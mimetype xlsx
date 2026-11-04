--- v0 (2026-06-06)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-3364/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3364/2026</t>
   </si>
   <si>
-    <t>Ana Živko, Kalinovac, kbr. 435; Franjo Dautanec mldb., Kalinovac; Kata Dautanec, Kalinovac; Mara Dautanec, Kalinovac; Martin Živko, Kalinovac kbr. 435; Stjepan Dautanec mldb., Kalinovac; e-Oglasna ploča Općinskog suda u Koprivnici; Đuro Vucikuja, Kalinovac kbr. 302; Šimun Zvonar, Kalinovac kbr. 401, Peski</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1fa03980-cd86-499e-b4bb-65c502cfc038/dokumenti/preuzimanje</t>
+    <t>DAUTANEC FRANJO MLDB.; DAUTANEC KATA; DAUTANEC MARA; DAUTANEC STJEPAN MLDB.; VUCIKUJA ĐURO; ZVONAR ŠIMUN; ŽIVKO ANA; ŽIVKO MARTIN</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:54:45</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd1a5bed-4fb0-4de4-ba52-10892c43d47e</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd1a5bed-4fb0-4de4-ba52-10892c43d47e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=3364&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>