--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-5654/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5654/2025</t>
   </si>
   <si>
-    <t>BREGOVEC ANA; CUGOVČAN FABIJAN ZLATKO; DOMITROVIĆ ANA; DRVENKAR ANA R. BREGOVEC; PALAIĆ MARA; POSAVEC ANTUN; POSAVEC MARA,MLDB.; POSAVEC TOMO, MLDB.; REP ANTUN; REP ANTUN, MLDB.; REP IVAN; REP IVO, MLDB.; REP MATO, MLDB.; REP TOMO, MLDB.</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b5c6aa9f-eb11-4e93-8f6f-53b3d631067b</t>
+    <t>Mijo Jušta; Mijo Posavec; REP BARA</t>
+  </si>
+  <si>
+    <t>29.06.2026. 11:53:01</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a426404-d165-4bbd-89ce-4922fed430cd</t>
   </si>
   <si>
     <t>Rjesenje_-_Ocevid.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b5c6aa9f-eb11-4e93-8f6f-53b3d631067b/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a426404-d165-4bbd-89ce-4922fed430cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=5654&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>