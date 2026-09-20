--- v0 (2026-07-25)
+++ v1 (2026-09-20)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-819/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-819/2026</t>
   </si>
   <si>
     <t>Andjelka Baranić; Anka Baranić; Marija Baranić; Pavica Baranić; Slava Baranić; Vlado Baranić</t>
   </si>
   <si>
-    <t>20.07.2026. 11:52:14</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bfc07ffd-a221-4495-901e-e034b9bdd21a/dokumenti/preuzimanje</t>
+    <t>17.09.2026. 13:19:32</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d9960e-11fc-4e00-985c-b03a31442fb7</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu_od_17.9.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d9960e-11fc-4e00-985c-b03a31442fb7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=819&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>