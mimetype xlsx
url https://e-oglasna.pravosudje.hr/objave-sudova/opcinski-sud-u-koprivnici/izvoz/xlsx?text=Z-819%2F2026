--- v1 (2026-09-20)
+++ v2 (2026-11-05)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-819/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-819/2026</t>
   </si>
   <si>
     <t>Andjelka Baranić; Anka Baranić; Marija Baranić; Pavica Baranić; Slava Baranić; Vlado Baranić</t>
   </si>
   <si>
-    <t>17.09.2026. 13:19:32</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/61d9960e-11fc-4e00-985c-b03a31442fb7/dokumenti/preuzimanje</t>
+    <t>30.10.2026. 11:47:20</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8179ce38-66e4-4467-bad4-9c55329c7594</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8179ce38-66e4-4467-bad4-9c55329c7594/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=819&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>