--- v0 (2026-05-02)
+++ v1 (2026-09-07)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
     <t>Z-976/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-976/2026</t>
   </si>
   <si>
-    <t>CAR MARIJA; GRČIĆ MARIJA; KANIŽAJ IVAN; KANIŽAJ JOSIP; KELIĆ JULIJANA 09542988423; KOŠĆAK FRANJO; KOŠČAK IVAN; MARTINČIĆ ANDRO; PAVUŠA MIRKO 22335156629; PROS BLAŽ; ROZALIJA HALAČEK 10016274078; TOT IMBRO,SLABOUMNI; ŠIRONJA MARICA, MLDB.; ŠIRONJA MIJO; ŠIRONJA MIRKO</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/30f43a42-7a2c-42d1-beca-8e3fabbf5611/dokumenti/preuzimanje</t>
+    <t>Andro Martinčić; Anđelka Horvat; Blaž Pros; Franjo Koščak; Imbro Tot; Ivan Kanižaj; Ivan Koščak; Josip Kanižaj; Julijana Kelić; Marica Šironja; Marija Car; Marija Grčić; Mato Pavuša; Mijo Šironja; Mirko Pavuša; Mirko Šironja; Petar Pavuša; Rozalija Halaček; Stjepan Pavuša; Tomislav Tot</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:03:45</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25766870-7329-4353-901a-724eb9ad6d32</t>
+  </si>
+  <si>
+    <t>rjesenje_od_7.9._26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25766870-7329-4353-901a-724eb9ad6d32/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Z&amp;predmet=976&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>