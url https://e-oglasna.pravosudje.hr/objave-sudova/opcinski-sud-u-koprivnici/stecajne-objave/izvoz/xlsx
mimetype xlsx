--- v0 (2026-05-05)
+++ v1 (2026-06-04)
@@ -6,196 +6,1063 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="824" uniqueCount="582">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="577">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
+    <t>Sp-151/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Zirdum</t>
+  </si>
+  <si>
+    <t>Ulica Dubovečki Breg 112, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>30902069007</t>
+  </si>
+  <si>
+    <t>Marijana Zirdum 30902069007</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:23:12</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc8ce9de-94e1-4a59-869b-807386a1c4cc</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc8ce9de-94e1-4a59-869b-807386a1c4cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-150/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Božidar Glavica</t>
+  </si>
+  <si>
+    <t>DONJA VELIKA 34, 48000 Donja Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>75149475740</t>
+  </si>
+  <si>
+    <t>Božidar Glavica 75149475740</t>
+  </si>
+  <si>
+    <t>02.06.2026. 07:49:27</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/806af339-5f16-4d8e-ba79-db0ab3bd8af5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/806af339-5f16-4d8e-ba79-db0ab3bd8af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DINO ŠAJN</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN 67494197273</t>
+  </si>
+  <si>
+    <t>02.06.2026. 03:32:21</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d65b50-5dcc-4262-b748-0ee3074baeb6</t>
+  </si>
+  <si>
+    <t>16.378716.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d65b50-5dcc-4262-b748-0ee3074baeb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Natalija Markušić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>95613974362</t>
+  </si>
+  <si>
+    <t>Natalija Markušić 95613974362</t>
+  </si>
+  <si>
+    <t>01.06.2026. 13:21:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-92/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Željko Golubić</t>
+  </si>
+  <si>
+    <t>Braće Radića 5b, 48000 Koprivnički Bregi, Hrvatska</t>
+  </si>
+  <si>
+    <t>61472777206</t>
+  </si>
+  <si>
+    <t>Željko Golubić 61472777206</t>
+  </si>
+  <si>
+    <t>01.06.2026. 13:01:04</t>
+  </si>
+  <si>
+    <t>10.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabd92aa-a400-4c0c-a172-6b9c90f5c4c8</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabd92aa-a400-4c0c-a172-6b9c90f5c4c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-385/2025</t>
+  </si>
+  <si>
+    <t>Rješenje Županijskog suda u Varaždinu, Stalna služba u Koprivnici od 20.05.2026. broj Gž-501/2026-2</t>
+  </si>
+  <si>
+    <t>DANIJEL KNAPIĆ</t>
+  </si>
+  <si>
+    <t>MALI GRABIČANI 4 C, 48000 Mali Grabičani, Hrvatska</t>
+  </si>
+  <si>
+    <t>14798621450</t>
+  </si>
+  <si>
+    <t>DANIJEL KNAPIĆ 14798621450; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:50:33</t>
+  </si>
+  <si>
+    <t>09.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e31c79-41c2-4f25-9cc7-83416aaebbd0</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e31c79-41c2-4f25-9cc7-83416aaebbd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=385&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-148/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Biserka Benotić</t>
+  </si>
+  <si>
+    <t>Matije Gupca 59, 48323 Hlebine, Hrvatska</t>
+  </si>
+  <si>
+    <t>29882861128</t>
+  </si>
+  <si>
+    <t>Biserka Benotić 29882861128</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:37:03</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8515341d-0e67-49be-87ba-2dde75e826ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8515341d-0e67-49be-87ba-2dde75e826ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVO KOŽUL</t>
+  </si>
+  <si>
+    <t>IVO KOŽUL 80853196068</t>
+  </si>
+  <si>
+    <t>29.05.2026. 04:21:51</t>
+  </si>
+  <si>
+    <t>21.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1eb04bb-e9d6-4938-9f8a-06755afb8c2e</t>
+  </si>
+  <si>
+    <t>16.377923.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1eb04bb-e9d6-4938-9f8a-06755afb8c2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-145/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Oršuš</t>
+  </si>
+  <si>
+    <t>Starogradska 24, 48321 Sigetec, Hrvatska</t>
+  </si>
+  <si>
+    <t>16706553981</t>
+  </si>
+  <si>
+    <t>Biljana Oršuš 16706553981</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:04:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47758c38-6b1c-4077-80c7-8704690bb0fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47758c38-6b1c-4077-80c7-8704690bb0fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-143/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Klasić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Trnskog 12, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>18673080851</t>
+  </si>
+  <si>
+    <t>Danijel Klasić 18673080851; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 07:34:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0ce92e7-9735-49c2-8c4f-d234e4630227</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0ce92e7-9735-49c2-8c4f-d234e4630227/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Zdravko Volarić</t>
+  </si>
+  <si>
+    <t>Ludbreški Odvojak 1, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>36345633654</t>
+  </si>
+  <si>
+    <t>Zdravko Volarić 36345633654</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:44:54</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2621fb3b-be6c-41fb-8c8d-f943ab5243fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2621fb3b-be6c-41fb-8c8d-f943ab5243fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DUBRAVKO ŠPOLJAR</t>
+  </si>
+  <si>
+    <t>DUBRAVKO ŠPOLJAR 36168957746</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:31:49</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1046d79-3864-4053-adb8-32a6d9afbff1</t>
+  </si>
+  <si>
+    <t>16.378077.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1046d79-3864-4053-adb8-32a6d9afbff1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>David Pucko</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 63a, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>92192594552</t>
+  </si>
+  <si>
+    <t>David Pucko 92192594552</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:53:26</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b425207d-7169-45c7-8569-cbfb91756f04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b425207d-7169-45c7-8569-cbfb91756f04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-141/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Sedlar</t>
+  </si>
+  <si>
+    <t>Frana Galovića 127, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>54821273953</t>
+  </si>
+  <si>
+    <t>Marko Sedlar 54821273953</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:00:21</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48981f3f-d06f-4d53-ad4a-c52e8fc9e11f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48981f3f-d06f-4d53-ad4a-c52e8fc9e11f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-410/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:17:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GORDANA KOPREK</t>
+  </si>
+  <si>
+    <t>GORDANA KOPREK 86293843342</t>
+  </si>
+  <si>
+    <t>22.05.2026. 03:23:46</t>
+  </si>
+  <si>
+    <t>14.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afd55ba1-f8fb-49f0-bcc3-48103bc57bdf</t>
+  </si>
+  <si>
+    <t>16.378467.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afd55ba1-f8fb-49f0-bcc3-48103bc57bdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Irena Tuma</t>
+  </si>
+  <si>
+    <t>Ulica Kneza Branimira 27, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>51835707241</t>
+  </si>
+  <si>
+    <t>Irena Tuma 51835707241</t>
+  </si>
+  <si>
+    <t>21.05.2026. 11:10:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eded25a0-ad3a-40e7-9a66-18add25308a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eded25a0-ad3a-40e7-9a66-18add25308a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Damir Tkalec</t>
+  </si>
+  <si>
+    <t>Ulica Mihovila P. Miškine 45a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>60088747176</t>
+  </si>
+  <si>
+    <t>Damir Tkalec 60088747176</t>
+  </si>
+  <si>
+    <t>19.05.2026. 12:10:10</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/747cba32-a128-468a-b61e-b0ca86349ede</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/747cba32-a128-468a-b61e-b0ca86349ede/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>Blaženka Halavuk</t>
+  </si>
+  <si>
+    <t>Crkvena Ulica 6, 48322 Drnje, Hrvatska</t>
+  </si>
+  <si>
+    <t>72120399712</t>
+  </si>
+  <si>
+    <t>Blaženka Halavuk 72120399712</t>
+  </si>
+  <si>
+    <t>19.05.2026. 12:06:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0ce64a-8ac4-4892-8409-1c13634c67fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0ce64a-8ac4-4892-8409-1c13634c67fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DARKO LONČAR-JELIĆ</t>
+  </si>
+  <si>
+    <t>DARKO LONČAR-JELIĆ 46007302997</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:28:30</t>
+  </si>
+  <si>
+    <t>11.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb6853a7-d831-4d8f-984c-864649cb0c2b</t>
+  </si>
+  <si>
+    <t>16.376899.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb6853a7-d831-4d8f-984c-864649cb0c2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NJEGOVAN HALAS</t>
+  </si>
+  <si>
+    <t>NJEGOVAN HALAS 07727257651</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29537edc-425d-496e-8c65-79a64662ead5</t>
+  </si>
+  <si>
+    <t>16.377017.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29537edc-425d-496e-8c65-79a64662ead5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV OSTRIŽ</t>
+  </si>
+  <si>
+    <t>MIROSLAV OSTRIŽ 46442351653</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb239cc-3ec0-4b37-a604-62d6dbf2a18f</t>
+  </si>
+  <si>
+    <t>16.377646.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb239cc-3ec0-4b37-a604-62d6dbf2a18f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PAŠ RISTEMI</t>
+  </si>
+  <si>
+    <t>PAŠ RISTEMI 75360423242</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0751200d-7c2a-40a9-8497-5bf248b35829</t>
+  </si>
+  <si>
+    <t>16.377036.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0751200d-7c2a-40a9-8497-5bf248b35829/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAMIR IDRIZI</t>
+  </si>
+  <si>
+    <t>DAMIR IDRIZI 23023666433</t>
+  </si>
+  <si>
+    <t>15.05.2026. 03:23:47</t>
+  </si>
+  <si>
+    <t>07.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd3603f-cf11-4684-817f-69be0fa77a3a</t>
+  </si>
+  <si>
+    <t>16.377457.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd3603f-cf11-4684-817f-69be0fa77a3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-135/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Željko Bogdanić</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 41b, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72208185337</t>
+  </si>
+  <si>
+    <t>Željko Bogdanić 72208185337</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:02:09</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53732236-2530-40ac-8444-278d89b979f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53732236-2530-40ac-8444-278d89b979f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-133/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Nađ</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 5, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>42517364110</t>
+  </si>
+  <si>
+    <t>Andrej Nađ 42517364110; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.05.2026. 09:29:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3cb3f07-3b1f-4abb-9e6a-4099c66f6f77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3cb3f07-3b1f-4abb-9e6a-4099c66f6f77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-134/2026</t>
+  </si>
+  <si>
+    <t>Božica Patrčević</t>
+  </si>
+  <si>
+    <t>Sveta Tri Kralja 7, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>70310311850</t>
+  </si>
+  <si>
+    <t>Božica Patrčević 70310311850</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:11:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8601a6f-1d0a-49d4-b99e-ad1326461459</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8601a6f-1d0a-49d4-b99e-ad1326461459/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-132/2026</t>
+  </si>
+  <si>
+    <t>Dražen Bačani</t>
+  </si>
+  <si>
+    <t>Ulica Tome Blažeka 7, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>72704513258</t>
+  </si>
+  <si>
+    <t>Dražen Bačani 72704513258</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:05:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2f03aa-c5ce-4bcd-85a9-6b47d658565a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2f03aa-c5ce-4bcd-85a9-6b47d658565a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-127/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Grozdana Maljak</t>
+  </si>
+  <si>
+    <t>Ulica Bana Josipa Jelačića 69a, 48323 Hlebine, Hrvatska</t>
+  </si>
+  <si>
+    <t>36626844365</t>
+  </si>
+  <si>
+    <t>Grozdana Maljak 36626844365; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.05.2026. 07:27:24</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eea2daf7-ac6c-40c5-8230-2fde4168b4c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eea2daf7-ac6c-40c5-8230-2fde4168b4c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>Mario Broz</t>
+  </si>
+  <si>
+    <t>Ribnjak 11a, 48312 Ribnjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90763259834</t>
+  </si>
+  <si>
+    <t>Mario Broz 90763259834; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.05.2026. 07:26:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fee4fea-dbb1-4670-9118-29c26893153f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fee4fea-dbb1-4670-9118-29c26893153f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>Ivan Mesarek</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 61, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>86221073386</t>
+  </si>
+  <si>
+    <t>Ivan Mesarek 86221073386; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.05.2026. 07:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8b6a03-1f24-463d-9d38-37b7b5d62313</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8b6a03-1f24-463d-9d38-37b7b5d62313/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Milinković</t>
+  </si>
+  <si>
+    <t>Miličani 6, 48306 Miličani, Hrvatska</t>
+  </si>
+  <si>
+    <t>58803884521</t>
+  </si>
+  <si>
+    <t>Dražen Milinković 58803884521</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:26:08</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f389982d-fbc1-4aa9-82f7-92b0cd75580b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f389982d-fbc1-4aa9-82f7-92b0cd75580b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-125/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Karmela Zakošek</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 11, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49505244667</t>
+  </si>
+  <si>
+    <t>Karmela Zakošek 49505244667</t>
+  </si>
+  <si>
+    <t>07.05.2026. 13:21:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a404a83-8c3f-4094-a90a-05395550f1dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a404a83-8c3f-4094-a90a-05395550f1dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=125&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Sp-122/2026</t>
   </si>
   <si>
     <t>Oglas od 05.05.2026.</t>
   </si>
   <si>
     <t>Marko Buljan</t>
   </si>
   <si>
     <t>Jagnjedovec 88, 48000 Jagnjedovec, Hrvatska</t>
   </si>
   <si>
     <t>59000831889</t>
   </si>
   <si>
     <t>Marko Buljan 59000831889</t>
   </si>
   <si>
     <t>05.05.2026. 13:20:28</t>
   </si>
   <si>
     <t>19.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca932be3-8eb9-4f1a-af38-83175f8c1ffa</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca932be3-8eb9-4f1a-af38-83175f8c1ffa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - FRANJO DRETAR</t>
-[...58 lines deleted...]
-  <si>
     <t>Sp-119/2026</t>
   </si>
   <si>
     <t>Oglas od 29.04.2026.</t>
   </si>
   <si>
     <t>Nedeljko Skupnjak</t>
   </si>
   <si>
     <t>Dravska 30, 48331 Gola, Hrvatska</t>
   </si>
   <si>
     <t>26904985938</t>
   </si>
   <si>
     <t>Nedeljko Skupnjak 26904985938</t>
   </si>
   <si>
     <t>29.04.2026. 10:47:18</t>
   </si>
   <si>
     <t>15.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1002a386-c776-47fc-a6ce-09f93e7c02b0</t>
@@ -242,89 +1109,50 @@
   <si>
     <t>Branko Belec</t>
   </si>
   <si>
     <t>ULICA KRALJA TOMISLAVA 118, 48316 Peteranec, Hrvatska</t>
   </si>
   <si>
     <t>77332206575</t>
   </si>
   <si>
     <t>Branko Belec 77332206575; e-Oglasna ploča</t>
   </si>
   <si>
     <t>29.04.2026. 09:25:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfacf2eb-2a87-458d-82b1-8ac03059f5fc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfacf2eb-2a87-458d-82b1-8ac03059f5fc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=117&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DAMIR TKALEC</t>
-[...37 lines deleted...]
-  <si>
     <t>Sp-108/2026</t>
   </si>
   <si>
     <t>Oglas od 27.04.2026.</t>
   </si>
   <si>
     <t>Zdenka Oršuš</t>
   </si>
   <si>
     <t>Ulica Bana Josipa Jelačića 56, 48323 Hlebine, Hrvatska</t>
   </si>
   <si>
     <t>71561171205</t>
   </si>
   <si>
     <t>Zdenka Oršuš 71561171205</t>
   </si>
   <si>
     <t>27.04.2026. 12:50:44</t>
   </si>
   <si>
     <t>08.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/593df65a-870d-43a9-815f-1f6e49aca985</t>
@@ -839,900 +1667,57 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4878c28-e6d1-427c-9c81-bd9448039a68/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-101/2026</t>
   </si>
   <si>
     <t>IVAN HORVAT</t>
   </si>
   <si>
     <t>ŠIMUNA PANDURA 53, 48350 Hampovica, Hrvatska</t>
   </si>
   <si>
     <t>77716564348</t>
   </si>
   <si>
     <t>IVAN HORVAT 77716564348; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>20.04.2026. 14:36:44</t>
   </si>
   <si>
-    <t>04.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9331d49-4c64-4061-83fb-4c1d60116693</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9331d49-4c64-4061-83fb-4c1d60116693/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
-  </si>
-[...838 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-198/2024</t>
   </si>
   <si>
     <t>Rješenje od 05.06.2024.</t>
   </si>
   <si>
     <t>Karmela Horvat</t>
   </si>
   <si>
     <t>VLADIMIRA NAZORA 166, 48331 Ždala, Hrvatska</t>
   </si>
   <si>
     <t>52572702559</t>
   </si>
   <si>
     <t>Karmela Horvat 52572702559; e-Oglasna ploča ovog suda</t>
   </si>
   <si>
     <t>06.06.2024. 11:24:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
   </si>
@@ -1799,51 +1784,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N63"/>
+  <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1900,2603 +1885,2487 @@
         <v>22</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
       <c r="D3" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="G3"/>
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" t="s">
+        <v>32</v>
+      </c>
       <c r="H3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="J3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>46</v>
+      </c>
       <c r="D5" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G5"/>
+        <v>47</v>
+      </c>
+      <c r="E5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="J5"/>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="N5"/>
+        <v>54</v>
+      </c>
+      <c r="N5" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="I6" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="J6" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="K6" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L6" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="M6" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="N6" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="G7" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="H7" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="I7" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="K7" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="L7" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="M7" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="N7" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="F8" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="G8" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="H8" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="I8" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="K8" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="L8" t="s">
         <v>25</v>
       </c>
       <c r="M8" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N8" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="I9" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="J9" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="K9" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="L9" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="M9" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10"/>
+      <c r="C10" t="s">
+        <v>98</v>
+      </c>
       <c r="D10" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      <c r="G10"/>
+        <v>99</v>
+      </c>
+      <c r="E10" t="s">
+        <v>100</v>
+      </c>
+      <c r="F10" t="s">
+        <v>101</v>
+      </c>
+      <c r="G10" t="s">
+        <v>102</v>
+      </c>
       <c r="H10" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="I10" t="s">
+        <v>104</v>
+      </c>
+      <c r="J10" t="s">
         <v>87</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="L10" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="M10" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>106</v>
+      </c>
+      <c r="N10" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="E11" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="F11" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G11" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="H11" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="I11" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="J11" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="K11" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="L11" t="s">
         <v>25</v>
       </c>
       <c r="M11" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="N11" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="D12" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E12" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="F12" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G12" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="H12" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="I12" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="J12" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="K12" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="L12" t="s">
         <v>25</v>
       </c>
       <c r="M12" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="N12" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13" t="s">
-        <v>103</v>
-[...9 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="I13" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="J13" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="K13" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="L13" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="M13" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="D14" t="s">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="E14" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="F14" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="G14" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="H14" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="I14" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="J14" t="s">
-        <v>98</v>
+        <v>142</v>
       </c>
       <c r="K14" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="L14" t="s">
         <v>25</v>
       </c>
       <c r="M14" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="N14" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="D15" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="E15" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="F15" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="G15" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="H15" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="I15" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="J15" t="s">
-        <v>98</v>
+        <v>153</v>
       </c>
       <c r="K15" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="L15" t="s">
         <v>25</v>
       </c>
       <c r="M15" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="N15" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="D16" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="E16" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="F16" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="G16" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="H16" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="I16" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="J16"/>
       <c r="K16" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="L16" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
       <c r="M16" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="N16" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17"/>
       <c r="D17" t="s">
-        <v>150</v>
-[...9 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
       <c r="H17" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="I17" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="J17" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="K17" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="L17" t="s">
-        <v>25</v>
+        <v>173</v>
       </c>
       <c r="M17" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="D18" t="s">
-        <v>150</v>
+        <v>176</v>
       </c>
       <c r="E18" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="F18" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="G18" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="H18" t="s">
-        <v>163</v>
+        <v>180</v>
       </c>
       <c r="I18" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="J18" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="K18" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="L18" t="s">
         <v>25</v>
       </c>
       <c r="M18" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="N18" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="D19" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="E19" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="F19" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="G19" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="H19" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="I19" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="J19" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="K19" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="L19" t="s">
         <v>25</v>
       </c>
       <c r="M19" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="N19" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="D20" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="E20" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="F20" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="G20" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="H20" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="I20" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="J20" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="K20" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="L20" t="s">
         <v>25</v>
       </c>
       <c r="M20" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="N20" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="I21" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="J21" t="s">
-        <v>155</v>
+        <v>208</v>
       </c>
       <c r="K21" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="L21" t="s">
-        <v>25</v>
+        <v>210</v>
       </c>
       <c r="M21" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="I22" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="J22" t="s">
-        <v>155</v>
+        <v>63</v>
       </c>
       <c r="K22" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="L22" t="s">
-        <v>25</v>
+        <v>216</v>
       </c>
       <c r="M22" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
       <c r="H23" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="I23" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="J23" t="s">
-        <v>155</v>
+        <v>63</v>
       </c>
       <c r="K23" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="L23" t="s">
-        <v>25</v>
+        <v>222</v>
       </c>
       <c r="M23" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="I24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="J24"/>
+        <v>226</v>
+      </c>
+      <c r="J24" t="s">
+        <v>63</v>
+      </c>
       <c r="K24" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="L24" t="s">
-        <v>25</v>
+        <v>228</v>
       </c>
       <c r="M24" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="I25" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="J25" t="s">
-        <v>155</v>
+        <v>233</v>
       </c>
       <c r="K25" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="L25" t="s">
-        <v>25</v>
+        <v>235</v>
       </c>
       <c r="M25" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D26" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="E26" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="F26" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="G26" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H26" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="I26" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="J26" t="s">
-        <v>155</v>
+        <v>244</v>
       </c>
       <c r="K26" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="L26" t="s">
         <v>25</v>
       </c>
       <c r="M26" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="N26" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D27" t="s">
-        <v>189</v>
+        <v>249</v>
       </c>
       <c r="E27" t="s">
+        <v>250</v>
+      </c>
+      <c r="F27" t="s">
+        <v>251</v>
+      </c>
+      <c r="G27" t="s">
+        <v>252</v>
+      </c>
+      <c r="H27" t="s">
+        <v>253</v>
+      </c>
+      <c r="I27" t="s">
+        <v>254</v>
+      </c>
+      <c r="J27" t="s">
         <v>244</v>
       </c>
-      <c r="F27" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K27" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="L27" t="s">
         <v>25</v>
       </c>
       <c r="M27" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="N27" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D28" t="s">
-        <v>189</v>
+        <v>249</v>
       </c>
       <c r="E28" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="F28" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="G28" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="H28" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="I28" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="J28" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="K28" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="L28" t="s">
         <v>25</v>
       </c>
       <c r="M28" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="N28" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="D29" t="s">
-        <v>189</v>
+        <v>249</v>
       </c>
       <c r="E29" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="F29" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="G29" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="H29" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="I29" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="J29" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="K29" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="L29" t="s">
         <v>25</v>
       </c>
       <c r="M29" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="N29" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="D30" t="s">
-        <v>189</v>
+        <v>277</v>
       </c>
       <c r="E30" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="F30" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="G30" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H30" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="I30" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="J30" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="K30" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="L30" t="s">
         <v>25</v>
       </c>
       <c r="M30" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="N30" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
-      <c r="C31"/>
+      <c r="C31" t="s">
+        <v>287</v>
+      </c>
       <c r="D31" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-      <c r="G31"/>
+        <v>277</v>
+      </c>
+      <c r="E31" t="s">
+        <v>288</v>
+      </c>
+      <c r="F31" t="s">
+        <v>289</v>
+      </c>
+      <c r="G31" t="s">
+        <v>290</v>
+      </c>
       <c r="H31" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="I31" t="s">
+        <v>292</v>
+      </c>
+      <c r="J31" t="s">
         <v>283</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K31" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="L31" t="s">
-        <v>286</v>
+        <v>25</v>
       </c>
       <c r="M31" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>294</v>
+      </c>
+      <c r="N31" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
-      <c r="C32"/>
+      <c r="C32" t="s">
+        <v>296</v>
+      </c>
       <c r="D32" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      <c r="G32"/>
+        <v>277</v>
+      </c>
+      <c r="E32" t="s">
+        <v>297</v>
+      </c>
+      <c r="F32" t="s">
+        <v>298</v>
+      </c>
+      <c r="G32" t="s">
+        <v>299</v>
+      </c>
       <c r="H32" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="I32" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="J32" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="K32" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="L32" t="s">
-        <v>293</v>
+        <v>25</v>
       </c>
       <c r="M32" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="N32"/>
+        <v>303</v>
+      </c>
+      <c r="N32" t="s">
+        <v>304</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33"/>
+      <c r="C33" t="s">
+        <v>305</v>
+      </c>
       <c r="D33" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>306</v>
+      </c>
+      <c r="E33" t="s">
+        <v>307</v>
+      </c>
+      <c r="F33" t="s">
+        <v>308</v>
+      </c>
+      <c r="G33" t="s">
+        <v>309</v>
+      </c>
       <c r="H33" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="I33" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="J33" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="K33" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="L33" t="s">
-        <v>300</v>
+        <v>25</v>
       </c>
       <c r="M33" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="N33"/>
+        <v>314</v>
+      </c>
+      <c r="N33" t="s">
+        <v>315</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34"/>
+      <c r="C34" t="s">
+        <v>316</v>
+      </c>
       <c r="D34" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>317</v>
+      </c>
+      <c r="E34" t="s">
+        <v>318</v>
+      </c>
+      <c r="F34" t="s">
+        <v>319</v>
+      </c>
+      <c r="G34" t="s">
+        <v>320</v>
+      </c>
       <c r="H34" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="I34" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="J34" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="K34" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="L34" t="s">
-        <v>306</v>
+        <v>25</v>
       </c>
       <c r="M34" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="N34"/>
+        <v>324</v>
+      </c>
+      <c r="N34" t="s">
+        <v>325</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35"/>
+      <c r="C35" t="s">
+        <v>326</v>
+      </c>
       <c r="D35" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      <c r="G35"/>
+        <v>327</v>
+      </c>
+      <c r="E35" t="s">
+        <v>328</v>
+      </c>
+      <c r="F35" t="s">
+        <v>329</v>
+      </c>
+      <c r="G35" t="s">
+        <v>330</v>
+      </c>
       <c r="H35" t="s">
-        <v>309</v>
+        <v>331</v>
       </c>
       <c r="I35" t="s">
-        <v>310</v>
+        <v>332</v>
       </c>
       <c r="J35" t="s">
-        <v>311</v>
+        <v>333</v>
       </c>
       <c r="K35" t="s">
-        <v>312</v>
+        <v>334</v>
       </c>
       <c r="L35" t="s">
-        <v>313</v>
+        <v>25</v>
       </c>
       <c r="M35" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="N35"/>
+        <v>335</v>
+      </c>
+      <c r="N35" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="s">
+        <v>337</v>
+      </c>
       <c r="D36" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>338</v>
+      </c>
+      <c r="E36" t="s">
+        <v>339</v>
+      </c>
+      <c r="F36" t="s">
+        <v>340</v>
+      </c>
+      <c r="G36" t="s">
+        <v>341</v>
+      </c>
       <c r="H36" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="I36" t="s">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="J36" t="s">
-        <v>318</v>
+        <v>344</v>
       </c>
       <c r="K36" t="s">
-        <v>319</v>
+        <v>345</v>
       </c>
       <c r="L36" t="s">
-        <v>320</v>
+        <v>25</v>
       </c>
       <c r="M36" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>346</v>
+      </c>
+      <c r="N36" t="s">
+        <v>347</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="D37" t="s">
-        <v>323</v>
+        <v>338</v>
       </c>
       <c r="E37" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="F37" t="s">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="G37" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="H37" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="I37" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="J37" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="K37" t="s">
-        <v>330</v>
+        <v>354</v>
       </c>
       <c r="L37" t="s">
         <v>25</v>
       </c>
       <c r="M37" t="s">
-        <v>331</v>
+        <v>355</v>
       </c>
       <c r="N37" t="s">
-        <v>332</v>
+        <v>356</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>333</v>
+        <v>357</v>
       </c>
       <c r="D38" t="s">
-        <v>323</v>
+        <v>358</v>
       </c>
       <c r="E38" t="s">
-        <v>334</v>
+        <v>359</v>
       </c>
       <c r="F38" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="G38" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="H38" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
       <c r="I38" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
       <c r="J38" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="K38" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="L38" t="s">
         <v>25</v>
       </c>
       <c r="M38" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="N38" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>342</v>
+        <v>367</v>
       </c>
       <c r="D39" t="s">
-        <v>323</v>
+        <v>368</v>
       </c>
       <c r="E39" t="s">
-        <v>343</v>
+        <v>369</v>
       </c>
       <c r="F39" t="s">
-        <v>344</v>
+        <v>370</v>
       </c>
       <c r="G39" t="s">
-        <v>345</v>
+        <v>371</v>
       </c>
       <c r="H39" t="s">
-        <v>346</v>
+        <v>372</v>
       </c>
       <c r="I39" t="s">
-        <v>347</v>
+        <v>373</v>
       </c>
       <c r="J39" t="s">
-        <v>329</v>
+        <v>374</v>
       </c>
       <c r="K39" t="s">
-        <v>348</v>
+        <v>375</v>
       </c>
       <c r="L39" t="s">
         <v>25</v>
       </c>
       <c r="M39" t="s">
-        <v>349</v>
+        <v>376</v>
       </c>
       <c r="N39" t="s">
-        <v>350</v>
+        <v>377</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>351</v>
+        <v>378</v>
       </c>
       <c r="D40" t="s">
-        <v>323</v>
+        <v>379</v>
       </c>
       <c r="E40" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="F40" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="G40" t="s">
-        <v>354</v>
+        <v>382</v>
       </c>
       <c r="H40" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="I40" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="J40" t="s">
-        <v>329</v>
+        <v>374</v>
       </c>
       <c r="K40" t="s">
-        <v>357</v>
+        <v>385</v>
       </c>
       <c r="L40" t="s">
         <v>25</v>
       </c>
       <c r="M40" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="N40" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D41" t="s">
-        <v>323</v>
+        <v>379</v>
       </c>
       <c r="E41" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="F41" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="G41" t="s">
-        <v>363</v>
+        <v>391</v>
       </c>
       <c r="H41" t="s">
-        <v>364</v>
+        <v>392</v>
       </c>
       <c r="I41" t="s">
-        <v>365</v>
+        <v>393</v>
       </c>
       <c r="J41" t="s">
-        <v>329</v>
+        <v>374</v>
       </c>
       <c r="K41" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="L41" t="s">
         <v>25</v>
       </c>
       <c r="M41" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="N41" t="s">
-        <v>368</v>
+        <v>396</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>369</v>
+        <v>397</v>
       </c>
       <c r="D42" t="s">
-        <v>323</v>
+        <v>379</v>
       </c>
       <c r="E42" t="s">
-        <v>370</v>
+        <v>398</v>
       </c>
       <c r="F42" t="s">
-        <v>371</v>
+        <v>399</v>
       </c>
       <c r="G42" t="s">
-        <v>372</v>
+        <v>400</v>
       </c>
       <c r="H42" t="s">
-        <v>373</v>
+        <v>401</v>
       </c>
       <c r="I42" t="s">
+        <v>402</v>
+      </c>
+      <c r="J42" t="s">
         <v>374</v>
       </c>
-      <c r="J42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K42" t="s">
-        <v>375</v>
+        <v>403</v>
       </c>
       <c r="L42" t="s">
         <v>25</v>
       </c>
       <c r="M42" t="s">
-        <v>376</v>
+        <v>404</v>
       </c>
       <c r="N42" t="s">
-        <v>377</v>
+        <v>405</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>378</v>
+        <v>406</v>
       </c>
       <c r="D43" t="s">
-        <v>323</v>
+        <v>407</v>
       </c>
       <c r="E43" t="s">
-        <v>379</v>
+        <v>408</v>
       </c>
       <c r="F43" t="s">
-        <v>380</v>
+        <v>409</v>
       </c>
       <c r="G43" t="s">
-        <v>381</v>
+        <v>410</v>
       </c>
       <c r="H43" t="s">
-        <v>382</v>
+        <v>411</v>
       </c>
       <c r="I43" t="s">
-        <v>383</v>
+        <v>412</v>
       </c>
       <c r="J43" t="s">
-        <v>329</v>
+        <v>374</v>
       </c>
       <c r="K43" t="s">
-        <v>384</v>
+        <v>413</v>
       </c>
       <c r="L43" t="s">
         <v>25</v>
       </c>
       <c r="M43" t="s">
-        <v>385</v>
+        <v>414</v>
       </c>
       <c r="N43" t="s">
-        <v>386</v>
+        <v>415</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>387</v>
+        <v>416</v>
       </c>
       <c r="D44" t="s">
-        <v>323</v>
+        <v>407</v>
       </c>
       <c r="E44" t="s">
-        <v>388</v>
+        <v>417</v>
       </c>
       <c r="F44" t="s">
-        <v>389</v>
+        <v>418</v>
       </c>
       <c r="G44" t="s">
-        <v>390</v>
+        <v>419</v>
       </c>
       <c r="H44" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
       <c r="I44" t="s">
-        <v>392</v>
+        <v>421</v>
       </c>
       <c r="J44" t="s">
-        <v>329</v>
+        <v>374</v>
       </c>
       <c r="K44" t="s">
-        <v>393</v>
+        <v>422</v>
       </c>
       <c r="L44" t="s">
         <v>25</v>
       </c>
       <c r="M44" t="s">
-        <v>394</v>
+        <v>423</v>
       </c>
       <c r="N44" t="s">
-        <v>395</v>
+        <v>424</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>396</v>
+        <v>425</v>
       </c>
       <c r="D45" t="s">
-        <v>323</v>
+        <v>426</v>
       </c>
       <c r="E45" t="s">
-        <v>397</v>
+        <v>427</v>
       </c>
       <c r="F45" t="s">
-        <v>398</v>
+        <v>409</v>
       </c>
       <c r="G45" t="s">
-        <v>399</v>
+        <v>428</v>
       </c>
       <c r="H45" t="s">
-        <v>400</v>
+        <v>429</v>
       </c>
       <c r="I45" t="s">
-        <v>401</v>
+        <v>430</v>
       </c>
       <c r="J45" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="K45" t="s">
-        <v>402</v>
+        <v>432</v>
       </c>
       <c r="L45" t="s">
         <v>25</v>
       </c>
       <c r="M45" t="s">
-        <v>403</v>
+        <v>433</v>
       </c>
       <c r="N45" t="s">
-        <v>404</v>
+        <v>434</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>405</v>
+        <v>435</v>
       </c>
       <c r="D46" t="s">
-        <v>323</v>
+        <v>426</v>
       </c>
       <c r="E46" t="s">
-        <v>406</v>
+        <v>436</v>
       </c>
       <c r="F46" t="s">
-        <v>407</v>
+        <v>437</v>
       </c>
       <c r="G46" t="s">
-        <v>408</v>
+        <v>438</v>
       </c>
       <c r="H46" t="s">
-        <v>409</v>
+        <v>439</v>
       </c>
       <c r="I46" t="s">
-        <v>410</v>
+        <v>440</v>
       </c>
       <c r="J46" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="K46" t="s">
-        <v>411</v>
+        <v>441</v>
       </c>
       <c r="L46" t="s">
         <v>25</v>
       </c>
       <c r="M46" t="s">
-        <v>412</v>
+        <v>442</v>
       </c>
       <c r="N46" t="s">
-        <v>413</v>
+        <v>443</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>414</v>
+        <v>444</v>
       </c>
       <c r="D47" t="s">
-        <v>323</v>
+        <v>445</v>
       </c>
       <c r="E47" t="s">
-        <v>415</v>
+        <v>446</v>
       </c>
       <c r="F47" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="G47" t="s">
-        <v>417</v>
+        <v>448</v>
       </c>
       <c r="H47" t="s">
-        <v>418</v>
+        <v>449</v>
       </c>
       <c r="I47" t="s">
-        <v>419</v>
+        <v>450</v>
       </c>
       <c r="J47" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="K47" t="s">
-        <v>420</v>
+        <v>451</v>
       </c>
       <c r="L47" t="s">
         <v>25</v>
       </c>
       <c r="M47" t="s">
-        <v>421</v>
+        <v>452</v>
       </c>
       <c r="N47" t="s">
-        <v>422</v>
+        <v>453</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>423</v>
+        <v>454</v>
       </c>
       <c r="D48" t="s">
-        <v>323</v>
+        <v>455</v>
       </c>
       <c r="E48" t="s">
-        <v>424</v>
+        <v>456</v>
       </c>
       <c r="F48" t="s">
-        <v>425</v>
+        <v>457</v>
       </c>
       <c r="G48" t="s">
-        <v>426</v>
+        <v>458</v>
       </c>
       <c r="H48" t="s">
-        <v>427</v>
+        <v>459</v>
       </c>
       <c r="I48" t="s">
-        <v>428</v>
+        <v>460</v>
       </c>
       <c r="J48" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="K48" t="s">
-        <v>429</v>
+        <v>461</v>
       </c>
       <c r="L48" t="s">
         <v>25</v>
       </c>
       <c r="M48" t="s">
-        <v>430</v>
+        <v>462</v>
       </c>
       <c r="N48" t="s">
-        <v>431</v>
+        <v>463</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>432</v>
+        <v>464</v>
       </c>
       <c r="D49" t="s">
-        <v>323</v>
+        <v>465</v>
       </c>
       <c r="E49" t="s">
-        <v>433</v>
+        <v>466</v>
       </c>
       <c r="F49" t="s">
-        <v>434</v>
+        <v>467</v>
       </c>
       <c r="G49" t="s">
-        <v>435</v>
+        <v>468</v>
       </c>
       <c r="H49" t="s">
-        <v>436</v>
+        <v>469</v>
       </c>
       <c r="I49" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="J49" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="K49" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="L49" t="s">
         <v>25</v>
       </c>
       <c r="M49" t="s">
-        <v>439</v>
+        <v>472</v>
       </c>
       <c r="N49" t="s">
-        <v>440</v>
+        <v>473</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>441</v>
+        <v>474</v>
       </c>
       <c r="D50" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E50" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="F50" t="s">
-        <v>444</v>
+        <v>476</v>
       </c>
       <c r="G50" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="H50" t="s">
-        <v>446</v>
+        <v>478</v>
       </c>
       <c r="I50" t="s">
-        <v>447</v>
+        <v>479</v>
       </c>
       <c r="J50" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="K50" t="s">
-        <v>448</v>
+        <v>480</v>
       </c>
       <c r="L50" t="s">
         <v>25</v>
       </c>
       <c r="M50" t="s">
-        <v>449</v>
+        <v>481</v>
       </c>
       <c r="N50" t="s">
-        <v>450</v>
+        <v>482</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>451</v>
+        <v>483</v>
       </c>
       <c r="D51" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E51" t="s">
-        <v>452</v>
+        <v>484</v>
       </c>
       <c r="F51" t="s">
-        <v>453</v>
+        <v>485</v>
       </c>
       <c r="G51" t="s">
-        <v>454</v>
+        <v>486</v>
       </c>
       <c r="H51" t="s">
-        <v>455</v>
+        <v>487</v>
       </c>
       <c r="I51" t="s">
-        <v>456</v>
+        <v>488</v>
       </c>
       <c r="J51" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="K51" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="L51" t="s">
         <v>25</v>
       </c>
       <c r="M51" t="s">
-        <v>458</v>
+        <v>490</v>
       </c>
       <c r="N51" t="s">
-        <v>459</v>
+        <v>491</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>460</v>
+        <v>492</v>
       </c>
       <c r="D52" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E52" t="s">
-        <v>461</v>
+        <v>493</v>
       </c>
       <c r="F52" t="s">
-        <v>462</v>
+        <v>494</v>
       </c>
       <c r="G52" t="s">
-        <v>463</v>
+        <v>495</v>
       </c>
       <c r="H52" t="s">
-        <v>464</v>
+        <v>496</v>
       </c>
       <c r="I52" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>497</v>
+      </c>
+      <c r="J52"/>
       <c r="K52" t="s">
-        <v>466</v>
+        <v>498</v>
       </c>
       <c r="L52" t="s">
         <v>25</v>
       </c>
       <c r="M52" t="s">
-        <v>467</v>
+        <v>499</v>
       </c>
       <c r="N52" t="s">
-        <v>468</v>
+        <v>500</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>469</v>
+        <v>501</v>
       </c>
       <c r="D53" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E53" t="s">
-        <v>470</v>
+        <v>502</v>
       </c>
       <c r="F53" t="s">
-        <v>471</v>
+        <v>503</v>
       </c>
       <c r="G53" t="s">
-        <v>472</v>
+        <v>504</v>
       </c>
       <c r="H53" t="s">
-        <v>473</v>
+        <v>505</v>
       </c>
       <c r="I53" t="s">
-        <v>474</v>
+        <v>506</v>
       </c>
       <c r="J53" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="K53" t="s">
-        <v>475</v>
+        <v>507</v>
       </c>
       <c r="L53" t="s">
         <v>25</v>
       </c>
       <c r="M53" t="s">
-        <v>476</v>
+        <v>508</v>
       </c>
       <c r="N53" t="s">
-        <v>477</v>
+        <v>509</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>478</v>
+        <v>510</v>
       </c>
       <c r="D54" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="E54" t="s">
-        <v>480</v>
+        <v>511</v>
       </c>
       <c r="F54" t="s">
-        <v>481</v>
+        <v>512</v>
       </c>
       <c r="G54" t="s">
-        <v>482</v>
+        <v>513</v>
       </c>
       <c r="H54" t="s">
-        <v>483</v>
+        <v>514</v>
       </c>
       <c r="I54" t="s">
-        <v>484</v>
+        <v>515</v>
       </c>
       <c r="J54" t="s">
-        <v>485</v>
+        <v>431</v>
       </c>
       <c r="K54" t="s">
-        <v>486</v>
+        <v>516</v>
       </c>
       <c r="L54" t="s">
         <v>25</v>
       </c>
       <c r="M54" t="s">
-        <v>487</v>
+        <v>517</v>
       </c>
       <c r="N54" t="s">
-        <v>488</v>
+        <v>518</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>489</v>
+        <v>519</v>
       </c>
       <c r="D55" t="s">
-        <v>490</v>
+        <v>465</v>
       </c>
       <c r="E55" t="s">
-        <v>491</v>
+        <v>520</v>
       </c>
       <c r="F55" t="s">
-        <v>492</v>
+        <v>521</v>
       </c>
       <c r="G55" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="H55" t="s">
-        <v>494</v>
+        <v>523</v>
       </c>
       <c r="I55" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="J55" t="s">
-        <v>496</v>
+        <v>431</v>
       </c>
       <c r="K55" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
       <c r="L55" t="s">
         <v>25</v>
       </c>
       <c r="M55" t="s">
-        <v>498</v>
+        <v>526</v>
       </c>
       <c r="N55" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>500</v>
+        <v>528</v>
       </c>
       <c r="D56" t="s">
-        <v>490</v>
+        <v>465</v>
       </c>
       <c r="E56" t="s">
-        <v>501</v>
+        <v>529</v>
       </c>
       <c r="F56" t="s">
-        <v>502</v>
+        <v>530</v>
       </c>
       <c r="G56" t="s">
-        <v>503</v>
+        <v>531</v>
       </c>
       <c r="H56" t="s">
-        <v>504</v>
+        <v>532</v>
       </c>
       <c r="I56" t="s">
-        <v>505</v>
+        <v>533</v>
       </c>
       <c r="J56" t="s">
-        <v>496</v>
+        <v>534</v>
       </c>
       <c r="K56" t="s">
-        <v>506</v>
+        <v>535</v>
       </c>
       <c r="L56" t="s">
         <v>25</v>
       </c>
       <c r="M56" t="s">
-        <v>507</v>
+        <v>536</v>
       </c>
       <c r="N56" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>509</v>
+        <v>538</v>
       </c>
       <c r="D57" t="s">
-        <v>510</v>
+        <v>465</v>
       </c>
       <c r="E57" t="s">
-        <v>511</v>
+        <v>539</v>
       </c>
       <c r="F57" t="s">
-        <v>512</v>
+        <v>540</v>
       </c>
       <c r="G57" t="s">
-        <v>513</v>
+        <v>541</v>
       </c>
       <c r="H57" t="s">
-        <v>514</v>
+        <v>542</v>
       </c>
       <c r="I57" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
       <c r="J57" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
       <c r="K57" t="s">
-        <v>517</v>
+        <v>544</v>
       </c>
       <c r="L57" t="s">
         <v>25</v>
       </c>
       <c r="M57" t="s">
-        <v>518</v>
+        <v>545</v>
       </c>
       <c r="N57" t="s">
-        <v>519</v>
+        <v>546</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>520</v>
+        <v>547</v>
       </c>
       <c r="D58" t="s">
-        <v>521</v>
+        <v>465</v>
       </c>
       <c r="E58" t="s">
-        <v>522</v>
+        <v>548</v>
       </c>
       <c r="F58" t="s">
-        <v>523</v>
+        <v>549</v>
       </c>
       <c r="G58" t="s">
-        <v>524</v>
+        <v>550</v>
       </c>
       <c r="H58" t="s">
-        <v>525</v>
+        <v>551</v>
       </c>
       <c r="I58" t="s">
-        <v>526</v>
+        <v>552</v>
       </c>
       <c r="J58" t="s">
-        <v>527</v>
+        <v>192</v>
       </c>
       <c r="K58" t="s">
-        <v>528</v>
+        <v>553</v>
       </c>
       <c r="L58" t="s">
         <v>25</v>
       </c>
       <c r="M58" t="s">
-        <v>529</v>
+        <v>554</v>
       </c>
       <c r="N58" t="s">
-        <v>530</v>
+        <v>555</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>531</v>
+        <v>556</v>
       </c>
       <c r="D59" t="s">
-        <v>532</v>
+        <v>557</v>
       </c>
       <c r="E59" t="s">
-        <v>533</v>
+        <v>558</v>
       </c>
       <c r="F59" t="s">
-        <v>534</v>
+        <v>559</v>
       </c>
       <c r="G59" t="s">
-        <v>535</v>
+        <v>560</v>
       </c>
       <c r="H59" t="s">
-        <v>536</v>
+        <v>561</v>
       </c>
       <c r="I59" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      </c>
+        <v>562</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>538</v>
+        <v>563</v>
       </c>
       <c r="L59" t="s">
-        <v>25</v>
+        <v>564</v>
       </c>
       <c r="M59" t="s">
-        <v>539</v>
+        <v>565</v>
       </c>
       <c r="N59" t="s">
-        <v>540</v>
+        <v>566</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>541</v>
+        <v>567</v>
       </c>
       <c r="D60" t="s">
-        <v>542</v>
+        <v>568</v>
       </c>
       <c r="E60" t="s">
-        <v>543</v>
+        <v>569</v>
       </c>
       <c r="F60" t="s">
-        <v>544</v>
+        <v>570</v>
       </c>
       <c r="G60" t="s">
-        <v>545</v>
+        <v>571</v>
       </c>
       <c r="H60" t="s">
-        <v>546</v>
+        <v>572</v>
       </c>
       <c r="I60" t="s">
-        <v>547</v>
-[...3 lines deleted...]
-      </c>
+        <v>573</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>548</v>
+        <v>574</v>
       </c>
       <c r="L60" t="s">
         <v>25</v>
       </c>
       <c r="M60" t="s">
-        <v>549</v>
+        <v>575</v>
       </c>
       <c r="N60" t="s">
-        <v>550</v>
-[...107 lines deleted...]
-      <c r="G63" t="s">
         <v>576</v>
-      </c>
-[...17 lines deleted...]
-        <v>581</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>