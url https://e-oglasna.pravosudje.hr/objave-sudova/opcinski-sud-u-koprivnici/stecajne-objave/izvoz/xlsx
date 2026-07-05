--- v1 (2026-06-04)
+++ v2 (2026-07-05)
@@ -6,346 +6,1864 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="577">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="971" uniqueCount="705">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
+    <t>Sp-189/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>ANICA CUGOVČAN</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 52, 48350 Podravske Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>55765390833</t>
+  </si>
+  <si>
+    <t>ANICA CUGOVČAN 55765390833; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:46:55</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-183/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV</t>
+  </si>
+  <si>
+    <t>VRBAS 8, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>66033609094</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV 66033609094; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:46:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-175/2026</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 15, 48350 Suha Katalena, Hrvatska</t>
+  </si>
+  <si>
+    <t>67494197273</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN 67494197273; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-198/2026</t>
+  </si>
+  <si>
+    <t>Dražen Jelača</t>
+  </si>
+  <si>
+    <t>Ulica Gorička 78, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15247324992</t>
+  </si>
+  <si>
+    <t>Dražen Jelača 15247324992</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:06:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-197/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Škorjanec</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 45, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35037601362</t>
+  </si>
+  <si>
+    <t>Tomislav Škorjanec 35037601362</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42a18ab4-421f-4fb7-81f3-3ff61f4859f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42a18ab4-421f-4fb7-81f3-3ff61f4859f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATARINA SLUKAN</t>
+  </si>
+  <si>
+    <t>KATARINA SLUKAN 49892950199</t>
+  </si>
+  <si>
+    <t>03.07.2026. 03:24:59</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b84f527e-9c7f-498f-8cb0-adef35768ecb</t>
+  </si>
+  <si>
+    <t>16.380623.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b84f527e-9c7f-498f-8cb0-adef35768ecb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Damir Tkalec</t>
+  </si>
+  <si>
+    <t>Ulica Mihovila P. Miškine 45a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>60088747176</t>
+  </si>
+  <si>
+    <t>Damir Tkalec 60088747176</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:13:00</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a543aab-2151-4218-b784-4b48f9309bd5</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a543aab-2151-4218-b784-4b48f9309bd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-194/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Blaženka Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 28, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>84290850125</t>
+  </si>
+  <si>
+    <t>Blaženka Oršoš 84290850125</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-195/2026</t>
+  </si>
+  <si>
+    <t>Željko Špoljarić</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 3, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>77075944846</t>
+  </si>
+  <si>
+    <t>Željko Špoljarić 77075944846</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-193/2026</t>
+  </si>
+  <si>
+    <t>Mirica Pavešić</t>
+  </si>
+  <si>
+    <t>Gajeva 32, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>79467760963</t>
+  </si>
+  <si>
+    <t>Mirica Pavešić 79467760963</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GORDANA BALENT</t>
+  </si>
+  <si>
+    <t>GORDANA BALENT 01607275327</t>
+  </si>
+  <si>
+    <t>02.07.2026. 03:26:45</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34de489-d1d7-44cd-8a5d-f1b5803e784c</t>
+  </si>
+  <si>
+    <t>16.380871.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34de489-d1d7-44cd-8a5d-f1b5803e784c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Marina Blažek</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Nikole Sertića 106, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>92006879749</t>
+  </si>
+  <si>
+    <t>Marina Blažek 92006879749</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:53:29</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/345aadd2-2c04-4948-a0a3-cd2b132f1cb8</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/345aadd2-2c04-4948-a0a3-cd2b132f1cb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-94/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Ivanović</t>
+  </si>
+  <si>
+    <t>Đure Basaričeka 46, 33405 Pitomača, Hrvatska</t>
+  </si>
+  <si>
+    <t>89215451922</t>
+  </si>
+  <si>
+    <t>Biljana Ivanović 89215451922</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:56:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be7b9756-40d5-41c1-bd5b-03d639e27f91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be7b9756-40d5-41c1-bd5b-03d639e27f91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-192/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Dragutin Banek</t>
+  </si>
+  <si>
+    <t>Ulica Andrije Palmovića 27, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>81290343658</t>
+  </si>
+  <si>
+    <t>Dragutin Banek 81290343658</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Desanka Oršuš</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 29, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>85858027574</t>
+  </si>
+  <si>
+    <t>Desanka Oršuš 85858027574</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:37:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Vlasta Blažeković</t>
+  </si>
+  <si>
+    <t>Braće Radića 28, 48321 Sigetec, Hrvatska</t>
+  </si>
+  <si>
+    <t>18535631792</t>
+  </si>
+  <si>
+    <t>Vlasta Blažeković 18535631792</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:27:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/234f31c2-8b00-4cfc-a266-ba2c50fde055</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju postupka stečaja potrošača.pdf O1000000127O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/234f31c2-8b00-4cfc-a266-ba2c50fde055/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Broz</t>
+  </si>
+  <si>
+    <t>Ribnjak 11a, 48312 Ribnjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90763259834</t>
+  </si>
+  <si>
+    <t>Mario Broz 90763259834; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:41:04</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dd09a-508c-4a49-902f-2c9ed64ecc17</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dd09a-508c-4a49-902f-2c9ed64ecc17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOŽO IGNAC</t>
+  </si>
+  <si>
+    <t>BOŽO IGNAC 46185226815</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:28:20</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9fcc249-60e3-46e2-962b-510a4e861d4f</t>
+  </si>
+  <si>
+    <t>16.379920.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9fcc249-60e3-46e2-962b-510a4e861d4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-186/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Iva Ravenski</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 3, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>79728569731</t>
+  </si>
+  <si>
+    <t>Iva Ravenski 79728569731</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:47:32</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d99ada6-f3ea-4e7e-a79c-c3a1b6f66086</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d99ada6-f3ea-4e7e-a79c-c3a1b6f66086/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-187/2026</t>
+  </si>
+  <si>
+    <t>Ivica Kukec</t>
+  </si>
+  <si>
+    <t>Braće Radića 23, 48000 Koprivnički Bregi, Hrvatska</t>
+  </si>
+  <si>
+    <t>63946157701</t>
+  </si>
+  <si>
+    <t>Ivica Kukec 63946157701</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:46:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53e2b515-d030-4f6c-87cd-5c4676df436e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53e2b515-d030-4f6c-87cd-5c4676df436e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=187&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-188/2026</t>
+  </si>
+  <si>
+    <t>Rajko Oršoš</t>
+  </si>
+  <si>
+    <t>Starogradska 44b, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>02820652016</t>
+  </si>
+  <si>
+    <t>Rajko Oršoš 02820652016</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:44:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16ea1a3c-6fcb-4c05-a2a4-0baffdd8d0a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16ea1a3c-6fcb-4c05-a2a4-0baffdd8d0a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-135/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Željko Bogdanić</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 41b, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>72208185337</t>
+  </si>
+  <si>
+    <t>Željko Bogdanić 72208185337</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:46:57</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0323a4-fdc7-4c55-9212-f64fb0a29190</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0323a4-fdc7-4c55-9212-f64fb0a29190/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Martina Oršoš</t>
+  </si>
+  <si>
+    <t>Autoput 8, 48322 Drnje, Hrvatska</t>
+  </si>
+  <si>
+    <t>30677483980</t>
+  </si>
+  <si>
+    <t>Martina Oršoš 30677483980</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:38:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6fd68c-8d50-4c26-b639-249587959114</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6fd68c-8d50-4c26-b639-249587959114/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Pemper</t>
+  </si>
+  <si>
+    <t>Ulica Močile 91, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>79579900465</t>
+  </si>
+  <si>
+    <t>Tomislav Pemper 79579900465</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:47:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab4ca946-0b67-487b-946d-c33f044e02a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab4ca946-0b67-487b-946d-c33f044e02a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>Dražen Milinković</t>
+  </si>
+  <si>
+    <t>Miličani 6, 48306 Miličani, Hrvatska</t>
+  </si>
+  <si>
+    <t>58803884521</t>
+  </si>
+  <si>
+    <t>Dražen Milinković 58803884521</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:51:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dddfc68a-c686-46b8-baa4-685b71b95a7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dddfc68a-c686-46b8-baa4-685b71b95a7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-184/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Tihomir Blažek</t>
+  </si>
+  <si>
+    <t>Ulica Rudolfa Horvata 34, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>32116219166</t>
+  </si>
+  <si>
+    <t>Tihomir Blažek 32116219166</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:39:50</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e222410-9eba-461d-8ba5-6822a8b2a39d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e222410-9eba-461d-8ba5-6822a8b2a39d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=184&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-185/2026</t>
+  </si>
+  <si>
+    <t>Grozdana Oršoš</t>
+  </si>
+  <si>
+    <t>Frana Galovića 35, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>44007828675</t>
+  </si>
+  <si>
+    <t>Grozdana Oršoš 44007828675</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:12:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f255987e-37d8-4614-8310-595dbbe84a92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f255987e-37d8-4614-8310-595dbbe84a92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-182/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Foruglaš</t>
+  </si>
+  <si>
+    <t>Duga Ulica 25, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>31163596231</t>
+  </si>
+  <si>
+    <t>Ljiljana Foruglaš 31163596231</t>
+  </si>
+  <si>
+    <t>26.06.2026. 10:46:21</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e9c039-5fdb-4c3d-afe1-8033f34cc2cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e9c039-5fdb-4c3d-afe1-8033f34cc2cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJA KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>MARIJA KOVAČEVIĆ 38361410959</t>
+  </si>
+  <si>
+    <t>26.06.2026. 03:25:37</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e0c121-cc03-4fa6-8e50-94151a7968d5</t>
+  </si>
+  <si>
+    <t>16.380789.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e0c121-cc03-4fa6-8e50-94151a7968d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANA ŠIROKI</t>
+  </si>
+  <si>
+    <t>IVANA ŠIROKI 42142874725</t>
+  </si>
+  <si>
+    <t>26.06.2026. 03:22:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aec2ae70-3e46-46eb-89d2-ac04ccf08c16</t>
+  </si>
+  <si>
+    <t>16.379616.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aec2ae70-3e46-46eb-89d2-ac04ccf08c16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-180/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Šimić</t>
+  </si>
+  <si>
+    <t>Braće Radića 73, 48000 Koprivnički Bregi, Hrvatska</t>
+  </si>
+  <si>
+    <t>28771206508</t>
+  </si>
+  <si>
+    <t>Ivica Šimić 28771206508</t>
+  </si>
+  <si>
+    <t>25.06.2026. 11:03:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baba45e3-e9ff-4dae-9f66-27c8e3a85c56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baba45e3-e9ff-4dae-9f66-27c8e3a85c56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=180&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA KIŠ</t>
+  </si>
+  <si>
+    <t>IVICA KIŠ 78574022301</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:26:57</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e5f0f64-3acd-443e-bef3-a3c463998f11</t>
+  </si>
+  <si>
+    <t>16.379672.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e5f0f64-3acd-443e-bef3-a3c463998f11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Tihana Blatarić</t>
+  </si>
+  <si>
+    <t>Varaždinska Ulica 100, 48312 Subotica Podravska, Hrvatska</t>
+  </si>
+  <si>
+    <t>58009210192</t>
+  </si>
+  <si>
+    <t>Tihana Blatarić 58009210192</t>
+  </si>
+  <si>
+    <t>24.06.2026. 11:01:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5750d7ad-7a74-41b2-92eb-a163fe973213</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5750d7ad-7a74-41b2-92eb-a163fe973213/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Vlahović</t>
+  </si>
+  <si>
+    <t>Ulica Mlinarska 39, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>07541726113</t>
+  </si>
+  <si>
+    <t>Zoran Vlahović 07541726113</t>
+  </si>
+  <si>
+    <t>23.06.2026. 13:41:46</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce8c7e9-90b5-460f-a313-2af8345bb72d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce8c7e9-90b5-460f-a313-2af8345bb72d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-176/2026</t>
+  </si>
+  <si>
+    <t>Silva Filipović</t>
+  </si>
+  <si>
+    <t>Mali Poganac 54, 48306 Mali Poganac, Hrvatska</t>
+  </si>
+  <si>
+    <t>63340498903</t>
+  </si>
+  <si>
+    <t>Silva Filipović 63340498903</t>
+  </si>
+  <si>
+    <t>23.06.2026. 13:36:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2503e22-2517-4104-9c6c-477c0b1950b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2503e22-2517-4104-9c6c-477c0b1950b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>Renato Horvat</t>
+  </si>
+  <si>
+    <t>Kuzminec 124a, 48312 Kuzminec, Hrvatska</t>
+  </si>
+  <si>
+    <t>21061081447</t>
+  </si>
+  <si>
+    <t>Renato Horvat 21061081447</t>
+  </si>
+  <si>
+    <t>23.06.2026. 13:30:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1767a112-a3c0-47d0-9b08-177304df5a28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1767a112-a3c0-47d0-9b08-177304df5a28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-173/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Kožul</t>
+  </si>
+  <si>
+    <t>KOPRIVNIČKA 179, 48350 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>80853196068</t>
+  </si>
+  <si>
+    <t>Ivo Kožul 80853196068</t>
+  </si>
+  <si>
+    <t>19.06.2026. 07:40:32</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3176dd7-f34f-4afb-997a-9e1a9c2b02fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3176dd7-f34f-4afb-997a-9e1a9c2b02fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IGOR DOLENEC</t>
+  </si>
+  <si>
+    <t>IGOR DOLENEC 42888585689</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:32:05</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58f32d11-43b5-4cee-9992-0afa2fbb0885</t>
+  </si>
+  <si>
+    <t>16.379130.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58f32d11-43b5-4cee-9992-0afa2fbb0885/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-171/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Dubravko Špoljar</t>
+  </si>
+  <si>
+    <t>Ulica Sv. Vida 186, 48000 Draganovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>36168957746</t>
+  </si>
+  <si>
+    <t>Dubravko Špoljar 36168957746</t>
+  </si>
+  <si>
+    <t>17.06.2026. 07:42:04</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e717941d-1412-4810-988a-2ee8a417cef8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e717941d-1412-4810-988a-2ee8a417cef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-170/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Križević</t>
+  </si>
+  <si>
+    <t>Ulica Ferde Rusana 10, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>07981923791</t>
+  </si>
+  <si>
+    <t>Marijana Križević 07981923791</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:25:38</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77c7dd93-f42a-4778-9922-46d630c6f439</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77c7dd93-f42a-4778-9922-46d630c6f439/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-168/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Marija Krčmar Sablić</t>
+  </si>
+  <si>
+    <t>Zablatje 43, 48317 Zablatje, Hrvatska</t>
+  </si>
+  <si>
+    <t>13209286589</t>
+  </si>
+  <si>
+    <t>Marija Krčmar Sablić 13209286589; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/699e593c-69ff-473f-b215-65e699af002d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/699e593c-69ff-473f-b215-65e699af002d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RANKA ORŠOŠ</t>
+  </si>
+  <si>
+    <t>RANKA ORŠOŠ 87681239986</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09a34838-7324-4eaa-82bb-211291440c94</t>
+  </si>
+  <si>
+    <t>16.380347.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09a34838-7324-4eaa-82bb-211291440c94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-166/2026</t>
+  </si>
+  <si>
+    <t>Nadica Oršuš</t>
+  </si>
+  <si>
+    <t>Starogradska 46, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>55906341368</t>
+  </si>
+  <si>
+    <t>Nadica Oršuš 55906341368; oglasna ploča / ULOGA: oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:42:41</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c763d42e-cf6f-40e4-a07a-f4797f769cde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c763d42e-cf6f-40e4-a07a-f4797f769cde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=166&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-167/2026</t>
+  </si>
+  <si>
+    <t>Nada Toth</t>
+  </si>
+  <si>
+    <t>Frana Galovića 54, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>32322761980</t>
+  </si>
+  <si>
+    <t>Nada Toth 32322761980; oglasna ploča / ULOGA: oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4d52fe7-4ffa-487c-938a-348d1a583f5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4d52fe7-4ffa-487c-938a-348d1a583f5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-169/2026</t>
+  </si>
+  <si>
+    <t>Boro Oršoš</t>
+  </si>
+  <si>
+    <t>Zablatje 77, 48317 Zablatje, Hrvatska</t>
+  </si>
+  <si>
+    <t>85580370646</t>
+  </si>
+  <si>
+    <t>Boro Oršoš 85580370646; oglasna ploča / ULOGA: oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:39:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a8ec0d4-135f-443d-b390-8f92d520fa8a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a8ec0d4-135f-443d-b390-8f92d520fa8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-165/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Pošta</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 50, 48331 Gola, Hrvatska</t>
+  </si>
+  <si>
+    <t>14162755431</t>
+  </si>
+  <si>
+    <t>Ana Pošta 14162755431; Oglasna ploča / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:03:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7b3b1a3-bb48-4916-be4f-8e91982ad0fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7b3b1a3-bb48-4916-be4f-8e91982ad0fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-164/2026</t>
+  </si>
+  <si>
+    <t>Danijel Gadanec</t>
+  </si>
+  <si>
+    <t>Ulica Mirni Dol 107, 48000 Draganovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>38529963635</t>
+  </si>
+  <si>
+    <t>Danijel Gadanec 38529963635; oglasna ploča / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c798ac6-1598-4e5d-956e-32babe76683d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c798ac6-1598-4e5d-956e-32babe76683d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIO PREBJEŽIĆ</t>
+  </si>
+  <si>
+    <t>MARIO PREBJEŽIĆ 91793199122</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab4eeb1-4fc9-4e95-8e9a-442dfe71dcd1</t>
+  </si>
+  <si>
+    <t>16.380074.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab4eeb1-4fc9-4e95-8e9a-442dfe71dcd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN BRAVAR</t>
+  </si>
+  <si>
+    <t>IVAN BRAVAR 70432633702</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:34:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14c53b4a-4393-4b95-b987-e662c7bab4b4</t>
+  </si>
+  <si>
+    <t>16.379466.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14c53b4a-4393-4b95-b987-e662c7bab4b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KARLO TUŠEK</t>
+  </si>
+  <si>
+    <t>KARLO TUŠEK 71885450361</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25def11f-de0b-456e-92e2-e8181f6bbcc6</t>
+  </si>
+  <si>
+    <t>16.379838.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25def11f-de0b-456e-92e2-e8181f6bbcc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANA MARENDIĆ</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ 20013992234</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:33:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3903b8f1-aba0-43fe-8240-7ae304735ef6</t>
+  </si>
+  <si>
+    <t>16.379472.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3903b8f1-aba0-43fe-8240-7ae304735ef6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-163/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Branimir Balog</t>
+  </si>
+  <si>
+    <t>Ulica Jurja Husa Rasinjanina 28, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>95493500728</t>
+  </si>
+  <si>
+    <t>Branimir Balog 95493500728</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:09:58</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/680e8070-3cdd-4280-a40f-3ed2d095b9a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/680e8070-3cdd-4280-a40f-3ed2d095b9a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=163&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-156/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Kolonić</t>
+  </si>
+  <si>
+    <t>DRAVSKA 76, 48331 Gola, Hrvatska</t>
+  </si>
+  <si>
+    <t>01257165981</t>
+  </si>
+  <si>
+    <t>Ivica Kolonić 01257165981; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.06.2026. 07:32:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd3a7342-8be8-4aa1-befb-7098f1b038ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd3a7342-8be8-4aa1-befb-7098f1b038ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-154/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Balog</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 33, 48323 Hlebine, Hrvatska</t>
+  </si>
+  <si>
+    <t>05484878190</t>
+  </si>
+  <si>
+    <t>Miroslav Balog 05484878190; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.06.2026. 07:31:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b58bdd6-e1ee-43b7-8149-f41e85abc3b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b58bdd6-e1ee-43b7-8149-f41e85abc3b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-159/2026</t>
+  </si>
+  <si>
+    <t>Paš Ristemi</t>
+  </si>
+  <si>
+    <t>Zrinski Trg 10, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>75360423242</t>
+  </si>
+  <si>
+    <t>Paš Ristemi 75360423242</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:15:18</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/462eac33-6efa-4f37-bf45-c077ceb9c20a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/462eac33-6efa-4f37-bf45-c077ceb9c20a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=159&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-158/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Ostriž</t>
+  </si>
+  <si>
+    <t>Duga Ulica 20, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>46442351653</t>
+  </si>
+  <si>
+    <t>Miroslav Ostriž 46442351653</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:05:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc81bc01-6a94-419f-bf7d-bee3650d602d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc81bc01-6a94-419f-bf7d-bee3650d602d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-157/2026</t>
+  </si>
+  <si>
+    <t>Dragica Bogdan</t>
+  </si>
+  <si>
+    <t>Ulica Botinovečki Jarak 42, 48000 Kunovec Breg, Hrvatska</t>
+  </si>
+  <si>
+    <t>48691540150</t>
+  </si>
+  <si>
+    <t>Dragica Bogdan 48691540150</t>
+  </si>
+  <si>
+    <t>08.06.2026. 07:54:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fefd18d8-16b8-48f0-9ac6-546ab1ab4493</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fefd18d8-16b8-48f0-9ac6-546ab1ab4493/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-153/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Damir Idrizi</t>
+  </si>
+  <si>
+    <t>Ulica Ferde Rusana 4, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>23023666433</t>
+  </si>
+  <si>
+    <t>Damir Idrizi 23023666433</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:47:36</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa62812-9f33-40cc-8bc5-2d574194a89d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa62812-9f33-40cc-8bc5-2d574194a89d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-155/2026</t>
+  </si>
+  <si>
+    <t>Vesnica Grubješić</t>
+  </si>
+  <si>
+    <t>Srijem 115, 48306 Srijem, Hrvatska</t>
+  </si>
+  <si>
+    <t>77661763883</t>
+  </si>
+  <si>
+    <t>Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:44:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1269d55-5f52-43f8-9b29-acbd84e8d2bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1269d55-5f52-43f8-9b29-acbd84e8d2bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Sp-151/2026</t>
   </si>
   <si>
     <t>Oglas od 03.06.2026.</t>
   </si>
   <si>
     <t>Marijana Zirdum</t>
   </si>
   <si>
     <t>Ulica Dubovečki Breg 112, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>30902069007</t>
   </si>
   <si>
     <t>Marijana Zirdum 30902069007</t>
   </si>
   <si>
     <t>03.06.2026. 09:23:12</t>
   </si>
   <si>
-    <t>20.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc8ce9de-94e1-4a59-869b-807386a1c4cc</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fc8ce9de-94e1-4a59-869b-807386a1c4cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=151&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-150/2026</t>
   </si>
   <si>
     <t>Oglas od 02.06.2026.</t>
   </si>
   <si>
     <t>Božidar Glavica</t>
   </si>
   <si>
     <t>DONJA VELIKA 34, 48000 Donja Velika, Hrvatska</t>
   </si>
   <si>
     <t>75149475740</t>
   </si>
   <si>
     <t>Božidar Glavica 75149475740</t>
   </si>
   <si>
     <t>02.06.2026. 07:49:27</t>
   </si>
   <si>
     <t>17.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/806af339-5f16-4d8e-ba79-db0ab3bd8af5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/806af339-5f16-4d8e-ba79-db0ab3bd8af5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DINO ŠAJN</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
   <si>
     <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
   </si>
   <si>
     <t>95613974362</t>
   </si>
   <si>
     <t>Natalija Markušić 95613974362</t>
   </si>
   <si>
     <t>01.06.2026. 13:21:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-92/2026</t>
-[...70 lines deleted...]
-  <si>
     <t>Sp-148/2026</t>
   </si>
   <si>
     <t>Oglas od 29.05.2026.</t>
   </si>
   <si>
     <t>Biserka Benotić</t>
   </si>
   <si>
     <t>Matije Gupca 59, 48323 Hlebine, Hrvatska</t>
   </si>
   <si>
     <t>29882861128</t>
   </si>
   <si>
     <t>Biserka Benotić 29882861128</t>
   </si>
   <si>
     <t>29.05.2026. 09:37:03</t>
   </si>
   <si>
     <t>13.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8515341d-0e67-49be-87ba-2dde75e826ae</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8515341d-0e67-49be-87ba-2dde75e826ae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=148&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IVO KOŽUL</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-145/2026</t>
   </si>
   <si>
     <t>Oglas od 27.05.2026.</t>
   </si>
   <si>
     <t>Biljana Oršuš</t>
   </si>
   <si>
     <t>Starogradska 24, 48321 Sigetec, Hrvatska</t>
   </si>
   <si>
     <t>16706553981</t>
   </si>
   <si>
     <t>Biljana Oršuš 16706553981</t>
   </si>
   <si>
     <t>27.05.2026. 11:04:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47758c38-6b1c-4077-80c7-8704690bb0fe</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47758c38-6b1c-4077-80c7-8704690bb0fe/dokumenti/preuzimanje</t>
@@ -380,107 +1898,80 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0ce92e7-9735-49c2-8c4f-d234e4630227/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-144/2026</t>
   </si>
   <si>
     <t>Zdravko Volarić</t>
   </si>
   <si>
     <t>Ludbreški Odvojak 1, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>36345633654</t>
   </si>
   <si>
     <t>Zdravko Volarić 36345633654</t>
   </si>
   <si>
     <t>26.05.2026. 09:44:54</t>
   </si>
   <si>
-    <t>10.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2621fb3b-be6c-41fb-8c8d-f943ab5243fb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2621fb3b-be6c-41fb-8c8d-f943ab5243fb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DUBRAVKO ŠPOLJAR</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-142/2026</t>
   </si>
   <si>
     <t>Oglas od 25.05.2026.</t>
   </si>
   <si>
     <t>David Pucko</t>
   </si>
   <si>
     <t>Ulica Kralja Tomislava 63a, 48317 Legrad, Hrvatska</t>
   </si>
   <si>
     <t>92192594552</t>
   </si>
   <si>
     <t>David Pucko 92192594552</t>
   </si>
   <si>
     <t>25.05.2026. 13:53:26</t>
   </si>
   <si>
-    <t>09.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b425207d-7169-45c7-8569-cbfb91756f04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b425207d-7169-45c7-8569-cbfb91756f04/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-141/2026</t>
   </si>
   <si>
     <t>Oglas od 22.05.2026.</t>
   </si>
   <si>
     <t>Marko Sedlar</t>
   </si>
   <si>
     <t>Frana Galovića 127, 48321 Peteranec, Hrvatska</t>
   </si>
   <si>
     <t>54821273953</t>
   </si>
   <si>
     <t>Marko Sedlar 54821273953</t>
@@ -512,1239 +2003,132 @@
   <si>
     <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>22870725697</t>
   </si>
   <si>
     <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>22.05.2026. 12:17:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - GORDANA KOPREK</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-140/2026</t>
   </si>
   <si>
     <t>Oglas od 21.05.2026.</t>
   </si>
   <si>
     <t>Irena Tuma</t>
   </si>
   <si>
     <t>Ulica Kneza Branimira 27, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>51835707241</t>
   </si>
   <si>
     <t>Irena Tuma 51835707241</t>
   </si>
   <si>
     <t>21.05.2026. 11:10:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eded25a0-ad3a-40e7-9a66-18add25308a9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eded25a0-ad3a-40e7-9a66-18add25308a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-139/2026</t>
-[...836 lines deleted...]
-    <t>Sp-102/2026</t>
+    <t>Sp-98/2026</t>
   </si>
   <si>
     <t>Oglas od 17.04.2026.</t>
   </si>
   <si>
-    <t>Zdravko Tkalec</t>
-[...79 lines deleted...]
-  <si>
     <t>Maja Slukan</t>
   </si>
   <si>
     <t>Velika Mučna 6, 48306 Velika Mučna, Hrvatska</t>
   </si>
   <si>
     <t>21310629153</t>
   </si>
   <si>
     <t>Maja Slukan 21310629153</t>
   </si>
   <si>
     <t>23.04.2026. 12:09:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-97/2026</t>
-[...163 lines deleted...]
-  <si>
     <t>Sp-198/2024</t>
   </si>
   <si>
     <t>Rješenje od 05.06.2024.</t>
   </si>
   <si>
     <t>Karmela Horvat</t>
   </si>
   <si>
     <t>VLADIMIRA NAZORA 166, 48331 Ždala, Hrvatska</t>
   </si>
   <si>
     <t>52572702559</t>
   </si>
   <si>
     <t>Karmela Horvat 52572702559; e-Oglasna ploča ovog suda</t>
   </si>
   <si>
     <t>06.06.2024. 11:24:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-621/2023</t>
   </si>
   <si>
     <t>Oglas od 17.08.2023.</t>
   </si>
   <si>
     <t>ROBERT VINCEK</t>
   </si>
   <si>
     <t>TRG MLADOSTI 3, 48000 Subotica Podravska, Hrvatska</t>
   </si>
   <si>
     <t>73200777502</t>
   </si>
   <si>
     <t>OS u Koprivnici, e-Oglasna ploča; ROBERT VINCEK 73200777502</t>
   </si>
@@ -1784,51 +2168,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N60"/>
+  <dimension ref="A1:N74"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1889,2483 +2273,3069 @@
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>32</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>33</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
       <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" t="s">
         <v>39</v>
       </c>
-      <c r="E4"/>
-[...1 lines deleted...]
-      <c r="G4"/>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J4" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>43</v>
       </c>
       <c r="L4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>45</v>
       </c>
-      <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>47</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>48</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>49</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>50</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>51</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
         <v>52</v>
-      </c>
-[...2 lines deleted...]
-        <v>53</v>
       </c>
       <c r="L5" t="s">
         <v>25</v>
       </c>
       <c r="M5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>56</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>57</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>58</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>59</v>
       </c>
-      <c r="G6" t="s">
+      <c r="I6" t="s">
         <v>60</v>
       </c>
-      <c r="H6" t="s">
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" t="s">
         <v>61</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" t="s">
         <v>62</v>
       </c>
-      <c r="J6" t="s">
+      <c r="N6" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7"/>
+      <c r="D7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>65</v>
+      </c>
+      <c r="I7" t="s">
+        <v>66</v>
+      </c>
+      <c r="J7" t="s">
+        <v>67</v>
+      </c>
+      <c r="K7" t="s">
         <v>68</v>
       </c>
-      <c r="D7" t="s">
+      <c r="L7" t="s">
         <v>69</v>
       </c>
-      <c r="E7" t="s">
+      <c r="M7" t="s">
         <v>70</v>
       </c>
-      <c r="F7" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" t="s">
+        <v>72</v>
+      </c>
+      <c r="E8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F8" t="s">
+        <v>74</v>
+      </c>
+      <c r="G8" t="s">
+        <v>75</v>
+      </c>
+      <c r="H8" t="s">
+        <v>76</v>
+      </c>
+      <c r="I8" t="s">
+        <v>77</v>
+      </c>
+      <c r="J8" t="s">
+        <v>78</v>
+      </c>
+      <c r="K8" t="s">
+        <v>79</v>
+      </c>
+      <c r="L8" t="s">
         <v>80</v>
       </c>
-      <c r="D8" t="s">
+      <c r="M8" t="s">
         <v>81</v>
       </c>
-      <c r="E8" t="s">
+      <c r="N8" t="s">
         <v>82</v>
-      </c>
-[...25 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9"/>
+      <c r="C9" t="s">
+        <v>83</v>
+      </c>
       <c r="D9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E9" t="s">
+        <v>85</v>
+      </c>
+      <c r="F9" t="s">
+        <v>86</v>
+      </c>
+      <c r="G9" t="s">
+        <v>87</v>
+      </c>
+      <c r="H9" t="s">
+        <v>88</v>
+      </c>
+      <c r="I9" t="s">
+        <v>89</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" t="s">
+        <v>90</v>
+      </c>
+      <c r="L9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" t="s">
         <v>91</v>
       </c>
-      <c r="E9"/>
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="N9" t="s">
         <v>92</v>
       </c>
-      <c r="I9" t="s">
-[...14 lines deleted...]
-      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" t="s">
+        <v>84</v>
+      </c>
+      <c r="E10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H10" t="s">
+        <v>97</v>
+      </c>
+      <c r="I10" t="s">
         <v>98</v>
       </c>
-      <c r="D10" t="s">
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>105</v>
       </c>
       <c r="L10" t="s">
         <v>25</v>
       </c>
       <c r="M10" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="N10" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>102</v>
+      </c>
+      <c r="D11" t="s">
+        <v>84</v>
+      </c>
+      <c r="E11" t="s">
+        <v>103</v>
+      </c>
+      <c r="F11" t="s">
+        <v>104</v>
+      </c>
+      <c r="G11" t="s">
+        <v>105</v>
+      </c>
+      <c r="H11" t="s">
+        <v>106</v>
+      </c>
+      <c r="I11" t="s">
+        <v>107</v>
+      </c>
+      <c r="J11" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11" t="s">
         <v>108</v>
-      </c>
-[...22 lines deleted...]
-        <v>115</v>
       </c>
       <c r="L11" t="s">
         <v>25</v>
       </c>
       <c r="M11" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="N11" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C12"/>
       <c r="D12" t="s">
-        <v>109</v>
-[...9 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
       <c r="H12" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="I12" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="J12" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="K12" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="L12" t="s">
-        <v>25</v>
+        <v>116</v>
       </c>
       <c r="M12" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>118</v>
+      </c>
       <c r="D13" t="s">
+        <v>119</v>
+      </c>
+      <c r="E13" t="s">
+        <v>120</v>
+      </c>
+      <c r="F13" t="s">
+        <v>121</v>
+      </c>
+      <c r="G13" t="s">
+        <v>122</v>
+      </c>
+      <c r="H13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J13" t="s">
+        <v>125</v>
+      </c>
+      <c r="K13" t="s">
+        <v>126</v>
+      </c>
+      <c r="L13" t="s">
+        <v>127</v>
+      </c>
+      <c r="M13" t="s">
         <v>128</v>
       </c>
-      <c r="E13"/>
-[...2 lines deleted...]
-      <c r="H13" t="s">
+      <c r="N13" t="s">
         <v>129</v>
       </c>
-      <c r="I13" t="s">
-[...14 lines deleted...]
-      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>130</v>
+      </c>
+      <c r="D14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E14" t="s">
+        <v>132</v>
+      </c>
+      <c r="F14" t="s">
+        <v>133</v>
+      </c>
+      <c r="G14" t="s">
+        <v>134</v>
+      </c>
+      <c r="H14" t="s">
         <v>135</v>
       </c>
-      <c r="D14" t="s">
+      <c r="I14" t="s">
         <v>136</v>
       </c>
-      <c r="E14" t="s">
+      <c r="J14" t="s">
+        <v>125</v>
+      </c>
+      <c r="K14" t="s">
         <v>137</v>
       </c>
-      <c r="F14" t="s">
+      <c r="L14" t="s">
+        <v>127</v>
+      </c>
+      <c r="M14" t="s">
         <v>138</v>
       </c>
-      <c r="G14" t="s">
+      <c r="N14" t="s">
         <v>139</v>
-      </c>
-[...19 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F15" t="s">
+        <v>143</v>
+      </c>
+      <c r="G15" t="s">
+        <v>144</v>
+      </c>
+      <c r="H15" t="s">
+        <v>145</v>
+      </c>
+      <c r="I15" t="s">
         <v>146</v>
       </c>
-      <c r="D15" t="s">
+      <c r="J15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>154</v>
       </c>
       <c r="L15" t="s">
         <v>25</v>
       </c>
       <c r="M15" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="N15" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>150</v>
+      </c>
+      <c r="D16" t="s">
+        <v>141</v>
+      </c>
+      <c r="E16" t="s">
+        <v>151</v>
+      </c>
+      <c r="F16" t="s">
+        <v>152</v>
+      </c>
+      <c r="G16" t="s">
+        <v>153</v>
+      </c>
+      <c r="H16" t="s">
+        <v>154</v>
+      </c>
+      <c r="I16" t="s">
+        <v>155</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
+        <v>156</v>
+      </c>
+      <c r="L16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" t="s">
         <v>157</v>
       </c>
-      <c r="D16" t="s">
+      <c r="N16" t="s">
         <v>158</v>
-      </c>
-[...26 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17"/>
+      <c r="C17" t="s">
+        <v>159</v>
+      </c>
       <c r="D17" t="s">
+        <v>160</v>
+      </c>
+      <c r="E17" t="s">
+        <v>161</v>
+      </c>
+      <c r="F17" t="s">
+        <v>162</v>
+      </c>
+      <c r="G17" t="s">
+        <v>163</v>
+      </c>
+      <c r="H17" t="s">
+        <v>164</v>
+      </c>
+      <c r="I17" t="s">
+        <v>165</v>
+      </c>
+      <c r="J17" t="s">
+        <v>125</v>
+      </c>
+      <c r="K17" t="s">
+        <v>166</v>
+      </c>
+      <c r="L17" t="s">
+        <v>167</v>
+      </c>
+      <c r="M17" t="s">
         <v>168</v>
       </c>
-      <c r="E17"/>
-[...2 lines deleted...]
-      <c r="H17" t="s">
+      <c r="N17" t="s">
         <v>169</v>
       </c>
-      <c r="I17" t="s">
-[...14 lines deleted...]
-      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>170</v>
+      </c>
+      <c r="D18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E18" t="s">
+        <v>172</v>
+      </c>
+      <c r="F18" t="s">
+        <v>173</v>
+      </c>
+      <c r="G18" t="s">
+        <v>174</v>
+      </c>
+      <c r="H18" t="s">
         <v>175</v>
       </c>
-      <c r="D18" t="s">
+      <c r="I18" t="s">
         <v>176</v>
       </c>
-      <c r="E18" t="s">
+      <c r="J18" t="s">
         <v>177</v>
       </c>
-      <c r="F18" t="s">
+      <c r="K18" t="s">
         <v>178</v>
       </c>
-      <c r="G18" t="s">
+      <c r="L18" t="s">
         <v>179</v>
       </c>
-      <c r="H18" t="s">
+      <c r="M18" t="s">
         <v>180</v>
       </c>
-      <c r="I18" t="s">
+      <c r="N18" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19"/>
+      <c r="D19" t="s">
+        <v>182</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>183</v>
+      </c>
+      <c r="I19" t="s">
+        <v>184</v>
+      </c>
+      <c r="J19" t="s">
         <v>185</v>
       </c>
-      <c r="D19" t="s">
+      <c r="K19" t="s">
         <v>186</v>
       </c>
-      <c r="E19" t="s">
+      <c r="L19" t="s">
         <v>187</v>
       </c>
-      <c r="F19" t="s">
+      <c r="M19" t="s">
         <v>188</v>
       </c>
-      <c r="G19" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>189</v>
+      </c>
+      <c r="D20" t="s">
+        <v>190</v>
+      </c>
+      <c r="E20" t="s">
+        <v>191</v>
+      </c>
+      <c r="F20" t="s">
+        <v>192</v>
+      </c>
+      <c r="G20" t="s">
+        <v>193</v>
+      </c>
+      <c r="H20" t="s">
+        <v>194</v>
+      </c>
+      <c r="I20" t="s">
+        <v>195</v>
+      </c>
+      <c r="J20" t="s">
         <v>196</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="K20" t="s">
         <v>197</v>
-      </c>
-[...16 lines deleted...]
-        <v>202</v>
       </c>
       <c r="L20" t="s">
         <v>25</v>
       </c>
       <c r="M20" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="N20" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>200</v>
+      </c>
       <c r="D21" t="s">
+        <v>190</v>
+      </c>
+      <c r="E21" t="s">
+        <v>201</v>
+      </c>
+      <c r="F21" t="s">
+        <v>202</v>
+      </c>
+      <c r="G21" t="s">
+        <v>203</v>
+      </c>
+      <c r="H21" t="s">
+        <v>204</v>
+      </c>
+      <c r="I21" t="s">
         <v>205</v>
       </c>
-      <c r="E21"/>
-[...2 lines deleted...]
-      <c r="H21" t="s">
+      <c r="J21" t="s">
+        <v>196</v>
+      </c>
+      <c r="K21" t="s">
         <v>206</v>
       </c>
-      <c r="I21" t="s">
+      <c r="L21" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" t="s">
         <v>207</v>
       </c>
-      <c r="J21" t="s">
+      <c r="N21" t="s">
         <v>208</v>
       </c>
-      <c r="K21" t="s">
-[...8 lines deleted...]
-      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>209</v>
+      </c>
       <c r="D22" t="s">
+        <v>190</v>
+      </c>
+      <c r="E22" t="s">
+        <v>210</v>
+      </c>
+      <c r="F22" t="s">
+        <v>211</v>
+      </c>
+      <c r="G22" t="s">
         <v>212</v>
       </c>
-      <c r="E22"/>
-[...1 lines deleted...]
-      <c r="G22"/>
       <c r="H22" t="s">
         <v>213</v>
       </c>
       <c r="I22" t="s">
         <v>214</v>
       </c>
       <c r="J22" t="s">
-        <v>63</v>
+        <v>196</v>
       </c>
       <c r="K22" t="s">
         <v>215</v>
       </c>
       <c r="L22" t="s">
+        <v>25</v>
+      </c>
+      <c r="M22" t="s">
         <v>216</v>
       </c>
-      <c r="M22" t="s">
+      <c r="N22" t="s">
         <v>217</v>
       </c>
-      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23"/>
+      <c r="C23" t="s">
+        <v>218</v>
+      </c>
       <c r="D23" t="s">
-        <v>218</v>
-[...3 lines deleted...]
-      <c r="G23"/>
+        <v>219</v>
+      </c>
+      <c r="E23" t="s">
+        <v>220</v>
+      </c>
+      <c r="F23" t="s">
+        <v>221</v>
+      </c>
+      <c r="G23" t="s">
+        <v>222</v>
+      </c>
       <c r="H23" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="I23" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="J23" t="s">
-        <v>63</v>
+        <v>225</v>
       </c>
       <c r="K23" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="L23" t="s">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="M23" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="N23"/>
+        <v>227</v>
+      </c>
+      <c r="N23" t="s">
+        <v>228</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24"/>
+      <c r="C24" t="s">
+        <v>229</v>
+      </c>
       <c r="D24" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>219</v>
+      </c>
+      <c r="E24" t="s">
+        <v>230</v>
+      </c>
+      <c r="F24" t="s">
+        <v>231</v>
+      </c>
+      <c r="G24" t="s">
+        <v>232</v>
+      </c>
       <c r="H24" t="s">
+        <v>233</v>
+      </c>
+      <c r="I24" t="s">
+        <v>234</v>
+      </c>
+      <c r="J24" t="s">
         <v>225</v>
       </c>
-      <c r="I24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="L24" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="M24" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>237</v>
+      </c>
+      <c r="N24" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25"/>
+      <c r="C25" t="s">
+        <v>239</v>
+      </c>
       <c r="D25" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>219</v>
+      </c>
+      <c r="E25" t="s">
+        <v>240</v>
+      </c>
+      <c r="F25" t="s">
+        <v>241</v>
+      </c>
+      <c r="G25" t="s">
+        <v>242</v>
+      </c>
       <c r="H25" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="I25" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="J25" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="K25" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="L25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M25" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>246</v>
+      </c>
+      <c r="N25" t="s">
+        <v>247</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="D26" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="E26" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="F26" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="G26" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="H26" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="I26" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="J26" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="K26" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="L26" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="M26" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="N26" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="D27" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E27" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="F27" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="G27" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="H27" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="I27" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="J27" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="K27" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="L27" t="s">
         <v>25</v>
       </c>
       <c r="M27" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="N27" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
+        <v>268</v>
+      </c>
+      <c r="D28" t="s">
         <v>258</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="F28" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="G28" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="H28" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="I28" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="J28" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="K28" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="L28" t="s">
         <v>25</v>
       </c>
       <c r="M28" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="N28" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="D29" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="E29" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="F29" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="G29" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="H29" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="I29" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="J29" t="s">
-        <v>244</v>
+        <v>284</v>
       </c>
       <c r="K29" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="L29" t="s">
         <v>25</v>
       </c>
       <c r="M29" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="N29" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C30"/>
       <c r="D30" t="s">
-        <v>277</v>
-[...9 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
       <c r="H30" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="I30" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="J30" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="K30" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="L30" t="s">
-        <v>25</v>
+        <v>293</v>
       </c>
       <c r="M30" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C31"/>
       <c r="D31" t="s">
-        <v>277</v>
-[...9 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
       <c r="H31" t="s">
+        <v>296</v>
+      </c>
+      <c r="I31" t="s">
+        <v>297</v>
+      </c>
+      <c r="J31" t="s">
         <v>291</v>
       </c>
-      <c r="I31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K31" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="L31" t="s">
-        <v>25</v>
+        <v>299</v>
       </c>
       <c r="M31" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D32" t="s">
-        <v>277</v>
+        <v>302</v>
       </c>
       <c r="E32" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="F32" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="G32" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="H32" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="I32" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="J32" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="K32" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="L32" t="s">
         <v>25</v>
       </c>
       <c r="M32" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="N32" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C33"/>
       <c r="D33" t="s">
-        <v>306</v>
-[...9 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
       <c r="H33" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="I33" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J33" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="K33" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="L33" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="M33" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D34" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E34" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F34" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="G34" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H34" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="I34" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="J34" t="s">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="K34" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="L34" t="s">
         <v>25</v>
       </c>
       <c r="M34" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="N34" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D35" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E35" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="F35" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="G35" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H35" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I35" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="J35" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="K35" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="L35" t="s">
         <v>25</v>
       </c>
       <c r="M35" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="N35" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D36" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="E36" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F36" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G36" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H36" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="I36" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J36" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="K36" t="s">
         <v>345</v>
       </c>
       <c r="L36" t="s">
         <v>25</v>
       </c>
       <c r="M36" t="s">
         <v>346</v>
       </c>
       <c r="N36" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>348</v>
       </c>
       <c r="D37" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="E37" t="s">
         <v>349</v>
       </c>
       <c r="F37" t="s">
         <v>350</v>
       </c>
       <c r="G37" t="s">
         <v>351</v>
       </c>
       <c r="H37" t="s">
         <v>352</v>
       </c>
       <c r="I37" t="s">
         <v>353</v>
       </c>
       <c r="J37" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="K37" t="s">
         <v>354</v>
       </c>
       <c r="L37" t="s">
         <v>25</v>
       </c>
       <c r="M37" t="s">
         <v>355</v>
       </c>
       <c r="N37" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>357</v>
       </c>
       <c r="D38" t="s">
         <v>358</v>
       </c>
       <c r="E38" t="s">
         <v>359</v>
       </c>
       <c r="F38" t="s">
         <v>360</v>
       </c>
       <c r="G38" t="s">
         <v>361</v>
       </c>
       <c r="H38" t="s">
         <v>362</v>
       </c>
       <c r="I38" t="s">
         <v>363</v>
       </c>
       <c r="J38" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
       <c r="K38" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="L38" t="s">
         <v>25</v>
       </c>
       <c r="M38" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="N38" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C39"/>
       <c r="D39" t="s">
         <v>368</v>
       </c>
-      <c r="E39" t="s">
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39" t="s">
         <v>369</v>
       </c>
-      <c r="F39" t="s">
+      <c r="I39" t="s">
         <v>370</v>
       </c>
-      <c r="G39" t="s">
+      <c r="J39" t="s">
         <v>371</v>
       </c>
-      <c r="H39" t="s">
+      <c r="K39" t="s">
         <v>372</v>
       </c>
-      <c r="I39" t="s">
+      <c r="L39" t="s">
         <v>373</v>
       </c>
-      <c r="J39" t="s">
+      <c r="M39" t="s">
         <v>374</v>
       </c>
-      <c r="K39" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
+        <v>375</v>
+      </c>
+      <c r="D40" t="s">
+        <v>376</v>
+      </c>
+      <c r="E40" t="s">
+        <v>377</v>
+      </c>
+      <c r="F40" t="s">
         <v>378</v>
       </c>
-      <c r="D40" t="s">
+      <c r="G40" t="s">
         <v>379</v>
       </c>
-      <c r="E40" t="s">
+      <c r="H40" t="s">
         <v>380</v>
       </c>
-      <c r="F40" t="s">
+      <c r="I40" t="s">
         <v>381</v>
       </c>
-      <c r="G40" t="s">
+      <c r="J40" t="s">
         <v>382</v>
       </c>
-      <c r="H40" t="s">
+      <c r="K40" t="s">
         <v>383</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
       <c r="L40" t="s">
         <v>25</v>
       </c>
       <c r="M40" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="N40" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
+        <v>386</v>
+      </c>
+      <c r="D41" t="s">
+        <v>387</v>
+      </c>
+      <c r="E41" t="s">
         <v>388</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="F41" t="s">
         <v>389</v>
       </c>
-      <c r="F41" t="s">
+      <c r="G41" t="s">
         <v>390</v>
       </c>
-      <c r="G41" t="s">
+      <c r="H41" t="s">
         <v>391</v>
       </c>
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>392</v>
       </c>
-      <c r="I41" t="s">
+      <c r="J41" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="K41" t="s">
         <v>394</v>
       </c>
       <c r="L41" t="s">
         <v>25</v>
       </c>
       <c r="M41" t="s">
         <v>395</v>
       </c>
       <c r="N41" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>397</v>
       </c>
       <c r="D42" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="E42" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F42" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G42" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H42" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="I42" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="J42" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="K42" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="L42" t="s">
         <v>25</v>
       </c>
       <c r="M42" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="N42" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C43"/>
       <c r="D43" t="s">
         <v>407</v>
       </c>
-      <c r="E43" t="s">
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43" t="s">
         <v>408</v>
       </c>
-      <c r="F43" t="s">
+      <c r="I43" t="s">
         <v>409</v>
       </c>
-      <c r="G43" t="s">
+      <c r="J43" t="s">
+        <v>125</v>
+      </c>
+      <c r="K43" t="s">
         <v>410</v>
       </c>
-      <c r="H43" t="s">
+      <c r="L43" t="s">
         <v>411</v>
       </c>
-      <c r="I43" t="s">
+      <c r="M43" t="s">
         <v>412</v>
       </c>
-      <c r="J43" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
+        <v>413</v>
+      </c>
+      <c r="D44" t="s">
+        <v>398</v>
+      </c>
+      <c r="E44" t="s">
+        <v>414</v>
+      </c>
+      <c r="F44" t="s">
+        <v>415</v>
+      </c>
+      <c r="G44" t="s">
         <v>416</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="H44" t="s">
         <v>417</v>
       </c>
-      <c r="F44" t="s">
+      <c r="I44" t="s">
         <v>418</v>
       </c>
-      <c r="G44" t="s">
+      <c r="J44" t="s">
         <v>419</v>
       </c>
-      <c r="H44" t="s">
+      <c r="K44" t="s">
         <v>420</v>
-      </c>
-[...7 lines deleted...]
-        <v>422</v>
       </c>
       <c r="L44" t="s">
         <v>25</v>
       </c>
       <c r="M44" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="N44" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
+        <v>423</v>
+      </c>
+      <c r="D45" t="s">
+        <v>398</v>
+      </c>
+      <c r="E45" t="s">
+        <v>424</v>
+      </c>
+      <c r="F45" t="s">
         <v>425</v>
       </c>
-      <c r="D45" t="s">
+      <c r="G45" t="s">
         <v>426</v>
       </c>
-      <c r="E45" t="s">
+      <c r="H45" t="s">
         <v>427</v>
       </c>
-      <c r="F45" t="s">
-[...2 lines deleted...]
-      <c r="G45" t="s">
+      <c r="I45" t="s">
         <v>428</v>
       </c>
-      <c r="H45" t="s">
+      <c r="J45" t="s">
+        <v>419</v>
+      </c>
+      <c r="K45" t="s">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>432</v>
       </c>
       <c r="L45" t="s">
         <v>25</v>
       </c>
       <c r="M45" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="N45" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
+        <v>432</v>
+      </c>
+      <c r="D46" t="s">
+        <v>398</v>
+      </c>
+      <c r="E46" t="s">
+        <v>433</v>
+      </c>
+      <c r="F46" t="s">
+        <v>434</v>
+      </c>
+      <c r="G46" t="s">
         <v>435</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>436</v>
       </c>
-      <c r="F46" t="s">
+      <c r="I46" t="s">
         <v>437</v>
       </c>
-      <c r="G46" t="s">
+      <c r="J46" t="s">
+        <v>419</v>
+      </c>
+      <c r="K46" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>441</v>
       </c>
       <c r="L46" t="s">
         <v>25</v>
       </c>
       <c r="M46" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="N46" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
+        <v>441</v>
+      </c>
+      <c r="D47" t="s">
+        <v>442</v>
+      </c>
+      <c r="E47" t="s">
+        <v>443</v>
+      </c>
+      <c r="F47" t="s">
         <v>444</v>
       </c>
-      <c r="D47" t="s">
+      <c r="G47" t="s">
         <v>445</v>
       </c>
-      <c r="E47" t="s">
+      <c r="H47" t="s">
         <v>446</v>
       </c>
-      <c r="F47" t="s">
+      <c r="I47" t="s">
         <v>447</v>
       </c>
-      <c r="G47" t="s">
+      <c r="J47" t="s">
+        <v>419</v>
+      </c>
+      <c r="K47" t="s">
         <v>448</v>
-      </c>
-[...10 lines deleted...]
-        <v>451</v>
       </c>
       <c r="L47" t="s">
         <v>25</v>
       </c>
       <c r="M47" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="N47" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
+        <v>451</v>
+      </c>
+      <c r="D48" t="s">
+        <v>442</v>
+      </c>
+      <c r="E48" t="s">
+        <v>452</v>
+      </c>
+      <c r="F48" t="s">
+        <v>453</v>
+      </c>
+      <c r="G48" t="s">
         <v>454</v>
       </c>
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>455</v>
       </c>
-      <c r="E48" t="s">
+      <c r="I48" t="s">
         <v>456</v>
       </c>
-      <c r="F48" t="s">
+      <c r="J48" t="s">
+        <v>419</v>
+      </c>
+      <c r="K48" t="s">
         <v>457</v>
-      </c>
-[...13 lines deleted...]
-        <v>461</v>
       </c>
       <c r="L48" t="s">
         <v>25</v>
       </c>
       <c r="M48" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="N48" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49"/>
+      <c r="D49" t="s">
+        <v>460</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49" t="s">
+        <v>461</v>
+      </c>
+      <c r="I49" t="s">
+        <v>462</v>
+      </c>
+      <c r="J49" t="s">
+        <v>177</v>
+      </c>
+      <c r="K49" t="s">
+        <v>463</v>
+      </c>
+      <c r="L49" t="s">
         <v>464</v>
       </c>
-      <c r="D49" t="s">
+      <c r="M49" t="s">
         <v>465</v>
       </c>
-      <c r="E49" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="N49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C50"/>
       <c r="D50" t="s">
-        <v>465</v>
-[...9 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="I50" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="J50" t="s">
-        <v>431</v>
+        <v>177</v>
       </c>
       <c r="K50" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="L50" t="s">
-        <v>25</v>
+        <v>470</v>
       </c>
       <c r="M50" t="s">
-        <v>481</v>
-[...3 lines deleted...]
-      </c>
+        <v>471</v>
+      </c>
+      <c r="N50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C51"/>
       <c r="D51" t="s">
-        <v>465</v>
-[...9 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="I51" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="J51" t="s">
-        <v>431</v>
+        <v>177</v>
       </c>
       <c r="K51" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="L51" t="s">
-        <v>25</v>
+        <v>476</v>
       </c>
       <c r="M51" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>477</v>
+      </c>
+      <c r="N51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52" t="s">
-        <v>465</v>
-[...9 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
       <c r="H52" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="I52" t="s">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>480</v>
+      </c>
+      <c r="J52" t="s">
+        <v>177</v>
+      </c>
       <c r="K52" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="L52" t="s">
-        <v>25</v>
+        <v>482</v>
       </c>
       <c r="M52" t="s">
-        <v>499</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="D53" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="E53" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="F53" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
       <c r="G53" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="H53" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="I53" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="J53" t="s">
-        <v>431</v>
+        <v>491</v>
       </c>
       <c r="K53" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="L53" t="s">
         <v>25</v>
       </c>
       <c r="M53" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
       <c r="N53" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="D54" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="E54" t="s">
-        <v>511</v>
+        <v>497</v>
       </c>
       <c r="F54" t="s">
-        <v>512</v>
+        <v>498</v>
       </c>
       <c r="G54" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
       <c r="H54" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="I54" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="J54" t="s">
-        <v>431</v>
+        <v>185</v>
       </c>
       <c r="K54" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
       <c r="L54" t="s">
         <v>25</v>
       </c>
       <c r="M54" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="N54" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
       <c r="D55" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="E55" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
       <c r="F55" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="G55" t="s">
-        <v>522</v>
+        <v>508</v>
       </c>
       <c r="H55" t="s">
-        <v>523</v>
+        <v>509</v>
       </c>
       <c r="I55" t="s">
-        <v>524</v>
+        <v>510</v>
       </c>
       <c r="J55" t="s">
-        <v>431</v>
+        <v>185</v>
       </c>
       <c r="K55" t="s">
-        <v>525</v>
+        <v>511</v>
       </c>
       <c r="L55" t="s">
         <v>25</v>
       </c>
       <c r="M55" t="s">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="N55" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>528</v>
+        <v>514</v>
       </c>
       <c r="D56" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="E56" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="F56" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="G56" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="H56" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="I56" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="J56" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
       <c r="K56" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
       <c r="L56" t="s">
         <v>25</v>
       </c>
       <c r="M56" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
       <c r="N56" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="D57" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="E57" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="F57" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="G57" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="H57" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="I57" t="s">
-        <v>543</v>
+        <v>529</v>
       </c>
       <c r="J57" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
       <c r="K57" t="s">
-        <v>544</v>
+        <v>530</v>
       </c>
       <c r="L57" t="s">
         <v>25</v>
       </c>
       <c r="M57" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="N57" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>547</v>
+        <v>533</v>
       </c>
       <c r="D58" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="E58" t="s">
-        <v>548</v>
+        <v>534</v>
       </c>
       <c r="F58" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="G58" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
       <c r="H58" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
       <c r="I58" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="J58" t="s">
-        <v>192</v>
+        <v>520</v>
       </c>
       <c r="K58" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="L58" t="s">
         <v>25</v>
       </c>
       <c r="M58" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="N58" t="s">
-        <v>555</v>
+        <v>541</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="D59" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="E59" t="s">
-        <v>558</v>
+        <v>544</v>
       </c>
       <c r="F59" t="s">
-        <v>559</v>
+        <v>545</v>
       </c>
       <c r="G59" t="s">
-        <v>560</v>
+        <v>546</v>
       </c>
       <c r="H59" t="s">
-        <v>561</v>
+        <v>547</v>
       </c>
       <c r="I59" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="J59"/>
+        <v>548</v>
+      </c>
+      <c r="J59" t="s">
+        <v>549</v>
+      </c>
       <c r="K59" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="L59" t="s">
-        <v>564</v>
+        <v>25</v>
       </c>
       <c r="M59" t="s">
-        <v>565</v>
+        <v>551</v>
       </c>
       <c r="N59" t="s">
-        <v>566</v>
+        <v>552</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>567</v>
+        <v>553</v>
       </c>
       <c r="D60" t="s">
-        <v>568</v>
+        <v>543</v>
       </c>
       <c r="E60" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="F60" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="G60" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="H60" t="s">
-        <v>572</v>
+        <v>557</v>
       </c>
       <c r="I60" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="J60"/>
+        <v>558</v>
+      </c>
+      <c r="J60" t="s">
+        <v>549</v>
+      </c>
       <c r="K60" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
       <c r="L60" t="s">
         <v>25</v>
       </c>
       <c r="M60" t="s">
+        <v>560</v>
+      </c>
+      <c r="N60" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" t="s">
+        <v>562</v>
+      </c>
+      <c r="D61" t="s">
+        <v>563</v>
+      </c>
+      <c r="E61" t="s">
+        <v>564</v>
+      </c>
+      <c r="F61" t="s">
+        <v>565</v>
+      </c>
+      <c r="G61" t="s">
+        <v>566</v>
+      </c>
+      <c r="H61" t="s">
+        <v>567</v>
+      </c>
+      <c r="I61" t="s">
+        <v>568</v>
+      </c>
+      <c r="J61" t="s">
+        <v>549</v>
+      </c>
+      <c r="K61" t="s">
+        <v>569</v>
+      </c>
+      <c r="L61" t="s">
+        <v>25</v>
+      </c>
+      <c r="M61" t="s">
+        <v>570</v>
+      </c>
+      <c r="N61" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>572</v>
+      </c>
+      <c r="D62" t="s">
+        <v>573</v>
+      </c>
+      <c r="E62" t="s">
+        <v>574</v>
+      </c>
+      <c r="F62" t="s">
         <v>575</v>
       </c>
-      <c r="N60" t="s">
+      <c r="G62" t="s">
         <v>576</v>
+      </c>
+      <c r="H62" t="s">
+        <v>577</v>
+      </c>
+      <c r="I62" t="s">
+        <v>578</v>
+      </c>
+      <c r="J62" t="s">
+        <v>579</v>
+      </c>
+      <c r="K62" t="s">
+        <v>580</v>
+      </c>
+      <c r="L62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M62" t="s">
+        <v>581</v>
+      </c>
+      <c r="N62" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>583</v>
+      </c>
+      <c r="D63" t="s">
+        <v>584</v>
+      </c>
+      <c r="E63" t="s">
+        <v>585</v>
+      </c>
+      <c r="F63" t="s">
+        <v>586</v>
+      </c>
+      <c r="G63" t="s">
+        <v>587</v>
+      </c>
+      <c r="H63" t="s">
+        <v>588</v>
+      </c>
+      <c r="I63" t="s">
+        <v>589</v>
+      </c>
+      <c r="J63"/>
+      <c r="K63" t="s">
+        <v>590</v>
+      </c>
+      <c r="L63" t="s">
+        <v>25</v>
+      </c>
+      <c r="M63" t="s">
+        <v>591</v>
+      </c>
+      <c r="N63" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" t="s">
+        <v>593</v>
+      </c>
+      <c r="D64" t="s">
+        <v>594</v>
+      </c>
+      <c r="E64" t="s">
+        <v>595</v>
+      </c>
+      <c r="F64" t="s">
+        <v>596</v>
+      </c>
+      <c r="G64" t="s">
+        <v>597</v>
+      </c>
+      <c r="H64" t="s">
+        <v>598</v>
+      </c>
+      <c r="I64" t="s">
+        <v>599</v>
+      </c>
+      <c r="J64" t="s">
+        <v>600</v>
+      </c>
+      <c r="K64" t="s">
+        <v>601</v>
+      </c>
+      <c r="L64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M64" t="s">
+        <v>602</v>
+      </c>
+      <c r="N64" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>14</v>
+      </c>
+      <c r="B65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" t="s">
+        <v>604</v>
+      </c>
+      <c r="D65" t="s">
+        <v>605</v>
+      </c>
+      <c r="E65" t="s">
+        <v>606</v>
+      </c>
+      <c r="F65" t="s">
+        <v>607</v>
+      </c>
+      <c r="G65" t="s">
+        <v>608</v>
+      </c>
+      <c r="H65" t="s">
+        <v>609</v>
+      </c>
+      <c r="I65" t="s">
+        <v>610</v>
+      </c>
+      <c r="J65" t="s">
+        <v>600</v>
+      </c>
+      <c r="K65" t="s">
+        <v>611</v>
+      </c>
+      <c r="L65" t="s">
+        <v>25</v>
+      </c>
+      <c r="M65" t="s">
+        <v>612</v>
+      </c>
+      <c r="N65" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" t="s">
+        <v>614</v>
+      </c>
+      <c r="D66" t="s">
+        <v>615</v>
+      </c>
+      <c r="E66" t="s">
+        <v>616</v>
+      </c>
+      <c r="F66" t="s">
+        <v>617</v>
+      </c>
+      <c r="G66" t="s">
+        <v>618</v>
+      </c>
+      <c r="H66" t="s">
+        <v>619</v>
+      </c>
+      <c r="I66" t="s">
+        <v>620</v>
+      </c>
+      <c r="J66" t="s">
+        <v>600</v>
+      </c>
+      <c r="K66" t="s">
+        <v>621</v>
+      </c>
+      <c r="L66" t="s">
+        <v>25</v>
+      </c>
+      <c r="M66" t="s">
+        <v>622</v>
+      </c>
+      <c r="N66" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>14</v>
+      </c>
+      <c r="B67" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" t="s">
+        <v>624</v>
+      </c>
+      <c r="D67" t="s">
+        <v>615</v>
+      </c>
+      <c r="E67" t="s">
+        <v>625</v>
+      </c>
+      <c r="F67" t="s">
+        <v>626</v>
+      </c>
+      <c r="G67" t="s">
+        <v>627</v>
+      </c>
+      <c r="H67" t="s">
+        <v>628</v>
+      </c>
+      <c r="I67" t="s">
+        <v>629</v>
+      </c>
+      <c r="J67" t="s">
+        <v>78</v>
+      </c>
+      <c r="K67" t="s">
+        <v>630</v>
+      </c>
+      <c r="L67" t="s">
+        <v>25</v>
+      </c>
+      <c r="M67" t="s">
+        <v>631</v>
+      </c>
+      <c r="N67" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" t="s">
+        <v>633</v>
+      </c>
+      <c r="D68" t="s">
+        <v>634</v>
+      </c>
+      <c r="E68" t="s">
+        <v>635</v>
+      </c>
+      <c r="F68" t="s">
+        <v>636</v>
+      </c>
+      <c r="G68" t="s">
+        <v>637</v>
+      </c>
+      <c r="H68" t="s">
+        <v>638</v>
+      </c>
+      <c r="I68" t="s">
+        <v>639</v>
+      </c>
+      <c r="J68" t="s">
+        <v>125</v>
+      </c>
+      <c r="K68" t="s">
+        <v>640</v>
+      </c>
+      <c r="L68" t="s">
+        <v>25</v>
+      </c>
+      <c r="M68" t="s">
+        <v>641</v>
+      </c>
+      <c r="N68" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B69" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" t="s">
+        <v>643</v>
+      </c>
+      <c r="D69" t="s">
+        <v>644</v>
+      </c>
+      <c r="E69" t="s">
+        <v>645</v>
+      </c>
+      <c r="F69" t="s">
+        <v>646</v>
+      </c>
+      <c r="G69" t="s">
+        <v>647</v>
+      </c>
+      <c r="H69" t="s">
+        <v>648</v>
+      </c>
+      <c r="I69" t="s">
+        <v>649</v>
+      </c>
+      <c r="J69" t="s">
+        <v>650</v>
+      </c>
+      <c r="K69" t="s">
+        <v>651</v>
+      </c>
+      <c r="L69" t="s">
+        <v>25</v>
+      </c>
+      <c r="M69" t="s">
+        <v>652</v>
+      </c>
+      <c r="N69" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" t="s">
+        <v>654</v>
+      </c>
+      <c r="D70" t="s">
+        <v>655</v>
+      </c>
+      <c r="E70" t="s">
+        <v>656</v>
+      </c>
+      <c r="F70" t="s">
+        <v>657</v>
+      </c>
+      <c r="G70" t="s">
+        <v>658</v>
+      </c>
+      <c r="H70" t="s">
+        <v>659</v>
+      </c>
+      <c r="I70" t="s">
+        <v>660</v>
+      </c>
+      <c r="J70"/>
+      <c r="K70" t="s">
+        <v>661</v>
+      </c>
+      <c r="L70" t="s">
+        <v>662</v>
+      </c>
+      <c r="M70" t="s">
+        <v>663</v>
+      </c>
+      <c r="N70" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>665</v>
+      </c>
+      <c r="D71" t="s">
+        <v>666</v>
+      </c>
+      <c r="E71" t="s">
+        <v>667</v>
+      </c>
+      <c r="F71" t="s">
+        <v>668</v>
+      </c>
+      <c r="G71" t="s">
+        <v>669</v>
+      </c>
+      <c r="H71" t="s">
+        <v>670</v>
+      </c>
+      <c r="I71" t="s">
+        <v>671</v>
+      </c>
+      <c r="J71" t="s">
+        <v>650</v>
+      </c>
+      <c r="K71" t="s">
+        <v>672</v>
+      </c>
+      <c r="L71" t="s">
+        <v>25</v>
+      </c>
+      <c r="M71" t="s">
+        <v>673</v>
+      </c>
+      <c r="N71" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>675</v>
+      </c>
+      <c r="D72" t="s">
+        <v>676</v>
+      </c>
+      <c r="E72" t="s">
+        <v>677</v>
+      </c>
+      <c r="F72" t="s">
+        <v>678</v>
+      </c>
+      <c r="G72" t="s">
+        <v>679</v>
+      </c>
+      <c r="H72" t="s">
+        <v>680</v>
+      </c>
+      <c r="I72" t="s">
+        <v>681</v>
+      </c>
+      <c r="J72"/>
+      <c r="K72" t="s">
+        <v>682</v>
+      </c>
+      <c r="L72" t="s">
+        <v>25</v>
+      </c>
+      <c r="M72" t="s">
+        <v>683</v>
+      </c>
+      <c r="N72" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" t="s">
+        <v>685</v>
+      </c>
+      <c r="D73" t="s">
+        <v>686</v>
+      </c>
+      <c r="E73" t="s">
+        <v>687</v>
+      </c>
+      <c r="F73" t="s">
+        <v>688</v>
+      </c>
+      <c r="G73" t="s">
+        <v>689</v>
+      </c>
+      <c r="H73" t="s">
+        <v>690</v>
+      </c>
+      <c r="I73" t="s">
+        <v>691</v>
+      </c>
+      <c r="J73"/>
+      <c r="K73" t="s">
+        <v>692</v>
+      </c>
+      <c r="L73" t="s">
+        <v>127</v>
+      </c>
+      <c r="M73" t="s">
+        <v>693</v>
+      </c>
+      <c r="N73" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>695</v>
+      </c>
+      <c r="D74" t="s">
+        <v>696</v>
+      </c>
+      <c r="E74" t="s">
+        <v>697</v>
+      </c>
+      <c r="F74" t="s">
+        <v>698</v>
+      </c>
+      <c r="G74" t="s">
+        <v>699</v>
+      </c>
+      <c r="H74" t="s">
+        <v>700</v>
+      </c>
+      <c r="I74" t="s">
+        <v>701</v>
+      </c>
+      <c r="J74"/>
+      <c r="K74" t="s">
+        <v>702</v>
+      </c>
+      <c r="L74" t="s">
+        <v>25</v>
+      </c>
+      <c r="M74" t="s">
+        <v>703</v>
+      </c>
+      <c r="N74" t="s">
+        <v>704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>