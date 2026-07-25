--- v2 (2026-07-05)
+++ v3 (2026-07-25)
@@ -6,130 +6,1042 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="971" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="675">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Zdravko Volarić</t>
+  </si>
+  <si>
+    <t>Ludbreški Odvojak 1, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>36345633654</t>
+  </si>
+  <si>
+    <t>Zdravko Volarić 36345633654</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:28:20</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fe7a1d2-a680-4568-a33a-45840ddbdbde</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fe7a1d2-a680-4568-a33a-45840ddbdbde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-216/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Kešer</t>
+  </si>
+  <si>
+    <t>OSJEČKA 77, 34000 Požega, Hrvatska</t>
+  </si>
+  <si>
+    <t>80411149329</t>
+  </si>
+  <si>
+    <t>Valentina Kešer 80411149329</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:23:24</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Broz</t>
+  </si>
+  <si>
+    <t>Ribnjak 11a, 48312 Ribnjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90763259834</t>
+  </si>
+  <si>
+    <t>Mario Broz 90763259834</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:56:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56614f58-feab-4646-bdd6-6b22fdaabbd6</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56614f58-feab-4646-bdd6-6b22fdaabbd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-217/2026</t>
+  </si>
+  <si>
+    <t>Katarina Slukan</t>
+  </si>
+  <si>
+    <t>Ulica Koprivnička 57, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>49892950199</t>
+  </si>
+  <si>
+    <t>Katarina Slukan 49892950199</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:07:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5676042-7893-46c7-ac57-3e96cceb8524</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5676042-7893-46c7-ac57-3e96cceb8524/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-141/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Sedlar</t>
+  </si>
+  <si>
+    <t>Frana Galovića 127, 48321 Peteranec, Hrvatska</t>
+  </si>
+  <si>
+    <t>54821273953</t>
+  </si>
+  <si>
+    <t>Marko Sedlar 54821273953</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:23:41</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad15e6f4-ad13-4f87-b4e4-694bc6e42706</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad15e6f4-ad13-4f87-b4e4-694bc6e42706/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-215/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Balent</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 34, 48312 Subotica Podravska, Hrvatska</t>
+  </si>
+  <si>
+    <t>01607275327</t>
+  </si>
+  <si>
+    <t>Gordana Balent 01607275327</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:26:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-213/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Božo Ignac</t>
+  </si>
+  <si>
+    <t>Starogradska 46b, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>46185226815</t>
+  </si>
+  <si>
+    <t>Božo Ignac 46185226815</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:53:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98571c3b-d678-465d-b0c5-96c4f6e743dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98571c3b-d678-465d-b0c5-96c4f6e743dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-212/2026</t>
+  </si>
+  <si>
+    <t>Ivana Zvjerac</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 9, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>63792111469</t>
+  </si>
+  <si>
+    <t>Ivana Zvjerac 63792111469</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:04:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ac7ea76-6e70-427e-9fe0-a06cd7a93950</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ac7ea76-6e70-427e-9fe0-a06cd7a93950/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-211/2026</t>
+  </si>
+  <si>
+    <t>Dragan Dolenec</t>
+  </si>
+  <si>
+    <t>Ulica Tina Ujevića 52, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>61885460211</t>
+  </si>
+  <si>
+    <t>Dragan Dolenec 61885460211</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf65f13-7650-4b80-b2dc-591dda799683</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf65f13-7650-4b80-b2dc-591dda799683/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-210/2026</t>
+  </si>
+  <si>
+    <t>Marija Kovačević</t>
+  </si>
+  <si>
+    <t>Mali Grabičani 4c, 48306 Mali Grabičani, Hrvatska</t>
+  </si>
+  <si>
+    <t>38361410959</t>
+  </si>
+  <si>
+    <t>Marija Kovačević 38361410959</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3830073a-2a49-4412-8037-534735a1c274</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3830073a-2a49-4412-8037-534735a1c274/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-209/2026</t>
+  </si>
+  <si>
+    <t>Ivana Široki</t>
+  </si>
+  <si>
+    <t>Gornja 33, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>42142874725</t>
+  </si>
+  <si>
+    <t>Ivana Široki 42142874725</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:00:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/887f2296-7390-457d-bcf6-c658a992a21f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/887f2296-7390-457d-bcf6-c658a992a21f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-208/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Cener</t>
+  </si>
+  <si>
+    <t>Vlaislav 74, 48325 Vlaislav, Hrvatska</t>
+  </si>
+  <si>
+    <t>80500535859</t>
+  </si>
+  <si>
+    <t>Slobodan Cener 80500535859</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:59:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a3d5e3-50b6-4e3e-8c27-2e2e1919c49f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a3d5e3-50b6-4e3e-8c27-2e2e1919c49f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=208&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-207/2026</t>
+  </si>
+  <si>
+    <t>Željko Vuković</t>
+  </si>
+  <si>
+    <t>Ulica Rudarsko Naselje 3, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>12828579414</t>
+  </si>
+  <si>
+    <t>Željko Vuković 12828579414</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60912e4c-36bb-4092-aaac-cb51c6a87672</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60912e4c-36bb-4092-aaac-cb51c6a87672/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-205/2026</t>
+  </si>
+  <si>
+    <t>Marija Oršuš</t>
+  </si>
+  <si>
+    <t>Borovljani 19, 48000 Borovljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>87875502477</t>
+  </si>
+  <si>
+    <t>Marija Oršuš 87875502477</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:55:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca9e3b29-bb85-4c4c-89e2-b94e0dd0b4c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca9e3b29-bb85-4c4c-89e2-b94e0dd0b4c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=205&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-202/2026</t>
+  </si>
+  <si>
+    <t>Ranka Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Prvomajska 46, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>87681239986</t>
+  </si>
+  <si>
+    <t>Ranka Oršoš 87681239986</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:53:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddef83b6-a3f5-4a2a-83b6-7b4bb6236d5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddef83b6-a3f5-4a2a-83b6-7b4bb6236d5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-201/2026</t>
+  </si>
+  <si>
+    <t>Karlo Tušek</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 49a, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>71885450361</t>
+  </si>
+  <si>
+    <t>Karlo Tušek 71885450361</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:50:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2da7076-2dd5-46c7-81d6-8d60917388e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2da7076-2dd5-46c7-81d6-8d60917388e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-200/2026</t>
+  </si>
+  <si>
+    <t>Mario Prebježić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 17, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>91793199122</t>
+  </si>
+  <si>
+    <t>Mario Prebježić 91793199122</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:48:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a906520-12d1-44d0-8fa8-09b52c20afbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a906520-12d1-44d0-8fa8-09b52c20afbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-203/2026</t>
+  </si>
+  <si>
+    <t>Ivana Toth</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 107, 48000 Kunovec Breg, Hrvatska</t>
+  </si>
+  <si>
+    <t>44712035923</t>
+  </si>
+  <si>
+    <t>Ivana Toth 44712035923</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:47:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7029e6-59ce-4d2a-ad7a-11732f0c2b9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7029e6-59ce-4d2a-ad7a-11732f0c2b9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Andrii Fedianin</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatske Državnosti 9, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>26784480911</t>
+  </si>
+  <si>
+    <t>Andrii Fedianin 26784480911</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:59:45</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfd5e601-8acc-4a2c-9590-fab8732a3f50</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfd5e601-8acc-4a2c-9590-fab8732a3f50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Blaženka Halavuk</t>
+  </si>
+  <si>
+    <t>Crkvena Ulica 6, 48322 Drnje, Hrvatska</t>
+  </si>
+  <si>
+    <t>72120399712</t>
+  </si>
+  <si>
+    <t>Blaženka Halavuk 72120399712</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:47:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5071a243-5915-4a10-b07d-04221bd4dd2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5071a243-5915-4a10-b07d-04221bd4dd2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZLATAN HARMADI</t>
+  </si>
+  <si>
+    <t>ZLATAN HARMADI 33983622961</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:38</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a2a9e32-7ba7-4a5b-81e0-01eb0059d69e</t>
+  </si>
+  <si>
+    <t>16.381815.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a2a9e32-7ba7-4a5b-81e0-01eb0059d69e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ALMA JUSUFOVIĆ</t>
+  </si>
+  <si>
+    <t>ALMA JUSUFOVIĆ 13278596780</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37d0629d-8285-4435-942d-a2a6b180ffe2</t>
+  </si>
+  <si>
+    <t>16.381168.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37d0629d-8285-4435-942d-a2a6b180ffe2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>Ivan Mesarek</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 61, 48000 Glogovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>86221073386</t>
+  </si>
+  <si>
+    <t>Ivan Mesarek 86221073386</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:49:00</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8aaae1-87ad-4cc5-b5ef-fd82ad949b99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8aaae1-87ad-4cc5-b5ef-fd82ad949b99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJAN PRUSAC</t>
+  </si>
+  <si>
+    <t>MARIJAN PRUSAC 78032516344</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:32:15</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f3a44e4-3b62-476d-881c-e3680622e458</t>
+  </si>
+  <si>
+    <t>16.381557.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f3a44e4-3b62-476d-881c-e3680622e458/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ALMA ZAHIROVIĆ</t>
+  </si>
+  <si>
+    <t>ALMA ZAHIROVIĆ 02360539709</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:31:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/731abd0d-27a6-4917-8773-d63894f00f8d</t>
+  </si>
+  <si>
+    <t>16.381549.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/731abd0d-27a6-4917-8773-d63894f00f8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JELENA MIKARIĆ</t>
+  </si>
+  <si>
+    <t>JELENA MIKARIĆ 18652328666</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:25:57</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a42e6b6-b23c-43e6-9cbe-9ce12a51e3ff</t>
+  </si>
+  <si>
+    <t>16.381922.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a42e6b6-b23c-43e6-9cbe-9ce12a51e3ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>BISERKA KRAJNOVIĆ</t>
+  </si>
+  <si>
+    <t>ULIČKA 22 A, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>76335625952</t>
+  </si>
+  <si>
+    <t>BISERKA KRAJNOVIĆ 76335625952; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:37:06</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8924a578-e97c-4f5c-aea1-727b574a323b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8924a578-e97c-4f5c-aea1-727b574a323b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:19:10</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf2a65f-a802-4b92-9949-feb348e37c2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf2a65f-a802-4b92-9949-feb348e37c2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GABRIJELA BOOZ</t>
+  </si>
+  <si>
+    <t>GABRIJELA BOOZ 90826441785</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:26:33</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de1a2ee6-4050-4f80-936b-cfe674838b58</t>
+  </si>
+  <si>
+    <t>16.381171.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de1a2ee6-4050-4f80-936b-cfe674838b58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANA-MARIJA HONTIĆ</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA HONTIĆ 88869013242</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:25:19</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5298b294-1953-4238-94fd-f5fc8136456c</t>
+  </si>
+  <si>
+    <t>16.380713.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5298b294-1953-4238-94fd-f5fc8136456c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJAN ŠIMUNOVIĆ</t>
+  </si>
+  <si>
+    <t>MARIJAN ŠIMUNOVIĆ 34442158170</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f54137-6884-4d41-8a4e-287f3f31aac9</t>
+  </si>
+  <si>
+    <t>16.381942.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f54137-6884-4d41-8a4e-287f3f31aac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRELA DUJMAN</t>
+  </si>
+  <si>
+    <t>MIRELA DUJMAN 95666893296</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a48e486-5a6d-4cbf-9a5b-ccd50a9c89d8</t>
+  </si>
+  <si>
+    <t>16.380604.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a48e486-5a6d-4cbf-9a5b-ccd50a9c89d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAMIR MARIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>DAMIR MARIJANOVIĆ 53549396397</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9764d1cf-9112-4746-a40f-61a3c714bf4a</t>
+  </si>
+  <si>
+    <t>16.381908.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9764d1cf-9112-4746-a40f-61a3c714bf4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA GOJKOVIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLA GOJKOVIĆ 25733750730</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:25:09</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d7e6d5-11d4-4cc3-a952-8a2147e24940</t>
+  </si>
+  <si>
+    <t>16.380786.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d7e6d5-11d4-4cc3-a952-8a2147e24940/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-199/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ</t>
+  </si>
+  <si>
+    <t>GRGURA KARLOVČANA 8, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>20013992234</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ 20013992234; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:31:29</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2f493e-cdfc-44a0-b07e-17fd897bd805</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2f493e-cdfc-44a0-b07e-17fd897bd805/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=199&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Sp-189/2026</t>
   </si>
   <si>
     <t>Oglas od 03.07.2026.</t>
   </si>
   <si>
     <t>ANICA CUGOVČAN</t>
   </si>
   <si>
     <t>LJUDEVITA GAJA 52, 48350 Podravske Sesvete, Hrvatska</t>
   </si>
   <si>
     <t>55765390833</t>
   </si>
   <si>
     <t>ANICA CUGOVČAN 55765390833; e-Oglasna ploča suda</t>
   </si>
   <si>
     <t>03.07.2026. 14:46:55</t>
   </si>
   <si>
     <t>17.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-183/2026</t>
   </si>
   <si>
     <t>TOMISLAV MATEKOV</t>
   </si>
   <si>
     <t>VRBAS 8, 48350 Virje, Hrvatska</t>
   </si>
   <si>
     <t>66033609094</t>
   </si>
   <si>
     <t>TOMISLAV MATEKOV 66033609094; e-Oglasna ploča suda</t>
   </si>
   <si>
     <t>03.07.2026. 14:46:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8</t>
@@ -221,86 +1133,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - KATARINA SLUKAN</t>
   </si>
   <si>
     <t>KATARINA SLUKAN 49892950199</t>
   </si>
   <si>
     <t>03.07.2026. 03:24:59</t>
   </si>
   <si>
     <t>26.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b84f527e-9c7f-498f-8cb0-adef35768ecb</t>
   </si>
   <si>
     <t>16.380623.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b84f527e-9c7f-498f-8cb0-adef35768ecb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-139/2026</t>
-[...34 lines deleted...]
-  <si>
     <t>Sp-194/2026</t>
   </si>
   <si>
     <t>Oglas od 02.07.2026.</t>
   </si>
   <si>
     <t>Blaženka Oršoš</t>
   </si>
   <si>
     <t>Ulica Kralja Tomislava 28, 48317 Legrad, Hrvatska</t>
   </si>
   <si>
     <t>84290850125</t>
   </si>
   <si>
     <t>Blaženka Oršoš 84290850125</t>
   </si>
   <si>
     <t>02.07.2026. 09:01:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97/dokumenti/preuzimanje</t>
@@ -362,116 +1238,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - GORDANA BALENT</t>
   </si>
   <si>
     <t>GORDANA BALENT 01607275327</t>
   </si>
   <si>
     <t>02.07.2026. 03:26:45</t>
   </si>
   <si>
     <t>25.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34de489-d1d7-44cd-8a5d-f1b5803e784c</t>
   </si>
   <si>
     <t>16.380871.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34de489-d1d7-44cd-8a5d-f1b5803e784c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-110/2026</t>
-[...64 lines deleted...]
-  <si>
     <t>Sp-192/2026</t>
   </si>
   <si>
     <t>Oglas od 01.07.2026.</t>
   </si>
   <si>
     <t>Dragutin Banek</t>
   </si>
   <si>
     <t>Ulica Andrije Palmovića 27, 48312 Rasinja, Hrvatska</t>
   </si>
   <si>
     <t>81290343658</t>
   </si>
   <si>
     <t>Dragutin Banek 81290343658</t>
   </si>
   <si>
     <t>01.07.2026. 09:39:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272/dokumenti/preuzimanje</t>
@@ -485,140 +1295,50 @@
   <si>
     <t>Desanka Oršuš</t>
   </si>
   <si>
     <t>Podravska Ulica 29, 48322 Torčec, Hrvatska</t>
   </si>
   <si>
     <t>85858027574</t>
   </si>
   <si>
     <t>Desanka Oršuš 85858027574</t>
   </si>
   <si>
     <t>01.07.2026. 09:37:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-85/2026</t>
-[...88 lines deleted...]
-  <si>
     <t>Sp-186/2026</t>
   </si>
   <si>
     <t>Oglas od 30.06.2026.</t>
   </si>
   <si>
     <t>Iva Ravenski</t>
   </si>
   <si>
     <t>Podravska Ulica 3, 48322 Torčec, Hrvatska</t>
   </si>
   <si>
     <t>79728569731</t>
   </si>
   <si>
     <t>Iva Ravenski 79728569731</t>
   </si>
   <si>
     <t>30.06.2026. 07:47:32</t>
   </si>
   <si>
     <t>14.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d99ada6-f3ea-4e7e-a79c-c3a1b6f66086</t>
@@ -662,191 +1382,71 @@
   <si>
     <t>Rajko Oršoš</t>
   </si>
   <si>
     <t>Starogradska 44b, 48000 Reka, Hrvatska</t>
   </si>
   <si>
     <t>02820652016</t>
   </si>
   <si>
     <t>Rajko Oršoš 02820652016</t>
   </si>
   <si>
     <t>30.06.2026. 07:44:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16ea1a3c-6fcb-4c05-a2a4-0baffdd8d0a1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16ea1a3c-6fcb-4c05-a2a4-0baffdd8d0a1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=188&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-135/2026</t>
-[...115 lines deleted...]
-  <si>
     <t>Sp-184/2026</t>
   </si>
   <si>
     <t>Oglas od 29.06.2026.</t>
   </si>
   <si>
     <t>Tihomir Blažek</t>
   </si>
   <si>
     <t>Ulica Rudolfa Horvata 34, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>32116219166</t>
   </si>
   <si>
     <t>Tihomir Blažek 32116219166</t>
   </si>
   <si>
     <t>29.06.2026. 09:39:50</t>
   </si>
   <si>
-    <t>13.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9e222410-9eba-461d-8ba5-6822a8b2a39d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9e222410-9eba-461d-8ba5-6822a8b2a39d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=184&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-185/2026</t>
   </si>
   <si>
     <t>Grozdana Oršoš</t>
   </si>
   <si>
     <t>Frana Galovića 35, 48321 Peteranec, Hrvatska</t>
   </si>
   <si>
     <t>44007828675</t>
   </si>
   <si>
     <t>Grozdana Oršoš 44007828675</t>
   </si>
   <si>
     <t>29.06.2026. 09:12:29</t>
@@ -872,140 +1472,80 @@
   <si>
     <t>Duga Ulica 25, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>31163596231</t>
   </si>
   <si>
     <t>Ljiljana Foruglaš 31163596231</t>
   </si>
   <si>
     <t>26.06.2026. 10:46:21</t>
   </si>
   <si>
     <t>10.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03e9c039-5fdb-4c3d-afe1-8033f34cc2cb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03e9c039-5fdb-4c3d-afe1-8033f34cc2cb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=182&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MARIJA KOVAČEVIĆ</t>
-[...37 lines deleted...]
-  <si>
     <t>Sp-180/2026</t>
   </si>
   <si>
     <t>Oglas od 25.06.2026.</t>
   </si>
   <si>
     <t>Ivica Šimić</t>
   </si>
   <si>
     <t>Braće Radića 73, 48000 Koprivnički Bregi, Hrvatska</t>
   </si>
   <si>
     <t>28771206508</t>
   </si>
   <si>
     <t>Ivica Šimić 28771206508</t>
   </si>
   <si>
     <t>25.06.2026. 11:03:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/baba45e3-e9ff-4dae-9f66-27c8e3a85c56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/baba45e3-e9ff-4dae-9f66-27c8e3a85c56/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=180&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IVICA KIŠ</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-179/2026</t>
   </si>
   <si>
     <t>Oglas od 24.06.2026.</t>
   </si>
   <si>
     <t>Tihana Blatarić</t>
   </si>
   <si>
     <t>Varaždinska Ulica 100, 48312 Subotica Podravska, Hrvatska</t>
   </si>
   <si>
     <t>58009210192</t>
   </si>
   <si>
     <t>Tihana Blatarić 58009210192</t>
   </si>
   <si>
     <t>24.06.2026. 11:01:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5750d7ad-7a74-41b2-92eb-a163fe973213</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5750d7ad-7a74-41b2-92eb-a163fe973213/dokumenti/preuzimanje</t>
@@ -1100,197 +1640,149 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-173/2026</t>
   </si>
   <si>
     <t>Oglas od 19.06.2026.</t>
   </si>
   <si>
     <t>Ivo Kožul</t>
   </si>
   <si>
     <t>KOPRIVNIČKA 179, 48350 Novigrad Podravski, Hrvatska</t>
   </si>
   <si>
     <t>80853196068</t>
   </si>
   <si>
     <t>Ivo Kožul 80853196068</t>
   </si>
   <si>
     <t>19.06.2026. 07:40:32</t>
   </si>
   <si>
-    <t>03.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3176dd7-f34f-4afb-997a-9e1a9c2b02fc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3176dd7-f34f-4afb-997a-9e1a9c2b02fc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IGOR DOLENEC</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-171/2026</t>
   </si>
   <si>
     <t>Oglas od 17.06.2026.</t>
   </si>
   <si>
     <t>Dubravko Špoljar</t>
   </si>
   <si>
     <t>Ulica Sv. Vida 186, 48000 Draganovec, Hrvatska</t>
   </si>
   <si>
     <t>36168957746</t>
   </si>
   <si>
     <t>Dubravko Špoljar 36168957746</t>
   </si>
   <si>
     <t>17.06.2026. 07:42:04</t>
   </si>
   <si>
-    <t>01.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e717941d-1412-4810-988a-2ee8a417cef8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e717941d-1412-4810-988a-2ee8a417cef8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-170/2026</t>
   </si>
   <si>
     <t>Oglas od 16.06.2026.</t>
   </si>
   <si>
     <t>Marijana Križević</t>
   </si>
   <si>
     <t>Ulica Ferde Rusana 10, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>07981923791</t>
   </si>
   <si>
     <t>Marijana Križević 07981923791</t>
   </si>
   <si>
     <t>16.06.2026. 12:25:38</t>
   </si>
   <si>
-    <t>31.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77c7dd93-f42a-4778-9922-46d630c6f439</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77c7dd93-f42a-4778-9922-46d630c6f439/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-168/2026</t>
   </si>
   <si>
     <t>Oglas od 15.06.2026.</t>
   </si>
   <si>
     <t>Marija Krčmar Sablić</t>
   </si>
   <si>
     <t>Zablatje 43, 48317 Zablatje, Hrvatska</t>
   </si>
   <si>
     <t>13209286589</t>
   </si>
   <si>
     <t>Marija Krčmar Sablić 13209286589; e-Oglasna ploča</t>
   </si>
   <si>
     <t>16.06.2026. 07:38:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/699e593c-69ff-473f-b215-65e699af002d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/699e593c-69ff-473f-b215-65e699af002d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=168&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - RANKA ORŠOŠ</t>
-[...16 lines deleted...]
-  <si>
     <t>Sp-166/2026</t>
   </si>
   <si>
     <t>Nadica Oršuš</t>
   </si>
   <si>
     <t>Starogradska 46, 48000 Reka, Hrvatska</t>
   </si>
   <si>
     <t>55906341368</t>
   </si>
   <si>
     <t>Nadica Oršuš 55906341368; oglasna ploča / ULOGA: oglasna ploča</t>
   </si>
   <si>
     <t>15.06.2026. 13:42:41</t>
   </si>
   <si>
     <t>30.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c763d42e-cf6f-40e4-a07a-f4797f769cde</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c763d42e-cf6f-40e4-a07a-f4797f769cde/dokumenti/preuzimanje</t>
@@ -1388,693 +1880,111 @@
   <si>
     <t>Danijel Gadanec</t>
   </si>
   <si>
     <t>Ulica Mirni Dol 107, 48000 Draganovec, Hrvatska</t>
   </si>
   <si>
     <t>38529963635</t>
   </si>
   <si>
     <t>Danijel Gadanec 38529963635; oglasna ploča / ULOGA: ostali</t>
   </si>
   <si>
     <t>15.06.2026. 09:02:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c798ac6-1598-4e5d-956e-32babe76683d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c798ac6-1598-4e5d-956e-32babe76683d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MARIO PREBJEŽIĆ</t>
-[...367 lines deleted...]
-  <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
   <si>
     <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
   </si>
   <si>
     <t>95613974362</t>
   </si>
   <si>
     <t>Natalija Markušić 95613974362</t>
   </si>
   <si>
     <t>01.06.2026. 13:21:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-148/2026</t>
-[...181 lines deleted...]
-  <si>
     <t>Sp-410/2020</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026.</t>
   </si>
   <si>
     <t>Vesna Baruškin</t>
   </si>
   <si>
     <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>22870725697</t>
   </si>
   <si>
     <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>22.05.2026. 12:17:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
-  </si>
-[...28 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-98/2026</t>
   </si>
   <si>
     <t>Oglas od 17.04.2026.</t>
   </si>
   <si>
     <t>Maja Slukan</t>
   </si>
   <si>
     <t>Velika Mučna 6, 48306 Velika Mučna, Hrvatska</t>
   </si>
   <si>
     <t>21310629153</t>
   </si>
   <si>
     <t>Maja Slukan 21310629153</t>
   </si>
   <si>
     <t>23.04.2026. 12:09:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e</t>
   </si>
@@ -2168,51 +2078,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N74"/>
+  <dimension ref="A1:N73"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2273,3069 +2183,3015 @@
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L4" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I5" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L5" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M5" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N5" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="G6" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="K6" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L6" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="M6" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="N6" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>72</v>
+      </c>
       <c r="D7" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      <c r="G7"/>
+        <v>73</v>
+      </c>
+      <c r="E7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G7" t="s">
+        <v>76</v>
+      </c>
       <c r="H7" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="I7" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="J7" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="L7" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="M7" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>80</v>
+      </c>
+      <c r="N7" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="E8" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F8" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="G8" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="H8" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="I8" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="J8" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="L8" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="M8" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="N8" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D9" t="s">
         <v>83</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="F9" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="G9" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="H9" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I9" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="L9" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M9" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="N9" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="D10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E10" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="F10" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="G10" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="H10" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="I10" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K10" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="L10" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M10" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="N10" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E11" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="F11" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="G11" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="H11" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="I11" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K11" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="L11" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M11" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="N11" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12"/>
+      <c r="C12" t="s">
+        <v>119</v>
+      </c>
       <c r="D12" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>83</v>
+      </c>
+      <c r="E12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G12" t="s">
+        <v>122</v>
+      </c>
       <c r="H12" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="I12" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="J12" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
       <c r="K12" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="L12" t="s">
-        <v>116</v>
+        <v>37</v>
       </c>
       <c r="M12" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>126</v>
+      </c>
+      <c r="N12" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="D13" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="E13" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="F13" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G13" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="H13" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="I13" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="J13" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="K13" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="L13" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="M13" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="N13" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="D14" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="E14" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="F14" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G14" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="H14" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I14" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="J14" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="K14" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="L14" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="M14" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="N14" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D15" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="E15" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="F15" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="G15" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H15" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I15" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K15" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="L15" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M15" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="N15" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D16" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="E16" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F16" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="G16" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="H16" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="I16" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K16" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="L16" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M16" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="N16" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D17" t="s">
-        <v>160</v>
+        <v>83</v>
       </c>
       <c r="E17" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F17" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="G17" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H17" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="I17" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J17" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="K17" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="L17" t="s">
-        <v>167</v>
+        <v>37</v>
       </c>
       <c r="M17" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="N17" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D18" t="s">
-        <v>171</v>
+        <v>83</v>
       </c>
       <c r="E18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H18" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I18" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J18" t="s">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="K18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L18" t="s">
-        <v>179</v>
+        <v>37</v>
       </c>
       <c r="M18" t="s">
         <v>180</v>
       </c>
       <c r="N18" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19"/>
+      <c r="C19" t="s">
+        <v>182</v>
+      </c>
       <c r="D19" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      <c r="G19"/>
+        <v>83</v>
+      </c>
+      <c r="E19" t="s">
+        <v>183</v>
+      </c>
+      <c r="F19" t="s">
+        <v>184</v>
+      </c>
+      <c r="G19" t="s">
+        <v>185</v>
+      </c>
       <c r="H19" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="I19" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J19" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="K19" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="L19" t="s">
-        <v>187</v>
+        <v>37</v>
       </c>
       <c r="M19" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>189</v>
+      </c>
+      <c r="N19" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D20" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F20" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G20" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H20" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I20" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="J20" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="K20" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="L20" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="M20" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="N20" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>203</v>
+      </c>
+      <c r="D21" t="s">
+        <v>204</v>
+      </c>
+      <c r="E21" t="s">
+        <v>205</v>
+      </c>
+      <c r="F21" t="s">
+        <v>206</v>
+      </c>
+      <c r="G21" t="s">
+        <v>207</v>
+      </c>
+      <c r="H21" t="s">
+        <v>208</v>
+      </c>
+      <c r="I21" t="s">
+        <v>209</v>
+      </c>
+      <c r="J21" t="s">
+        <v>198</v>
+      </c>
+      <c r="K21" t="s">
+        <v>210</v>
+      </c>
+      <c r="L21" t="s">
         <v>200</v>
       </c>
-      <c r="D21" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M21" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="N21" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>190</v>
-[...9 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J22" t="s">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="K22" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="L22" t="s">
-        <v>25</v>
+        <v>218</v>
       </c>
       <c r="M22" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="E23" t="s">
         <v>220</v>
       </c>
-      <c r="F23" t="s">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
         <v>221</v>
       </c>
-      <c r="G23" t="s">
+      <c r="I23" t="s">
         <v>222</v>
       </c>
-      <c r="H23" t="s">
+      <c r="J23" t="s">
+        <v>216</v>
+      </c>
+      <c r="K23" t="s">
         <v>223</v>
       </c>
-      <c r="I23" t="s">
+      <c r="L23" t="s">
         <v>224</v>
       </c>
-      <c r="J23" t="s">
+      <c r="M23" t="s">
         <v>225</v>
       </c>
-      <c r="K23" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
+        <v>226</v>
+      </c>
+      <c r="D24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" t="s">
+        <v>227</v>
+      </c>
+      <c r="F24" t="s">
+        <v>228</v>
+      </c>
+      <c r="G24" t="s">
         <v>229</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>230</v>
       </c>
-      <c r="F24" t="s">
+      <c r="I24" t="s">
         <v>231</v>
       </c>
-      <c r="G24" t="s">
+      <c r="J24" t="s">
         <v>232</v>
       </c>
-      <c r="H24" t="s">
+      <c r="K24" t="s">
         <v>233</v>
       </c>
-      <c r="I24" t="s">
+      <c r="L24" t="s">
+        <v>200</v>
+      </c>
+      <c r="M24" t="s">
         <v>234</v>
       </c>
-      <c r="J24" t="s">
-[...2 lines deleted...]
-      <c r="K24" t="s">
+      <c r="N24" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25"/>
+      <c r="D25" t="s">
+        <v>236</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>237</v>
+      </c>
+      <c r="I25" t="s">
+        <v>238</v>
+      </c>
+      <c r="J25" t="s">
         <v>239</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="K25" t="s">
         <v>240</v>
       </c>
-      <c r="F25" t="s">
+      <c r="L25" t="s">
         <v>241</v>
       </c>
-      <c r="G25" t="s">
+      <c r="M25" t="s">
         <v>242</v>
       </c>
-      <c r="H25" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26"/>
+      <c r="D26" t="s">
+        <v>243</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>244</v>
+      </c>
+      <c r="I26" t="s">
+        <v>245</v>
+      </c>
+      <c r="J26" t="s">
+        <v>239</v>
+      </c>
+      <c r="K26" t="s">
+        <v>246</v>
+      </c>
+      <c r="L26" t="s">
+        <v>247</v>
+      </c>
+      <c r="M26" t="s">
         <v>248</v>
       </c>
-      <c r="D26" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C27"/>
       <c r="D27" t="s">
-        <v>258</v>
-[...9 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="I27" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="J27" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="K27" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="L27" t="s">
-        <v>25</v>
+        <v>254</v>
       </c>
       <c r="M27" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="D28" t="s">
+        <v>257</v>
+      </c>
+      <c r="E28" t="s">
         <v>258</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="G28" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="H28" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="I28" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="J28" t="s">
+        <v>263</v>
+      </c>
+      <c r="K28" t="s">
         <v>264</v>
       </c>
-      <c r="K28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L28" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M28" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="N28" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>277</v>
+        <v>256</v>
       </c>
       <c r="D29" t="s">
-        <v>278</v>
+        <v>257</v>
       </c>
       <c r="E29" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
       <c r="F29" t="s">
-        <v>280</v>
+        <v>259</v>
       </c>
       <c r="G29" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="H29" t="s">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="I29" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="J29" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="K29" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="L29" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M29" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="N29" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="I30" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
       <c r="J30" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="K30" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="L30" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="M30" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="I31" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="J31" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="K31" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="L31" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="M31" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C32"/>
       <c r="D32" t="s">
-        <v>302</v>
-[...9 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
       <c r="H32" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="I32" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="J32" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="K32" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="L32" t="s">
-        <v>25</v>
+        <v>289</v>
       </c>
       <c r="M32" t="s">
-        <v>309</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>311</v>
+        <v>291</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>312</v>
+        <v>292</v>
       </c>
       <c r="I33" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="J33" t="s">
-        <v>314</v>
+        <v>281</v>
       </c>
       <c r="K33" t="s">
-        <v>315</v>
+        <v>294</v>
       </c>
       <c r="L33" t="s">
-        <v>316</v>
+        <v>295</v>
       </c>
       <c r="M33" t="s">
-        <v>317</v>
+        <v>296</v>
       </c>
       <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C34"/>
       <c r="D34" t="s">
-        <v>319</v>
-[...9 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
       <c r="H34" t="s">
-        <v>323</v>
+        <v>298</v>
       </c>
       <c r="I34" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="J34" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="K34" t="s">
-        <v>325</v>
+        <v>300</v>
       </c>
       <c r="L34" t="s">
-        <v>25</v>
+        <v>301</v>
       </c>
       <c r="M34" t="s">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>302</v>
+      </c>
+      <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C35"/>
       <c r="D35" t="s">
-        <v>329</v>
-[...9 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
       <c r="H35" t="s">
-        <v>333</v>
+        <v>304</v>
       </c>
       <c r="I35" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="J35" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
       <c r="K35" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="L35" t="s">
-        <v>25</v>
+        <v>308</v>
       </c>
       <c r="M35" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>339</v>
+        <v>310</v>
       </c>
       <c r="D36" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="E36" t="s">
-        <v>340</v>
+        <v>312</v>
       </c>
       <c r="F36" t="s">
-        <v>341</v>
+        <v>313</v>
       </c>
       <c r="G36" t="s">
-        <v>342</v>
+        <v>314</v>
       </c>
       <c r="H36" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="I36" t="s">
-        <v>344</v>
+        <v>316</v>
       </c>
       <c r="J36" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="K36" t="s">
-        <v>345</v>
+        <v>318</v>
       </c>
       <c r="L36" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M36" t="s">
-        <v>346</v>
+        <v>319</v>
       </c>
       <c r="N36" t="s">
-        <v>347</v>
+        <v>320</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>348</v>
+        <v>321</v>
       </c>
       <c r="D37" t="s">
+        <v>322</v>
+      </c>
+      <c r="E37" t="s">
+        <v>323</v>
+      </c>
+      <c r="F37" t="s">
+        <v>324</v>
+      </c>
+      <c r="G37" t="s">
+        <v>325</v>
+      </c>
+      <c r="H37" t="s">
+        <v>326</v>
+      </c>
+      <c r="I37" t="s">
+        <v>327</v>
+      </c>
+      <c r="J37" t="s">
+        <v>328</v>
+      </c>
+      <c r="K37" t="s">
         <v>329</v>
       </c>
-      <c r="E37" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L37" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M37" t="s">
-        <v>355</v>
+        <v>330</v>
       </c>
       <c r="N37" t="s">
-        <v>356</v>
+        <v>331</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>357</v>
+        <v>332</v>
       </c>
       <c r="D38" t="s">
-        <v>358</v>
+        <v>322</v>
       </c>
       <c r="E38" t="s">
-        <v>359</v>
+        <v>333</v>
       </c>
       <c r="F38" t="s">
-        <v>360</v>
+        <v>334</v>
       </c>
       <c r="G38" t="s">
-        <v>361</v>
+        <v>335</v>
       </c>
       <c r="H38" t="s">
-        <v>362</v>
+        <v>336</v>
       </c>
       <c r="I38" t="s">
-        <v>363</v>
+        <v>337</v>
       </c>
       <c r="J38" t="s">
-        <v>364</v>
+        <v>328</v>
       </c>
       <c r="K38" t="s">
-        <v>365</v>
+        <v>338</v>
       </c>
       <c r="L38" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M38" t="s">
-        <v>366</v>
+        <v>339</v>
       </c>
       <c r="N38" t="s">
-        <v>367</v>
+        <v>340</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39"/>
+      <c r="C39" t="s">
+        <v>341</v>
+      </c>
       <c r="D39" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>322</v>
+      </c>
+      <c r="E39" t="s">
+        <v>342</v>
+      </c>
+      <c r="F39" t="s">
+        <v>343</v>
+      </c>
+      <c r="G39" t="s">
+        <v>344</v>
+      </c>
       <c r="H39" t="s">
-        <v>369</v>
+        <v>345</v>
       </c>
       <c r="I39" t="s">
-        <v>370</v>
+        <v>346</v>
       </c>
       <c r="J39" t="s">
-        <v>371</v>
+        <v>328</v>
       </c>
       <c r="K39" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="L39" t="s">
-        <v>373</v>
+        <v>37</v>
       </c>
       <c r="M39" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="N39"/>
+        <v>348</v>
+      </c>
+      <c r="N39" t="s">
+        <v>349</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>375</v>
+        <v>350</v>
       </c>
       <c r="D40" t="s">
-        <v>376</v>
+        <v>322</v>
       </c>
       <c r="E40" t="s">
-        <v>377</v>
+        <v>351</v>
       </c>
       <c r="F40" t="s">
-        <v>378</v>
+        <v>352</v>
       </c>
       <c r="G40" t="s">
-        <v>379</v>
+        <v>353</v>
       </c>
       <c r="H40" t="s">
-        <v>380</v>
+        <v>354</v>
       </c>
       <c r="I40" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="J40" t="s">
-        <v>382</v>
+        <v>328</v>
       </c>
       <c r="K40" t="s">
-        <v>383</v>
+        <v>356</v>
       </c>
       <c r="L40" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M40" t="s">
-        <v>384</v>
+        <v>357</v>
       </c>
       <c r="N40" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="D41" t="s">
-        <v>387</v>
+        <v>322</v>
       </c>
       <c r="E41" t="s">
-        <v>388</v>
+        <v>360</v>
       </c>
       <c r="F41" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="G41" t="s">
-        <v>390</v>
+        <v>362</v>
       </c>
       <c r="H41" t="s">
-        <v>391</v>
+        <v>363</v>
       </c>
       <c r="I41" t="s">
-        <v>392</v>
+        <v>364</v>
       </c>
       <c r="J41" t="s">
-        <v>393</v>
+        <v>328</v>
       </c>
       <c r="K41" t="s">
-        <v>394</v>
+        <v>365</v>
       </c>
       <c r="L41" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M41" t="s">
-        <v>395</v>
+        <v>366</v>
       </c>
       <c r="N41" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42" t="s">
-        <v>398</v>
-[...9 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>402</v>
+        <v>369</v>
       </c>
       <c r="I42" t="s">
-        <v>403</v>
+        <v>370</v>
       </c>
       <c r="J42" t="s">
-        <v>393</v>
+        <v>371</v>
       </c>
       <c r="K42" t="s">
-        <v>404</v>
+        <v>372</v>
       </c>
       <c r="L42" t="s">
-        <v>25</v>
+        <v>373</v>
       </c>
       <c r="M42" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43"/>
+      <c r="C43" t="s">
+        <v>375</v>
+      </c>
       <c r="D43" t="s">
-        <v>407</v>
-[...3 lines deleted...]
-      <c r="G43"/>
+        <v>376</v>
+      </c>
+      <c r="E43" t="s">
+        <v>377</v>
+      </c>
+      <c r="F43" t="s">
+        <v>378</v>
+      </c>
+      <c r="G43" t="s">
+        <v>379</v>
+      </c>
       <c r="H43" t="s">
-        <v>408</v>
+        <v>380</v>
       </c>
       <c r="I43" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="J43" t="s">
-        <v>125</v>
+        <v>328</v>
       </c>
       <c r="K43" t="s">
-        <v>410</v>
+        <v>382</v>
       </c>
       <c r="L43" t="s">
-        <v>411</v>
+        <v>37</v>
       </c>
       <c r="M43" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="N43"/>
+        <v>383</v>
+      </c>
+      <c r="N43" t="s">
+        <v>384</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>413</v>
+        <v>385</v>
       </c>
       <c r="D44" t="s">
-        <v>398</v>
+        <v>376</v>
       </c>
       <c r="E44" t="s">
-        <v>414</v>
+        <v>386</v>
       </c>
       <c r="F44" t="s">
-        <v>415</v>
+        <v>387</v>
       </c>
       <c r="G44" t="s">
-        <v>416</v>
+        <v>388</v>
       </c>
       <c r="H44" t="s">
-        <v>417</v>
+        <v>389</v>
       </c>
       <c r="I44" t="s">
-        <v>418</v>
+        <v>390</v>
       </c>
       <c r="J44" t="s">
-        <v>419</v>
+        <v>328</v>
       </c>
       <c r="K44" t="s">
-        <v>420</v>
+        <v>391</v>
       </c>
       <c r="L44" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M44" t="s">
-        <v>421</v>
+        <v>392</v>
       </c>
       <c r="N44" t="s">
-        <v>422</v>
+        <v>393</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>423</v>
+        <v>394</v>
       </c>
       <c r="D45" t="s">
+        <v>376</v>
+      </c>
+      <c r="E45" t="s">
+        <v>395</v>
+      </c>
+      <c r="F45" t="s">
+        <v>396</v>
+      </c>
+      <c r="G45" t="s">
+        <v>397</v>
+      </c>
+      <c r="H45" t="s">
         <v>398</v>
       </c>
-      <c r="E45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I45" t="s">
-        <v>428</v>
+        <v>399</v>
       </c>
       <c r="J45" t="s">
-        <v>419</v>
+        <v>328</v>
       </c>
       <c r="K45" t="s">
-        <v>429</v>
+        <v>400</v>
       </c>
       <c r="L45" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M45" t="s">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="N45" t="s">
-        <v>431</v>
+        <v>402</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C46"/>
       <c r="D46" t="s">
-        <v>398</v>
-[...9 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46" t="s">
-        <v>436</v>
+        <v>404</v>
       </c>
       <c r="I46" t="s">
-        <v>437</v>
+        <v>405</v>
       </c>
       <c r="J46" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="K46" t="s">
-        <v>438</v>
+        <v>407</v>
       </c>
       <c r="L46" t="s">
-        <v>25</v>
+        <v>408</v>
       </c>
       <c r="M46" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="N46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>441</v>
+        <v>410</v>
       </c>
       <c r="D47" t="s">
-        <v>442</v>
+        <v>411</v>
       </c>
       <c r="E47" t="s">
-        <v>443</v>
+        <v>412</v>
       </c>
       <c r="F47" t="s">
-        <v>444</v>
+        <v>413</v>
       </c>
       <c r="G47" t="s">
-        <v>445</v>
+        <v>414</v>
       </c>
       <c r="H47" t="s">
-        <v>446</v>
+        <v>415</v>
       </c>
       <c r="I47" t="s">
-        <v>447</v>
+        <v>416</v>
       </c>
       <c r="J47" t="s">
+        <v>328</v>
+      </c>
+      <c r="K47" t="s">
+        <v>417</v>
+      </c>
+      <c r="L47" t="s">
+        <v>37</v>
+      </c>
+      <c r="M47" t="s">
+        <v>418</v>
+      </c>
+      <c r="N47" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>451</v>
+        <v>420</v>
       </c>
       <c r="D48" t="s">
-        <v>442</v>
+        <v>411</v>
       </c>
       <c r="E48" t="s">
-        <v>452</v>
+        <v>421</v>
       </c>
       <c r="F48" t="s">
-        <v>453</v>
+        <v>422</v>
       </c>
       <c r="G48" t="s">
-        <v>454</v>
+        <v>423</v>
       </c>
       <c r="H48" t="s">
-        <v>455</v>
+        <v>424</v>
       </c>
       <c r="I48" t="s">
-        <v>456</v>
+        <v>425</v>
       </c>
       <c r="J48" t="s">
-        <v>419</v>
+        <v>328</v>
       </c>
       <c r="K48" t="s">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="L48" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M48" t="s">
-        <v>458</v>
+        <v>427</v>
       </c>
       <c r="N48" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
-      <c r="C49"/>
+      <c r="C49" t="s">
+        <v>429</v>
+      </c>
       <c r="D49" t="s">
-        <v>460</v>
-[...3 lines deleted...]
-      <c r="G49"/>
+        <v>430</v>
+      </c>
+      <c r="E49" t="s">
+        <v>431</v>
+      </c>
+      <c r="F49" t="s">
+        <v>432</v>
+      </c>
+      <c r="G49" t="s">
+        <v>433</v>
+      </c>
       <c r="H49" t="s">
-        <v>461</v>
+        <v>434</v>
       </c>
       <c r="I49" t="s">
-        <v>462</v>
+        <v>435</v>
       </c>
       <c r="J49" t="s">
-        <v>177</v>
+        <v>436</v>
       </c>
       <c r="K49" t="s">
-        <v>463</v>
+        <v>437</v>
       </c>
       <c r="L49" t="s">
-        <v>464</v>
+        <v>37</v>
       </c>
       <c r="M49" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="N49"/>
+        <v>438</v>
+      </c>
+      <c r="N49" t="s">
+        <v>439</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
-      <c r="C50"/>
+      <c r="C50" t="s">
+        <v>440</v>
+      </c>
       <c r="D50" t="s">
-        <v>466</v>
-[...3 lines deleted...]
-      <c r="G50"/>
+        <v>430</v>
+      </c>
+      <c r="E50" t="s">
+        <v>441</v>
+      </c>
+      <c r="F50" t="s">
+        <v>442</v>
+      </c>
+      <c r="G50" t="s">
+        <v>443</v>
+      </c>
       <c r="H50" t="s">
-        <v>467</v>
+        <v>444</v>
       </c>
       <c r="I50" t="s">
-        <v>468</v>
+        <v>445</v>
       </c>
       <c r="J50" t="s">
-        <v>177</v>
+        <v>436</v>
       </c>
       <c r="K50" t="s">
-        <v>469</v>
+        <v>446</v>
       </c>
       <c r="L50" t="s">
-        <v>470</v>
+        <v>37</v>
       </c>
       <c r="M50" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="N50"/>
+        <v>447</v>
+      </c>
+      <c r="N50" t="s">
+        <v>448</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
-      <c r="C51"/>
+      <c r="C51" t="s">
+        <v>449</v>
+      </c>
       <c r="D51" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>430</v>
+      </c>
+      <c r="E51" t="s">
+        <v>450</v>
+      </c>
+      <c r="F51" t="s">
+        <v>451</v>
+      </c>
+      <c r="G51" t="s">
+        <v>452</v>
+      </c>
       <c r="H51" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
       <c r="I51" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
       <c r="J51" t="s">
-        <v>177</v>
+        <v>436</v>
       </c>
       <c r="K51" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="L51" t="s">
-        <v>476</v>
+        <v>37</v>
       </c>
       <c r="M51" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="N51"/>
+        <v>456</v>
+      </c>
+      <c r="N51" t="s">
+        <v>457</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
-      <c r="C52"/>
+      <c r="C52" t="s">
+        <v>458</v>
+      </c>
       <c r="D52" t="s">
-        <v>478</v>
-[...3 lines deleted...]
-      <c r="G52"/>
+        <v>459</v>
+      </c>
+      <c r="E52" t="s">
+        <v>460</v>
+      </c>
+      <c r="F52" t="s">
+        <v>461</v>
+      </c>
+      <c r="G52" t="s">
+        <v>462</v>
+      </c>
       <c r="H52" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="I52" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="J52" t="s">
-        <v>177</v>
+        <v>216</v>
       </c>
       <c r="K52" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="L52" t="s">
-        <v>482</v>
+        <v>37</v>
       </c>
       <c r="M52" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="N52"/>
+        <v>466</v>
+      </c>
+      <c r="N52" t="s">
+        <v>467</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>484</v>
+        <v>468</v>
       </c>
       <c r="D53" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
       <c r="E53" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="F53" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="G53" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="H53" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="I53" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="J53" t="s">
-        <v>491</v>
+        <v>216</v>
       </c>
       <c r="K53" t="s">
-        <v>492</v>
+        <v>474</v>
       </c>
       <c r="L53" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M53" t="s">
-        <v>493</v>
+        <v>475</v>
       </c>
       <c r="N53" t="s">
-        <v>494</v>
+        <v>476</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="D54" t="s">
-        <v>496</v>
+        <v>478</v>
       </c>
       <c r="E54" t="s">
-        <v>497</v>
+        <v>479</v>
       </c>
       <c r="F54" t="s">
-        <v>498</v>
+        <v>480</v>
       </c>
       <c r="G54" t="s">
-        <v>499</v>
+        <v>481</v>
       </c>
       <c r="H54" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="I54" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="J54" t="s">
-        <v>185</v>
+        <v>484</v>
       </c>
       <c r="K54" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="L54" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M54" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="N54" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="D55" t="s">
+        <v>489</v>
+      </c>
+      <c r="E55" t="s">
+        <v>490</v>
+      </c>
+      <c r="F55" t="s">
+        <v>491</v>
+      </c>
+      <c r="G55" t="s">
+        <v>492</v>
+      </c>
+      <c r="H55" t="s">
+        <v>493</v>
+      </c>
+      <c r="I55" t="s">
+        <v>494</v>
+      </c>
+      <c r="J55" t="s">
+        <v>484</v>
+      </c>
+      <c r="K55" t="s">
+        <v>495</v>
+      </c>
+      <c r="L55" t="s">
+        <v>37</v>
+      </c>
+      <c r="M55" t="s">
         <v>496</v>
       </c>
-      <c r="E55" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N55" t="s">
-        <v>513</v>
+        <v>497</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>514</v>
+        <v>498</v>
       </c>
       <c r="D56" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E56" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="F56" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="G56" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="H56" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="I56" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="J56" t="s">
-        <v>520</v>
+        <v>484</v>
       </c>
       <c r="K56" t="s">
-        <v>521</v>
+        <v>505</v>
       </c>
       <c r="L56" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M56" t="s">
-        <v>522</v>
+        <v>506</v>
       </c>
       <c r="N56" t="s">
-        <v>523</v>
+        <v>507</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>524</v>
+        <v>508</v>
       </c>
       <c r="D57" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="E57" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="F57" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="G57" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="H57" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="I57" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="J57" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="K57" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="L57" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M57" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="N57" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="D58" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="E58" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
       <c r="F58" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
       <c r="G58" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
       <c r="H58" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
       <c r="I58" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="J58" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="K58" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="L58" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M58" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="N58" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="D59" t="s">
-        <v>543</v>
+        <v>509</v>
       </c>
       <c r="E59" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="F59" t="s">
-        <v>545</v>
+        <v>530</v>
       </c>
       <c r="G59" t="s">
-        <v>546</v>
+        <v>531</v>
       </c>
       <c r="H59" t="s">
-        <v>547</v>
+        <v>532</v>
       </c>
       <c r="I59" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="J59" t="s">
-        <v>549</v>
+        <v>515</v>
       </c>
       <c r="K59" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="L59" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M59" t="s">
-        <v>551</v>
+        <v>535</v>
       </c>
       <c r="N59" t="s">
-        <v>552</v>
+        <v>536</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>553</v>
+        <v>537</v>
       </c>
       <c r="D60" t="s">
+        <v>538</v>
+      </c>
+      <c r="E60" t="s">
+        <v>539</v>
+      </c>
+      <c r="F60" t="s">
+        <v>540</v>
+      </c>
+      <c r="G60" t="s">
+        <v>541</v>
+      </c>
+      <c r="H60" t="s">
+        <v>542</v>
+      </c>
+      <c r="I60" t="s">
         <v>543</v>
       </c>
-      <c r="E60" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J60" t="s">
-        <v>549</v>
+        <v>23</v>
       </c>
       <c r="K60" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="L60" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M60" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
       <c r="N60" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="D61" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="E61" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="F61" t="s">
-        <v>565</v>
+        <v>550</v>
       </c>
       <c r="G61" t="s">
-        <v>566</v>
+        <v>551</v>
       </c>
       <c r="H61" t="s">
-        <v>567</v>
+        <v>552</v>
       </c>
       <c r="I61" t="s">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="J61" t="s">
-        <v>549</v>
+        <v>306</v>
       </c>
       <c r="K61" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="L61" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M61" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="N61" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>572</v>
+        <v>557</v>
       </c>
       <c r="D62" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
       <c r="E62" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
       <c r="F62" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="G62" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="H62" t="s">
-        <v>577</v>
+        <v>562</v>
       </c>
       <c r="I62" t="s">
-        <v>578</v>
+        <v>563</v>
       </c>
       <c r="J62" t="s">
-        <v>579</v>
+        <v>67</v>
       </c>
       <c r="K62" t="s">
-        <v>580</v>
+        <v>564</v>
       </c>
       <c r="L62" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M62" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="N62" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>583</v>
+        <v>567</v>
       </c>
       <c r="D63" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="E63" t="s">
-        <v>585</v>
+        <v>569</v>
       </c>
       <c r="F63" t="s">
-        <v>586</v>
+        <v>570</v>
       </c>
       <c r="G63" t="s">
-        <v>587</v>
+        <v>571</v>
       </c>
       <c r="H63" t="s">
-        <v>588</v>
+        <v>572</v>
       </c>
       <c r="I63" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="J63"/>
+        <v>573</v>
+      </c>
+      <c r="J63" t="s">
+        <v>67</v>
+      </c>
       <c r="K63" t="s">
-        <v>590</v>
+        <v>574</v>
       </c>
       <c r="L63" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M63" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="N63" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="D64" t="s">
-        <v>594</v>
+        <v>568</v>
       </c>
       <c r="E64" t="s">
-        <v>595</v>
+        <v>578</v>
       </c>
       <c r="F64" t="s">
-        <v>596</v>
+        <v>579</v>
       </c>
       <c r="G64" t="s">
-        <v>597</v>
+        <v>580</v>
       </c>
       <c r="H64" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
       <c r="I64" t="s">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="J64" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="K64" t="s">
-        <v>601</v>
+        <v>584</v>
       </c>
       <c r="L64" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M64" t="s">
-        <v>602</v>
+        <v>585</v>
       </c>
       <c r="N64" t="s">
-        <v>603</v>
+        <v>586</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>604</v>
+        <v>587</v>
       </c>
       <c r="D65" t="s">
-        <v>605</v>
+        <v>568</v>
       </c>
       <c r="E65" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="F65" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="G65" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="H65" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="I65" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="J65" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="K65" t="s">
-        <v>611</v>
+        <v>593</v>
       </c>
       <c r="L65" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M65" t="s">
-        <v>612</v>
+        <v>594</v>
       </c>
       <c r="N65" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>614</v>
+        <v>596</v>
       </c>
       <c r="D66" t="s">
-        <v>615</v>
+        <v>568</v>
       </c>
       <c r="E66" t="s">
-        <v>616</v>
+        <v>597</v>
       </c>
       <c r="F66" t="s">
-        <v>617</v>
+        <v>598</v>
       </c>
       <c r="G66" t="s">
-        <v>618</v>
+        <v>599</v>
       </c>
       <c r="H66" t="s">
-        <v>619</v>
+        <v>600</v>
       </c>
       <c r="I66" t="s">
-        <v>620</v>
+        <v>601</v>
       </c>
       <c r="J66" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="K66" t="s">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="L66" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M66" t="s">
-        <v>622</v>
+        <v>603</v>
       </c>
       <c r="N66" t="s">
-        <v>623</v>
+        <v>604</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>624</v>
+        <v>605</v>
       </c>
       <c r="D67" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="E67" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="F67" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="G67" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="H67" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="I67" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="J67" t="s">
-        <v>78</v>
+        <v>583</v>
       </c>
       <c r="K67" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="L67" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M67" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="N67" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="D68" t="s">
-        <v>634</v>
+        <v>606</v>
       </c>
       <c r="E68" t="s">
-        <v>635</v>
+        <v>616</v>
       </c>
       <c r="F68" t="s">
-        <v>636</v>
+        <v>617</v>
       </c>
       <c r="G68" t="s">
-        <v>637</v>
+        <v>618</v>
       </c>
       <c r="H68" t="s">
-        <v>638</v>
+        <v>619</v>
       </c>
       <c r="I68" t="s">
-        <v>639</v>
+        <v>620</v>
       </c>
       <c r="J68" t="s">
-        <v>125</v>
+        <v>583</v>
       </c>
       <c r="K68" t="s">
-        <v>640</v>
+        <v>621</v>
       </c>
       <c r="L68" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M68" t="s">
-        <v>641</v>
+        <v>622</v>
       </c>
       <c r="N68" t="s">
-        <v>642</v>
+        <v>623</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>643</v>
+        <v>624</v>
       </c>
       <c r="D69" t="s">
-        <v>644</v>
+        <v>625</v>
       </c>
       <c r="E69" t="s">
-        <v>645</v>
+        <v>626</v>
       </c>
       <c r="F69" t="s">
-        <v>646</v>
+        <v>627</v>
       </c>
       <c r="G69" t="s">
-        <v>647</v>
+        <v>628</v>
       </c>
       <c r="H69" t="s">
-        <v>648</v>
+        <v>629</v>
       </c>
       <c r="I69" t="s">
-        <v>649</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="J69"/>
       <c r="K69" t="s">
-        <v>651</v>
+        <v>631</v>
       </c>
       <c r="L69" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M69" t="s">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="N69" t="s">
-        <v>653</v>
+        <v>633</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>654</v>
+        <v>634</v>
       </c>
       <c r="D70" t="s">
-        <v>655</v>
+        <v>635</v>
       </c>
       <c r="E70" t="s">
-        <v>656</v>
+        <v>636</v>
       </c>
       <c r="F70" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="G70" t="s">
-        <v>658</v>
+        <v>638</v>
       </c>
       <c r="H70" t="s">
-        <v>659</v>
+        <v>639</v>
       </c>
       <c r="I70" t="s">
-        <v>660</v>
+        <v>640</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>661</v>
+        <v>641</v>
       </c>
       <c r="L70" t="s">
-        <v>662</v>
+        <v>642</v>
       </c>
       <c r="M70" t="s">
-        <v>663</v>
+        <v>643</v>
       </c>
       <c r="N70" t="s">
-        <v>664</v>
+        <v>644</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>665</v>
+        <v>645</v>
       </c>
       <c r="D71" t="s">
-        <v>666</v>
+        <v>646</v>
       </c>
       <c r="E71" t="s">
-        <v>667</v>
+        <v>647</v>
       </c>
       <c r="F71" t="s">
-        <v>668</v>
+        <v>648</v>
       </c>
       <c r="G71" t="s">
-        <v>669</v>
+        <v>649</v>
       </c>
       <c r="H71" t="s">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="I71" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="J71"/>
       <c r="K71" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="L71" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M71" t="s">
-        <v>673</v>
+        <v>653</v>
       </c>
       <c r="N71" t="s">
-        <v>674</v>
+        <v>654</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>675</v>
+        <v>655</v>
       </c>
       <c r="D72" t="s">
-        <v>676</v>
+        <v>656</v>
       </c>
       <c r="E72" t="s">
-        <v>677</v>
+        <v>657</v>
       </c>
       <c r="F72" t="s">
-        <v>678</v>
+        <v>658</v>
       </c>
       <c r="G72" t="s">
-        <v>679</v>
+        <v>659</v>
       </c>
       <c r="H72" t="s">
-        <v>680</v>
+        <v>660</v>
       </c>
       <c r="I72" t="s">
-        <v>681</v>
+        <v>661</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>682</v>
+        <v>662</v>
       </c>
       <c r="L72" t="s">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="M72" t="s">
-        <v>683</v>
+        <v>663</v>
       </c>
       <c r="N72" t="s">
-        <v>684</v>
+        <v>664</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>685</v>
+        <v>665</v>
       </c>
       <c r="D73" t="s">
-        <v>686</v>
+        <v>666</v>
       </c>
       <c r="E73" t="s">
-        <v>687</v>
+        <v>667</v>
       </c>
       <c r="F73" t="s">
-        <v>688</v>
+        <v>668</v>
       </c>
       <c r="G73" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="H73" t="s">
-        <v>690</v>
+        <v>670</v>
       </c>
       <c r="I73" t="s">
-        <v>691</v>
+        <v>671</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>692</v>
+        <v>672</v>
       </c>
       <c r="L73" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="M73" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="N73" t="s">
-        <v>694</v>
-[...41 lines deleted...]
-        <v>704</v>
+        <v>674</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>