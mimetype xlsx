--- v3 (2026-07-25)
+++ v4 (2026-08-16)
@@ -6,268 +6,664 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="675">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="488">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
-    <t>Sp-144/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1fe7a1d2-a680-4568-a33a-45840ddbdbde</t>
+    <t>Sp-410/2020</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.; Podnesak od 31.03.2025.; Podnesak od 06.11.2023.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:23:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-27-1 - Podravska banka-Baruškin.pdf; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-28-1 - izvadak.pdf; Podnesak.pdf P75P; Prilog Sp-410_2020-32-1 - popis vjerovnika i izvodi iz Podravske banke.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANĐELKO GAŠPARIĆ</t>
+  </si>
+  <si>
+    <t>ANĐELKO GAŠPARIĆ 11337045752</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:42</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c497f8c-27b5-42e0-86f6-c535e55d6a93</t>
+  </si>
+  <si>
+    <t>16.383393.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c497f8c-27b5-42e0-86f6-c535e55d6a93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-181/2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 13.08.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Šarić</t>
+  </si>
+  <si>
+    <t>Gajeva 80, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>17785162394</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Mirjana Šarić 17785162394</t>
+  </si>
+  <si>
+    <t>13.08.2026. 12:08:44</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fbcc3a-db09-417b-a39e-3f29c1f255e7</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fbcc3a-db09-417b-a39e-3f29c1f255e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Martina Oršoš</t>
+  </si>
+  <si>
+    <t>Autoput 8, 48322 Drnje, Hrvatska</t>
+  </si>
+  <si>
+    <t>30677483980</t>
+  </si>
+  <si>
+    <t>Martina Oršoš 30677483980</t>
+  </si>
+  <si>
+    <t>12.08.2026. 09:07:57</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e53742a0-7dbc-41fa-8f3e-8b88bb8235e1</t>
   </si>
   <si>
     <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1fe7a1d2-a680-4568-a33a-45840ddbdbde/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e53742a0-7dbc-41fa-8f3e-8b88bb8235e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ELVIS ORŠOŠ</t>
+  </si>
+  <si>
+    <t>ELVIS ORŠOŠ 59071992303</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:26:59</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acfeff85-d0f4-471c-b0a7-90983b2a02ad</t>
+  </si>
+  <si>
+    <t>16.383052.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acfeff85-d0f4-471c-b0a7-90983b2a02ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-182/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Foruglaš</t>
+  </si>
+  <si>
+    <t>Duga Ulica 25, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>31163596231</t>
+  </si>
+  <si>
+    <t>Ljiljana Foruglaš 31163596231</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:19:34</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d9e6ed9-0eef-4969-b1d0-ce5edada8628</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d9e6ed9-0eef-4969-b1d0-ce5edada8628/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Mihael-Bernard Kolarić</t>
+  </si>
+  <si>
+    <t>Bjelovarska Cesta 73, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>02870698099</t>
+  </si>
+  <si>
+    <t>Mihael-Bernard Kolarić 02870698099</t>
+  </si>
+  <si>
+    <t>10.08.2026. 14:33:50</t>
+  </si>
+  <si>
+    <t>18.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f0889b-ceb2-41a8-ba64-74b7b9a15af3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f0889b-ceb2-41a8-ba64-74b7b9a15af3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-230/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.08.2026.</t>
+  </si>
+  <si>
+    <t>NENAD PREPELIĆ</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 12 A, 48000 Koprivnički Ivanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>30990206876</t>
+  </si>
+  <si>
+    <t>NENAD PREPELIĆ 30990206876</t>
+  </si>
+  <si>
+    <t>10.08.2026. 14:13:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf49972-2fff-4e6e-b5f6-9d7e39629cd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf49972-2fff-4e6e-b5f6-9d7e39629cd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=230&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-257/2025</t>
+  </si>
+  <si>
+    <t>MARKO BLAŽEK</t>
+  </si>
+  <si>
+    <t>ULICA SV. VIDA 14, 48000 Draganovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>91630963029</t>
+  </si>
+  <si>
+    <t>MARKO BLAŽEK 91630963029</t>
+  </si>
+  <si>
+    <t>10.08.2026. 14:06:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10322fd-9782-4d73-a5e0-802d866613d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10322fd-9782-4d73-a5e0-802d866613d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VALENTINA KALANJOŠ</t>
+  </si>
+  <si>
+    <t>VALENTINA KALANJOŠ 29328109540</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:33:23</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7f98bc-b7a7-4fcc-b8a6-eb147c18dce8</t>
+  </si>
+  <si>
+    <t>16.382764.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7f98bc-b7a7-4fcc-b8a6-eb147c18dce8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA FRAJT</t>
+  </si>
+  <si>
+    <t>IVICA FRAJT 65339089611</t>
+  </si>
+  <si>
+    <t>07.08.2026. 03:25:13</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb18005b-8993-4990-8d5a-cd085cced58e</t>
+  </si>
+  <si>
+    <t>16.382870.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb18005b-8993-4990-8d5a-cd085cced58e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VEDRAN KUHAR</t>
+  </si>
+  <si>
+    <t>VEDRAN KUHAR 59206471408</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:53</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a0bae36-bb9c-44e7-943f-4aa4b0d9041d</t>
+  </si>
+  <si>
+    <t>16.383074.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a0bae36-bb9c-44e7-943f-4aa4b0d9041d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-223/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Marijanović</t>
+  </si>
+  <si>
+    <t>Ulica Crnogorska 7a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53549396397</t>
+  </si>
+  <si>
+    <t>Damir Marijanović 53549396397</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:33:07</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae9e23b-b913-4c52-b381-e80f4932dda5</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ae9e23b-b913-4c52-b381-e80f4932dda5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec</t>
+  </si>
+  <si>
+    <t>Varaždinska Ulica 5, 48312 Cvetkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>65156938411</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec 65156938411</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b81b8bf-b0a9-4233-8661-9aedcafbb90c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b81b8bf-b0a9-4233-8661-9aedcafbb90c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-220/2026</t>
+  </si>
+  <si>
+    <t>Nikola Gojković</t>
+  </si>
+  <si>
+    <t>Veliki Botinovac 25, 48306 Veliki Botinovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>25733750730</t>
+  </si>
+  <si>
+    <t>Nikola Gojković 25733750730</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:30:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c28dc1e0-327d-4431-8a50-1dbdf883a01d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c28dc1e0-327d-4431-8a50-1dbdf883a01d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GORAN HORVAT</t>
+  </si>
+  <si>
+    <t>GORAN HORVAT 45181906471</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:18</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0857626-4f7a-487e-b2c0-f50f50563384</t>
+  </si>
+  <si>
+    <t>16.383450.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0857626-4f7a-487e-b2c0-f50f50563384/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PAOLO COI</t>
+  </si>
+  <si>
+    <t>PAOLO COI 41349924142</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8387940f-7afe-4b45-9dbf-34d0047c0249</t>
+  </si>
+  <si>
+    <t>16.383395.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8387940f-7afe-4b45-9dbf-34d0047c0249/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RADMILA HORVAT</t>
+  </si>
+  <si>
+    <t>RADMILA HORVAT 17455623781</t>
+  </si>
+  <si>
+    <t>30.07.2026. 03:26:11</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9bbf9bc-3709-46df-be29-bfb51e46d78d</t>
+  </si>
+  <si>
+    <t>16.382806.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9bbf9bc-3709-46df-be29-bfb51e46d78d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR NOVAK</t>
+  </si>
+  <si>
+    <t>DALIBOR NOVAK 72854717032</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:31:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d22d340f-33c6-4682-a04f-291fc6ab42cf</t>
+  </si>
+  <si>
+    <t>16.382304.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d22d340f-33c6-4682-a04f-291fc6ab42cf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-216/2026</t>
   </si>
   <si>
     <t>Oglas od 24.07.2026.</t>
   </si>
   <si>
     <t>Valentina Kešer</t>
   </si>
   <si>
     <t>OSJEČKA 77, 34000 Požega, Hrvatska</t>
   </si>
   <si>
     <t>80411149329</t>
   </si>
   <si>
     <t>Valentina Kešer 80411149329</t>
   </si>
   <si>
     <t>24.07.2026. 12:23:24</t>
   </si>
   <si>
     <t>07.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5471f717-0460-4d23-8259-e2c46b1fdd22/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-123/2026</t>
-[...31 lines deleted...]
-  <si>
     <t>Sp-217/2026</t>
   </si>
   <si>
     <t>Katarina Slukan</t>
   </si>
   <si>
     <t>Ulica Koprivnička 57, 48000 Starigrad, Hrvatska</t>
   </si>
   <si>
     <t>49892950199</t>
   </si>
   <si>
     <t>Katarina Slukan 49892950199</t>
   </si>
   <si>
     <t>24.07.2026. 11:07:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5676042-7893-46c7-ac57-3e96cceb8524</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5676042-7893-46c7-ac57-3e96cceb8524/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-141/2026</t>
-[...34 lines deleted...]
-  <si>
     <t>Sp-215/2026</t>
   </si>
   <si>
     <t>Oglas od 23.07.2026.</t>
   </si>
   <si>
     <t>Gordana Balent</t>
   </si>
   <si>
     <t>Koprivnička Ulica 34, 48312 Subotica Podravska, Hrvatska</t>
   </si>
   <si>
     <t>01607275327</t>
   </si>
   <si>
     <t>Gordana Balent 01607275327</t>
   </si>
   <si>
     <t>23.07.2026. 12:26:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97d7d8fb-5a0c-466d-a6d7-f54431aca94f/dokumenti/preuzimanje</t>
@@ -581,1464 +977,507 @@
   <si>
     <t>Ivana Toth</t>
   </si>
   <si>
     <t>Koprivnička Ulica 107, 48000 Kunovec Breg, Hrvatska</t>
   </si>
   <si>
     <t>44712035923</t>
   </si>
   <si>
     <t>Ivana Toth 44712035923</t>
   </si>
   <si>
     <t>22.07.2026. 11:47:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d7029e6-59ce-4d2a-ad7a-11732f0c2b9e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d7029e6-59ce-4d2a-ad7a-11732f0c2b9e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=203&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-81/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cfd5e601-8acc-4a2c-9590-fab8732a3f50</t>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>BISERKA KRAJNOVIĆ</t>
+  </si>
+  <si>
+    <t>ULIČKA 22 A, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>76335625952</t>
+  </si>
+  <si>
+    <t>BISERKA KRAJNOVIĆ 76335625952; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:37:06</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8924a578-e97c-4f5c-aea1-727b574a323b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8924a578-e97c-4f5c-aea1-727b574a323b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:19:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf2a65f-a802-4b92-9949-feb348e37c2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf2a65f-a802-4b92-9949-feb348e37c2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-199/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ</t>
+  </si>
+  <si>
+    <t>GRGURA KARLOVČANA 8, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>20013992234</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ 20013992234; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:31:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2f493e-cdfc-44a0-b07e-17fd897bd805</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2f493e-cdfc-44a0-b07e-17fd897bd805/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-189/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>ANICA CUGOVČAN</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 52, 48350 Podravske Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>55765390833</t>
+  </si>
+  <si>
+    <t>ANICA CUGOVČAN 55765390833; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:46:55</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d98688e-fb4b-4801-b65d-d16b41b82345/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-183/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV</t>
+  </si>
+  <si>
+    <t>VRBAS 8, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>66033609094</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV 66033609094; e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:46:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15c85f60-8ea2-460e-8f28-382fc7f17ce8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-175/2026</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 15, 48350 Suha Katalena, Hrvatska</t>
+  </si>
+  <si>
+    <t>67494197273</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN 67494197273; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b1a4c7-1ff0-4b07-bd8f-44ddc42c1a9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-198/2026</t>
+  </si>
+  <si>
+    <t>Dražen Jelača</t>
+  </si>
+  <si>
+    <t>Ulica Gorička 78, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15247324992</t>
+  </si>
+  <si>
+    <t>Dražen Jelača 15247324992</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:06:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f391315-1881-4d50-a4c0-6e0006fd7c1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-197/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Škorjanec</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 45, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35037601362</t>
+  </si>
+  <si>
+    <t>Tomislav Škorjanec 35037601362</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42a18ab4-421f-4fb7-81f3-3ff61f4859f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42a18ab4-421f-4fb7-81f3-3ff61f4859f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-194/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Blaženka Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 28, 48317 Legrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>84290850125</t>
+  </si>
+  <si>
+    <t>Blaženka Oršoš 84290850125</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d4f7f4-fe08-43b7-adcd-51ea42ccdd97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-195/2026</t>
+  </si>
+  <si>
+    <t>Željko Špoljarić</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 3, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>77075944846</t>
+  </si>
+  <si>
+    <t>Željko Špoljarić 77075944846</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f8dc850-3248-42e6-b34f-dc39a6d8309f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-193/2026</t>
+  </si>
+  <si>
+    <t>Mirica Pavešić</t>
+  </si>
+  <si>
+    <t>Gajeva 32, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>79467760963</t>
+  </si>
+  <si>
+    <t>Mirica Pavešić 79467760963</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9479724-64fa-49b9-a9fc-0dd662ecfc6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-192/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Dragutin Banek</t>
+  </si>
+  <si>
+    <t>Ulica Andrije Palmovića 27, 48312 Rasinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>81290343658</t>
+  </si>
+  <si>
+    <t>Dragutin Banek 81290343658</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5c859-e7c2-4f7e-88fb-1653c165e272/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Desanka Oršuš</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 29, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>85858027574</t>
+  </si>
+  <si>
+    <t>Desanka Oršuš 85858027574</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:37:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef0680a-522f-49cb-9b11-8b496e31f8e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Natalija Markušić</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>95613974362</t>
+  </si>
+  <si>
+    <t>Natalija Markušić 95613974362</t>
+  </si>
+  <si>
+    <t>01.06.2026. 13:21:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:17:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Maja Slukan</t>
+  </si>
+  <si>
+    <t>Velika Mučna 6, 48306 Velika Mučna, Hrvatska</t>
+  </si>
+  <si>
+    <t>21310629153</t>
+  </si>
+  <si>
+    <t>Maja Slukan 21310629153</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:09:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6c9e80-fb5f-464e-9920-dcedd757343e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-198/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2024.</t>
+  </si>
+  <si>
+    <t>Karmela Horvat</t>
+  </si>
+  <si>
+    <t>VLADIMIRA NAZORA 166, 48331 Ždala, Hrvatska</t>
+  </si>
+  <si>
+    <t>52572702559</t>
+  </si>
+  <si>
+    <t>Karmela Horvat 52572702559; e-Oglasna ploča ovog suda</t>
+  </si>
+  <si>
+    <t>06.06.2024. 11:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-  </si>
-[...1384 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-621/2023</t>
   </si>
   <si>
     <t>Oglas od 17.08.2023.</t>
   </si>
   <si>
     <t>ROBERT VINCEK</t>
   </si>
   <si>
     <t>TRG MLADOSTI 3, 48000 Subotica Podravska, Hrvatska</t>
   </si>
   <si>
     <t>73200777502</t>
   </si>
   <si>
     <t>OS u Koprivnici, e-Oglasna ploča; ROBERT VINCEK 73200777502</t>
   </si>
@@ -2078,51 +1517,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N73"/>
+  <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2156,3042 +1595,2200 @@
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2"/>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3"/>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="I3" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="J3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="K3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>32</v>
       </c>
-      <c r="H3" t="s">
+      <c r="M3" t="s">
         <v>33</v>
       </c>
-      <c r="I3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" t="s">
         <v>40</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>41</v>
       </c>
-      <c r="E4" t="s">
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="F4" t="s">
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H5" t="s">
         <v>51</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>52</v>
       </c>
-      <c r="F5" t="s">
+      <c r="J5" t="s">
         <v>53</v>
       </c>
-      <c r="G5" t="s">
+      <c r="K5" t="s">
         <v>54</v>
       </c>
-      <c r="H5" t="s">
+      <c r="L5" t="s">
         <v>55</v>
       </c>
-      <c r="I5" t="s">
+      <c r="M5" t="s">
         <v>56</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6"/>
+      <c r="D6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>59</v>
+      </c>
+      <c r="I6" t="s">
         <v>60</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>61</v>
       </c>
-      <c r="E6" t="s">
+      <c r="K6" t="s">
         <v>62</v>
       </c>
-      <c r="F6" t="s">
+      <c r="L6" t="s">
         <v>63</v>
       </c>
-      <c r="G6" t="s">
+      <c r="M6" t="s">
         <v>64</v>
       </c>
-      <c r="H6" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H7" t="s">
+        <v>70</v>
+      </c>
+      <c r="I7" t="s">
+        <v>71</v>
+      </c>
+      <c r="J7" t="s">
         <v>72</v>
       </c>
-      <c r="D7" t="s">
+      <c r="K7" t="s">
         <v>73</v>
       </c>
-      <c r="E7" t="s">
+      <c r="L7" t="s">
         <v>74</v>
       </c>
-      <c r="F7" t="s">
+      <c r="M7" t="s">
         <v>75</v>
       </c>
-      <c r="G7" t="s">
+      <c r="N7" t="s">
         <v>76</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" t="s">
         <v>82</v>
       </c>
-      <c r="D8" t="s">
+      <c r="I8" t="s">
         <v>83</v>
       </c>
-      <c r="E8" t="s">
+      <c r="J8" t="s">
         <v>84</v>
       </c>
-      <c r="F8" t="s">
+      <c r="K8" t="s">
         <v>85</v>
       </c>
-      <c r="G8" t="s">
+      <c r="L8" t="s">
+        <v>74</v>
+      </c>
+      <c r="M8" t="s">
         <v>86</v>
       </c>
-      <c r="H8" t="s">
+      <c r="N8" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>88</v>
+      </c>
+      <c r="D9" t="s">
+        <v>89</v>
+      </c>
+      <c r="E9" t="s">
+        <v>90</v>
+      </c>
+      <c r="F9" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" t="s">
         <v>92</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>93</v>
       </c>
-      <c r="F9" t="s">
+      <c r="I9" t="s">
         <v>94</v>
       </c>
-      <c r="G9" t="s">
+      <c r="J9" t="s">
+        <v>84</v>
+      </c>
+      <c r="K9" t="s">
         <v>95</v>
       </c>
-      <c r="H9" t="s">
+      <c r="L9" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" t="s">
         <v>96</v>
       </c>
-      <c r="I9" t="s">
+      <c r="N9" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E10" t="s">
+        <v>99</v>
+      </c>
+      <c r="F10" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" t="s">
         <v>101</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>102</v>
       </c>
-      <c r="F10" t="s">
+      <c r="I10" t="s">
         <v>103</v>
       </c>
-      <c r="G10" t="s">
+      <c r="J10" t="s">
+        <v>84</v>
+      </c>
+      <c r="K10" t="s">
         <v>104</v>
       </c>
-      <c r="H10" t="s">
+      <c r="L10" t="s">
+        <v>55</v>
+      </c>
+      <c r="M10" t="s">
         <v>105</v>
       </c>
-      <c r="I10" t="s">
+      <c r="N10" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11"/>
+      <c r="D11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>108</v>
+      </c>
+      <c r="I11" t="s">
+        <v>109</v>
+      </c>
+      <c r="J11" t="s">
         <v>110</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="K11" t="s">
         <v>111</v>
       </c>
-      <c r="F11" t="s">
+      <c r="L11" t="s">
         <v>112</v>
       </c>
-      <c r="G11" t="s">
+      <c r="M11" t="s">
         <v>113</v>
       </c>
-      <c r="H11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12"/>
+      <c r="D12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>115</v>
+      </c>
+      <c r="I12" t="s">
+        <v>116</v>
+      </c>
+      <c r="J12" t="s">
+        <v>117</v>
+      </c>
+      <c r="K12" t="s">
+        <v>118</v>
+      </c>
+      <c r="L12" t="s">
         <v>119</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="M12" t="s">
         <v>120</v>
       </c>
-      <c r="F12" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I13" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="J13" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="K13" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="L13" t="s">
-        <v>37</v>
+        <v>126</v>
       </c>
       <c r="M13" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E14" t="s">
+        <v>130</v>
+      </c>
+      <c r="F14" t="s">
+        <v>131</v>
+      </c>
+      <c r="G14" t="s">
+        <v>132</v>
+      </c>
+      <c r="H14" t="s">
+        <v>133</v>
+      </c>
+      <c r="I14" t="s">
+        <v>134</v>
+      </c>
+      <c r="J14" t="s">
+        <v>135</v>
+      </c>
+      <c r="K14" t="s">
+        <v>136</v>
+      </c>
+      <c r="L14" t="s">
         <v>137</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="M14" t="s">
         <v>138</v>
       </c>
-      <c r="F14" t="s">
+      <c r="N14" t="s">
         <v>139</v>
-      </c>
-[...22 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" t="s">
+        <v>141</v>
+      </c>
+      <c r="F15" t="s">
+        <v>142</v>
+      </c>
+      <c r="G15" t="s">
+        <v>143</v>
+      </c>
+      <c r="H15" t="s">
+        <v>144</v>
+      </c>
+      <c r="I15" t="s">
+        <v>145</v>
+      </c>
+      <c r="J15" t="s">
+        <v>135</v>
+      </c>
+      <c r="K15" t="s">
         <v>146</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="L15" t="s">
+        <v>137</v>
+      </c>
+      <c r="M15" t="s">
         <v>147</v>
       </c>
-      <c r="F15" t="s">
+      <c r="N15" t="s">
         <v>148</v>
-      </c>
-[...22 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>149</v>
+      </c>
+      <c r="D16" t="s">
+        <v>129</v>
+      </c>
+      <c r="E16" t="s">
+        <v>150</v>
+      </c>
+      <c r="F16" t="s">
+        <v>151</v>
+      </c>
+      <c r="G16" t="s">
+        <v>152</v>
+      </c>
+      <c r="H16" t="s">
+        <v>153</v>
+      </c>
+      <c r="I16" t="s">
+        <v>154</v>
+      </c>
+      <c r="J16" t="s">
+        <v>135</v>
+      </c>
+      <c r="K16" t="s">
         <v>155</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="L16" t="s">
+        <v>137</v>
+      </c>
+      <c r="M16" t="s">
         <v>156</v>
       </c>
-      <c r="F16" t="s">
+      <c r="N16" t="s">
         <v>157</v>
-      </c>
-[...22 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17"/>
+      <c r="D17" t="s">
+        <v>158</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>159</v>
+      </c>
+      <c r="I17" t="s">
+        <v>160</v>
+      </c>
+      <c r="J17" t="s">
+        <v>161</v>
+      </c>
+      <c r="K17" t="s">
+        <v>162</v>
+      </c>
+      <c r="L17" t="s">
+        <v>163</v>
+      </c>
+      <c r="M17" t="s">
         <v>164</v>
       </c>
-      <c r="D17" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18"/>
       <c r="D18" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
       <c r="H18" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="I18" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="J18" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="K18" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="L18" t="s">
-        <v>37</v>
+        <v>169</v>
       </c>
       <c r="M18" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
       <c r="H19" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="I19" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="J19" t="s">
-        <v>35</v>
+        <v>174</v>
       </c>
       <c r="K19" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="L19" t="s">
-        <v>37</v>
+        <v>176</v>
       </c>
       <c r="M19" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20" t="s">
-        <v>192</v>
-[...9 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="I20" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="J20" t="s">
-        <v>198</v>
+        <v>41</v>
       </c>
       <c r="K20" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="L20" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="M20" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>203</v>
+        <v>184</v>
       </c>
       <c r="D21" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="E21" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="F21" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="G21" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="H21" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="I21" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="J21" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="K21" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="L21" t="s">
-        <v>200</v>
+        <v>137</v>
       </c>
       <c r="M21" t="s">
-        <v>211</v>
+        <v>193</v>
       </c>
       <c r="N21" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>195</v>
+      </c>
       <c r="D22" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>185</v>
+      </c>
+      <c r="E22" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" t="s">
+        <v>197</v>
+      </c>
+      <c r="G22" t="s">
+        <v>198</v>
+      </c>
       <c r="H22" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="I22" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="J22" t="s">
-        <v>216</v>
+        <v>191</v>
       </c>
       <c r="K22" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="L22" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="M22" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>202</v>
+      </c>
+      <c r="N22" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23"/>
+      <c r="C23" t="s">
+        <v>204</v>
+      </c>
       <c r="D23" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="G23"/>
+        <v>205</v>
+      </c>
+      <c r="E23" t="s">
+        <v>206</v>
+      </c>
+      <c r="F23" t="s">
+        <v>207</v>
+      </c>
+      <c r="G23" t="s">
+        <v>208</v>
+      </c>
       <c r="H23" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="I23" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J23" t="s">
-        <v>216</v>
+        <v>191</v>
       </c>
       <c r="K23" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="L23" t="s">
-        <v>224</v>
+        <v>137</v>
       </c>
       <c r="M23" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="N23"/>
+        <v>212</v>
+      </c>
+      <c r="N23" t="s">
+        <v>213</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>215</v>
       </c>
       <c r="E24" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="F24" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="G24" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="H24" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="I24" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="J24" t="s">
-        <v>232</v>
+        <v>191</v>
       </c>
       <c r="K24" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="L24" t="s">
-        <v>200</v>
+        <v>137</v>
       </c>
       <c r="M24" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="N24" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25"/>
+      <c r="C25" t="s">
+        <v>224</v>
+      </c>
       <c r="D25" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>215</v>
+      </c>
+      <c r="E25" t="s">
+        <v>225</v>
+      </c>
+      <c r="F25" t="s">
+        <v>226</v>
+      </c>
+      <c r="G25" t="s">
+        <v>227</v>
+      </c>
       <c r="H25" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="I25" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="J25" t="s">
-        <v>239</v>
+        <v>191</v>
       </c>
       <c r="K25" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="L25" t="s">
-        <v>241</v>
+        <v>137</v>
       </c>
       <c r="M25" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>231</v>
+      </c>
+      <c r="N25" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C26"/>
+      <c r="C26" t="s">
+        <v>233</v>
+      </c>
       <c r="D26" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>215</v>
+      </c>
+      <c r="E26" t="s">
+        <v>234</v>
+      </c>
+      <c r="F26" t="s">
+        <v>235</v>
+      </c>
+      <c r="G26" t="s">
+        <v>236</v>
+      </c>
       <c r="H26" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="I26" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="J26" t="s">
+        <v>191</v>
+      </c>
+      <c r="K26" t="s">
         <v>239</v>
       </c>
-      <c r="K26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L26" t="s">
-        <v>247</v>
+        <v>137</v>
       </c>
       <c r="M26" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="N26"/>
+        <v>240</v>
+      </c>
+      <c r="N26" t="s">
+        <v>241</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27"/>
+      <c r="C27" t="s">
+        <v>242</v>
+      </c>
       <c r="D27" t="s">
+        <v>215</v>
+      </c>
+      <c r="E27" t="s">
+        <v>243</v>
+      </c>
+      <c r="F27" t="s">
+        <v>244</v>
+      </c>
+      <c r="G27" t="s">
+        <v>245</v>
+      </c>
+      <c r="H27" t="s">
+        <v>246</v>
+      </c>
+      <c r="I27" t="s">
+        <v>247</v>
+      </c>
+      <c r="J27" t="s">
+        <v>191</v>
+      </c>
+      <c r="K27" t="s">
+        <v>248</v>
+      </c>
+      <c r="L27" t="s">
+        <v>137</v>
+      </c>
+      <c r="M27" t="s">
         <v>249</v>
       </c>
-      <c r="E27"/>
-[...2 lines deleted...]
-      <c r="H27" t="s">
+      <c r="N27" t="s">
         <v>250</v>
       </c>
-      <c r="I27" t="s">
-[...14 lines deleted...]
-      <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
+        <v>251</v>
+      </c>
+      <c r="D28" t="s">
+        <v>215</v>
+      </c>
+      <c r="E28" t="s">
+        <v>252</v>
+      </c>
+      <c r="F28" t="s">
+        <v>253</v>
+      </c>
+      <c r="G28" t="s">
+        <v>254</v>
+      </c>
+      <c r="H28" t="s">
+        <v>255</v>
+      </c>
+      <c r="I28" t="s">
         <v>256</v>
       </c>
-      <c r="D28" t="s">
+      <c r="J28" t="s">
+        <v>191</v>
+      </c>
+      <c r="K28" t="s">
         <v>257</v>
       </c>
-      <c r="E28" t="s">
+      <c r="L28" t="s">
+        <v>137</v>
+      </c>
+      <c r="M28" t="s">
         <v>258</v>
       </c>
-      <c r="F28" t="s">
+      <c r="N28" t="s">
         <v>259</v>
-      </c>
-[...22 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D29" t="s">
-        <v>257</v>
+        <v>215</v>
       </c>
       <c r="E29" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F29" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="G29" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="H29" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="I29" t="s">
+        <v>265</v>
+      </c>
+      <c r="J29" t="s">
+        <v>191</v>
+      </c>
+      <c r="K29" t="s">
+        <v>266</v>
+      </c>
+      <c r="L29" t="s">
+        <v>137</v>
+      </c>
+      <c r="M29" t="s">
         <v>267</v>
       </c>
-      <c r="J29" t="s">
+      <c r="N29" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30"/>
+      <c r="C30" t="s">
+        <v>269</v>
+      </c>
       <c r="D30" t="s">
+        <v>215</v>
+      </c>
+      <c r="E30" t="s">
+        <v>270</v>
+      </c>
+      <c r="F30" t="s">
         <v>271</v>
       </c>
-      <c r="E30"/>
-[...1 lines deleted...]
-      <c r="G30"/>
+      <c r="G30" t="s">
+        <v>272</v>
+      </c>
       <c r="H30" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I30" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="J30" t="s">
-        <v>274</v>
+        <v>191</v>
       </c>
       <c r="K30" t="s">
         <v>275</v>
       </c>
       <c r="L30" t="s">
+        <v>137</v>
+      </c>
+      <c r="M30" t="s">
         <v>276</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N30" t="s">
         <v>277</v>
       </c>
-      <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
-      <c r="C31"/>
+      <c r="C31" t="s">
+        <v>278</v>
+      </c>
       <c r="D31" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      <c r="G31"/>
+        <v>215</v>
+      </c>
+      <c r="E31" t="s">
+        <v>279</v>
+      </c>
+      <c r="F31" t="s">
+        <v>280</v>
+      </c>
+      <c r="G31" t="s">
+        <v>281</v>
+      </c>
       <c r="H31" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="I31" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="J31" t="s">
-        <v>281</v>
+        <v>191</v>
       </c>
       <c r="K31" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="L31" t="s">
-        <v>283</v>
+        <v>137</v>
       </c>
       <c r="M31" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>285</v>
+      </c>
+      <c r="N31" t="s">
+        <v>286</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
-      <c r="C32"/>
+      <c r="C32" t="s">
+        <v>287</v>
+      </c>
       <c r="D32" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      <c r="G32"/>
+        <v>215</v>
+      </c>
+      <c r="E32" t="s">
+        <v>288</v>
+      </c>
+      <c r="F32" t="s">
+        <v>289</v>
+      </c>
+      <c r="G32" t="s">
+        <v>290</v>
+      </c>
       <c r="H32" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="I32" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="J32" t="s">
-        <v>281</v>
+        <v>191</v>
       </c>
       <c r="K32" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="L32" t="s">
-        <v>289</v>
+        <v>137</v>
       </c>
       <c r="M32" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="N32"/>
+        <v>294</v>
+      </c>
+      <c r="N32" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33"/>
+      <c r="C33" t="s">
+        <v>296</v>
+      </c>
       <c r="D33" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>215</v>
+      </c>
+      <c r="E33" t="s">
+        <v>297</v>
+      </c>
+      <c r="F33" t="s">
+        <v>298</v>
+      </c>
+      <c r="G33" t="s">
+        <v>299</v>
+      </c>
       <c r="H33" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="I33" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="J33" t="s">
-        <v>281</v>
+        <v>191</v>
       </c>
       <c r="K33" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="L33" t="s">
-        <v>295</v>
+        <v>137</v>
       </c>
       <c r="M33" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="N33"/>
+        <v>303</v>
+      </c>
+      <c r="N33" t="s">
+        <v>304</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34"/>
+      <c r="C34" t="s">
+        <v>305</v>
+      </c>
       <c r="D34" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>215</v>
+      </c>
+      <c r="E34" t="s">
+        <v>306</v>
+      </c>
+      <c r="F34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G34" t="s">
+        <v>308</v>
+      </c>
       <c r="H34" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="I34" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="J34" t="s">
-        <v>281</v>
+        <v>191</v>
       </c>
       <c r="K34" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="L34" t="s">
-        <v>301</v>
+        <v>137</v>
       </c>
       <c r="M34" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="N34"/>
+        <v>312</v>
+      </c>
+      <c r="N34" t="s">
+        <v>313</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35"/>
+      <c r="C35" t="s">
+        <v>314</v>
+      </c>
       <c r="D35" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      <c r="G35"/>
+        <v>215</v>
+      </c>
+      <c r="E35" t="s">
+        <v>315</v>
+      </c>
+      <c r="F35" t="s">
+        <v>316</v>
+      </c>
+      <c r="G35" t="s">
+        <v>317</v>
+      </c>
       <c r="H35" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="I35" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="J35" t="s">
-        <v>306</v>
+        <v>191</v>
       </c>
       <c r="K35" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="L35" t="s">
-        <v>308</v>
+        <v>137</v>
       </c>
       <c r="M35" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="N35"/>
+        <v>321</v>
+      </c>
+      <c r="N35" t="s">
+        <v>322</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="D36" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="E36" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="F36" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="G36" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="H36" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="I36" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="J36" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="K36" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="L36" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M36" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="N36" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D37" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E37" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F37" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G37" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H37" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="I37" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="J37" t="s">
-        <v>328</v>
+        <v>117</v>
       </c>
       <c r="K37" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="L37" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M37" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="N37" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="D38" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="E38" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="F38" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="G38" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="H38" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="I38" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="J38" t="s">
-        <v>328</v>
+        <v>41</v>
       </c>
       <c r="K38" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="L38" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M38" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="N38" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="D39" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="E39" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="F39" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="G39" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="H39" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="I39" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="J39" t="s">
-        <v>328</v>
+        <v>354</v>
       </c>
       <c r="K39" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="L39" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M39" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="N39" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="D40" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="E40" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="F40" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="G40" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="H40" t="s">
+        <v>362</v>
+      </c>
+      <c r="I40" t="s">
+        <v>363</v>
+      </c>
+      <c r="J40" t="s">
         <v>354</v>
       </c>
-      <c r="I40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K40" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="L40" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M40" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="N40" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="D41" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="E41" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="F41" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="G41" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="H41" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="I41" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="J41" t="s">
-        <v>328</v>
+        <v>354</v>
       </c>
       <c r="K41" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="L41" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M41" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="N41" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42"/>
+      <c r="C42" t="s">
+        <v>376</v>
+      </c>
       <c r="D42" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      <c r="G42"/>
+        <v>348</v>
+      </c>
+      <c r="E42" t="s">
+        <v>377</v>
+      </c>
+      <c r="F42" t="s">
+        <v>378</v>
+      </c>
+      <c r="G42" t="s">
+        <v>379</v>
+      </c>
       <c r="H42" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="I42" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="J42" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="K42" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="L42" t="s">
-        <v>373</v>
+        <v>137</v>
       </c>
       <c r="M42" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="N42"/>
+        <v>383</v>
+      </c>
+      <c r="N42" t="s">
+        <v>384</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="D43" t="s">
-        <v>376</v>
+        <v>348</v>
       </c>
       <c r="E43" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F43" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="G43" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="H43" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="I43" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="J43" t="s">
-        <v>328</v>
+        <v>354</v>
       </c>
       <c r="K43" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="L43" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M43" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="N43" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="D44" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="E44" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="F44" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="G44" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="H44" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="I44" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="J44" t="s">
-        <v>328</v>
+        <v>354</v>
       </c>
       <c r="K44" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="L44" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M44" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="N44" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="D45" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="E45" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="F45" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="G45" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="H45" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="I45" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="J45" t="s">
-        <v>328</v>
+        <v>354</v>
       </c>
       <c r="K45" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="L45" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M45" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="N45" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
-      <c r="C46"/>
+      <c r="C46" t="s">
+        <v>413</v>
+      </c>
       <c r="D46" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="G46"/>
+        <v>395</v>
+      </c>
+      <c r="E46" t="s">
+        <v>414</v>
+      </c>
+      <c r="F46" t="s">
+        <v>415</v>
+      </c>
+      <c r="G46" t="s">
+        <v>416</v>
+      </c>
       <c r="H46" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="I46" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="J46" t="s">
-        <v>406</v>
+        <v>354</v>
       </c>
       <c r="K46" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="L46" t="s">
-        <v>408</v>
+        <v>137</v>
       </c>
       <c r="M46" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="N46"/>
+        <v>420</v>
+      </c>
+      <c r="N46" t="s">
+        <v>421</v>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>410</v>
+        <v>422</v>
       </c>
       <c r="D47" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="E47" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="F47" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="G47" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="H47" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="I47" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="J47" t="s">
-        <v>328</v>
+        <v>354</v>
       </c>
       <c r="K47" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="L47" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M47" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="N47" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="D48" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="E48" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="F48" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="G48" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="H48" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="I48" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="J48" t="s">
-        <v>328</v>
+        <v>354</v>
       </c>
       <c r="K48" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="L48" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M48" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="N48" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="D49" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="E49" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="F49" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="G49" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="H49" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="I49" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="L49" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M49" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="N49" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>440</v>
+        <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>430</v>
+        <v>451</v>
       </c>
       <c r="E50" t="s">
-        <v>441</v>
+        <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>442</v>
+        <v>19</v>
       </c>
       <c r="G50" t="s">
-        <v>443</v>
+        <v>20</v>
       </c>
       <c r="H50" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="I50" t="s">
-        <v>445</v>
-[...3 lines deleted...]
-      </c>
+        <v>453</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="L50" t="s">
-        <v>37</v>
+        <v>455</v>
       </c>
       <c r="M50" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="N50" t="s">
-        <v>448</v>
+        <v>26</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D51" t="s">
-        <v>430</v>
+        <v>458</v>
       </c>
       <c r="E51" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="F51" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="G51" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="H51" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="I51" t="s">
-        <v>454</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="L51" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M51" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="N51" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="D52" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="E52" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="F52" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="G52" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="H52" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="I52" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      </c>
+        <v>473</v>
+      </c>
+      <c r="J52"/>
       <c r="K52" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="L52" t="s">
-        <v>37</v>
+        <v>475</v>
       </c>
       <c r="M52" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="N52" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="D53" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
       <c r="E53" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
       <c r="F53" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
       <c r="G53" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="H53" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="I53" t="s">
-        <v>473</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="J53"/>
       <c r="K53" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="L53" t="s">
-        <v>37</v>
+        <v>137</v>
       </c>
       <c r="M53" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="N53" t="s">
-        <v>476</v>
-[...42 lines deleted...]
-      <c r="N54" t="s">
         <v>487</v>
-      </c>
-[...824 lines deleted...]
-        <v>674</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>