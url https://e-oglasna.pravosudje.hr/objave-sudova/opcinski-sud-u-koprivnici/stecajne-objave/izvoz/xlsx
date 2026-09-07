--- v4 (2026-08-16)
+++ v5 (2026-09-07)
@@ -6,466 +6,421 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="189">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
+    <t>Sp-150/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Božidar Glavica</t>
+  </si>
+  <si>
+    <t>DONJA VELIKA 34, 48000 Donja Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>75149475740</t>
+  </si>
+  <si>
+    <t>Božidar Glavica 75149475740</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:44:03</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba4d57a7-9d86-43de-a98a-59b0f6fe4783</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba4d57a7-9d86-43de-a98a-59b0f6fe4783/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Sp-410/2020</t>
   </si>
   <si>
+    <t>Podnesak od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:19:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-155/2026</t>
+  </si>
+  <si>
+    <t>Vesnica Grubješić</t>
+  </si>
+  <si>
+    <t>Srijem 115, 48306 Srijem, Hrvatska</t>
+  </si>
+  <si>
+    <t>77661763883</t>
+  </si>
+  <si>
+    <t>Ivan Kozjak 09741609295; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:26:30</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8500b3a5-6dd0-4839-b7b2-9c384910170e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8500b3a5-6dd0-4839-b7b2-9c384910170e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KOPRIVNICAPARKING društvo s ograničenom odgovornošću za proizvodnju, i održavanje prometne signalizacije i niskogradnju 42713175359; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:26:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2bafa00-30cb-4bee-b21d-5358eba0f942</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2bafa00-30cb-4bee-b21d-5358eba0f942/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DUŠEVIĆ &amp; KRŠOVNIK, nakladničko - trgovačko društvo, društvo s ograničenom odgovornošću 69197160896; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:26:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c884ae-029c-496f-9358-11f459e0a887</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c884ae-029c-496f-9358-11f459e0a887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-403/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>STJEPAN LOVREKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA RUDOLFA HORVATA 50, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>97332145646</t>
+  </si>
+  <si>
+    <t>STJEPAN LOVREKOVIĆ 97332145646</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:18:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e1adfbc-1433-4bde-9219-bdeffe2efe38</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e1adfbc-1433-4bde-9219-bdeffe2efe38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=403&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-222/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>MARIJAN ŠIMUNOVIĆ</t>
+  </si>
+  <si>
+    <t>PAVLJANCI 39, 48350 Ferdinandovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>34442158170</t>
+  </si>
+  <si>
+    <t>MARIJAN ŠIMUNOVIĆ 34442158170; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>25.08.2026. 07:40:04</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7317de5-7e12-47c3-8968-750e09f036c4</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7317de5-7e12-47c3-8968-750e09f036c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA HONTIĆ</t>
+  </si>
+  <si>
+    <t>BILOGORSKA 124, 48350 Budrovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>88869013242</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA HONTIĆ 88869013242; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>25.08.2026. 07:39:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ac62982-2c61-406f-9a76-6f6151e4ab1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ac62982-2c61-406f-9a76-6f6151e4ab1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARICA RADELIĆ</t>
+  </si>
+  <si>
+    <t>MARICA RADELIĆ 74899929995</t>
+  </si>
+  <si>
+    <t>25.08.2026. 04:00:32</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbf50457-232f-4487-ac9d-ac35a096947b</t>
+  </si>
+  <si>
+    <t>16.383823.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbf50457-232f-4487-ac9d-ac35a096947b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN BOGDAN</t>
+  </si>
+  <si>
+    <t>DEJAN BOGDAN 59784180780</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:29</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a27d85ca-f131-4f8f-a698-961eb598e53e</t>
+  </si>
+  <si>
+    <t>16.384091.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a27d85ca-f131-4f8f-a698-961eb598e53e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BORIS PLEŠKO</t>
+  </si>
+  <si>
+    <t>BORIS PLEŠKO 07243997114</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:09</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d4360a-9254-4eb1-ae5b-e43f1c529120</t>
+  </si>
+  <si>
+    <t>16.383386.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d4360a-9254-4eb1-ae5b-e43f1c529120/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.; Podnesak od 31.03.2025.; Podnesak od 06.11.2023.</t>
   </si>
   <si>
-    <t>Vesna Baruškin</t>
-[...10 lines deleted...]
-  <si>
     <t>14.08.2026. 08:23:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-27-1 - Podravska banka-Baruškin.pdf; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-28-1 - izvadak.pdf; Podnesak.pdf P75P; Prilog Sp-410_2020-32-1 - popis vjerovnika i izvodi iz Podravske banke.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
-[...304 lines deleted...]
-  <si>
     <t>Sp-223/2026</t>
   </si>
   <si>
     <t>Oglas od 03.08.2026.</t>
   </si>
   <si>
     <t>Damir Marijanović</t>
   </si>
   <si>
     <t>Ulica Crnogorska 7a, 48000 Koprivnica, Hrvatska</t>
   </si>
   <si>
     <t>53549396397</t>
   </si>
   <si>
     <t>Damir Marijanović 53549396397</t>
   </si>
   <si>
     <t>03.08.2026. 08:33:07</t>
   </si>
   <si>
-    <t>17.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1ae9e23b-b913-4c52-b381-e80f4932dda5</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1ae9e23b-b913-4c52-b381-e80f4932dda5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=223&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-219/2026</t>
   </si>
   <si>
     <t>Dubravko Matijašec</t>
   </si>
   <si>
     <t>Varaždinska Ulica 5, 48312 Cvetkovec, Hrvatska</t>
   </si>
   <si>
     <t>65156938411</t>
   </si>
   <si>
     <t>Dubravko Matijašec 65156938411</t>
   </si>
   <si>
     <t>03.08.2026. 08:32:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3b81b8bf-b0a9-4233-8661-9aedcafbb90c</t>
@@ -482,899 +437,50 @@
   <si>
     <t>Nikola Gojković</t>
   </si>
   <si>
     <t>Veliki Botinovac 25, 48306 Veliki Botinovac, Hrvatska</t>
   </si>
   <si>
     <t>25733750730</t>
   </si>
   <si>
     <t>Nikola Gojković 25733750730</t>
   </si>
   <si>
     <t>03.08.2026. 08:30:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c28dc1e0-327d-4431-8a50-1dbdf883a01d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c28dc1e0-327d-4431-8a50-1dbdf883a01d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - GORAN HORVAT</t>
-[...847 lines deleted...]
-  <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
   <si>
     <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
   </si>
   <si>
     <t>95613974362</t>
   </si>
   <si>
     <t>Natalija Markušić 95613974362</t>
   </si>
   <si>
     <t>01.06.2026. 13:21:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
@@ -1431,53 +537,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-198/2024</t>
   </si>
   <si>
     <t>Rješenje od 05.06.2024.</t>
   </si>
   <si>
     <t>Karmela Horvat</t>
   </si>
   <si>
     <t>VLADIMIRA NAZORA 166, 48331 Ždala, Hrvatska</t>
   </si>
   <si>
     <t>52572702559</t>
   </si>
   <si>
     <t>Karmela Horvat 52572702559; e-Oglasna ploča ovog suda</t>
   </si>
   <si>
     <t>06.06.2024. 11:24:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc446134-ad8c-4221-8479-4c42da117c97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=198&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-621/2023</t>
   </si>
   <si>
     <t>Oglas od 17.08.2023.</t>
   </si>
   <si>
     <t>ROBERT VINCEK</t>
   </si>
   <si>
     <t>TRG MLADOSTI 3, 48000 Subotica Podravska, Hrvatska</t>
   </si>
   <si>
     <t>73200777502</t>
   </si>
   <si>
     <t>OS u Koprivnici, e-Oglasna ploča; ROBERT VINCEK 73200777502</t>
   </si>
@@ -1517,51 +620,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N53"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1595,2200 +698,850 @@
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
-      <c r="J2"/>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
       <c r="K2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
       <c r="D3" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      <c r="G3"/>
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" t="s">
+        <v>32</v>
+      </c>
       <c r="H3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J3"/>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="J4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5" t="s">
         <v>48</v>
-      </c>
-[...25 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
       <c r="D6" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" t="s">
+        <v>42</v>
+      </c>
       <c r="H6" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="I6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>56</v>
+      </c>
+      <c r="N6" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" t="s">
+        <v>61</v>
+      </c>
+      <c r="H7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I7" t="s">
+        <v>63</v>
+      </c>
+      <c r="J7" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L7" t="s">
         <v>65</v>
       </c>
-      <c r="D7" t="s">
+      <c r="M7" t="s">
         <v>66</v>
       </c>
-      <c r="E7" t="s">
+      <c r="N7" t="s">
         <v>67</v>
-      </c>
-[...25 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G8" t="s">
+        <v>72</v>
+      </c>
+      <c r="H8" t="s">
+        <v>73</v>
+      </c>
+      <c r="I8" t="s">
+        <v>74</v>
+      </c>
+      <c r="J8" t="s">
+        <v>75</v>
+      </c>
+      <c r="K8" t="s">
+        <v>76</v>
+      </c>
+      <c r="L8" t="s">
         <v>77</v>
       </c>
-      <c r="D8" t="s">
+      <c r="M8" t="s">
         <v>78</v>
       </c>
-      <c r="E8" t="s">
+      <c r="N8" t="s">
         <v>79</v>
-      </c>
-[...25 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" t="s">
+        <v>81</v>
+      </c>
+      <c r="F9" t="s">
+        <v>82</v>
+      </c>
+      <c r="G9" t="s">
+        <v>83</v>
+      </c>
+      <c r="H9" t="s">
+        <v>84</v>
+      </c>
+      <c r="I9" t="s">
+        <v>85</v>
+      </c>
+      <c r="J9" t="s">
+        <v>75</v>
+      </c>
+      <c r="K9" t="s">
+        <v>86</v>
+      </c>
+      <c r="L9" t="s">
+        <v>77</v>
+      </c>
+      <c r="M9" t="s">
+        <v>87</v>
+      </c>
+      <c r="N9" t="s">
         <v>88</v>
-      </c>
-[...31 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C10"/>
       <c r="D10" t="s">
         <v>89</v>
       </c>
-      <c r="E10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
       <c r="H10" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="I10" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="J10" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="K10" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="L10" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="M10" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="I11" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="J11" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="K11" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="L11" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="M11" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="I12" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="J12" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="K12" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="L12" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="M12" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>28</v>
+      </c>
       <c r="D13" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      <c r="G13"/>
+        <v>110</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" t="s">
+        <v>31</v>
+      </c>
+      <c r="G13" t="s">
+        <v>32</v>
+      </c>
       <c r="H13" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="I13" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="J13"/>
       <c r="K13" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="L13" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="M13" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>114</v>
+      </c>
+      <c r="N13" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="D14" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="E14" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="F14" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="G14" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="H14" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="I14" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="J14" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="K14" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="L14" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="M14" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="N14" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="D15" t="s">
+        <v>116</v>
+      </c>
+      <c r="E15" t="s">
+        <v>126</v>
+      </c>
+      <c r="F15" t="s">
+        <v>127</v>
+      </c>
+      <c r="G15" t="s">
+        <v>128</v>
+      </c>
+      <c r="H15" t="s">
         <v>129</v>
       </c>
-      <c r="E15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I15" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="J15" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="K15" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="L15" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="M15" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="N15" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="D16" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="E16" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="F16" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="G16" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="H16" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="I16" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="J16" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="K16" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="L16" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="M16" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="N16" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17"/>
+      <c r="C17" t="s">
+        <v>143</v>
+      </c>
       <c r="D17" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="G17"/>
+        <v>144</v>
+      </c>
+      <c r="E17" t="s">
+        <v>145</v>
+      </c>
+      <c r="F17" t="s">
+        <v>146</v>
+      </c>
+      <c r="G17" t="s">
+        <v>147</v>
+      </c>
       <c r="H17" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="I17" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="J17"/>
       <c r="K17" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="L17" t="s">
-        <v>163</v>
+        <v>77</v>
       </c>
       <c r="M17" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="N17"/>
+        <v>151</v>
+      </c>
+      <c r="N17" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18"/>
+      <c r="C18" t="s">
+        <v>28</v>
+      </c>
       <c r="D18" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="G18"/>
+        <v>153</v>
+      </c>
+      <c r="E18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" t="s">
+        <v>32</v>
+      </c>
       <c r="H18" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="I18" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="J18"/>
       <c r="K18" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="L18" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="M18" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>158</v>
+      </c>
+      <c r="N18" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19"/>
+      <c r="C19" t="s">
+        <v>159</v>
+      </c>
       <c r="D19" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G19"/>
+        <v>160</v>
+      </c>
+      <c r="E19" t="s">
+        <v>161</v>
+      </c>
+      <c r="F19" t="s">
+        <v>162</v>
+      </c>
+      <c r="G19" t="s">
+        <v>163</v>
+      </c>
       <c r="H19" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="I19" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="J19"/>
       <c r="K19" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="L19" t="s">
-        <v>176</v>
+        <v>77</v>
       </c>
       <c r="M19" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>167</v>
+      </c>
+      <c r="N19" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20"/>
+      <c r="C20" t="s">
+        <v>169</v>
+      </c>
       <c r="D20" t="s">
+        <v>170</v>
+      </c>
+      <c r="E20" t="s">
+        <v>171</v>
+      </c>
+      <c r="F20" t="s">
+        <v>172</v>
+      </c>
+      <c r="G20" t="s">
+        <v>173</v>
+      </c>
+      <c r="H20" t="s">
+        <v>174</v>
+      </c>
+      <c r="I20" t="s">
+        <v>175</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>176</v>
+      </c>
+      <c r="L20" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" t="s">
+        <v>177</v>
+      </c>
+      <c r="N20" t="s">
         <v>178</v>
       </c>
-      <c r="E20"/>
-[...20 lines deleted...]
-      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>179</v>
+      </c>
+      <c r="D21" t="s">
+        <v>180</v>
+      </c>
+      <c r="E21" t="s">
+        <v>181</v>
+      </c>
+      <c r="F21" t="s">
+        <v>182</v>
+      </c>
+      <c r="G21" t="s">
+        <v>183</v>
+      </c>
+      <c r="H21" t="s">
         <v>184</v>
       </c>
-      <c r="D21" t="s">
+      <c r="I21" t="s">
         <v>185</v>
       </c>
-      <c r="E21" t="s">
+      <c r="J21"/>
+      <c r="K21" t="s">
         <v>186</v>
       </c>
-      <c r="F21" t="s">
+      <c r="L21" t="s">
+        <v>77</v>
+      </c>
+      <c r="M21" t="s">
         <v>187</v>
       </c>
-      <c r="G21" t="s">
+      <c r="N21" t="s">
         <v>188</v>
-      </c>
-[...1417 lines deleted...]
-        <v>487</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>