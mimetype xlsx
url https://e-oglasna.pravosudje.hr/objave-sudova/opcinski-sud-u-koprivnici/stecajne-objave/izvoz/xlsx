--- v5 (2026-09-07)
+++ v6 (2026-09-28)
@@ -6,524 +6,755 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="266">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
-    <t>Sp-150/2026</t>
+    <t>Sp-155/2026</t>
   </si>
   <si>
     <t>Rješenje od 27.07.2026.</t>
   </si>
   <si>
-    <t>Božidar Glavica</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ba4d57a7-9d86-43de-a98a-59b0f6fe4783</t>
+    <t>Vesnica Grubješić</t>
+  </si>
+  <si>
+    <t>Srijem 115, 48306 Srijem, Hrvatska</t>
+  </si>
+  <si>
+    <t>77661763883</t>
+  </si>
+  <si>
+    <t>KOPRIVNICAPARKING društvo s ograničenom odgovornošću za proizvodnju, i održavanje prometne signalizacije i niskogradnju 42713175359; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:46:20</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6f02ef-97b3-4380-92b9-56204a656d07</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ba4d57a7-9d86-43de-a98a-59b0f6fe4783/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6f02ef-97b3-4380-92b9-56204a656d07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivan Kozjak 09741609295; Vesnica Grubješić 77661763883</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:46:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/773c67f7-15f6-441e-9a61-0032fa484c07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/773c67f7-15f6-441e-9a61-0032fa484c07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-146/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>MARIJAN TURKOVIĆ</t>
+  </si>
+  <si>
+    <t>TRNOVAC 41, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>31020592546</t>
+  </si>
+  <si>
+    <t>MARIJAN TURKOVIĆ 31020592546; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:38:56</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/276221c6-8335-44a6-8f56-cf68606ba7f9</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/276221c6-8335-44a6-8f56-cf68606ba7f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=146&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-137/2026</t>
+  </si>
+  <si>
+    <t>MATIJA ŠTIRNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA 1. SVIBNJA 40, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>70934773711</t>
+  </si>
+  <si>
+    <t>MATIJA ŠTIRNIĆ 70934773711; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:37:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a51a3f3-c13e-4f72-9c37-54b2f1829bba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a51a3f3-c13e-4f72-9c37-54b2f1829bba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=137&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-136/2026</t>
+  </si>
+  <si>
+    <t>IVAN SABAĐIJA</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 39, 48350 Kozarevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>00607274978</t>
+  </si>
+  <si>
+    <t>IVAN SABAĐIJA 00607274978; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:33:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19520a40-4cb0-4d40-bd20-8808e51e848d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19520a40-4cb0-4d40-bd20-8808e51e848d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=136&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-131/2026</t>
+  </si>
+  <si>
+    <t>IGOR GLUHAK</t>
+  </si>
+  <si>
+    <t>ŠIMUNA PANDURA 104, 48350 Hampovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49922726222</t>
+  </si>
+  <si>
+    <t>IGOR GLUHAK 49922726222; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:31:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c47adaa-9f55-49c8-af75-04492fd033e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c47adaa-9f55-49c8-af75-04492fd033e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-175/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 15, 48350 Suha Katalena, Hrvatska</t>
+  </si>
+  <si>
+    <t>67494197273</t>
+  </si>
+  <si>
+    <t>DINO ŠAJN 67494197273</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:26:28</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0f37faf-60bc-4b06-b474-26b75a242fd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0f37faf-60bc-4b06-b474-26b75a242fd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-183/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV</t>
+  </si>
+  <si>
+    <t>VRBAS 8, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>66033609094</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEKOV 66033609094</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:20:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21f435e2-d719-416e-850d-d36321667137</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21f435e2-d719-416e-850d-d36321667137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-161/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>ZORAN RADELIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA 20, 48350 Kozarevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>55315980757</t>
+  </si>
+  <si>
+    <t>ZORAN RADELIĆ 55315980757; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:53:52</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca052239-3037-4705-9820-7f7740bd5327</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca052239-3037-4705-9820-7f7740bd5327/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-162/2026</t>
+  </si>
+  <si>
+    <t>MARICA BUGARINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULIČKA 8, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>66556994254</t>
+  </si>
+  <si>
+    <t>MARICA BUGARINOVIĆ 66556994254; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:52:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/716dc275-91d8-4da2-b2f8-2fdf60a523dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/716dc275-91d8-4da2-b2f8-2fdf60a523dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=162&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-147/2026</t>
+  </si>
+  <si>
+    <t>EVELINA ORŠOŠ</t>
+  </si>
+  <si>
+    <t>VLADIMIRA NAZORA 22, 48350 Ferdinandovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09825380382</t>
+  </si>
+  <si>
+    <t>EVELINA ORŠOŠ 09825380382; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c92ad16-738d-427f-886a-34bc2a4c663b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c92ad16-738d-427f-886a-34bc2a4c663b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-181/2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Šarić</t>
+  </si>
+  <si>
+    <t>Gajeva 80, 48325 Novigrad Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>17785162394</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Mirjana Šarić 17785162394</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:22:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d88cec0f-83a4-4e4b-b724-f431e7c16f9e</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d88cec0f-83a4-4e4b-b724-f431e7c16f9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-160/2026</t>
+  </si>
+  <si>
+    <t>NJEGOVAN HALAS</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 147, 48350 Šemovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>07727257651</t>
+  </si>
+  <si>
+    <t>NJEGOVAN HALAS 07727257651; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:08:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa6958a5-8976-45e2-b782-099600737e1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa6958a5-8976-45e2-b782-099600737e1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-152/2026</t>
+  </si>
+  <si>
+    <t>SLAVKO PATAČKO</t>
+  </si>
+  <si>
+    <t>ULICA STARI DRUM 10, 48350 Ferdinandovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>79326035238</t>
+  </si>
+  <si>
+    <t>SLAVKO PATAČKO 79326035238; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:07:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b47d142-cde2-44bc-a485-8fffa65eba6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b47d142-cde2-44bc-a485-8fffa65eba6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec</t>
+  </si>
+  <si>
+    <t>Varaždinska Ulica 5, 48312 Cvetkovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>65156938411</t>
+  </si>
+  <si>
+    <t>Dubravko Matijašec 65156938411</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:48:26</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81e5843e-ed00-470b-bfc9-7830c0a4ad71</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81e5843e-ed00-470b-bfc9-7830c0a4ad71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-351/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Mira Relić-Wolfensson</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 28a, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>86257421880</t>
+  </si>
+  <si>
+    <t>Mira Relić-Wolfensson 86257421880</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:56:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b81d46-8639-4724-b029-b6adb9b55da2</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b81d46-8639-4724-b029-b6adb9b55da2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=351&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.09.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Šarić 17785162394; SVIM SUDIONICIMA</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:43:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1326d61-1c35-4623-8e0e-80da1871d4cd</t>
+  </si>
+  <si>
+    <t>Prilog Sp-181_2026-1-2 - ŠARIĆ MIRJANA STEČAJ POTROŠAČA.pdf; Prilog Sp-181_2026-1-3 - ŠARIĆ MIRJANA 1.jpeg; Prilog Sp-181_2026-1-4 - ŠARIĆ MIRJANA 2.jpeg; Prilog Sp-181_2026-1-5 - ŠARIĆ MIRJANA 3.jpeg; Prilog Sp-181_2026-1-6 - ŠARIĆ MIRJANA 4.jpeg; Rješenje o otvaranju postupka stečaja potrošača.pdf O1000000126O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1326d61-1c35-4623-8e0e-80da1871d4cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-410/2020</t>
   </si>
   <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>Svim sudionicima; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:58:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/787adbaa-8b78-4ad1-9fbc-375964bde5c6</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/787adbaa-8b78-4ad1-9fbc-375964bde5c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
     <t>Podnesak od 02.09.2026.</t>
   </si>
   <si>
-    <t>Vesna Baruškin</t>
-[...7 lines deleted...]
-  <si>
     <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>03.09.2026. 11:19:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
-[...88 lines deleted...]
-  <si>
     <t>Sp-222/2026</t>
   </si>
   <si>
     <t>Oglas od 24.08.2026.</t>
   </si>
   <si>
     <t>MARIJAN ŠIMUNOVIĆ</t>
   </si>
   <si>
     <t>PAVLJANCI 39, 48350 Ferdinandovac, Hrvatska</t>
   </si>
   <si>
     <t>34442158170</t>
   </si>
   <si>
     <t>MARIJAN ŠIMUNOVIĆ 34442158170; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>25.08.2026. 07:40:04</t>
   </si>
   <si>
     <t>09.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7317de5-7e12-47c3-8968-750e09f036c4</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7317de5-7e12-47c3-8968-750e09f036c4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-221/2026</t>
   </si>
   <si>
     <t>ANA-MARIJA HONTIĆ</t>
   </si>
   <si>
     <t>BILOGORSKA 124, 48350 Budrovac, Hrvatska</t>
   </si>
   <si>
     <t>88869013242</t>
   </si>
   <si>
     <t>ANA-MARIJA HONTIĆ 88869013242; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>25.08.2026. 07:39:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ac62982-2c61-406f-9a76-6f6151e4ab1b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ac62982-2c61-406f-9a76-6f6151e4ab1b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MARICA RADELIĆ</t>
-[...61 lines deleted...]
-  <si>
     <t>Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.; Podnesak od 31.03.2025.; Podnesak od 06.11.2023.</t>
   </si>
   <si>
     <t>14.08.2026. 08:23:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-27-1 - Podravska banka-Baruškin.pdf; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-28-1 - izvadak.pdf; Podnesak.pdf P75P; Prilog Sp-410_2020-32-1 - popis vjerovnika i izvodi iz Podravske banke.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-223/2026</t>
-[...82 lines deleted...]
-  <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
   <si>
     <t>ULICA BRAĆE RADIĆA 18, 48000 Kunovec, Hrvatska</t>
   </si>
   <si>
     <t>95613974362</t>
   </si>
   <si>
     <t>Natalija Markušić 95613974362</t>
   </si>
   <si>
     <t>01.06.2026. 13:21:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9f9e920-5e26-4427-9b34-b5bc973599d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026.</t>
   </si>
   <si>
     <t>Svim sudionicima postupka; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>22.05.2026. 12:17:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edc1eee5-2386-4817-810e-c3aa601e2424/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-98/2026</t>
   </si>
   <si>
     <t>Oglas od 17.04.2026.</t>
   </si>
   <si>
     <t>Maja Slukan</t>
   </si>
   <si>
     <t>Velika Mučna 6, 48306 Velika Mučna, Hrvatska</t>
   </si>
   <si>
     <t>21310629153</t>
   </si>
   <si>
     <t>Maja Slukan 21310629153</t>
   </si>
   <si>
     <t>23.04.2026. 12:09:42</t>
   </si>
@@ -620,51 +851,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -722,826 +953,1158 @@
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="I3" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="L3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="K4" t="s">
         <v>40</v>
       </c>
-      <c r="F4" t="s">
+      <c r="L4" t="s">
         <v>41</v>
       </c>
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>42</v>
       </c>
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>43</v>
-      </c>
-[...16 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J5" t="s">
         <v>39</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="K5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" t="s">
         <v>41</v>
       </c>
-      <c r="G5" t="s">
-[...11 lines deleted...]
-      <c r="K5" t="s">
+      <c r="M5" t="s">
         <v>51</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
+        <v>54</v>
+      </c>
+      <c r="F6" t="s">
+        <v>55</v>
+      </c>
+      <c r="G6" t="s">
+        <v>56</v>
+      </c>
+      <c r="H6" t="s">
+        <v>57</v>
+      </c>
+      <c r="I6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J6" t="s">
         <v>39</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" t="s">
+      <c r="K6" t="s">
+        <v>59</v>
+      </c>
+      <c r="L6" t="s">
         <v>41</v>
       </c>
-      <c r="G6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="H7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J7" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="K7" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L7" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="M7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G8" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I8" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="J8" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="K8" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L8" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="M8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="E9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H9" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I9" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="K9" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L9" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N9" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10"/>
+      <c r="C10" t="s">
+        <v>92</v>
+      </c>
       <c r="D10" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      <c r="G10"/>
+        <v>93</v>
+      </c>
+      <c r="E10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G10" t="s">
+        <v>96</v>
+      </c>
       <c r="H10" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="I10" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="J10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="K10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="L10" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="M10" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>101</v>
+      </c>
+      <c r="N10" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="C11"/>
+      <c r="C11" t="s">
+        <v>103</v>
+      </c>
       <c r="D11" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="G11"/>
+        <v>93</v>
+      </c>
+      <c r="E11" t="s">
+        <v>104</v>
+      </c>
+      <c r="F11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G11" t="s">
+        <v>106</v>
+      </c>
       <c r="H11" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="I11" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="J11" t="s">
         <v>99</v>
       </c>
       <c r="K11" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="L11" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="M11" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="N11"/>
+        <v>110</v>
+      </c>
+      <c r="N11" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12"/>
+      <c r="C12" t="s">
+        <v>112</v>
+      </c>
       <c r="D12" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>93</v>
+      </c>
+      <c r="E12" t="s">
+        <v>113</v>
+      </c>
+      <c r="F12" t="s">
+        <v>114</v>
+      </c>
+      <c r="G12" t="s">
+        <v>115</v>
+      </c>
       <c r="H12" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="I12" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="J12" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="L12" t="s">
-        <v>108</v>
+        <v>41</v>
       </c>
       <c r="M12" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>119</v>
+      </c>
+      <c r="N12" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>121</v>
       </c>
       <c r="D13" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>123</v>
       </c>
       <c r="F13" t="s">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>125</v>
       </c>
       <c r="H13" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="I13" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="L13" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="M13" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="N13" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="D14" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="E14" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="F14" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="G14" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="H14" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="I14" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="J14" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="K14" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="L14" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="M14" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="N14" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="D15" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="E15" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="F15" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="G15" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="H15" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="I15" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="J15" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="K15" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="L15" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="M15" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="N15" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="E16" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="F16" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="G16" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="H16" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="I16" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="J16" t="s">
-        <v>92</v>
+        <v>157</v>
       </c>
       <c r="K16" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="L16" t="s">
-        <v>77</v>
+        <v>159</v>
       </c>
       <c r="M16" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="N16" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="D17" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="E17" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="F17" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="G17" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="H17" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="I17" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="J17"/>
+        <v>168</v>
+      </c>
+      <c r="J17" t="s">
+        <v>23</v>
+      </c>
       <c r="K17" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>170</v>
       </c>
       <c r="M17" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="N17" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>121</v>
       </c>
       <c r="D18" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>123</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
+        <v>125</v>
       </c>
       <c r="H18" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="I18" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="L18" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="M18" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="N18" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="D19" t="s">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="E19" t="s">
-        <v>161</v>
+        <v>181</v>
       </c>
       <c r="F19" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="G19" t="s">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="H19" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="I19" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="L19" t="s">
-        <v>77</v>
+        <v>187</v>
       </c>
       <c r="M19" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="N19" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="D20" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="E20" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="F20" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="G20" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="H20" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="I20" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="L20" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="M20" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="N20" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D21" t="s">
+        <v>197</v>
+      </c>
+      <c r="E21" t="s">
+        <v>198</v>
+      </c>
+      <c r="F21" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" t="s">
+        <v>200</v>
+      </c>
+      <c r="H21" t="s">
+        <v>201</v>
+      </c>
+      <c r="I21" t="s">
+        <v>202</v>
+      </c>
+      <c r="J21" t="s">
+        <v>203</v>
+      </c>
+      <c r="K21" t="s">
+        <v>204</v>
+      </c>
+      <c r="L21" t="s">
+        <v>41</v>
+      </c>
+      <c r="M21" t="s">
+        <v>205</v>
+      </c>
+      <c r="N21" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>207</v>
+      </c>
+      <c r="D22" t="s">
+        <v>197</v>
+      </c>
+      <c r="E22" t="s">
+        <v>208</v>
+      </c>
+      <c r="F22" t="s">
+        <v>209</v>
+      </c>
+      <c r="G22" t="s">
+        <v>210</v>
+      </c>
+      <c r="H22" t="s">
+        <v>211</v>
+      </c>
+      <c r="I22" t="s">
+        <v>212</v>
+      </c>
+      <c r="J22" t="s">
+        <v>203</v>
+      </c>
+      <c r="K22" t="s">
+        <v>213</v>
+      </c>
+      <c r="L22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M22" t="s">
+        <v>214</v>
+      </c>
+      <c r="N22" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
         <v>179</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="D23" t="s">
+        <v>216</v>
+      </c>
+      <c r="E23" t="s">
         <v>181</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F23" t="s">
         <v>182</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G23" t="s">
         <v>183</v>
       </c>
-      <c r="H21" t="s">
-[...12 lines deleted...]
-      <c r="M21" t="s">
+      <c r="H23" t="s">
+        <v>191</v>
+      </c>
+      <c r="I23" t="s">
+        <v>217</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>218</v>
+      </c>
+      <c r="L23" t="s">
+        <v>219</v>
+      </c>
+      <c r="M23" t="s">
+        <v>220</v>
+      </c>
+      <c r="N23" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E24" t="s">
+        <v>223</v>
+      </c>
+      <c r="F24" t="s">
+        <v>224</v>
+      </c>
+      <c r="G24" t="s">
+        <v>225</v>
+      </c>
+      <c r="H24" t="s">
+        <v>226</v>
+      </c>
+      <c r="I24" t="s">
+        <v>227</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>228</v>
+      </c>
+      <c r="L24" t="s">
+        <v>41</v>
+      </c>
+      <c r="M24" t="s">
+        <v>229</v>
+      </c>
+      <c r="N24" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>179</v>
+      </c>
+      <c r="D25" t="s">
+        <v>231</v>
+      </c>
+      <c r="E25" t="s">
+        <v>181</v>
+      </c>
+      <c r="F25" t="s">
+        <v>182</v>
+      </c>
+      <c r="G25" t="s">
+        <v>183</v>
+      </c>
+      <c r="H25" t="s">
+        <v>232</v>
+      </c>
+      <c r="I25" t="s">
+        <v>233</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>234</v>
+      </c>
+      <c r="L25" t="s">
         <v>187</v>
       </c>
-      <c r="N21" t="s">
-        <v>188</v>
+      <c r="M25" t="s">
+        <v>235</v>
+      </c>
+      <c r="N25" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>236</v>
+      </c>
+      <c r="D26" t="s">
+        <v>237</v>
+      </c>
+      <c r="E26" t="s">
+        <v>238</v>
+      </c>
+      <c r="F26" t="s">
+        <v>239</v>
+      </c>
+      <c r="G26" t="s">
+        <v>240</v>
+      </c>
+      <c r="H26" t="s">
+        <v>241</v>
+      </c>
+      <c r="I26" t="s">
+        <v>242</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>243</v>
+      </c>
+      <c r="L26" t="s">
+        <v>41</v>
+      </c>
+      <c r="M26" t="s">
+        <v>244</v>
+      </c>
+      <c r="N26" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>246</v>
+      </c>
+      <c r="D27" t="s">
+        <v>247</v>
+      </c>
+      <c r="E27" t="s">
+        <v>248</v>
+      </c>
+      <c r="F27" t="s">
+        <v>249</v>
+      </c>
+      <c r="G27" t="s">
+        <v>250</v>
+      </c>
+      <c r="H27" t="s">
+        <v>251</v>
+      </c>
+      <c r="I27" t="s">
+        <v>252</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>253</v>
+      </c>
+      <c r="L27" t="s">
+        <v>25</v>
+      </c>
+      <c r="M27" t="s">
+        <v>254</v>
+      </c>
+      <c r="N27" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>256</v>
+      </c>
+      <c r="D28" t="s">
+        <v>257</v>
+      </c>
+      <c r="E28" t="s">
+        <v>258</v>
+      </c>
+      <c r="F28" t="s">
+        <v>259</v>
+      </c>
+      <c r="G28" t="s">
+        <v>260</v>
+      </c>
+      <c r="H28" t="s">
+        <v>261</v>
+      </c>
+      <c r="I28" t="s">
+        <v>262</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>263</v>
+      </c>
+      <c r="L28" t="s">
+        <v>41</v>
+      </c>
+      <c r="M28" t="s">
+        <v>264</v>
+      </c>
+      <c r="N28" t="s">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>