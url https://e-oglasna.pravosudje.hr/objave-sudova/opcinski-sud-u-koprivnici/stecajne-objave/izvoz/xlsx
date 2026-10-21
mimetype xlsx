--- v6 (2026-09-28)
+++ v7 (2026-10-21)
@@ -6,178 +6,823 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="591" uniqueCount="410">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Koprivnici</t>
   </si>
   <si>
-    <t>Sp-155/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/db6f02ef-97b3-4380-92b9-56204a656d07</t>
+    <t>Sp-268/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Dudaš</t>
+  </si>
+  <si>
+    <t>Imbriovec 183, 48316 Imbriovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>58791586803</t>
+  </si>
+  <si>
+    <t>Tomislav Dudaš 58791586803</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:03:30</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09941b96-db21-4abf-b583-84780531739e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09941b96-db21-4abf-b583-84780531739e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=268&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.10.2026.</t>
+  </si>
+  <si>
+    <t>IVICA HASNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DRAŽENA HORVATA 28, 48350 Kozarevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>53136470499</t>
+  </si>
+  <si>
+    <t>IVICA HASNIĆ 53136470499; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:31:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9ded5b3-950d-4910-a80f-7a028bf1894c</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/db6f02ef-97b3-4380-92b9-56204a656d07/dokumenti/preuzimanje</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/773c67f7-15f6-441e-9a61-0032fa484c07/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9ded5b3-950d-4910-a80f-7a028bf1894c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-55/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>VALENTINA ORŠUŠ</t>
+  </si>
+  <si>
+    <t>ULICA STISKA 28 A, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>92333456011</t>
+  </si>
+  <si>
+    <t>VALENTINA ORŠUŠ 92333456011; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:35:19</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0445e8d-23dc-4009-b613-5c19091866c9</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0445e8d-23dc-4009-b613-5c19091866c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-202/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Ranka Oršoš</t>
+  </si>
+  <si>
+    <t>Ulica Prvomajska 46, 48000 Starigrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>87681239986</t>
+  </si>
+  <si>
+    <t>Ranka Oršoš 87681239986</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:51:05</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/018935f5-ffa5-41d5-842a-9957b6c302df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/018935f5-ffa5-41d5-842a-9957b6c302df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-410/2020</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.10.2026.; Prilog od: 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Baruškin</t>
+  </si>
+  <si>
+    <t>Mosna 4a, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>22870725697</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:15:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c831894-778a-4c1e-833a-1b383d17249a</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika.pdf P608P; Prilog Sp-410_2020-39-1 - izvadak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c831894-778a-4c1e-833a-1b383d17249a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR MARENDIĆ</t>
+  </si>
+  <si>
+    <t>CIRIK 63, 48350 Budrovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>00090436860</t>
+  </si>
+  <si>
+    <t>DAVOR MARENDIĆ 00090436860; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:37:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e57f943a-853c-4a34-a3ab-1069ffcb8bc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e57f943a-853c-4a34-a3ab-1069ffcb8bc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-201/2026</t>
+  </si>
+  <si>
+    <t>Karlo Tušek</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 49a, 48000 Reka, Hrvatska</t>
+  </si>
+  <si>
+    <t>71885450361</t>
+  </si>
+  <si>
+    <t>Karlo Tušek 71885450361</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:36:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89623571-50da-495d-a5df-a1395e3db310</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89623571-50da-495d-a5df-a1395e3db310/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-200/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Mario Prebježić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 17, 48000 Koprivnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>91793199122</t>
+  </si>
+  <si>
+    <t>Mario Prebježić 91793199122</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:34:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/214224fd-2af7-4856-abe9-7566732fc2b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/214224fd-2af7-4856-abe9-7566732fc2b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>IVAN HORVAT</t>
+  </si>
+  <si>
+    <t>ŠIMUNA PANDURA 53, 48350 Hampovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>77716564348</t>
+  </si>
+  <si>
+    <t>IVAN HORVAT 77716564348; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:45:27</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80c0b5b-d365-41c1-86e6-ec3f787c7eba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80c0b5b-d365-41c1-86e6-ec3f787c7eba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-399/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>NIKOLINA BAUMAN</t>
+  </si>
+  <si>
+    <t>ULIČKA 14, 48350 Kloštar Podravski, Hrvatska</t>
+  </si>
+  <si>
+    <t>02712337692</t>
+  </si>
+  <si>
+    <t>NIKOLINA BAUMAN 02712337692; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:10:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a7cd06-a9fe-44db-ba2b-4baee4283f97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a7cd06-a9fe-44db-ba2b-4baee4283f97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=399&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-397/2025</t>
+  </si>
+  <si>
+    <t>DAMIR MATONIČKIN</t>
+  </si>
+  <si>
+    <t>TRG PRODAVIĆ 33, 48350 Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>48114095285</t>
+  </si>
+  <si>
+    <t>DAMIR MATONIČKIN 48114095285; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:58:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cd00425-42d6-4085-a389-2698626947c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cd00425-42d6-4085-a389-2698626947c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=397&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-224/2026</t>
+  </si>
+  <si>
+    <t>Dragan Darda</t>
+  </si>
+  <si>
+    <t>Koprivnička Ulica 9, 48000 Kunovec Breg, Hrvatska</t>
+  </si>
+  <si>
+    <t>60101292521</t>
+  </si>
+  <si>
+    <t>Dragan Darda 60101292521</t>
+  </si>
+  <si>
+    <t>15.10.2026. 10:42:52</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05825176-7a14-4cce-9445-4891d1050808</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05825176-7a14-4cce-9445-4891d1050808/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-404/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>MARICA GRČIĆ</t>
+  </si>
+  <si>
+    <t>MOLVE GREDE 85, 48350 Molve Grede, Hrvatska</t>
+  </si>
+  <si>
+    <t>13561015926</t>
+  </si>
+  <si>
+    <t>MARICA GRČIĆ 13561015926; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>15.10.2026. 07:30:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dbebc0b-60ab-4399-815b-2ae549ec65d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dbebc0b-60ab-4399-815b-2ae549ec65d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=404&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-76/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>RENATO SKENDROVIĆ</t>
+  </si>
+  <si>
+    <t>ĐURE BASARIČEKA 5 A, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>01077386825</t>
+  </si>
+  <si>
+    <t>RENATO SKENDROVIĆ 01077386825; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:28:27</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f8ce645-1555-4757-9215-28469a5fea42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f8ce645-1555-4757-9215-28469a5fea42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-425/2025</t>
+  </si>
+  <si>
+    <t>SANJA PISKOR</t>
+  </si>
+  <si>
+    <t>MEDVEDIČKA 18, 48350 Novo Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>88295052767</t>
+  </si>
+  <si>
+    <t>SANJA PISKOR 88295052767; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:13:11</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c428d88-9374-4468-848d-521bc5d74473</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c428d88-9374-4468-848d-521bc5d74473/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=425&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-186/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Iva Ravenski</t>
+  </si>
+  <si>
+    <t>Podravska Ulica 3, 48322 Torčec, Hrvatska</t>
+  </si>
+  <si>
+    <t>79728569731</t>
+  </si>
+  <si>
+    <t>Iva Ravenski 79728569731</t>
+  </si>
+  <si>
+    <t>13.10.2026. 12:55:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f920e7d-e0fe-436f-a4d8-d5bd8a9028c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f920e7d-e0fe-436f-a4d8-d5bd8a9028c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-418/2025</t>
+  </si>
+  <si>
+    <t>IVAN MATIŠA</t>
+  </si>
+  <si>
+    <t>TREPČE 14, 48350 Novo Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>52808788420</t>
+  </si>
+  <si>
+    <t>IVAN MATIŠA 52808788420; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>13.10.2026. 11:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62ccf2fd-5834-440d-9fe8-0d8ffff46d62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62ccf2fd-5834-440d-9fe8-0d8ffff46d62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=418&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-199/2026</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ</t>
+  </si>
+  <si>
+    <t>GRGURA KARLOVČANA 8, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>20013992234</t>
+  </si>
+  <si>
+    <t>ANA MARENDIĆ 20013992234</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:59:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb7280a2-b0f7-4964-871b-cd409a645672</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb7280a2-b0f7-4964-871b-cd409a645672/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-130/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>ĐURO PETROVIĆ</t>
+  </si>
+  <si>
+    <t>MIČETINAC 103, 48350 Mičetinac, Hrvatska</t>
+  </si>
+  <si>
+    <t>67951484187</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča Općinskog suda u Koprivnici; ĐURO PETROVIĆ 67951484187</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:23:54</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e33ac5b0-11eb-419b-8a32-f08ba50fb7a7</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e33ac5b0-11eb-419b-8a32-f08ba50fb7a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-126/2026</t>
+  </si>
+  <si>
+    <t>MIRKO ŠINKO</t>
+  </si>
+  <si>
+    <t>TREPČE 22, 48350 Novo Virje, Hrvatska</t>
+  </si>
+  <si>
+    <t>81061340751</t>
+  </si>
+  <si>
+    <t>MIRKO ŠINKO 81061340751; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:22:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab34e70-dd9e-46d6-9ab0-627ab05ee4b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab34e70-dd9e-46d6-9ab0-627ab05ee4b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-129/2026</t>
+  </si>
+  <si>
+    <t>DAMIR KIKAŠ</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 176, 48350 Šemovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>28497030001</t>
+  </si>
+  <si>
+    <t>DAMIR KIKAŠ 28497030001; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed2a0901-9de1-4ae5-b80c-14431871af44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed2a0901-9de1-4ae5-b80c-14431871af44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-106/2026</t>
+  </si>
+  <si>
+    <t>MILORAD HORVAT</t>
+  </si>
+  <si>
+    <t>ULICA STISKA 24, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>22703338882</t>
+  </si>
+  <si>
+    <t>MILORAD HORVAT 22703338882; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:13:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ccf4b46-ecf5-48b0-abff-d2b6947c2fc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ccf4b46-ecf5-48b0-abff-d2b6947c2fc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-124/2026</t>
+  </si>
+  <si>
+    <t>NEDELJKO ORŠUŠ</t>
+  </si>
+  <si>
+    <t>ULICA STISKA 60, 48350 Đurđevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>17479244599</t>
+  </si>
+  <si>
+    <t>NEDELJKO ORŠUŠ 17479244599; e-Oglasna ploča Općinskog suda u Koprivnici</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:12:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c218a230-5d06-4b89-8a04-4c310d3ebd5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c218a230-5d06-4b89-8a04-4c310d3ebd5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=124&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-146/2026</t>
   </si>
   <si>
     <t>Oglas od 22.09.2026.</t>
   </si>
   <si>
     <t>MARIJAN TURKOVIĆ</t>
   </si>
   <si>
     <t>TRNOVAC 41, 48350 Virje, Hrvatska</t>
   </si>
   <si>
     <t>31020592546</t>
   </si>
   <si>
     <t>MARIJAN TURKOVIĆ 31020592546; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>22.09.2026. 11:38:56</t>
   </si>
   <si>
     <t>06.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/276221c6-8335-44a6-8f56-cf68606ba7f9</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/276221c6-8335-44a6-8f56-cf68606ba7f9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=146&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-137/2026</t>
   </si>
   <si>
     <t>MATIJA ŠTIRNIĆ</t>
   </si>
   <si>
     <t>ULICA 1. SVIBNJA 40, 48350 Kloštar Podravski, Hrvatska</t>
   </si>
   <si>
     <t>70934773711</t>
   </si>
   <si>
     <t>MATIJA ŠTIRNIĆ 70934773711; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>22.09.2026. 11:37:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5a51a3f3-c13e-4f72-9c37-54b2f1829bba</t>
@@ -221,113 +866,50 @@
   <si>
     <t>IGOR GLUHAK</t>
   </si>
   <si>
     <t>ŠIMUNA PANDURA 104, 48350 Hampovica, Hrvatska</t>
   </si>
   <si>
     <t>49922726222</t>
   </si>
   <si>
     <t>IGOR GLUHAK 49922726222; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>22.09.2026. 11:31:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c47adaa-9f55-49c8-af75-04492fd033e1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c47adaa-9f55-49c8-af75-04492fd033e1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=131&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-175/2026</t>
-[...61 lines deleted...]
-  <si>
     <t>Sp-161/2026</t>
   </si>
   <si>
     <t>Oglas od 21.09.2026.</t>
   </si>
   <si>
     <t>ZORAN RADELIĆ</t>
   </si>
   <si>
     <t>ZAGREBAČKA 20, 48350 Kozarevac, Hrvatska</t>
   </si>
   <si>
     <t>55315980757</t>
   </si>
   <si>
     <t>ZORAN RADELIĆ 55315980757; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>21.09.2026. 11:53:52</t>
   </si>
   <si>
     <t>05.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca052239-3037-4705-9820-7f7740bd5327</t>
@@ -458,246 +1040,96 @@
   <si>
     <t>SLAVKO PATAČKO</t>
   </si>
   <si>
     <t>ULICA STARI DRUM 10, 48350 Ferdinandovac, Hrvatska</t>
   </si>
   <si>
     <t>79326035238</t>
   </si>
   <si>
     <t>SLAVKO PATAČKO 79326035238; e-Oglasna ploča Općinskog suda u Koprivnici</t>
   </si>
   <si>
     <t>21.09.2026. 11:07:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b47d142-cde2-44bc-a485-8fffa65eba6c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b47d142-cde2-44bc-a485-8fffa65eba6c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=152&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-219/2026</t>
-[...67 lines deleted...]
-  <si>
     <t>Rješenje od 11.09.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
   </si>
   <si>
     <t>Mirjana Šarić 17785162394; SVIM SUDIONICIMA</t>
   </si>
   <si>
     <t>11.09.2026. 12:43:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1326d61-1c35-4623-8e0e-80da1871d4cd</t>
   </si>
   <si>
     <t>Prilog Sp-181_2026-1-2 - ŠARIĆ MIRJANA STEČAJ POTROŠAČA.pdf; Prilog Sp-181_2026-1-3 - ŠARIĆ MIRJANA 1.jpeg; Prilog Sp-181_2026-1-4 - ŠARIĆ MIRJANA 2.jpeg; Prilog Sp-181_2026-1-5 - ŠARIĆ MIRJANA 3.jpeg; Prilog Sp-181_2026-1-6 - ŠARIĆ MIRJANA 4.jpeg; Rješenje o otvaranju postupka stečaja potrošača.pdf O1000000126O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1326d61-1c35-4623-8e0e-80da1871d4cd/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-410/2020</t>
-[...13 lines deleted...]
-  <si>
     <t>Svim sudionicima; Vesna Baruškin 22870725697</t>
   </si>
   <si>
     <t>09.09.2026. 10:58:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787adbaa-8b78-4ad1-9fbc-375964bde5c6</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787adbaa-8b78-4ad1-9fbc-375964bde5c6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=410&amp;godina=2020</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 02.09.2026.</t>
   </si>
   <si>
-    <t>E-oglasna ploča; Vesna Baruškin 22870725697</t>
-[...1 lines deleted...]
-  <si>
     <t>03.09.2026. 11:19:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/316a9bf0-3f8b-4a18-84d2-3cd175e4ea1f/dokumenti/preuzimanje</t>
-  </si>
-[...58 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5060&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Podnesak od 22.05.2026.; Prilog od: 22.05.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.; Podnesak od 31.03.2025.; Podnesak od 06.11.2023.</t>
   </si>
   <si>
     <t>14.08.2026. 08:23:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-27-1 - Podravska banka-Baruškin.pdf; Izvješće povjerenika.pdf P611P; Prilog Sp-410_2020-28-1 - izvadak.pdf; Podnesak.pdf P75P; Prilog Sp-410_2020-32-1 - popis vjerovnika i izvodi iz Podravske banke.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ee004b-eb14-4225-8f98-8fa7729074f1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-149/2026</t>
   </si>
   <si>
     <t>Oglas od 01.06.2026.</t>
   </si>
   <si>
     <t>Natalija Markušić</t>
   </si>
@@ -851,51 +1283,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -953,1158 +1385,1816 @@
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="H3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="J4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="L4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="H5" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I5" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="J5" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="K5" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="N5" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="E6" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H6" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="I6" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="J6"/>
       <c r="K6" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="L6" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="M6" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="N6" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="E7" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G7" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="H7" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="I7" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="M7" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="N7" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F8" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="G8" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="H8" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="I8" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="J8" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="K8" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="L8" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="M8" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="N8" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="D9" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E9" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="F9" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G9" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H9" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="I9" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="J9" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="L9" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="M9" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="N9" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="D10" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="E10" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="F10" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="G10" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H10" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="I10" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="J10" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="K10" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="L10" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="M10" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="N10" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="D11" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="E11" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="F11" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="G11" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="H11" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="I11" t="s">
+        <v>118</v>
+      </c>
+      <c r="J11" t="s">
         <v>108</v>
       </c>
-      <c r="J11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="L11" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="M11" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="N11" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="D12" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="E12" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="F12" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="G12" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="H12" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="I12" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="J12" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="K12" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="L12" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="M12" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="N12" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="D13" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="E13" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="F13" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="G13" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="H13" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="I13" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="J13"/>
+        <v>136</v>
+      </c>
+      <c r="J13" t="s">
+        <v>137</v>
+      </c>
       <c r="K13" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="L13" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="M13" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="N13" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D14" t="s">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="E14" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="F14" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="G14" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="H14" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="I14" t="s">
+        <v>147</v>
+      </c>
+      <c r="J14" t="s">
         <v>137</v>
       </c>
-      <c r="J14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K14" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="L14" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="M14" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="N14" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="D15" t="s">
-        <v>93</v>
+        <v>152</v>
       </c>
       <c r="E15" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="F15" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="G15" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="H15" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="I15" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="J15" t="s">
-        <v>99</v>
+        <v>158</v>
       </c>
       <c r="K15" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="L15" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="M15" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="N15" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="D16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E16" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="F16" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="G16" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="H16" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="I16" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="J16" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="K16" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="L16" t="s">
-        <v>159</v>
+        <v>36</v>
       </c>
       <c r="M16" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N16" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="D17" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="E17" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="F17" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="G17" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="H17" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="I17" t="s">
+        <v>178</v>
+      </c>
+      <c r="J17" t="s">
         <v>168</v>
       </c>
-      <c r="J17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K17" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="L17" t="s">
-        <v>170</v>
+        <v>36</v>
       </c>
       <c r="M17" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N17" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>121</v>
+        <v>182</v>
       </c>
       <c r="D18" t="s">
-        <v>173</v>
+        <v>152</v>
       </c>
       <c r="E18" t="s">
-        <v>123</v>
+        <v>183</v>
       </c>
       <c r="F18" t="s">
-        <v>124</v>
+        <v>184</v>
       </c>
       <c r="G18" t="s">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="H18" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="I18" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J18"/>
+        <v>187</v>
+      </c>
+      <c r="J18" t="s">
+        <v>168</v>
+      </c>
       <c r="K18" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="L18" t="s">
-        <v>177</v>
+        <v>25</v>
       </c>
       <c r="M18" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="N18" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="D19" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="F19" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="G19" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="H19" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="I19" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="J19"/>
+        <v>196</v>
+      </c>
+      <c r="J19" t="s">
+        <v>168</v>
+      </c>
       <c r="K19" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="L19" t="s">
-        <v>187</v>
+        <v>36</v>
       </c>
       <c r="M19" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="N19" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="D20" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="E20" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="F20" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="G20" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="H20" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="I20" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="J20"/>
+        <v>206</v>
+      </c>
+      <c r="J20" t="s">
+        <v>207</v>
+      </c>
       <c r="K20" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="L20" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="M20" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="N20" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="D21" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E21" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="F21" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="G21" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="H21" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="I21" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="J21" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="K21" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="L21" t="s">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="M21" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="N21" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
+        <v>221</v>
+      </c>
+      <c r="D22" t="s">
+        <v>201</v>
+      </c>
+      <c r="E22" t="s">
+        <v>222</v>
+      </c>
+      <c r="F22" t="s">
+        <v>223</v>
+      </c>
+      <c r="G22" t="s">
+        <v>224</v>
+      </c>
+      <c r="H22" t="s">
+        <v>225</v>
+      </c>
+      <c r="I22" t="s">
+        <v>226</v>
+      </c>
+      <c r="J22" t="s">
         <v>207</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" t="s">
+      <c r="K22" t="s">
+        <v>227</v>
+      </c>
+      <c r="L22" t="s">
         <v>209</v>
       </c>
-      <c r="G22" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M22" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="N22" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>179</v>
+        <v>230</v>
       </c>
       <c r="D23" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="E23" t="s">
-        <v>181</v>
+        <v>231</v>
       </c>
       <c r="F23" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="G23" t="s">
-        <v>183</v>
+        <v>233</v>
       </c>
       <c r="H23" t="s">
-        <v>191</v>
+        <v>234</v>
       </c>
       <c r="I23" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="J23"/>
+        <v>235</v>
+      </c>
+      <c r="J23" t="s">
+        <v>207</v>
+      </c>
       <c r="K23" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="L23" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="M23" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="N23" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="D24" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="E24" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="F24" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="G24" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="H24" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="I24" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="J24"/>
+        <v>244</v>
+      </c>
+      <c r="J24" t="s">
+        <v>207</v>
+      </c>
       <c r="K24" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="L24" t="s">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="M24" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="N24" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>179</v>
+        <v>248</v>
       </c>
       <c r="D25" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="E25" t="s">
-        <v>181</v>
+        <v>250</v>
       </c>
       <c r="F25" t="s">
-        <v>182</v>
+        <v>251</v>
       </c>
       <c r="G25" t="s">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="H25" t="s">
-        <v>232</v>
+        <v>253</v>
       </c>
       <c r="I25" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="J25"/>
+        <v>254</v>
+      </c>
+      <c r="J25" t="s">
+        <v>255</v>
+      </c>
       <c r="K25" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="L25" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="M25" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="N25" t="s">
-        <v>189</v>
+        <v>258</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="D26" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="E26" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="F26" t="s">
-        <v>239</v>
+        <v>261</v>
       </c>
       <c r="G26" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="H26" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="I26" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J26"/>
+        <v>264</v>
+      </c>
+      <c r="J26" t="s">
+        <v>255</v>
+      </c>
       <c r="K26" t="s">
-        <v>243</v>
+        <v>265</v>
       </c>
       <c r="L26" t="s">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="M26" t="s">
-        <v>244</v>
+        <v>266</v>
       </c>
       <c r="N26" t="s">
-        <v>245</v>
+        <v>267</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>246</v>
+        <v>268</v>
       </c>
       <c r="D27" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E27" t="s">
-        <v>248</v>
+        <v>269</v>
       </c>
       <c r="F27" t="s">
-        <v>249</v>
+        <v>270</v>
       </c>
       <c r="G27" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="H27" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="I27" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="J27"/>
+        <v>273</v>
+      </c>
+      <c r="J27" t="s">
+        <v>255</v>
+      </c>
       <c r="K27" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="L27" t="s">
-        <v>25</v>
+        <v>209</v>
       </c>
       <c r="M27" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="N27" t="s">
-        <v>255</v>
+        <v>276</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="D28" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="E28" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="F28" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="G28" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="H28" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="I28" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="J28"/>
+        <v>282</v>
+      </c>
+      <c r="J28" t="s">
+        <v>255</v>
+      </c>
       <c r="K28" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="L28" t="s">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="M28" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="N28" t="s">
-        <v>265</v>
+        <v>285</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>286</v>
+      </c>
+      <c r="D29" t="s">
+        <v>287</v>
+      </c>
+      <c r="E29" t="s">
+        <v>288</v>
+      </c>
+      <c r="F29" t="s">
+        <v>289</v>
+      </c>
+      <c r="G29" t="s">
+        <v>290</v>
+      </c>
+      <c r="H29" t="s">
+        <v>291</v>
+      </c>
+      <c r="I29" t="s">
+        <v>292</v>
+      </c>
+      <c r="J29" t="s">
+        <v>293</v>
+      </c>
+      <c r="K29" t="s">
+        <v>294</v>
+      </c>
+      <c r="L29" t="s">
+        <v>209</v>
+      </c>
+      <c r="M29" t="s">
+        <v>295</v>
+      </c>
+      <c r="N29" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>297</v>
+      </c>
+      <c r="D30" t="s">
+        <v>287</v>
+      </c>
+      <c r="E30" t="s">
+        <v>298</v>
+      </c>
+      <c r="F30" t="s">
+        <v>299</v>
+      </c>
+      <c r="G30" t="s">
+        <v>300</v>
+      </c>
+      <c r="H30" t="s">
+        <v>301</v>
+      </c>
+      <c r="I30" t="s">
+        <v>302</v>
+      </c>
+      <c r="J30" t="s">
+        <v>293</v>
+      </c>
+      <c r="K30" t="s">
+        <v>303</v>
+      </c>
+      <c r="L30" t="s">
+        <v>209</v>
+      </c>
+      <c r="M30" t="s">
+        <v>304</v>
+      </c>
+      <c r="N30" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>306</v>
+      </c>
+      <c r="D31" t="s">
+        <v>287</v>
+      </c>
+      <c r="E31" t="s">
+        <v>307</v>
+      </c>
+      <c r="F31" t="s">
+        <v>308</v>
+      </c>
+      <c r="G31" t="s">
+        <v>309</v>
+      </c>
+      <c r="H31" t="s">
+        <v>310</v>
+      </c>
+      <c r="I31" t="s">
+        <v>311</v>
+      </c>
+      <c r="J31" t="s">
+        <v>293</v>
+      </c>
+      <c r="K31" t="s">
+        <v>312</v>
+      </c>
+      <c r="L31" t="s">
+        <v>209</v>
+      </c>
+      <c r="M31" t="s">
+        <v>313</v>
+      </c>
+      <c r="N31" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>315</v>
+      </c>
+      <c r="D32" t="s">
+        <v>316</v>
+      </c>
+      <c r="E32" t="s">
+        <v>317</v>
+      </c>
+      <c r="F32" t="s">
+        <v>318</v>
+      </c>
+      <c r="G32" t="s">
+        <v>319</v>
+      </c>
+      <c r="H32" t="s">
+        <v>320</v>
+      </c>
+      <c r="I32" t="s">
+        <v>321</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>322</v>
+      </c>
+      <c r="L32" t="s">
+        <v>323</v>
+      </c>
+      <c r="M32" t="s">
+        <v>324</v>
+      </c>
+      <c r="N32" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>326</v>
+      </c>
+      <c r="D33" t="s">
+        <v>287</v>
+      </c>
+      <c r="E33" t="s">
+        <v>327</v>
+      </c>
+      <c r="F33" t="s">
+        <v>328</v>
+      </c>
+      <c r="G33" t="s">
+        <v>329</v>
+      </c>
+      <c r="H33" t="s">
+        <v>330</v>
+      </c>
+      <c r="I33" t="s">
+        <v>331</v>
+      </c>
+      <c r="J33" t="s">
+        <v>293</v>
+      </c>
+      <c r="K33" t="s">
+        <v>332</v>
+      </c>
+      <c r="L33" t="s">
+        <v>209</v>
+      </c>
+      <c r="M33" t="s">
+        <v>333</v>
+      </c>
+      <c r="N33" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>335</v>
+      </c>
+      <c r="D34" t="s">
+        <v>287</v>
+      </c>
+      <c r="E34" t="s">
+        <v>336</v>
+      </c>
+      <c r="F34" t="s">
+        <v>337</v>
+      </c>
+      <c r="G34" t="s">
+        <v>338</v>
+      </c>
+      <c r="H34" t="s">
+        <v>339</v>
+      </c>
+      <c r="I34" t="s">
+        <v>340</v>
+      </c>
+      <c r="J34" t="s">
+        <v>293</v>
+      </c>
+      <c r="K34" t="s">
+        <v>341</v>
+      </c>
+      <c r="L34" t="s">
+        <v>209</v>
+      </c>
+      <c r="M34" t="s">
+        <v>342</v>
+      </c>
+      <c r="N34" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>315</v>
+      </c>
+      <c r="D35" t="s">
+        <v>344</v>
+      </c>
+      <c r="E35" t="s">
+        <v>317</v>
+      </c>
+      <c r="F35" t="s">
+        <v>318</v>
+      </c>
+      <c r="G35" t="s">
+        <v>319</v>
+      </c>
+      <c r="H35" t="s">
+        <v>345</v>
+      </c>
+      <c r="I35" t="s">
+        <v>346</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>347</v>
+      </c>
+      <c r="L35" t="s">
+        <v>348</v>
+      </c>
+      <c r="M35" t="s">
+        <v>349</v>
+      </c>
+      <c r="N35" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" t="s">
+        <v>64</v>
+      </c>
+      <c r="F36" t="s">
+        <v>65</v>
+      </c>
+      <c r="G36" t="s">
+        <v>66</v>
+      </c>
+      <c r="H36" t="s">
+        <v>350</v>
+      </c>
+      <c r="I36" t="s">
+        <v>351</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>352</v>
+      </c>
+      <c r="L36" t="s">
+        <v>353</v>
+      </c>
+      <c r="M36" t="s">
+        <v>354</v>
+      </c>
+      <c r="N36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" t="s">
+        <v>355</v>
+      </c>
+      <c r="E37" t="s">
+        <v>64</v>
+      </c>
+      <c r="F37" t="s">
+        <v>65</v>
+      </c>
+      <c r="G37" t="s">
+        <v>66</v>
+      </c>
+      <c r="H37" t="s">
+        <v>67</v>
+      </c>
+      <c r="I37" t="s">
+        <v>356</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>357</v>
+      </c>
+      <c r="L37" t="s">
+        <v>358</v>
+      </c>
+      <c r="M37" t="s">
+        <v>359</v>
+      </c>
+      <c r="N37" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>62</v>
+      </c>
+      <c r="D38" t="s">
+        <v>360</v>
+      </c>
+      <c r="E38" t="s">
+        <v>64</v>
+      </c>
+      <c r="F38" t="s">
+        <v>65</v>
+      </c>
+      <c r="G38" t="s">
+        <v>66</v>
+      </c>
+      <c r="H38" t="s">
+        <v>67</v>
+      </c>
+      <c r="I38" t="s">
+        <v>361</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>362</v>
+      </c>
+      <c r="L38" t="s">
+        <v>363</v>
+      </c>
+      <c r="M38" t="s">
+        <v>364</v>
+      </c>
+      <c r="N38" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" t="s">
+        <v>365</v>
+      </c>
+      <c r="D39" t="s">
+        <v>366</v>
+      </c>
+      <c r="E39" t="s">
+        <v>367</v>
+      </c>
+      <c r="F39" t="s">
+        <v>368</v>
+      </c>
+      <c r="G39" t="s">
+        <v>369</v>
+      </c>
+      <c r="H39" t="s">
+        <v>370</v>
+      </c>
+      <c r="I39" t="s">
+        <v>371</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39" t="s">
+        <v>372</v>
+      </c>
+      <c r="L39" t="s">
+        <v>209</v>
+      </c>
+      <c r="M39" t="s">
+        <v>373</v>
+      </c>
+      <c r="N39" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D40" t="s">
+        <v>375</v>
+      </c>
+      <c r="E40" t="s">
+        <v>64</v>
+      </c>
+      <c r="F40" t="s">
+        <v>65</v>
+      </c>
+      <c r="G40" t="s">
+        <v>66</v>
+      </c>
+      <c r="H40" t="s">
+        <v>376</v>
+      </c>
+      <c r="I40" t="s">
+        <v>377</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40" t="s">
+        <v>378</v>
+      </c>
+      <c r="L40" t="s">
+        <v>353</v>
+      </c>
+      <c r="M40" t="s">
+        <v>379</v>
+      </c>
+      <c r="N40" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>380</v>
+      </c>
+      <c r="D41" t="s">
+        <v>381</v>
+      </c>
+      <c r="E41" t="s">
+        <v>382</v>
+      </c>
+      <c r="F41" t="s">
+        <v>383</v>
+      </c>
+      <c r="G41" t="s">
+        <v>384</v>
+      </c>
+      <c r="H41" t="s">
+        <v>385</v>
+      </c>
+      <c r="I41" t="s">
+        <v>386</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41" t="s">
+        <v>387</v>
+      </c>
+      <c r="L41" t="s">
+        <v>209</v>
+      </c>
+      <c r="M41" t="s">
+        <v>388</v>
+      </c>
+      <c r="N41" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" t="s">
+        <v>390</v>
+      </c>
+      <c r="D42" t="s">
+        <v>391</v>
+      </c>
+      <c r="E42" t="s">
+        <v>392</v>
+      </c>
+      <c r="F42" t="s">
+        <v>393</v>
+      </c>
+      <c r="G42" t="s">
+        <v>394</v>
+      </c>
+      <c r="H42" t="s">
+        <v>395</v>
+      </c>
+      <c r="I42" t="s">
+        <v>396</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42" t="s">
+        <v>397</v>
+      </c>
+      <c r="L42" t="s">
+        <v>36</v>
+      </c>
+      <c r="M42" t="s">
+        <v>398</v>
+      </c>
+      <c r="N42" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" t="s">
+        <v>400</v>
+      </c>
+      <c r="D43" t="s">
+        <v>401</v>
+      </c>
+      <c r="E43" t="s">
+        <v>402</v>
+      </c>
+      <c r="F43" t="s">
+        <v>403</v>
+      </c>
+      <c r="G43" t="s">
+        <v>404</v>
+      </c>
+      <c r="H43" t="s">
+        <v>405</v>
+      </c>
+      <c r="I43" t="s">
+        <v>406</v>
+      </c>
+      <c r="J43"/>
+      <c r="K43" t="s">
+        <v>407</v>
+      </c>
+      <c r="L43" t="s">
+        <v>209</v>
+      </c>
+      <c r="M43" t="s">
+        <v>408</v>
+      </c>
+      <c r="N43" t="s">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>