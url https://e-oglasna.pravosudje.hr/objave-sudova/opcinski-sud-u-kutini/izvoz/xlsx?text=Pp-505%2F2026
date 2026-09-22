--- v0 (2026-07-28)
+++ v1 (2026-09-22)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Pp-505/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 25.08.2026.</t>
+    <t>Presuda od 26.08.2026.</t>
   </si>
   <si>
     <t>Marijan Ramljak 38615074340</t>
   </si>
   <si>
-    <t>22.07.2026. 08:21:36</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5ba8e1b8-0e95-403b-b50a-3297cd6d4515/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 12:02:32</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d841245e-013f-4f20-9a8f-9c70073b0d0c</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d841245e-013f-4f20-9a8f-9c70073b0d0c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Pp&amp;predmet=505&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>