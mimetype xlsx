--- v0 (2026-07-10)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Pp-598/2023</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 17.09.2026.; Podnesak od 20.06.2023.</t>
+    <t>Presuda od 17.09.2026.+nalog</t>
   </si>
   <si>
     <t>Alen Grubačević 57043950524</t>
   </si>
   <si>
-    <t>10.07.2026. 10:13:14</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/57d3b34b-6db4-4b2e-b6b6-848485cbf106/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 13:03:35</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/951fe7f0-35ba-4503-98bb-5117d9209e23</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/951fe7f0-35ba-4503-98bb-5117d9209e23/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Pp&amp;predmet=598&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>