--- v0 (2026-06-04)
+++ v1 (2026-10-09)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Pr-6/2026</t>
   </si>
   <si>
-    <t>Presuda od 03.04.2026.</t>
+    <t>Rješenje od 12.08.2026.</t>
   </si>
   <si>
     <t>NOVA TOMA GRUPA d.o.o. za proizvodnju, trgovinu i usluge 74455714192</t>
   </si>
   <si>
-    <t>29.05.2026. 07:50:03</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fcbf869f-24b6-4938-b358-c6550bdd525d/dokumenti/preuzimanje</t>
+    <t>09.10.2026. 13:04:48</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07543d8e-be2a-4f2b-830e-b8f891a92365</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07543d8e-be2a-4f2b-830e-b8f891a92365/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Pr&amp;predmet=6&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>