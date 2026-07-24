--- v0 (2026-06-04)
+++ v1 (2026-07-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="48">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,153 +59,189 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-138/2026</t>
   </si>
   <si>
-    <t>Oglas od 19.05.2026.</t>
+    <t>Rješenje od 15.07.2026.</t>
   </si>
   <si>
     <t>Vlado Peulić</t>
   </si>
   <si>
     <t>Zagrebačka 229, 44330 Brestača, Hrvatska</t>
   </si>
   <si>
     <t>69178544474</t>
   </si>
   <si>
+    <t>Vlado Peulić 69178544474</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:31:05</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34c1457c-3c54-4450-b347-0392956e0737</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34c1457c-3c54-4450-b347-0392956e0737/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Vlado Peulić 69178544474</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:31:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e57b725-2f1f-4ce3-8423-e02452d47f11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e57b725-2f1f-4ce3-8423-e02452d47f11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>ERSTE&amp;STEIERMÄRKISCHE BANKA dioničko društvo 23057039320; Vlado Peulić 69178544474</t>
   </si>
   <si>
-    <t>19.05.2026. 14:46:31</t>
-[...14 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+    <t>15.07.2026. 12:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fd05b7e-f718-46d2-93d6-a6be86781602</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fd05b7e-f718-46d2-93d6-a6be86781602/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Vlado Peulić 69178544474; Wiener osiguranje Vienna Insurance Group dioničko društvo za osiguranje 52848403362</t>
   </si>
   <si>
-    <t>19.05.2026. 14:46:29</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/afa3911e-41ed-413b-bdad-1393d82437e5/dokumenti/preuzimanje</t>
+    <t>15.07.2026. 12:30:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/037d81a8-0fcc-4926-b3fd-4994e316c976</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/037d81a8-0fcc-4926-b3fd-4994e316c976/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Grad Novska 09112913581; Vlado Peulić 69178544474</t>
   </si>
   <si>
-    <t>19.05.2026. 14:46:25</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4a6fe468-61f4-4343-bcf1-49643ed63cb4/dokumenti/preuzimanje</t>
+    <t>15.07.2026. 12:30:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899cf688-d0c9-4f04-a263-f18a36c4a1a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899cf688-d0c9-4f04-a263-f18a36c4a1a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862; Vlado Peulić 69178544474</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:30:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0807c441-da77-4ff2-ae50-130549048532</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0807c441-da77-4ff2-ae50-130549048532/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -343,42 +379,174 @@
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>32</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
         <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>