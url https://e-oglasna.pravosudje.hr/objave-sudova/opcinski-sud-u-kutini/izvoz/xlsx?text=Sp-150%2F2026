--- v0 (2026-07-16)
+++ v1 (2026-09-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="56">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,189 +59,213 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-150/2026</t>
   </si>
   <si>
-    <t>Oglas od 05.06.2026.</t>
+    <t>Rješenje od 18.08.2026.</t>
   </si>
   <si>
     <t>Marko Ljevačić</t>
   </si>
   <si>
     <t>Ulica Kralja Tomislava 26, 44330 Novska, Hrvatska</t>
   </si>
   <si>
     <t>18038844617</t>
   </si>
   <si>
+    <t>Marko Ljevačić 18038844617</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:39:27</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b7346bd-a5e0-4e3e-acde-7f6d2664f42b</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b7346bd-a5e0-4e3e-acde-7f6d2664f42b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Marko Ljevačić 18038844617</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:39:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caafaa4d-179b-4b87-93fc-8a7263677554</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caafaa4d-179b-4b87-93fc-8a7263677554/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862; Marko Ljevačić 18038844617</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:39:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/282fd3cd-6a3c-4e9a-9674-cb7e7b9a9f2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/282fd3cd-6a3c-4e9a-9674-cb7e7b9a9f2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>MOSLAVINA d.o.o. za javnu vodoopskrbu i javnu odvodnju 98526328089; Marko Ljevačić 18038844617</t>
   </si>
   <si>
-    <t>05.06.2026. 12:57:21</t>
-[...14 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+    <t>18.08.2026. 09:39:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad6b4d9d-3b9f-4a57-8390-d1b4e9a24887</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad6b4d9d-3b9f-4a57-8390-d1b4e9a24887/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Marko Ljevačić 18038844617; Ministarstvo financija 18683136487</t>
   </si>
   <si>
-    <t>05.06.2026. 12:57:18</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/84989569-f450-410c-9fbf-bb2c97731b6e/dokumenti/preuzimanje</t>
+    <t>18.08.2026. 09:39:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af80bd25-afee-4e79-aa12-fdcfa57d1b6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af80bd25-afee-4e79-aa12-fdcfa57d1b6a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Marko Ljevačić 18038844617; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
   </si>
   <si>
-    <t>05.06.2026. 12:57:11</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/67eb86be-8023-4f36-ae20-46606300e172/dokumenti/preuzimanje</t>
+    <t>18.08.2026. 09:39:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4b9ac09-acbb-4329-89a0-a68a0a979008</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4b9ac09-acbb-4329-89a0-a68a0a979008/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Hrvatski zavod za zdravstveno osiguranje 02958272670; Marko Ljevačić 18038844617</t>
   </si>
   <si>
-    <t>05.06.2026. 12:57:07</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/668b589c-5a28-4c54-b5c0-4e599562b943/dokumenti/preuzimanje</t>
+    <t>18.08.2026. 09:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9be9cc9-b666-430b-a4bc-967dd74b2831</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9be9cc9-b666-430b-a4bc-967dd74b2831/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Danijela Ljevačić 97928357793; Marko Ljevačić 18038844617</t>
   </si>
   <si>
-    <t>05.06.2026. 12:57:01</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/727dc5e1-168e-49e1-9735-70c260c672c4/dokumenti/preuzimanje</t>
+    <t>18.08.2026. 09:39:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5559d0e1-5321-4751-bacd-6d886bb640c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5559d0e1-5321-4751-bacd-6d886bb640c3/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +535,130 @@
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>44</v>
       </c>
       <c r="I7" t="s">
         <v>45</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>46</v>
       </c>
       <c r="L7" t="s">
         <v>25</v>
       </c>
       <c r="M7" t="s">
         <v>47</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>