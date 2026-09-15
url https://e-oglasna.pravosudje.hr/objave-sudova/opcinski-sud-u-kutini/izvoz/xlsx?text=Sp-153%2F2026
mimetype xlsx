--- v0 (2026-07-15)
+++ v1 (2026-09-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="68">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,225 +59,249 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-153/2026</t>
   </si>
   <si>
-    <t>Oglas od 11.06.2026.</t>
+    <t>Rješenje od 14.09.2026.</t>
   </si>
   <si>
     <t>Darko Ignac</t>
   </si>
   <si>
     <t>Ilovska 16, 44320 Kutina, Hrvatska</t>
   </si>
   <si>
     <t>91699222923</t>
   </si>
   <si>
+    <t>Darko Ignac 91699222923</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:57:34</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7da3b7b6-24ed-4b97-90a7-7fbffe55c386</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7da3b7b6-24ed-4b97-90a7-7fbffe55c386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Darko Ignac 91699222923; Financijska agencija 85821130368</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:57:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63fe7472-3abb-4de9-9908-edcfa8cfb078</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63fe7472-3abb-4de9-9908-edcfa8cfb078/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Darko Ignac 91699222923; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
   </si>
   <si>
-    <t>11.06.2026. 09:37:09</t>
-[...14 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=153&amp;godina=2026</t>
+    <t>14.09.2026. 09:57:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40089fa6-4050-4cc5-bb0b-7e81dc084d11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40089fa6-4050-4cc5-bb0b-7e81dc084d11/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Darko Ignac 91699222923; GRAD KUTINA 41888874500</t>
   </si>
   <si>
-    <t>11.06.2026. 09:37:05</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4cdaf0f9-117d-4822-b302-67c7115d3d48/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:57:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bec22e7-8e7a-438d-9530-d79f59afcb1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bec22e7-8e7a-438d-9530-d79f59afcb1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Darko Ignac 91699222923; GRADSKA PLINARA ZAGREB-OPSKRBA društvo s ograničenom odgovornošću za opskrbu plinom 74364571096</t>
   </si>
   <si>
-    <t>11.06.2026. 09:37:01</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/85db469a-ac8f-43f0-a502-d108518e689c/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:57:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9835dd4b-4999-4de5-aa7c-93a7dd195408</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9835dd4b-4999-4de5-aa7c-93a7dd195408/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Darko Ignac 91699222923; EKO MOSLAVINA d.o.o. za komunalno gospodarstvo 94887300369</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:57:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc764c7-d79c-416c-a081-253b69a8bda3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc764c7-d79c-416c-a081-253b69a8bda3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Darko Ignac 91699222923; LIKRA premiksi d.o.o. za trgovinu i zastupanje 43796286095</t>
   </si>
   <si>
-    <t>11.06.2026. 09:36:59</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/84ab79e2-c585-4fef-b647-a0799251d9a5/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:57:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfea2d84-45b6-48f4-a2f1-67e926bbe921</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfea2d84-45b6-48f4-a2f1-67e926bbe921/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Darko Ignac 91699222923; E.ON Plin d.o.o. za opskrbu plinom 14555304503</t>
   </si>
   <si>
-    <t>11.06.2026. 09:36:54</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e9ffd2d5-576b-4f79-a915-f49b5e514480/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:57:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64bd171c-39b6-42e4-8ee0-711f4b72f6a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64bd171c-39b6-42e4-8ee0-711f4b72f6a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Darko Ignac 91699222923; MOSLAVINA d.o.o. za javnu vodoopskrbu i javnu odvodnju 98526328089</t>
   </si>
   <si>
-    <t>11.06.2026. 09:36:51</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2b5c667f-7929-4916-b06f-d464bd940a80/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:56:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/850f1c35-d099-4270-a80b-2497ba2d1246</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/850f1c35-d099-4270-a80b-2497ba2d1246/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Darko Ignac 91699222923; HRVATSKA OSIGURAVAJUĆA KUĆA - dioničko društvo za osiguranje 00432869176</t>
   </si>
   <si>
-    <t>11.06.2026. 09:36:48</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8b7eb995-cf24-455a-bf2d-a3d6e26ddfb4/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:56:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/def2a457-0446-4849-963d-5e7ab384a933</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/def2a457-0446-4849-963d-5e7ab384a933/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Darko Ignac 91699222923; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
   </si>
   <si>
-    <t>11.06.2026. 09:36:45</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/09891107-1fd6-446d-b494-8f318e9a7403/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:56:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ded75ce-2a07-4cf4-8567-09ab46e83299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ded75ce-2a07-4cf4-8567-09ab46e83299/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -676,45 +700,133 @@
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>57</v>
       </c>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>58</v>
       </c>
       <c r="L10" t="s">
         <v>25</v>
       </c>
       <c r="M10" t="s">
         <v>59</v>
       </c>
       <c r="N10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" t="s">
+        <v>63</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>64</v>
+      </c>
+      <c r="I12" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" t="s">
+        <v>67</v>
+      </c>
+      <c r="N12" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>