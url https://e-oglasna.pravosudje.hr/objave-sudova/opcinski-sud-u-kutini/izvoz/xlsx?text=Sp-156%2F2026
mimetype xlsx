--- v0 (2026-07-15)
+++ v1 (2026-09-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="76">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,177 +59,273 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-156/2026</t>
   </si>
   <si>
-    <t>Oglas od 11.06.2026.</t>
+    <t>Rješenje od 15.09.2026.</t>
   </si>
   <si>
     <t>Dragan Oršuš</t>
   </si>
   <si>
     <t>Ulica Stjepana Radića 339d, 44320 Kutina, Hrvatska</t>
   </si>
   <si>
     <t>34029516977</t>
   </si>
   <si>
+    <t>Dragan Oršuš 34029516977; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:45</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6256c31-6031-4149-9d64-6d7ab3a34648</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6256c31-6031-4149-9d64-6d7ab3a34648/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; KOMUNALNI SERVISI KUTINA društvo s ograničenom odgovornošću 86093231571</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d753e7f-a9a8-4c0e-aeb9-a5239a9ae31c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d753e7f-a9a8-4c0e-aeb9-a5239a9ae31c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a120e6d-a4cb-429c-8b0e-7aa47ec35914</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a120e6d-a4cb-429c-8b0e-7aa47ec35914/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Dragan Oršuš 34029516977</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f55715-031a-462a-8882-d17cf82730bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f55715-031a-462a-8882-d17cf82730bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; Hrvatski Telekom d.d. 81793146560</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86ecb763-0134-43e1-948d-2a76296156af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86ecb763-0134-43e1-948d-2a76296156af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; GLOBAL GUARANTEE OÜ 14898766366</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8ca853a-a850-413a-920c-c19d62d288bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8ca853a-a850-413a-920c-c19d62d288bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; HRVATSKA OSIGURAVAJUĆA KUĆA - dioničko društvo za osiguranje 00432869176</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6dd5b00-1ccc-42f8-868a-faf65f1b4f86</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6dd5b00-1ccc-42f8-868a-faf65f1b4f86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; GRAD KUTINA 41888874500</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9454b3c7-aeaf-40d9-b46f-67d5c7bc76e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9454b3c7-aeaf-40d9-b46f-67d5c7bc76e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; Odvjetničko društvo Smolčić i Partneri, d.o.o. 83235711186</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90e2acfe-35f1-4d6c-af52-3f3c7d22af3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90e2acfe-35f1-4d6c-af52-3f3c7d22af3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; KLINIČKI BOLNIČKI CENTAR ZAGREB 46377257342</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b140800-1177-4046-b332-c71418b446b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b140800-1177-4046-b332-c71418b446b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Dragan Oršuš 34029516977; GENERALI OSIGURANJE dioničko društvo 10840749604</t>
   </si>
   <si>
-    <t>11.06.2026. 09:38:34</t>
-[...62 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/093430ee-99e5-476b-a0a9-94d93d70e400/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 11:20:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53f7f4e1-cddf-47d8-a68e-2541174a65df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53f7f4e1-cddf-47d8-a68e-2541174a65df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977; Financijska agencija 85821130368</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2116b4a4-43af-4474-a4e9-75886023400c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2116b4a4-43af-4474-a4e9-75886023400c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Oršuš 34029516977</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:20:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2fda85-5e0e-4477-8d21-7abb5ad2d755</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2fda85-5e0e-4477-8d21-7abb5ad2d755/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -452,45 +548,397 @@
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>42</v>
       </c>
       <c r="L6" t="s">
         <v>25</v>
       </c>
       <c r="M6" t="s">
         <v>43</v>
       </c>
       <c r="N6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" t="s">
+        <v>25</v>
+      </c>
+      <c r="M10" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" t="s">
+        <v>63</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>64</v>
+      </c>
+      <c r="I12" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" t="s">
+        <v>67</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L13" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" t="s">
+        <v>71</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>72</v>
+      </c>
+      <c r="I14" t="s">
+        <v>73</v>
+      </c>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>74</v>
+      </c>
+      <c r="L14" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" t="s">
+        <v>75</v>
+      </c>
+      <c r="N14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>