--- v0 (2026-09-09)
+++ v1 (2026-10-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,177 +59,201 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-206/2026</t>
   </si>
   <si>
-    <t>Oglas od 17.08.2026.</t>
+    <t>Rješenje od 12.10.2026.</t>
   </si>
   <si>
     <t>Đurđica Fijačko</t>
   </si>
   <si>
     <t>Ulica Kralja Tomislava 59, 44330 Novska, Hrvatska</t>
   </si>
   <si>
     <t>70795538727</t>
   </si>
   <si>
+    <t>Đurđica Fijačko 70795538727</t>
+  </si>
+  <si>
+    <t>12.10.2026. 10:15:34</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3efa2f02-4314-41fc-abc7-7c4c6bcc19c9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3efa2f02-4314-41fc-abc7-7c4c6bcc19c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Financijska agencija (FINA) 85821130368; Đurđica Fijačko 70795538727</t>
+  </si>
+  <si>
+    <t>12.10.2026. 10:15:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/312f98ec-6c7b-4dfb-8bfb-74b2421cb786</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/312f98ec-6c7b-4dfb-8bfb-74b2421cb786/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Ministarstvo financija 18683136487; Đurđica Fijačko 70795538727</t>
   </si>
   <si>
-    <t>17.08.2026. 11:56:30</t>
-[...14 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=206&amp;godina=2026</t>
+    <t>12.10.2026. 10:15:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f02efe-4239-4dbf-a6a6-af1b911fec92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f02efe-4239-4dbf-a6a6-af1b911fec92/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Grad Novska 09112913581; Đurđica Fijačko 70795538727</t>
   </si>
   <si>
-    <t>17.08.2026. 11:56:24</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/efe3def9-b095-4de9-baac-0f46cd329f5e/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 10:15:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ef1863-664e-4e43-8403-70998d7ba6f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ef1863-664e-4e43-8403-70998d7ba6f2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>GENERALI OSIGURANJE dioničko društvo 10840749604; Đurđica Fijačko 70795538727</t>
   </si>
   <si>
-    <t>17.08.2026. 11:56:21</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/38b173ce-3295-4123-8955-b099747dd9cc/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 10:15:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5198f6f0-07b9-4880-b7c4-1e64d560a76a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5198f6f0-07b9-4880-b7c4-1e64d560a76a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Hrvatska radiotelevizija 68419124305; Đurđica Fijačko 70795538727</t>
   </si>
   <si>
-    <t>17.08.2026. 11:56:16</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e0b22c43-f278-4568-8be5-9e7a21a79226/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 10:15:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0544cf88-3a15-4a0c-96af-c4860a2b5a33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0544cf88-3a15-4a0c-96af-c4860a2b5a33/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753; Đurđica Fijačko 70795538727</t>
   </si>
   <si>
-    <t>17.08.2026. 11:56:12</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/06f2f310-6d9b-4ea7-8180-f2ec88d8d7a2/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 10:15:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccb8b61f-04cb-4da8-9b94-c6f5e0e75381</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccb8b61f-04cb-4da8-9b94-c6f5e0e75381/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -455,42 +479,130 @@
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>42</v>
       </c>
       <c r="L6" t="s">
         <v>25</v>
       </c>
       <c r="M6" t="s">
         <v>43</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>