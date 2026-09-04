--- v0 (2026-05-16)
+++ v1 (2026-09-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,129 +59,189 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-23/2026</t>
   </si>
   <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Bogdan</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 329, 44320 Kutina, Hrvatska</t>
+  </si>
+  <si>
+    <t>19328416456</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Marijan Bogdan 19328416456</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:50:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d46fba60-8be1-4f28-948c-f3ad8ecadc0e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d46fba60-8be1-4f28-948c-f3ad8ecadc0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=23&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marijan Bogdan 19328416456</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:50:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cecb4a3-06a3-4323-9fff-76d72e6bb7c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cecb4a3-06a3-4323-9fff-76d72e6bb7c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HRVATSKA OSIGURAVAJUĆA KUĆA - dioničko društvo za osiguranje 00432869176; Marijan Bogdan 19328416456</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:50:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1376da8f-f24d-4b5a-987c-0b11549f0df1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1376da8f-f24d-4b5a-987c-0b11549f0df1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Marijan Bogdan 19328416456; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:50:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc8b275-c72d-41b9-a61a-2a0b0498204f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc8b275-c72d-41b9-a61a-2a0b0498204f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>GRAD KUTINA 41888874500; Marijan Bogdan 19328416456</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:49:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fdb5ac0-327d-4409-a3ad-089efd03bd94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fdb5ac0-327d-4409-a3ad-089efd03bd94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Marijan Bogdan 19328416456; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:49:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52baaf2e-4847-4e25-9215-7be0d5784d65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52baaf2e-4847-4e25-9215-7be0d5784d65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 12.05.2026.</t>
   </si>
   <si>
-    <t>Marijan Bogdan</t>
-[...10 lines deleted...]
-  <si>
     <t>12.05.2026. 09:45:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dde5d458-b493-4860-bf6e-48b0aacb4283</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dde5d458-b493-4860-bf6e-48b0aacb4283/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=23&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>12.05.2026. 09:45:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f6c1d3f-6103-40d7-8da9-d04e6f5aec70</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f6c1d3f-6103-40d7-8da9-d04e6f5aec70/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>HRVATSKA OSIGURAVAJUĆA KUĆA - dioničko društvo za osiguranje 00432869176; Marijan Bogdan 19328416456</t>
-[...1 lines deleted...]
-  <si>
     <t>12.05.2026. 09:45:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2830767-897c-4dd7-8b2b-d5a1c43dd3db</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2830767-897c-4dd7-8b2b-d5a1c43dd3db/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Marijan Bogdan 19328416456; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
-[...1 lines deleted...]
-  <si>
     <t>12.05.2026. 09:45:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d637e0c4-9615-4e11-9ddb-9a9013648d4e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d637e0c4-9615-4e11-9ddb-9a9013648d4e/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>GRAD KUTINA 41888874500; Marijan Bogdan 19328416456</t>
-[...1 lines deleted...]
-  <si>
     <t>12.05.2026. 09:45:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a10a0f9-8542-4db9-a382-b5fe5491f408</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a10a0f9-8542-4db9-a382-b5fe5491f408/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marijan Bogdan 19328416456; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
   </si>
   <si>
     <t>12.05.2026. 09:45:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/be15597d-3a3e-42e8-aa4e-550ba7bd4810</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/be15597d-3a3e-42e8-aa4e-550ba7bd4810/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 12.05.2026.</t>
   </si>
   <si>
     <t>12.05.2026. 09:27:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0d49890b-0430-49f1-89f7-4ae2ac3fd2e1</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0d49890b-0430-49f1-89f7-4ae2ac3fd2e1/dokumenti/preuzimanje</t>
   </si>
@@ -218,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -601,45 +661,297 @@
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>53</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" t="s">
         <v>54</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M10" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>35</v>
+      </c>
+      <c r="I11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" t="s">
+        <v>60</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" t="s">
+        <v>50</v>
+      </c>
+      <c r="M12" t="s">
+        <v>63</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" t="s">
+        <v>50</v>
+      </c>
+      <c r="M13" t="s">
+        <v>66</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>68</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>69</v>
+      </c>
+      <c r="L14" t="s">
+        <v>70</v>
+      </c>
+      <c r="M14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" t="s">
+        <v>72</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>73</v>
+      </c>
+      <c r="L15" t="s">
+        <v>70</v>
+      </c>
+      <c r="M15" t="s">
+        <v>74</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>