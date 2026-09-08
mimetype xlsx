--- v0 (2026-05-17)
+++ v1 (2026-09-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="76">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,129 +59,192 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-245/2025</t>
   </si>
   <si>
+    <t>Rješenje od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Zdravko Radović</t>
+  </si>
+  <si>
+    <t>Mramorska 2, 44320 Kutina, Hrvatska</t>
+  </si>
+  <si>
+    <t>82723503516</t>
+  </si>
+  <si>
+    <t>Zdravko Radović 82723503516</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:15:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aad3ced-48d0-4cae-b625-7a90b8526e07</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aad3ced-48d0-4cae-b625-7a90b8526e07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=245&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Zdravko Radović 82723503516</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:15:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ed9d27-5f5d-40be-888f-40a134b49d1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ed9d27-5f5d-40be-888f-40a134b49d1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753; Zdravko Radović 82723503516</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:15:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93767e55-0f1b-4b3e-b9af-1bbc1fac7943</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93767e55-0f1b-4b3e-b9af-1bbc1fac7943/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>E.ON Plin d.o.o. za opskrbu plinom 14555304503; Zdravko Radović 82723503516</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:15:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c5c5866-bfd0-43f4-bec7-b53207110546</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c5c5866-bfd0-43f4-bec7-b53207110546/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EKO MOSLAVINA d.o.o. za komunalno gospodarstvo 94887300369; Zdravko Radović 82723503516</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:15:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cb84615-9f94-49b7-90d5-c49d52fc8ab4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cb84615-9f94-49b7-90d5-c49d52fc8ab4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487; Zdravko Radović 82723503516</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:15:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c04f41f-f053-4906-8dc8-a96a84c8bc06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c04f41f-f053-4906-8dc8-a96a84c8bc06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 09.03.2026.</t>
   </si>
   <si>
-    <t>Zdravko Radović</t>
-[...10 lines deleted...]
-  <si>
     <t>09.03.2026. 13:03:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c5c0cfc-1a47-46a0-ae89-e7e62feca8d2</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c5c0cfc-1a47-46a0-ae89-e7e62feca8d2/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=245&amp;godina=2025</t>
-[...4 lines deleted...]
-  <si>
     <t>09.03.2026. 13:03:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fba448e2-f8d0-49fe-b15a-2b1a7b597733</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fba448e2-f8d0-49fe-b15a-2b1a7b597733/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Republika Hrvatska, Ministarstvo financija, Porezna uprava 52634238587; Zdravko Radović 82723503516</t>
   </si>
   <si>
     <t>09.03.2026. 13:03:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5f5bb5a-5a61-476e-9d12-baca6447610d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5f5bb5a-5a61-476e-9d12-baca6447610d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753; Zdravko Radović 82723503516</t>
-[...1 lines deleted...]
-  <si>
     <t>09.03.2026. 13:03:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/740debf3-e330-455c-bec3-818fea39bb39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/740debf3-e330-455c-bec3-818fea39bb39/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>E.ON Plin d.o.o. za opskrbu plinom 14555304503; Zdravko Radović 82723503516</t>
-[...1 lines deleted...]
-  <si>
     <t>09.03.2026. 13:03:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f135db8d-9390-4a9b-8e30-f70bde45c0a0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f135db8d-9390-4a9b-8e30-f70bde45c0a0/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>EKO MOSLAVINA d.o.o. za komunalno gospodarstvo 94887300369; Zdravko Radović 82723503516</t>
   </si>
   <si>
     <t>09.03.2026. 13:02:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aec2d9f0-190e-44f8-8351-489c9ce4a9ad</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aec2d9f0-190e-44f8-8351-489c9ce4a9ad/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 09.03.2026.</t>
   </si>
   <si>
     <t>09.03.2026. 12:28:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba315f72-1ccd-4589-a946-47b2402fc32f</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba315f72-1ccd-4589-a946-47b2402fc32f/dokumenti/preuzimanje</t>
   </si>
@@ -218,51 +281,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -601,45 +664,297 @@
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>53</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" t="s">
         <v>54</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>57</v>
+      </c>
+      <c r="L10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M10" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" t="s">
+        <v>59</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>60</v>
+      </c>
+      <c r="L11" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" t="s">
+        <v>61</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>35</v>
+      </c>
+      <c r="I12" t="s">
+        <v>62</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>63</v>
+      </c>
+      <c r="L12" t="s">
+        <v>50</v>
+      </c>
+      <c r="M12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>66</v>
+      </c>
+      <c r="L13" t="s">
+        <v>50</v>
+      </c>
+      <c r="M13" t="s">
+        <v>67</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>70</v>
+      </c>
+      <c r="L14" t="s">
+        <v>71</v>
+      </c>
+      <c r="M14" t="s">
+        <v>72</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" t="s">
+        <v>73</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" t="s">
+        <v>71</v>
+      </c>
+      <c r="M15" t="s">
+        <v>75</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>