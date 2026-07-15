--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="90">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,153 +59,234 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-28/2026</t>
   </si>
   <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Darko Horvat</t>
+  </si>
+  <si>
+    <t>Orlovačka 59b, 47000 Karlovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>64190255541</t>
+  </si>
+  <si>
+    <t>Darko Horvat 64190255541</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:37:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38500d83-975c-43fe-b80f-1957cc2ecba7</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38500d83-975c-43fe-b80f-1957cc2ecba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=28&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Darko Horvat 64190255541; Financijska agencija (FINA) 85821130368</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:37:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e68df39-a71c-4593-9352-9616bd2022f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e68df39-a71c-4593-9352-9616bd2022f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Darko Horvat 64190255541; Hrvatska radiotelevizija 68419124305</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a58953-c8aa-4e89-ab82-f989f4a9f1c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a58953-c8aa-4e89-ab82-f989f4a9f1c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Darko Horvat 64190255541; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:37:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f35ff7bc-3def-4a88-91a9-a492159c70e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f35ff7bc-3def-4a88-91a9-a492159c70e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Darko Horvat 64190255541; INKASATOR d.o.o. za obavljanje poslova naplate troškova stanovanja i drugih knjigovodstvenih usluga 51671452481</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:37:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3f15304-4320-4f56-833d-27bc1078f412</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3f15304-4320-4f56-833d-27bc1078f412/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862; Darko Horvat 64190255541</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea60c4e5-d74b-47ac-a845-0e07fad867b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea60c4e5-d74b-47ac-a845-0e07fad867b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Darko Horvat 64190255541; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:37:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eccdd854-b8cd-42f4-8205-dc7f93783955</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eccdd854-b8cd-42f4-8205-dc7f93783955/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Darko Horvat 64190255541; Iva Markotić Bagarić 62440193337</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:36:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b891a7d-8994-441e-92c0-2fcda358e944</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b891a7d-8994-441e-92c0-2fcda358e944/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 12.05.2026.</t>
   </si>
   <si>
-    <t>Darko Horvat</t>
-[...10 lines deleted...]
-  <si>
     <t>12.05.2026. 10:31:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3afb0cf4-524b-48b7-ab19-550c3ab9ffd6</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3afb0cf4-524b-48b7-ab19-550c3ab9ffd6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=28&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>12.05.2026. 10:31:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a416b511-7841-4796-8590-716c22291182</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a416b511-7841-4796-8590-716c22291182/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Darko Horvat 64190255541; Dora Hanžeković Žuža 29273403595</t>
   </si>
   <si>
     <t>12.05.2026. 10:31:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c268090e-1e49-4fed-94f2-9f04146e79f1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c268090e-1e49-4fed-94f2-9f04146e79f1/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Darko Horvat 64190255541; Hrvatska radiotelevizija 68419124305</t>
-[...1 lines deleted...]
-  <si>
     <t>12.05.2026. 10:30:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69268181-eb56-44cd-b162-7b0ff18a8d48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69268181-eb56-44cd-b162-7b0ff18a8d48/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Darko Horvat 64190255541; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
-[...1 lines deleted...]
-  <si>
     <t>12.05.2026. 10:30:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5f12d609-0743-4177-afe4-331fc3986a00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5f12d609-0743-4177-afe4-331fc3986a00/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Darko Horvat 64190255541; INKASATOR d.o.o. za obavljanje poslova naplate troškova stanovanja i drugih knjigovodstvenih usluga 51671452481</t>
-[...1 lines deleted...]
-  <si>
     <t>12.05.2026. 10:30:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ce16c32-f823-4635-bd3f-f4be4ab4c954</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ce16c32-f823-4635-bd3f-f4be4ab4c954/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>CROATIA osiguranje d.d. 26187994862; Darko Horvat 64190255541</t>
-[...1 lines deleted...]
-  <si>
     <t>12.05.2026. 10:30:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2df7e09-a7e8-4a42-a1ab-08ea844d9232</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2df7e09-a7e8-4a42-a1ab-08ea844d9232/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>Darko Horvat 64190255541; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
   </si>
   <si>
     <t>12.05.2026. 10:30:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3b5a08b5-e8ea-44f0-9d29-99b9654f3b01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3b5a08b5-e8ea-44f0-9d29-99b9654f3b01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 12.05.2026.</t>
   </si>
   <si>
     <t>12.05.2026. 09:56:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5898ac88-8e62-4614-ab71-6c37985cf2ad</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5898ac88-8e62-4614-ab71-6c37985cf2ad/dokumenti/preuzimanje</t>
   </si>
@@ -242,51 +323,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -709,45 +790,381 @@
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>60</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>61</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" t="s">
         <v>62</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>63</v>
+      </c>
+      <c r="I12" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" t="s">
+        <v>58</v>
+      </c>
+      <c r="M12" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>68</v>
+      </c>
+      <c r="L13" t="s">
+        <v>58</v>
+      </c>
+      <c r="M13" t="s">
+        <v>69</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>35</v>
+      </c>
+      <c r="I14" t="s">
+        <v>70</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>71</v>
+      </c>
+      <c r="L14" t="s">
+        <v>58</v>
+      </c>
+      <c r="M14" t="s">
+        <v>72</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" t="s">
+        <v>73</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" t="s">
+        <v>75</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" t="s">
+        <v>76</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>77</v>
+      </c>
+      <c r="L16" t="s">
+        <v>58</v>
+      </c>
+      <c r="M16" t="s">
+        <v>78</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17" t="s">
+        <v>79</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>80</v>
+      </c>
+      <c r="L17" t="s">
+        <v>58</v>
+      </c>
+      <c r="M17" t="s">
+        <v>81</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>82</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>83</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18" t="s">
+        <v>85</v>
+      </c>
+      <c r="M18" t="s">
+        <v>86</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" t="s">
+        <v>87</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>88</v>
+      </c>
+      <c r="L19" t="s">
+        <v>85</v>
+      </c>
+      <c r="M19" t="s">
+        <v>89</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>