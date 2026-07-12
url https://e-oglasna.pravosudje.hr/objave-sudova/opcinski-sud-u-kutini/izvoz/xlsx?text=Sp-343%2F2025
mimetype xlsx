--- v0 (2026-05-17)
+++ v1 (2026-07-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,129 +59,189 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-343/2025</t>
   </si>
   <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Zvjezdana Kičuda</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 253, 44320 Kutina, Hrvatska</t>
+  </si>
+  <si>
+    <t>38973901895</t>
+  </si>
+  <si>
+    <t>Zvjezdana Kičuda 38973901895</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:45:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b76583f-376d-4816-804b-fe69b62a543b</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - preinačeno 1. st. rješenje.pdf P540P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b76583f-376d-4816-804b-fe69b62a543b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=343&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Zvjezdana Kičuda 38973901895</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:45:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c955af0d-2606-4c01-a582-ea2205a0dd8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c955af0d-2606-4c01-a582-ea2205a0dd8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487; Zvjezdana Kičuda 38973901895</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:44:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/512977fa-71b9-4a5e-a49d-8efa51d24c88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/512977fa-71b9-4a5e-a49d-8efa51d24c88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>GRAD KUTINA 41888874500; Zvjezdana Kičuda 38973901895</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:44:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d73eb98f-0024-4bcb-8351-faae3de296a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d73eb98f-0024-4bcb-8351-faae3de296a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Zvjezdana Kičuda 38973901895</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:44:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f1cd6ff-f6ca-4e19-9791-71983c87786d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f1cd6ff-f6ca-4e19-9791-71983c87786d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753; Zvjezdana Kičuda 38973901895</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:44:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/599f06d2-3b7b-4089-9659-05323a7815af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/599f06d2-3b7b-4089-9659-05323a7815af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 19.03.2026.</t>
   </si>
   <si>
-    <t>Zvjezdana Kičuda</t>
-[...10 lines deleted...]
-  <si>
     <t>19.03.2026. 09:48:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/692d65b7-ac34-4ab1-9ac2-b3e040875ade</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/692d65b7-ac34-4ab1-9ac2-b3e040875ade/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=343&amp;godina=2025</t>
-[...4 lines deleted...]
-  <si>
     <t>19.03.2026. 09:48:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/059a4fca-1e8d-4441-85db-df4c74c91fe6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/059a4fca-1e8d-4441-85db-df4c74c91fe6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487; Zvjezdana Kičuda 38973901895</t>
-[...1 lines deleted...]
-  <si>
     <t>19.03.2026. 09:48:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ae46acc7-e83f-4554-9a83-7368680b5acb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ae46acc7-e83f-4554-9a83-7368680b5acb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>GRAD KUTINA 41888874500; Zvjezdana Kičuda 38973901895</t>
-[...1 lines deleted...]
-  <si>
     <t>19.03.2026. 09:48:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/33d86293-82c4-43cc-be63-5e4d7d27dae6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/33d86293-82c4-43cc-be63-5e4d7d27dae6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417; Zvjezdana Kičuda 38973901895</t>
-[...1 lines deleted...]
-  <si>
     <t>19.03.2026. 09:48:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/550bc482-0887-49da-9319-73918ffbe639</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/550bc482-0887-49da-9319-73918ffbe639/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753; Zvjezdana Kičuda 38973901895</t>
   </si>
   <si>
     <t>19.03.2026. 09:48:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acfd793c-d8fe-41fd-902e-d2450f8067f7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acfd793c-d8fe-41fd-902e-d2450f8067f7/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -194,51 +254,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -493,45 +553,297 @@
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>43</v>
       </c>
       <c r="I7" t="s">
         <v>44</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>45</v>
       </c>
       <c r="L7" t="s">
         <v>24</v>
       </c>
       <c r="M7" t="s">
         <v>46</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" t="s">
+        <v>50</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" t="s">
+        <v>50</v>
+      </c>
+      <c r="M9" t="s">
+        <v>54</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M10" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>35</v>
+      </c>
+      <c r="I11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" t="s">
+        <v>60</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" t="s">
+        <v>50</v>
+      </c>
+      <c r="M12" t="s">
+        <v>63</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" t="s">
+        <v>50</v>
+      </c>
+      <c r="M13" t="s">
+        <v>66</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>