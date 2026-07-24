--- v0 (2026-06-04)
+++ v1 (2026-07-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,129 +59,189 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-47/2026</t>
   </si>
   <si>
+    <t>Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Balent</t>
+  </si>
+  <si>
+    <t>Rokova Ulica 5, 44318 Donja Gračenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>91911806075</t>
+  </si>
+  <si>
+    <t>Jurica Balent 91911806075</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:39:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95c33a5c-2087-4153-b330-8ee5218f4802</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95c33a5c-2087-4153-b330-8ee5218f4802/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=47&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Financijska agencija 85821130368; Jurica Balent 91911806075</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:39:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db617ceb-2074-492e-9d1c-369f04024dfe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db617ceb-2074-492e-9d1c-369f04024dfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Jurica Balent 91911806075; REPUBLIKA HRVATSKA 52634238587</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:38:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dfaaba8-75c2-4f3e-9bed-9b5fa073d887</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dfaaba8-75c2-4f3e-9bed-9b5fa073d887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Jurica Balent 91911806075; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:38:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb79bd2-4972-463f-9238-b0e9e0020ed4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb79bd2-4972-463f-9238-b0e9e0020ed4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Jurica Balent 91911806075; VTO MARKER d.o.o. za usluge 85250660511</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:38:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86de2e98-d25e-456d-a801-966fba3e71be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86de2e98-d25e-456d-a801-966fba3e71be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatska radiotelevizija 68419124305; Jurica Balent 91911806075</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:38:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4038ac19-861b-4664-9e7c-6249827b5166</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4038ac19-861b-4664-9e7c-6249827b5166/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 22.05.2026.</t>
   </si>
   <si>
-    <t>Jurica Balent</t>
-[...10 lines deleted...]
-  <si>
     <t>22.05.2026. 09:05:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d62b739-1c27-4430-90b9-074735b35f29</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d62b739-1c27-4430-90b9-074735b35f29/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=47&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>22.05.2026. 09:05:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82978c26-01b8-4a3b-ad23-c93e461cf11a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82978c26-01b8-4a3b-ad23-c93e461cf11a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Jurica Balent 91911806075; REPUBLIKA HRVATSKA 52634238587</t>
-[...1 lines deleted...]
-  <si>
     <t>22.05.2026. 09:05:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea36f9b2-ab01-49bd-81f3-9642fe03b8a2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea36f9b2-ab01-49bd-81f3-9642fe03b8a2/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Jurica Balent 91911806075; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
-[...1 lines deleted...]
-  <si>
     <t>22.05.2026. 09:05:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/058233c4-72b4-465c-8bd6-38f34fdd17fc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/058233c4-72b4-465c-8bd6-38f34fdd17fc/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Jurica Balent 91911806075; VTO MARKER d.o.o. za usluge 85250660511</t>
-[...1 lines deleted...]
-  <si>
     <t>22.05.2026. 09:05:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58c73a99-97a4-4ef5-89eb-766c1e0426a3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58c73a99-97a4-4ef5-89eb-766c1e0426a3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hrvatska radiotelevizija 68419124305; Jurica Balent 91911806075</t>
   </si>
   <si>
     <t>22.05.2026. 09:05:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f8c2e0f-036d-4380-819d-6b3e671b39ce</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f8c2e0f-036d-4380-819d-6b3e671b39ce/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -194,51 +254,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -493,45 +553,297 @@
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>43</v>
       </c>
       <c r="I7" t="s">
         <v>44</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>45</v>
       </c>
       <c r="L7" t="s">
         <v>24</v>
       </c>
       <c r="M7" t="s">
         <v>46</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" t="s">
+        <v>50</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" t="s">
+        <v>50</v>
+      </c>
+      <c r="M9" t="s">
+        <v>54</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M10" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>35</v>
+      </c>
+      <c r="I11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" t="s">
+        <v>60</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" t="s">
+        <v>50</v>
+      </c>
+      <c r="M12" t="s">
+        <v>63</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" t="s">
+        <v>50</v>
+      </c>
+      <c r="M13" t="s">
+        <v>66</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>