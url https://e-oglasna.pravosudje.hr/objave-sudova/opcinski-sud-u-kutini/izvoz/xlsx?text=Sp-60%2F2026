--- v0 (2026-08-04)
+++ v1 (2026-09-30)
@@ -59,153 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Kutini</t>
   </si>
   <si>
     <t>Sp-60/2026</t>
   </si>
   <si>
-    <t>Rješenje od 31.07.2026.</t>
+    <t>Rješenje od 10.09.2026.</t>
   </si>
   <si>
     <t>Milan Šimičić</t>
   </si>
   <si>
     <t>Ulica 1.svibnja 1995. 109, 44323 Rajić, Hrvatska</t>
   </si>
   <si>
     <t>11090202916</t>
   </si>
   <si>
     <t>HRVATSKA OBRTNIČKA KOMORA 96583527575; Milan Šimičić 11090202916</t>
   </si>
   <si>
-    <t>31.07.2026. 12:37:09</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/011d5eff-fc56-4e72-a614-c517ddd10709/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 12:09:13</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32af9d1d-9459-4766-a557-077d18c8e82f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32af9d1d-9459-4766-a557-077d18c8e82f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5041&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
   </si>
   <si>
     <t>Milan Šimičić 11090202916; OPĆINSKO DRŽAVNO ODVJETNIŠTVO U SISKU 85077656753</t>
   </si>
   <si>
-    <t>31.07.2026. 12:37:06</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/469cb860-6f7a-4c8a-a276-5078f87c946e/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 12:09:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43f46f2-73b4-4c76-872b-9d180ab9eac7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43f46f2-73b4-4c76-872b-9d180ab9eac7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE 02958272670; Milan Šimičić 11090202916</t>
   </si>
   <si>
-    <t>31.07.2026. 12:37:03</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7e95b395-0f20-4eec-be48-ab2a33efedb4/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 12:09:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cd2f7f2-0862-429e-9f9e-48d9935a8fe5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cd2f7f2-0862-429e-9f9e-48d9935a8fe5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>FUGGER društvo s ograničenom odgovornošću za upravljanje nekretninama 34902658865; Milan Šimičić 11090202916</t>
   </si>
   <si>
-    <t>31.07.2026. 12:37:01</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5702b926-4b41-49e4-b6a2-2dcab237d64e/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 12:09:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ea108d-d928-4809-bf39-2e897ec30938</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ea108d-d928-4809-bf39-2e897ec30938/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Milan Šimičić 11090202916; REPUBLIKA HRVATSKA MINISTARSTVO FINANCIJA 18683136487</t>
   </si>
   <si>
-    <t>31.07.2026. 12:36:58</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8feefebc-068c-4c91-a777-c7825b0c7462/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 12:09:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfbc0375-1621-482c-aeb5-5fe42dd93112</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfbc0375-1621-482c-aeb5-5fe42dd93112/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Financijska agencija 85821130368; Milan Šimičić 11090202916</t>
   </si>
   <si>
-    <t>31.07.2026. 12:36:55</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/aaeeea4e-caef-48ab-a7d3-83f39d192959/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 12:08:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e5bfe77-ff5c-4a37-ba10-09a785caca4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e5bfe77-ff5c-4a37-ba10-09a785caca4e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Milan Šimičić 11090202916</t>
   </si>
   <si>
-    <t>31.07.2026. 12:36:52</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5f6c8893-a74d-4e59-be10-8ad8b41f14a0/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 12:08:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6752a0d-67ce-4cd5-935d-8d97b888dff0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6752a0d-67ce-4cd5-935d-8d97b888dff0/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">