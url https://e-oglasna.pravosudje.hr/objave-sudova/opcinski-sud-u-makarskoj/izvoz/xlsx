--- v3 (2026-06-20)
+++ v4 (2026-07-31)
@@ -6,13781 +6,8292 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8705" uniqueCount="5613">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5655" uniqueCount="3783">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Z-3251/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/062a0554-4c08-4b29-a52f-cc448c76220f</t>
+    <t>P-604/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Mateo Biočić 60510591550</t>
+  </si>
+  <si>
+    <t>31.07.2026. 07:21:36</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127ea5c1-c397-4241-b738-d520ae8d84c1</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127ea5c1-c397-4241-b738-d520ae8d84c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=604&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Mario Biočić 18606286346</t>
+  </si>
+  <si>
+    <t>31.07.2026. 07:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87769fbd-7057-4554-9335-39c73cfa2a11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87769fbd-7057-4554-9335-39c73cfa2a11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2759/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>Danijel Jovanović 53979269516</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:46:19</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d52cad91-1a45-40f2-9df7-46bd8424687f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2759_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d52cad91-1a45-40f2-9df7-46bd8424687f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2759&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2627/2026</t>
+  </si>
+  <si>
+    <t>Darka Maršić 82377555458</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:40:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f53f2f85-bdef-4ee8-880f-2aad464d1b93</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2627_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f53f2f85-bdef-4ee8-880f-2aad464d1b93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2627&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2682/2026</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:37:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fcf4181-a15e-41b0-9554-fcef5c225b4f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2682_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fcf4181-a15e-41b0-9554-fcef5c225b4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2682&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2661/2026</t>
+  </si>
+  <si>
+    <t>SIESTA DIA j.d.o.o. 68652650111</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:24:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20a37bef-f461-4d21-b758-201d8edc2dbd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2661_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ZINAM d.o.o., zastupnik_opunomoćenik_ Robert Hršak.pdf; Prilog Ovrv-2661_2026-1-4 - Vjerodostojna isprava br. 2 - Račun.pdf; Prilog Ovrv-2661_2026-1-5 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20a37bef-f461-4d21-b758-201d8edc2dbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2661&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5597/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5597/2026</t>
+  </si>
+  <si>
+    <t>Mara Rašić</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:30:08</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296c19a0-c629-4667-bb4e-4e3641f3b655</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/062a0554-4c08-4b29-a52f-cc448c76220f/dokumenti/preuzimanje</t>
-[...323 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d98a9740-27ac-4c91-85e2-d2a887f4c9e7</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/296c19a0-c629-4667-bb4e-4e3641f3b655/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5597&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2097/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2097/2026</t>
+  </si>
+  <si>
+    <t>GUČIĆ MARA ROĐ.MEDIĆ IZ SAD; GUČIĆ MARA ŽENA JOZE; MEDIĆ ANA POK.LUKE IZ SAD; MEDIĆ GIOCONDA POK. NIKOLE; MEDIĆ JERKO ŠIMUNOV; MEDIĆ JOZE ŠIMUNOV; MEDIĆ MATIJA ŽENA STIPANA; MEDIĆ ĐOKONDE POK.NIKOLE IZ SPLITA</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:20:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa7429f-ffc4-4043-99f8-2faa03c59469</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa7429f-ffc4-4043-99f8-2faa03c59469/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2097&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>otvaranje pojedinačnog ispravnog postupka</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>30.07.2026. 13:19:10</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b49de9f4-364d-40ce-844a-1569b9f44145</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b49de9f4-364d-40ce-844a-1569b9f44145/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5589/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5589/2026</t>
+  </si>
+  <si>
+    <t>Evica Čelar</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:15:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f7f37a-d886-405e-8362-ebdd0f258dcc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f7f37a-d886-405e-8362-ebdd0f258dcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5589&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5595/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5595/2026</t>
+  </si>
+  <si>
+    <t>Marija Gudelj</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:00:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cae5cad3-dc9f-451a-890c-878f1d8c59ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cae5cad3-dc9f-451a-890c-878f1d8c59ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5595&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5133/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5133/2026</t>
+  </si>
+  <si>
+    <t>JOSIPOVIĆ JUŠTE POK.JURE; JOSIPOVIĆ MARIJA ŽENA JURE; JOSIPOVIĆ MIRKO POK.MIJE; JOZIPOVIĆ MATE POK. JURE IZ BASTA</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:52:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04b5d2ff-2df6-42b6-b35b-5b17900998e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04b5d2ff-2df6-42b6-b35b-5b17900998e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:51:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bc05213-d5f3-4e5c-b118-7435c7e3051c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bc05213-d5f3-4e5c-b118-7435c7e3051c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2382/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2382/2026</t>
+  </si>
+  <si>
+    <t>VITLIĆ ANTICA P. NIKOLE; VITLIĆ BRANKO; VITLIĆ GOJKA 99501818262; VITLIĆ IVAN; VITLIĆ JOSKO; VITLIĆ MARIJAN  P. NIKOLE; VITLIĆ MARIJAN POK. NIKOLE; VITLIĆ MIRO; VITLIĆ NEDILJKA P. NIKOLE</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:41:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8622f432-fc95-43a2-950a-f275eb8a44da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8622f432-fc95-43a2-950a-f275eb8a44da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2382&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1781/2026</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:32:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea82bfec-a4e8-44cf-b85b-fdc46285febf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea82bfec-a4e8-44cf-b85b-fdc46285febf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1781&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2418/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2418/2026</t>
+  </si>
+  <si>
+    <t>CVITANOVIĆ IVE ŽENA MATE; GIUNIO BISERKA; PEĆAR ANA POK. MATE; PEĆAR ANA UD. PETRA IZ PODACE; PEĆAR MATE POK. PETRA IZ PODACE; PEČAR ANE POK. MATE; PEČAR MATO PK. PETRA IZ SARAJEVA; ROGULJ STEFANI; ROGULJ SUZANA; STANIČIĆ ANKA Ž. TRIPKA IZ TIVTA; STANIČIĆ ANKA ŽENA TRIPKA IZ TIVATA; STANIČIĆ TRIPO POK. GRGE IZ TIVATA; STANIČIĆ TRIPO POK. GRGE IZ TIVTA</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:30:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13162699-0c16-4ff8-95f4-dffb007bf34b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13162699-0c16-4ff8-95f4-dffb007bf34b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2418&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-758/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Armando Morović 04664321449</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:54:38</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef57318-643f-4987-9cf9-77897f117bc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef57318-643f-4987-9cf9-77897f117bc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=758&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ana Štrbac Agić 10953384707</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:54:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/678e2737-0c21-409d-a837-ae9b8bf3f5f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/678e2737-0c21-409d-a837-ae9b8bf3f5f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e17dd1a-bdce-4ee8-9bca-83c41bf7bab7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e17dd1a-bdce-4ee8-9bca-83c41bf7bab7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4949/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4949/2026</t>
+  </si>
+  <si>
+    <t>DEAN MARA PK.LUKE IZ PODGORE; NOLA ANTICA REČ.TONE P. ANTE; NOLA FRANJKA P.ANTE; NOLA JURE P. ANTE; NOLA MATIJA-VESELJKA POK.ANTE; RAVLIĆ VESELKA Ž. JOZE</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:59:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1346564-c74e-42ed-8730-cd539fd3f99c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1346564-c74e-42ed-8730-cd539fd3f99c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4949&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:58:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/299ce668-a476-4450-8383-38c6a35634a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/299ce668-a476-4450-8383-38c6a35634a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2206/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2206/2026</t>
+  </si>
+  <si>
+    <t>PIVAC NIKOLA JURIN; PIVAC NIKOLA POK. JURE</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:48:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42b00ca9-4482-4426-81b0-bf35a36f066e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42b00ca9-4482-4426-81b0-bf35a36f066e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76516d09-55d2-48fd-8a96-c1dc85b6c480</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76516d09-55d2-48fd-8a96-c1dc85b6c480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:23:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f936d530-c516-4855-9834-4fd02a9727cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f936d530-c516-4855-9834-4fd02a9727cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2348/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2348/2026</t>
+  </si>
+  <si>
+    <t>BARTULOVIĆ MIJO PK. MATE IZ GRADCA</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:11:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba9cc827-f548-40db-971e-3553560e1b76</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba9cc827-f548-40db-971e-3553560e1b76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2348&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:10:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1822c618-e6fc-4ad4-8f23-74c0e411c459</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1822c618-e6fc-4ad4-8f23-74c0e411c459/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3504/2026</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:00:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f4f47e-9bfd-49f7-ada5-63ba44e2ee38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f4f47e-9bfd-49f7-ada5-63ba44e2ee38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3504&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3504/2026</t>
+  </si>
+  <si>
+    <t>CVITANOVIĆ DOMINKO POK. JURE IZ PODACA; CVITANOVIĆ STIPE  PK. JURE IZ PODACE; CVITANOVIĆ VIKTOR PK. JURE IZ PODACE; STIPIĆ DANICA Ž. ANTE IZ GRADCA</t>
+  </si>
+  <si>
+    <t>30.07.2026. 07:59:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19050ae7-488e-4f93-a9df-386d3860da1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19050ae7-488e-4f93-a9df-386d3860da1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-418/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Katica Kraljević 73865635311</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:40:07</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966fab65-c44c-4f40-bd7f-d47cc6ce3ae0</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.pdf O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966fab65-c44c-4f40-bd7f-d47cc6ce3ae0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp Ikp&amp;predmet=418&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp-792/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Grubišić 05500400688</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:21:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90862cf5-97a8-4e63-a786-168c3c8171a2</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90862cf5-97a8-4e63-a786-168c3c8171a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=792&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2638/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2638/2024</t>
+  </si>
+  <si>
+    <t>BULJAN MARA UD. POK. MATE; LONČAR MARA UD. POK. MARIJANA; PIPLICA RUŽA  Ž. MATE</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee8e8e1b-78a3-48c6-9e81-68fb902bd453</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee8e8e1b-78a3-48c6-9e81-68fb902bd453/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2638&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-1034/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Danira Alesić</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:08:21</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/229c733b-757d-4a7d-be66-49cf70595055</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/229c733b-757d-4a7d-be66-49cf70595055/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1034&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3850/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3850/2026</t>
+  </si>
+  <si>
+    <t>Jure Matutinović Pok Mate</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:42:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/482ebf02-2c38-46a5-9098-76f1f563d406</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/482ebf02-2c38-46a5-9098-76f1f563d406/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3850&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1976/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1976/2024</t>
+  </si>
+  <si>
+    <t>BAKETIĆ MARIJA Ž. IVANA; MEDVIDOVIĆ MARA Ž. GRGINA; MRŠIĆ ANKA POK. IVANA; MRŠIĆ BOGOSLAV POK. JOSIPA; MRŠIĆ DANICA POK. STIPANA; MRŠIĆ FILIP POK. ANTE; MRŠIĆ IVAN POK. IVANA; MRŠIĆ IVAN POK. LUKE; MRŠIĆ IVAN POK. LUKE; MRŠIĆ JELA UD. MIJE; MRŠIĆ LJILJANA KĆI POK. ANE; MRŠIĆ LUCIJA Ž. MATINA; MRŠIĆ LUKA POK. STIPANA; MRŠIĆ MATE POK. JOSIPA; MRŠIĆ MATE POK. LUKE; MRŠIĆ MATE POK. LUKE; MRŠIĆ MIHO POK. IVANA; MRŠIĆ STANISLAV POK. IVANA; MRŠIĆ SVETOMIR POK. IVANA; Mirko Perkušić 44285949060</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:01:20</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f3a26b-82a7-495e-88b6-eb942938fb9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f3a26b-82a7-495e-88b6-eb942938fb9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1976&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-349/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Hasan Ahmetagić 30049383569</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:20:21</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f544b94-f0ab-4273-9b5f-d140cfc28bc7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f544b94-f0ab-4273-9b5f-d140cfc28bc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp Ikp&amp;predmet=349&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Su-330/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:04:28</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c18302ae-5ab9-4c90-8e1a-b80fc703e64b</t>
+  </si>
+  <si>
+    <t>Odluka.pdf P8P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c18302ae-5ab9-4c90-8e1a-b80fc703e64b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Su&amp;predmet=330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-417/2021</t>
+  </si>
+  <si>
+    <t>Sanela Pražen 66218411157</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:33:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3972ea10-fc88-4496-853c-d70df2b3fce6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3972ea10-fc88-4496-853c-d70df2b3fce6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp Ikp&amp;predmet=417&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ovrv-2878/2026</t>
+  </si>
+  <si>
+    <t>IVAN RUBČIĆ 33809585746</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a361e03f-6522-474d-a642-9f9aa74972ac</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2878_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP ELEKTRA d.o.o., zastupnik_opunomoćenik_ Kruno Peronj.pdf; Prilog Ovrv-2878_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a361e03f-6522-474d-a642-9f9aa74972ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2878&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2862/2026</t>
+  </si>
+  <si>
+    <t>MARKO ERCEG 61379296081</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:58:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61811c6f-99ec-4d6c-8ddd-d590c3685545</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2862_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-2862_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61811c6f-99ec-4d6c-8ddd-d590c3685545/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2862&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2850/2026</t>
+  </si>
+  <si>
+    <t>MARIJANA SABLJO 33399408146</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:55:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39ac66b1-ef1a-4a0a-b881-f0ca485761b8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2850_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-2850_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39ac66b1-ef1a-4a0a-b881-f0ca485761b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2850&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3169/2026</t>
+  </si>
+  <si>
+    <t>FRANE PUHARIĆ 00451767385</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:50:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c533887-6d93-41c6-8066-083b12a6e868</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3169_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-3169_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c533887-6d93-41c6-8066-083b12a6e868/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2790/2026</t>
+  </si>
+  <si>
+    <t>IVICA ŽIDIĆ 37516727053</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:47:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6f0cf6-5d4b-419e-a59d-cd813f08cbc3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2790_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-2790_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6f0cf6-5d4b-419e-a59d-cd813f08cbc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2790&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2838/2026</t>
+  </si>
+  <si>
+    <t>FILKA BUŠIĆ 12495222263</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:45:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ac6dbd-f3a5-44be-a69e-8a2e67932906</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2838_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-2838_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ac6dbd-f3a5-44be-a69e-8a2e67932906/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2838&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2906/2026</t>
+  </si>
+  <si>
+    <t>MARIO GOJAK 53352233602</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:39:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9095ddec-b401-407b-aa6b-039c7c777592</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2906_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-2906_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9095ddec-b401-407b-aa6b-039c7c777592/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2906&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5401/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5401/2026</t>
+  </si>
+  <si>
+    <t>ANTE JUKIĆ p.Berislava; ANTE JUKIĆ p.Tome; IVAN KORLJAN p.Ante; KARMELO JUKIĆ p.Tome; MARA KORLJAN p.Ante; MILKA KORLJAN p.Ante; MIRJANA MARJANOVIĆ r.Jukić</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6d238df-4d65-4ffd-b499-b78ea5024125</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6d238df-4d65-4ffd-b499-b78ea5024125/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5401&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2830/2026</t>
+  </si>
+  <si>
+    <t>PETRA VUKOREPA 89659761457</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:34:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4f7d9d2-4a2f-48b3-94b5-77870902b6fe</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2830_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-2830_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-2830_2026-1-3 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-2830_2026-1-4 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-2830_2026-1-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4f7d9d2-4a2f-48b3-94b5-77870902b6fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2830&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2842/2026</t>
+  </si>
+  <si>
+    <t>MARIJANA JURJEVIĆ 55191032717</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:29:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b77c85-0054-41df-a0ad-ad00b60ec73b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2842_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-2842_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b77c85-0054-41df-a0ad-ad00b60ec73b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2842&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2541/2026</t>
+  </si>
+  <si>
+    <t>Dalibor Margeta 96696605250</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:26:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3285fc0b-fbda-4d50-8423-8169a4355c00</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2541_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-2541_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-2541_2026-1-3 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-2541_2026-1-4 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-2541_2026-1-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3285fc0b-fbda-4d50-8423-8169a4355c00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2541&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2918/2026</t>
+  </si>
+  <si>
+    <t>JOSIP BOCKOVAC 20170084554</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:23:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8c2ac0e-f02f-4ac1-8804-c14b84ea362e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2918_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-2918_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8c2ac0e-f02f-4ac1-8804-c14b84ea362e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2918&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2930/2026</t>
+  </si>
+  <si>
+    <t>TIHOMIR SUBOŠIĆ 23020852732</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:21:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8db563d1-b547-49fe-8e40-cafa375a75cd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2930_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ZAGREBAČKI HOLDING d.o.o. - PODRUŽNICA ČISTOĆA, zastupni.pdf; Prilog Ovrv-2930_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ZAGREBAČKI HOLDING d.o.o. - PODRUŽNICA ČISTOĆA, zastupni.pdf; Prilog Ovrv-2930_2026-1-3 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ZAGREBAČKI HOLDING d.o.o. - PODRUŽNICA ČISTOĆA, zastupni.pdf; Prilog Ovrv-2930_2026-1-4 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ZAGREBAČKI HOLDING d.o.o. - PODRUŽNICA ČISTOĆA, zastupni.pdf; Prilog Ovrv-2930_2026-1-5 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ZAGREBAČKI HOLDING d.o.o. - PODRUŽNICA ČISTOĆA, zastupni.pdf; Prilog Ovrv-2930_2026-1-6 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2930_2026-1-7 - Uplatnica uz rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8db563d1-b547-49fe-8e40-cafa375a75cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2930&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2886/2026</t>
+  </si>
+  <si>
+    <t>ZVONIMIR LUBINA 87523968547</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:18:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/857cf92c-21cd-4ff9-9e00-fb1cdf39c28c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2886_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP ELEKTRA d.o.o., zastupnik_opunomoćenik_ Kruno Peronj.pdf; Prilog Ovrv-2886_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/857cf92c-21cd-4ff9-9e00-fb1cdf39c28c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2794/2026</t>
+  </si>
+  <si>
+    <t>MARKO MEDVIDOVIĆ 08576188206</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:17:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5339c4f3-9dc5-417d-b6fe-6a9a0da067f4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2794_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HOK-OSIGURANJE d.d., zastupnik_opunomoćenik_ IVA PEZIĆ.pdf; Prilog Ovrv-2794_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5339c4f3-9dc5-417d-b6fe-6a9a0da067f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2794&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2701/2026</t>
+  </si>
+  <si>
+    <t>VALENTINA ANDRIJANIĆ 15869076258</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:13:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/959f490a-6aeb-4186-a4ee-bf68fd9efef2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2701_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ČISTOĆA d.o.o., zastupnik_opunomoćenik_ Antonija Jelić.pdf; Prilog Ovrv-2701_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/959f490a-6aeb-4186-a4ee-bf68fd9efef2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2701&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2946/2026</t>
+  </si>
+  <si>
+    <t>MILENA GRANIĆ 92462001233</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:11:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcb1647b-dfee-4599-9c5e-88348e05e16d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2946_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2946_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcb1647b-dfee-4599-9c5e-88348e05e16d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2946&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2630/2026</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:59:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9efd5c51-2e30-4163-b01a-30620614e0cd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2630_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Photobip d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-2630_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9efd5c51-2e30-4163-b01a-30620614e0cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2630&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2754/2026</t>
+  </si>
+  <si>
+    <t>Lucija Perišić 84967544086</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:57:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/947be25c-02a0-4df5-b81e-416e704f3270</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2754_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Web genius d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-2754_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/947be25c-02a0-4df5-b81e-416e704f3270/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2754&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2870/2026</t>
+  </si>
+  <si>
+    <t>MILJENKO LOZO 93732384859</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:52:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb29b28c-6fc8-4d05-95a5-86ffd3706e4f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2870_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP ELEKTRA d.o.o., zastupnik_opunomoćenik_ Kruno Peronj.pdf; Prilog Ovrv-2870_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb29b28c-6fc8-4d05-95a5-86ffd3706e4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2870&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3091/2026</t>
+  </si>
+  <si>
+    <t>Katica Đerek 22518787314</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:50:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c64c0b0-8762-40ff-ac9d-9a3cc6e219f4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3091_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Ermina Abdić.pdf; Prilog Ovrv-3091_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c64c0b0-8762-40ff-ac9d-9a3cc6e219f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3091&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2950/2026</t>
+  </si>
+  <si>
+    <t>GORAN DUGONJIĆ 39063069401</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:47:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/061e616a-9093-4614-8a11-ce6660dbedfc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2950_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-2950_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/061e616a-9093-4614-8a11-ce6660dbedfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2950&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3099/2026</t>
+  </si>
+  <si>
+    <t>KATERINA MIHALJEVIĆ 53643402037</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:42:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4eda38d-a049-4ec6-a1ae-16873821f5cf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3099_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE, zastupnik_opunomoćenik_.pdf; Prilog Ovrv-3099_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3099_2026-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3099_2026-1-4 - Obračun kamata na dan 29.04.2026..pdf; Prilog Ovrv-3099_2026-1-5 - Obračun kamata na dan 29.04.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4eda38d-a049-4ec6-a1ae-16873821f5cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3099&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-395/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Stipe Vuletić 46132151880</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:05:52</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431ccf9f-1232-492a-81d4-1511ba24227e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431ccf9f-1232-492a-81d4-1511ba24227e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=395&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kruno Peronja 49304460335</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:05:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad2868d-4cee-463b-ba75-cfeaba140b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad2868d-4cee-463b-ba75-cfeaba140b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2599/2026</t>
+  </si>
+  <si>
+    <t>TONĆICA ANDIC 07087075645</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:39:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/816cc2e9-b57d-4ab1-a2ac-ec05cbe7f6c1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2599_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/816cc2e9-b57d-4ab1-a2ac-ec05cbe7f6c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2599&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5476/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5476/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ JAKOV POK. ILIJE; GATIĆ NEVENKA NIKOLINA; GAVRILOVIĆ RADOJKA Ž. ČEDOMIRA; JELIČIĆ KATICA Ž. RENATA; JELIČIĆ LUIĐA POK. MATE; JELIČIĆ MILA POK. MATE; JURIŠIĆ MARA Ž. DOMENIKA; KULJIŠ FILA Ž. ANTINA; Marija Ud Mirka Vujević; NIMIĆ STJEPOSAVA Ž. SLAVKA; POLJOPRIVREDNO DOBRO " VINARIJA " IMOTSKI; RADIĆ - BUDALIĆ MARA Ž. IVANA; RAKO ANKA POK. MATE; RAKO ANTE POK. MATE; RAKO ANTE POK. MIHA; RAKO ANTE POK. ŠIMUNA; RAKO DINKA POK. MATE; RAKO MARA POK. STIPE; RAKO MILKA POK. MIHA; RAKO PAVE POK. MATE; RAKO SMILJANA POK. ŠIMUNA; RAKO VINKA POK. ŠIMUNA; RAKO ŠIMICA UD. ŠIMUNA ROĐ. STIPČEVIĆ; TRUCCOLO DINKO POK. REMIGIA; TRUCCOLO REMIGIO POK. DINKA; VRČIĆ STANKO POK. VJEKOSLAVA; VUJEVIĆ JOSIP MARKOV; VUJEVIĆ JOSIP POK. MARKA; VUJEVIĆ MARKO POK. FILIPA; VUJEVIĆ MATE MARKOV; VUJEVIĆ MATE POK. MARKA; VUJEVIĆ MIRKO POK. MARKA; VUJEVIĆ ZVONE MARKOV; VUJEVIĆ ZVONIMIR POK. MARKA; WERK MILICA Ž. RAJNERA; ŠTAMBAK IVAN POK. DINKA; ŠTAMBAK NIKO POK. DINKA</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:06:23</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbfbb07e-d0b2-4315-ae2e-1205c7cafc01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbfbb07e-d0b2-4315-ae2e-1205c7cafc01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5476&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-858/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-858/2026</t>
+  </si>
+  <si>
+    <t>BEKAVAC KATICA Ž.ANTE; BEROŠ LUCA ŽENA MARKOVA IZ BRELA; CAREVIĆ MARA ŽENA VICE; FILIPOVIĆ ANTE POK. DUŠANA; FILIPOVIĆ ANĐELKA POK.TOME; FILIPOVIĆ DIONISIA UD.ANTE; FILIPOVIĆ DOMINGA - AURORA POK.ANTE; FILIPOVIĆ DONEFA UD. MATE; FILIPOVIĆ FABIJAN POK. JERKA; FILIPOVIĆ GJENA ŽENA MARINA; FILIPOVIĆ GORAN POK.LJUBE IZ BRELA; FILIPOVIĆ IVA - GINA ŽENA MATINA, SADA U INOZEMSTVU; FILIPOVIĆ IVAN - DUŠAN POK.ANTE IZ BRELA, SADA U AMERICI; FILIPOVIĆ IVAN - KARLO POK.MATE; FILIPOVIĆ IVAN - MARKO POK. JOZE; FILIPOVIĆ IVAN P. MARKA IZ BRELA; FILIPOVIĆ IVAN POK. ANTE; FILIPOVIĆ IVKA UDOVA STJEPANOVA IZ BRELA; FILIPOVIĆ JELA POK. STIPANA; FILIPOVIĆ JELA POK. STJEPANA IZ BRELA; FILIPOVIĆ JERONIMO IZ ARGENTINE; FILIPOVIĆ JUAN - ANTONIO POK.ANTE; FILIPOVIĆ JUAN - PEDRO POK.ANTE; FILIPOVIĆ JURAJ POK. KAŽIMIRA; FILIPOVIĆ KATA POK. IVANA; FILIPOVIĆ KAŽIMIRA PK. FILIPA; FILIPOVIĆ LJUBICA POK.TADIJE; FILIPOVIĆ MARGARITA POK. JOZE; FILIPOVIĆ MARIE DEL.CARMEN POK. NIKOLE; FILIPOVIĆ MARIJA - CELIA POK. MATE; FILIPOVIĆ MARIJA POK.ANTE IZ BRELA; FILIPOVIĆ MARIJA UD POK STIPE; FILIPOVIĆ MARIN - ILIJA POK. STJEPANA IZ BRELA; FILIPOVIĆ MARIN POK. STIPANA; FILIPOVIĆ MATE - IVAN POK. MARKA; FILIPOVIĆ MATE POK. TOME; FILIPOVIĆ MATE POK. TOME IZ DONJIH BRELA; FILIPOVIĆ MATIJA POK. STIPANA; FILIPOVIĆ NEDA POK. ANTE IZ BRELA; FILIPOVIĆ NEDA POK. NIKOLE; FILIPOVIĆ NEDA UD. TADIJE; FILIPOVIĆ NELLY POK.NIKOLE; FILIPOVIĆ PETAR POK. GRGE; FILIPOVIĆ RUDOLFFO POK. NIKOLE; FILIPOVIĆ TADIJA PK. FILIPA; FILIPOVIĆ VICKO POK.ANTE IZ BRELA; FILIPOVIĆ VJEKOSLAV POK. MIJE; FILIPOVIĆ ZORA UD. VINKA - ANTE; FILIPOVIĆ ZVONIMIR POK.MATE; JAKIR ANTICA POK. TOME; JAKIR JURKA UD. TOME; JAKIR KATA ŽENA FILIPOVA IZ BRELA; JAKIR MARA POK. TOME; KOVAČIĆ ZDRAVKO POK. ANTE IZ OMIŠA; LEŽEČA OSTAVINA P. FILIPOVIĆ RATKA POK. TOME; MAL. FILIPOVIĆ IVKA P. MARINA; MAL. FILIPOVIĆ RAFAEL P. MARINA; MAL. FILPOVIĆ ANDRIJANO PK. VINKA - ANTE; MALOLJ. FILIPOVIĆ KLEMENTINA POK. MATE; MALOLJ. FILIPOVIĆ MARIJA POK. ANTE; MALOLJ. FILIPOVIĆ MARIJA POK. MIJE; MALOLJ. FILIPOVIĆ NEDA POK. ANTE; MALOLJ. FILPOVIĆ MIJO POK. MIJE; MALOLJ. VRDOLJAK JOZA ŽENA STIPANOVA; MARUŠIĆ NEDA ŽENA IVICE IZ OMIŠA; MATIJAŠEVIĆ SLAVKA ŽENA PETROVA, SADA U INOZEMSTVU; PERIŠIĆ IVKA ŽENA SLAVKINA; RIBIČIĆ MATIJA ŽENA MARKOVA IZ BRELA; SIČAJA DRAGAN SIN ILIJE; ŽAMIĆ DUJE POK.IVANA</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:52:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a20d2e5-af41-4463-9573-0cc2991fea1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a20d2e5-af41-4463-9573-0cc2991fea1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=858&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3410/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3410/2026</t>
+  </si>
+  <si>
+    <t>ARKOVIĆ FRANICA ŽENA JURE; BABIĆ BARE ŽENA ŠIMUNA; BORIĆ JELKA POK.MATE, SPLIT; GOJAK MATIJA ŽENA LOVRE; GRANIĆ MARIJAN POK. MIJE PROMAJNA; GRANIĆ MIRJANA KĆI MARIJANA-MARINA; GRANIĆ MIRJANA PROMAJNA; GRANIĆ ŽELJKO MARIJANOV PROMAJNA; GRANIĆ ŽELJKO SIN MARIJANA-MARINA; JURIŠIĆ AKČIĆ FRANE POK.JURE; JURIŠIĆ IVAN P. ANDRIJE; JURIŠIĆ IVANICA POK.FRANE IZ BASTA; JURIŠIĆ JAKŠA POK. ANTE; JURIŠIĆ JURE PK.ANDRIJE; JURIŠIĆ MARE PK.ANTE; JURIŠIĆ MARIJA P. ANDRIJE; JURIŠIĆ MATIJA PK.ANTE; JURIŠIĆ SONI POK.FRANE; JURIŠIĆ SONI SIN POK.FRANE; JURIŠIĆ ZDRAVKO POK.IVANA-ZONE; JURIŠIĆ ZDRAVKO POK.ZONE; JURIŠIĆ ŽELJKO POK. ANTE; MAL.JURIŠIĆ JURE PK.ANTE; RADIĆ IVAN SIN POK. FILE; RADIĆ SMILJAN SIN POK. FILE; RADOJKOVIĆ ANDRIJA - MATE POK. MARIJANA; RADOJKOVIĆ ANTE PK. JERKA; RADOJKOVIĆ ANTE POK. JERE PROMAJNA; RADOJKOVIĆ BARE POK. MATE; RADOJKOVIĆ FRANKA POK. MATE; RADOJKOVIĆ IVO POK. MIJE PROMAJNA; RADOJKOVIĆ JOSIP POK. MATE; RADOJKOVIĆ JURE POK. MIJE PROMAJNA; RADOJKOVIĆ KATE POK.JURE; RADOJKOVIĆ LJILJANA POK.BLAŽA; RADOJKOVIĆ MARICA UD. MARIJANA; RADOJKOVIĆ MATE POK. JERE PROMAJNA; RADOJKOVIĆ MIRO POK.BLAŽA; RADOJKOVIĆ NADA PK. JERKA; RADOJKOVIĆ PETAR P. MATE; RADOJKOVIĆ PETAR POK. MATE; RADOJKOVIĆ VJEKOSLAV POK. MIJE PROMAJNA; RADOJKOVIĆ ŽARKO PK. JERKE; RADOJKOVIĆ ŽARKO POK. JERE PROMAJNA; STANIČIĆ GROZDANA POK.MATE, SPLIT; STANIČIĆ IVAN POK. ANTE; TAMBAČA NADA,SPLIT,G.DIMITROVA 21; TOMIĆ HILDA KĆI POK. FILE; VIDAK MARIJA POK.MATE IZ MAKARSKE; WEBER MARE</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:50:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12f2eeb3-ae11-4286-af6c-bf34ce31a151</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12f2eeb3-ae11-4286-af6c-bf34ce31a151/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3740/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3740/2026</t>
+  </si>
+  <si>
+    <t>Ante Pok Ivana Čaljkušić; KUSIĆ ANA Ž. STJEPANA; KUSIĆ LUCIJA Ž. IVANA; ČALJKUŠIĆ - IVANOVIĆ BOŽE POK. TOME; ČALJKUŠIĆ - IVANOVIĆ MIJO POK. TOME; ČALJKUŠIĆ - IVANOVIĆ STIPAN POK. TOME</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:50:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb910c51-c1a4-4c10-8da9-9dab72a87832</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb910c51-c1a4-4c10-8da9-9dab72a87832/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3740&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-139/2026</t>
+  </si>
+  <si>
+    <t>SAŠA BABIĆ 07048983434</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:54:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9145fd59-3b7c-4d41-8ec0-6d3b2ab0ed25</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-139_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9145fd59-3b7c-4d41-8ec0-6d3b2ab0ed25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1332/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Jagoda Stipić 74732454124</t>
+  </si>
+  <si>
+    <t>27.07.2026. 07:37:51</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eedd8e84-fd6f-4c2e-8670-76747d8d67d3</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eedd8e84-fd6f-4c2e-8670-76747d8d67d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1332&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1459/2026</t>
+  </si>
+  <si>
+    <t>ANA GRIZELJ 32526033976</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:22:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b806a9-b707-425b-a6e9-210eacbe7e0f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1459_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1459_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b806a9-b707-425b-a6e9-210eacbe7e0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1459&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5438/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:05:31</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f50e3564-4ba0-4a08-a4a0-3e0062098890</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f50e3564-4ba0-4a08-a4a0-3e0062098890/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5438&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-848/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>KATICA LUCIJA ANDRIJAŠEVIĆ 61090382688</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:46:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbcc588a-f073-4339-88eb-3b088b81b02e</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbcc588a-f073-4339-88eb-3b088b81b02e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=848&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-1471/2026</t>
+  </si>
+  <si>
+    <t>MIRKO LALIĆ 34302377634</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04be7788-c32c-4ff8-9112-87fb2bf1ab36</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1471_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1471_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04be7788-c32c-4ff8-9112-87fb2bf1ab36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1383/2026</t>
+  </si>
+  <si>
+    <t>KRISTINA ŠUTALO 39084512603</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:39:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de635b85-dc12-4362-be9c-007c68cda8da</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1383_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1383_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de635b85-dc12-4362-be9c-007c68cda8da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1383&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2964/2025</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:31:52</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c95e2704-63fa-4084-b09e-17842a0cff15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c95e2704-63fa-4084-b09e-17842a0cff15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2964&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7643/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7643/2024</t>
+  </si>
+  <si>
+    <t>BILOPAVLOVIĆ IVANICA Ž. STIPE; BULJAN IVA UD. ANTE; BULJAN JERKO MATIN; BULJAN MATE POK. MATE; BULJAN ZORAN POK. LUKE; PARIĆ JOZA UD. MATINA; REBIĆ ANĐA JOSIPOVA; REBIĆ DINKO POK. ANTE; REBIĆ IVA JOSIPOVA; REBIĆ IVAN JOSIPOV; REBIĆ JOSIP POK. ANTE; REBIĆ JOZO POK. ANTE; REBIĆ MATIJA JOSIPOVA; REBIĆ MIRKO POK. ANTE; REBIĆ STIPE JOSIPOV; REBIĆ VLADE POK. ANTE; ŠIMIĆ ANICA Ž. MARKOVA</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:28:52</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c53b93a-2c11-4c19-81fd-f4b484b66865</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c53b93a-2c11-4c19-81fd-f4b484b66865/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7643&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2003/2026</t>
+  </si>
+  <si>
+    <t>JETI TOO GOOD j.d.o.o. 94845011644</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:54:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe79ad7-cee4-4619-a4de-8dfe3add9f41</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2003_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf; Prilog Ovrv-2003_2026-1-3 - Vjerodostojna isprava br. 4 - Račun.pdf; Prilog Ovrv-2003_2026-1-4 - Vjerodostojna isprava br. 5 - Račun.pdf; Prilog Ovrv-2003_2026-1-5 - Vjerodostojna isprava br. 3 - Račun.pdf; Prilog Ovrv-2003_2026-1-6 - Vjerodostojna isprava br. 6 - Račun.pdf; Prilog Ovrv-2003_2026-1-7 - Vjerodostojna isprava br. 2 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe79ad7-cee4-4619-a4de-8dfe3add9f41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2003&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5324/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5324/2026</t>
+  </si>
+  <si>
+    <t>JOSIPOVIĆ RUŽA ŽENA DAMIRA ROĐ. SUMIĆ; SUMIĆ STIPE POK. PREDRAGA IZ BRELA</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:46:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f16258a-439f-484d-8ab2-f170819e5412</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f16258a-439f-484d-8ab2-f170819e5412/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5324&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-695/2026</t>
+  </si>
+  <si>
+    <t>MUSTAFA SOFIĆ 57602929040</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:37:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfa12fc5-3cda-4243-84ec-33866195b17c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-695_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-695_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfa12fc5-3cda-4243-84ec-33866195b17c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=695&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1131/2026</t>
+  </si>
+  <si>
+    <t>THUVE-JESPERSEN d.o.o. 33542263591</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:33:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c33736f5-3829-4f6a-b9a5-22c44187700b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1131_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1131_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c33736f5-3829-4f6a-b9a5-22c44187700b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1023/2026</t>
+  </si>
+  <si>
+    <t>KATARINA ROSO 52922444920</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:27:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899f91a1-1e45-4ce5-9397-73d9a053509c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1023_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899f91a1-1e45-4ce5-9397-73d9a053509c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1023&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-659/2026</t>
+  </si>
+  <si>
+    <t>DORIS AKRAP 92253076022</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:08:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9105e20b-48e7-4458-83b1-8457c4e8f46f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-659_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-659_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9105e20b-48e7-4458-83b1-8457c4e8f46f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=659&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3500/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3500/2022</t>
+  </si>
+  <si>
+    <t>IRINA MUSIC 02605726451</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:04:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3f3320-5aa0-4b99-8492-af574f388fa7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3f3320-5aa0-4b99-8492-af574f388fa7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3500&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-1259/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>ad.1-ad.22, ad.24-ad.51, ad.53-ad.62 / ULOGA: Tuženici</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:52:39</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4a21c7-f6eb-4886-a684-811af247e9b1</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4a21c7-f6eb-4886-a684-811af247e9b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1259&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1707/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026.; Prilog od: 19.08.2025.</t>
+  </si>
+  <si>
+    <t>Petra Komazec 61144589755</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:39:24</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b1d8fcc-99c4-41d5-9452-5bb36ecc5aca</t>
+  </si>
+  <si>
+    <t>Prilog Pp-1707_2025-1-1 - PREKRŠAJNI NALOG.pdf; Poziv za sudsku radnju od 28.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b1d8fcc-99c4-41d5-9452-5bb36ecc5aca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1707&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-602/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Štefica Mišić 88972407268</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:15:25</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc42042e-f2c9-4f15-aae4-5e0c874f2a3d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc42042e-f2c9-4f15-aae4-5e0c874f2a3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=602&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-1015/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO KRIŠTO 06342371181</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:23:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b39473bb-7ed8-4ff2-b27a-7d8e1aa3bda1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1015_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b39473bb-7ed8-4ff2-b27a-7d8e1aa3bda1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1015&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1963/2026</t>
+  </si>
+  <si>
+    <t>NADA JELIĆ 49554581539</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:17:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46a28b47-8e3e-4d92-8285-c2be1f35a842</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1963_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1963_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46a28b47-8e3e-4d92-8285-c2be1f35a842/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1963&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1087/2026</t>
+  </si>
+  <si>
+    <t>VESNA GABRIĆ 48214436995</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0900c9de-fbb0-40d6-9f81-d71ea3873eff</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1087_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0900c9de-fbb0-40d6-9f81-d71ea3873eff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1087&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1991/2026</t>
+  </si>
+  <si>
+    <t>Verica Jukić 62320775849</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:09:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ef126c1-90c9-48e8-a38d-6632e9c25bd6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1991_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ef126c1-90c9-48e8-a38d-6632e9c25bd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5391/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5391/2026</t>
+  </si>
+  <si>
+    <t>Slava Babić</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:03:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/609b791f-b989-48e2-91ca-ea9e54e753e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/609b791f-b989-48e2-91ca-ea9e54e753e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5391&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-406/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Ivan Krivić 41984413657</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:03:37</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5d7248a-21a6-4a82-83f8-e6fbc2b0e09a</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5d7248a-21a6-4a82-83f8-e6fbc2b0e09a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovr&amp;predmet=406&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1435/2026</t>
+  </si>
+  <si>
+    <t>MIRANDA PERIĆ 63186400273</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:03:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bd800b-3c8a-4d6d-8e21-93498809f667</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1435_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1435_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57bd800b-3c8a-4d6d-8e21-93498809f667/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1435&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-50/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Karmen Puharić 03580169273</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:01:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bc5e151-9d40-4510-af51-c9eece7de8e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bc5e151-9d40-4510-af51-c9eece7de8e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovr&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5389/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5389/2026</t>
+  </si>
+  <si>
+    <t>Marija Stipović</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:49:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b2f09b7-c9a1-4e9a-9cfc-9d269592f7f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b2f09b7-c9a1-4e9a-9cfc-9d269592f7f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2114/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.03.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Kasalo 58783881073</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:29:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cec9cc93-f78f-4ff3-bc4f-250ae79c519e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cec9cc93-f78f-4ff3-bc4f-250ae79c519e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2114&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-909/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Ljubičić 98249099866</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:21:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f3b2512-89aa-4cf1-9c89-7bbebb589a82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f3b2512-89aa-4cf1-9c89-7bbebb589a82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=909&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Zoran Antunović 23074662324</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ace36f59-04be-464a-aa58-9a8f295508ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ace36f59-04be-464a-aa58-9a8f295508ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-1312/2025</t>
+  </si>
+  <si>
+    <t>Vice Urlić 47701739293</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:19:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c438a3a2-a7a1-4a00-9e24-9f30269bc878</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c438a3a2-a7a1-4a00-9e24-9f30269bc878/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1312&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2711/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2711/2022</t>
+  </si>
+  <si>
+    <t>Karma Topić 72121718772</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:07:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7837e06-dc70-4fde-a309-cdff095f477a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7837e06-dc70-4fde-a309-cdff095f477a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2711&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-8209/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8209/2024</t>
+  </si>
+  <si>
+    <t>BUŠIĆ BISERKA - ANA Ž. MIJE; BUŠIĆ MARA MARJANOVA; KREDITNA BANKA ZAGREB - FILIJALA MOSTAR - EKSPOZITURA IMOTSKI; KUKULJ ANA UD. STIPE; KUKULJ RUŽA UD. MATE; KUKULJ SINIŠA POK. STIPANA; KUKULJ VELJKO POK. STIPANA; LONČAR ANKA POK. IVANA; MAIĆ JELA UD. POK. MIJE; MAIĆ STIPAN JOZIPOV; MAJIĆ ANTE POK. MIJE; MAJIĆ ANĐELKA UD.PETRA; MAJIĆ BRUNO POK. PETRA; MAJIĆ IVA UD. MARKA; MAJIĆ IVAN POK. MARKA; MAJIĆ IVANA POK. PETRA; MAJIĆ MARA; MAJIĆ MATE POK. MARIJANA; MAJIĆ MATIJA UD. MIJE; MAJIĆ MIRKO POK. MARKA; MAJIĆ NEDA POK. MARKA; MAJIĆ NEDJELJKO POK. MARKA; MAJIĆ PETAR POK. MIJE; MAJIĆ SLAVA POK. MARKA; MAJIĆ ZVONKO IVANOV; MATKOVIĆ MARIJA Ž. MARKA; NENADIĆ DRAGICA POK. IVANA; NENADIĆ MARIJA POK. IVANA; PERIĆ ANA Ž. MARIJANA; PERKOVIĆ - ŠANTAR MANDA Ž. JAKOVA; REBIĆ MARIJA Ž. LEOPOLDA; RUDEŽ MIJO JOSIPOV; RUDEŽ MIJO POK. JOSIPA; RUDEŽ STIPAN JOSIPOV; RUDEŽ STIPAN POK. JOSIPA; ĐEREK MARA Ž. JOZINA; ŠKEVA ANA Ž. VICE; ŠTEKO ANA POK.MATE; ŠTEKO DANKO MATIN; ŠTEKO DINKO MATIN; ŽDERO JERKO MATIN; ŽDERO JERKO POK. MATE; ŽDERO MATE POK. MATE</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:58:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be7af74-8600-4a2e-bef5-ad88dc84be0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be7af74-8600-4a2e-bef5-ad88dc84be0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8209&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-34/2026</t>
+  </si>
+  <si>
+    <t>ref 6., kal. 27.8.26
+Rješenje od 20.07.2026.; Presuda od 16.02.2026.</t>
+  </si>
+  <si>
+    <t>Jurislav Vela 72030712052</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:51:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6749125d-1919-4e2c-bda2-48104a342aa3</t>
   </si>
   <si>
     <t>Presuda - zbog ogluhe.pdf O93O; Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d98a9740-27ac-4c91-85e2-d2a887f4c9e7/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1124&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6749125d-1919-4e2c-bda2-48104a342aa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=34&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2661/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2661/2022</t>
+  </si>
+  <si>
+    <t>KLARIĆ TEO 75495380134</t>
+  </si>
+  <si>
+    <t>24.07.2026. 07:45:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638f0577-3ed4-4036-9eb8-ab90b2ad42a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638f0577-3ed4-4036-9eb8-ab90b2ad42a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2661&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-8137/2025</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:49:17</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e20e3c7-af90-4630-89fa-8a8e6257620e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e20e3c7-af90-4630-89fa-8a8e6257620e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8137&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2643/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2643/2022</t>
+  </si>
+  <si>
+    <t>Ani Andrijašević; Vedran Andrijašević</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:56:22</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12a0b2f6-1408-4346-bb0f-2c6792ae730c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12a0b2f6-1408-4346-bb0f-2c6792ae730c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2643&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-1629/2026</t>
+  </si>
+  <si>
+    <t>Obustava</t>
+  </si>
+  <si>
+    <t>VJEKO BUNDIĆ 61505571098</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:32:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2486bd39-259f-4315-9839-14fd10153c83</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2486bd39-259f-4315-9839-14fd10153c83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1629&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2638/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2638/2022</t>
+  </si>
+  <si>
+    <t>BEKAVAC KATICA Ž. ANTE; BEROŠ LUCE ŽENA MARKOVA; DUJMOVIĆ RUŽA - IVKA ŽENA MATINA; FILIPOVIĆ ADRIJAN POK. VINKA-ANTE; FILIPOVIĆ ANTE POK. DUŠANA; FILIPOVIĆ ANĐELKA POK. TOME; FILIPOVIĆ DANEFA UD. MATE; FILIPOVIĆ DIONISIA UD. ANTE; FILIPOVIĆ DOMINIGA - AURORA POK. ANTE; FILIPOVIĆ FABIJAN POK. JERKA; FILIPOVIĆ GJINA ŽENA MARINA; FILIPOVIĆ IVA - GINA ŽENA MATINA,; FILIPOVIĆ IVAN - DUJAM PK. PETRA; FILIPOVIĆ IVAN - DUŠAN POK. ANTE; FILIPOVIĆ IVAN P. MARKA IZ BRELA; FILIPOVIĆ IVAN POK. ANTE; FILIPOVIĆ IVKA POK. STIPANA; FILIPOVIĆ IVKA UD. STIPANA; FILIPOVIĆ IVONA - KARLA POK. MATE; FILIPOVIĆ JELA POK. STIPANA; FILIPOVIĆ JERONIMO IZ ARGENTINE; FILIPOVIĆ JOZE POK. MATE; FILIPOVIĆ JUAN ANTONIO POK. ANTE; FILIPOVIĆ JUAN-PEDRO POK. ANTE; FILIPOVIĆ JURAJ POK. KAŽIMIRA; FILIPOVIĆ KATA POK. IVANA; FILIPOVIĆ KAŽIMIR POK. FILIPA; FILIPOVIĆ KLEMENTINA POK. MATE; FILIPOVIĆ LADISLAV 56110020075; FILIPOVIĆ LJUBICA POK.TADIJE; FILIPOVIĆ MARIA DEL CARMEN POK. NIKOLE; FILIPOVIĆ MARIJA CELIJA POK. MATE; FILIPOVIĆ MARIJA POK. ANTE; FILIPOVIĆ MARIJA POK. ANTE IZ BRELA; FILIPOVIĆ MARIJA POK. MIJE; FILIPOVIĆ MARIN - ILIJA POK. STJEPANA; FILIPOVIĆ MARINA PK.STIPANA; FILIPOVIĆ MATE - IVAN POK. MARKA; FILIPOVIĆ MATE POK. TOME; FILIPOVIĆ MATE POK. TOME IZ D. BRELA; FILIPOVIĆ MATIJA POK. STIPANA; FILIPOVIĆ MIJO POK. MIJE; FILIPOVIĆ MIRO POK. MARIJA; FILIPOVIĆ MLADEN POK. ŽARKA; FILIPOVIĆ NEDA POK. ANTE; FILIPOVIĆ NEDA POK. NIKOLE; FILIPOVIĆ NEDILJKA UD. TADIJE; FILIPOVIĆ NEDJELJKO POK. MIRKA; FILIPOVIĆ NELLY POK. NIKOLE; FILIPOVIĆ OLGA POK. MARINA; FILIPOVIĆ RAFAEL P. MARINA; FILIPOVIĆ RUDOLFFO POK. NIKOLE; FILIPOVIĆ SEVERIN 26713864976; FILIPOVIĆ SLAVKA PK. PETRA; FILIPOVIĆ STANA P. MARINA; FILIPOVIĆ TADIJA POK. FILIPA; FILIPOVIĆ VICKO POK. ANTE IZ BRELA; FILIPOVIĆ VJEKOSLAV POK. MIJE; FILIPOVIĆ ZORA UD. VINKA - ANTE; FILIPOVIĆ ZVONIMIR 51437457540; FILIPOVIĆ ZVONIMIR POK. MATE; JAKIR KATA ŽENA FILIPOVA; KARAČIĆ ZDRAVKO POK. ANTE IZ OMIŠA; LEŽEĆA OSTAVINA FILIPOVIĆ RATKA POK. TOME; MARUŠIĆ NEDA ŽENE IVICE IZ OMIŠA; MATIJAŠEVIĆ SLAVKA ŽENA PETROVA,; PERIŠIĆ IVKA ŽENA SLAVKINA; RIBIČIĆ MATIJA ŽENA MARKOVA; SOKOL ANTE POK. MIJE IZ DONJIH BRELA; STANIČIĆ KATICA IZ BRELA; VRDOLJAK JOZA KĆI STIPANOVA</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:29:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d524c95d-3a70-4d1f-9048-dd9aa50ae436</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d524c95d-3a70-4d1f-9048-dd9aa50ae436/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2638&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-169/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Ana Barnjak Bagarić 62499519565</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9854f249-1583-4214-b27f-0c8e37628215</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9854f249-1583-4214-b27f-0c8e37628215/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>LUČIKA (LUĆIKA) ŠANDER rođ. Pirak kći Matka 43639755182</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:08:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e613e6e2-836d-4020-96c1-7bdc7b7c4fd1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e613e6e2-836d-4020-96c1-7bdc7b7c4fd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Klaudia Šopić 13093649889</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:08:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd892fd-2879-4200-8e16-3b9192e7f5ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd892fd-2879-4200-8e16-3b9192e7f5ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-526/2024</t>
+  </si>
+  <si>
+    <t>Darko Marjanović 29652263048</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:08:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df990aa4-3fbd-4a19-8f40-b43b79a7536f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df990aa4-3fbd-4a19-8f40-b43b79a7536f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=526&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Suzana Alać 03015112559</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:07:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9d6fd38-7a80-4e5f-b354-bf053c9a7673</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9d6fd38-7a80-4e5f-b354-bf053c9a7673/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2631/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2631/2022</t>
+  </si>
+  <si>
+    <t>Andrea Maria Resch 36816892806</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:51:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5592b36e-47f6-49ed-81fe-814487c62baf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5592b36e-47f6-49ed-81fe-814487c62baf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2631&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>O-386/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.02.2026.</t>
+  </si>
+  <si>
+    <t>Anka Bota</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:24:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b7844a8-f0bc-4fd3-9e8e-5eb37b442a81</t>
+  </si>
+  <si>
+    <t>Rješenje - naknadno pronađena imovina.pdf O183O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b7844a8-f0bc-4fd3-9e8e-5eb37b442a81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=O&amp;predmet=386&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3970/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3970/2026</t>
+  </si>
+  <si>
+    <t>Andrija Lulić Matin; Jakov Glučina Pok Stipana; Jozo Glučina Pok Ivana; Jure Glučina Pok Ivana; Stipe Glučina Pok Mate</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:44:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b09f4048-a414-465f-9441-87ed15c66f72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b09f4048-a414-465f-9441-87ed15c66f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3970&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-860/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.08.2026.; Prilog od: 20.05.2024.</t>
+  </si>
+  <si>
+    <t>Marija Rončević 79080699059</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:44:09</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1281880a-9a52-4107-aa8f-45877e366bbb</t>
+  </si>
+  <si>
+    <t>Prilog Pp-860_2024-1-2 - OPN.pdf; Poziv za sudsku radnju od 17.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1281880a-9a52-4107-aa8f-45877e366bbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=860&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-367/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>OLMA dioničko društvo za proizvodnju prehrambenih proizvoda 35476351417</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:43:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83ab94f5-1854-4508-98e4-5d7a92e18450</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83ab94f5-1854-4508-98e4-5d7a92e18450/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp Ikp&amp;predmet=367&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2954/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2954/2026</t>
+  </si>
+  <si>
+    <t>CRKVE KATOLIČKE APOŠTOLSKE RIMSKE SVIJU SVETIH U PODGORI; GLAVINA MLADENKA ŽENA PAVE; GLAVINA MLADENKA ŽENA PAVE ROĐ.VELA IZ MAKARSKE; STOJKOVIĆ DR. ZVONIMIR POK. MATE; STOJKOVIĆ ILKA POK. MATE; STOJKOVIĆ KATE POK. MATE; STOJKOVIĆ LJERKA POK. MATE; STOJKOVIĆ MILE POK. MATE; VELA JURE PK.MATE; VELA JURE POK.MATE; VELA MATKO SIN JURE IZ PODGORE; VELA ZORICA UD.MATE</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:33:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97024035-d8e8-4c36-8aff-cecbee649ef0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97024035-d8e8-4c36-8aff-cecbee649ef0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2954&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:31:44</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1138195f-c517-4a3b-b8c5-6fe434c00e59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1138195f-c517-4a3b-b8c5-6fe434c00e59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2389/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.11.2026.; Prilog od: 17.11.2025.</t>
+  </si>
+  <si>
+    <t>Bakir Ajanović 48592511562</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:37:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19993c9a-b3f0-4ec5-9efb-d8cc4f4767e9</t>
+  </si>
+  <si>
+    <t>Prilog Pp-2389_2025-1-1 - OPN.pdf; Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19993c9a-b3f0-4ec5-9efb-d8cc4f4767e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2389&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-127/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.11.2026.; Prilog od: 16.01.2026.</t>
+  </si>
+  <si>
+    <t>Arsen Ercegović 61173083250</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:26:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548e8994-f75a-48ff-bbb2-1f853aecd537</t>
+  </si>
+  <si>
+    <t>Prilog Pp-127_2026-1-1 - opn.pdf; Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548e8994-f75a-48ff-bbb2-1f853aecd537/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-408/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.11.2026.; Prilog od: 24.02.2026.</t>
+  </si>
+  <si>
+    <t>Denis Čagalj 38098213701</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:21:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df948cc5-c964-4f27-a71e-6acde3ccec8f</t>
+  </si>
+  <si>
+    <t>Prilog Pp-408_2026-1-1 - opn.pdf; Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df948cc5-c964-4f27-a71e-6acde3ccec8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=408&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-989/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-989/2022</t>
+  </si>
+  <si>
+    <t>STEPHAN BUZUK 33547565046</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:52:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7396205c-cf17-4510-b132-fbf6094c8e25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7396205c-cf17-4510-b132-fbf6094c8e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=989&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-979/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-979/2022</t>
+  </si>
+  <si>
+    <t>Karmela Paunović</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af1e215-9513-4e25-82a5-bb50b2610631</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af1e215-9513-4e25-82a5-bb50b2610631/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=979&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2574/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2574/2022</t>
+  </si>
+  <si>
+    <t>Iris Urlić 21265135559; URLIĆ KONDŽA MAJA 05307754666</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:24:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4e5418e-fc38-4a8e-9d1d-8776e8ad20e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4e5418e-fc38-4a8e-9d1d-8776e8ad20e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2574&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3732/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3732/2026</t>
+  </si>
+  <si>
+    <t>GLAVINA NIKO POK. ANTE; GLAVINA PAVO POK. ANTE; MARAS MARIJANA POK. MIRKA; MARAS OZRENKA UD.MIRKA; MARAS ROBERT POK. MIRKA; VLADIĆ NIKO PK. ANTE IZ MAKARSKE</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fc40db-86d9-4a81-92f9-82676cdb9d08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fc40db-86d9-4a81-92f9-82676cdb9d08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3732&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>URLIĆ ROBERT IZ AUSTRALIJE; Zoran Jelinić 57844314000</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:22:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d44be318-8cbc-4ee4-bd4a-9f57cad712e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d44be318-8cbc-4ee4-bd4a-9f57cad712e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2568/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2568/2022</t>
+  </si>
+  <si>
+    <t>KIO KOTIŠINA D.O.O. 91260673644</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:08:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62a961d8-e1ca-4f68-ae75-51a441570d9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62a961d8-e1ca-4f68-ae75-51a441570d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2568&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2561/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2561/2022</t>
+  </si>
+  <si>
+    <t>Ante Šarić 84636145248</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac754a6-64d7-4e7c-9eca-d61c956c35b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac754a6-64d7-4e7c-9eca-d61c956c35b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2561&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BRANKO BAKETIĆ</t>
+  </si>
+  <si>
+    <t>BRANKO BAKETIĆ 35888357569</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:39</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aef375d-8818-40b9-abdf-15a2d43e7994</t>
+  </si>
+  <si>
+    <t>16.381986.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aef375d-8818-40b9-abdf-15a2d43e7994/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATARINA JURAS</t>
+  </si>
+  <si>
+    <t>KATARINA JURAS 01556920220</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1b0d21c-df12-4b69-b128-0b8ca3f7ebfe</t>
+  </si>
+  <si>
+    <t>16.381493.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1b0d21c-df12-4b69-b128-0b8ca3f7ebfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZORAN ZLATAR</t>
+  </si>
+  <si>
+    <t>ZORAN ZLATAR 56426649585</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/530e6aa6-bf4e-4fb4-bc9b-9985b296c7f1</t>
+  </si>
+  <si>
+    <t>16.381601.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/530e6aa6-bf4e-4fb4-bc9b-9985b296c7f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV ŠARIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV ŠARIĆ 30032113471</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b5acb9-87a5-424a-934b-3c1a32746656</t>
+  </si>
+  <si>
+    <t>16.381525.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b5acb9-87a5-424a-934b-3c1a32746656/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANJA FRANIĆ</t>
+  </si>
+  <si>
+    <t>SANJA FRANIĆ 22412263507</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:23:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2992c5d0-8140-4a08-b052-9253f5f01355</t>
+  </si>
+  <si>
+    <t>16.381310.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2992c5d0-8140-4a08-b052-9253f5f01355/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3747/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:23:26</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbebbae8-fb77-4919-a754-1d8fdf150ba9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbebbae8-fb77-4919-a754-1d8fdf150ba9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3747&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3998/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:18:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87b47fe2-b55d-4e36-9188-334572a6feb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87b47fe2-b55d-4e36-9188-334572a6feb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3087/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3087/2026</t>
+  </si>
+  <si>
+    <t>MIOŠIĆ JELA ŽENA IVANA ROĐ. PEČAR; PEČAR ANTE P. IVANA; PEČAR FRANE P. IVANA; PEČAR GRGO POK. ANTE PINTIĆ; PEČAR MATIJA ĆER POK. FRANE; PEČAR PAŠKO P. IVANA; VEŽIĆ ANTE POK. JURE</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:06:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/924ddd5f-72a5-4dd0-9ba7-2cbd40fcc034</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/924ddd5f-72a5-4dd0-9ba7-2cbd40fcc034/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3087&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1731/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1731/2024</t>
+  </si>
+  <si>
+    <t>ARAČIĆ IVA Ž. MARIJANA; BABIĆ MIRANDA JOSIPOVA; BABIĆ VEDRAN JOSIPOV; BABIĆ VESELKO JOSIPOV; CELIĆ MATIJA MATINA; DOMLJAN ANTE POK. MATE; DOMLJAN ANTE POK. MATE; DOMLJAN LUKA POK. MATE; GUDELJ IVA Ž. MARKA; KOJUNDŽIĆ MATIJA Ž. STIPANOVA; KUJUNDŽIĆ SLAVA UD. MATE; LIVAJIĆ LUCIJA Ž. ANTINA; MRŠIĆ ANITA BOGOSLAVOVA; ODAVIĆ MARA Ž. PETROVA; PRIVREDNA BANKA ZAGREB - PJ - SPLIT - OMIŠ; SKAKO MATE POK. JAKOVA; SKAKO NEDILJKO POK. JAKOVA; UJEVIĆ ANA UD. MIJE; UJEVIĆ ANTE MARTINOV; UJEVIĆ ANTE POK. MIJE; UJEVIĆ LJUBICA POK. MIJE; UJEVIĆ LUKA MARTINOV; UJEVIĆ MARA MARTINOVA; UJEVIĆ MARTIN POK. ANTE; UJEVIĆ MILICA ANTINA ROĐ. VULETIĆ; UJEVIĆ RUŽA MARTINOVA; VRANDERLIĆ - LOJO LUCIJA Ž. JOZE; ĆELIĆ ANTE POK. BARIŠE; ĆELIĆ ANTE POK. MATE; ĆELIĆ BOGOSLAV POK. BARIŠE; ĆELIĆ FRANKA POK. MATE; ĆELIĆ IVAN POK. BARIŠE; ĆELIĆ IVAN POK. MATE; ĆELIĆ JAKOV POK. ANTE; ĆELIĆ MARIJA POK. ANTE; ĆELIĆ MILJENKO POK. BARIŠE; ĆELIĆ ZLATKO POK. MATE; ČELIĆ IVAN POK. IVANA; ČELIĆ LUCIJA POK. JAKOVA; ČELIĆ MARA POK. ANTE; ČELIĆ MATE POK. JAKOVA; ČELIĆ MATE POK. JURE; ČELIĆ RUŽA POK. JAKOVA; ČELIĆ SLAVKA POK. ANTE; ČELIĆ STJEPAN POK. JAKOVA; ČELIĆ VERONIKA POK. IVANA</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:05:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e220ab8d-70f8-451b-83b6-944eb4d07515</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e220ab8d-70f8-451b-83b6-944eb4d07515/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1731&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2460/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2460/2022</t>
+  </si>
+  <si>
+    <t>Ivan Buljan 71322294785</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:58:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/294a51ba-77a3-466d-b066-775042499bd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/294a51ba-77a3-466d-b066-775042499bd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2460&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3279/2026</t>
+  </si>
+  <si>
+    <t>LETICA ANTICE ŽENA ANTE SISARIĆ IZ PODGORE; LETICA JOZE JAKOVLJEV IZ PODGORE; LETICA MATE PK. JURE IZ PODGORE; LETICA RUŽE UD.POK.IVANA IZ PODGORE</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:25:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea58256-ec94-451c-b5d9-c963bb716a9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea58256-ec94-451c-b5d9-c963bb716a9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4962/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4962/2026</t>
+  </si>
+  <si>
+    <t>CVITA DRUŠKOVIĆ VIDAKOVIĆ pok. Vida; IVAN DRUŠKOVIĆ VIDAKOVIĆ pok. Mate; JURE ALAČ pok. Joze; KATA DRUŠKOVIĆ VIDAKOVIĆ pok. Vida; LUCIJA DRUŠKOVIĆ VIDAKOVIĆ pok. Vida; MARA DRUŠKOVIĆ VIDAKOVIĆ pok. Vida; MARA URLIĆ pok. Bože; MARIJA BOROVAC, žena Pera, rođ. Drušković Vidaković; MARIJA MLAGJA GUGIĆ MAČELO, žena Ivana; MARTIN DRUŠKOVIĆ VIDAKOVIĆ pok. Vida; VIDAK DRUŠKOVIĆ VIDAKOVIĆ pok. Mate</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:25:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9416d020-a37f-49f8-9e02-0978a7242796</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9416d020-a37f-49f8-9e02-0978a7242796/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4962&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:24:35</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c28a552-b6e7-4dee-b8f8-7f55a8fdd5b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c28a552-b6e7-4dee-b8f8-7f55a8fdd5b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4840/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:03:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c09b9def-7358-4fac-861a-5ae1eb65c959</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c09b9def-7358-4fac-861a-5ae1eb65c959/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4840&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2434/2026</t>
+  </si>
+  <si>
+    <t>LJUBO GRUBIŠIĆ 19552611259</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:00:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53e1f117-ee86-4aa9-b3fc-24117442d914</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2434_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53e1f117-ee86-4aa9-b3fc-24117442d914/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2434&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-883/2026</t>
+  </si>
+  <si>
+    <t>NIKO MILIĆEVIĆ 86415505277</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:59:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ebbcd1-e01d-43f0-88d6-04e498fb56ce</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-883_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ebbcd1-e01d-43f0-88d6-04e498fb56ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=883&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4201/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:58:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f1d7ccd-c1ad-4027-abc2-58ab14c3d377</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f1d7ccd-c1ad-4027-abc2-58ab14c3d377/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-395/2026</t>
+  </si>
+  <si>
+    <t>DAMIR TRAMPUŠ 31316099008</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:52:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/153e397a-d69b-4887-93a5-6c797e6a9284</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-395_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-395_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/153e397a-d69b-4887-93a5-6c797e6a9284/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=395&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4704/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:51:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e6d549-5222-4537-96dc-4f88f921cbf6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e6d549-5222-4537-96dc-4f88f921cbf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4704&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1511/2026</t>
+  </si>
+  <si>
+    <t>ANKA RAVLIĆ 55580845436</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:37:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15b92c0-29a9-49e8-a341-f25dbcab4f27</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1511_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1511_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15b92c0-29a9-49e8-a341-f25dbcab4f27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1511&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2438/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2438/2022</t>
+  </si>
+  <si>
+    <t>Janice Medić 02033321619</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/802a874a-214d-4907-9e7a-ef8694da3733</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/802a874a-214d-4907-9e7a-ef8694da3733/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2438&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3809/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3809/2026</t>
+  </si>
+  <si>
+    <t>DANEFA FILIPOVIĆ UD. MATE; DIONISIJA FILIPOVIĆ UD. ANTE; DOMINGA - AURORA FILIPOVIĆ; IVAN - KARLO FILIPOVIĆ POK. MATE; IVAN MARKO FILIPOVIĆ; JUAN ANTONIO FILIPOVIĆ POK. ANTE; JUAN PEDRO FILIPOVIĆ; KATA FILIPOVIĆ POK. ANTE RECTE IVANA IZ BRELA; KATA FILIPOVIĆ POK. IVANA; KATA JAKIR ŽENA FILIPOVA; LUCE BEROŠ ŽENA MARKOVA; MAL. JOZA VRDOLJAK KĆER STIPANOVA; MAL. KLEMENTINA FILIPOVIĆ POK. MATE; MARGARITA FILIPOVIĆ POK. JOZIPA; MARIA FILIPOVIĆ POK. NIKOLE; MARIJA CELIJA FILIPOVIĆ; MARIJA FILIPOVIĆ UD. POK. STIPE; NELLY FILIPOVIĆ; RUDOLFO FILIPOVIĆ POK. NIKOLE; ZVONIMIR FILIPOVIĆ POK. MATE</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab335ef-f787-4743-9ff4-03e6d61b8814</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab335ef-f787-4743-9ff4-03e6d61b8814/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3809&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1781/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1781/2022</t>
+  </si>
+  <si>
+    <t>Muhamed Konjić 24073841308</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:17:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3477741b-bbdf-4036-b4bc-628b04c33a42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3477741b-bbdf-4036-b4bc-628b04c33a42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1781&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-438/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>tuženici od 6. do 18.</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:09:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98fb4260-52e6-4410-8d70-d777020185d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98fb4260-52e6-4410-8d70-d777020185d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=438&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4756/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:05:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7420142-ed54-4ae2-a11d-5d73d5ddad72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7420142-ed54-4ae2-a11d-5d73d5ddad72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4756&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4756/2026</t>
+  </si>
+  <si>
+    <t>FILIPOVIĆ ADRIJAN POK. VINKA-ANTE; FILIPOVIĆ NEDA POK. NIKOLE; FILIPOVIĆ ZORA UD. VINKA - ANTE; PERIŠIĆ IVKA ŽENA SLAVKINA</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:03:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22247d24-3cf5-4d82-8728-c61d601f9519</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22247d24-3cf5-4d82-8728-c61d601f9519/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-939/2026</t>
+  </si>
+  <si>
+    <t>MARINA MIKULČIĆ 38646347557</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:03:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5559d527-3ada-426b-a9f7-47ad679c6346</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-939_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5559d527-3ada-426b-a9f7-47ad679c6346/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=939&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-423/2026</t>
+  </si>
+  <si>
+    <t>JAKOV LEŠKO 06341145513</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:54:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/382c1984-03e5-4628-b0e9-efa1ecae15d7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-423_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-423_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/382c1984-03e5-4628-b0e9-efa1ecae15d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=423&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2375/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2375/2022</t>
+  </si>
+  <si>
+    <t>SINAJKA PAVLINOVIĆ-FARAC 44830059694</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b890268-cf97-4176-aba4-66d4f73ae6b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b890268-cf97-4176-aba4-66d4f73ae6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2375&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-867/2026</t>
+  </si>
+  <si>
+    <t>LIRIM SEADINI 05330032360</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:47:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e78e38-27cb-44df-8652-41df778a7035</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-867_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e78e38-27cb-44df-8652-41df778a7035/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=867&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1551/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO KOVAČIĆ 97166057638</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:41:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9343c668-3e2b-4020-bd57-b7790972e373</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1551_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1551_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9343c668-3e2b-4020-bd57-b7790972e373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1551&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5306/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5306/2026</t>
+  </si>
+  <si>
+    <t>RADOJKOVIĆ ANTE TONČI POK. MATE; RADOJKOVIĆ MATE IVANOV IZ PODGORE; RADOJKOVIĆ ŠIMUN IVANOV IZ PODGORE</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:27:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2e23f10-5d4c-4eba-8971-91d6776cc2d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2e23f10-5d4c-4eba-8971-91d6776cc2d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5306&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5261/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5261/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Borić</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:17:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5615a5de-3c09-4b08-9f95-87a8f59719cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5615a5de-3c09-4b08-9f95-87a8f59719cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5261&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2301/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2301/2022</t>
+  </si>
+  <si>
+    <t>DDM-INVEST III AG,</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:24:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91846041-c3db-466a-a6df-bc52cf3a8bc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91846041-c3db-466a-a6df-bc52cf3a8bc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2301&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2285/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2285/2022</t>
+  </si>
+  <si>
+    <t>Nevenka Perić 10419201730</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:19:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec5cd44-b842-4492-ac56-0bad73184933</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec5cd44-b842-4492-ac56-0bad73184933/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2285&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2277/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2277/2022</t>
+  </si>
+  <si>
+    <t>AUCTOR ALFA, A.S. 28808790289</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:13:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/533904be-db56-4d2f-b001-6f34721654f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/533904be-db56-4d2f-b001-6f34721654f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2277&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2261/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2261/2022</t>
+  </si>
+  <si>
+    <t>Milan Šutić; Teo Klarić 75495380134</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:58:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad4156ed-bdd4-4814-b625-692ad69c63be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad4156ed-bdd4-4814-b625-692ad69c63be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2261&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2228/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2228/2022</t>
+  </si>
+  <si>
+    <t>MIRZA MURATOVIĆ 72458084792; Maksida Vogt 63608181365</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12667f6-6df2-4ae5-b0c9-080151b62b10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12667f6-6df2-4ae5-b0c9-080151b62b10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2228&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2179/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2179/2022</t>
+  </si>
+  <si>
+    <t>ANDREA BALENOVIĆ 81309570857</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6615efc7-854f-4d2a-b29e-ebbf1d207c2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6615efc7-854f-4d2a-b29e-ebbf1d207c2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2179&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4819/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4819/2026</t>
+  </si>
+  <si>
+    <t>Aleksis Kucikanidis; Janus Dimitriadis</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f060172-7d00-40bf-abfe-4c37b7ea3c00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f060172-7d00-40bf-abfe-4c37b7ea3c00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2172/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2172/2022</t>
+  </si>
+  <si>
+    <t>Nikola Ivo Rosandich 16589821372</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:20:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b55f482d-ee5e-43b0-a479-81ad7cac4b5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b55f482d-ee5e-43b0-a479-81ad7cac4b5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2172&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-1394/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Tuženici pod 2-8, 32, 37-41</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:12:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d78f9936-cf9c-4f2c-a5fd-5700d2ab123f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d78f9936-cf9c-4f2c-a5fd-5700d2ab123f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1394&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-155/2026</t>
+  </si>
+  <si>
+    <t>JOSIPA CVITANUŠIĆ 18377104382</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:38:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deda7fe1-8bb0-4e64-98ad-1910c6b1a378</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deda7fe1-8bb0-4e64-98ad-1910c6b1a378/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-435/2026</t>
+  </si>
+  <si>
+    <t>TONĆI ANDRIJAŠEVIĆ 63854106418</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:31:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed6eeda1-0600-4d2e-bc81-0464422e7cac</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-435_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-435_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed6eeda1-0600-4d2e-bc81-0464422e7cac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=435&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-515/2026</t>
+  </si>
+  <si>
+    <t>MARIJA KLEINBACH 61348849199</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:26:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8b6b751-896d-4a80-b5be-3967607a8623</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-515_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-515_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8b6b751-896d-4a80-b5be-3967607a8623/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=515&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4741/2025</t>
+  </si>
+  <si>
+    <t>TEO VRANA 03951817809</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:21:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9bfa053-7114-48a9-98bb-58164c85fdd6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4741_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9bfa053-7114-48a9-98bb-58164c85fdd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=4741&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-5359/2025</t>
+  </si>
+  <si>
+    <t>DAMIR LOZINA 53281630056</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:17:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea75f9a-65c2-4132-8296-5e7eb1c12748</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5359_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea75f9a-65c2-4132-8296-5e7eb1c12748/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=5359&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2094/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2094/2022</t>
+  </si>
+  <si>
+    <t>MERI GAĆE 65288282571; PERO KLARIĆ 48359095830</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:13:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edbad981-1f18-428a-b0d9-a7e81c40b5f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edbad981-1f18-428a-b0d9-a7e81c40b5f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2094&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-475/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>tuženici od 1. do 11. i od 13. do 15.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:59:22</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b20f96-c719-4c6d-b83f-cb8525dfca93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b20f96-c719-4c6d-b83f-cb8525dfca93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=475&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5071/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5071/2026</t>
+  </si>
+  <si>
+    <t>BITANGA MATIJA Ž. IVANA; BLAŽEVIĆ IVAN POK. MATE; BLAŽEVIĆ MATIJA Ž. IVANOVA; BRNIĆ ANA Ž. STIPANA; BRNIĆ ANDRIJA POK. STIPANA; BRNIĆ ANTE POK. JURE; BRNIĆ IVA POK. LUKE; BRNIĆ IVA POK. MIJE; BRNIĆ IVA Ž. MIJE; BRNIĆ IVAN POK. JOSIPA; BRNIĆ IVAN POK. JURE; BRNIĆ IVAN POK. MIJE; BRNIĆ JOSIP POK. MIJE; BRNIĆ JOZO POK. MIJE; BRNIĆ JURE POK. IVANA; BRNIĆ JURE POK. JOSIPA; BRNIĆ LUCA POK. JOSIPA; BRNIĆ MANDA POK. ANTE; BRNIĆ MARA POK. JOSIPA; BRNIĆ MARIJAN POK. ANTE; BRNIĆ MARIJAN POK. STIPANA; BRNIĆ MATE POK. LUKE; BRNIĆ MATE POK. STIPE; BRNIĆ MILA POK. STIPANA; BRNIĆ PETAR POK. IVANA; BRNIĆ RUŽA POK. STIPANA; BRNJIĆ MARIJAN - STIPAN POK. JAKOVA; BRNJIĆ MATE POK. JURE; BRNJIĆ PETAR POK. JAKOVA; BRNJIĆ PILIP POK. JAKOVA; KARLUŠIĆ IVA Ž. IVANOVA ROĐ. BRNJIĆ; LUBINA JURKA Ž. TOME</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45cae991-bda4-43d2-97c6-3f07db4e3b21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45cae991-bda4-43d2-97c6-3f07db4e3b21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5071&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4501/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4501/2026</t>
+  </si>
+  <si>
+    <t>JELAŠ KAŽIMIR POK. VICE; JELAŠ SLOBODAN POK. VICE; JELAŠ TOMA POK. VICE</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:15:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8845f331-f201-435f-b292-7a8435d87a8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8845f331-f201-435f-b292-7a8435d87a8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4501&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3964/2025</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:16:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1752b344-3713-48d8-9674-1b8bfee0eb2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1752b344-3713-48d8-9674-1b8bfee0eb2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3964&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3964/2025</t>
+  </si>
+  <si>
+    <t>ANTUNOVIĆ JOSIP POK. ANTE POK. JERKE IZ ŽIVOGOŠĆA; BRAJKOVIĆ DANICA UD. JURE ROĐ. VITASOVIĆ; BRAJKOVIĆ UD. MATIJA RODJ.GABRIĆ; GABRIĆ ANDRIJA POK. LUKE; GRBIĆ ANKA POK. NEDJELKA; GRBIĆ ANKA POK.IVANA; GRBIĆ GEORGE P. ANTE IZ NOVOG ZELANDA; GRBIĆ IVANICA POK. IVANA; GRBIĆ JURE POK. ANTE; GRBIĆ KLEME POK. FRANE; GRBIĆ KRUNOSLAV PK. VICE; GRBIĆ MARA POK. ANTE; GRBIĆ MARIJAN POK. ANTE IZ ŽIVOGOŠĆA; GRBIĆ MARIJAN POK. FRANE; GRBIĆ MILAN POK. IVANA; GRBIĆ MILKA POK. FRANE; GRBIĆ RUDOLF  POK. ANDRIJE; GRBIĆ TEREŽA.POK. GRGE; GRBIĆ TONY P. ANTE IZ NOVOG ZELANDA; GRBIĆ VICE SIN KRUNIN; GRBIĆ WALTER P. ANTE IZ NOVOG ZELANDA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:14:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20280a64-8eb6-4c29-ab95-a4834d618a12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20280a64-8eb6-4c29-ab95-a4834d618a12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5313/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5313/2026</t>
+  </si>
+  <si>
+    <t>GOJSALIĆ IRMA Ž. MATE; PERKOVIĆ ANA MATINA; PERKOVIĆ-ŠANTAR ANA MATINA; PERKOVIĆ-ŠANTAR MATE P. JURE; RADELJIĆ ANA UD. ANDRIJE; RADELJIĆ ANTICA P. ANDRIJE; RADELJIĆ KLOTILDA P. ANDRIJE; RADELJIĆ LOVRO P. ANDRIJE; RADLJEIĆ IVAN P. ANDRIJE; SLIŠKOVIĆ IVAN P. ILIJE; SLIŠKOVIĆ MIJO IVANOV</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:34:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04770ff0-f920-4c73-a481-dfa3b41bd10b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04770ff0-f920-4c73-a481-dfa3b41bd10b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-1113/2025</t>
+  </si>
+  <si>
+    <t>NARODNE NOVINE, dioničko društvo za izdavanje i tiskanje Službenog lista Republike Hrvatske, službenih i drugih obrazaca te 64546066176</t>
+  </si>
+  <si>
+    <t>17.07.2026. 14:30:44</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75558a3e-c8ad-4cac-9465-f08f3e8836cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75558a3e-c8ad-4cac-9465-f08f3e8836cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1113&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5237/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5237/2026</t>
+  </si>
+  <si>
+    <t>LUČIĆ ZDENKA ŽENA SLAVKA</t>
+  </si>
+  <si>
+    <t>17.07.2026. 14:04:38</t>
+  </si>
+  <si>
+    <t>18.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ebe79d-20be-4ea9-9e72-175f8be841c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ebe79d-20be-4ea9-9e72-175f8be841c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5237&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5296/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5296/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ - SUBAŠIĆ STANA Ž. MATE; BUDIMIR DAVID JURIN; BUDIMIR ILIJA JURIN; BUDIMIR MATE JURIN; BUDIMIR NIKOLA JURIN; BUDIMIR TOMICA Ž. JURINA , RIČICE; BUDIĆ IVA POK. MARTINA; BUDIĆ JOZO POK. MARTINA; BUDIĆ JURE POK. MATE, RIČICE; BUDIĆ MARIJAN POK. MATE, RIČICE; BUDIĆ MATE POK. IVANA, ARŽANO; BUDIĆ MIJO POK. JURE, RIČICE; BUDIĆ NIKOLA POK. MARTINA; BUDIĆ PAVLE POK. MATE, RIČICE; BUDIĆ PETAR POK. IVANA , RIČICE; BUDIĆ TOMA POK. MARTINA; BUDIĆ ŠIMUN POK. JURE, RIČICE; DUJMOVIĆ ANGJELIJA Ž. MARIJANA, RIČICE; KNEZOVIĆ ANICA Ž. PETRA; KNEZOVIĆ PETAR MARKOV; LAŽETA ANA UD. ŠIMUNA; LAŽETA IVAN POK. FILIPA; LAŽETA JOZO POK. NIKOLE; LAŽETA MARIJAN POK. IVANA; LAŽETA MARIJAN POK. NIKOLE; LAŽETA NIKOLA POK. FILIPA; LAŽETA NIKOLA POK. IVANA; LAŽETA VLADE POK. ANTE; MALENICA MARA Ž. NIKOLE; MATIŠIĆ ANA POK. IVANA; MATIŠIĆ JERKO POK. IVANA; MATIŠIĆ MARA POK. IVANA; METER TOMICA Ž. LUKE; MUSTAPIĆ MARA Ž. MARKA; PAVIĆ ANICA IVANOVA; PAVIĆ IVA IVANOVA; PAVIĆ MATE IVANOV; PAVIĆ MATIJA IVANOVA; PAVIĆ MIJO IVANOV; PUŠIĆ MATIJA Ž. PILIPA, RIČICE; SIČENICA IVAN POK. DOMINIKA; TAVRA ANDJA Ž. JOSIPA; ŠTRLJIĆ MATIJA Ž. MARIJANA; Šimun Budić</t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:43:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f17691-8d8c-43b1-8bbe-a6a50f99eff1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f17691-8d8c-43b1-8bbe-a6a50f99eff1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5296&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5233/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5233/2026</t>
+  </si>
+  <si>
+    <t>Oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:19:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d40e6a9-b179-498a-b757-b947e3a6b719</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d40e6a9-b179-498a-b757-b947e3a6b719/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5294/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5294/2026</t>
+  </si>
+  <si>
+    <t>BUDIĆ RUŽA Ž. IVANA; Jakov Lažeta; KNEZOVIĆ SLAVICA Ž. MARKA; LAŽETA JAKOV MARIJANOV, RIČICE; MARTINOVIĆ MARIJA Ž. JOZE ROĐ. SIČENICA; PRIPUZ LUCA Ž. JAKOVA; PUŠIĆ ANĐELKA Ž. NEDJELJKA; PUŠIĆ IVA Ž. JURINA, RIČICE; SIČENICA ANICA UD. POK. MARIJANA; SIČENICA ANTE POK MATE; SIČENICA ANTE POK. JERKA; SIČENICA IVAN POK MATE; SIČENICA IVAN POK. JERKA; SIČENICA IVAN POK. JURE, RIČICE; SIČENICA IVAN POK. MARIJANA 19. Suvlasnički; SIČENICA IVAN POK. MATE, RIČICE; SIČENICA JAKOV POK. MARTINA; SIČENICA JOZO POK. JURE, RIČICE; SIČENICA MARA UD. JERKA; SIČENICA MARIJAN POK. ANTE; SIČENICA MATIJA POK. MARIJANA; SIČENICA MIJO POK. FILIPA; SIČENICA NIKOLA POK. MATE, RIČICE; SIČENICA NIKOLA POK. NIKOLA, RIČICE; SIČENICA TOMO POK MATE; SIČENICA TOMO POK. MATE, RIČICE; STANKOVIĆ GORDANA; TUBIĆ IVA Ž. BRANKA; ČAMBER MARA Ž. MATE; ČAMBER TOMICA Ž. PETROVA, RIČICE</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:47:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/267f54f5-ac5b-446d-aee6-9c23834e3a38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/267f54f5-ac5b-446d-aee6-9c23834e3a38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5294&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5063/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5063/2026</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:27:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27285fa3-773a-46c5-87ef-65e78974055c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27285fa3-773a-46c5-87ef-65e78974055c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5063&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-549/2026</t>
+  </si>
+  <si>
+    <t>tuženici od 1. do 10.</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:49:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00768927-28fe-401a-b5ee-b72a2e35ae63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00768927-28fe-401a-b5ee-b72a2e35ae63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=549&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1308/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1308/2022</t>
+  </si>
+  <si>
+    <t>Valentina Ledovskikh 42821928584</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:16:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42cfa802-1483-499c-ae03-b27508f97d0e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42cfa802-1483-499c-ae03-b27508f97d0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1308&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1307/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1307/2022</t>
+  </si>
+  <si>
+    <t>Dubravko Ledić; Jakovica Andrijašević; Lovre Andrijašević; Maja Sudar; Marinko Miljas; Marko Andrijašević; Marta Andrijašević; Renato Ledić</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:14:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c21dad-e867-4510-88fd-d2546b6fcf6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c21dad-e867-4510-88fd-d2546b6fcf6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1307&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4777/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4777/2026</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:44:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd1d198-1b6f-4179-925a-6350b37e64cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd1d198-1b6f-4179-925a-6350b37e64cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4777&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5043/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5043/2026</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:11:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c8f29b0-2589-457d-87f4-41475bc9e9b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c8f29b0-2589-457d-87f4-41475bc9e9b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5043&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-1090/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>NARODNE NOVINE, dioničko društvo za izdavanje i tiskanje Službenog lista Republike Hrvatske, službenih i drugih obrazaca te za trgovanje školskim i uredskim priborom i opremom 64546066176</t>
+  </si>
+  <si>
+    <t>16.07.2026. 14:24:44</t>
+  </si>
+  <si>
+    <t>16.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2fcd7b1-3a8a-4f53-97c9-060efb5547b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2fcd7b1-3a8a-4f53-97c9-060efb5547b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1090&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1140/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1140/2022</t>
+  </si>
+  <si>
+    <t>ANTE LASIĆ 43425800577</t>
+  </si>
+  <si>
+    <t>16.07.2026. 14:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/778b71ee-0880-47d2-b805-fedbddd4c42a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/778b71ee-0880-47d2-b805-fedbddd4c42a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1140&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1032/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1032/2022</t>
+  </si>
+  <si>
+    <t>ALPE JADRAN BANKA D.D. 14823943776</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:43:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf11186c-c103-4946-afee-fa443b8b5438</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf11186c-c103-4946-afee-fa443b8b5438/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1032&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1026/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1026/2022</t>
+  </si>
+  <si>
+    <t>Ivan Roso 51547878882</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a014188f-4860-4208-ae8d-9dbdd4aa103f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a014188f-4860-4208-ae8d-9dbdd4aa103f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1026&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-948/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-948/2022</t>
+  </si>
+  <si>
+    <t>Gita Vidak 12401999762</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dafe30cf-0a39-49a7-a9ba-c6035874b1a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dafe30cf-0a39-49a7-a9ba-c6035874b1a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=948&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovr-78/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>EDO-MEDO j.d.o.o. 24167346484</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:38:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b647c59-8a98-48a2-a6a6-9e2f54e7c5eb</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b647c59-8a98-48a2-a6a6-9e2f54e7c5eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovr&amp;predmet=78&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-474/2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:25:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e79c40ce-465d-42cf-85a4-81244e1033f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e79c40ce-465d-42cf-85a4-81244e1033f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=474&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3651/2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:23:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fd555e9-5ae7-4993-940e-23737d7cc1fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fd555e9-5ae7-4993-940e-23737d7cc1fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3651&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-932/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-932/2022</t>
+  </si>
+  <si>
+    <t>Michel Botbol 21509803462; Mirjana Trkulja Terzić 58112915964</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:21:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9de7542-4285-4844-87dc-393bbb95c2ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9de7542-4285-4844-87dc-393bbb95c2ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=932&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-906/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-906/2022</t>
+  </si>
+  <si>
+    <t>ALAGIĆ MARY UD.  VICKA; ALAGIĆ MELS CLEM; ALAGIĆ STIPE P. MARINA; GALIĆ LJILJANA IZ MAKARSKE; HALUŽAN BRAJČIĆ JASMINKA IZ ZAGREBA; PACKAM IVY</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:31:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/067ffc85-064d-4141-88ff-80afa1dc1961</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/067ffc85-064d-4141-88ff-80afa1dc1961/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=906&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5223/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5223/2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:58:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fba0b93-9d7b-490f-9284-66bedeeca090</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fba0b93-9d7b-490f-9284-66bedeeca090/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5088/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5088/2026</t>
+  </si>
+  <si>
+    <t>Slađana Andrun</t>
+  </si>
+  <si>
+    <t>15.07.2026. 14:16:39</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abdca3e4-2303-4471-a14b-5a861c2600ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abdca3e4-2303-4471-a14b-5a861c2600ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5088&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-749/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-749/2022</t>
+  </si>
+  <si>
+    <t>Nediljko Radojković</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:50:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f197d2e-0862-4dfa-8c94-ad52bb17e334</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f197d2e-0862-4dfa-8c94-ad52bb17e334/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=749&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-706/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-706/2022</t>
+  </si>
+  <si>
+    <t>Varja Jurač</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2ac4cc7-e5b9-4b55-9b52-40dcd3a47ad9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2ac4cc7-e5b9-4b55-9b52-40dcd3a47ad9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=706&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5191/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5191/2026</t>
+  </si>
+  <si>
+    <t>GRABOVAC DRAGAN JOSIPOV; GRABOVAC JOSIPA POK.STIPANA; GRABOVAC MIRKO, DONJI PROLOŽAC; GRABOVAC SLAVKO JOSIPOV; Grabovac Mirko Josipov; KNEZOVIĆ - RAJO MIJO ŠIMUNOV; KNEZOVIĆ - RAJO MIJO ŠIMUNOV; Mandić Anica ž.Petra; RADOVIĆ MIJO POK. NIKOLE; TADJIĆ LAZO POK. IVANA</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:23:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/949c4451-493c-4998-a1bf-ee3c36177d30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/949c4451-493c-4998-a1bf-ee3c36177d30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-700/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-700/2022</t>
+  </si>
+  <si>
+    <t>STANIČIĆ INES POK. IVANA</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:12:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b0355c2-e66c-488f-bc18-2738d09036e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b0355c2-e66c-488f-bc18-2738d09036e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=700&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4663/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4663/2026</t>
+  </si>
+  <si>
+    <t>Ante Urlić; Ivan Urlić; Kate Urlić; Mande Urlić; Mare Urlić; Mate Urlić; Nede Urlić; Stipan Urlić; Tonči Urlić; Zane Urlić; Zlatan Urlić</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68b5a820-2cb3-4ce8-bed7-a52c0f1d371c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68b5a820-2cb3-4ce8-bed7-a52c0f1d371c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4663&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-526/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-526/2022</t>
+  </si>
+  <si>
+    <t>James Steve Begovich; Kay Lynette Begovic 49219981311</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:55:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ab16d9f-f7c4-47a2-bc7a-0e93b641ba33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ab16d9f-f7c4-47a2-bc7a-0e93b641ba33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=526&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-7319/2024</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51bf8dd2-b5ee-4391-ba6f-58cb598ace00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51bf8dd2-b5ee-4391-ba6f-58cb598ace00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7319&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-5221/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5221/2026</t>
+  </si>
+  <si>
+    <t>4.Brstilo Tadija pok.Ante; 5.Brstilo Ilija pok.Ante; 6.Brstilo Miho pok.Josipa; Batinić Mara ž. Antina; Brstilo Domenika pok.Ante; Brstilo Iva pok.Josipa; Brstilo Jela pok.Ante; Brstilo Josip pok. Ivana; Brstilo Mara ž.Mate; Brstilo Mate pok.Ante; Brstilo Mate pok.Jure; Brstilo Matija pok.Josipa; Brstilo Matija pok.Jure; Zovko Ivan pok.Mate</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:46:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2349aa96-0482-418e-8d0f-d339cf174309</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2349aa96-0482-418e-8d0f-d339cf174309/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5027/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5027/2026</t>
+  </si>
+  <si>
+    <t>BAŠIĆ - MARKOTA ANA POK. IVANA; BAŠIĆ - MARKOTA JOZO POK. IVANA; BAŠIĆ - MARKOTA STIPAN POK. IVANA; BAŠIĆ ANA POK. PETRA; BAŠIĆ ANA UD. POK. PETRA; BAŠIĆ BRANKO POK. PETRA; BAŠIĆ STIPE POK. IVANA; BUŠIĆ - ŠONTIĆ ANTE POK. JOZE; BUŠIĆ - ŠONTIĆ MILA POK. IVANA; BUŠIĆ - ŠONTIĆ NEDA UD. IVANA; BUŠIĆ - ŠONTIĆ RUŽA POK. IVANA; BUŠIĆ - ŠONTIĆ ZDENKO POK. IVANA; GLIBOTA DINKA POK. MILANA; GRABOVAC LUCA Ž. MATINA; GRABOVAC STIPE POK. MATE; JELAVIĆ JOZA Ž. ANDRIJE; LONČAR JERKO POK. BOŽE; LOVRIĆ KATA UD. MILANA; MARKOTA ANDJA Ž. IVANOVA; PERIĆ RUŽA Ž. JOSIPOVA; PERKOVIĆ - ŠANTAR MANDA Ž. JAKOVLJEVA; POJATINA ANĐA Ž. IVANOVA; POJATINA RUŽA Ž. PILIPOVA; SLIŠKOVIĆ ANA Ž. MIJE; STANIĆ IVA Ž. MATE; TOLIĆ ANTE STIPANOV; TOLIĆ LUCA Ž. IVANOVA; TOLIĆ STIPAN POK. ANTE; TOLIĆ STIPAN POK. ANTE; ĐEREK - VADLJA ANĐELKA; ĐEREK ANA POK.  ANTE; ĐEREK ANTE IVANOV; ĐEREK ANTE POK. MILANA; ĐEREK IVAN POK. NIKOLE; ĐEREK JOZO POK. MILANA; ĐEREK MARA UD. MIJE; ĐEREK VICE POK. MIJE; ĐEREK VINKA POK. NIKOLE; ĐEREK VINKO POK. JOSIPA; ĐEREK VLADE POK. MIJE; ĐUZEL BOŽE IVANOV; ŠIMIĆ ANA Ž. JURE</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:17:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25d22e74-504c-4bfb-81e4-d6b26f489ce4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25d22e74-504c-4bfb-81e4-d6b26f489ce4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5027&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4911/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4911/2026</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:02:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57dd0efe-c5a6-486c-a6c2-c3c6428f9ada</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57dd0efe-c5a6-486c-a6c2-c3c6428f9ada/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4911&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-479/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-479/2022</t>
+  </si>
+  <si>
+    <t>Ana Viky Glucina 23909641599; Lawrence Nicholas Sumich 06415252654; Nila-Pia Nadine Krstulović 61262334597</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:56:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbc0de3d-75c0-4fa6-9e63-1a8945c52b9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbc0de3d-75c0-4fa6-9e63-1a8945c52b9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=479&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-423/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-423/2022</t>
+  </si>
+  <si>
+    <t>Ana Krleža; Katica Topić; Pera Granić; Zdravko Jurišić</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:44:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55ac3a63-bf24-45af-8fa0-4c9a841509d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55ac3a63-bf24-45af-8fa0-4c9a841509d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=423&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4206/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4206/2026</t>
+  </si>
+  <si>
+    <t>JURE SUMIĆ pok. Cvitana; RUŽA LENDIĆ žena Lovre rođ. Sumić; VICA ŠUNDE žena Marijana rođ. Sumić</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:00:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/287f5fb1-8535-44bb-b4e3-3a67b5a050e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/287f5fb1-8535-44bb-b4e3-3a67b5a050e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-362/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-362/2022</t>
+  </si>
+  <si>
+    <t>Ante Bušelić</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:25:38</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46758676-a540-4af6-ba85-25faed3de430</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46758676-a540-4af6-ba85-25faed3de430/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=362&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-314/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-314/2022</t>
+  </si>
+  <si>
+    <t>PETROVIĆ NADA; ŽULJEVIĆ MUSTAFA</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:05:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da13ddd2-4a21-43df-aa1e-6a1714dc207b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da13ddd2-4a21-43df-aa1e-6a1714dc207b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=314&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-291/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-291/2022</t>
+  </si>
+  <si>
+    <t>Damir Ribarević 60592693489</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:52:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/921cca0a-d5d1-4fdf-ad76-cb64d358ca54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/921cca0a-d5d1-4fdf-ad76-cb64d358ca54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=291&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5205/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5205/2026</t>
+  </si>
+  <si>
+    <t>Šukovez Ljiljana kći Dušana rođ. Jovanović</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:33:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41280a20-f720-420f-b92e-8a2d1a03ff79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41280a20-f720-420f-b92e-8a2d1a03ff79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5205&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-278/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-278/2022</t>
+  </si>
+  <si>
+    <t>Anita Josipović 31725532815; TONĆI FRANIĆ 45555649129</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:29:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1649c92b-3f10-44c5-aa42-66d6a038f3f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1649c92b-3f10-44c5-aa42-66d6a038f3f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=278&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4999/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4999/2026</t>
+  </si>
+  <si>
+    <t>JURAS MARIJA ŽENA STIPE IZ GRADCA; PEKO ANTE POK. ANTE; PEKO ANTE POK. MATE POK. MATE; PEKO IVAN POK, MATE POK. MATE IZ GRADCA; PEKO IVANICA POK. IVANA; PEKO JELA POK. IVANA; PEKO JELA ŽENA MATE BARTULOVIĆ; PEKO KATE POK. IVANA; PEKO MARIJA POK. IVANA; PEKO MILICA POK. JURE; PETROVIĆ - PEKO IVKA IZ GRADCA; VISKIĆ MANDA UD. POK. IVANA ROĐ. PEKO IZ GRADCA</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:18:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91d3d272-86f9-4070-8a92-d81a6aeb9941</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91d3d272-86f9-4070-8a92-d81a6aeb9941/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4999&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5022/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5022/2026</t>
+  </si>
+  <si>
+    <t>BARALIĆ MARIJANA ŽENA MOMČILA; BLAJIĆ MILENKA ŽENA IVE; MLDB.VELA ANE POK. SREĆKA; NOLA KLEME POK. ANTE; Nino Vela 73156771657; PAVLINOVIĆ KATE ŽENA MATE; VELA DRAGUTIN PK. MARIJANA; VELA DRAGUTIN POK. MARIJANA; VELA EDO POK. SREĆKA; VELA JADRANKA POK. SREĆKA; VELA MARIJA UD. SREĆKA ROĐ, GRANIĆ; VELA NIKO POK. PAŠKA; VELA NIKOLA POK. PAŠKALA; VELA VESNA ŽENA IVANA; ŠPANJE KREŠIMIR POK. MATE; ŠUNDE MILENA ŽENA STANKE</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:03:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b15ae-f5ea-4eb9-82e8-de492cfcd8ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b15ae-f5ea-4eb9-82e8-de492cfcd8ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-177/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-177/2022</t>
+  </si>
+  <si>
+    <t>Vjekoslav Vuković 49339306512</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe4763b4-734c-4044-847b-4eec7846ce3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe4763b4-734c-4044-847b-4eec7846ce3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=177&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:37:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e721ae2-0823-4ce5-a1a9-ec49a8beefe6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e721ae2-0823-4ce5-a1a9-ec49a8beefe6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3495/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3495/2022</t>
+  </si>
+  <si>
+    <t>ELMEDIN OMANIĆ 57802211655</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:57:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d30aa98-94c0-4568-892f-efc183909e69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d30aa98-94c0-4568-892f-efc183909e69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3495&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5045/2025</t>
+  </si>
+  <si>
+    <t>Z - 5045/2025</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:32:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bb1c6b7-2bf3-4e2c-82ff-c9ecbf01c22e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bb1c6b7-2bf3-4e2c-82ff-c9ecbf01c22e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5045&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5045/2025</t>
+  </si>
+  <si>
+    <t>GLUČINA DAVID LOVRIN; GLUČINA IVAN- DAVID POK. LOVRE; LACIĆ ALOJZA ROĐ.VITASOVIĆ; MAL.GLUČINA BORIS PK.MARINKA; VITASOVIĆ STIPE POK. MARINA</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:31:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e0f5635-4369-4350-b8f2-54d82fc45703</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e0f5635-4369-4350-b8f2-54d82fc45703/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3393/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3393/2022</t>
+  </si>
+  <si>
+    <t>Richard Steigauf 92285847108</t>
+  </si>
+  <si>
+    <t>14.07.2026. 09:38:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94894959-e866-4b9b-9a74-c6cbf2ec21a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94894959-e866-4b9b-9a74-c6cbf2ec21a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3393&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3384/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3384/2022</t>
+  </si>
+  <si>
+    <t>Andja Zimic 42615321745</t>
+  </si>
+  <si>
+    <t>14.07.2026. 09:31:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f0afb77-719b-47ff-9a92-252ecec54cea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f0afb77-719b-47ff-9a92-252ecec54cea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3384&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1180/2025</t>
+  </si>
+  <si>
+    <t>14.07.2026. 09:04:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cba367d-d917-42d9-a663-292a8cac8fdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cba367d-d917-42d9-a663-292a8cac8fdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1180&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-493/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 14:37:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5c8c132-f25d-4d58-bcfa-240e28440589</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5c8c132-f25d-4d58-bcfa-240e28440589/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=493&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3362/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3362/2022</t>
+  </si>
+  <si>
+    <t>ANA MILENA LIČEN JOVIČEVIĆ 52127630560</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:24:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8563ac3c-e5e3-4c5e-8ee9-c2dbe5f6dc6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8563ac3c-e5e3-4c5e-8ee9-c2dbe5f6dc6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3362&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4977/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4977/2026</t>
+  </si>
+  <si>
+    <t>BULJAN ZLATA Ž. DINKA; BUŠIĆ ZLATA Ž. VELJKA; KUKULJ RUŽA Ž. MATINA; PEŠA ANA Ž. STIPANA; RUDEŽ IVA Ž. MIJINA; VUČIĆ TONKA Ž. ANTE; ZAKARIJA ANTE POK. ANTE; ZAKARIJA BRANKO POK. ANTE; ZAKARIJA DANE POK. IVANA; ZAKARIJA IVAN POK. ANTE; ZAKARIJA IVAN POK. IVANA; ZAKARIJA JOSIP - TOMO POK. IVANA; ZAKARIJA MARIJA UD. ANTE; ZAKARIJA MATIJA POK. ŠIMUNA; ZAKARIJA MILE POK. ANTE; ZAKARIJA PETAR POK. JOZE; ZAKARIJA RUŽA UD. POK. ŠIMUNA ROĐ. JELAVIĆ; ZAKARIJA TOMO - JOSIP POK. IVANA; ZAKARIJA ZDRAVKO POK. ANTE; ĐUZEL BOŽE IVANOV</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:57:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c0b94f9-3b43-4d75-8ba3-93e3c74c9976</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c0b94f9-3b43-4d75-8ba3-93e3c74c9976/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4977&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3854/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3854/2026</t>
+  </si>
+  <si>
+    <t>DRŽAVNA GEODETSKA UPRAVA 84891127540; ČELEBIĆ DUJE POK. IVANA; ČELEBIĆ DUŠULINE POK. ANTUNA; ČELEBIĆ IVANICE POK.IVANA; ČELEBIĆ JAKOVA POK. IVANA; ČELEBIĆ JOZICE - ANKE POK. IVANA; ČELEBIĆ JOZICE UD. ANTE; ČELEBIĆ MARE POK. JAKOVA</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:17:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c30fcd-19d7-465b-82de-4190a02d5568</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c30fcd-19d7-465b-82de-4190a02d5568/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3854&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5159/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5159/2026</t>
+  </si>
+  <si>
+    <t>Piplica Iva pok. Ante, Medovdolac; Piplica Josip pok. ANte, Medovdolac; Piplica Petar pok. Ivana, Dobrinče; Puljak Mara ž. Josina, Medovedolac</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:32:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/491844d1-ed20-4617-a733-7cfb95fc1f18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/491844d1-ed20-4617-a733-7cfb95fc1f18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5159&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3293/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3293/2022</t>
+  </si>
+  <si>
+    <t>Batinić Nikola</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:42:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa28d167-cc88-4657-9280-6ac48a01af93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa28d167-cc88-4657-9280-6ac48a01af93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3293&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1185/2026</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:55:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0578d20-25af-4ce1-88ee-4f2f2214d1e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0578d20-25af-4ce1-88ee-4f2f2214d1e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3591/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3591/2026</t>
+  </si>
+  <si>
+    <t>Vinko Perkušić</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27e463ff-d276-4ad7-a67e-da5528ada832</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27e463ff-d276-4ad7-a67e-da5528ada832/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3591&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4954/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4954/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTIN pok. Ivana URLIĆ; MILJENKO pok. Grge URLIĆ; MILOŠ pok. Grge URLIĆ; VLADIMIR pok. Grge URLIĆ</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:57:18</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0be0bc39-9105-4deb-a1d3-1a7a69336eb6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0be0bc39-9105-4deb-a1d3-1a7a69336eb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4954&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3112/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3112/2022</t>
+  </si>
+  <si>
+    <t>Bubalo Zdravko 77689365651</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:39:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ec0f78a-7a51-413a-b6fc-58861098727b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ec0f78a-7a51-413a-b6fc-58861098727b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3112&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3103/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3103/2022</t>
+  </si>
+  <si>
+    <t>Borivoj Baralić; Jagoda Vodanović</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:22:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb3293d3-6420-4140-aa2d-d91cff2ae6b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb3293d3-6420-4140-aa2d-d91cff2ae6b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3103&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3081/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3081/2022</t>
+  </si>
+  <si>
+    <t>Staničić Tonči</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73bd239b-7de9-4e4d-ade8-f6adaa285840</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73bd239b-7de9-4e4d-ade8-f6adaa285840/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3081&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3006/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3006/2022</t>
+  </si>
+  <si>
+    <t>Emilia Libertad Senassi Rosario; Jose Marinovic</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:18:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8df1c845-843e-4305-b9c6-4038cb126fc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8df1c845-843e-4305-b9c6-4038cb126fc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3006&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-1270/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>tuženici odsutni i nepoznata boravišta</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:01:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0614983a-1855-4a47-89d1-6ddb9aa36408</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0614983a-1855-4a47-89d1-6ddb9aa36408/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1270&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1969/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1969/2022</t>
+  </si>
+  <si>
+    <t>Jasna Totović</t>
+  </si>
+  <si>
+    <t>10.07.2026. 10:09:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53def764-3575-4c6d-8153-c1533c393edc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53def764-3575-4c6d-8153-c1533c393edc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1969&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-8513/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8513/2025</t>
+  </si>
+  <si>
+    <t>Dražan Pok Ante Jelinić; Dražen Jelinić; GRABOVAC MARIJA Ž. MATE; JELINIĆ DINKO POK. IVANA; JELINIĆ IVA POK. MARIJANA; JELINIĆ IVA POK. MARIJANA; JELINIĆ IVA UD. IVANA; JELINIĆ IVAN JOZIN; JELINIĆ IVANA POK. IVANA; JELINIĆ JAKOV BOŽIDAROV; JELINIĆ LUCA POK. IVANA; JELINIĆ LUKA POK. MATE; JELINIĆ MARA POK. ANTE; JELINIĆ MARA UD. POK. MARIJANA; JELINIĆ MATIJA POK. ANTE; JELINIĆ MATIJA POK. MATE; JELINIĆ MIJO POK. PETRA; JELINIĆ MILAN POK. IVANA; JELINIĆ RUŽA POK. MARIJANA; JELINIĆ STIPE POK. MATE; JELINIĆ VELIMIR POK. IVANA; JELINIĆ VIKTOR POK. IVANA; JOVIĆ ANA Ž. BOŽINA; JOVIĆ ANA Ž. PETRA; JOVIĆ MATE POK. ANTE; Luka Pok Mate Jelinić; Petar Pok Mate Jelinić; REBIĆ JELA UD. POK. PETRA; Stipan Pok Mate Jelinić; Željko Pok Ante Jelinić</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:45:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5691809f-e407-405b-94b4-52c55f3ba335</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5691809f-e407-405b-94b4-52c55f3ba335/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8513&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3262/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3262/2026</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:34:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4afac56d-b576-4e16-92af-f999ea1c915b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4afac56d-b576-4e16-92af-f999ea1c915b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3262&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1908/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1908/2022</t>
+  </si>
+  <si>
+    <t>Nikolas Anthony Smith 78805422828</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbdc28b2-8053-4a9c-a3f2-ca32b82769f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbdc28b2-8053-4a9c-a3f2-ca32b82769f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1908&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1846/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1846/2022</t>
+  </si>
+  <si>
+    <t>MIŠLJENOVIĆ MARE 61781556071</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:28:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd08969f-552d-450e-9fb0-2b3fce2cbc5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd08969f-552d-450e-9fb0-2b3fce2cbc5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1846&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3513/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3513/2026</t>
+  </si>
+  <si>
+    <t>Dinka Puharić Pok Marina; Ivka Puharić Ud Mate</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:56:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a020f835-1304-4b54-96fb-60066b8c5579</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a020f835-1304-4b54-96fb-60066b8c5579/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3513&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-257/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>MARTINA ROSO</t>
+  </si>
+  <si>
+    <t>DOMOVINSKE ZAHVALNOSTI 5, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>21472820556</t>
+  </si>
+  <si>
+    <t>MARTINA ROSO 21472820556; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:10:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783a0f68-5746-4a6c-9e8d-5fa76a0d7837</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783a0f68-5746-4a6c-9e8d-5fa76a0d7837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-33/2026</t>
+  </si>
+  <si>
+    <t>MIJO ČEŠLJAR</t>
+  </si>
+  <si>
+    <t>POSTRANJSKA ULICA 38, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>91406303952</t>
+  </si>
+  <si>
+    <t>MIJO ČEŠLJAR 91406303952; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:07:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=33&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2242/2026</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:22:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aad1cd37-239a-4c75-9d5a-59b2392f55dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aad1cd37-239a-4c75-9d5a-59b2392f55dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-153/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Tuženici ad.1-21, ad. 23-65, ad.67</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:05:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab7b086a-73d7-416f-8755-84db2edb4dde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab7b086a-73d7-416f-8755-84db2edb4dde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4922/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4922/2026</t>
+  </si>
+  <si>
+    <t>Grabovac Ante pok. Stipana; Grabovac Anđa pok. Mate; Grabovac Boris pok. Stipana; Grabovac Grgo pok. Duje; Grabovac Grgo pok. Duje, Proložac Donji; Grabovac Jure pok. Mate; Grabovac Kažimir pok Duje Proložac Donji; Grabovac Kažimir pok. Duje; Grabovac Luka pok Duje; Grabovac Luka pok. Duje, Spllit; Grabovac Manda pok. Ivana; Grabovac Marija pok. Milana; Grabovac Marija ud. Mije, Proložac Donji 0; Grabovac Marija udana Milana; Grabovac Mila ud Pavla; Grabovac Pave pok. Duje, Žrnovica, Split; Grabovac Petar pok. Duje , Žrnovica , Split; Grabovac Viktor pok. Stipana; Grabovac Željko pok. Petra; Kraljević-Matić Jakovca ž. Jakovljeva rodom Grabovac, Proložac; Mašić Ana ž. Ivana; Petričević Mara ž. Josipa; Petrušić Nikola Rajmundov, unuk; Čorić Jela ž. Ivana</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:31:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9bf5abf-59b6-4af0-9e17-c485e5d3ff3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9bf5abf-59b6-4af0-9e17-c485e5d3ff3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4922&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3981/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3981/2024</t>
+  </si>
+  <si>
+    <t>BILIĆ IVA MARKOVA; BILIĆ MARKO POK. JOSIPA; GALIĆ - SUČEVIĆ MARIJAN MATIN; GALIĆ - SUČEVIĆ MATE POK. JOZE; GALIĆ - SUČEVIĆ STIPAN MATIN; JURIŠIĆ DANICA Ž. DANKA; LOZANČIĆ IVAN POK. MARTINA; LOZANČIĆ PERA UD. MARTINA; MLIKOTIĆ ANA UD. POK. MARKA; MLIKOTIĆ BRNARD POK. MARKA; MLIKOTIĆ BRNE POK. MARKA; MLIKOTIĆ IVAN POK. MARKA; MLIKOTIĆ IVAN POK. MARKA; MLIKOTIĆ JAKOV POK. MARKA; MLIKOTIĆ JAKOV POK. MARKA; MLIKOTIĆ JOSIP POK. MARKA; MLIKOTIĆ JOZIP POK. MARKA; MLIKOTIĆ LUKA POK. MARKA; MLIKOTIĆ LUKA POK. MARKA; MLIKOTIĆ MARA POK. MARKA; MLIKOTIĆ MARA POK. MARKA; MLIKOTIĆ STIPAN POK. MARKA; MLIKOTIĆ STIPAN POK. MARKA; TOKIĆ DUJE JAKOVLJEV; TOKIĆ JAKOV POK. BLAŽA; TOKIĆ MARTIN JAKOVLJEV; ČELAN JOZA Ž. MATINA POK. NIKOLE; ČELAR FILIPA NIKOLINA; ČUBIĆ KATA Ž. IVANOVA RODOM MLIKOTIĆ; ČUBIĆ MATE PETROV</t>
+  </si>
+  <si>
+    <t>08.07.2026. 14:42:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f0ccaa6-cfcc-4d26-b29e-fc6c5e34aa12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f0ccaa6-cfcc-4d26-b29e-fc6c5e34aa12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3981&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4798/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4798/2026</t>
+  </si>
+  <si>
+    <t>FILIP BUŠELIĆ; MATIJA BUŠELIĆ</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:41:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8515d9d-c95a-48d5-8e7b-4a9aacb45e7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8515d9d-c95a-48d5-8e7b-4a9aacb45e7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4798&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5040/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5040/2026</t>
+  </si>
+  <si>
+    <t>Branko Bakavić</t>
+  </si>
+  <si>
+    <t>08.07.2026. 11:50:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f51d99-bd41-42c0-9abe-6ca1a0644eea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f51d99-bd41-42c0-9abe-6ca1a0644eea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5040&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1073/2026</t>
+  </si>
+  <si>
+    <t>08.07.2026. 10:10:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2a0876-f4f8-48fc-8fe4-d70d97ec6661</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2a0876-f4f8-48fc-8fe4-d70d97ec6661/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1073&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1073/2026</t>
+  </si>
+  <si>
+    <t>BORIĆ ANTICA POK. STIPANA; BORIĆ DANIJEL POK. MARIJANA; BORIĆ DRAGE POK. JURE IZ SPLITA; BORIĆ KRUNOSLAV POK. STIPANA; BORIĆ MARA POK. IVANA; BORIĆ MATE POK. NIKOLE; BORIĆ MIJO POK. MARIJANA IZ PODGORE; BORIĆ NEDJELJKO POK.IVANA; BORIĆ VID POK. STIPANA; CVITANOVIĆ RUŽA ŽENA STIPE; DELIĆ MARA POK. STIPE; KOKIĆ JOZE POK. MARIJANA; KOKIĆ NIKOLA POK. MARIJANA; SUMIĆ ANTICA POK. STIPE; SUNDE MARE UDOVE PK. TOME RODJ. BORIĆ; VODANOVIĆ TOMICA ŽENA VASINA</t>
+  </si>
+  <si>
+    <t>08.07.2026. 10:09:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68a393cd-81dd-44db-bd18-67f65f4c1348</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68a393cd-81dd-44db-bd18-67f65f4c1348/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4968/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4968/2026</t>
+  </si>
+  <si>
+    <t>ABAZ MARA Ž. RADE; PAVLOVIĆ - ZAŽABAC JELA POK. IVANA; PAVLOVIĆ - ZAŽABAC MILAN POK. IVANA; PAVLOVIĆ - ZAŽABAC MILICA UD. IVANA; PAVLOVIĆ - ZAŽABAC VICE POK. IVANA; PAVLOVIĆ MARIA POK. VLADE; PAVLOVIĆ MARIJANA POK. VLADE; PAVLOVIĆ MARIJANA POK. VLADE KĆI; ČURČIJA LUCA Ž. MILE</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:38:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7251f3f9-496d-4301-91f5-bebac4a8bab6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7251f3f9-496d-4301-91f5-bebac4a8bab6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7087/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7087/2021</t>
+  </si>
+  <si>
+    <t>Jasminka Peko</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:13:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6b55d3-fd6f-4a27-9e66-ac9492884000</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6b55d3-fd6f-4a27-9e66-ac9492884000/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7087&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-7043/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7043/2021</t>
+  </si>
+  <si>
+    <t>BRANKO ŠKRABIĆ 87324504480; Mladen Bekavac</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:08:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4be219d-9521-47b3-b3d0-be1015e3e502</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4be219d-9521-47b3-b3d0-be1015e3e502/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7043&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-6666/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6666/2021</t>
+  </si>
+  <si>
+    <t>Barbara Karin Vela 70761414409</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:58:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308061de-d29e-4bd9-b92e-4897efab5ee5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308061de-d29e-4bd9-b92e-4897efab5ee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6666&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-4716/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4716/2026</t>
+  </si>
+  <si>
+    <t>IVANIŠEVIĆ DR. LOVRE POK. PAŠKE IZ MAKARSKE</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:33:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f24a0379-5286-4a02-bedc-8275260a4e27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f24a0379-5286-4a02-bedc-8275260a4e27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4716&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4130/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4130/2024</t>
+  </si>
+  <si>
+    <t>DROPULJIĆ IVA MARKOVA; DROPULJIĆ IVAN MARKOV; DROPULJIĆ LUJO MARKOV; DROPULJIĆ MANDA MARKOVA; DROPULJIĆ MARA MARKOVA; DROPULJIĆ MATE MARKOV; DROPULJIĆ MIRKO MARKOV; GABELICA IVAN MATIN; JONJIĆ ANA Ž. STIPANOVA; JONJIĆ IVAN MARIJANOV; JONJIĆ JOSIP POK. IVANA; JONJIĆ LUKA MARIJANOV; JONJIĆ MARA UD. POK. MARIJANA; JONJIĆ MARIJAN MARIJANOV; JONJIĆ MARIJAN POK. JURE; JONJIĆ MATE MARIJANOV; JONJIĆ STIPAN POK. IVANA; KARIN MARA POK. IVANA; KARIN MARIJAN POK. IVANA; KARIN PETAR POK. IVANA; KARIN RUŽA POK. IVANA; KUJUNDŽIĆ MARA Ž. ANTE ROĐ. JONJIĆ; MIKULIĆ MATE POK.CVITANA; PERKUŠIĆ ANTE POK. ANTE; PERKUŠIĆ DENIS POK. IVANA; PERKUŠIĆ DOMENIK POK. ANTE; PERKUŠIĆ IVA POK.ANTE; PERKUŠIĆ IVA Ž. JAKOVA; PERKUŠIĆ IVAN POK. ANTE; PERKUŠIĆ JOKO POK.ANTE; PERKUŠIĆ JOSIP POK. ANTE; PERKUŠIĆ MARIJA POK. PETRA; PERKUŠIĆ MARKO POK. ANTE; PERKUŠIĆ MARKO POK. PETRA; PERKUŠIĆ MILE POK.ANTE; PERKUŠIĆ NEDJELJKO POK.PETRA; PERKUŠIĆ PETAR POK. ANTE; PERKUŠIĆ PETAR POK. PETRA; PERKUŠIĆ ĐANI POK. IVANA; RUKAVINA IVA UD.NIKE; VRLJIĆ NIKOLA POK. FRANE</t>
+  </si>
+  <si>
+    <t>07.07.2026. 10:37:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87a605d6-0f62-447c-b7ed-aaa5ce087636</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87a605d6-0f62-447c-b7ed-aaa5ce087636/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4130&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4614/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4614/2026</t>
+  </si>
+  <si>
+    <t>TAMBUROVIĆ VICE PK.NIKOLE IZ MAKRA</t>
+  </si>
+  <si>
+    <t>07.07.2026. 10:15:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4becea7f-baae-4d76-a3bf-1509ee991951</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4becea7f-baae-4d76-a3bf-1509ee991951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4614&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4640/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4640/2026</t>
+  </si>
+  <si>
+    <t>ANTONINI KRISTINA MATIJA UD. STIPE; GUNJAČA MANDA ŽENA IVANA ROĐ. PRANIČEVIĆ; MLADINOV MARA Ž. PAVLA RODJ. PRANIČEVIĆ RUDAŠ IZ MAKARSKE; MLADINOV MARIJA UD. PAVE ROĐ. PRANIČEVIĆ; PRANIČEVIĆ MATIJA ŽENA JURE TAVRE; PRANIČEVIĆ RUDAŠ ANTICA POK. GRGE IZ MAKARSKE; PRANIČEVIĆ RUDAŠ JURE POK. GRGE IZ GRACA; RUDELIĆ TONKA MARIJA ROĐ. PRANIČEVIĆ</t>
+  </si>
+  <si>
+    <t>07.07.2026. 10:00:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a465b7-ef58-4767-9f77-4684d1a16e89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a465b7-ef58-4767-9f77-4684d1a16e89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4640&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6506/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6506/2021</t>
+  </si>
+  <si>
+    <t>Frank Brbić; Zita Semiga</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:34:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1162ecd8-76c3-4272-8007-5336ee311f28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1162ecd8-76c3-4272-8007-5336ee311f28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6506&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-3737/2026</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:33:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/971ec73c-b633-48aa-9d81-ec7003fe751d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/971ec73c-b633-48aa-9d81-ec7003fe751d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3737/2026</t>
+  </si>
+  <si>
+    <t>RUDANIĆ MARICA ŽENA TOMISLAVA; SEKULIĆ ANA ŽENA STOJANA; ŠOŠIĆ ANA ŽENA ZDENKA</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:30:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bfbd560-ccfc-4792-b374-a6317ef9e752</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bfbd560-ccfc-4792-b374-a6317ef9e752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4927/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4927/2026</t>
+  </si>
+  <si>
+    <t>IVKA JOSIPOVIĆ udova Jurina p. Jure rođ. Jozipović iz Basta; KATE MATIJAŠEVIĆ žena Stipana Božina; TEREZA JOZIPOVIĆ pok. Jure</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:03:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c027c02-3a14-4b5f-97c8-85bd42616706</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c027c02-3a14-4b5f-97c8-85bd42616706/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4927&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4606/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4606/2026</t>
+  </si>
+  <si>
+    <t>Jerkoivć Ivan pok. Nikole; Jerković Ivan pok. Nikole; Jerković Ivan pok. Nikole, Imotski; Jerković Jure Ikin, Imotski</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:59:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77d8edf-2824-46ef-bf69-db4aba32a669</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77d8edf-2824-46ef-bf69-db4aba32a669/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4606&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4276/2026</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:56:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bbc9ef7-21c7-4e49-9eb4-6ae710d9e65f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bbc9ef7-21c7-4e49-9eb4-6ae710d9e65f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4276&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4276/2026</t>
+  </si>
+  <si>
+    <t>ANDRIJAŠEVIĆ JURE POK. MATE; ANDRIJAŠEVIĆ MATE POK. IVANA IZ ZAOSTROGA; ANDRIJAŠEVIĆ STIPAN POK. MATE; MALODOBNA ANDRIJAŠEVIĆ ANA MATIJA POK. NIKOLE IZ ZAOSTROGA; MATUTINOVIĆ MATIJA ŽENA ANTINA IZ ZAOSTROGA; MATUTINOVIĆ PEDRO IZ BUENOS AIRESA</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:55:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/510e3916-c917-4cbc-aaa8-404a4c17bb30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/510e3916-c917-4cbc-aaa8-404a4c17bb30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4959/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4959/2026</t>
+  </si>
+  <si>
+    <t>Mara VODANOVIĆ</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:40:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1ade4f2-3d53-442d-9a00-6d35f20e1b5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1ade4f2-3d53-442d-9a00-6d35f20e1b5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4959&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6946/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6946/2021</t>
+  </si>
+  <si>
+    <t>BELAK BRANKO POK. MATE 36134529344</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca0ffd7-4a1a-42bd-8299-5f0b3f01f764</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca0ffd7-4a1a-42bd-8299-5f0b3f01f764/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6946&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-6917/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6917/2021</t>
+  </si>
+  <si>
+    <t>Jelka Jakir; Tadija Jakir</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:52:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6e9ff09-1dcf-4a32-a893-608407ed51b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6e9ff09-1dcf-4a32-a893-608407ed51b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6917&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-4831/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4831/2026</t>
+  </si>
+  <si>
+    <t>VRCAN MARKO POK. ANTE; VUKIČEVIĆ MIRALEM  POK. SMAJE</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7cf5755-16c1-4ee0-9536-db456ea9072e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7cf5755-16c1-4ee0-9536-db456ea9072e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4831&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3581/2026</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:12:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b1f198a-359f-44c3-b94e-e4bb812aafee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b1f198a-359f-44c3-b94e-e4bb812aafee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3581&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3581/2026</t>
+  </si>
+  <si>
+    <t>ČOVIĆ ŠIMUN P. MARIJANA</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:10:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5909ffec-91c3-4635-a87a-5c29834afe1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5909ffec-91c3-4635-a87a-5c29834afe1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ</t>
+  </si>
+  <si>
+    <t>BLAJBURŠKA ULICA 16, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>48755181214</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ 48755181214; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/032768ee-0d76-48ea-a16c-1054681f8932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/032768ee-0d76-48ea-a16c-1054681f8932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-97/2026</t>
+  </si>
+  <si>
+    <t>SANJA PARLOV</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKOG PROLJEĆA 26, 21260 Ričice, Hrvatska</t>
+  </si>
+  <si>
+    <t>97119914305</t>
+  </si>
+  <si>
+    <t>SANJA PARLOV 97119914305; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b05bdb7d-8c80-4d62-ad16-b4c2cd9ae909</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b05bdb7d-8c80-4d62-ad16-b4c2cd9ae909/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=97&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI GORNJI 404, 21260 Gornji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>00194468418</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA 00194468418; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:32:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7990f9ac-5f8e-4530-8add-49f8a9fd1c58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7990f9ac-5f8e-4530-8add-49f8a9fd1c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3531/2026</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:17:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/736eaf3e-2c17-4c88-8d0f-dcdbca77b5fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/736eaf3e-2c17-4c88-8d0f-dcdbca77b5fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3531&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3531/2026</t>
+  </si>
+  <si>
+    <t>ALAČ JAKOV POK. FRANE; PASCO ANTE POK.ALEKSANDRA IZ SPLJETA; PASCO ANTONIO DEL FU ALESSANDRO; PASCO ARNALDO DEL FU ALESSANDRO; PASCO GIOVANNI DEL FU ALESSANDRO; PASCO IVAN POK ALEKSANDRA IZ SPLJETA; PASCO MARGHARITA VA DI ALESSANDRO; PASCO NARDA POK ALEKSANDRA</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6de31504-6d22-4ee2-ba5b-527ef05a472d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6de31504-6d22-4ee2-ba5b-527ef05a472d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4882/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4882/2026</t>
+  </si>
+  <si>
+    <t>BILOPAVLOVIĆ IVA Ž.MATE; BILOPAVLOVIĆ IVA Ž.MATE MATINA; BORIĆ ZLATA Ž. MIRKA ROĐ. MALIĆ; BULJAN MILA Ž.ANTE; GRABOVAC MARA Ž. STIPE; GRABOVAC MARA Ž.STIPINA; LOZO ANA UD.MIJE; LOZO ANDJA POK.MIJE; LOZO ANICA UD.POK.MIJE; LOZO ANTE MIJIN; LOZO JOSIP MIJIN; LOZO JOZIP POK.IVANA; LOZO JOZO POK.MATE; LOZO MATE POK.MIJE; LOZO PETAR POK. JURE - JOZE; LOZO RADOSLAV POK. MATE; LOZO STIPAN POK.IVANA; LOZO TRPIMIR POK.MATE; LOZO ZVONKO POK.MATE; MALIĆ ANTE POK. JOSIPA; MALIĆ BRANKO POK. JOSIPA; MALIĆ HRVOJE POK. JOSIPA; MALIĆ MILJENKO POK. JOSIPA; MALIĆ MILJENKO SIN JOSIPA; ŠIMIĆ ANDJA Ž.ANTE</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:18:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26727779-2c2f-4cea-8f2b-9292a9e71b98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26727779-2c2f-4cea-8f2b-9292a9e71b98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4882&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4909/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4909/2026</t>
+  </si>
+  <si>
+    <t>BANOVIĆ ANA Ž. JOSIPA; JADREŠIĆ LJUBICA POK. PETRA; KOJUNDŽIĆ ANA POK. GRGE; KOJUNDŽIĆ ANTE POK. MATE; KOJUNDŽIĆ IVAN BLAŽEV; KOJUNDŽIĆ JOSIP BLAŽEV; KOJUNDŽIĆ JURE POK. MATE; KOJUNDŽIĆ MARA BLAŽEVA; KOJUNDŽIĆ MARA POK. MATE; KOJUNDŽIĆ MARA POK. MATE; KOJUNDŽIĆ MARA UD. POK. PETRA RODJ. LIVAJIĆ; KOJUNDŽIĆ MARA UD. POK. PETRA ROĐ. LIVAJIĆ; KOJUNDŽIĆ MARA Ž. STIPANA; KOJUNDŽIĆ MARIJA Ž. VLADIMIRA; KOJUNDŽIĆ MIJO - ANTE POK. PETRA; KOJUNDŽIĆ NIKOLA POK. MATE; KOJUNDŽIĆ PETAR BLAŽEV; KOJUNDŽIĆ PILJEVIĆ MATE JURIN; KOJUNDŽIĆ STIPAN PETROV; KOJUNDŽIĆ STIPAN POK. GRGE; KOJUNGIĆ ANTICA POK. ANTE; KOJUNGIĆ IVA Ž. NIKOLINA POK. IVANA ROĐ. KOJUNGIĆ; KUJUNDŽIĆ - BATAK ANTE POK. STIPANA; KUJUNDŽIĆ - BATAK DINKO POK. STIPANA; KUJUNDŽIĆ - BATAK MATIJA UD. STIPANA; KUJUNDŽIĆ - BATAK MIJO POK. STIPANA; KUJUNDŽIĆ ANA UD. PETRA; KUJUNDŽIĆ ANTE POK. ANTE; KUJUNDŽIĆ BORIS POK. PETRA; KUJUNDŽIĆ IVAN POK. ANTE; KUJUNDŽIĆ JOSIP POK. MARIJANA; KUJUNDŽIĆ MARIJAN JOSIPOV; KUJUNDŽIĆ NIKOLA POK. PETRA; KUJUNDŽIĆ TIHOMIR JOSIPOV; LAPENDA PERA Ž. IVANA; MATIJEVIĆ BRANKA Ž. DAVORA; MUŠKI POROD RODJENOG I RODIT SE IMAJUĆI OD STIPANA KOJUNDŽIĆA POK. GRGE; Mila Ž Ivana Kujundžić; PEKO ANICA Ž. IVANA; PEKO ANICA Ž. IVANOVA; POŠTENJAK IVAN MILE POK. MARIJANA; UJEVIĆ ANĐA ŠIMUNOVA; UJEVIĆ IVA ŠIMUNOVA; UJEVIĆ JOSIP ŠIMUNOV; UJEVIĆ MATE ŠIMUNOV; UJEVIĆ MATIJA Ž. LUKE; UJEVIĆ STIPAN ŠIMUNOV; UJEVIĆ STJEPAN ŠIMUNOV; VUJEVIĆ ANA Ž. ANTE; ČOLOVIĆ VERA Ž. RADOMIRA</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:57:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de643bc3-3b63-4034-b5ec-c28d9e41a8b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de643bc3-3b63-4034-b5ec-c28d9e41a8b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4707/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4707/2026</t>
+  </si>
+  <si>
+    <t>oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:52:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9592b756-614a-4fa0-a02a-4c76111e7135</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9592b756-614a-4fa0-a02a-4c76111e7135/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4707&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5146/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5146/2021</t>
+  </si>
+  <si>
+    <t>Enis Travljanin 91265476547</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:46:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bbdc73b-0dd2-4636-b0ee-0a6ff0263dc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bbdc73b-0dd2-4636-b0ee-0a6ff0263dc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5146&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-4942/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4942/2021</t>
+  </si>
+  <si>
+    <t>Ante Batinić 52305851216</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:39:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ed222a7-4796-40b7-9b6f-ac5a51b0d59e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ed222a7-4796-40b7-9b6f-ac5a51b0d59e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4942&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-6398/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6398/2021</t>
+  </si>
+  <si>
+    <t>Ante Nikolić</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:21:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/173cef95-92e3-4e54-906a-d2bdfdd2a8e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/173cef95-92e3-4e54-906a-d2bdfdd2a8e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6398&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-6381/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6381/2021</t>
+  </si>
+  <si>
+    <t>Goimir Urlić 66123424903</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:59:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/767655e4-0d3f-4145-9165-83d638a62c31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/767655e4-0d3f-4145-9165-83d638a62c31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6381&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-4140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4140/2026</t>
+  </si>
+  <si>
+    <t>ANGELA BEROŠ; ELIZABETH BEROŠ; JOHN BEROŠ; MARIN BEROŠ</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:55:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95086b2c-fc5e-4378-baa2-bd8bb95b768e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95086b2c-fc5e-4378-baa2-bd8bb95b768e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4902/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4902/2026</t>
+  </si>
+  <si>
+    <t>LUKA KOVAČEVIĆ Mijin</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:38:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4665af24-5c92-4151-8199-5fd1709e1a22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4665af24-5c92-4151-8199-5fd1709e1a22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4902&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3495/2026</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:03:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ca064f-4c3f-4ccf-98fc-d556c6d361a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ca064f-4c3f-4ccf-98fc-d556c6d361a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3495&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3629/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3629/2026</t>
+  </si>
+  <si>
+    <t>ALEKSIĆ ANA ŽENA ANDRIJE; ANDRIJAŠEVIĆ BARA Ž. IVANA; ANDRIJAŠEVIĆ JELKA Ž. ANDRIJE IZ GRADCA; ANDRIJAŠEVIĆ MATIJA ŽENA PETRA IZ GRADCA; BARTULOVIĆ KATA ŽENA  MATE; BILAS MATIJA Ž. MIHE; BILAS ZORKA ŽENA ŠIMUNA; BLAŠKOVIĆ MATIJA ŽENA JAKOVA; BUDIĆ ANTE MARTINOV; JAKIĆ EDITA ROĐ. KORLJAN IZ SARAJEVA; KORLJAN ANA POK. IVANA; KORLJAN JAKOV PK. LOVRE; KORLJAN JAKOV POK. JURE; KORLJAN JELA ŽENA JURE; KORLJAN JURE POK. IVANA; KORLJAN MARA UD. IVANA; KORLJAN MARIJA POK. JAKOVA; KORLJAN MATIJA KĆER POK.LUKE IZ GRADCA; KORLJAN MILJENKO; KORLJAN NIKOLA P. RADE; KORLJAN PERA POK. JAKOVA; KORLJAN PETAR; KORLJAN RADOVAN PK. JURE IZ SARAJEVA; KORLJAN RADOVAN POK. MIRKA IZ GRADCA; KORLJAN RAFAELA P.RADE; KORLJAN STIPAN POK. JURE; KORLJAN TOMA PK.IVANA; KORLJAN TOMICA ŽENA STIPANA; KORLJAN ZORAN; MAL. KORLJAN ZORAN POK. ANTE IZ GRADCA; MARINOVIĆ ANA ŽENA MATE; PERIĆ MILKA ŽENA MIROSLAVA; RAJAK ZLATA ROĐ. KORLJAN IZ SARAJEVA; REKIĆ IVKA ŽENA LJUBE IZ GRDCA; VEŽIĆ DANKO POK. DUJE IZ GRACA; VLADIMIR LJUBICA ROĐ. KORLJAN IZ GRADCA; VLAČIĆ VILMA  ROĐ. KORLJAN IZ SARAJEVA; ŠERIĆ JELA; ŠERIĆ JELA ŽENA MATE</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:02:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/629f351a-a29b-4813-ba74-875be3b370c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/629f351a-a29b-4813-ba74-875be3b370c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3629&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3495/2026</t>
+  </si>
+  <si>
+    <t>LUETIĆ IVAN POK.FRANE; LUETIĆ VICKO POK.FRANE</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:01:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3de7a436-393a-4d86-94c9-48a35ef94cde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3de7a436-393a-4d86-94c9-48a35ef94cde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Su-360/2025</t>
+  </si>
+  <si>
+    <t>Obavijest od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Makarskoj 10188505675</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:00:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989f7f61-d1f8-452a-a14a-f516e4dc133f</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf P370P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989f7f61-d1f8-452a-a14a-f516e4dc133f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Su&amp;predmet=360&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6189/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6189/2021</t>
+  </si>
+  <si>
+    <t>Leon Vela 21264918678; NOLA IVAN; Srđan Đaković 34563031930; VODANOVIĆ JAGODA</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:38:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0babe21-3d29-4fb2-a582-0bd4c6445289</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0babe21-3d29-4fb2-a582-0bd4c6445289/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6189&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-4778/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4778/2026</t>
+  </si>
+  <si>
+    <t>ANTE PIRAK Marinov</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:48:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de310792-df0d-43d2-90ce-5071a5fabaa7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de310792-df0d-43d2-90ce-5071a5fabaa7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4778&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4820/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4820/2026</t>
+  </si>
+  <si>
+    <t>GLUČINA FRANE P. JAKOVA; GLUČINA IVAN P. JAKOVA; GLUČINA MARIJAN P. JAKOVA; GLUČINA MILICA P. JAKOVA; URLIĆ IVAN ANTIN</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:47:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8ce005-e390-4feb-a905-84baa59812de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8ce005-e390-4feb-a905-84baa59812de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4820&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3623/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3623/2026</t>
+  </si>
+  <si>
+    <t>POMORSKOG BRODARSKOG DRUŠTVA "BURA" MAKARSKA</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:37:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2951bde7-987f-4473-ba51-36dba56847f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2951bde7-987f-4473-ba51-36dba56847f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3623&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4469/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4469/2026</t>
+  </si>
+  <si>
+    <t>Ivanica Morović</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:27:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2445c298-f512-4946-a418-b2e93b5cd4e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2445c298-f512-4946-a418-b2e93b5cd4e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4469&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1677/2026</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:07:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c175c72-f357-4824-91fb-ab4f01d68a45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c175c72-f357-4824-91fb-ab4f01d68a45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1677&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1677/2026</t>
+  </si>
+  <si>
+    <t>BABIĆ - PEKIĆ JELA UD. IVANA; BABIĆ - PEKIĆ ŠIMUN POK. MARKA IZ BRATUŠA</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:44:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8909eea4-830c-4438-aaf6-f751f86b31ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8909eea4-830c-4438-aaf6-f751f86b31ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6134/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6134/2021</t>
+  </si>
+  <si>
+    <t>Ante Ribičić; Bruno Ribičić; Ivanka Ribičić; Marilka Bekavac; Martin Zelić; Nediljka Ribičić; Nedo Ribičić; Stipe Ribičić; Željan Ribičić</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:07:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b83f701f-ac00-465b-a5c7-e9108eb9513a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b83f701f-ac00-465b-a5c7-e9108eb9513a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6134&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-6081/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6081/2021</t>
+  </si>
+  <si>
+    <t>Ljiljana Šukovez-Jovanović; Sandra Vidaček 77062971790; Vedran Vidaček 59509651908</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:48:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/527078e0-df8a-4b40-8867-3cd41fbbed9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/527078e0-df8a-4b40-8867-3cd41fbbed9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6081&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-1902/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1902/2026</t>
+  </si>
+  <si>
+    <t>ALJOŠA LACO</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:47:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52274d74-d90f-44e8-a30a-cb204852c60e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52274d74-d90f-44e8-a30a-cb204852c60e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1902&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1901/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1901/2026</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:44:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49805932-f318-4930-9919-a5a272cee43e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49805932-f318-4930-9919-a5a272cee43e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1901&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1129/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1129/2026</t>
+  </si>
+  <si>
+    <t>Nihada Ibrahimovic 86901509512</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:42:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec5e518d-d176-4bfe-8a4a-f71cf8d3c675</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec5e518d-d176-4bfe-8a4a-f71cf8d3c675/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4176/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4176/2026</t>
+  </si>
+  <si>
+    <t>IVAN ŽALAC</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:40:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79dde1b9-4899-4ef9-93c3-67188f058fea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79dde1b9-4899-4ef9-93c3-67188f058fea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-21058/2016</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-21058/2016</t>
+  </si>
+  <si>
+    <t>Mirjana Jančić 96078862153</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:26:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/673ad65c-6c4b-48e7-8720-4c694ed77055</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/673ad65c-6c4b-48e7-8720-4c694ed77055/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=21058&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Z-2457/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2457/2026</t>
+  </si>
+  <si>
+    <t>Asja Otaš 71826013299</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:23:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/077e7ae4-9134-4a8a-96da-ec7b680d8f84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/077e7ae4-9134-4a8a-96da-ec7b680d8f84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2457&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1116/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1116/2026</t>
+  </si>
+  <si>
+    <t>Anton Andrijaševič 54555433534</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:58:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47f844db-488c-4df2-be68-6445adffb424</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47f844db-488c-4df2-be68-6445adffb424/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2565/2025</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2810c81-5611-4cce-bdf7-e6f5ab3951f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2810c81-5611-4cce-bdf7-e6f5ab3951f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2565&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-241/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-241/2020</t>
+  </si>
+  <si>
+    <t>Jelena Kavelj 67687621564</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:39:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9fda016-84a9-437b-a7f8-007b18c29096</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9fda016-84a9-437b-a7f8-007b18c29096/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=241&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3034/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3034/2026</t>
+  </si>
+  <si>
+    <t>Tijana Alispahić 77718193282</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:39:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7be760ae-8279-4d95-9f35-d1645a3fd1ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7be760ae-8279-4d95-9f35-d1645a3fd1ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3034&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4455/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4455/2026</t>
+  </si>
+  <si>
+    <t>KOKIĆ MLADJEN POK. JOZE; MARINOVIĆ JULIJA ŽENA JURINA</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:20:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6b3a977-01b0-44c6-8708-52d4ff65b008</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6b3a977-01b0-44c6-8708-52d4ff65b008/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4455&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4454/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4454/2026</t>
+  </si>
+  <si>
+    <t>Ana Zidić Pok Ivana; Ante Zidic Pok Ante; Jure Zidić Pok Ivana; Mijo Židić Mijin</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:11:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad978c6a-327f-4f0c-bcc4-39d2b6e731d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad978c6a-327f-4f0c-bcc4-39d2b6e731d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4454&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1026/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1026/2025</t>
+  </si>
+  <si>
+    <t>FINA LOVREN</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:56:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3385cdbf-ced2-4b27-9f37-f01a48f4cdf8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3385cdbf-ced2-4b27-9f37-f01a48f4cdf8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1026&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3888/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3888/2026</t>
+  </si>
+  <si>
+    <t>Ena Skikić 80311266031</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:53:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b9ac934-4922-440c-9995-c1f87ccc1915</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b9ac934-4922-440c-9995-c1f87ccc1915/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3888&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4171/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4171/2022</t>
+  </si>
+  <si>
+    <t>Ivanka Repac</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:51:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b13130-8d21-4943-9b83-846cfc8ce64d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b13130-8d21-4943-9b83-846cfc8ce64d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4171&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3317/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3317/2026</t>
+  </si>
+  <si>
+    <t>MLADEN RODIĆ</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:50:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb257e3-0507-4719-a29e-5d5b75a19cb4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb257e3-0507-4719-a29e-5d5b75a19cb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>STANKO STANIČIĆ prof.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:45:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2b0441-58bb-4341-9252-bce138cf4b9c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2b0441-58bb-4341-9252-bce138cf4b9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4341/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4341/2023</t>
+  </si>
+  <si>
+    <t>MARINA VISKOVIĆ 33332808853</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:43:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef09d71-d0e4-44a1-a564-5dd1d450d8b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef09d71-d0e4-44a1-a564-5dd1d450d8b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4341&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2758/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2758/2023</t>
+  </si>
+  <si>
+    <t>RÓBERT SZÜCS 45683453682</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:42:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beffecf2-1c36-4cd5-8845-62ba54dfa769</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beffecf2-1c36-4cd5-8845-62ba54dfa769/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2758&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4843/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4843/2026</t>
+  </si>
+  <si>
+    <t>BARIŠA SUMIĆ; MATE SUMIĆ</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:39:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc15a2b3-df52-4849-883f-d62b4a697fa0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc15a2b3-df52-4849-883f-d62b4a697fa0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4843&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3186/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3186/2022</t>
+  </si>
+  <si>
+    <t>Gojko Andrijašević</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:05:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f9f7c8-453a-4e22-a74d-f517c427796f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f9f7c8-453a-4e22-a74d-f517c427796f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3186&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4670/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4670/2023</t>
+  </si>
+  <si>
+    <t>VELIMIR MARIĆ 32783650809</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:03:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d668e3b8-57fe-4ee6-8a30-47977af1eced</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d668e3b8-57fe-4ee6-8a30-47977af1eced/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4670&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-3975/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3975/2026</t>
+  </si>
+  <si>
+    <t>IVANKA PERIĆ</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:02:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce894556-6f11-4c4a-a861-60396bfcd909</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce894556-6f11-4c4a-a861-60396bfcd909/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3975&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7544/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7544/2022</t>
+  </si>
+  <si>
+    <t>ALU WOOD INŽENJERING d.o.o. za trgovinu i usluge 16150320093</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:00:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c3b386f-4f7c-4348-ae5b-927b914e518d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c3b386f-4f7c-4348-ae5b-927b914e518d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7544&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>INDIRA ANTONINI (upisana kao Juričić) rođ. Staničić, pok. Mate</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:00:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71c7c3cc-1504-4528-9929-c786122d25fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71c7c3cc-1504-4528-9929-c786122d25fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:59:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77af4908-5bf2-455a-bc7c-a57ba488ea5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77af4908-5bf2-455a-bc7c-a57ba488ea5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-800/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-800/2023</t>
+  </si>
+  <si>
+    <t>PETRA LACIĆ 83040016800</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:57:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7e037ed-285a-463b-b3a5-94e5614aa2c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7e037ed-285a-463b-b3a5-94e5614aa2c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=800&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4687/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4687/2026</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:47:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0702c471-f71a-480a-a0a3-099f53a87229</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0702c471-f71a-480a-a0a3-099f53a87229/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4687&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3722/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3722/2023</t>
+  </si>
+  <si>
+    <t>Helena Begić 83602238684</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:42:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28882685-9542-458c-b1a1-8ddd30ce8646</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28882685-9542-458c-b1a1-8ddd30ce8646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3722&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4210/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4210/2026</t>
+  </si>
+  <si>
+    <t>Tahir Bešlagić 83704158922</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:40:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ddc425b-d470-4fdb-b0ba-d17f2b3cc341</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ddc425b-d470-4fdb-b0ba-d17f2b3cc341/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3452/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3452/2023</t>
+  </si>
+  <si>
+    <t>Sashko Petrovski 12433002023</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:39:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/699236cf-104f-49cb-a0d3-42d0803862d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/699236cf-104f-49cb-a0d3-42d0803862d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3452&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4052/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4052/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Radonić</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:33:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99b53993-0ce1-4470-82ab-e38adb9f888c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99b53993-0ce1-4470-82ab-e38adb9f888c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4052&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4243/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4243/2026</t>
+  </si>
+  <si>
+    <t>Lenka Grbić 04065192765</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:29:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9d65f7-dc28-4a09-8725-3068990d7f7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9d65f7-dc28-4a09-8725-3068990d7f7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4243&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4304/2026</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:44:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7720271-6024-4dfb-9448-659edb27ef2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7720271-6024-4dfb-9448-659edb27ef2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4304&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8468/2025</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:33:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a1b3804-328b-426d-9297-f7fde065aed9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a1b3804-328b-426d-9297-f7fde065aed9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8468&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3556/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3556/2026</t>
+  </si>
+  <si>
+    <t>JOSIPOVIĆ DINKO POK.ANTE</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0b2fca-2e34-4fc3-810a-841f43a505e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0b2fca-2e34-4fc3-810a-841f43a505e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3556&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6573/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6573/2023</t>
+  </si>
+  <si>
+    <t>JOSIP ĆOTA 84547921363</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:11:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aa9526b-e2ce-4793-bd5c-b50aeb07bcee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aa9526b-e2ce-4793-bd5c-b50aeb07bcee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6573&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4391/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4391/2026</t>
+  </si>
+  <si>
+    <t>Ivan Čeko 45784126475; Renata Krajina 53017625168</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:10:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/589f60da-09b5-4911-b85f-7516c9d11b42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/589f60da-09b5-4911-b85f-7516c9d11b42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4391&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1694/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1694/2026</t>
+  </si>
+  <si>
+    <t>Paula Jerković 59926447229</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:09:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54eed1a7-d27d-4587-a16c-a4630a4d6539</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54eed1a7-d27d-4587-a16c-a4630a4d6539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1694&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2873/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2873/2023</t>
+  </si>
+  <si>
+    <t>ERMINA BEĆIĆ 44993917064</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:06:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba705c8e-e169-475d-a222-547ae2291a7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba705c8e-e169-475d-a222-547ae2291a7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2873&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2845/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2845/2026</t>
+  </si>
+  <si>
+    <t>JOSEPH PASALICH</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11afb80f-aef7-4079-8287-932ca940aaf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11afb80f-aef7-4079-8287-932ca940aaf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2845&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1377/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1377/2023</t>
+  </si>
+  <si>
+    <t>SANDA ŠTEKO 75123753370</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:57:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4a042c6-1d3a-4120-8657-d48a568f9d4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4a042c6-1d3a-4120-8657-d48a568f9d4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1377&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7086/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7086/2025</t>
   </si>
   <si>
     <t>Goran Botić</t>
   </si>
   <si>
-    <t>19.06.2026. 12:06:54</t>
-[...692 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bcc8f91f-3973-40b7-9b7d-78391041e2b6</t>
+    <t>01.07.2026. 08:35:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be799182-138d-4f2a-bbe9-ed8030806441</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be799182-138d-4f2a-bbe9-ed8030806441/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7086&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5581/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5581/2021</t>
+  </si>
+  <si>
+    <t>GLAVINA ANTE-TONČI POK. IVANA, MAKARSKA, JADRANSKA 3</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:28:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ae8d7e8-3498-4b00-9309-9ce0ce6ce718</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ae8d7e8-3498-4b00-9309-9ce0ce6ce718/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5581&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-4116/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4116/2026</t>
+  </si>
+  <si>
+    <t>Olgica Agucić Ninkov 36348711314</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:25:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e39d31af-cf71-4776-8638-925a3df33cdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e39d31af-cf71-4776-8638-925a3df33cdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4144/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4144/2019</t>
+  </si>
+  <si>
+    <t>Valerija Landeka 39600706467</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:23:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce7e496f-d288-49ce-963e-345796d54cfa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce7e496f-d288-49ce-963e-345796d54cfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4144&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Gabriel Čeko 00361271907</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:16:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40cd5c96-0667-47b7-b471-8ae3e760d0fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40cd5c96-0667-47b7-b471-8ae3e760d0fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 475, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96639161469</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ 96639161469; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:33:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/553e06ab-6762-4050-ad50-82c79ae49973</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/553e06ab-6762-4050-ad50-82c79ae49973/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN</t>
+  </si>
+  <si>
+    <t>VLADE GOTOVCA 6, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70042336673</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN 70042336673; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:53:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-88/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN</t>
+  </si>
+  <si>
+    <t>ULICA PRODANI 11, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>02160357897</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN 02160357897; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=88&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-258/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO</t>
+  </si>
+  <si>
+    <t>SLIVNO 86, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>39070511579</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO 39070511579; Vjerovnic dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:04:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=258&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-254/2025</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN</t>
+  </si>
+  <si>
+    <t>UL. DINKA ŠTAMBAKA 7, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>54292305528</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN 54292305528; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:59:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6266b54f-99f6-4123-aea5-ebd3311f1459</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6266b54f-99f6-4123-aea5-ebd3311f1459/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=254&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-250/2025</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ</t>
+  </si>
+  <si>
+    <t>MAGISTRALA 6, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>69248833968</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ 69248833968; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:52:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78356a79-4678-4e19-af84-5311c4311494</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78356a79-4678-4e19-af84-5311c4311494/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=250&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKIH REDARSTVENIKA 1, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>76955442215</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ 76955442215; Vjerovnic dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:52:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce67ecaa-bcfe-40a9-9332-1e006d7ba80b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce67ecaa-bcfe-40a9-9332-1e006d7ba80b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-644/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.09.2025.</t>
+  </si>
+  <si>
+    <t>Nikola Leko 22211371754</t>
+  </si>
+  <si>
+    <t>24.03.2026. 11:19:57</t>
+  </si>
+  <si>
+    <t>02.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f16816-67cd-42c1-8aa5-3a1a2325c40f</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f16816-67cd-42c1-8aa5-3a1a2325c40f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=O&amp;predmet=644&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv za ročište za 17.02.2026.</t>
+  </si>
+  <si>
+    <t>ANTE BULJUBAŠIĆ 47810343716; DAMIR BULJUBAŠIĆ 43681189830; MARE BULJUBAŠIĆ 86219894029; MATKO BULJUBAŠIĆ 79737489781; NEVEN BULJUBAŠIĆ</t>
+  </si>
+  <si>
+    <t>03.02.2026. 10:33:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce63d1e-ef9d-4095-b655-8a6baf0c4cc4</t>
+  </si>
+  <si>
+    <t>Poziv Damir Buljubašić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce63d1e-ef9d-4095-b655-8a6baf0c4cc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1121/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 16.10.2025.</t>
+  </si>
+  <si>
+    <t>Lara Tomić 06459202081</t>
+  </si>
+  <si>
+    <t>25.11.2025. 07:55:50</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba69c2f2-881b-4cd1-9de7-458c4fa12f7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba69c2f2-881b-4cd1-9de7-458c4fa12f7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1121&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Su-Op-1/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.11.2025.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.11.2025. 08:44:18</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c020911-b103-4647-9a06-10fd38b3f5fb</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c020911-b103-4647-9a06-10fd38b3f5fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Su-Op&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OGLAS sukladno čl. 218 Zakona o nasljeđivanju</t>
+  </si>
+  <si>
+    <t>DENISE ERMAN; FRANCOISE ERMAN; IGOR ERMAN; MIKE ERMAN</t>
+  </si>
+  <si>
+    <t>05.06.2025. 08:52:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a04695b8-cb45-449f-b914-98aec0d3adfc</t>
+  </si>
+  <si>
+    <t>OGLAS NN - FRANCOISE, DENISE, MIKE i IGOR ERMAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a04695b8-cb45-449f-b914-98aec0d3adfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2841/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30. srpnja 2019.g.</t>
+  </si>
+  <si>
+    <t>ANTE ŠOŠIĆ POK. PERE; BOŽIDAR-DARKO ŠOŠIĆ; DRAGICA ČIZMIĆ ŽENA VICE; MARIJA ŠUNDE ŽENA ALOJZA; MARIJO ČORIĆ; TOMISLAV ŠOŠIĆ</t>
+  </si>
+  <si>
+    <t>03.05.2022. 11:58:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde94d6f-9fd7-45cf-89ef-1a6a25b1d53c</t>
+  </si>
+  <si>
+    <t>RJESENJE_112187988.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde94d6f-9fd7-45cf-89ef-1a6a25b1d53c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2841&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.03.2022.</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>04387289237</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ 04387289237</t>
+  </si>
+  <si>
+    <t>30.03.2022. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-4755/2021</t>
+  </si>
+  <si>
+    <t>Rješenje posl. br. Z-4755/2021 od 13.02.2022.</t>
+  </si>
+  <si>
+    <t>Ana pok. Josipa udata Gjuzel Šanić; Ana pok. Jozipa Šanić; Andja ud. Šimuna Šanić; Antonijeta ud. pok. Ivana Colombani; Anđa ud. Ante rođ. Tičić Šanić; Elda ž. Mirka Marcelja; Frane pok. Ivana Colombani; Italo pok. Ivana Colombani; Iva ž. Bartula Grubišić; Ivan Ilijin Šanić; Ivan pok. Ante Šanić; Jakov pok. Ivana Colombani; Jolanda pok. Ivana Colombani; Josip pok. Ante Šanić; Jozo pok. Šimuna Šanić; Kata pok. Ante Šanić; Mara pok. Josipa udata Obrenović Šanić; Mara pok. Jozipa Šanić; Mara ž. Ivana Jovanović; Mara ž. Ivana Kojundžić; Milan-Ivan pok. Šimuna Šanić</t>
+  </si>
+  <si>
+    <t>17.02.2022. 10:08:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26fbd0f4-980a-4e89-8638-2601cd6790d5</t>
+  </si>
+  <si>
+    <t>Z-4755-2021.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26fbd0f4-980a-4e89-8638-2601cd6790d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4755&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-1954/2019</t>
+  </si>
+  <si>
+    <t>Urlić Mate, Urlić Ante, Urlić Sloboda</t>
+  </si>
+  <si>
+    <t>16.11.2021. 08:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4965ef78-d1fe-45cf-9942-c63ece6c7aef</t>
+  </si>
+  <si>
+    <t>RJESENJE_128112297 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4965ef78-d1fe-45cf-9942-c63ece6c7aef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1954&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>z-1301/2021</t>
+  </si>
+  <si>
+    <t>rješenje od 25. rujna 2021. godine</t>
+  </si>
+  <si>
+    <t>Ivka Filipović pok. Stipana; Marijan Filipović pok. Stipana</t>
+  </si>
+  <si>
+    <t>27.09.2021. 07:58:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce6def31-9444-40b0-98d6-357a5b7cdb18</t>
+  </si>
+  <si>
+    <t>z-1301-21.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce6def31-9444-40b0-98d6-357a5b7cdb18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=z&amp;predmet=1301&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-746/2020</t>
+  </si>
+  <si>
+    <t>Rješenje posl. br. Z-746/2020 od 17.07.2021.</t>
+  </si>
+  <si>
+    <t>Ante Sinković Stipanov; Anton pok. Stipana Sinković; Blago Ivanov Sinković; Blagoje pok. Ivana Sinković; Branko pok. Ivana Sinković; Ferdinanda Ivanova Marinović; Ivan Sinković; Ivan pok. Mate Marinović; Ivan pok. Šimuna Korljan; Ivanka Ognjenović; Jela pok. Ante Sinković; Jozo Ivanov Sinković; Kata ud. Ivana Sinković; Ljubinka Korljan; Marinka Žlender; Mate Stipanov Sinković; Mate pok. Ante Sinković; Mate pok. Stipana Sinković; Matija ž. Ante Bartulović; Mijo pok. Jure Sinković; Nediljka Ivanova Marinović; Nikola pok. Ivana Bošković; Šimun Ivanov Andrijašević; Šimun Matin Bartulović; Žarko Sinković</t>
+  </si>
+  <si>
+    <t>22.09.2021. 10:05:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b4c6b6a-3c91-4504-899f-0496c1b955d8</t>
+  </si>
+  <si>
+    <t>Z-746-21.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b4c6b6a-3c91-4504-899f-0496c1b955d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=746&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-2559/2020</t>
+  </si>
+  <si>
+    <t>27.07.2021. 08:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ae846de-3452-46bf-b191-92b9cf1f2323</t>
+  </si>
+  <si>
+    <t>2559.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ae846de-3452-46bf-b191-92b9cf1f2323/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2559&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-509/2021</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 29.03.2021</t>
+  </si>
+  <si>
+    <t>26.05.2021. 11:02:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4719857-8d52-4831-892d-04bb49535269</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Downloads_RJESENJE_126499498.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4719857-8d52-4831-892d-04bb49535269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=509&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-60/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>ANTE MILAS</t>
+  </si>
+  <si>
+    <t>DR. FRANJO TUĐMAN 191, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70768154786</t>
+  </si>
+  <si>
+    <t>ANTE MILAS 70768154786; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>10.05.2021. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OVRSI NA TEMELJU VJERODOSTOJNE ISPRAVE</t>
+  </si>
+  <si>
+    <t>MIJO MLINAREVIĆ 99016273141</t>
+  </si>
+  <si>
+    <t>26.03.2021. 09:36:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12adbb9-dd5b-4e82-a2bb-885c1a6e1a68</t>
+  </si>
+  <si>
+    <t>OVRV-260.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12adbb9-dd5b-4e82-a2bb-885c1a6e1a68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-114/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2021.</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75568664396</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ 75568664396</t>
+  </si>
+  <si>
+    <t>28.01.2021. 12:48:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bcc8f91f-3973-40b7-9b7d-78391041e2b6/dokumenti/preuzimanje</t>
-[...2156 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9f1489f2-4084-4763-8cf7-ea2edd952473</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3536/2020</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 19. 10. 2020. I RJEŠENJE O ISPRAVKU OD 19.10.2020</t>
+  </si>
+  <si>
+    <t>04.01.2021. 12:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa06d04-6a79-4d12-a8e5-c9bb3e442ae4</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e21010412540.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa06d04-6a79-4d12-a8e5-c9bb3e442ae4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3536&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3856/2020</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 07. LISTOPADA 2020. GODINE</t>
+  </si>
+  <si>
+    <t>04.01.2021. 12:10:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87fd9737-9063-4977-b9b8-261856979186</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e21010412150.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87fd9737-9063-4977-b9b8-261856979186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3856&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-35723/2017</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 29.09.2020.</t>
+  </si>
+  <si>
+    <t>MATKO I ŽELJKO RAOS</t>
+  </si>
+  <si>
+    <t>05.10.2020. 08:31:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78a4953a-205f-4af9-8e9e-2448f2ad99ba</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_121808468.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78a4953a-205f-4af9-8e9e-2448f2ad99ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=35723&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-1225/2019</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 06.03.2020.</t>
+  </si>
+  <si>
+    <t>STANKO, TOMA, VIDA, MATE, GEORGE, MAURICIE BEROŠ; VICE MUDRIĆ</t>
+  </si>
+  <si>
+    <t>24.09.2020. 12:47:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48f7376c-80d9-4886-a3f7-0ec6d74b3f24</t>
+  </si>
+  <si>
+    <t>RJESENJE_117445642.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48f7376c-80d9-4886-a3f7-0ec6d74b3f24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1225&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-32314/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 05. listopada 2018. godine</t>
+  </si>
+  <si>
+    <t>Ljubičić Ivan; Ljubičić Milan; Marijanović Sanda pok. Vladislava; Škoro Mara ud. Vladislava</t>
+  </si>
+  <si>
+    <t>31.07.2020. 08:36:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3282d246-992d-4c40-8b7b-49966af614d4</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e20073107370.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3282d246-992d-4c40-8b7b-49966af614d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=32314&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-2519/2020</t>
+  </si>
+  <si>
+    <t>Oglas za č.zem.3395/5 i č.zem.3395/2 Z.U.2174 K.O.Imotski-Glavina</t>
+  </si>
+  <si>
+    <t>Neda Nikolić 88558560413</t>
+  </si>
+  <si>
+    <t>09.07.2020. 13:27:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4d3db1-8635-49fa-9055-1cb162ec1081</t>
+  </si>
+  <si>
+    <t>Oglas pojed.ispr.post. neda nikolić.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4d3db1-8635-49fa-9055-1cb162ec1081/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2519&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-684/2019</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2020.</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57717015343</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>03.07.2020. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=684&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-635/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ</t>
+  </si>
+  <si>
+    <t>SLIVNO 107, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>26778098219</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ 26778098219</t>
+  </si>
+  <si>
+    <t>29.06.2020. 12:21:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-17478/2018</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 08.05.2018.</t>
+  </si>
+  <si>
+    <t>ZDENKA JAKIR</t>
+  </si>
+  <si>
+    <t>29.05.2020. 11:59:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67284e67-3dfb-48c8-b1b2-ed9e11ad672f</t>
+  </si>
+  <si>
+    <t>RJESENJE_102130876.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67284e67-3dfb-48c8-b1b2-ed9e11ad672f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=17478&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-45762/2018</t>
+  </si>
+  <si>
+    <t>rješenje od 07.11.2019.</t>
+  </si>
+  <si>
+    <t>ŽELJKO SINKOVIĆ</t>
+  </si>
+  <si>
+    <t>29.05.2020. 08:50:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/283fb1d2-30e8-482f-847b-8b682067f9b3</t>
+  </si>
+  <si>
+    <t>RJESENJE_114436127 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/283fb1d2-30e8-482f-847b-8b682067f9b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=45762&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-1511/2019</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 13.11.2019</t>
+  </si>
+  <si>
+    <t>MIŠO MRAVIČIĆ</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/498667b0-33d4-406d-a8aa-320d91baca27</t>
+  </si>
+  <si>
+    <t>RJESENJE_114341646.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/498667b0-33d4-406d-a8aa-320d91baca27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1511&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-30154/2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje od 04. travnja 2018. godine </t>
+  </si>
+  <si>
+    <t>Tomasović Marko pok. Marijana; Žarko Tomasović pok. Marijana</t>
+  </si>
+  <si>
+    <t>10.04.2020. 08:49:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40b6b988-9a65-45f7-9788-d14f7ab26980</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_SKM_308e20041007430.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40b6b988-9a65-45f7-9788-d14f7ab26980/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=30154&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-21999/2018</t>
+  </si>
+  <si>
+    <t>OGLAS I RJEŠENJE OD 17.03.2020.</t>
+  </si>
+  <si>
+    <t>MLADEN BAJIĆ</t>
+  </si>
+  <si>
+    <t>20.03.2020. 13:26:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12aa1a0-b21f-4f01-a7d5-d22311acfeef</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_117716283.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12aa1a0-b21f-4f01-a7d5-d22311acfeef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=21999&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Sp-764/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.02.2020.</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>10301669797</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID 10301669797</t>
+  </si>
+  <si>
+    <t>20.03.2020. 12:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-  </si>
-[...10459 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
   </si>
   <si>
     <t>z-25468/2017</t>
   </si>
   <si>
     <t>rješenje i oglas od 28.02.2020.</t>
   </si>
   <si>
     <t>IVAN ŠARIĆ</t>
   </si>
   <si>
     <t>06.03.2020. 11:42:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5264160-ef7e-41a9-8881-cb70af39621e</t>
   </si>
   <si>
     <t>RJESENJE_117232164.pdf</t>
   </si>
@@ -16892,51 +11403,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N771"/>
+  <dimension ref="A1:N499"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -16988,29698 +11499,19246 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" t="s">
-[...2 lines deleted...]
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" t="s">
         <v>41</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
         <v>42</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
         <v>48</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>49</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" t="s">
         <v>55</v>
       </c>
-      <c r="I7" t="s">
+      <c r="M7" t="s">
         <v>56</v>
       </c>
-      <c r="J7" t="s">
+      <c r="N7" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" t="s">
         <v>63</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
         <v>64</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="M8" t="s">
         <v>65</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D9" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" t="s">
         <v>70</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" t="s">
         <v>71</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>72</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>73</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D10" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" t="s">
         <v>77</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="K10" t="s">
         <v>79</v>
       </c>
       <c r="L10" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" t="s">
         <v>80</v>
       </c>
-      <c r="M10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" t="s">
         <v>84</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
+        <v>62</v>
+      </c>
+      <c r="K11" t="s">
         <v>85</v>
       </c>
-      <c r="J11" t="s">
-[...2 lines deleted...]
-      <c r="K11" t="s">
+      <c r="L11" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" t="s">
         <v>86</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>90</v>
+      </c>
+      <c r="I12" t="s">
+        <v>91</v>
+      </c>
+      <c r="J12" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" t="s">
         <v>92</v>
       </c>
-      <c r="I12" t="s">
+      <c r="L12" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" t="s">
         <v>93</v>
       </c>
-      <c r="J12" t="s">
-[...2 lines deleted...]
-      <c r="K12" t="s">
+      <c r="N12" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I13" t="s">
         <v>98</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" t="s">
         <v>99</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="L13" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" t="s">
         <v>100</v>
       </c>
-      <c r="L13" t="s">
+      <c r="N13" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="I14" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="J14" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="K14" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="L14" t="s">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="M14" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="N14" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D15" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="I15" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="K15" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="L15" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M15" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="N15" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D16" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="I16" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="J16" t="s">
-        <v>122</v>
+        <v>78</v>
       </c>
       <c r="K16" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="M16" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="N16" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="I17" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="J17" t="s">
+        <v>62</v>
+      </c>
+      <c r="K17" t="s">
+        <v>121</v>
+      </c>
+      <c r="L17" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" t="s">
         <v>122</v>
       </c>
-      <c r="K17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N17" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="I18" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="J18" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="K18" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="L18" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="N18" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="D19" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="I19" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="J19" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
       <c r="K19" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="N19" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>146</v>
+        <v>117</v>
       </c>
       <c r="D20" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="I20" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="J20" t="s">
-        <v>122</v>
+        <v>78</v>
       </c>
       <c r="K20" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="L20" t="s">
-        <v>151</v>
+        <v>72</v>
       </c>
       <c r="M20" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="N20" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="D21" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="I21" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="K21" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="L21" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M21" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="N21" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
       <c r="D22" t="s">
-        <v>162</v>
+        <v>75</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>163</v>
+        <v>76</v>
       </c>
       <c r="I22" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="K22" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="L22" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="N22" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="D23" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="I23" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="J23" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="K23" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="L23" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="M23" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="N23" t="s">
-        <v>176</v>
+        <v>155</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>177</v>
+        <v>149</v>
       </c>
       <c r="D24" t="s">
-        <v>178</v>
+        <v>75</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>179</v>
+        <v>76</v>
       </c>
       <c r="I24" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="K24" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="L24" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M24" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="N24" t="s">
-        <v>183</v>
+        <v>155</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>184</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>185</v>
+        <v>75</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>186</v>
+        <v>76</v>
       </c>
       <c r="I25" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="J25" t="s">
-        <v>188</v>
+        <v>78</v>
       </c>
       <c r="K25" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="L25" t="s">
-        <v>190</v>
+        <v>72</v>
       </c>
       <c r="M25" t="s">
-        <v>191</v>
+        <v>161</v>
       </c>
       <c r="N25" t="s">
-        <v>192</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="D26" t="s">
-        <v>185</v>
+        <v>163</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="I26" t="s">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="J26" t="s">
-        <v>188</v>
+        <v>62</v>
       </c>
       <c r="K26" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="L26" t="s">
-        <v>190</v>
+        <v>72</v>
       </c>
       <c r="M26" t="s">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="N26" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="D27" t="s">
-        <v>198</v>
+        <v>75</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>199</v>
+        <v>76</v>
       </c>
       <c r="I27" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="J27" t="s">
-        <v>172</v>
+        <v>78</v>
       </c>
       <c r="K27" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="L27" t="s">
-        <v>202</v>
+        <v>72</v>
       </c>
       <c r="M27" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="N27" t="s">
-        <v>204</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D28" t="s">
-        <v>178</v>
+        <v>75</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>205</v>
+        <v>76</v>
       </c>
       <c r="I28" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="J28" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="K28" t="s">
-        <v>207</v>
+        <v>174</v>
       </c>
       <c r="L28" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M28" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="N28" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
+        <v>172</v>
+      </c>
+      <c r="D29" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>209</v>
+        <v>178</v>
       </c>
       <c r="I29" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="J29" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="K29" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="L29" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M29" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="N29" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="D30" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="I30" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="J30" t="s">
-        <v>122</v>
+        <v>186</v>
       </c>
       <c r="K30" t="s">
-        <v>217</v>
+        <v>187</v>
       </c>
       <c r="L30" t="s">
-        <v>218</v>
+        <v>188</v>
       </c>
       <c r="M30" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="N30" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="D31" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
       <c r="I31" t="s">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="J31" t="s">
-        <v>122</v>
+        <v>186</v>
       </c>
       <c r="K31" t="s">
-        <v>225</v>
+        <v>195</v>
       </c>
       <c r="L31" t="s">
-        <v>226</v>
+        <v>196</v>
       </c>
       <c r="M31" t="s">
-        <v>227</v>
+        <v>197</v>
       </c>
       <c r="N31" t="s">
-        <v>228</v>
+        <v>198</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>229</v>
+        <v>199</v>
       </c>
       <c r="D32" t="s">
-        <v>230</v>
+        <v>200</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>231</v>
+        <v>201</v>
       </c>
       <c r="I32" t="s">
-        <v>232</v>
+        <v>202</v>
       </c>
       <c r="J32" t="s">
-        <v>233</v>
+        <v>78</v>
       </c>
       <c r="K32" t="s">
-        <v>234</v>
+        <v>203</v>
       </c>
       <c r="L32" t="s">
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="M32" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="N32" t="s">
-        <v>237</v>
+        <v>205</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>238</v>
+        <v>206</v>
       </c>
       <c r="D33" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="I33" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="J33" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="K33" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="L33" t="s">
-        <v>22</v>
+        <v>212</v>
       </c>
       <c r="M33" t="s">
-        <v>243</v>
+        <v>213</v>
       </c>
       <c r="N33" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="D34" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
       <c r="I34" t="s">
-        <v>248</v>
+        <v>218</v>
       </c>
       <c r="J34" t="s">
-        <v>249</v>
+        <v>78</v>
       </c>
       <c r="K34" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="L34" t="s">
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="M34" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
       <c r="N34" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="D35" t="s">
-        <v>253</v>
+        <v>223</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="I35" t="s">
-        <v>255</v>
+        <v>225</v>
       </c>
       <c r="J35" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="K35" t="s">
-        <v>256</v>
+        <v>227</v>
       </c>
       <c r="L35" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M35" t="s">
-        <v>258</v>
+        <v>228</v>
       </c>
       <c r="N35" t="s">
-        <v>259</v>
+        <v>229</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>260</v>
+        <v>230</v>
       </c>
       <c r="D36" t="s">
-        <v>261</v>
+        <v>231</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>262</v>
+        <v>232</v>
       </c>
       <c r="I36" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="J36" t="s">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="K36" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="L36" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="M36" t="s">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="N36" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="D37" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>270</v>
+        <v>240</v>
       </c>
       <c r="I37" t="s">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="J37" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="K37" t="s">
-        <v>272</v>
+        <v>243</v>
       </c>
       <c r="L37" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="M37" t="s">
-        <v>273</v>
+        <v>245</v>
       </c>
       <c r="N37" t="s">
-        <v>274</v>
+        <v>246</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>275</v>
+        <v>247</v>
       </c>
       <c r="D38" t="s">
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>277</v>
+        <v>248</v>
       </c>
       <c r="I38" t="s">
-        <v>278</v>
+        <v>249</v>
       </c>
       <c r="J38" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="K38" t="s">
-        <v>279</v>
+        <v>250</v>
       </c>
       <c r="L38" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="M38" t="s">
-        <v>280</v>
+        <v>251</v>
       </c>
       <c r="N38" t="s">
-        <v>281</v>
+        <v>252</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>282</v>
+        <v>253</v>
       </c>
       <c r="D39" t="s">
-        <v>283</v>
+        <v>30</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="I39" t="s">
-        <v>285</v>
+        <v>255</v>
       </c>
       <c r="J39" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="K39" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="L39" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="M39" t="s">
-        <v>287</v>
+        <v>258</v>
       </c>
       <c r="N39" t="s">
-        <v>288</v>
+        <v>259</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="D40" t="s">
-        <v>290</v>
+        <v>30</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
       <c r="I40" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="J40" t="s">
+        <v>186</v>
+      </c>
+      <c r="K40" t="s">
+        <v>263</v>
+      </c>
+      <c r="L40" t="s">
         <v>264</v>
       </c>
-      <c r="K40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M40" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
       <c r="N40" t="s">
-        <v>296</v>
+        <v>266</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>297</v>
+        <v>267</v>
       </c>
       <c r="D41" t="s">
-        <v>298</v>
+        <v>30</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>299</v>
+        <v>268</v>
       </c>
       <c r="I41" t="s">
-        <v>300</v>
+        <v>269</v>
       </c>
       <c r="J41" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="K41" t="s">
-        <v>301</v>
+        <v>270</v>
       </c>
       <c r="L41" t="s">
-        <v>22</v>
+        <v>271</v>
       </c>
       <c r="M41" t="s">
-        <v>302</v>
+        <v>272</v>
       </c>
       <c r="N41" t="s">
-        <v>303</v>
+        <v>273</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="D42" t="s">
-        <v>305</v>
+        <v>30</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>306</v>
+        <v>275</v>
       </c>
       <c r="I42" t="s">
-        <v>307</v>
+        <v>276</v>
       </c>
       <c r="J42" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="K42" t="s">
-        <v>308</v>
+        <v>277</v>
       </c>
       <c r="L42" t="s">
-        <v>22</v>
+        <v>278</v>
       </c>
       <c r="M42" t="s">
-        <v>309</v>
+        <v>279</v>
       </c>
       <c r="N42" t="s">
-        <v>310</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>254</v>
+        <v>281</v>
       </c>
       <c r="D43" t="s">
-        <v>311</v>
+        <v>30</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>312</v>
+        <v>282</v>
       </c>
       <c r="I43" t="s">
-        <v>313</v>
+        <v>283</v>
       </c>
       <c r="J43" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="K43" t="s">
-        <v>314</v>
+        <v>284</v>
       </c>
       <c r="L43" t="s">
-        <v>315</v>
+        <v>285</v>
       </c>
       <c r="M43" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="N43"/>
+        <v>286</v>
+      </c>
+      <c r="N43" t="s">
+        <v>287</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>254</v>
+        <v>288</v>
       </c>
       <c r="D44" t="s">
-        <v>317</v>
+        <v>30</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="I44" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
       <c r="J44" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="K44" t="s">
-        <v>320</v>
+        <v>291</v>
       </c>
       <c r="L44" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="M44" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="N44"/>
+        <v>293</v>
+      </c>
+      <c r="N44" t="s">
+        <v>294</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>323</v>
+        <v>295</v>
       </c>
       <c r="D45" t="s">
-        <v>324</v>
+        <v>30</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>325</v>
+        <v>296</v>
       </c>
       <c r="I45" t="s">
-        <v>326</v>
+        <v>297</v>
       </c>
       <c r="J45" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="K45" t="s">
-        <v>327</v>
+        <v>298</v>
       </c>
       <c r="L45" t="s">
-        <v>328</v>
+        <v>299</v>
       </c>
       <c r="M45" t="s">
-        <v>329</v>
+        <v>300</v>
       </c>
       <c r="N45" t="s">
-        <v>330</v>
+        <v>301</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>331</v>
+        <v>302</v>
       </c>
       <c r="D46" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>333</v>
+        <v>304</v>
       </c>
       <c r="I46" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="J46" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="K46" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
       <c r="L46" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M46" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="N46" t="s">
-        <v>337</v>
+        <v>308</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>338</v>
+        <v>309</v>
       </c>
       <c r="D47" t="s">
-        <v>339</v>
+        <v>30</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>340</v>
+        <v>310</v>
       </c>
       <c r="I47" t="s">
-        <v>341</v>
+        <v>311</v>
       </c>
       <c r="J47" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="K47" t="s">
-        <v>342</v>
+        <v>312</v>
       </c>
       <c r="L47" t="s">
-        <v>22</v>
+        <v>313</v>
       </c>
       <c r="M47" t="s">
-        <v>343</v>
+        <v>314</v>
       </c>
       <c r="N47" t="s">
-        <v>344</v>
+        <v>315</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>345</v>
+        <v>316</v>
       </c>
       <c r="D48" t="s">
-        <v>346</v>
+        <v>30</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
       <c r="I48" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="J48" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="K48" t="s">
-        <v>349</v>
+        <v>319</v>
       </c>
       <c r="L48" t="s">
-        <v>22</v>
+        <v>320</v>
       </c>
       <c r="M48" t="s">
-        <v>350</v>
+        <v>321</v>
       </c>
       <c r="N48" t="s">
-        <v>351</v>
+        <v>322</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>352</v>
+        <v>323</v>
       </c>
       <c r="D49" t="s">
-        <v>353</v>
+        <v>30</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>354</v>
+        <v>324</v>
       </c>
       <c r="I49" t="s">
-        <v>355</v>
+        <v>325</v>
       </c>
       <c r="J49" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="K49" t="s">
-        <v>356</v>
+        <v>326</v>
       </c>
       <c r="L49" t="s">
-        <v>22</v>
+        <v>327</v>
       </c>
       <c r="M49" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
       <c r="N49" t="s">
-        <v>358</v>
+        <v>329</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="D50" t="s">
-        <v>361</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>365</v>
+        <v>331</v>
       </c>
       <c r="I50" t="s">
-        <v>366</v>
+        <v>332</v>
       </c>
       <c r="J50" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="K50" t="s">
-        <v>367</v>
+        <v>333</v>
       </c>
       <c r="L50" t="s">
-        <v>368</v>
+        <v>334</v>
       </c>
       <c r="M50" t="s">
-        <v>369</v>
+        <v>335</v>
       </c>
       <c r="N50" t="s">
-        <v>370</v>
+        <v>336</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
-      <c r="C51"/>
+      <c r="C51" t="s">
+        <v>337</v>
+      </c>
       <c r="D51" t="s">
-        <v>371</v>
+        <v>30</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>372</v>
+        <v>338</v>
       </c>
       <c r="I51" t="s">
-        <v>373</v>
+        <v>339</v>
       </c>
       <c r="J51" t="s">
-        <v>374</v>
+        <v>186</v>
       </c>
       <c r="K51" t="s">
-        <v>375</v>
+        <v>340</v>
       </c>
       <c r="L51" t="s">
-        <v>376</v>
+        <v>341</v>
       </c>
       <c r="M51" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="N51"/>
+        <v>342</v>
+      </c>
+      <c r="N51" t="s">
+        <v>343</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>378</v>
+        <v>344</v>
       </c>
       <c r="D52" t="s">
-        <v>379</v>
+        <v>30</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>380</v>
+        <v>345</v>
       </c>
       <c r="I52" t="s">
-        <v>381</v>
+        <v>346</v>
       </c>
       <c r="J52" t="s">
-        <v>382</v>
+        <v>186</v>
       </c>
       <c r="K52" t="s">
-        <v>383</v>
+        <v>347</v>
       </c>
       <c r="L52" t="s">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="M52" t="s">
-        <v>384</v>
+        <v>349</v>
       </c>
       <c r="N52" t="s">
-        <v>385</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>386</v>
+        <v>351</v>
       </c>
       <c r="D53" t="s">
-        <v>387</v>
+        <v>30</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>388</v>
+        <v>352</v>
       </c>
       <c r="I53" t="s">
-        <v>389</v>
+        <v>353</v>
       </c>
       <c r="J53" t="s">
-        <v>390</v>
+        <v>186</v>
       </c>
       <c r="K53" t="s">
-        <v>391</v>
+        <v>354</v>
       </c>
       <c r="L53" t="s">
-        <v>174</v>
+        <v>355</v>
       </c>
       <c r="M53" t="s">
-        <v>392</v>
+        <v>356</v>
       </c>
       <c r="N53" t="s">
-        <v>393</v>
+        <v>357</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>386</v>
+        <v>358</v>
       </c>
       <c r="D54" t="s">
-        <v>387</v>
+        <v>30</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>394</v>
+        <v>359</v>
       </c>
       <c r="I54" t="s">
-        <v>395</v>
+        <v>360</v>
       </c>
       <c r="J54" t="s">
-        <v>390</v>
+        <v>186</v>
       </c>
       <c r="K54" t="s">
-        <v>396</v>
+        <v>361</v>
       </c>
       <c r="L54" t="s">
-        <v>174</v>
+        <v>362</v>
       </c>
       <c r="M54" t="s">
-        <v>397</v>
+        <v>363</v>
       </c>
       <c r="N54" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>398</v>
+        <v>365</v>
       </c>
       <c r="D55" t="s">
-        <v>399</v>
+        <v>30</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>400</v>
+        <v>366</v>
       </c>
       <c r="I55" t="s">
-        <v>401</v>
+        <v>367</v>
       </c>
       <c r="J55" t="s">
-        <v>382</v>
+        <v>186</v>
       </c>
       <c r="K55" t="s">
-        <v>402</v>
+        <v>368</v>
       </c>
       <c r="L55" t="s">
-        <v>22</v>
+        <v>369</v>
       </c>
       <c r="M55" t="s">
-        <v>403</v>
+        <v>370</v>
       </c>
       <c r="N55" t="s">
-        <v>404</v>
+        <v>371</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="D56" t="s">
-        <v>406</v>
+        <v>30</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>407</v>
+        <v>39</v>
       </c>
       <c r="I56" t="s">
-        <v>408</v>
+        <v>373</v>
       </c>
       <c r="J56" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="K56" t="s">
-        <v>409</v>
+        <v>374</v>
       </c>
       <c r="L56" t="s">
-        <v>410</v>
+        <v>375</v>
       </c>
       <c r="M56" t="s">
-        <v>411</v>
+        <v>376</v>
       </c>
       <c r="N56" t="s">
-        <v>412</v>
+        <v>377</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>413</v>
+        <v>378</v>
       </c>
       <c r="D57" t="s">
-        <v>414</v>
+        <v>30</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>415</v>
+        <v>379</v>
       </c>
       <c r="I57" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
       <c r="J57" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="K57" t="s">
-        <v>417</v>
+        <v>381</v>
       </c>
       <c r="L57" t="s">
-        <v>418</v>
+        <v>382</v>
       </c>
       <c r="M57" t="s">
-        <v>419</v>
+        <v>383</v>
       </c>
       <c r="N57" t="s">
-        <v>420</v>
+        <v>384</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>413</v>
+        <v>385</v>
       </c>
       <c r="D58" t="s">
-        <v>414</v>
+        <v>30</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>421</v>
+        <v>386</v>
       </c>
       <c r="I58" t="s">
-        <v>422</v>
+        <v>387</v>
       </c>
       <c r="J58" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="K58" t="s">
-        <v>423</v>
+        <v>388</v>
       </c>
       <c r="L58" t="s">
-        <v>418</v>
+        <v>389</v>
       </c>
       <c r="M58" t="s">
-        <v>424</v>
+        <v>390</v>
       </c>
       <c r="N58" t="s">
-        <v>420</v>
+        <v>391</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>413</v>
+        <v>392</v>
       </c>
       <c r="D59" t="s">
-        <v>414</v>
+        <v>30</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>425</v>
+        <v>393</v>
       </c>
       <c r="I59" t="s">
-        <v>426</v>
+        <v>394</v>
       </c>
       <c r="J59" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="K59" t="s">
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="L59" t="s">
-        <v>418</v>
+        <v>396</v>
       </c>
       <c r="M59" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
       <c r="N59" t="s">
-        <v>420</v>
+        <v>398</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>429</v>
+        <v>399</v>
       </c>
       <c r="D60" t="s">
-        <v>430</v>
+        <v>30</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>431</v>
+        <v>400</v>
       </c>
       <c r="I60" t="s">
-        <v>432</v>
+        <v>401</v>
       </c>
       <c r="J60" t="s">
-        <v>382</v>
+        <v>186</v>
       </c>
       <c r="K60" t="s">
-        <v>433</v>
+        <v>402</v>
       </c>
       <c r="L60" t="s">
-        <v>22</v>
+        <v>403</v>
       </c>
       <c r="M60" t="s">
-        <v>434</v>
+        <v>404</v>
       </c>
       <c r="N60" t="s">
-        <v>435</v>
+        <v>405</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>436</v>
+        <v>406</v>
       </c>
       <c r="D61" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>437</v>
+        <v>407</v>
       </c>
       <c r="I61" t="s">
-        <v>438</v>
+        <v>408</v>
       </c>
       <c r="J61" t="s">
-        <v>390</v>
+        <v>186</v>
       </c>
       <c r="K61" t="s">
-        <v>439</v>
+        <v>409</v>
       </c>
       <c r="L61" t="s">
-        <v>440</v>
+        <v>410</v>
       </c>
       <c r="M61" t="s">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="N61" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
       <c r="D62" t="s">
-        <v>54</v>
+        <v>414</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>444</v>
+        <v>415</v>
       </c>
       <c r="I62" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
       <c r="J62" t="s">
-        <v>390</v>
+        <v>417</v>
       </c>
       <c r="K62" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="L62" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="M62" t="s">
-        <v>448</v>
+        <v>419</v>
       </c>
       <c r="N62" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>450</v>
+        <v>413</v>
       </c>
       <c r="D63" t="s">
-        <v>387</v>
+        <v>414</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>451</v>
+        <v>421</v>
       </c>
       <c r="I63" t="s">
-        <v>452</v>
+        <v>422</v>
       </c>
       <c r="J63" t="s">
-        <v>57</v>
+        <v>417</v>
       </c>
       <c r="K63" t="s">
-        <v>453</v>
+        <v>423</v>
       </c>
       <c r="L63" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>454</v>
+        <v>424</v>
       </c>
       <c r="N63" t="s">
-        <v>455</v>
+        <v>420</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>450</v>
+        <v>425</v>
       </c>
       <c r="D64" t="s">
-        <v>387</v>
+        <v>30</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>456</v>
+        <v>426</v>
       </c>
       <c r="I64" t="s">
-        <v>457</v>
+        <v>427</v>
       </c>
       <c r="J64" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="K64" t="s">
-        <v>458</v>
+        <v>428</v>
       </c>
       <c r="L64" t="s">
-        <v>174</v>
+        <v>429</v>
       </c>
       <c r="M64" t="s">
-        <v>459</v>
+        <v>430</v>
       </c>
       <c r="N64" t="s">
-        <v>455</v>
+        <v>431</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>460</v>
+        <v>432</v>
       </c>
       <c r="D65" t="s">
-        <v>54</v>
+        <v>433</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>461</v>
+        <v>434</v>
       </c>
       <c r="I65" t="s">
-        <v>462</v>
+        <v>435</v>
       </c>
       <c r="J65" t="s">
-        <v>390</v>
+        <v>436</v>
       </c>
       <c r="K65" t="s">
-        <v>463</v>
+        <v>437</v>
       </c>
       <c r="L65" t="s">
-        <v>464</v>
+        <v>64</v>
       </c>
       <c r="M65" t="s">
-        <v>465</v>
+        <v>438</v>
       </c>
       <c r="N65" t="s">
-        <v>466</v>
+        <v>439</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>467</v>
+        <v>440</v>
       </c>
       <c r="D66" t="s">
-        <v>468</v>
+        <v>441</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>469</v>
+        <v>442</v>
       </c>
       <c r="I66" t="s">
-        <v>470</v>
+        <v>443</v>
       </c>
       <c r="J66" t="s">
-        <v>382</v>
+        <v>436</v>
       </c>
       <c r="K66" t="s">
-        <v>471</v>
+        <v>444</v>
       </c>
       <c r="L66" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M66" t="s">
-        <v>472</v>
+        <v>445</v>
       </c>
       <c r="N66" t="s">
-        <v>473</v>
+        <v>446</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>467</v>
+        <v>447</v>
       </c>
       <c r="D67" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>474</v>
+        <v>449</v>
       </c>
       <c r="I67" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="J67" t="s">
-        <v>382</v>
+        <v>436</v>
       </c>
       <c r="K67" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="L67" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M67" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="N67" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="D68" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>478</v>
+        <v>456</v>
       </c>
       <c r="I68" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="J68" t="s">
-        <v>382</v>
+        <v>436</v>
       </c>
       <c r="K68" t="s">
-        <v>480</v>
+        <v>458</v>
       </c>
       <c r="L68" t="s">
-        <v>22</v>
+        <v>459</v>
       </c>
       <c r="M68" t="s">
-        <v>481</v>
+        <v>460</v>
       </c>
       <c r="N68" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>482</v>
+        <v>462</v>
       </c>
       <c r="D69" t="s">
-        <v>387</v>
+        <v>30</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="I69" t="s">
-        <v>483</v>
+        <v>464</v>
       </c>
       <c r="J69" t="s">
-        <v>57</v>
+        <v>186</v>
       </c>
       <c r="K69" t="s">
-        <v>484</v>
+        <v>465</v>
       </c>
       <c r="L69" t="s">
-        <v>174</v>
+        <v>466</v>
       </c>
       <c r="M69" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="N69" t="s">
-        <v>486</v>
+        <v>468</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="D70" t="s">
-        <v>387</v>
+        <v>470</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="I70" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="J70" t="s">
-        <v>57</v>
+        <v>473</v>
       </c>
       <c r="K70" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="L70" t="s">
-        <v>174</v>
+        <v>475</v>
       </c>
       <c r="M70" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="N70" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="D71" t="s">
-        <v>387</v>
+        <v>30</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="I71" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="J71" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="K71" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="L71" t="s">
-        <v>174</v>
+        <v>482</v>
       </c>
       <c r="M71" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="N71" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="D72" t="s">
-        <v>387</v>
+        <v>486</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>456</v>
+        <v>76</v>
       </c>
       <c r="I72" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="J72" t="s">
-        <v>57</v>
+        <v>488</v>
       </c>
       <c r="K72" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="L72" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="M72" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="N72" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="D73" t="s">
-        <v>387</v>
+        <v>493</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="I73" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="J73" t="s">
-        <v>57</v>
+        <v>186</v>
       </c>
       <c r="K73" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="L73" t="s">
-        <v>174</v>
+        <v>497</v>
       </c>
       <c r="M73" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="N73" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D74" t="s">
-        <v>387</v>
+        <v>30</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
       <c r="I74" t="s">
+        <v>502</v>
+      </c>
+      <c r="J74" t="s">
+        <v>234</v>
+      </c>
+      <c r="K74" t="s">
+        <v>503</v>
+      </c>
+      <c r="L74" t="s">
         <v>504</v>
       </c>
-      <c r="J74" t="s">
-[...2 lines deleted...]
-      <c r="K74" t="s">
+      <c r="M74" t="s">
         <v>505</v>
       </c>
-      <c r="L74" t="s">
-[...2 lines deleted...]
-      <c r="M74" t="s">
+      <c r="N74" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
         <v>507</v>
       </c>
       <c r="D75" t="s">
-        <v>508</v>
+        <v>30</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
+        <v>508</v>
+      </c>
+      <c r="I75" t="s">
         <v>509</v>
       </c>
-      <c r="I75" t="s">
+      <c r="J75" t="s">
+        <v>234</v>
+      </c>
+      <c r="K75" t="s">
         <v>510</v>
       </c>
-      <c r="J75" t="s">
-[...2 lines deleted...]
-      <c r="K75" t="s">
+      <c r="L75" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M75" t="s">
         <v>512</v>
       </c>
       <c r="N75" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
         <v>514</v>
       </c>
       <c r="D76" t="s">
-        <v>54</v>
+        <v>514</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
+        <v>76</v>
+      </c>
+      <c r="I76" t="s">
         <v>515</v>
       </c>
-      <c r="I76" t="s">
+      <c r="J76" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="K76" t="s">
         <v>517</v>
       </c>
       <c r="L76" t="s">
+        <v>72</v>
+      </c>
+      <c r="M76" t="s">
         <v>518</v>
       </c>
-      <c r="M76" t="s">
+      <c r="N76" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
+        <v>520</v>
+      </c>
+      <c r="D77" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>522</v>
       </c>
       <c r="I77" t="s">
         <v>523</v>
       </c>
       <c r="J77" t="s">
-        <v>390</v>
+        <v>524</v>
       </c>
       <c r="K77" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="L77" t="s">
-        <v>525</v>
+        <v>64</v>
       </c>
       <c r="M77" t="s">
         <v>526</v>
       </c>
       <c r="N77" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>528</v>
       </c>
       <c r="D78" t="s">
-        <v>529</v>
+        <v>30</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
+        <v>529</v>
+      </c>
+      <c r="I78" t="s">
         <v>530</v>
       </c>
-      <c r="I78" t="s">
+      <c r="J78" t="s">
+        <v>234</v>
+      </c>
+      <c r="K78" t="s">
         <v>531</v>
       </c>
-      <c r="J78" t="s">
-[...2 lines deleted...]
-      <c r="K78" t="s">
+      <c r="L78" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M78" t="s">
         <v>533</v>
       </c>
       <c r="N78" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>535</v>
       </c>
       <c r="D79" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="I79" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="J79" t="s">
-        <v>390</v>
+        <v>524</v>
       </c>
       <c r="K79" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="L79" t="s">
-        <v>539</v>
+        <v>64</v>
       </c>
       <c r="M79" t="s">
         <v>540</v>
       </c>
       <c r="N79" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
         <v>542</v>
       </c>
       <c r="D80" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
         <v>543</v>
       </c>
       <c r="I80" t="s">
         <v>544</v>
       </c>
       <c r="J80" t="s">
-        <v>390</v>
+        <v>234</v>
       </c>
       <c r="K80" t="s">
         <v>545</v>
       </c>
       <c r="L80" t="s">
         <v>546</v>
       </c>
       <c r="M80" t="s">
         <v>547</v>
       </c>
       <c r="N80" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>549</v>
       </c>
       <c r="D81" t="s">
-        <v>550</v>
+        <v>30</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
+        <v>550</v>
+      </c>
+      <c r="I81" t="s">
         <v>551</v>
       </c>
-      <c r="I81" t="s">
+      <c r="J81" t="s">
+        <v>234</v>
+      </c>
+      <c r="K81" t="s">
         <v>552</v>
       </c>
-      <c r="J81" t="s">
-[...2 lines deleted...]
-      <c r="K81" t="s">
+      <c r="L81" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M81" t="s">
         <v>554</v>
       </c>
       <c r="N81" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
         <v>556</v>
       </c>
       <c r="D82" t="s">
-        <v>557</v>
+        <v>30</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
+        <v>557</v>
+      </c>
+      <c r="I82" t="s">
         <v>558</v>
       </c>
-      <c r="I82" t="s">
+      <c r="J82" t="s">
+        <v>234</v>
+      </c>
+      <c r="K82" t="s">
         <v>559</v>
       </c>
-      <c r="J82" t="s">
-[...2 lines deleted...]
-      <c r="K82" t="s">
+      <c r="L82" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M82" t="s">
         <v>561</v>
       </c>
       <c r="N82" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>563</v>
       </c>
       <c r="D83" t="s">
-        <v>564</v>
+        <v>30</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
+        <v>564</v>
+      </c>
+      <c r="I83" t="s">
         <v>565</v>
       </c>
-      <c r="I83" t="s">
+      <c r="J83" t="s">
+        <v>234</v>
+      </c>
+      <c r="K83" t="s">
         <v>566</v>
       </c>
-      <c r="J83" t="s">
-[...2 lines deleted...]
-      <c r="K83" t="s">
+      <c r="L83" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M83" t="s">
         <v>568</v>
       </c>
       <c r="N83" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>570</v>
       </c>
       <c r="D84" t="s">
         <v>571</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>572</v>
       </c>
       <c r="I84" t="s">
         <v>573</v>
       </c>
       <c r="J84" t="s">
-        <v>382</v>
+        <v>524</v>
       </c>
       <c r="K84" t="s">
         <v>574</v>
       </c>
       <c r="L84" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M84" t="s">
         <v>575</v>
       </c>
       <c r="N84" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>577</v>
       </c>
       <c r="D85" t="s">
         <v>578</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>579</v>
       </c>
       <c r="I85" t="s">
         <v>580</v>
       </c>
       <c r="J85" t="s">
-        <v>390</v>
+        <v>581</v>
       </c>
       <c r="K85" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="L85" t="s">
-        <v>174</v>
+        <v>583</v>
       </c>
       <c r="M85" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="N85" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D86" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="I86" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J86" t="s">
-        <v>382</v>
+        <v>590</v>
       </c>
       <c r="K86" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="L86" t="s">
-        <v>22</v>
+        <v>592</v>
       </c>
       <c r="M86" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="N86" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="D87" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="I87" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="J87" t="s">
-        <v>382</v>
+        <v>599</v>
       </c>
       <c r="K87" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="L87" t="s">
-        <v>22</v>
+        <v>601</v>
       </c>
       <c r="M87" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="N87" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="D88" t="s">
-        <v>599</v>
+        <v>30</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="I88" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="J88" t="s">
-        <v>390</v>
+        <v>234</v>
       </c>
       <c r="K88" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="L88" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="M88" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="N88" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="D89" t="s">
-        <v>607</v>
+        <v>30</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="I89" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="J89" t="s">
-        <v>390</v>
+        <v>234</v>
       </c>
       <c r="K89" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="L89" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
       <c r="M89" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="N89" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="D90" t="s">
-        <v>607</v>
+        <v>30</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>608</v>
+        <v>619</v>
       </c>
       <c r="I90" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="J90" t="s">
-        <v>390</v>
+        <v>234</v>
       </c>
       <c r="K90" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="L90" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
       <c r="M90" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="N90" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="D91" t="s">
-        <v>619</v>
+        <v>30</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="I91" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="J91" t="s">
-        <v>382</v>
+        <v>234</v>
       </c>
       <c r="K91" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="L91" t="s">
-        <v>22</v>
+        <v>629</v>
       </c>
       <c r="M91" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="N91" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="D92" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="I92" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="J92" t="s">
-        <v>264</v>
+        <v>524</v>
       </c>
       <c r="K92" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="L92" t="s">
-        <v>630</v>
+        <v>64</v>
       </c>
       <c r="M92" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="N92" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="D93" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="I93" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="J93" t="s">
-        <v>382</v>
+        <v>643</v>
       </c>
       <c r="K93" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="L93" t="s">
-        <v>22</v>
+        <v>645</v>
       </c>
       <c r="M93" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="N93" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="D94" t="s">
-        <v>641</v>
+        <v>30</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="I94" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="J94" t="s">
-        <v>644</v>
+        <v>234</v>
       </c>
       <c r="K94" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="L94" t="s">
-        <v>22</v>
+        <v>652</v>
       </c>
       <c r="M94" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="N94" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="D95" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="I95" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="J95" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="K95" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="L95" t="s">
-        <v>22</v>
+        <v>645</v>
       </c>
       <c r="M95" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="N95" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="D96" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="I96" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="J96" t="s">
-        <v>644</v>
+        <v>524</v>
       </c>
       <c r="K96" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="L96" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M96" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="N96" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="D97" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="I97" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="J97" t="s">
-        <v>666</v>
+        <v>590</v>
       </c>
       <c r="K97" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="L97" t="s">
-        <v>668</v>
+        <v>475</v>
       </c>
       <c r="M97" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="N97" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="D98" t="s">
-        <v>663</v>
+        <v>677</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="I98" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="J98" t="s">
-        <v>666</v>
+        <v>590</v>
       </c>
       <c r="K98" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="L98" t="s">
-        <v>675</v>
+        <v>22</v>
       </c>
       <c r="M98" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="N98" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="D99" t="s">
-        <v>663</v>
+        <v>677</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="I99" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="J99" t="s">
-        <v>666</v>
+        <v>590</v>
       </c>
       <c r="K99" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="L99" t="s">
+        <v>22</v>
+      </c>
+      <c r="M99" t="s">
+        <v>686</v>
+      </c>
+      <c r="N99" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D100" t="s">
-        <v>663</v>
+        <v>677</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="I100" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="J100" t="s">
-        <v>666</v>
+        <v>590</v>
       </c>
       <c r="K100" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="L100" t="s">
-        <v>689</v>
+        <v>22</v>
       </c>
       <c r="M100" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="N100" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D101" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="I101" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="J101" t="s">
-        <v>666</v>
+        <v>524</v>
       </c>
       <c r="K101" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="L101" t="s">
-        <v>696</v>
+        <v>64</v>
       </c>
       <c r="M101" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="N101" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D102" t="s">
-        <v>663</v>
+        <v>701</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="I102" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="J102" t="s">
-        <v>666</v>
+        <v>524</v>
       </c>
       <c r="K102" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="L102" t="s">
-        <v>703</v>
+        <v>64</v>
       </c>
       <c r="M102" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="N102" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D103" t="s">
-        <v>663</v>
+        <v>708</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="I103" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="J103" t="s">
-        <v>666</v>
+        <v>186</v>
       </c>
       <c r="K103" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="L103" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="M103" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="N103" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="D104" t="s">
-        <v>564</v>
+        <v>716</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>247</v>
+        <v>717</v>
       </c>
       <c r="I104" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="J104" t="s">
-        <v>644</v>
+        <v>524</v>
       </c>
       <c r="K104" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="L104" t="s">
-        <v>235</v>
+        <v>459</v>
       </c>
       <c r="M104" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="N104" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="D105" t="s">
-        <v>719</v>
+        <v>486</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>720</v>
+        <v>76</v>
       </c>
       <c r="I105" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="J105" t="s">
-        <v>644</v>
+        <v>724</v>
       </c>
       <c r="K105" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="L105" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M105" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="N105" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="D106" t="s">
-        <v>663</v>
+        <v>729</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="I106" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="J106" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="K106" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="L106" t="s">
-        <v>729</v>
+        <v>64</v>
       </c>
       <c r="M106" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="N106" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="D107" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="I107" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="J107" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="K107" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="L107" t="s">
-        <v>22</v>
+        <v>741</v>
       </c>
       <c r="M107" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="N107" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="D108" t="s">
-        <v>663</v>
+        <v>745</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="I108" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="J108" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="K108" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="L108" t="s">
-        <v>743</v>
+        <v>64</v>
       </c>
       <c r="M108" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="N108" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="D109" t="s">
-        <v>564</v>
+        <v>752</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>247</v>
+        <v>753</v>
       </c>
       <c r="I109" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="J109" t="s">
-        <v>644</v>
+        <v>473</v>
       </c>
       <c r="K109" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="L109" t="s">
-        <v>235</v>
+        <v>22</v>
       </c>
       <c r="M109" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="N109" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
         <v>751</v>
       </c>
       <c r="D110" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="E110" t="s">
         <v>752</v>
       </c>
-      <c r="F110" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
       <c r="H110" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="I110" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="J110" t="s">
+        <v>473</v>
+      </c>
+      <c r="K110" t="s">
+        <v>760</v>
+      </c>
+      <c r="L110" t="s">
+        <v>22</v>
+      </c>
+      <c r="M110" t="s">
+        <v>761</v>
+      </c>
+      <c r="N110" t="s">
         <v>757</v>
-      </c>
-[...10 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="D111" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
+        <v>762</v>
+      </c>
+      <c r="I111" t="s">
         <v>763</v>
       </c>
-      <c r="I111" t="s">
+      <c r="J111" t="s">
+        <v>473</v>
+      </c>
+      <c r="K111" t="s">
         <v>764</v>
-      </c>
-[...4 lines deleted...]
-        <v>765</v>
       </c>
       <c r="L111" t="s">
         <v>22</v>
       </c>
       <c r="M111" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="N111" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D112" t="s">
-        <v>663</v>
+        <v>752</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
+        <v>767</v>
+      </c>
+      <c r="I112" t="s">
+        <v>768</v>
+      </c>
+      <c r="J112" t="s">
+        <v>643</v>
+      </c>
+      <c r="K112" t="s">
         <v>769</v>
       </c>
-      <c r="I112" t="s">
+      <c r="L112" t="s">
+        <v>22</v>
+      </c>
+      <c r="M112" t="s">
         <v>770</v>
       </c>
-      <c r="J112" t="s">
-[...2 lines deleted...]
-      <c r="K112" t="s">
+      <c r="N112" t="s">
         <v>771</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
+        <v>766</v>
+      </c>
+      <c r="D113" t="s">
+        <v>752</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113" t="s">
+        <v>772</v>
+      </c>
+      <c r="I113" t="s">
+        <v>773</v>
+      </c>
+      <c r="J113" t="s">
+        <v>643</v>
+      </c>
+      <c r="K113" t="s">
+        <v>774</v>
+      </c>
+      <c r="L113" t="s">
+        <v>22</v>
+      </c>
+      <c r="M113" t="s">
         <v>775</v>
       </c>
-      <c r="D113" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N113" t="s">
-        <v>783</v>
+        <v>771</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>784</v>
+        <v>776</v>
       </c>
       <c r="D114" t="s">
-        <v>663</v>
+        <v>777</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="I114" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="J114" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="K114" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="L114" t="s">
-        <v>788</v>
+        <v>64</v>
       </c>
       <c r="M114" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="N114" t="s">
-        <v>790</v>
+        <v>782</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="D115" t="s">
-        <v>663</v>
+        <v>784</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="I115" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="J115" t="s">
-        <v>666</v>
+        <v>643</v>
       </c>
       <c r="K115" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="L115" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="M115" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="N115" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="D116" t="s">
-        <v>564</v>
-[...9 lines deleted...]
-      </c>
+        <v>792</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116"/>
       <c r="H116" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="I116" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="J116" t="s">
-        <v>757</v>
+        <v>732</v>
       </c>
       <c r="K116" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="L116" t="s">
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="M116" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="N116" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="D117" t="s">
-        <v>663</v>
+        <v>799</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="I117" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="J117" t="s">
-        <v>666</v>
+        <v>802</v>
       </c>
       <c r="K117" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="L117" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="M117" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="N117" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="D118" t="s">
-        <v>663</v>
+        <v>808</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
       <c r="I118" t="s">
-        <v>815</v>
+        <v>810</v>
       </c>
       <c r="J118" t="s">
-        <v>666</v>
+        <v>802</v>
       </c>
       <c r="K118" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="L118" t="s">
-        <v>817</v>
+        <v>188</v>
       </c>
       <c r="M118" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="N118" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="D119" t="s">
-        <v>406</v>
+        <v>815</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="I119" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="J119" t="s">
-        <v>390</v>
+        <v>732</v>
       </c>
       <c r="K119" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="L119" t="s">
-        <v>410</v>
+        <v>72</v>
       </c>
       <c r="M119" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="N119" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>826</v>
+        <v>814</v>
       </c>
       <c r="D120" t="s">
-        <v>663</v>
+        <v>75</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>827</v>
+        <v>76</v>
       </c>
       <c r="I120" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="J120" t="s">
-        <v>666</v>
+        <v>822</v>
       </c>
       <c r="K120" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="L120" t="s">
-        <v>830</v>
+        <v>72</v>
       </c>
       <c r="M120" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="N120" t="s">
-        <v>832</v>
+        <v>820</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="D121" t="s">
-        <v>663</v>
+        <v>826</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="I121" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="J121" t="s">
-        <v>666</v>
+        <v>802</v>
       </c>
       <c r="K121" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="L121" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="M121" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="N121" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="D122" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="I122" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="J122" t="s">
-        <v>644</v>
+        <v>802</v>
       </c>
       <c r="K122" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="L122" t="s">
-        <v>22</v>
+        <v>838</v>
       </c>
       <c r="M122" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="N122" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="D123" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="I123" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="J123" t="s">
-        <v>644</v>
+        <v>802</v>
       </c>
       <c r="K123" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="L123" t="s">
-        <v>22</v>
+        <v>846</v>
       </c>
       <c r="M123" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="N123" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="D124" t="s">
-        <v>663</v>
+        <v>850</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
+        <v>851</v>
+      </c>
+      <c r="I124" t="s">
+        <v>852</v>
+      </c>
+      <c r="J124" t="s">
+        <v>732</v>
+      </c>
+      <c r="K124" t="s">
+        <v>853</v>
+      </c>
+      <c r="L124" t="s">
+        <v>64</v>
+      </c>
+      <c r="M124" t="s">
+        <v>854</v>
+      </c>
+      <c r="N124" t="s">
         <v>855</v>
-      </c>
-[...16 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="D125" t="s">
-        <v>663</v>
+        <v>857</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
+        <v>858</v>
+      </c>
+      <c r="I125" t="s">
+        <v>859</v>
+      </c>
+      <c r="J125" t="s">
+        <v>732</v>
+      </c>
+      <c r="K125" t="s">
+        <v>860</v>
+      </c>
+      <c r="L125" t="s">
+        <v>64</v>
+      </c>
+      <c r="M125" t="s">
+        <v>861</v>
+      </c>
+      <c r="N125" t="s">
         <v>862</v>
-      </c>
-[...16 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="D126" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="I126" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="J126" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="K126" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="L126" t="s">
-        <v>873</v>
+        <v>64</v>
       </c>
       <c r="M126" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="N126" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="D127" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="I127" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="J127" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="K127" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="L127" t="s">
-        <v>603</v>
+        <v>64</v>
       </c>
       <c r="M127" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="N127" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>883</v>
+        <v>863</v>
       </c>
       <c r="D128" t="s">
-        <v>884</v>
+        <v>864</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>885</v>
+        <v>877</v>
       </c>
       <c r="I128" t="s">
-        <v>886</v>
+        <v>878</v>
       </c>
       <c r="J128" t="s">
-        <v>644</v>
+        <v>732</v>
       </c>
       <c r="K128" t="s">
-        <v>887</v>
+        <v>879</v>
       </c>
       <c r="L128" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M128" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
       <c r="N128" t="s">
-        <v>889</v>
+        <v>869</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
       <c r="D129" t="s">
-        <v>599</v>
+        <v>882</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="I129" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="J129" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="K129" t="s">
-        <v>893</v>
+        <v>885</v>
       </c>
       <c r="L129" t="s">
-        <v>894</v>
+        <v>64</v>
       </c>
       <c r="M129" t="s">
-        <v>895</v>
+        <v>886</v>
       </c>
       <c r="N129" t="s">
-        <v>896</v>
+        <v>887</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>897</v>
+        <v>888</v>
       </c>
       <c r="D130" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>899</v>
+        <v>890</v>
       </c>
       <c r="I130" t="s">
-        <v>900</v>
+        <v>891</v>
       </c>
       <c r="J130" t="s">
-        <v>390</v>
+        <v>732</v>
       </c>
       <c r="K130" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="L130" t="s">
-        <v>902</v>
+        <v>64</v>
       </c>
       <c r="M130" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="N130" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
-      <c r="C131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C131"/>
       <c r="D131" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="I131" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="J131" t="s">
-        <v>644</v>
+        <v>899</v>
       </c>
       <c r="K131" t="s">
-        <v>909</v>
+        <v>900</v>
       </c>
       <c r="L131" t="s">
-        <v>22</v>
+        <v>901</v>
       </c>
       <c r="M131" t="s">
-        <v>910</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
-      <c r="C132" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C132"/>
       <c r="D132" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="I132" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
       <c r="J132" t="s">
-        <v>644</v>
+        <v>899</v>
       </c>
       <c r="K132" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
       <c r="L132" t="s">
-        <v>22</v>
+        <v>907</v>
       </c>
       <c r="M132" t="s">
-        <v>917</v>
-[...3 lines deleted...]
-      </c>
+        <v>908</v>
+      </c>
+      <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
-      <c r="C133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C133"/>
       <c r="D133" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="I133" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
       <c r="J133" t="s">
-        <v>644</v>
+        <v>899</v>
       </c>
       <c r="K133" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
       <c r="L133" t="s">
-        <v>22</v>
+        <v>913</v>
       </c>
       <c r="M133" t="s">
-        <v>924</v>
-[...3 lines deleted...]
-      </c>
+        <v>914</v>
+      </c>
+      <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>359</v>
+        <v>895</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
-      <c r="C134" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C134"/>
       <c r="D134" t="s">
-        <v>564</v>
-[...9 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134"/>
       <c r="H134" t="s">
-        <v>930</v>
+        <v>916</v>
       </c>
       <c r="I134" t="s">
-        <v>931</v>
+        <v>917</v>
       </c>
       <c r="J134" t="s">
-        <v>757</v>
+        <v>899</v>
       </c>
       <c r="K134" t="s">
-        <v>932</v>
+        <v>918</v>
       </c>
       <c r="L134" t="s">
-        <v>235</v>
+        <v>919</v>
       </c>
       <c r="M134" t="s">
-        <v>933</v>
-[...3 lines deleted...]
-      </c>
+        <v>920</v>
+      </c>
+      <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>359</v>
+        <v>895</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135"/>
       <c r="D135" t="s">
-        <v>935</v>
+        <v>921</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>936</v>
+        <v>922</v>
       </c>
       <c r="I135" t="s">
-        <v>937</v>
+        <v>923</v>
       </c>
       <c r="J135" t="s">
-        <v>938</v>
+        <v>899</v>
       </c>
       <c r="K135" t="s">
-        <v>939</v>
+        <v>924</v>
       </c>
       <c r="L135" t="s">
-        <v>940</v>
+        <v>925</v>
       </c>
       <c r="M135" t="s">
-        <v>941</v>
+        <v>926</v>
       </c>
       <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
-      <c r="C136"/>
+      <c r="C136" t="s">
+        <v>927</v>
+      </c>
       <c r="D136" t="s">
-        <v>942</v>
+        <v>927</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>943</v>
+        <v>76</v>
       </c>
       <c r="I136" t="s">
-        <v>944</v>
+        <v>928</v>
       </c>
       <c r="J136" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
       <c r="K136" t="s">
-        <v>945</v>
+        <v>930</v>
       </c>
       <c r="L136" t="s">
-        <v>946</v>
+        <v>72</v>
       </c>
       <c r="M136" t="s">
-        <v>947</v>
-[...1 lines deleted...]
-      <c r="N136"/>
+        <v>931</v>
+      </c>
+      <c r="N136" t="s">
+        <v>932</v>
+      </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
-      <c r="C137"/>
+      <c r="C137" t="s">
+        <v>933</v>
+      </c>
       <c r="D137" t="s">
-        <v>948</v>
+        <v>933</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>949</v>
+        <v>76</v>
       </c>
       <c r="I137" t="s">
-        <v>950</v>
+        <v>934</v>
       </c>
       <c r="J137" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
       <c r="K137" t="s">
-        <v>951</v>
+        <v>935</v>
       </c>
       <c r="L137" t="s">
-        <v>952</v>
+        <v>72</v>
       </c>
       <c r="M137" t="s">
-        <v>953</v>
-[...1 lines deleted...]
-      <c r="N137"/>
+        <v>936</v>
+      </c>
+      <c r="N137" t="s">
+        <v>937</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
-      <c r="C138"/>
+      <c r="C138" t="s">
+        <v>938</v>
+      </c>
       <c r="D138" t="s">
-        <v>954</v>
+        <v>939</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>955</v>
+        <v>940</v>
       </c>
       <c r="I138" t="s">
-        <v>956</v>
+        <v>941</v>
       </c>
       <c r="J138" t="s">
-        <v>938</v>
+        <v>822</v>
       </c>
       <c r="K138" t="s">
-        <v>957</v>
+        <v>942</v>
       </c>
       <c r="L138" t="s">
-        <v>958</v>
+        <v>64</v>
       </c>
       <c r="M138" t="s">
-        <v>959</v>
-[...1 lines deleted...]
-      <c r="N138"/>
+        <v>943</v>
+      </c>
+      <c r="N138" t="s">
+        <v>944</v>
+      </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
-      <c r="C139"/>
+      <c r="C139" t="s">
+        <v>945</v>
+      </c>
       <c r="D139" t="s">
-        <v>960</v>
+        <v>946</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="I139" t="s">
-        <v>962</v>
+        <v>948</v>
       </c>
       <c r="J139" t="s">
-        <v>938</v>
+        <v>822</v>
       </c>
       <c r="K139" t="s">
-        <v>963</v>
+        <v>949</v>
       </c>
       <c r="L139" t="s">
-        <v>964</v>
+        <v>64</v>
       </c>
       <c r="M139" t="s">
-        <v>965</v>
-[...1 lines deleted...]
-      <c r="N139"/>
+        <v>950</v>
+      </c>
+      <c r="N139" t="s">
+        <v>951</v>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>966</v>
+        <v>952</v>
       </c>
       <c r="D140" t="s">
-        <v>967</v>
+        <v>953</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>968</v>
+        <v>954</v>
       </c>
       <c r="I140" t="s">
-        <v>969</v>
+        <v>955</v>
       </c>
       <c r="J140" t="s">
-        <v>970</v>
+        <v>822</v>
       </c>
       <c r="K140" t="s">
-        <v>971</v>
+        <v>956</v>
       </c>
       <c r="L140" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M140" t="s">
-        <v>972</v>
+        <v>957</v>
       </c>
       <c r="N140" t="s">
-        <v>973</v>
+        <v>958</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>974</v>
+        <v>959</v>
       </c>
       <c r="D141" t="s">
-        <v>975</v>
+        <v>960</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>976</v>
+        <v>961</v>
       </c>
       <c r="I141" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="J141" t="s">
-        <v>978</v>
+        <v>822</v>
       </c>
       <c r="K141" t="s">
-        <v>979</v>
+        <v>963</v>
       </c>
       <c r="L141" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="M141" t="s">
-        <v>980</v>
+        <v>964</v>
       </c>
       <c r="N141" t="s">
-        <v>981</v>
+        <v>965</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>974</v>
+        <v>966</v>
       </c>
       <c r="D142" t="s">
-        <v>975</v>
+        <v>967</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>491</v>
+        <v>968</v>
       </c>
       <c r="I142" t="s">
-        <v>982</v>
+        <v>969</v>
       </c>
       <c r="J142" t="s">
-        <v>978</v>
+        <v>822</v>
       </c>
       <c r="K142" t="s">
-        <v>983</v>
+        <v>970</v>
       </c>
       <c r="L142" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M142" t="s">
-        <v>984</v>
+        <v>971</v>
       </c>
       <c r="N142" t="s">
-        <v>981</v>
+        <v>972</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>985</v>
+        <v>959</v>
       </c>
       <c r="D143" t="s">
-        <v>975</v>
+        <v>75</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>986</v>
+        <v>76</v>
       </c>
       <c r="I143" t="s">
-        <v>987</v>
+        <v>973</v>
       </c>
       <c r="J143" t="s">
-        <v>264</v>
+        <v>974</v>
       </c>
       <c r="K143" t="s">
-        <v>988</v>
+        <v>975</v>
       </c>
       <c r="L143" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="M143" t="s">
-        <v>989</v>
+        <v>976</v>
       </c>
       <c r="N143" t="s">
-        <v>990</v>
+        <v>965</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>985</v>
+        <v>977</v>
       </c>
       <c r="D144" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>991</v>
+        <v>76</v>
       </c>
       <c r="I144" t="s">
-        <v>992</v>
+        <v>978</v>
       </c>
       <c r="J144" t="s">
-        <v>264</v>
+        <v>929</v>
       </c>
       <c r="K144" t="s">
-        <v>993</v>
+        <v>979</v>
       </c>
       <c r="L144" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="M144" t="s">
-        <v>994</v>
+        <v>980</v>
       </c>
       <c r="N144" t="s">
-        <v>990</v>
+        <v>981</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
       <c r="D145" t="s">
-        <v>996</v>
+        <v>30</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>997</v>
+        <v>983</v>
       </c>
       <c r="I145" t="s">
-        <v>998</v>
+        <v>984</v>
       </c>
       <c r="J145" t="s">
-        <v>978</v>
+        <v>802</v>
       </c>
       <c r="K145" t="s">
-        <v>999</v>
+        <v>985</v>
       </c>
       <c r="L145" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="M145" t="s">
-        <v>1001</v>
+        <v>987</v>
       </c>
       <c r="N145" t="s">
-        <v>1002</v>
+        <v>988</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="D146" t="s">
-        <v>996</v>
+        <v>30</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1003</v>
+        <v>990</v>
       </c>
       <c r="I146" t="s">
-        <v>1004</v>
+        <v>991</v>
       </c>
       <c r="J146" t="s">
-        <v>978</v>
+        <v>473</v>
       </c>
       <c r="K146" t="s">
-        <v>1005</v>
+        <v>992</v>
       </c>
       <c r="L146" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="M146" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="N146" t="s">
-        <v>1002</v>
+        <v>995</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1007</v>
+        <v>996</v>
       </c>
       <c r="D147" t="s">
-        <v>1007</v>
+        <v>996</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="I147" t="s">
-        <v>1008</v>
+        <v>997</v>
       </c>
       <c r="J147" t="s">
-        <v>970</v>
+        <v>929</v>
       </c>
       <c r="K147" t="s">
-        <v>1009</v>
+        <v>998</v>
       </c>
       <c r="L147" t="s">
-        <v>257</v>
+        <v>72</v>
       </c>
       <c r="M147" t="s">
-        <v>1010</v>
+        <v>999</v>
       </c>
       <c r="N147" t="s">
-        <v>1011</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>254</v>
+        <v>1001</v>
       </c>
       <c r="D148" t="s">
-        <v>1012</v>
+        <v>30</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1013</v>
+        <v>1002</v>
       </c>
       <c r="I148" t="s">
-        <v>1014</v>
+        <v>1003</v>
       </c>
       <c r="J148" t="s">
-        <v>978</v>
+        <v>473</v>
       </c>
       <c r="K148" t="s">
-        <v>1015</v>
+        <v>1004</v>
       </c>
       <c r="L148" t="s">
-        <v>1016</v>
+        <v>1005</v>
       </c>
       <c r="M148" t="s">
-        <v>1017</v>
-[...1 lines deleted...]
-      <c r="N148"/>
+        <v>1006</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1007</v>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D149" t="s">
-        <v>1019</v>
+        <v>1008</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1020</v>
+        <v>76</v>
       </c>
       <c r="I149" t="s">
-        <v>1021</v>
+        <v>1009</v>
       </c>
       <c r="J149" t="s">
-        <v>978</v>
+        <v>929</v>
       </c>
       <c r="K149" t="s">
-        <v>1022</v>
+        <v>1010</v>
       </c>
       <c r="L149" t="s">
-        <v>1023</v>
+        <v>72</v>
       </c>
       <c r="M149" t="s">
-        <v>1024</v>
+        <v>1011</v>
       </c>
       <c r="N149" t="s">
-        <v>1025</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1026</v>
+        <v>1013</v>
       </c>
       <c r="D150" t="s">
-        <v>1027</v>
+        <v>30</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1028</v>
+        <v>1014</v>
       </c>
       <c r="I150" t="s">
-        <v>1029</v>
+        <v>1015</v>
       </c>
       <c r="J150" t="s">
-        <v>970</v>
+        <v>473</v>
       </c>
       <c r="K150" t="s">
-        <v>1030</v>
+        <v>1016</v>
       </c>
       <c r="L150" t="s">
-        <v>22</v>
+        <v>1017</v>
       </c>
       <c r="M150" t="s">
-        <v>1031</v>
+        <v>1018</v>
       </c>
       <c r="N150" t="s">
-        <v>1032</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="D151" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1033</v>
+        <v>1022</v>
       </c>
       <c r="I151" t="s">
-        <v>1034</v>
+        <v>1023</v>
       </c>
       <c r="J151" t="s">
-        <v>970</v>
+        <v>822</v>
       </c>
       <c r="K151" t="s">
-        <v>1035</v>
+        <v>1024</v>
       </c>
       <c r="L151" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M151" t="s">
-        <v>1036</v>
+        <v>1025</v>
       </c>
       <c r="N151" t="s">
-        <v>1032</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D152" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="I152" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="J152" t="s">
-        <v>970</v>
+        <v>822</v>
       </c>
       <c r="K152" t="s">
-        <v>1039</v>
+        <v>1031</v>
       </c>
       <c r="L152" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M152" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="N152" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="D153" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="I153" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="J153" t="s">
-        <v>970</v>
+        <v>822</v>
       </c>
       <c r="K153" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="L153" t="s">
-        <v>22</v>
+        <v>459</v>
       </c>
       <c r="M153" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="N153" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="D154" t="s">
-        <v>1027</v>
+        <v>1042</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="I154" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="J154" t="s">
-        <v>970</v>
+        <v>822</v>
       </c>
       <c r="K154" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="L154" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M154" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="N154" t="s">
-        <v>1032</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="D155" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1054</v>
+        <v>76</v>
       </c>
       <c r="I155" t="s">
-        <v>1055</v>
+        <v>1049</v>
       </c>
       <c r="J155" t="s">
-        <v>970</v>
+        <v>732</v>
       </c>
       <c r="K155" t="s">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="L155" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M155" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
       <c r="N155" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1059</v>
+        <v>1048</v>
       </c>
       <c r="D156" t="s">
-        <v>1060</v>
+        <v>1053</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1061</v>
+        <v>1054</v>
       </c>
       <c r="I156" t="s">
-        <v>1062</v>
+        <v>1055</v>
       </c>
       <c r="J156" t="s">
-        <v>978</v>
+        <v>822</v>
       </c>
       <c r="K156" t="s">
-        <v>1063</v>
+        <v>1056</v>
       </c>
       <c r="L156" t="s">
-        <v>1064</v>
+        <v>72</v>
       </c>
       <c r="M156" t="s">
-        <v>1065</v>
+        <v>1057</v>
       </c>
       <c r="N156" t="s">
-        <v>1066</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1067</v>
+        <v>1058</v>
       </c>
       <c r="D157" t="s">
-        <v>1068</v>
+        <v>30</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1069</v>
+        <v>1059</v>
       </c>
       <c r="I157" t="s">
-        <v>1070</v>
+        <v>1060</v>
       </c>
       <c r="J157" t="s">
-        <v>970</v>
+        <v>473</v>
       </c>
       <c r="K157" t="s">
-        <v>1071</v>
+        <v>1061</v>
       </c>
       <c r="L157" t="s">
-        <v>22</v>
+        <v>1062</v>
       </c>
       <c r="M157" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="N157" t="s">
-        <v>1073</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="D158" t="s">
-        <v>1075</v>
+        <v>30</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1076</v>
+        <v>1066</v>
       </c>
       <c r="I158" t="s">
-        <v>1077</v>
+        <v>1067</v>
       </c>
       <c r="J158" t="s">
-        <v>970</v>
+        <v>473</v>
       </c>
       <c r="K158" t="s">
-        <v>1078</v>
+        <v>1068</v>
       </c>
       <c r="L158" t="s">
-        <v>22</v>
+        <v>1069</v>
       </c>
       <c r="M158" t="s">
-        <v>1079</v>
+        <v>1070</v>
       </c>
       <c r="N158" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1081</v>
+        <v>1072</v>
       </c>
       <c r="D159" t="s">
-        <v>1082</v>
-[...9 lines deleted...]
-      </c>
+        <v>1073</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
       <c r="H159" t="s">
-        <v>1086</v>
+        <v>1074</v>
       </c>
       <c r="I159" t="s">
-        <v>1087</v>
+        <v>1075</v>
       </c>
       <c r="J159" t="s">
-        <v>978</v>
+        <v>822</v>
       </c>
       <c r="K159" t="s">
-        <v>1088</v>
+        <v>1076</v>
       </c>
       <c r="L159" t="s">
-        <v>1089</v>
+        <v>64</v>
       </c>
       <c r="M159" t="s">
-        <v>1090</v>
+        <v>1077</v>
       </c>
       <c r="N159" t="s">
-        <v>1091</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1092</v>
+        <v>1079</v>
       </c>
       <c r="D160" t="s">
-        <v>1093</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
       <c r="H160" t="s">
-        <v>1097</v>
+        <v>1080</v>
       </c>
       <c r="I160" t="s">
-        <v>1098</v>
+        <v>1081</v>
       </c>
       <c r="J160" t="s">
-        <v>978</v>
+        <v>473</v>
       </c>
       <c r="K160" t="s">
-        <v>1099</v>
+        <v>1082</v>
       </c>
       <c r="L160" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
       <c r="M160" t="s">
-        <v>1100</v>
+        <v>1084</v>
       </c>
       <c r="N160" t="s">
-        <v>1101</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1102</v>
+        <v>1086</v>
       </c>
       <c r="D161" t="s">
-        <v>1103</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
       <c r="H161" t="s">
-        <v>1107</v>
+        <v>1087</v>
       </c>
       <c r="I161" t="s">
-        <v>1108</v>
+        <v>1088</v>
       </c>
       <c r="J161" t="s">
-        <v>978</v>
+        <v>473</v>
       </c>
       <c r="K161" t="s">
-        <v>1109</v>
+        <v>1089</v>
       </c>
       <c r="L161" t="s">
-        <v>368</v>
+        <v>1090</v>
       </c>
       <c r="M161" t="s">
-        <v>1110</v>
+        <v>1091</v>
       </c>
       <c r="N161" t="s">
-        <v>1111</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1112</v>
+        <v>1093</v>
       </c>
       <c r="D162" t="s">
-        <v>1113</v>
-[...9 lines deleted...]
-      </c>
+        <v>1094</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162"/>
+      <c r="G162"/>
       <c r="H162" t="s">
-        <v>1117</v>
+        <v>1095</v>
       </c>
       <c r="I162" t="s">
-        <v>1118</v>
+        <v>1096</v>
       </c>
       <c r="J162" t="s">
-        <v>978</v>
+        <v>822</v>
       </c>
       <c r="K162" t="s">
-        <v>1119</v>
+        <v>1097</v>
       </c>
       <c r="L162" t="s">
-        <v>368</v>
+        <v>64</v>
       </c>
       <c r="M162" t="s">
-        <v>1120</v>
+        <v>1098</v>
       </c>
       <c r="N162" t="s">
-        <v>1121</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1122</v>
+        <v>1100</v>
       </c>
       <c r="D163" t="s">
-        <v>1123</v>
-[...9 lines deleted...]
-      </c>
+        <v>1101</v>
+      </c>
+      <c r="E163"/>
+      <c r="F163"/>
+      <c r="G163"/>
       <c r="H163" t="s">
-        <v>1127</v>
+        <v>1102</v>
       </c>
       <c r="I163" t="s">
-        <v>1128</v>
+        <v>1103</v>
       </c>
       <c r="J163" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="K163" t="s">
-        <v>1129</v>
+        <v>1104</v>
       </c>
       <c r="L163" t="s">
-        <v>410</v>
+        <v>64</v>
       </c>
       <c r="M163" t="s">
-        <v>1130</v>
+        <v>1105</v>
       </c>
       <c r="N163" t="s">
-        <v>1131</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1132</v>
+        <v>1107</v>
       </c>
       <c r="D164" t="s">
-        <v>1133</v>
+        <v>1108</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1134</v>
+        <v>1109</v>
       </c>
       <c r="I164" t="s">
-        <v>1135</v>
+        <v>1110</v>
       </c>
       <c r="J164" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="K164" t="s">
-        <v>1136</v>
+        <v>1111</v>
       </c>
       <c r="L164" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M164" t="s">
-        <v>1137</v>
+        <v>1112</v>
       </c>
       <c r="N164" t="s">
-        <v>1138</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1139</v>
+        <v>1114</v>
       </c>
       <c r="D165" t="s">
-        <v>1140</v>
+        <v>1115</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1141</v>
+        <v>1116</v>
       </c>
       <c r="I165" t="s">
-        <v>1142</v>
+        <v>1117</v>
       </c>
       <c r="J165" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="K165" t="s">
-        <v>1143</v>
+        <v>1118</v>
       </c>
       <c r="L165" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M165" t="s">
-        <v>1144</v>
+        <v>1119</v>
       </c>
       <c r="N165" t="s">
-        <v>1145</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1146</v>
+        <v>1121</v>
       </c>
       <c r="D166" t="s">
-        <v>1147</v>
+        <v>1122</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1148</v>
+        <v>1123</v>
       </c>
       <c r="I166" t="s">
-        <v>1149</v>
+        <v>1124</v>
       </c>
       <c r="J166" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="K166" t="s">
-        <v>1150</v>
+        <v>1125</v>
       </c>
       <c r="L166" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M166" t="s">
-        <v>1151</v>
+        <v>1126</v>
       </c>
       <c r="N166" t="s">
-        <v>1152</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1153</v>
+        <v>1128</v>
       </c>
       <c r="D167" t="s">
-        <v>1154</v>
+        <v>1129</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1155</v>
+        <v>1130</v>
       </c>
       <c r="I167" t="s">
-        <v>1156</v>
+        <v>1131</v>
       </c>
       <c r="J167" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="K167" t="s">
-        <v>1157</v>
+        <v>1132</v>
       </c>
       <c r="L167" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M167" t="s">
-        <v>1158</v>
+        <v>1133</v>
       </c>
       <c r="N167" t="s">
-        <v>1159</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1160</v>
+        <v>1135</v>
       </c>
       <c r="D168" t="s">
-        <v>1161</v>
+        <v>1136</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1162</v>
+        <v>1137</v>
       </c>
       <c r="I168" t="s">
-        <v>1163</v>
+        <v>1138</v>
       </c>
       <c r="J168" t="s">
-        <v>1164</v>
+        <v>974</v>
       </c>
       <c r="K168" t="s">
-        <v>1165</v>
+        <v>1139</v>
       </c>
       <c r="L168" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M168" t="s">
-        <v>1166</v>
+        <v>1140</v>
       </c>
       <c r="N168" t="s">
-        <v>1167</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1168</v>
+        <v>1142</v>
       </c>
       <c r="D169" t="s">
-        <v>1169</v>
+        <v>1143</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1170</v>
+        <v>1144</v>
       </c>
       <c r="I169" t="s">
-        <v>1171</v>
+        <v>1145</v>
       </c>
       <c r="J169" t="s">
-        <v>1164</v>
+        <v>974</v>
       </c>
       <c r="K169" t="s">
-        <v>1172</v>
+        <v>1146</v>
       </c>
       <c r="L169" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M169" t="s">
-        <v>1173</v>
+        <v>1147</v>
       </c>
       <c r="N169" t="s">
-        <v>1174</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1175</v>
+        <v>1149</v>
       </c>
       <c r="D170" t="s">
-        <v>1176</v>
+        <v>1150</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1177</v>
+        <v>1151</v>
       </c>
       <c r="I170" t="s">
-        <v>1178</v>
+        <v>1152</v>
       </c>
       <c r="J170" t="s">
-        <v>1164</v>
+        <v>974</v>
       </c>
       <c r="K170" t="s">
-        <v>1179</v>
+        <v>1153</v>
       </c>
       <c r="L170" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M170" t="s">
-        <v>1180</v>
+        <v>1154</v>
       </c>
       <c r="N170" t="s">
-        <v>1181</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1182</v>
+        <v>1156</v>
       </c>
       <c r="D171" t="s">
-        <v>1183</v>
+        <v>1157</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1184</v>
+        <v>1158</v>
       </c>
       <c r="I171" t="s">
-        <v>1185</v>
+        <v>1159</v>
       </c>
       <c r="J171" t="s">
-        <v>1164</v>
+        <v>974</v>
       </c>
       <c r="K171" t="s">
-        <v>1186</v>
+        <v>1160</v>
       </c>
       <c r="L171" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M171" t="s">
-        <v>1187</v>
+        <v>1161</v>
       </c>
       <c r="N171" t="s">
-        <v>1188</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1189</v>
+        <v>1163</v>
       </c>
       <c r="D172" t="s">
-        <v>1190</v>
+        <v>1164</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1191</v>
+        <v>1165</v>
       </c>
       <c r="I172" t="s">
-        <v>1192</v>
+        <v>1166</v>
       </c>
       <c r="J172" t="s">
-        <v>1164</v>
+        <v>186</v>
       </c>
       <c r="K172" t="s">
-        <v>1193</v>
+        <v>1167</v>
       </c>
       <c r="L172" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M172" t="s">
-        <v>1194</v>
+        <v>1168</v>
       </c>
       <c r="N172" t="s">
-        <v>1195</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1196</v>
+        <v>1170</v>
       </c>
       <c r="D173" t="s">
-        <v>1197</v>
+        <v>30</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1198</v>
+        <v>1171</v>
       </c>
       <c r="I173" t="s">
-        <v>1199</v>
+        <v>1172</v>
       </c>
       <c r="J173" t="s">
-        <v>1164</v>
+        <v>802</v>
       </c>
       <c r="K173" t="s">
-        <v>1200</v>
+        <v>1173</v>
       </c>
       <c r="L173" t="s">
-        <v>22</v>
+        <v>1174</v>
       </c>
       <c r="M173" t="s">
-        <v>1201</v>
+        <v>1175</v>
       </c>
       <c r="N173" t="s">
-        <v>1202</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1203</v>
+        <v>1177</v>
       </c>
       <c r="D174" t="s">
-        <v>1204</v>
+        <v>30</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1205</v>
+        <v>1178</v>
       </c>
       <c r="I174" t="s">
-        <v>1206</v>
+        <v>1179</v>
       </c>
       <c r="J174" t="s">
-        <v>1164</v>
+        <v>802</v>
       </c>
       <c r="K174" t="s">
-        <v>1207</v>
+        <v>1180</v>
       </c>
       <c r="L174" t="s">
-        <v>22</v>
+        <v>1181</v>
       </c>
       <c r="M174" t="s">
-        <v>1208</v>
+        <v>1182</v>
       </c>
       <c r="N174" t="s">
-        <v>1209</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1210</v>
+        <v>1184</v>
       </c>
       <c r="D175" t="s">
-        <v>1211</v>
+        <v>30</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1212</v>
+        <v>1185</v>
       </c>
       <c r="I175" t="s">
-        <v>1213</v>
+        <v>1186</v>
       </c>
       <c r="J175" t="s">
-        <v>1164</v>
+        <v>802</v>
       </c>
       <c r="K175" t="s">
-        <v>1214</v>
+        <v>1187</v>
       </c>
       <c r="L175" t="s">
-        <v>22</v>
+        <v>1188</v>
       </c>
       <c r="M175" t="s">
-        <v>1215</v>
+        <v>1189</v>
       </c>
       <c r="N175" t="s">
-        <v>1216</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1217</v>
+        <v>1191</v>
       </c>
       <c r="D176" t="s">
-        <v>1218</v>
+        <v>30</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1219</v>
+        <v>1192</v>
       </c>
       <c r="I176" t="s">
-        <v>1220</v>
+        <v>1193</v>
       </c>
       <c r="J176" t="s">
-        <v>390</v>
+        <v>802</v>
       </c>
       <c r="K176" t="s">
-        <v>1221</v>
+        <v>1194</v>
       </c>
       <c r="L176" t="s">
-        <v>174</v>
+        <v>1195</v>
       </c>
       <c r="M176" t="s">
-        <v>1222</v>
+        <v>1196</v>
       </c>
       <c r="N176" t="s">
-        <v>1223</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1217</v>
+        <v>1198</v>
       </c>
       <c r="D177" t="s">
-        <v>1218</v>
+        <v>30</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1224</v>
+        <v>1199</v>
       </c>
       <c r="I177" t="s">
-        <v>1225</v>
+        <v>1200</v>
       </c>
       <c r="J177" t="s">
-        <v>390</v>
+        <v>802</v>
       </c>
       <c r="K177" t="s">
-        <v>1226</v>
+        <v>1201</v>
       </c>
       <c r="L177" t="s">
-        <v>174</v>
+        <v>1202</v>
       </c>
       <c r="M177" t="s">
-        <v>1227</v>
+        <v>1203</v>
       </c>
       <c r="N177" t="s">
-        <v>1223</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1228</v>
+        <v>1205</v>
       </c>
       <c r="D178" t="s">
-        <v>1218</v>
+        <v>1206</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1229</v>
+        <v>1207</v>
       </c>
       <c r="I178" t="s">
-        <v>1230</v>
+        <v>1208</v>
       </c>
       <c r="J178" t="s">
-        <v>1231</v>
+        <v>974</v>
       </c>
       <c r="K178" t="s">
-        <v>1232</v>
+        <v>1209</v>
       </c>
       <c r="L178" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M178" t="s">
-        <v>1233</v>
+        <v>1210</v>
       </c>
       <c r="N178" t="s">
-        <v>1234</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1235</v>
+        <v>1212</v>
       </c>
       <c r="D179" t="s">
-        <v>1218</v>
+        <v>1213</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1236</v>
+        <v>1214</v>
       </c>
       <c r="I179" t="s">
-        <v>1237</v>
+        <v>1215</v>
       </c>
       <c r="J179" t="s">
-        <v>1238</v>
+        <v>1216</v>
       </c>
       <c r="K179" t="s">
-        <v>1239</v>
+        <v>1217</v>
       </c>
       <c r="L179" t="s">
-        <v>174</v>
+        <v>583</v>
       </c>
       <c r="M179" t="s">
-        <v>1240</v>
+        <v>1218</v>
       </c>
       <c r="N179" t="s">
-        <v>1241</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1242</v>
+        <v>1220</v>
       </c>
       <c r="D180" t="s">
-        <v>1242</v>
+        <v>1221</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>254</v>
+        <v>1222</v>
       </c>
       <c r="I180" t="s">
-        <v>1243</v>
+        <v>1223</v>
       </c>
       <c r="J180" t="s">
-        <v>1244</v>
+        <v>1216</v>
       </c>
       <c r="K180" t="s">
-        <v>1245</v>
+        <v>1224</v>
       </c>
       <c r="L180" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M180" t="s">
-        <v>1246</v>
+        <v>1225</v>
       </c>
       <c r="N180" t="s">
-        <v>1247</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1248</v>
+        <v>1227</v>
       </c>
       <c r="D181" t="s">
-        <v>1249</v>
+        <v>1228</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1250</v>
+        <v>1229</v>
       </c>
       <c r="I181" t="s">
-        <v>1251</v>
+        <v>1230</v>
       </c>
       <c r="J181" t="s">
+        <v>1216</v>
+      </c>
+      <c r="K181" t="s">
         <v>1231</v>
       </c>
-      <c r="K181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L181" t="s">
-        <v>1253</v>
+        <v>459</v>
       </c>
       <c r="M181" t="s">
-        <v>1254</v>
+        <v>1232</v>
       </c>
       <c r="N181" t="s">
-        <v>1255</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1256</v>
+        <v>1234</v>
       </c>
       <c r="D182" t="s">
-        <v>1257</v>
+        <v>1234</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1258</v>
+        <v>76</v>
       </c>
       <c r="I182" t="s">
-        <v>1259</v>
+        <v>1235</v>
       </c>
       <c r="J182" t="s">
+        <v>974</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1236</v>
+      </c>
+      <c r="L182" t="s">
+        <v>72</v>
+      </c>
+      <c r="M182" t="s">
+        <v>1237</v>
+      </c>
+      <c r="N182" t="s">
         <v>1238</v>
-      </c>
-[...10 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1264</v>
+        <v>1234</v>
       </c>
       <c r="D183" t="s">
-        <v>1218</v>
+        <v>1239</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1265</v>
+        <v>1240</v>
       </c>
       <c r="I183" t="s">
-        <v>1266</v>
+        <v>1241</v>
       </c>
       <c r="J183" t="s">
-        <v>390</v>
+        <v>1216</v>
       </c>
       <c r="K183" t="s">
-        <v>1267</v>
+        <v>1242</v>
       </c>
       <c r="L183" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="M183" t="s">
-        <v>1268</v>
+        <v>1243</v>
       </c>
       <c r="N183" t="s">
-        <v>1269</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1264</v>
+        <v>1244</v>
       </c>
       <c r="D184" t="s">
-        <v>1218</v>
+        <v>1245</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>456</v>
+        <v>1246</v>
       </c>
       <c r="I184" t="s">
-        <v>1270</v>
+        <v>1247</v>
       </c>
       <c r="J184" t="s">
-        <v>390</v>
+        <v>1216</v>
       </c>
       <c r="K184" t="s">
-        <v>1271</v>
+        <v>1248</v>
       </c>
       <c r="L184" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M184" t="s">
-        <v>1272</v>
+        <v>1249</v>
       </c>
       <c r="N184" t="s">
-        <v>1269</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1273</v>
+        <v>1251</v>
       </c>
       <c r="D185" t="s">
-        <v>1274</v>
+        <v>1164</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1275</v>
+        <v>1252</v>
       </c>
       <c r="I185" t="s">
-        <v>1276</v>
+        <v>1253</v>
       </c>
       <c r="J185" t="s">
-        <v>1164</v>
+        <v>1254</v>
       </c>
       <c r="K185" t="s">
-        <v>1277</v>
+        <v>1255</v>
       </c>
       <c r="L185" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M185" t="s">
-        <v>1278</v>
+        <v>1256</v>
       </c>
       <c r="N185" t="s">
-        <v>1279</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1280</v>
+        <v>1258</v>
       </c>
       <c r="D186" t="s">
-        <v>1281</v>
+        <v>1259</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1282</v>
+        <v>1260</v>
       </c>
       <c r="I186" t="s">
-        <v>1283</v>
+        <v>1261</v>
       </c>
       <c r="J186" t="s">
-        <v>1164</v>
+        <v>1262</v>
       </c>
       <c r="K186" t="s">
-        <v>1284</v>
+        <v>1263</v>
       </c>
       <c r="L186" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M186" t="s">
-        <v>1285</v>
+        <v>1264</v>
       </c>
       <c r="N186" t="s">
-        <v>1286</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1287</v>
+        <v>1266</v>
       </c>
       <c r="D187" t="s">
-        <v>1218</v>
+        <v>1267</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1288</v>
+        <v>1268</v>
       </c>
       <c r="I187" t="s">
-        <v>1289</v>
+        <v>1269</v>
       </c>
       <c r="J187" t="s">
-        <v>390</v>
+        <v>1262</v>
       </c>
       <c r="K187" t="s">
-        <v>1290</v>
+        <v>1270</v>
       </c>
       <c r="L187" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M187" t="s">
-        <v>1291</v>
+        <v>1271</v>
       </c>
       <c r="N187" t="s">
-        <v>1292</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1287</v>
+        <v>1273</v>
       </c>
       <c r="D188" t="s">
-        <v>1218</v>
+        <v>1274</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1293</v>
+        <v>1275</v>
       </c>
       <c r="I188" t="s">
-        <v>1294</v>
+        <v>1276</v>
       </c>
       <c r="J188" t="s">
-        <v>390</v>
+        <v>1262</v>
       </c>
       <c r="K188" t="s">
-        <v>1295</v>
+        <v>1277</v>
       </c>
       <c r="L188" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M188" t="s">
-        <v>1296</v>
+        <v>1278</v>
       </c>
       <c r="N188" t="s">
-        <v>1292</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1287</v>
+        <v>1280</v>
       </c>
       <c r="D189" t="s">
-        <v>1218</v>
+        <v>1281</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1297</v>
+        <v>1282</v>
       </c>
       <c r="I189" t="s">
-        <v>1298</v>
+        <v>1283</v>
       </c>
       <c r="J189" t="s">
-        <v>390</v>
+        <v>1262</v>
       </c>
       <c r="K189" t="s">
-        <v>1299</v>
+        <v>1284</v>
       </c>
       <c r="L189" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M189" t="s">
-        <v>1300</v>
+        <v>1285</v>
       </c>
       <c r="N189" t="s">
-        <v>1292</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
         <v>1287</v>
       </c>
       <c r="D190" t="s">
-        <v>1218</v>
+        <v>1288</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1301</v>
+        <v>1275</v>
       </c>
       <c r="I190" t="s">
-        <v>1302</v>
+        <v>1289</v>
       </c>
       <c r="J190" t="s">
-        <v>390</v>
+        <v>1262</v>
       </c>
       <c r="K190" t="s">
-        <v>1303</v>
+        <v>1290</v>
       </c>
       <c r="L190" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M190" t="s">
-        <v>1304</v>
+        <v>1291</v>
       </c>
       <c r="N190" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="D191" t="s">
-        <v>1218</v>
+        <v>1164</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
       <c r="I191" t="s">
-        <v>1306</v>
+        <v>1295</v>
       </c>
       <c r="J191" t="s">
-        <v>390</v>
+        <v>1254</v>
       </c>
       <c r="K191" t="s">
-        <v>1307</v>
+        <v>1296</v>
       </c>
       <c r="L191" t="s">
-        <v>174</v>
+        <v>583</v>
       </c>
       <c r="M191" t="s">
-        <v>1308</v>
+        <v>1297</v>
       </c>
       <c r="N191" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1287</v>
+        <v>1299</v>
       </c>
       <c r="D192" t="s">
-        <v>1218</v>
+        <v>1300</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1309</v>
+        <v>1301</v>
       </c>
       <c r="I192" t="s">
-        <v>1310</v>
+        <v>1302</v>
       </c>
       <c r="J192" t="s">
-        <v>390</v>
+        <v>1262</v>
       </c>
       <c r="K192" t="s">
-        <v>1311</v>
+        <v>1303</v>
       </c>
       <c r="L192" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M192" t="s">
-        <v>1312</v>
+        <v>1304</v>
       </c>
       <c r="N192" t="s">
-        <v>1292</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1313</v>
+        <v>1306</v>
       </c>
       <c r="D193" t="s">
-        <v>1314</v>
+        <v>1307</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1315</v>
+        <v>1308</v>
       </c>
       <c r="I193" t="s">
-        <v>1316</v>
+        <v>1309</v>
       </c>
       <c r="J193" t="s">
-        <v>1164</v>
+        <v>1262</v>
       </c>
       <c r="K193" t="s">
-        <v>1317</v>
+        <v>1310</v>
       </c>
       <c r="L193" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M193" t="s">
-        <v>1318</v>
+        <v>1311</v>
       </c>
       <c r="N193" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1320</v>
+        <v>1313</v>
       </c>
       <c r="D194" t="s">
-        <v>1321</v>
+        <v>1314</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="I194" t="s">
-        <v>1323</v>
+        <v>1315</v>
       </c>
       <c r="J194" t="s">
-        <v>1231</v>
+        <v>1262</v>
       </c>
       <c r="K194" t="s">
-        <v>1324</v>
+        <v>1316</v>
       </c>
       <c r="L194" t="s">
-        <v>1325</v>
+        <v>64</v>
       </c>
       <c r="M194" t="s">
-        <v>1326</v>
+        <v>1317</v>
       </c>
       <c r="N194" t="s">
-        <v>1327</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1328</v>
+        <v>1319</v>
       </c>
       <c r="D195" t="s">
-        <v>1218</v>
+        <v>1320</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1329</v>
+        <v>1275</v>
       </c>
       <c r="I195" t="s">
-        <v>1330</v>
+        <v>1321</v>
       </c>
       <c r="J195" t="s">
-        <v>390</v>
+        <v>1262</v>
       </c>
       <c r="K195" t="s">
-        <v>1331</v>
+        <v>1322</v>
       </c>
       <c r="L195" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M195" t="s">
-        <v>1332</v>
+        <v>1323</v>
       </c>
       <c r="N195" t="s">
-        <v>1333</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="D196" t="s">
-        <v>1218</v>
+        <v>1326</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1334</v>
+        <v>1327</v>
       </c>
       <c r="I196" t="s">
-        <v>1335</v>
+        <v>1328</v>
       </c>
       <c r="J196" t="s">
-        <v>390</v>
+        <v>1329</v>
       </c>
       <c r="K196" t="s">
-        <v>1336</v>
+        <v>1330</v>
       </c>
       <c r="L196" t="s">
-        <v>174</v>
+        <v>583</v>
       </c>
       <c r="M196" t="s">
-        <v>1337</v>
+        <v>1331</v>
       </c>
       <c r="N196" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="D197" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1340</v>
+        <v>1335</v>
       </c>
       <c r="I197" t="s">
-        <v>1341</v>
+        <v>1336</v>
       </c>
       <c r="J197" t="s">
-        <v>1164</v>
+        <v>899</v>
       </c>
       <c r="K197" t="s">
-        <v>1342</v>
+        <v>1337</v>
       </c>
       <c r="L197" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M197" t="s">
-        <v>1343</v>
+        <v>1338</v>
       </c>
       <c r="N197" t="s">
-        <v>1344</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1345</v>
+        <v>1340</v>
       </c>
       <c r="D198" t="s">
-        <v>1346</v>
+        <v>1341</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1347</v>
+        <v>1342</v>
       </c>
       <c r="I198" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
       <c r="J198" t="s">
-        <v>1164</v>
+        <v>899</v>
       </c>
       <c r="K198" t="s">
-        <v>1349</v>
+        <v>1344</v>
       </c>
       <c r="L198" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M198" t="s">
-        <v>1350</v>
+        <v>1345</v>
       </c>
       <c r="N198" t="s">
-        <v>1351</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="D199" t="s">
-        <v>1353</v>
+        <v>1348</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
       <c r="I199" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
       <c r="J199" t="s">
-        <v>1164</v>
+        <v>899</v>
       </c>
       <c r="K199" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
       <c r="L199" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M199" t="s">
-        <v>1357</v>
+        <v>1352</v>
       </c>
       <c r="N199" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1359</v>
+        <v>1354</v>
       </c>
       <c r="D200" t="s">
-        <v>1360</v>
+        <v>1355</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1361</v>
+        <v>1356</v>
       </c>
       <c r="I200" t="s">
-        <v>1362</v>
+        <v>1357</v>
       </c>
       <c r="J200" t="s">
-        <v>1164</v>
+        <v>899</v>
       </c>
       <c r="K200" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="L200" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M200" t="s">
-        <v>1364</v>
+        <v>1359</v>
       </c>
       <c r="N200" t="s">
-        <v>1365</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1366</v>
+        <v>1361</v>
       </c>
       <c r="D201" t="s">
-        <v>1218</v>
+        <v>1362</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>451</v>
+        <v>1363</v>
       </c>
       <c r="I201" t="s">
+        <v>1364</v>
+      </c>
+      <c r="J201" t="s">
+        <v>822</v>
+      </c>
+      <c r="K201" t="s">
+        <v>1365</v>
+      </c>
+      <c r="L201" t="s">
+        <v>1366</v>
+      </c>
+      <c r="M201" t="s">
         <v>1367</v>
       </c>
-      <c r="J201" t="s">
-[...2 lines deleted...]
-      <c r="K201" t="s">
+      <c r="N201" t="s">
         <v>1368</v>
-      </c>
-[...7 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="D202" t="s">
-        <v>1218</v>
+        <v>1326</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>491</v>
+        <v>1327</v>
       </c>
       <c r="I202" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J202" t="s">
+        <v>1329</v>
+      </c>
+      <c r="K202" t="s">
         <v>1371</v>
       </c>
-      <c r="J202" t="s">
-[...2 lines deleted...]
-      <c r="K202" t="s">
+      <c r="L202" t="s">
+        <v>583</v>
+      </c>
+      <c r="M202" t="s">
         <v>1372</v>
       </c>
-      <c r="L202" t="s">
-[...2 lines deleted...]
-      <c r="M202" t="s">
+      <c r="N202" t="s">
         <v>1373</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
         <v>1374</v>
       </c>
       <c r="D203" t="s">
-        <v>1218</v>
+        <v>1374</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
+        <v>76</v>
+      </c>
+      <c r="I203" t="s">
         <v>1375</v>
       </c>
-      <c r="I203" t="s">
+      <c r="J203" t="s">
+        <v>1329</v>
+      </c>
+      <c r="K203" t="s">
         <v>1376</v>
       </c>
-      <c r="J203" t="s">
-[...2 lines deleted...]
-      <c r="K203" t="s">
+      <c r="L203" t="s">
+        <v>72</v>
+      </c>
+      <c r="M203" t="s">
         <v>1377</v>
       </c>
-      <c r="L203" t="s">
-[...2 lines deleted...]
-      <c r="M203" t="s">
+      <c r="N203" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="D204" t="s">
-        <v>1218</v>
+        <v>1380</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>491</v>
+        <v>1381</v>
       </c>
       <c r="I204" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="J204" t="s">
-        <v>390</v>
+        <v>899</v>
       </c>
       <c r="K204" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="L204" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M204" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="N204" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="D205" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="I205" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="J205" t="s">
-        <v>1164</v>
+        <v>899</v>
       </c>
       <c r="K205" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="L205" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M205" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="N205" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="D206" t="s">
-        <v>1218</v>
+        <v>1394</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1391</v>
+        <v>1275</v>
       </c>
       <c r="I206" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="J206" t="s">
-        <v>390</v>
+        <v>899</v>
       </c>
       <c r="K206" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="L206" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M206" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="N206" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="D207" t="s">
-        <v>1218</v>
+        <v>1400</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="I207" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="J207" t="s">
-        <v>390</v>
+        <v>1403</v>
       </c>
       <c r="K207" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
       <c r="L207" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M207" t="s">
-        <v>1399</v>
+        <v>1405</v>
       </c>
       <c r="N207" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1390</v>
+        <v>1407</v>
       </c>
       <c r="D208" t="s">
-        <v>1218</v>
+        <v>1408</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>456</v>
+        <v>1409</v>
       </c>
       <c r="I208" t="s">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="J208" t="s">
-        <v>390</v>
+        <v>1403</v>
       </c>
       <c r="K208" t="s">
-        <v>1401</v>
+        <v>1411</v>
       </c>
       <c r="L208" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M208" t="s">
-        <v>1402</v>
+        <v>1412</v>
       </c>
       <c r="N208" t="s">
-        <v>1395</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1403</v>
+        <v>1414</v>
       </c>
       <c r="D209" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1405</v>
+        <v>1416</v>
       </c>
       <c r="I209" t="s">
-        <v>1406</v>
+        <v>1417</v>
       </c>
       <c r="J209" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K209" t="s">
-        <v>1407</v>
+        <v>1418</v>
       </c>
       <c r="L209" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M209" t="s">
-        <v>1408</v>
+        <v>1419</v>
       </c>
       <c r="N209" t="s">
-        <v>1409</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1403</v>
+        <v>1421</v>
       </c>
       <c r="D210" t="s">
-        <v>1404</v>
+        <v>1422</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="I210" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="J210" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K210" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="L210" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M210" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="N210" t="s">
-        <v>1409</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1414</v>
+        <v>1428</v>
       </c>
       <c r="D211" t="s">
-        <v>1415</v>
+        <v>1429</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
       <c r="I211" t="s">
-        <v>1417</v>
+        <v>1431</v>
       </c>
       <c r="J211" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K211" t="s">
-        <v>1418</v>
+        <v>1432</v>
       </c>
       <c r="L211" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M211" t="s">
-        <v>1419</v>
+        <v>1433</v>
       </c>
       <c r="N211" t="s">
-        <v>1420</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
       <c r="D212" t="s">
-        <v>1422</v>
+        <v>1436</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1423</v>
+        <v>1437</v>
       </c>
       <c r="I212" t="s">
-        <v>1424</v>
+        <v>1438</v>
       </c>
       <c r="J212" t="s">
-        <v>233</v>
+        <v>1403</v>
       </c>
       <c r="K212" t="s">
-        <v>1425</v>
+        <v>1439</v>
       </c>
       <c r="L212" t="s">
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="M212" t="s">
-        <v>1426</v>
+        <v>1440</v>
       </c>
       <c r="N212" t="s">
-        <v>1427</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1428</v>
+        <v>1442</v>
       </c>
       <c r="D213" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
       <c r="I213" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
       <c r="J213" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K213" t="s">
-        <v>1432</v>
+        <v>1446</v>
       </c>
       <c r="L213" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M213" t="s">
-        <v>1433</v>
+        <v>1447</v>
       </c>
       <c r="N213" t="s">
-        <v>1434</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1435</v>
+        <v>1449</v>
       </c>
       <c r="D214" t="s">
-        <v>1436</v>
+        <v>1449</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1437</v>
+        <v>76</v>
       </c>
       <c r="I214" t="s">
-        <v>1438</v>
+        <v>1450</v>
       </c>
       <c r="J214" t="s">
-        <v>1164</v>
+        <v>899</v>
       </c>
       <c r="K214" t="s">
-        <v>1439</v>
+        <v>1451</v>
       </c>
       <c r="L214" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M214" t="s">
-        <v>1440</v>
+        <v>1452</v>
       </c>
       <c r="N214" t="s">
-        <v>1441</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1442</v>
+        <v>1454</v>
       </c>
       <c r="D215" t="s">
-        <v>1443</v>
+        <v>1455</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="I215" t="s">
-        <v>1445</v>
+        <v>1457</v>
       </c>
       <c r="J215" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K215" t="s">
-        <v>1446</v>
+        <v>1458</v>
       </c>
       <c r="L215" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M215" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="N215" t="s">
-        <v>1448</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
       <c r="D216" t="s">
-        <v>1450</v>
+        <v>1462</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1451</v>
+        <v>1463</v>
       </c>
       <c r="I216" t="s">
-        <v>1452</v>
+        <v>1464</v>
       </c>
       <c r="J216" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K216" t="s">
-        <v>1453</v>
+        <v>1465</v>
       </c>
       <c r="L216" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M216" t="s">
-        <v>1454</v>
+        <v>1466</v>
       </c>
       <c r="N216" t="s">
-        <v>1455</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1456</v>
+        <v>1468</v>
       </c>
       <c r="D217" t="s">
-        <v>1457</v>
+        <v>1469</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1458</v>
+        <v>1275</v>
       </c>
       <c r="I217" t="s">
-        <v>1459</v>
+        <v>1470</v>
       </c>
       <c r="J217" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K217" t="s">
-        <v>1460</v>
+        <v>1471</v>
       </c>
       <c r="L217" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M217" t="s">
-        <v>1461</v>
+        <v>1472</v>
       </c>
       <c r="N217" t="s">
-        <v>1462</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1456</v>
+        <v>1474</v>
       </c>
       <c r="D218" t="s">
-        <v>1457</v>
+        <v>1475</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1463</v>
+        <v>1476</v>
       </c>
       <c r="I218" t="s">
-        <v>1464</v>
+        <v>1477</v>
       </c>
       <c r="J218" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K218" t="s">
-        <v>1465</v>
+        <v>1478</v>
       </c>
       <c r="L218" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M218" t="s">
-        <v>1466</v>
+        <v>1479</v>
       </c>
       <c r="N218" t="s">
-        <v>1462</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1456</v>
+        <v>1481</v>
       </c>
       <c r="D219" t="s">
-        <v>1457</v>
+        <v>1482</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1467</v>
+        <v>1483</v>
       </c>
       <c r="I219" t="s">
-        <v>1468</v>
+        <v>1484</v>
       </c>
       <c r="J219" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K219" t="s">
-        <v>1469</v>
+        <v>1485</v>
       </c>
       <c r="L219" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M219" t="s">
-        <v>1470</v>
+        <v>1486</v>
       </c>
       <c r="N219" t="s">
-        <v>1462</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1471</v>
+        <v>1488</v>
       </c>
       <c r="D220" t="s">
-        <v>1472</v>
+        <v>1489</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1473</v>
+        <v>1490</v>
       </c>
       <c r="I220" t="s">
-        <v>1474</v>
+        <v>1491</v>
       </c>
       <c r="J220" t="s">
-        <v>1164</v>
+        <v>1403</v>
       </c>
       <c r="K220" t="s">
-        <v>1475</v>
+        <v>1492</v>
       </c>
       <c r="L220" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M220" t="s">
-        <v>1476</v>
+        <v>1493</v>
       </c>
       <c r="N220" t="s">
-        <v>1477</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1478</v>
+        <v>1495</v>
       </c>
       <c r="D221" t="s">
-        <v>1479</v>
+        <v>1496</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1480</v>
+        <v>1497</v>
       </c>
       <c r="I221" t="s">
-        <v>1481</v>
+        <v>1498</v>
       </c>
       <c r="J221" t="s">
-        <v>1164</v>
+        <v>1499</v>
       </c>
       <c r="K221" t="s">
-        <v>1482</v>
+        <v>1500</v>
       </c>
       <c r="L221" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M221" t="s">
-        <v>1483</v>
+        <v>1501</v>
       </c>
       <c r="N221" t="s">
-        <v>1484</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1485</v>
+        <v>1503</v>
       </c>
       <c r="D222" t="s">
-        <v>1486</v>
+        <v>1504</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1487</v>
+        <v>1505</v>
       </c>
       <c r="I222" t="s">
-        <v>1488</v>
+        <v>1506</v>
       </c>
       <c r="J222" t="s">
-        <v>1164</v>
+        <v>1499</v>
       </c>
       <c r="K222" t="s">
-        <v>1489</v>
+        <v>1507</v>
       </c>
       <c r="L222" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M222" t="s">
-        <v>1490</v>
+        <v>1508</v>
       </c>
       <c r="N222" t="s">
-        <v>1491</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1492</v>
+        <v>1510</v>
       </c>
       <c r="D223" t="s">
-        <v>1493</v>
+        <v>1511</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1494</v>
+        <v>1512</v>
       </c>
       <c r="I223" t="s">
-        <v>1495</v>
+        <v>1513</v>
       </c>
       <c r="J223" t="s">
-        <v>1164</v>
+        <v>1499</v>
       </c>
       <c r="K223" t="s">
-        <v>1496</v>
+        <v>1514</v>
       </c>
       <c r="L223" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M223" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="N223" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="D224" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1501</v>
+        <v>1519</v>
       </c>
       <c r="I224" t="s">
-        <v>1502</v>
+        <v>1520</v>
       </c>
       <c r="J224" t="s">
-        <v>1164</v>
+        <v>1499</v>
       </c>
       <c r="K224" t="s">
-        <v>1503</v>
+        <v>1521</v>
       </c>
       <c r="L224" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M224" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="N224" t="s">
-        <v>1505</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1506</v>
+        <v>1524</v>
       </c>
       <c r="D225" t="s">
-        <v>1507</v>
+        <v>1525</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1508</v>
+        <v>1526</v>
       </c>
       <c r="I225" t="s">
-        <v>1509</v>
+        <v>1527</v>
       </c>
       <c r="J225" t="s">
-        <v>1164</v>
+        <v>1499</v>
       </c>
       <c r="K225" t="s">
-        <v>1510</v>
+        <v>1528</v>
       </c>
       <c r="L225" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M225" t="s">
-        <v>1511</v>
+        <v>1529</v>
       </c>
       <c r="N225" t="s">
-        <v>1512</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1506</v>
+        <v>1531</v>
       </c>
       <c r="D226" t="s">
-        <v>1507</v>
+        <v>1532</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1513</v>
+        <v>1533</v>
       </c>
       <c r="I226" t="s">
-        <v>1514</v>
+        <v>1534</v>
       </c>
       <c r="J226" t="s">
-        <v>1164</v>
+        <v>1499</v>
       </c>
       <c r="K226" t="s">
-        <v>1515</v>
+        <v>1535</v>
       </c>
       <c r="L226" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M226" t="s">
-        <v>1516</v>
+        <v>1536</v>
       </c>
       <c r="N226" t="s">
-        <v>1512</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1517</v>
+        <v>1538</v>
       </c>
       <c r="D227" t="s">
-        <v>1518</v>
+        <v>1539</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1519</v>
+        <v>1540</v>
       </c>
       <c r="I227" t="s">
-        <v>1520</v>
+        <v>1541</v>
       </c>
       <c r="J227" t="s">
-        <v>1164</v>
+        <v>1499</v>
       </c>
       <c r="K227" t="s">
-        <v>1521</v>
+        <v>1542</v>
       </c>
       <c r="L227" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M227" t="s">
-        <v>1522</v>
+        <v>1543</v>
       </c>
       <c r="N227" t="s">
-        <v>1523</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1524</v>
+        <v>1545</v>
       </c>
       <c r="D228" t="s">
-        <v>1525</v>
+        <v>1546</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1526</v>
+        <v>1547</v>
       </c>
       <c r="I228" t="s">
-        <v>1527</v>
+        <v>1548</v>
       </c>
       <c r="J228" t="s">
-        <v>374</v>
+        <v>1499</v>
       </c>
       <c r="K228" t="s">
-        <v>1528</v>
+        <v>1549</v>
       </c>
       <c r="L228" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M228" t="s">
-        <v>1529</v>
+        <v>1550</v>
       </c>
       <c r="N228" t="s">
-        <v>1530</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1531</v>
+        <v>1545</v>
       </c>
       <c r="D229" t="s">
-        <v>1532</v>
+        <v>1546</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1533</v>
+        <v>1547</v>
       </c>
       <c r="I229" t="s">
-        <v>1534</v>
+        <v>1552</v>
       </c>
       <c r="J229" t="s">
-        <v>374</v>
+        <v>1499</v>
       </c>
       <c r="K229" t="s">
-        <v>1535</v>
+        <v>1553</v>
       </c>
       <c r="L229" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M229" t="s">
-        <v>1536</v>
+        <v>1554</v>
       </c>
       <c r="N229" t="s">
-        <v>1537</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
       <c r="D230" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1540</v>
+        <v>1557</v>
       </c>
       <c r="I230" t="s">
-        <v>1541</v>
+        <v>1558</v>
       </c>
       <c r="J230" t="s">
-        <v>374</v>
+        <v>1499</v>
       </c>
       <c r="K230" t="s">
-        <v>1542</v>
+        <v>1559</v>
       </c>
       <c r="L230" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M230" t="s">
-        <v>1543</v>
+        <v>1560</v>
       </c>
       <c r="N230" t="s">
-        <v>1544</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1545</v>
+        <v>1562</v>
       </c>
       <c r="D231" t="s">
-        <v>1546</v>
+        <v>1563</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1547</v>
+        <v>76</v>
       </c>
       <c r="I231" t="s">
-        <v>1548</v>
+        <v>1564</v>
       </c>
       <c r="J231" t="s">
-        <v>374</v>
+        <v>1403</v>
       </c>
       <c r="K231" t="s">
-        <v>1549</v>
+        <v>1565</v>
       </c>
       <c r="L231" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M231" t="s">
-        <v>1550</v>
+        <v>1566</v>
       </c>
       <c r="N231" t="s">
-        <v>1551</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1545</v>
+        <v>1562</v>
       </c>
       <c r="D232" t="s">
-        <v>1546</v>
+        <v>1568</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="I232" t="s">
-        <v>1553</v>
+        <v>1570</v>
       </c>
       <c r="J232" t="s">
-        <v>374</v>
+        <v>1499</v>
       </c>
       <c r="K232" t="s">
-        <v>1554</v>
+        <v>1571</v>
       </c>
       <c r="L232" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M232" t="s">
-        <v>1555</v>
+        <v>1572</v>
       </c>
       <c r="N232" t="s">
-        <v>1551</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1545</v>
+        <v>1573</v>
       </c>
       <c r="D233" t="s">
-        <v>1546</v>
+        <v>1574</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1556</v>
+        <v>1575</v>
       </c>
       <c r="I233" t="s">
-        <v>1557</v>
+        <v>1576</v>
       </c>
       <c r="J233" t="s">
-        <v>374</v>
+        <v>1499</v>
       </c>
       <c r="K233" t="s">
-        <v>1558</v>
+        <v>1577</v>
       </c>
       <c r="L233" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M233" t="s">
-        <v>1559</v>
+        <v>1578</v>
       </c>
       <c r="N233" t="s">
-        <v>1551</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1560</v>
+        <v>1580</v>
       </c>
       <c r="D234" t="s">
-        <v>1561</v>
+        <v>1581</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>254</v>
+        <v>1582</v>
       </c>
       <c r="I234" t="s">
-        <v>1562</v>
+        <v>1583</v>
       </c>
       <c r="J234" t="s">
-        <v>1563</v>
+        <v>1499</v>
       </c>
       <c r="K234" t="s">
-        <v>1564</v>
+        <v>1584</v>
       </c>
       <c r="L234" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M234" t="s">
-        <v>1565</v>
+        <v>1585</v>
       </c>
       <c r="N234" t="s">
-        <v>1566</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1560</v>
+        <v>1587</v>
       </c>
       <c r="D235" t="s">
-        <v>1567</v>
+        <v>1587</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1568</v>
+        <v>76</v>
       </c>
       <c r="I235" t="s">
-        <v>1569</v>
+        <v>1588</v>
       </c>
       <c r="J235" t="s">
-        <v>374</v>
+        <v>1403</v>
       </c>
       <c r="K235" t="s">
-        <v>1570</v>
+        <v>1589</v>
       </c>
       <c r="L235" t="s">
-        <v>257</v>
+        <v>72</v>
       </c>
       <c r="M235" t="s">
-        <v>1571</v>
+        <v>1590</v>
       </c>
       <c r="N235" t="s">
-        <v>1566</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1572</v>
+        <v>1592</v>
       </c>
       <c r="D236" t="s">
-        <v>1573</v>
+        <v>1593</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1574</v>
+        <v>1327</v>
       </c>
       <c r="I236" t="s">
-        <v>1575</v>
+        <v>1594</v>
       </c>
       <c r="J236" t="s">
-        <v>374</v>
+        <v>1499</v>
       </c>
       <c r="K236" t="s">
-        <v>1576</v>
+        <v>1595</v>
       </c>
       <c r="L236" t="s">
-        <v>257</v>
+        <v>583</v>
       </c>
       <c r="M236" t="s">
-        <v>1577</v>
+        <v>1596</v>
       </c>
       <c r="N236" t="s">
-        <v>1578</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1572</v>
+        <v>1598</v>
       </c>
       <c r="D237" t="s">
-        <v>1561</v>
+        <v>1599</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>254</v>
+        <v>1600</v>
       </c>
       <c r="I237" t="s">
-        <v>1579</v>
+        <v>1601</v>
       </c>
       <c r="J237" t="s">
-        <v>1563</v>
+        <v>128</v>
       </c>
       <c r="K237" t="s">
-        <v>1580</v>
+        <v>1602</v>
       </c>
       <c r="L237" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M237" t="s">
-        <v>1581</v>
+        <v>1603</v>
       </c>
       <c r="N237" t="s">
-        <v>1578</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1582</v>
+        <v>1605</v>
       </c>
       <c r="D238" t="s">
-        <v>1583</v>
+        <v>1606</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1584</v>
+        <v>1607</v>
       </c>
       <c r="I238" t="s">
-        <v>1585</v>
+        <v>1608</v>
       </c>
       <c r="J238" t="s">
-        <v>1231</v>
+        <v>128</v>
       </c>
       <c r="K238" t="s">
-        <v>1586</v>
+        <v>1609</v>
       </c>
       <c r="L238" t="s">
-        <v>1587</v>
+        <v>64</v>
       </c>
       <c r="M238" t="s">
-        <v>1588</v>
+        <v>1610</v>
       </c>
       <c r="N238" t="s">
-        <v>1589</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1590</v>
+        <v>1612</v>
       </c>
       <c r="D239" t="s">
-        <v>1591</v>
+        <v>1613</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1592</v>
+        <v>1614</v>
       </c>
       <c r="I239" t="s">
-        <v>1593</v>
+        <v>1615</v>
       </c>
       <c r="J239" t="s">
-        <v>374</v>
+        <v>128</v>
       </c>
       <c r="K239" t="s">
-        <v>1594</v>
+        <v>1616</v>
       </c>
       <c r="L239" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M239" t="s">
-        <v>1595</v>
+        <v>1617</v>
       </c>
       <c r="N239" t="s">
-        <v>1596</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1597</v>
+        <v>1619</v>
       </c>
       <c r="D240" t="s">
-        <v>1598</v>
+        <v>1620</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1599</v>
+        <v>1621</v>
       </c>
       <c r="I240" t="s">
-        <v>1600</v>
+        <v>1622</v>
       </c>
       <c r="J240" t="s">
-        <v>374</v>
+        <v>128</v>
       </c>
       <c r="K240" t="s">
-        <v>1601</v>
+        <v>1623</v>
       </c>
       <c r="L240" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M240" t="s">
-        <v>1602</v>
+        <v>1624</v>
       </c>
       <c r="N240" t="s">
-        <v>1603</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1604</v>
+        <v>1626</v>
       </c>
       <c r="D241" t="s">
-        <v>1605</v>
+        <v>1627</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1606</v>
+        <v>1628</v>
       </c>
       <c r="I241" t="s">
-        <v>1607</v>
+        <v>1629</v>
       </c>
       <c r="J241" t="s">
-        <v>374</v>
+        <v>128</v>
       </c>
       <c r="K241" t="s">
-        <v>1608</v>
+        <v>1630</v>
       </c>
       <c r="L241" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M241" t="s">
-        <v>1609</v>
+        <v>1631</v>
       </c>
       <c r="N241" t="s">
-        <v>1610</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1611</v>
+        <v>1633</v>
       </c>
       <c r="D242" t="s">
-        <v>1612</v>
+        <v>1633</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1613</v>
+        <v>76</v>
       </c>
       <c r="I242" t="s">
-        <v>1614</v>
+        <v>1634</v>
       </c>
       <c r="J242" t="s">
-        <v>374</v>
+        <v>1499</v>
       </c>
       <c r="K242" t="s">
-        <v>1615</v>
+        <v>1635</v>
       </c>
       <c r="L242" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M242" t="s">
-        <v>1616</v>
+        <v>1636</v>
       </c>
       <c r="N242" t="s">
-        <v>1617</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1618</v>
+        <v>1638</v>
       </c>
       <c r="D243" t="s">
-        <v>1619</v>
+        <v>1639</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1620</v>
+        <v>1640</v>
       </c>
       <c r="I243" t="s">
-        <v>1621</v>
+        <v>1641</v>
       </c>
       <c r="J243" t="s">
-        <v>374</v>
+        <v>128</v>
       </c>
       <c r="K243" t="s">
-        <v>1622</v>
+        <v>1642</v>
       </c>
       <c r="L243" t="s">
-        <v>22</v>
+        <v>459</v>
       </c>
       <c r="M243" t="s">
-        <v>1623</v>
+        <v>1643</v>
       </c>
       <c r="N243" t="s">
-        <v>1624</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1625</v>
+        <v>1645</v>
       </c>
       <c r="D244" t="s">
-        <v>1626</v>
+        <v>1646</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1627</v>
+        <v>1647</v>
       </c>
       <c r="I244" t="s">
-        <v>1628</v>
+        <v>1648</v>
       </c>
       <c r="J244" t="s">
-        <v>374</v>
+        <v>1649</v>
       </c>
       <c r="K244" t="s">
-        <v>1629</v>
+        <v>1650</v>
       </c>
       <c r="L244" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M244" t="s">
-        <v>1630</v>
+        <v>1651</v>
       </c>
       <c r="N244" t="s">
-        <v>1631</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1632</v>
+        <v>1653</v>
       </c>
       <c r="D245" t="s">
-        <v>1633</v>
+        <v>1654</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1634</v>
+        <v>1655</v>
       </c>
       <c r="I245" t="s">
-        <v>1635</v>
+        <v>1656</v>
       </c>
       <c r="J245" t="s">
-        <v>374</v>
+        <v>1649</v>
       </c>
       <c r="K245" t="s">
-        <v>1636</v>
+        <v>1657</v>
       </c>
       <c r="L245" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M245" t="s">
-        <v>1637</v>
+        <v>1658</v>
       </c>
       <c r="N245" t="s">
-        <v>1638</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1632</v>
+        <v>1660</v>
       </c>
       <c r="D246" t="s">
-        <v>1561</v>
+        <v>1661</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>254</v>
+        <v>1662</v>
       </c>
       <c r="I246" t="s">
-        <v>1639</v>
+        <v>1663</v>
       </c>
       <c r="J246" t="s">
-        <v>1563</v>
+        <v>1649</v>
       </c>
       <c r="K246" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="L246" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M246" t="s">
-        <v>1641</v>
+        <v>1665</v>
       </c>
       <c r="N246" t="s">
-        <v>1638</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1642</v>
+        <v>1667</v>
       </c>
       <c r="D247" t="s">
-        <v>1643</v>
-[...9 lines deleted...]
-      </c>
+        <v>1668</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
       <c r="H247" t="s">
-        <v>1647</v>
+        <v>1669</v>
       </c>
       <c r="I247" t="s">
-        <v>1648</v>
+        <v>1670</v>
       </c>
       <c r="J247" t="s">
         <v>1649</v>
       </c>
       <c r="K247" t="s">
-        <v>1650</v>
+        <v>1671</v>
       </c>
       <c r="L247" t="s">
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="M247" t="s">
-        <v>1651</v>
+        <v>1672</v>
       </c>
       <c r="N247" t="s">
-        <v>1652</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1653</v>
+        <v>1674</v>
       </c>
       <c r="D248" t="s">
-        <v>1654</v>
+        <v>1675</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1655</v>
+        <v>1676</v>
       </c>
       <c r="I248" t="s">
-        <v>1656</v>
+        <v>1677</v>
       </c>
       <c r="J248" t="s">
-        <v>374</v>
+        <v>1649</v>
       </c>
       <c r="K248" t="s">
-        <v>1657</v>
+        <v>1678</v>
       </c>
       <c r="L248" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M248" t="s">
-        <v>1658</v>
+        <v>1679</v>
       </c>
       <c r="N248" t="s">
-        <v>1659</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1660</v>
+        <v>1681</v>
       </c>
       <c r="D249" t="s">
-        <v>1643</v>
-[...9 lines deleted...]
-      </c>
+        <v>1682</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
       <c r="H249" t="s">
-        <v>1664</v>
+        <v>1683</v>
       </c>
       <c r="I249" t="s">
-        <v>1665</v>
+        <v>1684</v>
       </c>
       <c r="J249" t="s">
-        <v>1649</v>
+        <v>20</v>
       </c>
       <c r="K249" t="s">
-        <v>1666</v>
+        <v>1685</v>
       </c>
       <c r="L249" t="s">
-        <v>235</v>
+        <v>583</v>
       </c>
       <c r="M249" t="s">
-        <v>1667</v>
+        <v>1686</v>
       </c>
       <c r="N249" t="s">
-        <v>1668</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D250" t="s">
-        <v>1643</v>
-[...9 lines deleted...]
-      </c>
+        <v>1689</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="G250"/>
       <c r="H250" t="s">
-        <v>1673</v>
+        <v>1690</v>
       </c>
       <c r="I250" t="s">
-        <v>1674</v>
+        <v>1691</v>
       </c>
       <c r="J250" t="s">
         <v>1649</v>
       </c>
       <c r="K250" t="s">
-        <v>1675</v>
+        <v>1692</v>
       </c>
       <c r="L250" t="s">
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="M250" t="s">
-        <v>1676</v>
+        <v>1693</v>
       </c>
       <c r="N250" t="s">
-        <v>1677</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1678</v>
+        <v>1695</v>
       </c>
       <c r="D251" t="s">
-        <v>1679</v>
+        <v>1696</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1680</v>
+        <v>1697</v>
       </c>
       <c r="I251" t="s">
-        <v>1681</v>
+        <v>1698</v>
       </c>
       <c r="J251" t="s">
-        <v>374</v>
+        <v>1649</v>
       </c>
       <c r="K251" t="s">
-        <v>1682</v>
+        <v>1699</v>
       </c>
       <c r="L251" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M251" t="s">
-        <v>1683</v>
+        <v>1700</v>
       </c>
       <c r="N251" t="s">
-        <v>1684</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1685</v>
+        <v>1702</v>
       </c>
       <c r="D252" t="s">
-        <v>1686</v>
+        <v>1703</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1687</v>
+        <v>1275</v>
       </c>
       <c r="I252" t="s">
-        <v>1688</v>
+        <v>1704</v>
       </c>
       <c r="J252" t="s">
-        <v>374</v>
+        <v>1649</v>
       </c>
       <c r="K252" t="s">
-        <v>1689</v>
+        <v>1705</v>
       </c>
       <c r="L252" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M252" t="s">
-        <v>1690</v>
+        <v>1706</v>
       </c>
       <c r="N252" t="s">
-        <v>1691</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1692</v>
+        <v>1708</v>
       </c>
       <c r="D253" t="s">
-        <v>1693</v>
+        <v>1709</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1694</v>
+        <v>1710</v>
       </c>
       <c r="I253" t="s">
-        <v>1695</v>
+        <v>1711</v>
       </c>
       <c r="J253" t="s">
-        <v>374</v>
+        <v>1649</v>
       </c>
       <c r="K253" t="s">
-        <v>1696</v>
+        <v>1712</v>
       </c>
       <c r="L253" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M253" t="s">
-        <v>1697</v>
+        <v>1713</v>
       </c>
       <c r="N253" t="s">
-        <v>1698</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1699</v>
+        <v>1715</v>
       </c>
       <c r="D254" t="s">
-        <v>1700</v>
+        <v>1716</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1701</v>
+        <v>1717</v>
       </c>
       <c r="I254" t="s">
-        <v>1702</v>
+        <v>1718</v>
       </c>
       <c r="J254" t="s">
-        <v>374</v>
+        <v>1649</v>
       </c>
       <c r="K254" t="s">
-        <v>1703</v>
+        <v>1719</v>
       </c>
       <c r="L254" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M254" t="s">
-        <v>1704</v>
+        <v>1720</v>
       </c>
       <c r="N254" t="s">
-        <v>1705</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1706</v>
+        <v>1722</v>
       </c>
       <c r="D255" t="s">
-        <v>1707</v>
+        <v>1723</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1708</v>
+        <v>1724</v>
       </c>
       <c r="I255" t="s">
-        <v>1709</v>
+        <v>1725</v>
       </c>
       <c r="J255" t="s">
-        <v>374</v>
+        <v>33</v>
       </c>
       <c r="K255" t="s">
-        <v>1710</v>
+        <v>1726</v>
       </c>
       <c r="L255" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M255" t="s">
-        <v>1711</v>
+        <v>1727</v>
       </c>
       <c r="N255" t="s">
-        <v>1712</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1713</v>
+        <v>1729</v>
       </c>
       <c r="D256" t="s">
-        <v>1714</v>
-[...3 lines deleted...]
-      <c r="G256"/>
+        <v>1730</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1731</v>
+      </c>
+      <c r="F256" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1733</v>
+      </c>
       <c r="H256" t="s">
-        <v>1715</v>
+        <v>1734</v>
       </c>
       <c r="I256" t="s">
-        <v>1716</v>
+        <v>1735</v>
       </c>
       <c r="J256" t="s">
-        <v>374</v>
+        <v>581</v>
       </c>
       <c r="K256" t="s">
-        <v>1717</v>
+        <v>1736</v>
       </c>
       <c r="L256" t="s">
-        <v>22</v>
+        <v>1737</v>
       </c>
       <c r="M256" t="s">
-        <v>1718</v>
+        <v>1738</v>
       </c>
       <c r="N256" t="s">
-        <v>1719</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1720</v>
+        <v>1740</v>
       </c>
       <c r="D257" t="s">
-        <v>1721</v>
-[...3 lines deleted...]
-      <c r="G257"/>
+        <v>1730</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F257" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1743</v>
+      </c>
       <c r="H257" t="s">
-        <v>1722</v>
+        <v>1744</v>
       </c>
       <c r="I257" t="s">
-        <v>1723</v>
+        <v>1745</v>
       </c>
       <c r="J257" t="s">
-        <v>374</v>
+        <v>581</v>
       </c>
       <c r="K257" t="s">
-        <v>1724</v>
+        <v>1746</v>
       </c>
       <c r="L257" t="s">
-        <v>22</v>
+        <v>1737</v>
       </c>
       <c r="M257" t="s">
-        <v>1725</v>
+        <v>1747</v>
       </c>
       <c r="N257" t="s">
-        <v>1726</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1727</v>
+        <v>1749</v>
       </c>
       <c r="D258" t="s">
-        <v>1728</v>
+        <v>1749</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1729</v>
+        <v>76</v>
       </c>
       <c r="I258" t="s">
-        <v>1730</v>
+        <v>1750</v>
       </c>
       <c r="J258" t="s">
-        <v>374</v>
+        <v>210</v>
       </c>
       <c r="K258" t="s">
-        <v>1731</v>
+        <v>1751</v>
       </c>
       <c r="L258" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M258" t="s">
-        <v>1732</v>
+        <v>1752</v>
       </c>
       <c r="N258" t="s">
-        <v>1733</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1734</v>
+        <v>1754</v>
       </c>
       <c r="D259" t="s">
-        <v>1735</v>
+        <v>1755</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1736</v>
+        <v>1756</v>
       </c>
       <c r="I259" t="s">
-        <v>1737</v>
+        <v>1757</v>
       </c>
       <c r="J259" t="s">
-        <v>374</v>
+        <v>33</v>
       </c>
       <c r="K259" t="s">
-        <v>1738</v>
+        <v>1758</v>
       </c>
       <c r="L259" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M259" t="s">
-        <v>1739</v>
+        <v>1759</v>
       </c>
       <c r="N259" t="s">
-        <v>1740</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1734</v>
+        <v>1761</v>
       </c>
       <c r="D260" t="s">
-        <v>1735</v>
+        <v>1762</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1741</v>
+        <v>1763</v>
       </c>
       <c r="I260" t="s">
-        <v>1742</v>
+        <v>1764</v>
       </c>
       <c r="J260" t="s">
-        <v>374</v>
+        <v>33</v>
       </c>
       <c r="K260" t="s">
-        <v>1743</v>
+        <v>1765</v>
       </c>
       <c r="L260" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M260" t="s">
-        <v>1744</v>
+        <v>1766</v>
       </c>
       <c r="N260" t="s">
-        <v>1740</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1745</v>
+        <v>1768</v>
       </c>
       <c r="D261" t="s">
-        <v>1746</v>
+        <v>1769</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1747</v>
+        <v>1770</v>
       </c>
       <c r="I261" t="s">
-        <v>1748</v>
+        <v>1771</v>
       </c>
       <c r="J261" t="s">
-        <v>374</v>
+        <v>417</v>
       </c>
       <c r="K261" t="s">
-        <v>1749</v>
+        <v>1772</v>
       </c>
       <c r="L261" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M261" t="s">
-        <v>1750</v>
+        <v>1773</v>
       </c>
       <c r="N261" t="s">
-        <v>1751</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
-      <c r="C262"/>
+      <c r="C262" t="s">
+        <v>1775</v>
+      </c>
       <c r="D262" t="s">
-        <v>1752</v>
+        <v>1776</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1753</v>
+        <v>1777</v>
       </c>
       <c r="I262" t="s">
-        <v>1754</v>
+        <v>1778</v>
       </c>
       <c r="J262" t="s">
-        <v>1755</v>
+        <v>417</v>
       </c>
       <c r="K262" t="s">
-        <v>1756</v>
+        <v>1779</v>
       </c>
       <c r="L262" t="s">
-        <v>1757</v>
+        <v>64</v>
       </c>
       <c r="M262" t="s">
-        <v>1758</v>
-[...1 lines deleted...]
-      <c r="N262"/>
+        <v>1780</v>
+      </c>
+      <c r="N262" t="s">
+        <v>1781</v>
+      </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
-      <c r="C263"/>
+      <c r="C263" t="s">
+        <v>1782</v>
+      </c>
       <c r="D263" t="s">
-        <v>1759</v>
+        <v>1783</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1760</v>
+        <v>1784</v>
       </c>
       <c r="I263" t="s">
-        <v>1761</v>
+        <v>1785</v>
       </c>
       <c r="J263" t="s">
-        <v>1755</v>
+        <v>417</v>
       </c>
       <c r="K263" t="s">
-        <v>1762</v>
+        <v>1786</v>
       </c>
       <c r="L263" t="s">
-        <v>1763</v>
+        <v>64</v>
       </c>
       <c r="M263" t="s">
-        <v>1764</v>
-[...1 lines deleted...]
-      <c r="N263"/>
+        <v>1787</v>
+      </c>
+      <c r="N263" t="s">
+        <v>1788</v>
+      </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="D264" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="I264" t="s">
-        <v>1766</v>
+        <v>1790</v>
       </c>
       <c r="J264" t="s">
-        <v>1563</v>
+        <v>33</v>
       </c>
       <c r="K264" t="s">
-        <v>1767</v>
+        <v>1791</v>
       </c>
       <c r="L264" t="s">
-        <v>257</v>
+        <v>72</v>
       </c>
       <c r="M264" t="s">
-        <v>1768</v>
+        <v>1792</v>
       </c>
       <c r="N264" t="s">
-        <v>1769</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1770</v>
+        <v>1789</v>
       </c>
       <c r="D265" t="s">
-        <v>1771</v>
+        <v>1794</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1772</v>
+        <v>1795</v>
       </c>
       <c r="I265" t="s">
-        <v>1773</v>
+        <v>1796</v>
       </c>
       <c r="J265" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K265" t="s">
-        <v>1774</v>
+        <v>1797</v>
       </c>
       <c r="L265" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M265" t="s">
-        <v>1775</v>
+        <v>1798</v>
       </c>
       <c r="N265" t="s">
-        <v>1776</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1777</v>
+        <v>1799</v>
       </c>
       <c r="D266" t="s">
-        <v>1778</v>
+        <v>1800</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1779</v>
+        <v>1801</v>
       </c>
       <c r="I266" t="s">
-        <v>1780</v>
+        <v>1802</v>
       </c>
       <c r="J266" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K266" t="s">
-        <v>1781</v>
+        <v>1803</v>
       </c>
       <c r="L266" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M266" t="s">
-        <v>1782</v>
+        <v>1804</v>
       </c>
       <c r="N266" t="s">
-        <v>1783</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1784</v>
+        <v>1806</v>
       </c>
       <c r="D267" t="s">
-        <v>1785</v>
+        <v>1807</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1786</v>
+        <v>1808</v>
       </c>
       <c r="I267" t="s">
-        <v>1787</v>
+        <v>1809</v>
       </c>
       <c r="J267" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K267" t="s">
-        <v>1788</v>
+        <v>1810</v>
       </c>
       <c r="L267" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M267" t="s">
-        <v>1789</v>
+        <v>1811</v>
       </c>
       <c r="N267" t="s">
-        <v>1790</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1791</v>
+        <v>1813</v>
       </c>
       <c r="D268" t="s">
-        <v>1792</v>
+        <v>1814</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1793</v>
+        <v>1815</v>
       </c>
       <c r="I268" t="s">
-        <v>1794</v>
+        <v>1816</v>
       </c>
       <c r="J268" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K268" t="s">
-        <v>1795</v>
+        <v>1817</v>
       </c>
       <c r="L268" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M268" t="s">
-        <v>1796</v>
+        <v>1818</v>
       </c>
       <c r="N268" t="s">
-        <v>1797</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1798</v>
+        <v>1820</v>
       </c>
       <c r="D269" t="s">
-        <v>1799</v>
+        <v>1821</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1800</v>
+        <v>1822</v>
       </c>
       <c r="I269" t="s">
-        <v>1801</v>
+        <v>1823</v>
       </c>
       <c r="J269" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K269" t="s">
-        <v>1802</v>
+        <v>1824</v>
       </c>
       <c r="L269" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M269" t="s">
-        <v>1803</v>
+        <v>1825</v>
       </c>
       <c r="N269" t="s">
-        <v>1804</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1805</v>
+        <v>1827</v>
       </c>
       <c r="D270" t="s">
-        <v>1806</v>
+        <v>1828</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1807</v>
+        <v>1829</v>
       </c>
       <c r="I270" t="s">
-        <v>1808</v>
+        <v>1830</v>
       </c>
       <c r="J270" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K270" t="s">
-        <v>1809</v>
+        <v>1831</v>
       </c>
       <c r="L270" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M270" t="s">
-        <v>1810</v>
+        <v>1832</v>
       </c>
       <c r="N270" t="s">
-        <v>1811</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1812</v>
+        <v>1834</v>
       </c>
       <c r="D271" t="s">
-        <v>1813</v>
+        <v>1835</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1814</v>
+        <v>1836</v>
       </c>
       <c r="I271" t="s">
-        <v>1815</v>
+        <v>1837</v>
       </c>
       <c r="J271" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K271" t="s">
-        <v>1816</v>
+        <v>1838</v>
       </c>
       <c r="L271" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M271" t="s">
-        <v>1817</v>
+        <v>1839</v>
       </c>
       <c r="N271" t="s">
-        <v>1818</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1819</v>
+        <v>1841</v>
       </c>
       <c r="D272" t="s">
-        <v>1820</v>
+        <v>1842</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1821</v>
+        <v>1843</v>
       </c>
       <c r="I272" t="s">
-        <v>1822</v>
+        <v>1844</v>
       </c>
       <c r="J272" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K272" t="s">
-        <v>1823</v>
+        <v>1845</v>
       </c>
       <c r="L272" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M272" t="s">
-        <v>1824</v>
+        <v>1846</v>
       </c>
       <c r="N272" t="s">
-        <v>1825</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1826</v>
+        <v>1848</v>
       </c>
       <c r="D273" t="s">
-        <v>1827</v>
+        <v>1849</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1828</v>
+        <v>1850</v>
       </c>
       <c r="I273" t="s">
-        <v>1829</v>
+        <v>1851</v>
       </c>
       <c r="J273" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K273" t="s">
-        <v>1830</v>
+        <v>1852</v>
       </c>
       <c r="L273" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M273" t="s">
-        <v>1831</v>
+        <v>1853</v>
       </c>
       <c r="N273" t="s">
-        <v>1832</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1833</v>
+        <v>1855</v>
       </c>
       <c r="D274" t="s">
-        <v>1834</v>
+        <v>1856</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1835</v>
+        <v>1857</v>
       </c>
       <c r="I274" t="s">
-        <v>1836</v>
+        <v>1858</v>
       </c>
       <c r="J274" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K274" t="s">
-        <v>1837</v>
+        <v>1859</v>
       </c>
       <c r="L274" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M274" t="s">
-        <v>1838</v>
+        <v>1860</v>
       </c>
       <c r="N274" t="s">
-        <v>1839</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1840</v>
+        <v>1862</v>
       </c>
       <c r="D275" t="s">
-        <v>1841</v>
+        <v>1862</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1842</v>
+        <v>76</v>
       </c>
       <c r="I275" t="s">
-        <v>1843</v>
+        <v>1863</v>
       </c>
       <c r="J275" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K275" t="s">
-        <v>1844</v>
+        <v>1864</v>
       </c>
       <c r="L275" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M275" t="s">
-        <v>1845</v>
+        <v>1865</v>
       </c>
       <c r="N275" t="s">
-        <v>1846</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1847</v>
+        <v>1862</v>
       </c>
       <c r="D276" t="s">
-        <v>1848</v>
+        <v>1867</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1849</v>
+        <v>1868</v>
       </c>
       <c r="I276" t="s">
-        <v>1850</v>
+        <v>1869</v>
       </c>
       <c r="J276" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K276" t="s">
-        <v>1851</v>
+        <v>1870</v>
       </c>
       <c r="L276" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M276" t="s">
-        <v>1852</v>
+        <v>1871</v>
       </c>
       <c r="N276" t="s">
-        <v>1853</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1854</v>
+        <v>1872</v>
       </c>
       <c r="D277" t="s">
-        <v>1855</v>
+        <v>1873</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1856</v>
+        <v>1874</v>
       </c>
       <c r="I277" t="s">
-        <v>1857</v>
+        <v>1875</v>
       </c>
       <c r="J277" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K277" t="s">
-        <v>1858</v>
+        <v>1876</v>
       </c>
       <c r="L277" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M277" t="s">
-        <v>1859</v>
+        <v>1877</v>
       </c>
       <c r="N277" t="s">
-        <v>1860</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1861</v>
+        <v>1879</v>
       </c>
       <c r="D278" t="s">
-        <v>1862</v>
+        <v>1880</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1863</v>
+        <v>1881</v>
       </c>
       <c r="I278" t="s">
-        <v>1864</v>
+        <v>1882</v>
       </c>
       <c r="J278" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K278" t="s">
-        <v>1865</v>
+        <v>1883</v>
       </c>
       <c r="L278" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M278" t="s">
-        <v>1866</v>
+        <v>1884</v>
       </c>
       <c r="N278" t="s">
-        <v>1867</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1868</v>
+        <v>1886</v>
       </c>
       <c r="D279" t="s">
-        <v>1869</v>
+        <v>1886</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1870</v>
+        <v>76</v>
       </c>
       <c r="I279" t="s">
-        <v>1871</v>
+        <v>1887</v>
       </c>
       <c r="J279" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K279" t="s">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="L279" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M279" t="s">
-        <v>1873</v>
+        <v>1889</v>
       </c>
       <c r="N279" t="s">
-        <v>1874</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1875</v>
+        <v>1886</v>
       </c>
       <c r="D280" t="s">
-        <v>1876</v>
+        <v>1891</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>1877</v>
+        <v>1892</v>
       </c>
       <c r="I280" t="s">
-        <v>1878</v>
+        <v>1893</v>
       </c>
       <c r="J280" t="s">
-        <v>1563</v>
+        <v>417</v>
       </c>
       <c r="K280" t="s">
-        <v>1879</v>
+        <v>1894</v>
       </c>
       <c r="L280" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M280" t="s">
-        <v>1880</v>
+        <v>1895</v>
       </c>
       <c r="N280" t="s">
-        <v>1881</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1882</v>
+        <v>1896</v>
       </c>
       <c r="D281" t="s">
-        <v>1883</v>
+        <v>1897</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1884</v>
+        <v>1898</v>
       </c>
       <c r="I281" t="s">
-        <v>1885</v>
+        <v>1899</v>
       </c>
       <c r="J281" t="s">
-        <v>1563</v>
+        <v>234</v>
       </c>
       <c r="K281" t="s">
-        <v>1886</v>
+        <v>1900</v>
       </c>
       <c r="L281" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M281" t="s">
-        <v>1887</v>
+        <v>1901</v>
       </c>
       <c r="N281" t="s">
-        <v>1888</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1889</v>
+        <v>1903</v>
       </c>
       <c r="D282" t="s">
-        <v>1890</v>
+        <v>1904</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1891</v>
+        <v>1905</v>
       </c>
       <c r="I282" t="s">
-        <v>1892</v>
+        <v>1906</v>
       </c>
       <c r="J282" t="s">
-        <v>1563</v>
+        <v>234</v>
       </c>
       <c r="K282" t="s">
-        <v>1893</v>
+        <v>1907</v>
       </c>
       <c r="L282" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M282" t="s">
-        <v>1894</v>
+        <v>1908</v>
       </c>
       <c r="N282" t="s">
-        <v>1895</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1896</v>
+        <v>1910</v>
       </c>
       <c r="D283" t="s">
-        <v>1897</v>
+        <v>1911</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>1898</v>
+        <v>1912</v>
       </c>
       <c r="I283" t="s">
-        <v>1899</v>
+        <v>1913</v>
       </c>
       <c r="J283" t="s">
-        <v>1563</v>
+        <v>234</v>
       </c>
       <c r="K283" t="s">
-        <v>1900</v>
+        <v>1914</v>
       </c>
       <c r="L283" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M283" t="s">
-        <v>1901</v>
+        <v>1915</v>
       </c>
       <c r="N283" t="s">
-        <v>1902</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1903</v>
+        <v>1917</v>
       </c>
       <c r="D284" t="s">
-        <v>1904</v>
+        <v>1918</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>1905</v>
+        <v>1919</v>
       </c>
       <c r="I284" t="s">
-        <v>1906</v>
+        <v>1920</v>
       </c>
       <c r="J284" t="s">
-        <v>1563</v>
+        <v>234</v>
       </c>
       <c r="K284" t="s">
-        <v>1907</v>
+        <v>1921</v>
       </c>
       <c r="L284" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M284" t="s">
-        <v>1908</v>
+        <v>1922</v>
       </c>
       <c r="N284" t="s">
-        <v>1909</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1910</v>
+        <v>1924</v>
       </c>
       <c r="D285" t="s">
-        <v>1911</v>
+        <v>1924</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>1912</v>
+        <v>76</v>
       </c>
       <c r="I285" t="s">
-        <v>1913</v>
+        <v>1925</v>
       </c>
       <c r="J285" t="s">
-        <v>1563</v>
+        <v>186</v>
       </c>
       <c r="K285" t="s">
-        <v>1914</v>
+        <v>1926</v>
       </c>
       <c r="L285" t="s">
-        <v>1915</v>
+        <v>72</v>
       </c>
       <c r="M285" t="s">
-        <v>1916</v>
+        <v>1927</v>
       </c>
       <c r="N285" t="s">
-        <v>1917</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="D286" t="s">
-        <v>1919</v>
+        <v>1929</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>1920</v>
+        <v>1930</v>
       </c>
       <c r="I286" t="s">
-        <v>1921</v>
+        <v>1931</v>
       </c>
       <c r="J286" t="s">
-        <v>1563</v>
+        <v>234</v>
       </c>
       <c r="K286" t="s">
-        <v>1922</v>
+        <v>1932</v>
       </c>
       <c r="L286" t="s">
-        <v>1923</v>
+        <v>72</v>
       </c>
       <c r="M286" t="s">
-        <v>1924</v>
+        <v>1933</v>
       </c>
       <c r="N286" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1926</v>
+        <v>1934</v>
       </c>
       <c r="D287" t="s">
-        <v>1927</v>
-[...3 lines deleted...]
-      <c r="G287"/>
+        <v>1935</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G287" t="s">
+        <v>1938</v>
+      </c>
       <c r="H287" t="s">
-        <v>1928</v>
+        <v>1939</v>
       </c>
       <c r="I287" t="s">
-        <v>1929</v>
+        <v>1940</v>
       </c>
       <c r="J287" t="s">
-        <v>1563</v>
+        <v>974</v>
       </c>
       <c r="K287" t="s">
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="L287" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M287" t="s">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="N287" t="s">
-        <v>1932</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1933</v>
+        <v>1944</v>
       </c>
       <c r="D288" t="s">
-        <v>1934</v>
-[...3 lines deleted...]
-      <c r="G288"/>
+        <v>1935</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1946</v>
+      </c>
+      <c r="G288" t="s">
+        <v>1947</v>
+      </c>
       <c r="H288" t="s">
-        <v>1935</v>
+        <v>1948</v>
       </c>
       <c r="I288" t="s">
-        <v>1936</v>
+        <v>1949</v>
       </c>
       <c r="J288" t="s">
-        <v>1563</v>
+        <v>974</v>
       </c>
       <c r="K288" t="s">
-        <v>1937</v>
+        <v>1950</v>
       </c>
       <c r="L288" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M288" t="s">
-        <v>1938</v>
+        <v>1951</v>
       </c>
       <c r="N288" t="s">
-        <v>1939</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1940</v>
+        <v>1953</v>
       </c>
       <c r="D289" t="s">
-        <v>1941</v>
-[...3 lines deleted...]
-      <c r="G289"/>
+        <v>1935</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G289" t="s">
+        <v>1956</v>
+      </c>
       <c r="H289" t="s">
-        <v>1942</v>
+        <v>1957</v>
       </c>
       <c r="I289" t="s">
-        <v>1943</v>
+        <v>1958</v>
       </c>
       <c r="J289" t="s">
-        <v>1563</v>
+        <v>974</v>
       </c>
       <c r="K289" t="s">
-        <v>1944</v>
+        <v>1959</v>
       </c>
       <c r="L289" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M289" t="s">
-        <v>1945</v>
+        <v>1960</v>
       </c>
       <c r="N289" t="s">
-        <v>1946</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="D290" t="s">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>1949</v>
+        <v>76</v>
       </c>
       <c r="I290" t="s">
-        <v>1950</v>
+        <v>1963</v>
       </c>
       <c r="J290" t="s">
-        <v>1563</v>
+        <v>186</v>
       </c>
       <c r="K290" t="s">
-        <v>1951</v>
+        <v>1964</v>
       </c>
       <c r="L290" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M290" t="s">
-        <v>1952</v>
+        <v>1965</v>
       </c>
       <c r="N290" t="s">
-        <v>1953</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="D291" t="s">
-        <v>1955</v>
+        <v>1967</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>1956</v>
+        <v>1968</v>
       </c>
       <c r="I291" t="s">
-        <v>1957</v>
+        <v>1969</v>
       </c>
       <c r="J291" t="s">
-        <v>1563</v>
+        <v>234</v>
       </c>
       <c r="K291" t="s">
-        <v>1958</v>
+        <v>1970</v>
       </c>
       <c r="L291" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M291" t="s">
-        <v>1959</v>
+        <v>1971</v>
       </c>
       <c r="N291" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1961</v>
+        <v>1972</v>
       </c>
       <c r="D292" t="s">
-        <v>1962</v>
+        <v>1973</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>1963</v>
+        <v>1974</v>
       </c>
       <c r="I292" t="s">
-        <v>1964</v>
+        <v>1975</v>
       </c>
       <c r="J292" t="s">
-        <v>390</v>
+        <v>473</v>
       </c>
       <c r="K292" t="s">
-        <v>1965</v>
+        <v>1976</v>
       </c>
       <c r="L292" t="s">
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="M292" t="s">
-        <v>1966</v>
+        <v>1977</v>
       </c>
       <c r="N292" t="s">
-        <v>1967</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1968</v>
+        <v>1979</v>
       </c>
       <c r="D293" t="s">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>1970</v>
+        <v>1981</v>
       </c>
       <c r="I293" t="s">
-        <v>1971</v>
+        <v>1982</v>
       </c>
       <c r="J293" t="s">
-        <v>1563</v>
+        <v>473</v>
       </c>
       <c r="K293" t="s">
-        <v>1972</v>
+        <v>1983</v>
       </c>
       <c r="L293" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M293" t="s">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="N293" t="s">
-        <v>1974</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1968</v>
+        <v>1986</v>
       </c>
       <c r="D294" t="s">
-        <v>1969</v>
+        <v>1987</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>1975</v>
+        <v>1988</v>
       </c>
       <c r="I294" t="s">
-        <v>1976</v>
+        <v>1989</v>
       </c>
       <c r="J294" t="s">
-        <v>1563</v>
+        <v>473</v>
       </c>
       <c r="K294" t="s">
-        <v>1977</v>
+        <v>1990</v>
       </c>
       <c r="L294" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M294" t="s">
-        <v>1978</v>
+        <v>1991</v>
       </c>
       <c r="N294" t="s">
-        <v>1974</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>1979</v>
+        <v>1993</v>
       </c>
       <c r="D295" t="s">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>1981</v>
+        <v>1995</v>
       </c>
       <c r="I295" t="s">
-        <v>1982</v>
+        <v>1996</v>
       </c>
       <c r="J295" t="s">
-        <v>1563</v>
+        <v>473</v>
       </c>
       <c r="K295" t="s">
-        <v>1983</v>
+        <v>1997</v>
       </c>
       <c r="L295" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M295" t="s">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="N295" t="s">
-        <v>1985</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>1986</v>
+        <v>2000</v>
       </c>
       <c r="D296" t="s">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="I296" t="s">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="J296" t="s">
-        <v>1563</v>
+        <v>473</v>
       </c>
       <c r="K296" t="s">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="L296" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M296" t="s">
-        <v>1991</v>
+        <v>2005</v>
       </c>
       <c r="N296" t="s">
-        <v>1992</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="D297" t="s">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="I297" t="s">
-        <v>1996</v>
+        <v>2010</v>
       </c>
       <c r="J297" t="s">
-        <v>1563</v>
+        <v>473</v>
       </c>
       <c r="K297" t="s">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="L297" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M297" t="s">
-        <v>1998</v>
+        <v>2012</v>
       </c>
       <c r="N297" t="s">
-        <v>1999</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="D298" t="s">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="I298" t="s">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="J298" t="s">
-        <v>1563</v>
+        <v>473</v>
       </c>
       <c r="K298" t="s">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="L298" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M298" t="s">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="N298" t="s">
-        <v>2006</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="D299" t="s">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="I299" t="s">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="J299" t="s">
-        <v>938</v>
+        <v>473</v>
       </c>
       <c r="K299" t="s">
-        <v>2011</v>
+        <v>2025</v>
       </c>
       <c r="L299" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M299" t="s">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="N299" t="s">
-        <v>2013</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2014</v>
+        <v>2028</v>
       </c>
       <c r="D300" t="s">
-        <v>2015</v>
+        <v>2029</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>2016</v>
+        <v>2030</v>
       </c>
       <c r="I300" t="s">
-        <v>2017</v>
+        <v>2031</v>
       </c>
       <c r="J300" t="s">
-        <v>938</v>
+        <v>473</v>
       </c>
       <c r="K300" t="s">
-        <v>2018</v>
+        <v>2032</v>
       </c>
       <c r="L300" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M300" t="s">
-        <v>2019</v>
+        <v>2033</v>
       </c>
       <c r="N300" t="s">
-        <v>2020</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2021</v>
+        <v>2035</v>
       </c>
       <c r="D301" t="s">
-        <v>2022</v>
+        <v>2035</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>2023</v>
+        <v>76</v>
       </c>
       <c r="I301" t="s">
-        <v>2024</v>
+        <v>2036</v>
       </c>
       <c r="J301" t="s">
-        <v>938</v>
+        <v>590</v>
       </c>
       <c r="K301" t="s">
-        <v>2025</v>
+        <v>2037</v>
       </c>
       <c r="L301" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M301" t="s">
-        <v>2026</v>
+        <v>2038</v>
       </c>
       <c r="N301" t="s">
-        <v>2027</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2028</v>
+        <v>2040</v>
       </c>
       <c r="D302" t="s">
-        <v>2029</v>
+        <v>2041</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>2030</v>
+        <v>2042</v>
       </c>
       <c r="I302" t="s">
-        <v>2031</v>
+        <v>2043</v>
       </c>
       <c r="J302" t="s">
-        <v>938</v>
+        <v>473</v>
       </c>
       <c r="K302" t="s">
-        <v>2032</v>
+        <v>2044</v>
       </c>
       <c r="L302" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M302" t="s">
-        <v>2033</v>
+        <v>2045</v>
       </c>
       <c r="N302" t="s">
-        <v>2034</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
         <v>2035</v>
       </c>
       <c r="D303" t="s">
-        <v>2036</v>
+        <v>2047</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
-        <v>2037</v>
+        <v>2048</v>
       </c>
       <c r="I303" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="J303" t="s">
-        <v>938</v>
+        <v>473</v>
       </c>
       <c r="K303" t="s">
+        <v>2050</v>
+      </c>
+      <c r="L303" t="s">
+        <v>72</v>
+      </c>
+      <c r="M303" t="s">
+        <v>2051</v>
+      </c>
+      <c r="N303" t="s">
         <v>2039</v>
-      </c>
-[...7 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2042</v>
+        <v>2052</v>
       </c>
       <c r="D304" t="s">
-        <v>2043</v>
+        <v>2053</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>2044</v>
+        <v>2054</v>
       </c>
       <c r="I304" t="s">
-        <v>2045</v>
+        <v>2055</v>
       </c>
       <c r="J304" t="s">
-        <v>938</v>
+        <v>186</v>
       </c>
       <c r="K304" t="s">
-        <v>2046</v>
+        <v>2056</v>
       </c>
       <c r="L304" t="s">
-        <v>22</v>
+        <v>2057</v>
       </c>
       <c r="M304" t="s">
-        <v>2047</v>
+        <v>2058</v>
       </c>
       <c r="N304" t="s">
-        <v>2048</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2049</v>
+        <v>2060</v>
       </c>
       <c r="D305" t="s">
-        <v>2050</v>
+        <v>2061</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
-        <v>2051</v>
+        <v>2062</v>
       </c>
       <c r="I305" t="s">
-        <v>2052</v>
+        <v>2063</v>
       </c>
       <c r="J305" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K305" t="s">
-        <v>2053</v>
+        <v>2064</v>
       </c>
       <c r="L305" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M305" t="s">
-        <v>2054</v>
+        <v>2065</v>
       </c>
       <c r="N305" t="s">
-        <v>2055</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2056</v>
+        <v>2067</v>
       </c>
       <c r="D306" t="s">
-        <v>2057</v>
+        <v>2068</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>2058</v>
+        <v>2069</v>
       </c>
       <c r="I306" t="s">
-        <v>2059</v>
+        <v>2070</v>
       </c>
       <c r="J306" t="s">
-        <v>666</v>
+        <v>643</v>
       </c>
       <c r="K306" t="s">
-        <v>2060</v>
+        <v>2071</v>
       </c>
       <c r="L306" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="M306" t="s">
-        <v>2061</v>
+        <v>2072</v>
       </c>
       <c r="N306" t="s">
-        <v>2062</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2063</v>
+        <v>2074</v>
       </c>
       <c r="D307" t="s">
-        <v>2064</v>
+        <v>2075</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>2065</v>
+        <v>2076</v>
       </c>
       <c r="I307" t="s">
-        <v>2066</v>
+        <v>2077</v>
       </c>
       <c r="J307" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K307" t="s">
-        <v>2067</v>
+        <v>2078</v>
       </c>
       <c r="L307" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M307" t="s">
-        <v>2068</v>
+        <v>2079</v>
       </c>
       <c r="N307" t="s">
-        <v>2069</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2070</v>
+        <v>2081</v>
       </c>
       <c r="D308" t="s">
-        <v>2071</v>
+        <v>2082</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>2072</v>
+        <v>2083</v>
       </c>
       <c r="I308" t="s">
-        <v>2073</v>
+        <v>2084</v>
       </c>
       <c r="J308" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K308" t="s">
-        <v>2074</v>
+        <v>2085</v>
       </c>
       <c r="L308" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M308" t="s">
-        <v>2075</v>
+        <v>2086</v>
       </c>
       <c r="N308" t="s">
-        <v>2076</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2077</v>
+        <v>2088</v>
       </c>
       <c r="D309" t="s">
-        <v>2078</v>
+        <v>2089</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>2079</v>
+        <v>2090</v>
       </c>
       <c r="I309" t="s">
-        <v>2080</v>
+        <v>2091</v>
       </c>
       <c r="J309" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K309" t="s">
-        <v>2081</v>
+        <v>2092</v>
       </c>
       <c r="L309" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M309" t="s">
-        <v>2082</v>
+        <v>2093</v>
       </c>
       <c r="N309" t="s">
-        <v>2083</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2084</v>
+        <v>2095</v>
       </c>
       <c r="D310" t="s">
-        <v>2085</v>
+        <v>2095</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>2086</v>
+        <v>76</v>
       </c>
       <c r="I310" t="s">
-        <v>2087</v>
+        <v>2096</v>
       </c>
       <c r="J310" t="s">
-        <v>938</v>
+        <v>599</v>
       </c>
       <c r="K310" t="s">
-        <v>2088</v>
+        <v>2097</v>
       </c>
       <c r="L310" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M310" t="s">
-        <v>2089</v>
+        <v>2098</v>
       </c>
       <c r="N310" t="s">
-        <v>2090</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="D311" t="s">
-        <v>2092</v>
+        <v>2100</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>2093</v>
+        <v>2101</v>
       </c>
       <c r="I311" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="J311" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K311" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="L311" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M311" t="s">
-        <v>2096</v>
+        <v>2104</v>
       </c>
       <c r="N311" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2098</v>
+        <v>2105</v>
       </c>
       <c r="D312" t="s">
-        <v>2099</v>
+        <v>2106</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>2100</v>
+        <v>2107</v>
       </c>
       <c r="I312" t="s">
-        <v>2101</v>
+        <v>2108</v>
       </c>
       <c r="J312" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K312" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="L312" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M312" t="s">
-        <v>2103</v>
+        <v>2110</v>
       </c>
       <c r="N312" t="s">
-        <v>2104</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2105</v>
+        <v>2112</v>
       </c>
       <c r="D313" t="s">
-        <v>2106</v>
+        <v>2113</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="I313" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="J313" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K313" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="L313" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M313" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="N313" t="s">
-        <v>2111</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2112</v>
+        <v>2119</v>
       </c>
       <c r="D314" t="s">
-        <v>2113</v>
+        <v>2120</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>2114</v>
+        <v>2121</v>
       </c>
       <c r="I314" t="s">
-        <v>2115</v>
+        <v>2122</v>
       </c>
       <c r="J314" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K314" t="s">
-        <v>2116</v>
+        <v>2123</v>
       </c>
       <c r="L314" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M314" t="s">
-        <v>2117</v>
+        <v>2124</v>
       </c>
       <c r="N314" t="s">
-        <v>2118</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2119</v>
+        <v>2126</v>
       </c>
       <c r="D315" t="s">
-        <v>2120</v>
+        <v>2127</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
         <v>2121</v>
       </c>
       <c r="I315" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="J315" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K315" t="s">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="L315" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M315" t="s">
-        <v>2124</v>
+        <v>2130</v>
       </c>
       <c r="N315" t="s">
-        <v>2125</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2126</v>
+        <v>2132</v>
       </c>
       <c r="D316" t="s">
-        <v>2127</v>
+        <v>2133</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>2128</v>
+        <v>2134</v>
       </c>
       <c r="I316" t="s">
-        <v>2129</v>
+        <v>2135</v>
       </c>
       <c r="J316" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K316" t="s">
-        <v>2130</v>
+        <v>2136</v>
       </c>
       <c r="L316" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M316" t="s">
-        <v>2131</v>
+        <v>2137</v>
       </c>
       <c r="N316" t="s">
-        <v>2132</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2133</v>
+        <v>2139</v>
       </c>
       <c r="D317" t="s">
-        <v>2134</v>
+        <v>2140</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
-        <v>2135</v>
+        <v>2141</v>
       </c>
       <c r="I317" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="J317" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K317" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="L317" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M317" t="s">
-        <v>2138</v>
+        <v>2144</v>
       </c>
       <c r="N317" t="s">
-        <v>2139</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2140</v>
+        <v>2146</v>
       </c>
       <c r="D318" t="s">
-        <v>2141</v>
+        <v>2147</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>2142</v>
+        <v>2148</v>
       </c>
       <c r="I318" t="s">
-        <v>2143</v>
+        <v>2149</v>
       </c>
       <c r="J318" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K318" t="s">
-        <v>2144</v>
+        <v>2150</v>
       </c>
       <c r="L318" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M318" t="s">
-        <v>2145</v>
+        <v>2151</v>
       </c>
       <c r="N318" t="s">
-        <v>2146</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2147</v>
+        <v>2153</v>
       </c>
       <c r="D319" t="s">
-        <v>2148</v>
+        <v>2154</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>2149</v>
+        <v>2155</v>
       </c>
       <c r="I319" t="s">
-        <v>2150</v>
+        <v>2156</v>
       </c>
       <c r="J319" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K319" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="L319" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M319" t="s">
-        <v>2152</v>
+        <v>2158</v>
       </c>
       <c r="N319" t="s">
-        <v>2153</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
       <c r="D320" t="s">
-        <v>2155</v>
+        <v>2161</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>2156</v>
+        <v>2162</v>
       </c>
       <c r="I320" t="s">
-        <v>2157</v>
+        <v>2163</v>
       </c>
       <c r="J320" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K320" t="s">
-        <v>2158</v>
+        <v>2164</v>
       </c>
       <c r="L320" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M320" t="s">
-        <v>2159</v>
+        <v>2165</v>
       </c>
       <c r="N320" t="s">
-        <v>2160</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2161</v>
+        <v>2167</v>
       </c>
       <c r="D321" t="s">
-        <v>2162</v>
+        <v>2167</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>2163</v>
+        <v>76</v>
       </c>
       <c r="I321" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="J321" t="s">
-        <v>938</v>
+        <v>599</v>
       </c>
       <c r="K321" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="L321" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M321" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="N321" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="D322" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>2170</v>
+        <v>2174</v>
       </c>
       <c r="I322" t="s">
-        <v>2171</v>
+        <v>2175</v>
       </c>
       <c r="J322" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K322" t="s">
-        <v>2172</v>
+        <v>2176</v>
       </c>
       <c r="L322" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M322" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
       <c r="N322" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
       <c r="D323" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323"/>
       <c r="H323" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="I323" t="s">
-        <v>2178</v>
+        <v>2182</v>
       </c>
       <c r="J323" t="s">
-        <v>938</v>
+        <v>643</v>
       </c>
       <c r="K323" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="L323" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M323" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
       <c r="N323" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
       <c r="D324" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324"/>
       <c r="H324" t="s">
-        <v>2184</v>
+        <v>2188</v>
       </c>
       <c r="I324" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="J324" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K324" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
       <c r="L324" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M324" t="s">
-        <v>2187</v>
+        <v>2191</v>
       </c>
       <c r="N324" t="s">
-        <v>2188</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
       <c r="D325" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325"/>
       <c r="H325" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="I325" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="J325" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K325" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="L325" t="s">
-        <v>2194</v>
+        <v>64</v>
       </c>
       <c r="M325" t="s">
-        <v>2195</v>
+        <v>2198</v>
       </c>
       <c r="N325" t="s">
-        <v>2196</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2105</v>
+        <v>2200</v>
       </c>
       <c r="D326" t="s">
-        <v>2106</v>
+        <v>2201</v>
       </c>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326"/>
       <c r="H326" t="s">
-        <v>2197</v>
+        <v>2202</v>
       </c>
       <c r="I326" t="s">
-        <v>2198</v>
+        <v>2203</v>
       </c>
       <c r="J326" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K326" t="s">
-        <v>2199</v>
+        <v>2204</v>
       </c>
       <c r="L326" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M326" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="N326" t="s">
-        <v>2111</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2201</v>
+        <v>2207</v>
       </c>
       <c r="D327" t="s">
-        <v>2202</v>
+        <v>2208</v>
       </c>
       <c r="E327"/>
       <c r="F327"/>
       <c r="G327"/>
       <c r="H327" t="s">
-        <v>2191</v>
+        <v>2209</v>
       </c>
       <c r="I327" t="s">
-        <v>2203</v>
+        <v>2210</v>
       </c>
       <c r="J327" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K327" t="s">
-        <v>2204</v>
+        <v>2211</v>
       </c>
       <c r="L327" t="s">
-        <v>2194</v>
+        <v>64</v>
       </c>
       <c r="M327" t="s">
-        <v>2205</v>
+        <v>2212</v>
       </c>
       <c r="N327" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2207</v>
+        <v>2214</v>
       </c>
       <c r="D328" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="E328"/>
       <c r="F328"/>
       <c r="G328"/>
       <c r="H328" t="s">
-        <v>2209</v>
+        <v>2216</v>
       </c>
       <c r="I328" t="s">
-        <v>2210</v>
+        <v>2217</v>
       </c>
       <c r="J328" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K328" t="s">
-        <v>2211</v>
+        <v>2218</v>
       </c>
       <c r="L328" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M328" t="s">
-        <v>2212</v>
+        <v>2219</v>
       </c>
       <c r="N328" t="s">
-        <v>2213</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2214</v>
+        <v>2221</v>
       </c>
       <c r="D329" t="s">
-        <v>2215</v>
+        <v>2222</v>
       </c>
       <c r="E329"/>
       <c r="F329"/>
       <c r="G329"/>
       <c r="H329" t="s">
-        <v>2216</v>
+        <v>2223</v>
       </c>
       <c r="I329" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
       <c r="J329" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K329" t="s">
-        <v>2218</v>
+        <v>2225</v>
       </c>
       <c r="L329" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M329" t="s">
-        <v>2219</v>
+        <v>2226</v>
       </c>
       <c r="N329" t="s">
-        <v>2220</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2221</v>
+        <v>2119</v>
       </c>
       <c r="D330" t="s">
-        <v>2222</v>
-[...9 lines deleted...]
-      </c>
+        <v>2120</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
       <c r="H330" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="I330" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="J330" t="s">
-        <v>2228</v>
+        <v>802</v>
       </c>
       <c r="K330" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="L330" t="s">
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="M330" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="N330" t="s">
-        <v>2231</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
         <v>2232</v>
       </c>
       <c r="D331" t="s">
         <v>2233</v>
       </c>
       <c r="E331"/>
       <c r="F331"/>
       <c r="G331"/>
       <c r="H331" t="s">
         <v>2234</v>
       </c>
       <c r="I331" t="s">
         <v>2235</v>
       </c>
       <c r="J331" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K331" t="s">
         <v>2236</v>
       </c>
       <c r="L331" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M331" t="s">
         <v>2237</v>
       </c>
       <c r="N331" t="s">
         <v>2238</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
         <v>2239</v>
       </c>
       <c r="D332" t="s">
         <v>2240</v>
       </c>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332"/>
       <c r="H332" t="s">
         <v>2241</v>
       </c>
       <c r="I332" t="s">
         <v>2242</v>
       </c>
       <c r="J332" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K332" t="s">
         <v>2243</v>
       </c>
       <c r="L332" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M332" t="s">
         <v>2244</v>
       </c>
       <c r="N332" t="s">
         <v>2245</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
       <c r="D333" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="E333"/>
       <c r="F333"/>
       <c r="G333"/>
       <c r="H333" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="I333" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="J333" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K333" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="L333" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M333" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="N333" t="s">
-        <v>2245</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2250</v>
+        <v>2253</v>
       </c>
       <c r="D334" t="s">
-        <v>2251</v>
+        <v>2254</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334"/>
       <c r="H334" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
       <c r="I334" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
       <c r="J334" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K334" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
       <c r="L334" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M334" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="N334" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="D335" t="s">
-        <v>2258</v>
+        <v>2261</v>
       </c>
       <c r="E335"/>
       <c r="F335"/>
       <c r="G335"/>
       <c r="H335" t="s">
-        <v>2259</v>
+        <v>2262</v>
       </c>
       <c r="I335" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
       <c r="J335" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K335" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="L335" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M335" t="s">
-        <v>2262</v>
+        <v>2265</v>
       </c>
       <c r="N335" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
       <c r="D336" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336"/>
       <c r="H336" t="s">
-        <v>2266</v>
+        <v>2269</v>
       </c>
       <c r="I336" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="J336" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K336" t="s">
-        <v>2268</v>
+        <v>2271</v>
       </c>
       <c r="L336" t="s">
-        <v>22</v>
+        <v>2272</v>
       </c>
       <c r="M336" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
       <c r="N336" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="D337" t="s">
-        <v>2272</v>
+        <v>2276</v>
       </c>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337"/>
       <c r="H337" t="s">
-        <v>2273</v>
+        <v>2277</v>
       </c>
       <c r="I337" t="s">
-        <v>2274</v>
+        <v>2278</v>
       </c>
       <c r="J337" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K337" t="s">
-        <v>2275</v>
+        <v>2279</v>
       </c>
       <c r="L337" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M337" t="s">
-        <v>2276</v>
+        <v>2280</v>
       </c>
       <c r="N337" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2278</v>
+        <v>2119</v>
       </c>
       <c r="D338" t="s">
-        <v>2279</v>
+        <v>2120</v>
       </c>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338"/>
       <c r="H338" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="I338" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="J338" t="s">
-        <v>938</v>
+        <v>802</v>
       </c>
       <c r="K338" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="L338" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M338" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="N338" t="s">
-        <v>2284</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2285</v>
+        <v>2126</v>
       </c>
       <c r="D339" t="s">
-        <v>2222</v>
+        <v>2127</v>
       </c>
       <c r="E339"/>
       <c r="F339"/>
       <c r="G339"/>
       <c r="H339" t="s">
+        <v>2282</v>
+      </c>
+      <c r="I339" t="s">
         <v>2286</v>
       </c>
-      <c r="I339" t="s">
+      <c r="J339" t="s">
+        <v>802</v>
+      </c>
+      <c r="K339" t="s">
         <v>2287</v>
       </c>
-      <c r="J339" t="s">
-[...2 lines deleted...]
-      <c r="K339" t="s">
+      <c r="L339" t="s">
+        <v>64</v>
+      </c>
+      <c r="M339" t="s">
         <v>2288</v>
       </c>
-      <c r="L339" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N339" t="s">
-        <v>2290</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2291</v>
+        <v>2289</v>
       </c>
       <c r="D340" t="s">
-        <v>2292</v>
+        <v>2290</v>
       </c>
       <c r="E340"/>
       <c r="F340"/>
       <c r="G340"/>
       <c r="H340" t="s">
+        <v>2291</v>
+      </c>
+      <c r="I340" t="s">
+        <v>2292</v>
+      </c>
+      <c r="J340" t="s">
+        <v>802</v>
+      </c>
+      <c r="K340" t="s">
         <v>2293</v>
       </c>
-      <c r="I340" t="s">
+      <c r="L340" t="s">
+        <v>64</v>
+      </c>
+      <c r="M340" t="s">
         <v>2294</v>
       </c>
-      <c r="J340" t="s">
-[...2 lines deleted...]
-      <c r="K340" t="s">
+      <c r="N340" t="s">
         <v>2295</v>
-      </c>
-[...7 lines deleted...]
-        <v>2297</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2298</v>
+        <v>2296</v>
       </c>
       <c r="D341" t="s">
-        <v>2299</v>
+        <v>2297</v>
       </c>
       <c r="E341"/>
       <c r="F341"/>
       <c r="G341"/>
       <c r="H341" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I341" t="s">
+        <v>2298</v>
+      </c>
+      <c r="J341" t="s">
+        <v>802</v>
+      </c>
+      <c r="K341" t="s">
+        <v>2299</v>
+      </c>
+      <c r="L341" t="s">
+        <v>64</v>
+      </c>
+      <c r="M341" t="s">
         <v>2300</v>
       </c>
-      <c r="I341" t="s">
+      <c r="N341" t="s">
         <v>2301</v>
-      </c>
-[...13 lines deleted...]
-        <v>2304</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
-      <c r="C342"/>
+      <c r="C342" t="s">
+        <v>2302</v>
+      </c>
       <c r="D342" t="s">
-        <v>2305</v>
+        <v>2303</v>
       </c>
       <c r="E342"/>
       <c r="F342"/>
       <c r="G342"/>
       <c r="H342" t="s">
+        <v>2304</v>
+      </c>
+      <c r="I342" t="s">
+        <v>2305</v>
+      </c>
+      <c r="J342" t="s">
+        <v>802</v>
+      </c>
+      <c r="K342" t="s">
         <v>2306</v>
       </c>
-      <c r="I342" t="s">
+      <c r="L342" t="s">
+        <v>64</v>
+      </c>
+      <c r="M342" t="s">
         <v>2307</v>
       </c>
-      <c r="J342" t="s">
-[...2 lines deleted...]
-      <c r="K342" t="s">
+      <c r="N342" t="s">
         <v>2308</v>
       </c>
-      <c r="L342" t="s">
-[...5 lines deleted...]
-      <c r="N342"/>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>14</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2311</v>
+        <v>2309</v>
       </c>
       <c r="D343" t="s">
-        <v>2312</v>
+        <v>2310</v>
       </c>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343"/>
       <c r="H343" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I343" t="s">
+        <v>2312</v>
+      </c>
+      <c r="J343" t="s">
+        <v>802</v>
+      </c>
+      <c r="K343" t="s">
         <v>2313</v>
       </c>
-      <c r="I343" t="s">
+      <c r="L343" t="s">
+        <v>64</v>
+      </c>
+      <c r="M343" t="s">
         <v>2314</v>
       </c>
-      <c r="J343" t="s">
+      <c r="N343" t="s">
         <v>2315</v>
-      </c>
-[...10 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2319</v>
+        <v>2316</v>
       </c>
       <c r="D344" t="s">
-        <v>2319</v>
+        <v>2317</v>
       </c>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344"/>
       <c r="H344" t="s">
-        <v>254</v>
+        <v>2318</v>
       </c>
       <c r="I344" t="s">
+        <v>2319</v>
+      </c>
+      <c r="J344" t="s">
+        <v>802</v>
+      </c>
+      <c r="K344" t="s">
         <v>2320</v>
       </c>
-      <c r="J344" t="s">
-[...2 lines deleted...]
-      <c r="K344" t="s">
+      <c r="L344" t="s">
+        <v>64</v>
+      </c>
+      <c r="M344" t="s">
         <v>2321</v>
       </c>
-      <c r="L344" t="s">
-[...2 lines deleted...]
-      <c r="M344" t="s">
+      <c r="N344" t="s">
         <v>2322</v>
-      </c>
-[...1 lines deleted...]
-        <v>2323</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D345" t="s">
         <v>2324</v>
-      </c>
-[...1 lines deleted...]
-        <v>2325</v>
       </c>
       <c r="E345"/>
       <c r="F345"/>
       <c r="G345"/>
       <c r="H345" t="s">
+        <v>2325</v>
+      </c>
+      <c r="I345" t="s">
         <v>2326</v>
       </c>
-      <c r="I345" t="s">
+      <c r="J345" t="s">
+        <v>802</v>
+      </c>
+      <c r="K345" t="s">
         <v>2327</v>
       </c>
-      <c r="J345" t="s">
-[...2 lines deleted...]
-      <c r="K345" t="s">
+      <c r="L345" t="s">
+        <v>64</v>
+      </c>
+      <c r="M345" t="s">
         <v>2328</v>
       </c>
-      <c r="L345" t="s">
-[...2 lines deleted...]
-      <c r="M345" t="s">
+      <c r="N345" t="s">
         <v>2329</v>
-      </c>
-[...1 lines deleted...]
-        <v>2330</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D346" t="s">
         <v>2331</v>
-      </c>
-[...1 lines deleted...]
-        <v>2332</v>
       </c>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346"/>
       <c r="H346" t="s">
+        <v>2332</v>
+      </c>
+      <c r="I346" t="s">
         <v>2333</v>
       </c>
-      <c r="I346" t="s">
+      <c r="J346" t="s">
+        <v>802</v>
+      </c>
+      <c r="K346" t="s">
         <v>2334</v>
       </c>
-      <c r="J346" t="s">
-[...2 lines deleted...]
-      <c r="K346" t="s">
+      <c r="L346" t="s">
+        <v>64</v>
+      </c>
+      <c r="M346" t="s">
         <v>2335</v>
       </c>
-      <c r="L346" t="s">
-[...2 lines deleted...]
-      <c r="M346" t="s">
+      <c r="N346" t="s">
         <v>2336</v>
-      </c>
-[...1 lines deleted...]
-        <v>2337</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2338</v>
+        <v>2337</v>
       </c>
       <c r="D347" t="s">
-        <v>2338</v>
+        <v>2337</v>
       </c>
       <c r="E347"/>
       <c r="F347"/>
       <c r="G347"/>
       <c r="H347" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="I347" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J347" t="s">
+        <v>643</v>
+      </c>
+      <c r="K347" t="s">
         <v>2339</v>
       </c>
-      <c r="J347" t="s">
-[...2 lines deleted...]
-      <c r="K347" t="s">
+      <c r="L347" t="s">
+        <v>72</v>
+      </c>
+      <c r="M347" t="s">
         <v>2340</v>
       </c>
-      <c r="L347" t="s">
-[...2 lines deleted...]
-      <c r="M347" t="s">
+      <c r="N347" t="s">
         <v>2341</v>
-      </c>
-[...1 lines deleted...]
-        <v>2342</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2343</v>
+        <v>2342</v>
       </c>
       <c r="D348" t="s">
-        <v>2343</v>
+        <v>2342</v>
       </c>
       <c r="E348"/>
       <c r="F348"/>
       <c r="G348"/>
       <c r="H348" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="I348" t="s">
+        <v>2343</v>
+      </c>
+      <c r="J348" t="s">
+        <v>643</v>
+      </c>
+      <c r="K348" t="s">
         <v>2344</v>
       </c>
-      <c r="J348" t="s">
-[...2 lines deleted...]
-      <c r="K348" t="s">
+      <c r="L348" t="s">
+        <v>72</v>
+      </c>
+      <c r="M348" t="s">
         <v>2345</v>
       </c>
-      <c r="L348" t="s">
-[...2 lines deleted...]
-      <c r="M348" t="s">
+      <c r="N348" t="s">
         <v>2346</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2348</v>
+        <v>2347</v>
       </c>
       <c r="D349" t="s">
         <v>2348</v>
       </c>
       <c r="E349"/>
       <c r="F349"/>
       <c r="G349"/>
       <c r="H349" t="s">
-        <v>254</v>
+        <v>2349</v>
       </c>
       <c r="I349" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="J349" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K349" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="L349" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M349" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="N349" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="D350" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="E350"/>
       <c r="F350"/>
       <c r="G350"/>
       <c r="H350" t="s">
-        <v>254</v>
+        <v>2356</v>
       </c>
       <c r="I350" t="s">
-        <v>2354</v>
+        <v>2357</v>
       </c>
       <c r="J350" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K350" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="L350" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M350" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
       <c r="N350" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>14</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="D351" t="s">
-        <v>2359</v>
+        <v>2362</v>
       </c>
       <c r="E351"/>
       <c r="F351"/>
       <c r="G351"/>
       <c r="H351" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
       <c r="I351" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
       <c r="J351" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K351" t="s">
-        <v>2362</v>
+        <v>2365</v>
       </c>
       <c r="L351" t="s">
-        <v>22</v>
+        <v>459</v>
       </c>
       <c r="M351" t="s">
-        <v>2363</v>
+        <v>2366</v>
       </c>
       <c r="N351" t="s">
-        <v>2364</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>14</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2365</v>
+        <v>2368</v>
       </c>
       <c r="D352" t="s">
-        <v>2365</v>
+        <v>2369</v>
       </c>
       <c r="E352"/>
       <c r="F352"/>
       <c r="G352"/>
       <c r="H352" t="s">
-        <v>254</v>
+        <v>2370</v>
       </c>
       <c r="I352" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="J352" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K352" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="L352" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
       <c r="M352" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="N352" t="s">
-        <v>2369</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>14</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2370</v>
+        <v>2375</v>
       </c>
       <c r="D353" t="s">
-        <v>2371</v>
+        <v>2376</v>
       </c>
       <c r="E353"/>
       <c r="F353"/>
       <c r="G353"/>
       <c r="H353" t="s">
-        <v>2372</v>
+        <v>2377</v>
       </c>
       <c r="I353" t="s">
-        <v>2373</v>
+        <v>2378</v>
       </c>
       <c r="J353" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K353" t="s">
-        <v>2374</v>
+        <v>2379</v>
       </c>
       <c r="L353" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M353" t="s">
-        <v>2375</v>
+        <v>2380</v>
       </c>
       <c r="N353" t="s">
-        <v>2376</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>14</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2377</v>
+        <v>2382</v>
       </c>
       <c r="D354" t="s">
-        <v>2378</v>
+        <v>2383</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354"/>
       <c r="H354" t="s">
-        <v>2379</v>
+        <v>2384</v>
       </c>
       <c r="I354" t="s">
-        <v>2380</v>
+        <v>2385</v>
       </c>
       <c r="J354" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K354" t="s">
-        <v>2381</v>
+        <v>2386</v>
       </c>
       <c r="L354" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M354" t="s">
-        <v>2382</v>
+        <v>2387</v>
       </c>
       <c r="N354" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>14</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2384</v>
+        <v>2389</v>
       </c>
       <c r="D355" t="s">
-        <v>2385</v>
+        <v>2390</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355"/>
       <c r="H355" t="s">
-        <v>2386</v>
+        <v>2391</v>
       </c>
       <c r="I355" t="s">
-        <v>2387</v>
+        <v>2392</v>
       </c>
       <c r="J355" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K355" t="s">
-        <v>2388</v>
+        <v>2393</v>
       </c>
       <c r="L355" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M355" t="s">
-        <v>2389</v>
+        <v>2394</v>
       </c>
       <c r="N355" t="s">
-        <v>2390</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>14</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2391</v>
+        <v>2396</v>
       </c>
       <c r="D356" t="s">
-        <v>2392</v>
+        <v>2397</v>
       </c>
       <c r="E356"/>
       <c r="F356"/>
       <c r="G356"/>
       <c r="H356" t="s">
-        <v>2393</v>
+        <v>2398</v>
       </c>
       <c r="I356" t="s">
-        <v>2394</v>
+        <v>2399</v>
       </c>
       <c r="J356" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K356" t="s">
-        <v>2395</v>
+        <v>2400</v>
       </c>
       <c r="L356" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M356" t="s">
-        <v>2396</v>
+        <v>2401</v>
       </c>
       <c r="N356" t="s">
-        <v>2397</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>14</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2398</v>
+        <v>2403</v>
       </c>
       <c r="D357" t="s">
-        <v>2399</v>
+        <v>2404</v>
       </c>
       <c r="E357"/>
       <c r="F357"/>
       <c r="G357"/>
       <c r="H357" t="s">
-        <v>2400</v>
+        <v>2405</v>
       </c>
       <c r="I357" t="s">
-        <v>2401</v>
+        <v>2406</v>
       </c>
       <c r="J357" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K357" t="s">
-        <v>2402</v>
+        <v>2407</v>
       </c>
       <c r="L357" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M357" t="s">
-        <v>2403</v>
+        <v>2408</v>
       </c>
       <c r="N357" t="s">
-        <v>2404</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>14</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2405</v>
+        <v>2410</v>
       </c>
       <c r="D358" t="s">
-        <v>2406</v>
+        <v>2411</v>
       </c>
       <c r="E358"/>
       <c r="F358"/>
       <c r="G358"/>
       <c r="H358" t="s">
-        <v>2407</v>
+        <v>2412</v>
       </c>
       <c r="I358" t="s">
-        <v>2408</v>
+        <v>2413</v>
       </c>
       <c r="J358" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K358" t="s">
-        <v>2409</v>
+        <v>2414</v>
       </c>
       <c r="L358" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M358" t="s">
-        <v>2410</v>
+        <v>2415</v>
       </c>
       <c r="N358" t="s">
-        <v>2411</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>14</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
       <c r="D359" t="s">
-        <v>2413</v>
+        <v>2418</v>
       </c>
       <c r="E359"/>
       <c r="F359"/>
       <c r="G359"/>
       <c r="H359" t="s">
-        <v>2414</v>
+        <v>2419</v>
       </c>
       <c r="I359" t="s">
-        <v>2415</v>
+        <v>2420</v>
       </c>
       <c r="J359" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K359" t="s">
-        <v>2416</v>
+        <v>2421</v>
       </c>
       <c r="L359" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M359" t="s">
-        <v>2417</v>
+        <v>2422</v>
       </c>
       <c r="N359" t="s">
-        <v>2418</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2419</v>
+        <v>2361</v>
       </c>
       <c r="D360" t="s">
-        <v>2420</v>
+        <v>2362</v>
       </c>
       <c r="E360"/>
       <c r="F360"/>
       <c r="G360"/>
       <c r="H360" t="s">
-        <v>2421</v>
+        <v>2424</v>
       </c>
       <c r="I360" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
       <c r="J360" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K360" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="L360" t="s">
-        <v>22</v>
+        <v>459</v>
       </c>
       <c r="M360" t="s">
-        <v>2424</v>
+        <v>2427</v>
       </c>
       <c r="N360" t="s">
-        <v>2425</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="D361" t="s">
-        <v>2427</v>
-[...3 lines deleted...]
-      <c r="G361"/>
+        <v>2429</v>
+      </c>
+      <c r="E361" t="s">
+        <v>2430</v>
+      </c>
+      <c r="F361" t="s">
+        <v>2431</v>
+      </c>
+      <c r="G361" t="s">
+        <v>2432</v>
+      </c>
       <c r="H361" t="s">
-        <v>2428</v>
+        <v>2433</v>
       </c>
       <c r="I361" t="s">
-        <v>2429</v>
+        <v>2434</v>
       </c>
       <c r="J361" t="s">
-        <v>2315</v>
+        <v>33</v>
       </c>
       <c r="K361" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
       <c r="L361" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M361" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
       <c r="N361" t="s">
-        <v>2432</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2433</v>
+        <v>2438</v>
       </c>
       <c r="D362" t="s">
-        <v>2434</v>
-[...3 lines deleted...]
-      <c r="G362"/>
+        <v>2439</v>
+      </c>
+      <c r="E362" t="s">
+        <v>2440</v>
+      </c>
+      <c r="F362" t="s">
+        <v>2441</v>
+      </c>
+      <c r="G362" t="s">
+        <v>2442</v>
+      </c>
       <c r="H362" t="s">
-        <v>2435</v>
+        <v>2443</v>
       </c>
       <c r="I362" t="s">
-        <v>2436</v>
+        <v>2444</v>
       </c>
       <c r="J362" t="s">
-        <v>2315</v>
+        <v>524</v>
       </c>
       <c r="K362" t="s">
-        <v>2437</v>
+        <v>2445</v>
       </c>
       <c r="L362" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M362" t="s">
-        <v>2438</v>
+        <v>2446</v>
       </c>
       <c r="N362" t="s">
-        <v>2439</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2440</v>
+        <v>2448</v>
       </c>
       <c r="D363" t="s">
-        <v>2441</v>
-[...3 lines deleted...]
-      <c r="G363"/>
+        <v>2439</v>
+      </c>
+      <c r="E363" t="s">
+        <v>2449</v>
+      </c>
+      <c r="F363" t="s">
+        <v>2450</v>
+      </c>
+      <c r="G363" t="s">
+        <v>2451</v>
+      </c>
       <c r="H363" t="s">
-        <v>2442</v>
+        <v>2452</v>
       </c>
       <c r="I363" t="s">
-        <v>2443</v>
+        <v>2453</v>
       </c>
       <c r="J363" t="s">
-        <v>2315</v>
+        <v>524</v>
       </c>
       <c r="K363" t="s">
-        <v>2444</v>
+        <v>2454</v>
       </c>
       <c r="L363" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M363" t="s">
-        <v>2445</v>
+        <v>2455</v>
       </c>
       <c r="N363" t="s">
-        <v>2446</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2447</v>
+        <v>2457</v>
       </c>
       <c r="D364" t="s">
-        <v>2448</v>
-[...3 lines deleted...]
-      <c r="G364"/>
+        <v>2458</v>
+      </c>
+      <c r="E364" t="s">
+        <v>2459</v>
+      </c>
+      <c r="F364" t="s">
+        <v>2460</v>
+      </c>
+      <c r="G364" t="s">
+        <v>2461</v>
+      </c>
       <c r="H364" t="s">
-        <v>2449</v>
+        <v>2462</v>
       </c>
       <c r="I364" t="s">
-        <v>2450</v>
+        <v>2463</v>
       </c>
       <c r="J364" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K364" t="s">
-        <v>2451</v>
+        <v>2464</v>
       </c>
       <c r="L364" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M364" t="s">
-        <v>2452</v>
+        <v>2465</v>
       </c>
       <c r="N364" t="s">
-        <v>2453</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2454</v>
+        <v>2467</v>
       </c>
       <c r="D365" t="s">
-        <v>2455</v>
-[...3 lines deleted...]
-      <c r="G365"/>
+        <v>2458</v>
+      </c>
+      <c r="E365" t="s">
+        <v>2468</v>
+      </c>
+      <c r="F365" t="s">
+        <v>2469</v>
+      </c>
+      <c r="G365" t="s">
+        <v>2470</v>
+      </c>
       <c r="H365" t="s">
-        <v>2456</v>
+        <v>2471</v>
       </c>
       <c r="I365" t="s">
-        <v>2457</v>
+        <v>2472</v>
       </c>
       <c r="J365" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K365" t="s">
-        <v>2458</v>
+        <v>2473</v>
       </c>
       <c r="L365" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M365" t="s">
-        <v>2459</v>
+        <v>2474</v>
       </c>
       <c r="N365" t="s">
-        <v>2460</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2105</v>
+        <v>2476</v>
       </c>
       <c r="D366" t="s">
-        <v>2106</v>
-[...3 lines deleted...]
-      <c r="G366"/>
+        <v>2458</v>
+      </c>
+      <c r="E366" t="s">
+        <v>2477</v>
+      </c>
+      <c r="F366" t="s">
+        <v>2478</v>
+      </c>
+      <c r="G366" t="s">
+        <v>2479</v>
+      </c>
       <c r="H366" t="s">
-        <v>2461</v>
+        <v>2480</v>
       </c>
       <c r="I366" t="s">
-        <v>2462</v>
+        <v>2481</v>
       </c>
       <c r="J366" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K366" t="s">
-        <v>2463</v>
+        <v>2482</v>
       </c>
       <c r="L366" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M366" t="s">
-        <v>2464</v>
+        <v>2483</v>
       </c>
       <c r="N366" t="s">
-        <v>2111</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2465</v>
+        <v>2485</v>
       </c>
       <c r="D367" t="s">
-        <v>2466</v>
-[...3 lines deleted...]
-      <c r="G367"/>
+        <v>2458</v>
+      </c>
+      <c r="E367" t="s">
+        <v>2486</v>
+      </c>
+      <c r="F367" t="s">
+        <v>2487</v>
+      </c>
+      <c r="G367" t="s">
+        <v>2488</v>
+      </c>
       <c r="H367" t="s">
-        <v>2467</v>
+        <v>2489</v>
       </c>
       <c r="I367" t="s">
-        <v>2468</v>
+        <v>2490</v>
       </c>
       <c r="J367" t="s">
-        <v>2315</v>
+        <v>802</v>
       </c>
       <c r="K367" t="s">
-        <v>2469</v>
+        <v>2491</v>
       </c>
       <c r="L367" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M367" t="s">
-        <v>2470</v>
+        <v>2492</v>
       </c>
       <c r="N367" t="s">
-        <v>2471</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2465</v>
+        <v>2494</v>
       </c>
       <c r="D368" t="s">
-        <v>2466</v>
+        <v>2495</v>
       </c>
       <c r="E368"/>
       <c r="F368"/>
       <c r="G368"/>
       <c r="H368" t="s">
-        <v>2472</v>
+        <v>2496</v>
       </c>
       <c r="I368" t="s">
-        <v>2473</v>
+        <v>2497</v>
       </c>
       <c r="J368" t="s">
-        <v>2315</v>
+        <v>2498</v>
       </c>
       <c r="K368" t="s">
-        <v>2474</v>
+        <v>2499</v>
       </c>
       <c r="L368" t="s">
-        <v>22</v>
+        <v>2500</v>
       </c>
       <c r="M368" t="s">
-        <v>2475</v>
+        <v>2501</v>
       </c>
       <c r="N368" t="s">
-        <v>2471</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2465</v>
+        <v>76</v>
       </c>
       <c r="D369" t="s">
-        <v>2466</v>
+        <v>2503</v>
       </c>
       <c r="E369"/>
       <c r="F369"/>
       <c r="G369"/>
       <c r="H369" t="s">
-        <v>2476</v>
+        <v>2504</v>
       </c>
       <c r="I369" t="s">
-        <v>2477</v>
-[...3 lines deleted...]
-      </c>
+        <v>2505</v>
+      </c>
+      <c r="J369"/>
       <c r="K369" t="s">
-        <v>2478</v>
+        <v>2506</v>
       </c>
       <c r="L369" t="s">
-        <v>22</v>
+        <v>2507</v>
       </c>
       <c r="M369" t="s">
-        <v>2479</v>
-[...3 lines deleted...]
-      </c>
+        <v>2508</v>
+      </c>
+      <c r="N369"/>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2480</v>
+        <v>2509</v>
       </c>
       <c r="D370" t="s">
-        <v>2481</v>
+        <v>2510</v>
       </c>
       <c r="E370"/>
       <c r="F370"/>
       <c r="G370"/>
       <c r="H370" t="s">
-        <v>2482</v>
+        <v>2511</v>
       </c>
       <c r="I370" t="s">
-        <v>2483</v>
+        <v>2512</v>
       </c>
       <c r="J370" t="s">
-        <v>2315</v>
+        <v>2513</v>
       </c>
       <c r="K370" t="s">
-        <v>2484</v>
+        <v>2514</v>
       </c>
       <c r="L370" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="M370" t="s">
-        <v>2485</v>
+        <v>2515</v>
       </c>
       <c r="N370" t="s">
-        <v>2486</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2465</v>
+        <v>2517</v>
       </c>
       <c r="D371" t="s">
-        <v>2466</v>
+        <v>2518</v>
       </c>
       <c r="E371"/>
       <c r="F371"/>
       <c r="G371"/>
       <c r="H371" t="s">
-        <v>2487</v>
+        <v>2519</v>
       </c>
       <c r="I371" t="s">
-        <v>2488</v>
+        <v>2520</v>
       </c>
       <c r="J371" t="s">
-        <v>2315</v>
+        <v>2521</v>
       </c>
       <c r="K371" t="s">
-        <v>2489</v>
+        <v>2522</v>
       </c>
       <c r="L371" t="s">
-        <v>22</v>
+        <v>2523</v>
       </c>
       <c r="M371" t="s">
-        <v>2490</v>
+        <v>2524</v>
       </c>
       <c r="N371" t="s">
-        <v>2471</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>14</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2491</v>
+        <v>76</v>
       </c>
       <c r="D372" t="s">
-        <v>2492</v>
+        <v>2526</v>
       </c>
       <c r="E372"/>
       <c r="F372"/>
       <c r="G372"/>
       <c r="H372" t="s">
-        <v>2493</v>
+        <v>2527</v>
       </c>
       <c r="I372" t="s">
-        <v>2494</v>
-[...3 lines deleted...]
-      </c>
+        <v>2528</v>
+      </c>
+      <c r="J372"/>
       <c r="K372" t="s">
-        <v>2495</v>
+        <v>2529</v>
       </c>
       <c r="L372" t="s">
-        <v>235</v>
+        <v>2530</v>
       </c>
       <c r="M372" t="s">
-        <v>2496</v>
-[...3 lines deleted...]
-      </c>
+        <v>2531</v>
+      </c>
+      <c r="N372"/>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2105</v>
+        <v>2532</v>
       </c>
       <c r="D373" t="s">
-        <v>2106</v>
-[...3 lines deleted...]
-      <c r="G373"/>
+        <v>2533</v>
+      </c>
+      <c r="E373" t="s">
+        <v>2534</v>
+      </c>
+      <c r="F373" t="s">
+        <v>2535</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2536</v>
+      </c>
       <c r="H373" t="s">
-        <v>2498</v>
+        <v>2537</v>
       </c>
       <c r="I373" t="s">
-        <v>2499</v>
-[...3 lines deleted...]
-      </c>
+        <v>2538</v>
+      </c>
+      <c r="J373"/>
       <c r="K373" t="s">
-        <v>2500</v>
+        <v>2539</v>
       </c>
       <c r="L373" t="s">
-        <v>22</v>
+        <v>741</v>
       </c>
       <c r="M373" t="s">
-        <v>2501</v>
+        <v>2540</v>
       </c>
       <c r="N373" t="s">
-        <v>2111</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2502</v>
+        <v>2542</v>
       </c>
       <c r="D374" t="s">
-        <v>2503</v>
+        <v>2543</v>
       </c>
       <c r="E374"/>
       <c r="F374"/>
       <c r="G374"/>
       <c r="H374" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="I374" t="s">
-        <v>2505</v>
-[...3 lines deleted...]
-      </c>
+        <v>2545</v>
+      </c>
+      <c r="J374"/>
       <c r="K374" t="s">
-        <v>2506</v>
+        <v>2546</v>
       </c>
       <c r="L374" t="s">
-        <v>22</v>
+        <v>2547</v>
       </c>
       <c r="M374" t="s">
-        <v>2507</v>
+        <v>2548</v>
       </c>
       <c r="N374" t="s">
-        <v>2508</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2509</v>
+        <v>2550</v>
       </c>
       <c r="D375" t="s">
-        <v>2510</v>
-[...3 lines deleted...]
-      <c r="G375"/>
+        <v>2551</v>
+      </c>
+      <c r="E375" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F375" t="s">
+        <v>2553</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2554</v>
+      </c>
       <c r="H375" t="s">
-        <v>2511</v>
+        <v>2555</v>
       </c>
       <c r="I375" t="s">
-        <v>2512</v>
-[...3 lines deleted...]
-      </c>
+        <v>2556</v>
+      </c>
+      <c r="J375"/>
       <c r="K375" t="s">
-        <v>2513</v>
+        <v>2557</v>
       </c>
       <c r="L375" t="s">
-        <v>22</v>
+        <v>2558</v>
       </c>
       <c r="M375" t="s">
-        <v>2514</v>
+        <v>2559</v>
       </c>
       <c r="N375" t="s">
-        <v>2515</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2516</v>
+        <v>2561</v>
       </c>
       <c r="D376" t="s">
-        <v>2517</v>
+        <v>2562</v>
       </c>
       <c r="E376"/>
       <c r="F376"/>
       <c r="G376"/>
       <c r="H376" t="s">
-        <v>2518</v>
+        <v>2563</v>
       </c>
       <c r="I376" t="s">
-        <v>2519</v>
-[...3 lines deleted...]
-      </c>
+        <v>2564</v>
+      </c>
+      <c r="J376"/>
       <c r="K376" t="s">
-        <v>2520</v>
+        <v>2565</v>
       </c>
       <c r="L376" t="s">
-        <v>22</v>
+        <v>2566</v>
       </c>
       <c r="M376" t="s">
-        <v>2521</v>
+        <v>2567</v>
       </c>
       <c r="N376" t="s">
-        <v>2522</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2523</v>
+        <v>2569</v>
       </c>
       <c r="D377" t="s">
-        <v>2524</v>
+        <v>2570</v>
       </c>
       <c r="E377"/>
       <c r="F377"/>
       <c r="G377"/>
       <c r="H377" t="s">
-        <v>2525</v>
+        <v>76</v>
       </c>
       <c r="I377" t="s">
-        <v>2526</v>
-[...3 lines deleted...]
-      </c>
+        <v>2571</v>
+      </c>
+      <c r="J377"/>
       <c r="K377" t="s">
-        <v>2527</v>
+        <v>2572</v>
       </c>
       <c r="L377" t="s">
-        <v>22</v>
+        <v>2573</v>
       </c>
       <c r="M377" t="s">
-        <v>2528</v>
+        <v>2574</v>
       </c>
       <c r="N377" t="s">
-        <v>2529</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2530</v>
+        <v>2576</v>
       </c>
       <c r="D378" t="s">
-        <v>2531</v>
+        <v>2577</v>
       </c>
       <c r="E378"/>
       <c r="F378"/>
       <c r="G378"/>
       <c r="H378" t="s">
-        <v>2532</v>
+        <v>2578</v>
       </c>
       <c r="I378" t="s">
-        <v>2533</v>
-[...3 lines deleted...]
-      </c>
+        <v>2579</v>
+      </c>
+      <c r="J378"/>
       <c r="K378" t="s">
-        <v>2534</v>
+        <v>2580</v>
       </c>
       <c r="L378" t="s">
-        <v>22</v>
+        <v>2581</v>
       </c>
       <c r="M378" t="s">
-        <v>2535</v>
+        <v>2582</v>
       </c>
       <c r="N378" t="s">
-        <v>2536</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2537</v>
+        <v>2584</v>
       </c>
       <c r="D379" t="s">
-        <v>2538</v>
+        <v>2585</v>
       </c>
       <c r="E379"/>
       <c r="F379"/>
       <c r="G379"/>
       <c r="H379" t="s">
-        <v>2539</v>
+        <v>2586</v>
       </c>
       <c r="I379" t="s">
-        <v>2540</v>
-[...3 lines deleted...]
-      </c>
+        <v>2587</v>
+      </c>
+      <c r="J379"/>
       <c r="K379" t="s">
-        <v>2541</v>
+        <v>2588</v>
       </c>
       <c r="L379" t="s">
-        <v>22</v>
+        <v>2589</v>
       </c>
       <c r="M379" t="s">
-        <v>2542</v>
+        <v>2590</v>
       </c>
       <c r="N379" t="s">
-        <v>2543</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2544</v>
+        <v>2592</v>
       </c>
       <c r="D380" t="s">
-        <v>2545</v>
+        <v>30</v>
       </c>
       <c r="E380"/>
       <c r="F380"/>
       <c r="G380"/>
       <c r="H380" t="s">
-        <v>2546</v>
+        <v>76</v>
       </c>
       <c r="I380" t="s">
-        <v>2547</v>
-[...3 lines deleted...]
-      </c>
+        <v>2593</v>
+      </c>
+      <c r="J380"/>
       <c r="K380" t="s">
-        <v>2548</v>
+        <v>2594</v>
       </c>
       <c r="L380" t="s">
-        <v>22</v>
+        <v>2595</v>
       </c>
       <c r="M380" t="s">
-        <v>2549</v>
+        <v>2596</v>
       </c>
       <c r="N380" t="s">
-        <v>2550</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2544</v>
+        <v>2598</v>
       </c>
       <c r="D381" t="s">
-        <v>2545</v>
+        <v>2599</v>
       </c>
       <c r="E381"/>
       <c r="F381"/>
       <c r="G381"/>
       <c r="H381" t="s">
-        <v>2551</v>
+        <v>76</v>
       </c>
       <c r="I381" t="s">
-        <v>2552</v>
-[...3 lines deleted...]
-      </c>
+        <v>2600</v>
+      </c>
+      <c r="J381"/>
       <c r="K381" t="s">
-        <v>2553</v>
+        <v>2601</v>
       </c>
       <c r="L381" t="s">
-        <v>22</v>
+        <v>2602</v>
       </c>
       <c r="M381" t="s">
-        <v>2554</v>
+        <v>2603</v>
       </c>
       <c r="N381" t="s">
-        <v>2550</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2298</v>
+        <v>2605</v>
       </c>
       <c r="D382" t="s">
-        <v>2299</v>
-[...3 lines deleted...]
-      <c r="G382"/>
+        <v>2606</v>
+      </c>
+      <c r="E382" t="s">
+        <v>2607</v>
+      </c>
+      <c r="F382" t="s">
+        <v>2608</v>
+      </c>
+      <c r="G382" t="s">
+        <v>2609</v>
+      </c>
       <c r="H382" t="s">
-        <v>2555</v>
+        <v>2610</v>
       </c>
       <c r="I382" t="s">
-        <v>2556</v>
-[...3 lines deleted...]
-      </c>
+        <v>2611</v>
+      </c>
+      <c r="J382"/>
       <c r="K382" t="s">
-        <v>2558</v>
+        <v>2612</v>
       </c>
       <c r="L382" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M382" t="s">
-        <v>2559</v>
+        <v>2613</v>
       </c>
       <c r="N382" t="s">
-        <v>2304</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
-      <c r="C383" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C383"/>
       <c r="D383" t="s">
-        <v>2299</v>
+        <v>2615</v>
       </c>
       <c r="E383"/>
       <c r="F383"/>
       <c r="G383"/>
       <c r="H383" t="s">
-        <v>2560</v>
+        <v>2616</v>
       </c>
       <c r="I383" t="s">
-        <v>2561</v>
-[...3 lines deleted...]
-      </c>
+        <v>2617</v>
+      </c>
+      <c r="J383"/>
       <c r="K383" t="s">
-        <v>2562</v>
+        <v>2618</v>
       </c>
       <c r="L383" t="s">
-        <v>22</v>
+        <v>2619</v>
       </c>
       <c r="M383" t="s">
-        <v>2563</v>
-[...3 lines deleted...]
-      </c>
+        <v>2620</v>
+      </c>
+      <c r="N383"/>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2298</v>
+        <v>2621</v>
       </c>
       <c r="D384" t="s">
-        <v>2299</v>
-[...3 lines deleted...]
-      <c r="G384"/>
+        <v>2622</v>
+      </c>
+      <c r="E384" t="s">
+        <v>2623</v>
+      </c>
+      <c r="F384" t="s">
+        <v>2624</v>
+      </c>
+      <c r="G384" t="s">
+        <v>2625</v>
+      </c>
       <c r="H384" t="s">
-        <v>2564</v>
+        <v>2626</v>
       </c>
       <c r="I384" t="s">
-        <v>2565</v>
-[...3 lines deleted...]
-      </c>
+        <v>2627</v>
+      </c>
+      <c r="J384"/>
       <c r="K384" t="s">
-        <v>2566</v>
+        <v>2628</v>
       </c>
       <c r="L384" t="s">
-        <v>22</v>
+        <v>2629</v>
       </c>
       <c r="M384" t="s">
-        <v>2567</v>
+        <v>2630</v>
       </c>
       <c r="N384" t="s">
-        <v>2304</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>14</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2298</v>
+        <v>2632</v>
       </c>
       <c r="D385" t="s">
-        <v>2299</v>
+        <v>2633</v>
       </c>
       <c r="E385"/>
       <c r="F385"/>
       <c r="G385"/>
       <c r="H385" t="s">
-        <v>2568</v>
+        <v>76</v>
       </c>
       <c r="I385" t="s">
-        <v>2569</v>
-[...3 lines deleted...]
-      </c>
+        <v>2634</v>
+      </c>
+      <c r="J385"/>
       <c r="K385" t="s">
-        <v>2570</v>
+        <v>2635</v>
       </c>
       <c r="L385" t="s">
-        <v>22</v>
+        <v>2636</v>
       </c>
       <c r="M385" t="s">
-        <v>2571</v>
+        <v>2637</v>
       </c>
       <c r="N385" t="s">
-        <v>2304</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>14</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2298</v>
+        <v>2639</v>
       </c>
       <c r="D386" t="s">
-        <v>2299</v>
+        <v>2640</v>
       </c>
       <c r="E386"/>
       <c r="F386"/>
       <c r="G386"/>
       <c r="H386" t="s">
-        <v>2572</v>
+        <v>76</v>
       </c>
       <c r="I386" t="s">
-        <v>2573</v>
-[...3 lines deleted...]
-      </c>
+        <v>2641</v>
+      </c>
+      <c r="J386"/>
       <c r="K386" t="s">
-        <v>2574</v>
+        <v>2642</v>
       </c>
       <c r="L386" t="s">
-        <v>22</v>
+        <v>2643</v>
       </c>
       <c r="M386" t="s">
-        <v>2575</v>
+        <v>2644</v>
       </c>
       <c r="N386" t="s">
-        <v>2304</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2298</v>
+        <v>2646</v>
       </c>
       <c r="D387" t="s">
-        <v>2299</v>
+        <v>2647</v>
       </c>
       <c r="E387"/>
       <c r="F387"/>
       <c r="G387"/>
       <c r="H387" t="s">
-        <v>2576</v>
+        <v>2648</v>
       </c>
       <c r="I387" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      </c>
+        <v>2649</v>
+      </c>
+      <c r="J387"/>
       <c r="K387" t="s">
-        <v>2578</v>
+        <v>2650</v>
       </c>
       <c r="L387" t="s">
-        <v>22</v>
+        <v>2651</v>
       </c>
       <c r="M387" t="s">
-        <v>2579</v>
+        <v>2652</v>
       </c>
       <c r="N387" t="s">
-        <v>2304</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>14</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2298</v>
+        <v>2654</v>
       </c>
       <c r="D388" t="s">
-        <v>2299</v>
+        <v>2655</v>
       </c>
       <c r="E388"/>
       <c r="F388"/>
       <c r="G388"/>
       <c r="H388" t="s">
-        <v>2580</v>
+        <v>2656</v>
       </c>
       <c r="I388" t="s">
-        <v>2581</v>
-[...3 lines deleted...]
-      </c>
+        <v>2657</v>
+      </c>
+      <c r="J388"/>
       <c r="K388" t="s">
-        <v>2582</v>
+        <v>2658</v>
       </c>
       <c r="L388" t="s">
-        <v>22</v>
+        <v>2659</v>
       </c>
       <c r="M388" t="s">
-        <v>2583</v>
+        <v>2660</v>
       </c>
       <c r="N388" t="s">
-        <v>2304</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>14</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2298</v>
+        <v>2662</v>
       </c>
       <c r="D389" t="s">
-        <v>2299</v>
+        <v>2663</v>
       </c>
       <c r="E389"/>
       <c r="F389"/>
       <c r="G389"/>
       <c r="H389" t="s">
-        <v>2584</v>
+        <v>2664</v>
       </c>
       <c r="I389" t="s">
-        <v>2585</v>
-[...3 lines deleted...]
-      </c>
+        <v>2665</v>
+      </c>
+      <c r="J389"/>
       <c r="K389" t="s">
-        <v>2586</v>
+        <v>2666</v>
       </c>
       <c r="L389" t="s">
-        <v>22</v>
+        <v>2667</v>
       </c>
       <c r="M389" t="s">
-        <v>2587</v>
+        <v>2668</v>
       </c>
       <c r="N389" t="s">
-        <v>2304</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2298</v>
+        <v>2670</v>
       </c>
       <c r="D390" t="s">
-        <v>2299</v>
+        <v>2671</v>
       </c>
       <c r="E390"/>
       <c r="F390"/>
       <c r="G390"/>
       <c r="H390" t="s">
-        <v>2588</v>
+        <v>2672</v>
       </c>
       <c r="I390" t="s">
-        <v>2589</v>
-[...3 lines deleted...]
-      </c>
+        <v>2673</v>
+      </c>
+      <c r="J390"/>
       <c r="K390" t="s">
-        <v>2590</v>
+        <v>2674</v>
       </c>
       <c r="L390" t="s">
-        <v>22</v>
+        <v>2675</v>
       </c>
       <c r="M390" t="s">
-        <v>2591</v>
+        <v>2676</v>
       </c>
       <c r="N390" t="s">
-        <v>2304</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2298</v>
+        <v>2678</v>
       </c>
       <c r="D391" t="s">
-        <v>2299</v>
-[...3 lines deleted...]
-      <c r="G391"/>
+        <v>2679</v>
+      </c>
+      <c r="E391" t="s">
+        <v>2680</v>
+      </c>
+      <c r="F391" t="s">
+        <v>2681</v>
+      </c>
+      <c r="G391" t="s">
+        <v>2682</v>
+      </c>
       <c r="H391" t="s">
-        <v>2592</v>
+        <v>2683</v>
       </c>
       <c r="I391" t="s">
-        <v>2593</v>
-[...3 lines deleted...]
-      </c>
+        <v>2684</v>
+      </c>
+      <c r="J391"/>
       <c r="K391" t="s">
-        <v>2594</v>
+        <v>2685</v>
       </c>
       <c r="L391" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M391" t="s">
-        <v>2595</v>
+        <v>2686</v>
       </c>
       <c r="N391" t="s">
-        <v>2304</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2298</v>
+        <v>2688</v>
       </c>
       <c r="D392" t="s">
-        <v>2299</v>
-[...3 lines deleted...]
-      <c r="G392"/>
+        <v>2689</v>
+      </c>
+      <c r="E392" t="s">
+        <v>2690</v>
+      </c>
+      <c r="F392" t="s">
+        <v>2691</v>
+      </c>
+      <c r="G392" t="s">
+        <v>2692</v>
+      </c>
       <c r="H392" t="s">
-        <v>2596</v>
+        <v>2693</v>
       </c>
       <c r="I392" t="s">
-        <v>2597</v>
-[...3 lines deleted...]
-      </c>
+        <v>2694</v>
+      </c>
+      <c r="J392"/>
       <c r="K392" t="s">
-        <v>2598</v>
+        <v>2695</v>
       </c>
       <c r="L392" t="s">
-        <v>22</v>
+        <v>2629</v>
       </c>
       <c r="M392" t="s">
-        <v>2599</v>
+        <v>2696</v>
       </c>
       <c r="N392" t="s">
-        <v>2304</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2600</v>
+        <v>2698</v>
       </c>
       <c r="D393" t="s">
-        <v>2601</v>
+        <v>2699</v>
       </c>
       <c r="E393"/>
       <c r="F393"/>
       <c r="G393"/>
       <c r="H393" t="s">
-        <v>2602</v>
+        <v>2700</v>
       </c>
       <c r="I393" t="s">
-        <v>2603</v>
-[...3 lines deleted...]
-      </c>
+        <v>2701</v>
+      </c>
+      <c r="J393"/>
       <c r="K393" t="s">
-        <v>2604</v>
+        <v>2702</v>
       </c>
       <c r="L393" t="s">
-        <v>22</v>
+        <v>2703</v>
       </c>
       <c r="M393" t="s">
-        <v>2605</v>
+        <v>2704</v>
       </c>
       <c r="N393" t="s">
-        <v>2606</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2607</v>
+        <v>2706</v>
       </c>
       <c r="D394" t="s">
-        <v>2608</v>
+        <v>2707</v>
       </c>
       <c r="E394"/>
       <c r="F394"/>
       <c r="G394"/>
       <c r="H394" t="s">
-        <v>2609</v>
+        <v>2708</v>
       </c>
       <c r="I394" t="s">
-        <v>2610</v>
-[...3 lines deleted...]
-      </c>
+        <v>2709</v>
+      </c>
+      <c r="J394"/>
       <c r="K394" t="s">
-        <v>2611</v>
+        <v>2710</v>
       </c>
       <c r="L394" t="s">
-        <v>22</v>
+        <v>2711</v>
       </c>
       <c r="M394" t="s">
-        <v>2612</v>
+        <v>2712</v>
       </c>
       <c r="N394" t="s">
-        <v>2613</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2614</v>
+        <v>2714</v>
       </c>
       <c r="D395" t="s">
-        <v>2615</v>
+        <v>2715</v>
       </c>
       <c r="E395"/>
       <c r="F395"/>
       <c r="G395"/>
       <c r="H395" t="s">
-        <v>2616</v>
+        <v>2716</v>
       </c>
       <c r="I395" t="s">
-        <v>2617</v>
-[...3 lines deleted...]
-      </c>
+        <v>2717</v>
+      </c>
+      <c r="J395"/>
       <c r="K395" t="s">
-        <v>2618</v>
+        <v>2718</v>
       </c>
       <c r="L395" t="s">
-        <v>22</v>
+        <v>2719</v>
       </c>
       <c r="M395" t="s">
-        <v>2619</v>
+        <v>2720</v>
       </c>
       <c r="N395" t="s">
-        <v>2620</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2621</v>
+        <v>2722</v>
       </c>
       <c r="D396" t="s">
-        <v>2622</v>
+        <v>2723</v>
       </c>
       <c r="E396"/>
       <c r="F396"/>
       <c r="G396"/>
       <c r="H396" t="s">
-        <v>2623</v>
+        <v>2724</v>
       </c>
       <c r="I396" t="s">
-        <v>2624</v>
-[...3 lines deleted...]
-      </c>
+        <v>2725</v>
+      </c>
+      <c r="J396"/>
       <c r="K396" t="s">
-        <v>2625</v>
+        <v>2726</v>
       </c>
       <c r="L396" t="s">
-        <v>22</v>
+        <v>2727</v>
       </c>
       <c r="M396" t="s">
-        <v>2626</v>
+        <v>2728</v>
       </c>
       <c r="N396" t="s">
-        <v>2627</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2628</v>
+        <v>2730</v>
       </c>
       <c r="D397" t="s">
-        <v>2629</v>
+        <v>2731</v>
       </c>
       <c r="E397"/>
       <c r="F397"/>
       <c r="G397"/>
       <c r="H397" t="s">
-        <v>1949</v>
+        <v>2732</v>
       </c>
       <c r="I397" t="s">
-        <v>2630</v>
-[...3 lines deleted...]
-      </c>
+        <v>2733</v>
+      </c>
+      <c r="J397"/>
       <c r="K397" t="s">
-        <v>2631</v>
+        <v>2734</v>
       </c>
       <c r="L397" t="s">
-        <v>22</v>
+        <v>2735</v>
       </c>
       <c r="M397" t="s">
-        <v>2632</v>
+        <v>2736</v>
       </c>
       <c r="N397" t="s">
-        <v>2633</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2634</v>
+        <v>2738</v>
       </c>
       <c r="D398" t="s">
-        <v>2635</v>
-[...3 lines deleted...]
-      <c r="G398"/>
+        <v>2739</v>
+      </c>
+      <c r="E398" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F398" t="s">
+        <v>2741</v>
+      </c>
+      <c r="G398" t="s">
+        <v>2742</v>
+      </c>
       <c r="H398" t="s">
-        <v>1949</v>
+        <v>2743</v>
       </c>
       <c r="I398" t="s">
-        <v>2636</v>
-[...3 lines deleted...]
-      </c>
+        <v>2744</v>
+      </c>
+      <c r="J398"/>
       <c r="K398" t="s">
-        <v>2637</v>
+        <v>2745</v>
       </c>
       <c r="L398" t="s">
-        <v>22</v>
+        <v>2746</v>
       </c>
       <c r="M398" t="s">
-        <v>2638</v>
+        <v>2747</v>
       </c>
       <c r="N398" t="s">
-        <v>2639</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>14</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2640</v>
+        <v>2749</v>
       </c>
       <c r="D399" t="s">
-        <v>2641</v>
+        <v>2750</v>
       </c>
       <c r="E399"/>
       <c r="F399"/>
       <c r="G399"/>
       <c r="H399" t="s">
-        <v>2642</v>
+        <v>2751</v>
       </c>
       <c r="I399" t="s">
-        <v>2643</v>
-[...3 lines deleted...]
-      </c>
+        <v>2752</v>
+      </c>
+      <c r="J399"/>
       <c r="K399" t="s">
-        <v>2644</v>
+        <v>2753</v>
       </c>
       <c r="L399" t="s">
-        <v>22</v>
+        <v>2754</v>
       </c>
       <c r="M399" t="s">
-        <v>2645</v>
+        <v>2755</v>
       </c>
       <c r="N399" t="s">
-        <v>2646</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2647</v>
+        <v>2757</v>
       </c>
       <c r="D400" t="s">
-        <v>2648</v>
-[...3 lines deleted...]
-      <c r="G400"/>
+        <v>2758</v>
+      </c>
+      <c r="E400" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F400" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G400" t="s">
+        <v>2761</v>
+      </c>
       <c r="H400" t="s">
-        <v>2649</v>
+        <v>2762</v>
       </c>
       <c r="I400" t="s">
-        <v>2650</v>
-[...3 lines deleted...]
-      </c>
+        <v>2763</v>
+      </c>
+      <c r="J400"/>
       <c r="K400" t="s">
-        <v>2651</v>
+        <v>2764</v>
       </c>
       <c r="L400" t="s">
-        <v>22</v>
+        <v>2746</v>
       </c>
       <c r="M400" t="s">
-        <v>2652</v>
+        <v>2765</v>
       </c>
       <c r="N400" t="s">
-        <v>2653</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>14</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2654</v>
+        <v>2767</v>
       </c>
       <c r="D401" t="s">
-        <v>2655</v>
+        <v>2768</v>
       </c>
       <c r="E401"/>
       <c r="F401"/>
       <c r="G401"/>
       <c r="H401" t="s">
-        <v>2656</v>
+        <v>2769</v>
       </c>
       <c r="I401" t="s">
-        <v>2657</v>
-[...3 lines deleted...]
-      </c>
+        <v>2770</v>
+      </c>
+      <c r="J401"/>
       <c r="K401" t="s">
-        <v>2658</v>
+        <v>2771</v>
       </c>
       <c r="L401" t="s">
-        <v>22</v>
+        <v>2772</v>
       </c>
       <c r="M401" t="s">
-        <v>2659</v>
+        <v>2773</v>
       </c>
       <c r="N401" t="s">
-        <v>2660</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>14</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2661</v>
+        <v>2775</v>
       </c>
       <c r="D402" t="s">
-        <v>2662</v>
+        <v>2776</v>
       </c>
       <c r="E402"/>
       <c r="F402"/>
       <c r="G402"/>
       <c r="H402" t="s">
-        <v>2663</v>
+        <v>2777</v>
       </c>
       <c r="I402" t="s">
-        <v>2664</v>
-[...3 lines deleted...]
-      </c>
+        <v>2778</v>
+      </c>
+      <c r="J402"/>
       <c r="K402" t="s">
-        <v>2665</v>
+        <v>2779</v>
       </c>
       <c r="L402" t="s">
-        <v>22</v>
+        <v>2780</v>
       </c>
       <c r="M402" t="s">
-        <v>2666</v>
+        <v>2781</v>
       </c>
       <c r="N402" t="s">
-        <v>2667</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>14</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2668</v>
+        <v>2783</v>
       </c>
       <c r="D403" t="s">
-        <v>2669</v>
+        <v>2784</v>
       </c>
       <c r="E403"/>
       <c r="F403"/>
       <c r="G403"/>
       <c r="H403" t="s">
-        <v>2670</v>
+        <v>76</v>
       </c>
       <c r="I403" t="s">
-        <v>2671</v>
-[...3 lines deleted...]
-      </c>
+        <v>2785</v>
+      </c>
+      <c r="J403"/>
       <c r="K403" t="s">
-        <v>2672</v>
+        <v>2786</v>
       </c>
       <c r="L403" t="s">
-        <v>22</v>
+        <v>2787</v>
       </c>
       <c r="M403" t="s">
-        <v>2673</v>
+        <v>2788</v>
       </c>
       <c r="N403" t="s">
-        <v>2674</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>14</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2675</v>
+        <v>2790</v>
       </c>
       <c r="D404" t="s">
-        <v>2676</v>
+        <v>2791</v>
       </c>
       <c r="E404"/>
       <c r="F404"/>
       <c r="G404"/>
       <c r="H404" t="s">
-        <v>2677</v>
+        <v>76</v>
       </c>
       <c r="I404" t="s">
-        <v>2678</v>
-[...3 lines deleted...]
-      </c>
+        <v>2792</v>
+      </c>
+      <c r="J404"/>
       <c r="K404" t="s">
-        <v>2679</v>
+        <v>2793</v>
       </c>
       <c r="L404" t="s">
-        <v>22</v>
+        <v>2794</v>
       </c>
       <c r="M404" t="s">
-        <v>2680</v>
+        <v>2795</v>
       </c>
       <c r="N404" t="s">
-        <v>2681</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>14</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2675</v>
+        <v>2797</v>
       </c>
       <c r="D405" t="s">
-        <v>2676</v>
+        <v>2791</v>
       </c>
       <c r="E405"/>
       <c r="F405"/>
       <c r="G405"/>
       <c r="H405" t="s">
-        <v>2682</v>
+        <v>76</v>
       </c>
       <c r="I405" t="s">
-        <v>2683</v>
-[...3 lines deleted...]
-      </c>
+        <v>2798</v>
+      </c>
+      <c r="J405"/>
       <c r="K405" t="s">
-        <v>2684</v>
+        <v>2799</v>
       </c>
       <c r="L405" t="s">
-        <v>22</v>
+        <v>2800</v>
       </c>
       <c r="M405" t="s">
-        <v>2685</v>
+        <v>2801</v>
       </c>
       <c r="N405" t="s">
-        <v>2681</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>14</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2675</v>
+        <v>2783</v>
       </c>
       <c r="D406" t="s">
-        <v>2676</v>
+        <v>2791</v>
       </c>
       <c r="E406"/>
       <c r="F406"/>
       <c r="G406"/>
       <c r="H406" t="s">
-        <v>2686</v>
+        <v>2803</v>
       </c>
       <c r="I406" t="s">
-        <v>2687</v>
-[...3 lines deleted...]
-      </c>
+        <v>2804</v>
+      </c>
+      <c r="J406"/>
       <c r="K406" t="s">
-        <v>2688</v>
+        <v>2805</v>
       </c>
       <c r="L406" t="s">
-        <v>22</v>
+        <v>2794</v>
       </c>
       <c r="M406" t="s">
-        <v>2689</v>
+        <v>2806</v>
       </c>
       <c r="N406" t="s">
-        <v>2681</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>14</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2690</v>
+        <v>2807</v>
       </c>
       <c r="D407" t="s">
-        <v>2691</v>
+        <v>2808</v>
       </c>
       <c r="E407"/>
       <c r="F407"/>
       <c r="G407"/>
       <c r="H407" t="s">
-        <v>2692</v>
+        <v>2809</v>
       </c>
       <c r="I407" t="s">
-        <v>2693</v>
-[...3 lines deleted...]
-      </c>
+        <v>2810</v>
+      </c>
+      <c r="J407"/>
       <c r="K407" t="s">
-        <v>2694</v>
+        <v>2811</v>
       </c>
       <c r="L407" t="s">
-        <v>22</v>
+        <v>2812</v>
       </c>
       <c r="M407" t="s">
-        <v>2695</v>
+        <v>2813</v>
       </c>
       <c r="N407" t="s">
-        <v>2696</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>14</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2697</v>
+        <v>2815</v>
       </c>
       <c r="D408" t="s">
-        <v>2698</v>
+        <v>2816</v>
       </c>
       <c r="E408"/>
       <c r="F408"/>
       <c r="G408"/>
       <c r="H408" t="s">
-        <v>2699</v>
+        <v>2817</v>
       </c>
       <c r="I408" t="s">
-        <v>2700</v>
-[...3 lines deleted...]
-      </c>
+        <v>2818</v>
+      </c>
+      <c r="J408"/>
       <c r="K408" t="s">
-        <v>2701</v>
+        <v>2819</v>
       </c>
       <c r="L408" t="s">
-        <v>22</v>
+        <v>2820</v>
       </c>
       <c r="M408" t="s">
-        <v>2702</v>
+        <v>2821</v>
       </c>
       <c r="N408" t="s">
-        <v>2703</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>14</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2704</v>
+        <v>2823</v>
       </c>
       <c r="D409" t="s">
-        <v>2705</v>
+        <v>2824</v>
       </c>
       <c r="E409"/>
       <c r="F409"/>
       <c r="G409"/>
       <c r="H409" t="s">
-        <v>2706</v>
+        <v>2825</v>
       </c>
       <c r="I409" t="s">
-        <v>2707</v>
-[...3 lines deleted...]
-      </c>
+        <v>2826</v>
+      </c>
+      <c r="J409"/>
       <c r="K409" t="s">
-        <v>2708</v>
+        <v>2827</v>
       </c>
       <c r="L409" t="s">
-        <v>22</v>
+        <v>2828</v>
       </c>
       <c r="M409" t="s">
-        <v>2709</v>
+        <v>2829</v>
       </c>
       <c r="N409" t="s">
-        <v>2710</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>14</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2711</v>
+        <v>2831</v>
       </c>
       <c r="D410" t="s">
-        <v>2712</v>
+        <v>2832</v>
       </c>
       <c r="E410"/>
       <c r="F410"/>
       <c r="G410"/>
       <c r="H410" t="s">
-        <v>2713</v>
+        <v>2732</v>
       </c>
       <c r="I410" t="s">
-        <v>2714</v>
-[...3 lines deleted...]
-      </c>
+        <v>2833</v>
+      </c>
+      <c r="J410"/>
       <c r="K410" t="s">
-        <v>2715</v>
+        <v>2834</v>
       </c>
       <c r="L410" t="s">
-        <v>22</v>
+        <v>2835</v>
       </c>
       <c r="M410" t="s">
-        <v>2716</v>
+        <v>2836</v>
       </c>
       <c r="N410" t="s">
-        <v>2717</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>14</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2718</v>
+        <v>2838</v>
       </c>
       <c r="D411" t="s">
-        <v>2719</v>
+        <v>2839</v>
       </c>
       <c r="E411"/>
       <c r="F411"/>
       <c r="G411"/>
       <c r="H411" t="s">
-        <v>2720</v>
+        <v>2840</v>
       </c>
       <c r="I411" t="s">
-        <v>2721</v>
-[...3 lines deleted...]
-      </c>
+        <v>2841</v>
+      </c>
+      <c r="J411"/>
       <c r="K411" t="s">
-        <v>2722</v>
+        <v>2842</v>
       </c>
       <c r="L411" t="s">
-        <v>22</v>
+        <v>2843</v>
       </c>
       <c r="M411" t="s">
-        <v>2723</v>
+        <v>2844</v>
       </c>
       <c r="N411" t="s">
-        <v>2724</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2725</v>
+        <v>2846</v>
       </c>
       <c r="D412" t="s">
-        <v>2726</v>
+        <v>2847</v>
       </c>
       <c r="E412"/>
       <c r="F412"/>
       <c r="G412"/>
       <c r="H412" t="s">
-        <v>2727</v>
+        <v>2848</v>
       </c>
       <c r="I412" t="s">
-        <v>2728</v>
-[...3 lines deleted...]
-      </c>
+        <v>2849</v>
+      </c>
+      <c r="J412"/>
       <c r="K412" t="s">
-        <v>2729</v>
+        <v>2850</v>
       </c>
       <c r="L412" t="s">
-        <v>22</v>
+        <v>2851</v>
       </c>
       <c r="M412" t="s">
-        <v>2730</v>
+        <v>2852</v>
       </c>
       <c r="N412" t="s">
-        <v>2731</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>14</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2732</v>
+        <v>2854</v>
       </c>
       <c r="D413" t="s">
-        <v>2733</v>
+        <v>2855</v>
       </c>
       <c r="E413"/>
       <c r="F413"/>
       <c r="G413"/>
       <c r="H413" t="s">
-        <v>2734</v>
+        <v>2856</v>
       </c>
       <c r="I413" t="s">
-        <v>2735</v>
-[...3 lines deleted...]
-      </c>
+        <v>2857</v>
+      </c>
+      <c r="J413"/>
       <c r="K413" t="s">
-        <v>2736</v>
+        <v>2858</v>
       </c>
       <c r="L413" t="s">
-        <v>2737</v>
+        <v>2859</v>
       </c>
       <c r="M413" t="s">
-        <v>2738</v>
+        <v>2860</v>
       </c>
       <c r="N413" t="s">
-        <v>2739</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>14</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2740</v>
+        <v>2862</v>
       </c>
       <c r="D414" t="s">
-        <v>2741</v>
+        <v>2863</v>
       </c>
       <c r="E414"/>
       <c r="F414"/>
       <c r="G414"/>
       <c r="H414" t="s">
-        <v>2742</v>
+        <v>2864</v>
       </c>
       <c r="I414" t="s">
-        <v>2743</v>
-[...3 lines deleted...]
-      </c>
+        <v>2865</v>
+      </c>
+      <c r="J414"/>
       <c r="K414" t="s">
-        <v>2745</v>
+        <v>2866</v>
       </c>
       <c r="L414" t="s">
-        <v>235</v>
+        <v>2867</v>
       </c>
       <c r="M414" t="s">
-        <v>2746</v>
+        <v>2868</v>
       </c>
       <c r="N414" t="s">
-        <v>2747</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2748</v>
+        <v>2870</v>
       </c>
       <c r="D415" t="s">
-        <v>2749</v>
-[...3 lines deleted...]
-      <c r="G415"/>
+        <v>2871</v>
+      </c>
+      <c r="E415" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F415" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G415" t="s">
+        <v>2874</v>
+      </c>
       <c r="H415" t="s">
-        <v>2750</v>
+        <v>2875</v>
       </c>
       <c r="I415" t="s">
-        <v>2751</v>
-[...3 lines deleted...]
-      </c>
+        <v>2876</v>
+      </c>
+      <c r="J415"/>
       <c r="K415" t="s">
-        <v>2752</v>
+        <v>2877</v>
       </c>
       <c r="L415" t="s">
-        <v>22</v>
+        <v>2746</v>
       </c>
       <c r="M415" t="s">
-        <v>2753</v>
+        <v>2878</v>
       </c>
       <c r="N415" t="s">
-        <v>2754</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2755</v>
+        <v>2880</v>
       </c>
       <c r="D416" t="s">
-        <v>2756</v>
-[...3 lines deleted...]
-      <c r="G416"/>
+        <v>2871</v>
+      </c>
+      <c r="E416" t="s">
+        <v>2881</v>
+      </c>
+      <c r="F416" t="s">
+        <v>2882</v>
+      </c>
+      <c r="G416" t="s">
+        <v>2883</v>
+      </c>
       <c r="H416" t="s">
-        <v>2757</v>
+        <v>2884</v>
       </c>
       <c r="I416" t="s">
-        <v>2758</v>
-[...3 lines deleted...]
-      </c>
+        <v>2885</v>
+      </c>
+      <c r="J416"/>
       <c r="K416" t="s">
-        <v>2759</v>
+        <v>2886</v>
       </c>
       <c r="L416" t="s">
-        <v>22</v>
+        <v>2746</v>
       </c>
       <c r="M416" t="s">
-        <v>2760</v>
+        <v>2887</v>
       </c>
       <c r="N416" t="s">
-        <v>2761</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2762</v>
+        <v>2889</v>
       </c>
       <c r="D417" t="s">
-        <v>2763</v>
-[...3 lines deleted...]
-      <c r="G417"/>
+        <v>2890</v>
+      </c>
+      <c r="E417" t="s">
+        <v>2891</v>
+      </c>
+      <c r="F417" t="s">
+        <v>2892</v>
+      </c>
+      <c r="G417" t="s">
+        <v>2893</v>
+      </c>
       <c r="H417" t="s">
-        <v>2764</v>
+        <v>2894</v>
       </c>
       <c r="I417" t="s">
-        <v>2765</v>
-[...3 lines deleted...]
-      </c>
+        <v>2895</v>
+      </c>
+      <c r="J417"/>
       <c r="K417" t="s">
-        <v>2766</v>
+        <v>2896</v>
       </c>
       <c r="L417" t="s">
-        <v>22</v>
+        <v>583</v>
       </c>
       <c r="M417" t="s">
-        <v>2767</v>
+        <v>2897</v>
       </c>
       <c r="N417" t="s">
-        <v>2768</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2769</v>
+        <v>2899</v>
       </c>
       <c r="D418" t="s">
-        <v>2770</v>
-[...3 lines deleted...]
-      <c r="G418"/>
+        <v>2900</v>
+      </c>
+      <c r="E418" t="s">
+        <v>2901</v>
+      </c>
+      <c r="F418" t="s">
+        <v>2902</v>
+      </c>
+      <c r="G418" t="s">
+        <v>2903</v>
+      </c>
       <c r="H418" t="s">
-        <v>2771</v>
+        <v>2904</v>
       </c>
       <c r="I418" t="s">
-        <v>2772</v>
-[...3 lines deleted...]
-      </c>
+        <v>2905</v>
+      </c>
+      <c r="J418"/>
       <c r="K418" t="s">
-        <v>2773</v>
+        <v>2906</v>
       </c>
       <c r="L418" t="s">
-        <v>22</v>
+        <v>2746</v>
       </c>
       <c r="M418" t="s">
-        <v>2774</v>
+        <v>2907</v>
       </c>
       <c r="N418" t="s">
-        <v>2775</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
         <v>14</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2776</v>
+        <v>2909</v>
       </c>
       <c r="D419" t="s">
-        <v>2777</v>
+        <v>2910</v>
       </c>
       <c r="E419"/>
       <c r="F419"/>
       <c r="G419"/>
       <c r="H419" t="s">
-        <v>2778</v>
+        <v>2911</v>
       </c>
       <c r="I419" t="s">
-        <v>2779</v>
-[...3 lines deleted...]
-      </c>
+        <v>2912</v>
+      </c>
+      <c r="J419"/>
       <c r="K419" t="s">
-        <v>2780</v>
+        <v>2913</v>
       </c>
       <c r="L419" t="s">
-        <v>22</v>
+        <v>2914</v>
       </c>
       <c r="M419" t="s">
-        <v>2781</v>
+        <v>2915</v>
       </c>
       <c r="N419" t="s">
-        <v>2782</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2783</v>
+        <v>2917</v>
       </c>
       <c r="D420" t="s">
-        <v>2741</v>
-[...9 lines deleted...]
-      </c>
+        <v>2918</v>
+      </c>
+      <c r="E420"/>
+      <c r="F420"/>
+      <c r="G420"/>
       <c r="H420" t="s">
-        <v>2787</v>
+        <v>2919</v>
       </c>
       <c r="I420" t="s">
-        <v>2788</v>
-[...3 lines deleted...]
-      </c>
+        <v>2920</v>
+      </c>
+      <c r="J420"/>
       <c r="K420" t="s">
-        <v>2790</v>
+        <v>2921</v>
       </c>
       <c r="L420" t="s">
-        <v>235</v>
+        <v>2922</v>
       </c>
       <c r="M420" t="s">
-        <v>2791</v>
+        <v>2923</v>
       </c>
       <c r="N420" t="s">
-        <v>2792</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2793</v>
+        <v>2925</v>
       </c>
       <c r="D421" t="s">
-        <v>2741</v>
-[...9 lines deleted...]
-      </c>
+        <v>2926</v>
+      </c>
+      <c r="E421"/>
+      <c r="F421"/>
+      <c r="G421"/>
       <c r="H421" t="s">
-        <v>2797</v>
+        <v>2927</v>
       </c>
       <c r="I421" t="s">
-        <v>2798</v>
-[...3 lines deleted...]
-      </c>
+        <v>2928</v>
+      </c>
+      <c r="J421"/>
       <c r="K421" t="s">
-        <v>2799</v>
+        <v>2929</v>
       </c>
       <c r="L421" t="s">
-        <v>235</v>
+        <v>2930</v>
       </c>
       <c r="M421" t="s">
-        <v>2800</v>
+        <v>2931</v>
       </c>
       <c r="N421" t="s">
-        <v>2801</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>359</v>
+        <v>895</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2802</v>
+        <v>2933</v>
       </c>
       <c r="D422" t="s">
-        <v>2741</v>
+        <v>2934</v>
       </c>
       <c r="E422" t="s">
-        <v>2803</v>
+        <v>2935</v>
       </c>
       <c r="F422" t="s">
-        <v>2804</v>
+        <v>2936</v>
       </c>
       <c r="G422" t="s">
-        <v>2805</v>
+        <v>2937</v>
       </c>
       <c r="H422" t="s">
-        <v>2806</v>
+        <v>2938</v>
       </c>
       <c r="I422" t="s">
-        <v>2807</v>
-[...3 lines deleted...]
-      </c>
+        <v>2939</v>
+      </c>
+      <c r="J422"/>
       <c r="K422" t="s">
-        <v>2808</v>
+        <v>2940</v>
       </c>
       <c r="L422" t="s">
-        <v>235</v>
+        <v>2941</v>
       </c>
       <c r="M422" t="s">
-        <v>2809</v>
+        <v>2942</v>
       </c>
       <c r="N422" t="s">
-        <v>2810</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2811</v>
+        <v>2944</v>
       </c>
       <c r="D423" t="s">
-        <v>2812</v>
-[...3 lines deleted...]
-      <c r="G423"/>
+        <v>2945</v>
+      </c>
+      <c r="E423" t="s">
+        <v>2946</v>
+      </c>
+      <c r="F423" t="s">
+        <v>2947</v>
+      </c>
+      <c r="G423" t="s">
+        <v>2948</v>
+      </c>
       <c r="H423" t="s">
-        <v>2813</v>
+        <v>2949</v>
       </c>
       <c r="I423" t="s">
-        <v>2814</v>
-[...3 lines deleted...]
-      </c>
+        <v>2950</v>
+      </c>
+      <c r="J423"/>
       <c r="K423" t="s">
-        <v>2815</v>
+        <v>2951</v>
       </c>
       <c r="L423" t="s">
-        <v>22</v>
+        <v>2952</v>
       </c>
       <c r="M423" t="s">
-        <v>2816</v>
+        <v>2953</v>
       </c>
       <c r="N423" t="s">
-        <v>2817</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2818</v>
+        <v>2955</v>
       </c>
       <c r="D424" t="s">
-        <v>2819</v>
-[...3 lines deleted...]
-      <c r="G424"/>
+        <v>2956</v>
+      </c>
+      <c r="E424" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F424" t="s">
+        <v>2958</v>
+      </c>
+      <c r="G424" t="s">
+        <v>2959</v>
+      </c>
       <c r="H424" t="s">
-        <v>2820</v>
+        <v>2960</v>
       </c>
       <c r="I424" t="s">
-        <v>2821</v>
-[...3 lines deleted...]
-      </c>
+        <v>2961</v>
+      </c>
+      <c r="J424"/>
       <c r="K424" t="s">
-        <v>2822</v>
+        <v>2962</v>
       </c>
       <c r="L424" t="s">
-        <v>22</v>
+        <v>2963</v>
       </c>
       <c r="M424" t="s">
-        <v>2823</v>
+        <v>2964</v>
       </c>
       <c r="N424" t="s">
-        <v>2824</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2825</v>
+        <v>2966</v>
       </c>
       <c r="D425" t="s">
-        <v>2826</v>
-[...3 lines deleted...]
-      <c r="G425"/>
+        <v>2967</v>
+      </c>
+      <c r="E425" t="s">
+        <v>2968</v>
+      </c>
+      <c r="F425" t="s">
+        <v>2969</v>
+      </c>
+      <c r="G425" t="s">
+        <v>2970</v>
+      </c>
       <c r="H425" t="s">
-        <v>2827</v>
+        <v>2971</v>
       </c>
       <c r="I425" t="s">
-        <v>2828</v>
-[...3 lines deleted...]
-      </c>
+        <v>2972</v>
+      </c>
+      <c r="J425"/>
       <c r="K425" t="s">
-        <v>2829</v>
+        <v>2973</v>
       </c>
       <c r="L425" t="s">
-        <v>22</v>
+        <v>2974</v>
       </c>
       <c r="M425" t="s">
-        <v>2830</v>
+        <v>2975</v>
       </c>
       <c r="N425" t="s">
-        <v>2831</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2832</v>
+        <v>2977</v>
       </c>
       <c r="D426" t="s">
-        <v>2833</v>
-[...3 lines deleted...]
-      <c r="G426"/>
+        <v>2978</v>
+      </c>
+      <c r="E426" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F426" t="s">
+        <v>2980</v>
+      </c>
+      <c r="G426" t="s">
+        <v>2981</v>
+      </c>
       <c r="H426" t="s">
-        <v>2834</v>
+        <v>2982</v>
       </c>
       <c r="I426" t="s">
-        <v>2835</v>
-[...3 lines deleted...]
-      </c>
+        <v>2983</v>
+      </c>
+      <c r="J426"/>
       <c r="K426" t="s">
-        <v>2837</v>
+        <v>2984</v>
       </c>
       <c r="L426" t="s">
-        <v>22</v>
+        <v>2985</v>
       </c>
       <c r="M426" t="s">
-        <v>2838</v>
+        <v>2986</v>
       </c>
       <c r="N426" t="s">
-        <v>2839</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2840</v>
+        <v>2988</v>
       </c>
       <c r="D427" t="s">
-        <v>2841</v>
-[...3 lines deleted...]
-      <c r="G427"/>
+        <v>2989</v>
+      </c>
+      <c r="E427" t="s">
+        <v>2990</v>
+      </c>
+      <c r="F427" t="s">
+        <v>2991</v>
+      </c>
+      <c r="G427" t="s">
+        <v>2992</v>
+      </c>
       <c r="H427" t="s">
-        <v>2842</v>
+        <v>2993</v>
       </c>
       <c r="I427" t="s">
-        <v>2843</v>
-[...3 lines deleted...]
-      </c>
+        <v>2994</v>
+      </c>
+      <c r="J427"/>
       <c r="K427" t="s">
-        <v>2844</v>
+        <v>2995</v>
       </c>
       <c r="L427" t="s">
-        <v>22</v>
+        <v>2996</v>
       </c>
       <c r="M427" t="s">
-        <v>2845</v>
+        <v>2997</v>
       </c>
       <c r="N427" t="s">
-        <v>2846</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2847</v>
+        <v>2999</v>
       </c>
       <c r="D428" t="s">
-        <v>2848</v>
-[...3 lines deleted...]
-      <c r="G428"/>
+        <v>3000</v>
+      </c>
+      <c r="E428" t="s">
+        <v>3001</v>
+      </c>
+      <c r="F428" t="s">
+        <v>3002</v>
+      </c>
+      <c r="G428" t="s">
+        <v>3003</v>
+      </c>
       <c r="H428" t="s">
-        <v>2849</v>
+        <v>3004</v>
       </c>
       <c r="I428" t="s">
-        <v>2850</v>
-[...3 lines deleted...]
-      </c>
+        <v>3005</v>
+      </c>
+      <c r="J428"/>
       <c r="K428" t="s">
-        <v>2851</v>
+        <v>3006</v>
       </c>
       <c r="L428" t="s">
-        <v>22</v>
+        <v>3007</v>
       </c>
       <c r="M428" t="s">
-        <v>2852</v>
+        <v>3008</v>
       </c>
       <c r="N428" t="s">
-        <v>2853</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2854</v>
+        <v>3010</v>
       </c>
       <c r="D429" t="s">
-        <v>2855</v>
-[...3 lines deleted...]
-      <c r="G429"/>
+        <v>3011</v>
+      </c>
+      <c r="E429" t="s">
+        <v>3012</v>
+      </c>
+      <c r="F429" t="s">
+        <v>3013</v>
+      </c>
+      <c r="G429" t="s">
+        <v>3014</v>
+      </c>
       <c r="H429" t="s">
-        <v>2856</v>
+        <v>3015</v>
       </c>
       <c r="I429" t="s">
-        <v>2857</v>
-[...3 lines deleted...]
-      </c>
+        <v>3016</v>
+      </c>
+      <c r="J429"/>
       <c r="K429" t="s">
-        <v>2858</v>
+        <v>3017</v>
       </c>
       <c r="L429" t="s">
-        <v>22</v>
+        <v>3018</v>
       </c>
       <c r="M429" t="s">
-        <v>2859</v>
+        <v>3019</v>
       </c>
       <c r="N429" t="s">
-        <v>2860</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>2861</v>
+        <v>3021</v>
       </c>
       <c r="D430" t="s">
-        <v>2862</v>
-[...3 lines deleted...]
-      <c r="G430"/>
+        <v>3022</v>
+      </c>
+      <c r="E430" t="s">
+        <v>3023</v>
+      </c>
+      <c r="F430" t="s">
+        <v>3024</v>
+      </c>
+      <c r="G430" t="s">
+        <v>3025</v>
+      </c>
       <c r="H430" t="s">
-        <v>2016</v>
+        <v>3026</v>
       </c>
       <c r="I430" t="s">
-        <v>2863</v>
-[...3 lines deleted...]
-      </c>
+        <v>3027</v>
+      </c>
+      <c r="J430"/>
       <c r="K430" t="s">
-        <v>2864</v>
+        <v>3028</v>
       </c>
       <c r="L430" t="s">
-        <v>22</v>
+        <v>3029</v>
       </c>
       <c r="M430" t="s">
-        <v>2865</v>
+        <v>3030</v>
       </c>
       <c r="N430" t="s">
-        <v>2866</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>2867</v>
+        <v>3032</v>
       </c>
       <c r="D431" t="s">
-        <v>2868</v>
-[...3 lines deleted...]
-      <c r="G431"/>
+        <v>3033</v>
+      </c>
+      <c r="E431" t="s">
+        <v>3034</v>
+      </c>
+      <c r="F431" t="s">
+        <v>3035</v>
+      </c>
+      <c r="G431" t="s">
+        <v>3036</v>
+      </c>
       <c r="H431" t="s">
-        <v>2869</v>
+        <v>3037</v>
       </c>
       <c r="I431" t="s">
-        <v>2870</v>
-[...3 lines deleted...]
-      </c>
+        <v>3038</v>
+      </c>
+      <c r="J431"/>
       <c r="K431" t="s">
-        <v>2871</v>
+        <v>3039</v>
       </c>
       <c r="L431" t="s">
-        <v>22</v>
+        <v>3040</v>
       </c>
       <c r="M431" t="s">
-        <v>2872</v>
+        <v>3041</v>
       </c>
       <c r="N431" t="s">
-        <v>2873</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>2874</v>
+        <v>3043</v>
       </c>
       <c r="D432" t="s">
-        <v>2875</v>
-[...3 lines deleted...]
-      <c r="G432"/>
+        <v>3044</v>
+      </c>
+      <c r="E432" t="s">
+        <v>3045</v>
+      </c>
+      <c r="F432" t="s">
+        <v>3046</v>
+      </c>
+      <c r="G432" t="s">
+        <v>3047</v>
+      </c>
       <c r="H432" t="s">
-        <v>2876</v>
+        <v>3048</v>
       </c>
       <c r="I432" t="s">
-        <v>2877</v>
-[...3 lines deleted...]
-      </c>
+        <v>3049</v>
+      </c>
+      <c r="J432"/>
       <c r="K432" t="s">
-        <v>2878</v>
+        <v>3050</v>
       </c>
       <c r="L432" t="s">
-        <v>22</v>
+        <v>3051</v>
       </c>
       <c r="M432" t="s">
-        <v>2879</v>
+        <v>3052</v>
       </c>
       <c r="N432" t="s">
-        <v>2880</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>2881</v>
+        <v>3054</v>
       </c>
       <c r="D433" t="s">
-        <v>2882</v>
-[...3 lines deleted...]
-      <c r="G433"/>
+        <v>3055</v>
+      </c>
+      <c r="E433" t="s">
+        <v>3056</v>
+      </c>
+      <c r="F433" t="s">
+        <v>3057</v>
+      </c>
+      <c r="G433" t="s">
+        <v>3058</v>
+      </c>
       <c r="H433" t="s">
-        <v>2435</v>
+        <v>3059</v>
       </c>
       <c r="I433" t="s">
-        <v>2883</v>
-[...3 lines deleted...]
-      </c>
+        <v>3060</v>
+      </c>
+      <c r="J433"/>
       <c r="K433" t="s">
-        <v>2884</v>
+        <v>3061</v>
       </c>
       <c r="L433" t="s">
-        <v>22</v>
+        <v>3062</v>
       </c>
       <c r="M433" t="s">
-        <v>2885</v>
+        <v>3063</v>
       </c>
       <c r="N433" t="s">
-        <v>2886</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>2887</v>
+        <v>3065</v>
       </c>
       <c r="D434" t="s">
-        <v>2888</v>
-[...3 lines deleted...]
-      <c r="G434"/>
+        <v>3066</v>
+      </c>
+      <c r="E434" t="s">
+        <v>3067</v>
+      </c>
+      <c r="F434" t="s">
+        <v>3068</v>
+      </c>
+      <c r="G434" t="s">
+        <v>3069</v>
+      </c>
       <c r="H434" t="s">
-        <v>2435</v>
+        <v>3070</v>
       </c>
       <c r="I434" t="s">
-        <v>2889</v>
-[...3 lines deleted...]
-      </c>
+        <v>3071</v>
+      </c>
+      <c r="J434"/>
       <c r="K434" t="s">
-        <v>2890</v>
+        <v>3072</v>
       </c>
       <c r="L434" t="s">
-        <v>22</v>
+        <v>3073</v>
       </c>
       <c r="M434" t="s">
-        <v>2891</v>
+        <v>3074</v>
       </c>
       <c r="N434" t="s">
-        <v>2892</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>2893</v>
+        <v>3076</v>
       </c>
       <c r="D435" t="s">
-        <v>2894</v>
-[...3 lines deleted...]
-      <c r="G435"/>
+        <v>3077</v>
+      </c>
+      <c r="E435" t="s">
+        <v>3078</v>
+      </c>
+      <c r="F435" t="s">
+        <v>3079</v>
+      </c>
+      <c r="G435" t="s">
+        <v>3080</v>
+      </c>
       <c r="H435" t="s">
-        <v>2895</v>
+        <v>3081</v>
       </c>
       <c r="I435" t="s">
-        <v>2896</v>
-[...3 lines deleted...]
-      </c>
+        <v>3082</v>
+      </c>
+      <c r="J435"/>
       <c r="K435" t="s">
-        <v>2897</v>
+        <v>3083</v>
       </c>
       <c r="L435" t="s">
-        <v>22</v>
+        <v>3084</v>
       </c>
       <c r="M435" t="s">
-        <v>2898</v>
+        <v>3085</v>
       </c>
       <c r="N435" t="s">
-        <v>2899</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>2900</v>
+        <v>3087</v>
       </c>
       <c r="D436" t="s">
-        <v>2901</v>
-[...3 lines deleted...]
-      <c r="G436"/>
+        <v>3088</v>
+      </c>
+      <c r="E436" t="s">
+        <v>3089</v>
+      </c>
+      <c r="F436" t="s">
+        <v>3090</v>
+      </c>
+      <c r="G436" t="s">
+        <v>3091</v>
+      </c>
       <c r="H436" t="s">
-        <v>2902</v>
+        <v>3092</v>
       </c>
       <c r="I436" t="s">
-        <v>2903</v>
-[...3 lines deleted...]
-      </c>
+        <v>3093</v>
+      </c>
+      <c r="J436"/>
       <c r="K436" t="s">
-        <v>2904</v>
+        <v>3094</v>
       </c>
       <c r="L436" t="s">
-        <v>22</v>
+        <v>3095</v>
       </c>
       <c r="M436" t="s">
-        <v>2905</v>
+        <v>3096</v>
       </c>
       <c r="N436" t="s">
-        <v>2906</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>2907</v>
+        <v>3098</v>
       </c>
       <c r="D437" t="s">
-        <v>2908</v>
-[...3 lines deleted...]
-      <c r="G437"/>
+        <v>3099</v>
+      </c>
+      <c r="E437" t="s">
+        <v>3100</v>
+      </c>
+      <c r="F437" t="s">
+        <v>3101</v>
+      </c>
+      <c r="G437" t="s">
+        <v>3102</v>
+      </c>
       <c r="H437" t="s">
-        <v>2909</v>
+        <v>3103</v>
       </c>
       <c r="I437" t="s">
-        <v>2910</v>
-[...3 lines deleted...]
-      </c>
+        <v>3104</v>
+      </c>
+      <c r="J437"/>
       <c r="K437" t="s">
-        <v>2911</v>
+        <v>3105</v>
       </c>
       <c r="L437" t="s">
-        <v>22</v>
+        <v>3106</v>
       </c>
       <c r="M437" t="s">
-        <v>2912</v>
+        <v>3107</v>
       </c>
       <c r="N437" t="s">
-        <v>2913</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>2914</v>
+        <v>3109</v>
       </c>
       <c r="D438" t="s">
-        <v>2915</v>
-[...3 lines deleted...]
-      <c r="G438"/>
+        <v>3110</v>
+      </c>
+      <c r="E438" t="s">
+        <v>3111</v>
+      </c>
+      <c r="F438" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G438" t="s">
+        <v>3113</v>
+      </c>
       <c r="H438" t="s">
-        <v>2916</v>
+        <v>3114</v>
       </c>
       <c r="I438" t="s">
-        <v>2917</v>
-[...3 lines deleted...]
-      </c>
+        <v>3115</v>
+      </c>
+      <c r="J438"/>
       <c r="K438" t="s">
-        <v>2918</v>
+        <v>3116</v>
       </c>
       <c r="L438" t="s">
-        <v>22</v>
+        <v>3117</v>
       </c>
       <c r="M438" t="s">
-        <v>2919</v>
+        <v>3118</v>
       </c>
       <c r="N438" t="s">
-        <v>2920</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>2921</v>
+        <v>3120</v>
       </c>
       <c r="D439" t="s">
-        <v>2922</v>
-[...3 lines deleted...]
-      <c r="G439"/>
+        <v>3121</v>
+      </c>
+      <c r="E439" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F439" t="s">
+        <v>3123</v>
+      </c>
+      <c r="G439" t="s">
+        <v>3124</v>
+      </c>
       <c r="H439" t="s">
-        <v>2923</v>
+        <v>3125</v>
       </c>
       <c r="I439" t="s">
-        <v>2924</v>
-[...3 lines deleted...]
-      </c>
+        <v>3126</v>
+      </c>
+      <c r="J439"/>
       <c r="K439" t="s">
-        <v>2925</v>
+        <v>3127</v>
       </c>
       <c r="L439" t="s">
-        <v>22</v>
+        <v>3128</v>
       </c>
       <c r="M439" t="s">
-        <v>2926</v>
+        <v>3129</v>
       </c>
       <c r="N439" t="s">
-        <v>2927</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>2928</v>
+        <v>3131</v>
       </c>
       <c r="D440" t="s">
-        <v>2929</v>
-[...3 lines deleted...]
-      <c r="G440"/>
+        <v>3132</v>
+      </c>
+      <c r="E440" t="s">
+        <v>3133</v>
+      </c>
+      <c r="F440" t="s">
+        <v>3134</v>
+      </c>
+      <c r="G440" t="s">
+        <v>3135</v>
+      </c>
       <c r="H440" t="s">
-        <v>2930</v>
+        <v>3136</v>
       </c>
       <c r="I440" t="s">
-        <v>2931</v>
-[...3 lines deleted...]
-      </c>
+        <v>3137</v>
+      </c>
+      <c r="J440"/>
       <c r="K440" t="s">
-        <v>2932</v>
+        <v>3138</v>
       </c>
       <c r="L440" t="s">
-        <v>22</v>
+        <v>3139</v>
       </c>
       <c r="M440" t="s">
-        <v>2933</v>
+        <v>3140</v>
       </c>
       <c r="N440" t="s">
-        <v>2934</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>2935</v>
+        <v>3142</v>
       </c>
       <c r="D441" t="s">
-        <v>2936</v>
-[...3 lines deleted...]
-      <c r="G441"/>
+        <v>3143</v>
+      </c>
+      <c r="E441" t="s">
+        <v>3144</v>
+      </c>
+      <c r="F441" t="s">
+        <v>3145</v>
+      </c>
+      <c r="G441" t="s">
+        <v>3146</v>
+      </c>
       <c r="H441" t="s">
-        <v>2937</v>
+        <v>3147</v>
       </c>
       <c r="I441" t="s">
-        <v>2938</v>
-[...3 lines deleted...]
-      </c>
+        <v>3148</v>
+      </c>
+      <c r="J441"/>
       <c r="K441" t="s">
-        <v>2939</v>
+        <v>3149</v>
       </c>
       <c r="L441" t="s">
-        <v>22</v>
+        <v>3150</v>
       </c>
       <c r="M441" t="s">
-        <v>2940</v>
+        <v>3151</v>
       </c>
       <c r="N441" t="s">
-        <v>2941</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>2942</v>
+        <v>3153</v>
       </c>
       <c r="D442" t="s">
-        <v>2943</v>
-[...3 lines deleted...]
-      <c r="G442"/>
+        <v>3154</v>
+      </c>
+      <c r="E442" t="s">
+        <v>3155</v>
+      </c>
+      <c r="F442" t="s">
+        <v>3156</v>
+      </c>
+      <c r="G442" t="s">
+        <v>3157</v>
+      </c>
       <c r="H442" t="s">
-        <v>2944</v>
+        <v>3158</v>
       </c>
       <c r="I442" t="s">
-        <v>2945</v>
-[...3 lines deleted...]
-      </c>
+        <v>3159</v>
+      </c>
+      <c r="J442"/>
       <c r="K442" t="s">
-        <v>2946</v>
+        <v>3160</v>
       </c>
       <c r="L442" t="s">
-        <v>22</v>
+        <v>3161</v>
       </c>
       <c r="M442" t="s">
-        <v>2947</v>
+        <v>3162</v>
       </c>
       <c r="N442" t="s">
-        <v>2948</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>2949</v>
+        <v>3164</v>
       </c>
       <c r="D443" t="s">
-        <v>2950</v>
-[...3 lines deleted...]
-      <c r="G443"/>
+        <v>3165</v>
+      </c>
+      <c r="E443" t="s">
+        <v>3166</v>
+      </c>
+      <c r="F443" t="s">
+        <v>3167</v>
+      </c>
+      <c r="G443" t="s">
+        <v>3168</v>
+      </c>
       <c r="H443" t="s">
-        <v>2407</v>
+        <v>3169</v>
       </c>
       <c r="I443" t="s">
-        <v>2951</v>
-[...3 lines deleted...]
-      </c>
+        <v>3170</v>
+      </c>
+      <c r="J443"/>
       <c r="K443" t="s">
-        <v>2952</v>
+        <v>3171</v>
       </c>
       <c r="L443" t="s">
-        <v>22</v>
+        <v>3172</v>
       </c>
       <c r="M443" t="s">
-        <v>2953</v>
+        <v>3173</v>
       </c>
       <c r="N443" t="s">
-        <v>2954</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>2955</v>
+        <v>3175</v>
       </c>
       <c r="D444" t="s">
-        <v>2956</v>
-[...3 lines deleted...]
-      <c r="G444"/>
+        <v>3176</v>
+      </c>
+      <c r="E444" t="s">
+        <v>3177</v>
+      </c>
+      <c r="F444" t="s">
+        <v>3178</v>
+      </c>
+      <c r="G444" t="s">
+        <v>3179</v>
+      </c>
       <c r="H444" t="s">
-        <v>2957</v>
+        <v>3180</v>
       </c>
       <c r="I444" t="s">
-        <v>2958</v>
-[...3 lines deleted...]
-      </c>
+        <v>3181</v>
+      </c>
+      <c r="J444"/>
       <c r="K444" t="s">
-        <v>2959</v>
+        <v>3182</v>
       </c>
       <c r="L444" t="s">
-        <v>22</v>
+        <v>3183</v>
       </c>
       <c r="M444" t="s">
-        <v>2960</v>
+        <v>3184</v>
       </c>
       <c r="N444" t="s">
-        <v>2961</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>2962</v>
+        <v>3186</v>
       </c>
       <c r="D445" t="s">
-        <v>2963</v>
-[...3 lines deleted...]
-      <c r="G445"/>
+        <v>3187</v>
+      </c>
+      <c r="E445" t="s">
+        <v>3188</v>
+      </c>
+      <c r="F445" t="s">
+        <v>3189</v>
+      </c>
+      <c r="G445" t="s">
+        <v>3190</v>
+      </c>
       <c r="H445" t="s">
-        <v>2964</v>
+        <v>3191</v>
       </c>
       <c r="I445" t="s">
-        <v>2965</v>
-[...3 lines deleted...]
-      </c>
+        <v>3192</v>
+      </c>
+      <c r="J445"/>
       <c r="K445" t="s">
-        <v>2966</v>
+        <v>3193</v>
       </c>
       <c r="L445" t="s">
-        <v>22</v>
+        <v>3194</v>
       </c>
       <c r="M445" t="s">
-        <v>2967</v>
+        <v>3195</v>
       </c>
       <c r="N445" t="s">
-        <v>2968</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>2969</v>
+        <v>3197</v>
       </c>
       <c r="D446" t="s">
-        <v>2970</v>
-[...3 lines deleted...]
-      <c r="G446"/>
+        <v>3198</v>
+      </c>
+      <c r="E446" t="s">
+        <v>3199</v>
+      </c>
+      <c r="F446" t="s">
+        <v>3200</v>
+      </c>
+      <c r="G446" t="s">
+        <v>3201</v>
+      </c>
       <c r="H446" t="s">
-        <v>2971</v>
+        <v>3202</v>
       </c>
       <c r="I446" t="s">
-        <v>2972</v>
-[...3 lines deleted...]
-      </c>
+        <v>3203</v>
+      </c>
+      <c r="J446"/>
       <c r="K446" t="s">
-        <v>2973</v>
+        <v>3204</v>
       </c>
       <c r="L446" t="s">
-        <v>22</v>
+        <v>3205</v>
       </c>
       <c r="M446" t="s">
-        <v>2974</v>
+        <v>3206</v>
       </c>
       <c r="N446" t="s">
-        <v>2975</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>2976</v>
+        <v>3208</v>
       </c>
       <c r="D447" t="s">
-        <v>2977</v>
-[...3 lines deleted...]
-      <c r="G447"/>
+        <v>3209</v>
+      </c>
+      <c r="E447" t="s">
+        <v>3210</v>
+      </c>
+      <c r="F447" t="s">
+        <v>3211</v>
+      </c>
+      <c r="G447" t="s">
+        <v>3212</v>
+      </c>
       <c r="H447" t="s">
-        <v>2978</v>
+        <v>3213</v>
       </c>
       <c r="I447" t="s">
-        <v>2979</v>
-[...3 lines deleted...]
-      </c>
+        <v>3214</v>
+      </c>
+      <c r="J447"/>
       <c r="K447" t="s">
-        <v>2980</v>
+        <v>3215</v>
       </c>
       <c r="L447" t="s">
-        <v>22</v>
+        <v>3216</v>
       </c>
       <c r="M447" t="s">
-        <v>2981</v>
+        <v>3217</v>
       </c>
       <c r="N447" t="s">
-        <v>2982</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>359</v>
+        <v>895</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
-      <c r="C448"/>
+      <c r="C448" t="s">
+        <v>3219</v>
+      </c>
       <c r="D448" t="s">
-        <v>2983</v>
-[...3 lines deleted...]
-      <c r="G448"/>
+        <v>3220</v>
+      </c>
+      <c r="E448" t="s">
+        <v>3221</v>
+      </c>
+      <c r="F448" t="s">
+        <v>3222</v>
+      </c>
+      <c r="G448" t="s">
+        <v>3223</v>
+      </c>
       <c r="H448" t="s">
-        <v>2984</v>
+        <v>3224</v>
       </c>
       <c r="I448" t="s">
-        <v>2985</v>
-[...3 lines deleted...]
-      </c>
+        <v>3225</v>
+      </c>
+      <c r="J448"/>
       <c r="K448" t="s">
-        <v>2986</v>
+        <v>3226</v>
       </c>
       <c r="L448" t="s">
-        <v>2987</v>
+        <v>3227</v>
       </c>
       <c r="M448" t="s">
-        <v>2988</v>
-[...1 lines deleted...]
-      <c r="N448"/>
+        <v>3228</v>
+      </c>
+      <c r="N448" t="s">
+        <v>3229</v>
+      </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>359</v>
+        <v>895</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
-      <c r="C449"/>
+      <c r="C449" t="s">
+        <v>3230</v>
+      </c>
       <c r="D449" t="s">
-        <v>2989</v>
-[...3 lines deleted...]
-      <c r="G449"/>
+        <v>3231</v>
+      </c>
+      <c r="E449" t="s">
+        <v>3232</v>
+      </c>
+      <c r="F449" t="s">
+        <v>3233</v>
+      </c>
+      <c r="G449" t="s">
+        <v>3234</v>
+      </c>
       <c r="H449" t="s">
-        <v>2990</v>
+        <v>3235</v>
       </c>
       <c r="I449" t="s">
-        <v>2991</v>
-[...3 lines deleted...]
-      </c>
+        <v>3236</v>
+      </c>
+      <c r="J449"/>
       <c r="K449" t="s">
-        <v>2992</v>
+        <v>3237</v>
       </c>
       <c r="L449" t="s">
-        <v>2993</v>
+        <v>3238</v>
       </c>
       <c r="M449" t="s">
-        <v>2994</v>
-[...1 lines deleted...]
-      <c r="N449"/>
+        <v>3239</v>
+      </c>
+      <c r="N449" t="s">
+        <v>3240</v>
+      </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>2995</v>
+        <v>3241</v>
       </c>
       <c r="D450" t="s">
-        <v>2996</v>
-[...3 lines deleted...]
-      <c r="G450"/>
+        <v>3242</v>
+      </c>
+      <c r="E450" t="s">
+        <v>3243</v>
+      </c>
+      <c r="F450" t="s">
+        <v>3244</v>
+      </c>
+      <c r="G450" t="s">
+        <v>3245</v>
+      </c>
       <c r="H450" t="s">
-        <v>2997</v>
+        <v>3246</v>
       </c>
       <c r="I450" t="s">
-        <v>2998</v>
-[...3 lines deleted...]
-      </c>
+        <v>3247</v>
+      </c>
+      <c r="J450"/>
       <c r="K450" t="s">
-        <v>2999</v>
+        <v>3248</v>
       </c>
       <c r="L450" t="s">
-        <v>2194</v>
+        <v>3249</v>
       </c>
       <c r="M450" t="s">
-        <v>3000</v>
+        <v>3250</v>
       </c>
       <c r="N450" t="s">
-        <v>3001</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3002</v>
+        <v>3252</v>
       </c>
       <c r="D451" t="s">
-        <v>3003</v>
-[...3 lines deleted...]
-      <c r="G451"/>
+        <v>3253</v>
+      </c>
+      <c r="E451" t="s">
+        <v>3254</v>
+      </c>
+      <c r="F451" t="s">
+        <v>3255</v>
+      </c>
+      <c r="G451" t="s">
+        <v>3256</v>
+      </c>
       <c r="H451" t="s">
-        <v>3004</v>
+        <v>3257</v>
       </c>
       <c r="I451" t="s">
-        <v>3005</v>
-[...3 lines deleted...]
-      </c>
+        <v>3258</v>
+      </c>
+      <c r="J451"/>
       <c r="K451" t="s">
-        <v>3006</v>
+        <v>3259</v>
       </c>
       <c r="L451" t="s">
-        <v>22</v>
+        <v>3260</v>
       </c>
       <c r="M451" t="s">
-        <v>3007</v>
+        <v>3261</v>
       </c>
       <c r="N451" t="s">
-        <v>3008</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3009</v>
+        <v>3263</v>
       </c>
       <c r="D452" t="s">
-        <v>3010</v>
-[...3 lines deleted...]
-      <c r="G452"/>
+        <v>3264</v>
+      </c>
+      <c r="E452" t="s">
+        <v>3265</v>
+      </c>
+      <c r="F452" t="s">
+        <v>3266</v>
+      </c>
+      <c r="G452" t="s">
+        <v>3267</v>
+      </c>
       <c r="H452" t="s">
-        <v>3011</v>
+        <v>3268</v>
       </c>
       <c r="I452" t="s">
-        <v>3012</v>
-[...3 lines deleted...]
-      </c>
+        <v>3269</v>
+      </c>
+      <c r="J452"/>
       <c r="K452" t="s">
-        <v>3013</v>
+        <v>3270</v>
       </c>
       <c r="L452" t="s">
-        <v>22</v>
+        <v>3271</v>
       </c>
       <c r="M452" t="s">
-        <v>3014</v>
+        <v>3272</v>
       </c>
       <c r="N452" t="s">
-        <v>3015</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3016</v>
+        <v>3230</v>
       </c>
       <c r="D453" t="s">
-        <v>3017</v>
-[...3 lines deleted...]
-      <c r="G453"/>
+        <v>3231</v>
+      </c>
+      <c r="E453" t="s">
+        <v>3232</v>
+      </c>
+      <c r="F453" t="s">
+        <v>3233</v>
+      </c>
+      <c r="G453" t="s">
+        <v>3234</v>
+      </c>
       <c r="H453" t="s">
-        <v>3018</v>
+        <v>3235</v>
       </c>
       <c r="I453" t="s">
-        <v>3019</v>
-[...3 lines deleted...]
-      </c>
+        <v>3274</v>
+      </c>
+      <c r="J453"/>
       <c r="K453" t="s">
-        <v>3020</v>
+        <v>3275</v>
       </c>
       <c r="L453" t="s">
-        <v>22</v>
+        <v>3276</v>
       </c>
       <c r="M453" t="s">
-        <v>3021</v>
+        <v>3277</v>
       </c>
       <c r="N453" t="s">
-        <v>3022</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3023</v>
+        <v>3278</v>
       </c>
       <c r="D454" t="s">
-        <v>3023</v>
-[...3 lines deleted...]
-      <c r="G454"/>
+        <v>3279</v>
+      </c>
+      <c r="E454" t="s">
+        <v>3280</v>
+      </c>
+      <c r="F454" t="s">
+        <v>3281</v>
+      </c>
+      <c r="G454" t="s">
+        <v>3282</v>
+      </c>
       <c r="H454" t="s">
-        <v>254</v>
+        <v>3283</v>
       </c>
       <c r="I454" t="s">
-        <v>3024</v>
-[...3 lines deleted...]
-      </c>
+        <v>3284</v>
+      </c>
+      <c r="J454"/>
       <c r="K454" t="s">
-        <v>3025</v>
+        <v>3285</v>
       </c>
       <c r="L454" t="s">
-        <v>257</v>
+        <v>3286</v>
       </c>
       <c r="M454" t="s">
-        <v>3026</v>
+        <v>3287</v>
       </c>
       <c r="N454" t="s">
-        <v>3027</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3028</v>
+        <v>3289</v>
       </c>
       <c r="D455" t="s">
-        <v>3029</v>
-[...3 lines deleted...]
-      <c r="G455"/>
+        <v>3290</v>
+      </c>
+      <c r="E455" t="s">
+        <v>3291</v>
+      </c>
+      <c r="F455" t="s">
+        <v>3292</v>
+      </c>
+      <c r="G455" t="s">
+        <v>3293</v>
+      </c>
       <c r="H455" t="s">
-        <v>3030</v>
+        <v>3294</v>
       </c>
       <c r="I455" t="s">
-        <v>3031</v>
-[...3 lines deleted...]
-      </c>
+        <v>3295</v>
+      </c>
+      <c r="J455"/>
       <c r="K455" t="s">
-        <v>3032</v>
+        <v>3296</v>
       </c>
       <c r="L455" t="s">
-        <v>2194</v>
+        <v>3297</v>
       </c>
       <c r="M455" t="s">
-        <v>3033</v>
+        <v>3298</v>
       </c>
       <c r="N455" t="s">
-        <v>3034</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3035</v>
+        <v>3300</v>
       </c>
       <c r="D456" t="s">
-        <v>3036</v>
-[...3 lines deleted...]
-      <c r="G456"/>
+        <v>3301</v>
+      </c>
+      <c r="E456" t="s">
+        <v>3302</v>
+      </c>
+      <c r="F456" t="s">
+        <v>3303</v>
+      </c>
+      <c r="G456" t="s">
+        <v>3304</v>
+      </c>
       <c r="H456" t="s">
-        <v>3037</v>
+        <v>3305</v>
       </c>
       <c r="I456" t="s">
-        <v>3038</v>
-[...3 lines deleted...]
-      </c>
+        <v>3306</v>
+      </c>
+      <c r="J456"/>
       <c r="K456" t="s">
-        <v>3039</v>
+        <v>3307</v>
       </c>
       <c r="L456" t="s">
-        <v>22</v>
+        <v>3308</v>
       </c>
       <c r="M456" t="s">
-        <v>3040</v>
+        <v>3309</v>
       </c>
       <c r="N456" t="s">
-        <v>3041</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3042</v>
+        <v>3311</v>
       </c>
       <c r="D457" t="s">
-        <v>3043</v>
-[...3 lines deleted...]
-      <c r="G457"/>
+        <v>3312</v>
+      </c>
+      <c r="E457" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F457" t="s">
+        <v>3314</v>
+      </c>
+      <c r="G457" t="s">
+        <v>3315</v>
+      </c>
       <c r="H457" t="s">
-        <v>3044</v>
+        <v>3316</v>
       </c>
       <c r="I457" t="s">
-        <v>3045</v>
-[...3 lines deleted...]
-      </c>
+        <v>3317</v>
+      </c>
+      <c r="J457"/>
       <c r="K457" t="s">
-        <v>3046</v>
+        <v>3318</v>
       </c>
       <c r="L457" t="s">
-        <v>22</v>
+        <v>3319</v>
       </c>
       <c r="M457" t="s">
-        <v>3047</v>
+        <v>3320</v>
       </c>
       <c r="N457" t="s">
-        <v>3048</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3049</v>
+        <v>3322</v>
       </c>
       <c r="D458" t="s">
-        <v>3050</v>
-[...3 lines deleted...]
-      <c r="G458"/>
+        <v>3323</v>
+      </c>
+      <c r="E458" t="s">
+        <v>3324</v>
+      </c>
+      <c r="F458" t="s">
+        <v>3325</v>
+      </c>
+      <c r="G458" t="s">
+        <v>3326</v>
+      </c>
       <c r="H458" t="s">
-        <v>3051</v>
+        <v>3327</v>
       </c>
       <c r="I458" t="s">
-        <v>3052</v>
-[...3 lines deleted...]
-      </c>
+        <v>3328</v>
+      </c>
+      <c r="J458"/>
       <c r="K458" t="s">
-        <v>3053</v>
+        <v>3329</v>
       </c>
       <c r="L458" t="s">
-        <v>22</v>
+        <v>3330</v>
       </c>
       <c r="M458" t="s">
-        <v>3054</v>
+        <v>3331</v>
       </c>
       <c r="N458" t="s">
-        <v>3055</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3056</v>
+        <v>3333</v>
       </c>
       <c r="D459" t="s">
-        <v>3057</v>
-[...3 lines deleted...]
-      <c r="G459"/>
+        <v>3334</v>
+      </c>
+      <c r="E459" t="s">
+        <v>3335</v>
+      </c>
+      <c r="F459" t="s">
+        <v>3336</v>
+      </c>
+      <c r="G459" t="s">
+        <v>3337</v>
+      </c>
       <c r="H459" t="s">
-        <v>3058</v>
+        <v>3338</v>
       </c>
       <c r="I459" t="s">
-        <v>3059</v>
-[...3 lines deleted...]
-      </c>
+        <v>3339</v>
+      </c>
+      <c r="J459"/>
       <c r="K459" t="s">
-        <v>3060</v>
+        <v>3340</v>
       </c>
       <c r="L459" t="s">
-        <v>22</v>
+        <v>3341</v>
       </c>
       <c r="M459" t="s">
-        <v>3061</v>
+        <v>3342</v>
       </c>
       <c r="N459" t="s">
-        <v>3062</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3063</v>
+        <v>3344</v>
       </c>
       <c r="D460" t="s">
-        <v>3064</v>
-[...3 lines deleted...]
-      <c r="G460"/>
+        <v>3345</v>
+      </c>
+      <c r="E460" t="s">
+        <v>3346</v>
+      </c>
+      <c r="F460" t="s">
+        <v>3347</v>
+      </c>
+      <c r="G460" t="s">
+        <v>3348</v>
+      </c>
       <c r="H460" t="s">
-        <v>3065</v>
+        <v>3349</v>
       </c>
       <c r="I460" t="s">
-        <v>3066</v>
-[...3 lines deleted...]
-      </c>
+        <v>3350</v>
+      </c>
+      <c r="J460"/>
       <c r="K460" t="s">
-        <v>3067</v>
+        <v>3351</v>
       </c>
       <c r="L460" t="s">
-        <v>2194</v>
+        <v>3352</v>
       </c>
       <c r="M460" t="s">
-        <v>3068</v>
+        <v>3353</v>
       </c>
       <c r="N460" t="s">
-        <v>3069</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3070</v>
+        <v>3355</v>
       </c>
       <c r="D461" t="s">
-        <v>3071</v>
-[...3 lines deleted...]
-      <c r="G461"/>
+        <v>3356</v>
+      </c>
+      <c r="E461" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F461" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G461" t="s">
+        <v>3359</v>
+      </c>
       <c r="H461" t="s">
-        <v>3072</v>
+        <v>3360</v>
       </c>
       <c r="I461" t="s">
-        <v>3073</v>
-[...3 lines deleted...]
-      </c>
+        <v>3361</v>
+      </c>
+      <c r="J461"/>
       <c r="K461" t="s">
-        <v>3074</v>
+        <v>3362</v>
       </c>
       <c r="L461" t="s">
-        <v>22</v>
+        <v>3363</v>
       </c>
       <c r="M461" t="s">
-        <v>3075</v>
+        <v>3364</v>
       </c>
       <c r="N461" t="s">
-        <v>3076</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3077</v>
+        <v>3366</v>
       </c>
       <c r="D462" t="s">
-        <v>3078</v>
-[...3 lines deleted...]
-      <c r="G462"/>
+        <v>3367</v>
+      </c>
+      <c r="E462" t="s">
+        <v>3368</v>
+      </c>
+      <c r="F462" t="s">
+        <v>3369</v>
+      </c>
+      <c r="G462" t="s">
+        <v>3370</v>
+      </c>
       <c r="H462" t="s">
-        <v>3079</v>
+        <v>3371</v>
       </c>
       <c r="I462" t="s">
-        <v>3080</v>
-[...3 lines deleted...]
-      </c>
+        <v>3372</v>
+      </c>
+      <c r="J462"/>
       <c r="K462" t="s">
-        <v>3081</v>
+        <v>3373</v>
       </c>
       <c r="L462" t="s">
-        <v>22</v>
+        <v>3374</v>
       </c>
       <c r="M462" t="s">
-        <v>3082</v>
+        <v>3375</v>
       </c>
       <c r="N462" t="s">
-        <v>3083</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3084</v>
+        <v>3377</v>
       </c>
       <c r="D463" t="s">
-        <v>3085</v>
-[...3 lines deleted...]
-      <c r="G463"/>
+        <v>3378</v>
+      </c>
+      <c r="E463" t="s">
+        <v>3379</v>
+      </c>
+      <c r="F463" t="s">
+        <v>3380</v>
+      </c>
+      <c r="G463" t="s">
+        <v>3381</v>
+      </c>
       <c r="H463" t="s">
-        <v>3086</v>
+        <v>3382</v>
       </c>
       <c r="I463" t="s">
-        <v>3087</v>
-[...3 lines deleted...]
-      </c>
+        <v>3383</v>
+      </c>
+      <c r="J463"/>
       <c r="K463" t="s">
-        <v>3089</v>
+        <v>3384</v>
       </c>
       <c r="L463" t="s">
-        <v>235</v>
+        <v>3385</v>
       </c>
       <c r="M463" t="s">
-        <v>3090</v>
+        <v>3386</v>
       </c>
       <c r="N463" t="s">
-        <v>3091</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3092</v>
+        <v>3388</v>
       </c>
       <c r="D464" t="s">
-        <v>3093</v>
-[...3 lines deleted...]
-      <c r="G464"/>
+        <v>3389</v>
+      </c>
+      <c r="E464" t="s">
+        <v>3390</v>
+      </c>
+      <c r="F464" t="s">
+        <v>3391</v>
+      </c>
+      <c r="G464" t="s">
+        <v>3392</v>
+      </c>
       <c r="H464" t="s">
-        <v>3094</v>
+        <v>3393</v>
       </c>
       <c r="I464" t="s">
-        <v>3095</v>
-[...3 lines deleted...]
-      </c>
+        <v>3394</v>
+      </c>
+      <c r="J464"/>
       <c r="K464" t="s">
-        <v>3096</v>
+        <v>3395</v>
       </c>
       <c r="L464" t="s">
-        <v>22</v>
+        <v>3396</v>
       </c>
       <c r="M464" t="s">
-        <v>3097</v>
+        <v>3397</v>
       </c>
       <c r="N464" t="s">
-        <v>3098</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3099</v>
+        <v>3399</v>
       </c>
       <c r="D465" t="s">
-        <v>3085</v>
-[...3 lines deleted...]
-      <c r="G465"/>
+        <v>3400</v>
+      </c>
+      <c r="E465" t="s">
+        <v>3401</v>
+      </c>
+      <c r="F465" t="s">
+        <v>3402</v>
+      </c>
+      <c r="G465" t="s">
+        <v>3403</v>
+      </c>
       <c r="H465" t="s">
-        <v>3100</v>
+        <v>3404</v>
       </c>
       <c r="I465" t="s">
-        <v>3101</v>
-[...3 lines deleted...]
-      </c>
+        <v>3405</v>
+      </c>
+      <c r="J465"/>
       <c r="K465" t="s">
-        <v>3102</v>
+        <v>3406</v>
       </c>
       <c r="L465" t="s">
-        <v>235</v>
+        <v>3407</v>
       </c>
       <c r="M465" t="s">
-        <v>3103</v>
+        <v>3408</v>
       </c>
       <c r="N465" t="s">
-        <v>3104</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3105</v>
+        <v>3410</v>
       </c>
       <c r="D466" t="s">
-        <v>3106</v>
-[...3 lines deleted...]
-      <c r="G466"/>
+        <v>3411</v>
+      </c>
+      <c r="E466" t="s">
+        <v>3412</v>
+      </c>
+      <c r="F466" t="s">
+        <v>3413</v>
+      </c>
+      <c r="G466" t="s">
+        <v>3414</v>
+      </c>
       <c r="H466" t="s">
-        <v>3107</v>
+        <v>3415</v>
       </c>
       <c r="I466" t="s">
-        <v>3108</v>
-[...3 lines deleted...]
-      </c>
+        <v>3416</v>
+      </c>
+      <c r="J466"/>
       <c r="K466" t="s">
-        <v>3109</v>
+        <v>3417</v>
       </c>
       <c r="L466" t="s">
-        <v>22</v>
+        <v>3418</v>
       </c>
       <c r="M466" t="s">
-        <v>3110</v>
+        <v>3419</v>
       </c>
       <c r="N466" t="s">
-        <v>3111</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3112</v>
+        <v>3421</v>
       </c>
       <c r="D467" t="s">
-        <v>3085</v>
-[...3 lines deleted...]
-      <c r="G467"/>
+        <v>3422</v>
+      </c>
+      <c r="E467" t="s">
+        <v>3423</v>
+      </c>
+      <c r="F467" t="s">
+        <v>3167</v>
+      </c>
+      <c r="G467" t="s">
+        <v>3424</v>
+      </c>
       <c r="H467" t="s">
-        <v>3113</v>
+        <v>3425</v>
       </c>
       <c r="I467" t="s">
-        <v>3114</v>
-[...3 lines deleted...]
-      </c>
+        <v>3426</v>
+      </c>
+      <c r="J467"/>
       <c r="K467" t="s">
-        <v>3115</v>
+        <v>3427</v>
       </c>
       <c r="L467" t="s">
-        <v>235</v>
+        <v>3428</v>
       </c>
       <c r="M467" t="s">
-        <v>3116</v>
+        <v>3429</v>
       </c>
       <c r="N467" t="s">
-        <v>3117</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>3118</v>
+        <v>3431</v>
       </c>
       <c r="D468" t="s">
-        <v>3119</v>
-[...3 lines deleted...]
-      <c r="G468"/>
+        <v>3432</v>
+      </c>
+      <c r="E468" t="s">
+        <v>3433</v>
+      </c>
+      <c r="F468" t="s">
+        <v>3434</v>
+      </c>
+      <c r="G468" t="s">
+        <v>3435</v>
+      </c>
       <c r="H468" t="s">
-        <v>3120</v>
+        <v>3436</v>
       </c>
       <c r="I468" t="s">
-        <v>3121</v>
-[...3 lines deleted...]
-      </c>
+        <v>3437</v>
+      </c>
+      <c r="J468"/>
       <c r="K468" t="s">
-        <v>3122</v>
+        <v>3438</v>
       </c>
       <c r="L468" t="s">
-        <v>22</v>
+        <v>3439</v>
       </c>
       <c r="M468" t="s">
-        <v>3123</v>
+        <v>3440</v>
       </c>
       <c r="N468" t="s">
-        <v>3124</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3125</v>
+        <v>3442</v>
       </c>
       <c r="D469" t="s">
-        <v>3126</v>
-[...3 lines deleted...]
-      <c r="G469"/>
+        <v>3443</v>
+      </c>
+      <c r="E469" t="s">
+        <v>3444</v>
+      </c>
+      <c r="F469" t="s">
+        <v>3445</v>
+      </c>
+      <c r="G469" t="s">
+        <v>3446</v>
+      </c>
       <c r="H469" t="s">
-        <v>3127</v>
+        <v>3447</v>
       </c>
       <c r="I469" t="s">
-        <v>3128</v>
-[...3 lines deleted...]
-      </c>
+        <v>3448</v>
+      </c>
+      <c r="J469"/>
       <c r="K469" t="s">
-        <v>3129</v>
+        <v>3449</v>
       </c>
       <c r="L469" t="s">
-        <v>22</v>
+        <v>3450</v>
       </c>
       <c r="M469" t="s">
-        <v>3130</v>
+        <v>3451</v>
       </c>
       <c r="N469" t="s">
-        <v>3131</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3132</v>
+        <v>3453</v>
       </c>
       <c r="D470" t="s">
-        <v>3133</v>
-[...3 lines deleted...]
-      <c r="G470"/>
+        <v>3454</v>
+      </c>
+      <c r="E470" t="s">
+        <v>3455</v>
+      </c>
+      <c r="F470" t="s">
+        <v>3456</v>
+      </c>
+      <c r="G470" t="s">
+        <v>3457</v>
+      </c>
       <c r="H470" t="s">
-        <v>3134</v>
+        <v>3458</v>
       </c>
       <c r="I470" t="s">
-        <v>3135</v>
-[...3 lines deleted...]
-      </c>
+        <v>3459</v>
+      </c>
+      <c r="J470"/>
       <c r="K470" t="s">
-        <v>3136</v>
+        <v>3460</v>
       </c>
       <c r="L470" t="s">
-        <v>22</v>
+        <v>3461</v>
       </c>
       <c r="M470" t="s">
-        <v>3137</v>
+        <v>3462</v>
       </c>
       <c r="N470" t="s">
-        <v>3138</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>3139</v>
+        <v>3464</v>
       </c>
       <c r="D471" t="s">
-        <v>3140</v>
-[...3 lines deleted...]
-      <c r="G471"/>
+        <v>3465</v>
+      </c>
+      <c r="E471" t="s">
+        <v>3466</v>
+      </c>
+      <c r="F471" t="s">
+        <v>3467</v>
+      </c>
+      <c r="G471" t="s">
+        <v>3468</v>
+      </c>
       <c r="H471" t="s">
-        <v>3141</v>
+        <v>3469</v>
       </c>
       <c r="I471" t="s">
-        <v>3142</v>
-[...3 lines deleted...]
-      </c>
+        <v>3470</v>
+      </c>
+      <c r="J471"/>
       <c r="K471" t="s">
-        <v>3143</v>
+        <v>3471</v>
       </c>
       <c r="L471" t="s">
-        <v>22</v>
+        <v>3472</v>
       </c>
       <c r="M471" t="s">
-        <v>3144</v>
+        <v>3473</v>
       </c>
       <c r="N471" t="s">
-        <v>3145</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3146</v>
+        <v>3475</v>
       </c>
       <c r="D472" t="s">
-        <v>3147</v>
-[...3 lines deleted...]
-      <c r="G472"/>
+        <v>3476</v>
+      </c>
+      <c r="E472" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F472" t="s">
+        <v>3478</v>
+      </c>
+      <c r="G472" t="s">
+        <v>3479</v>
+      </c>
       <c r="H472" t="s">
-        <v>3148</v>
+        <v>3480</v>
       </c>
       <c r="I472" t="s">
-        <v>3149</v>
-[...3 lines deleted...]
-      </c>
+        <v>3481</v>
+      </c>
+      <c r="J472"/>
       <c r="K472" t="s">
-        <v>3150</v>
+        <v>3482</v>
       </c>
       <c r="L472" t="s">
-        <v>22</v>
+        <v>3483</v>
       </c>
       <c r="M472" t="s">
-        <v>3151</v>
+        <v>3484</v>
       </c>
       <c r="N472" t="s">
-        <v>3152</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>3153</v>
+        <v>3486</v>
       </c>
       <c r="D473" t="s">
-        <v>3154</v>
-[...3 lines deleted...]
-      <c r="G473"/>
+        <v>3487</v>
+      </c>
+      <c r="E473" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F473" t="s">
+        <v>3489</v>
+      </c>
+      <c r="G473" t="s">
+        <v>3490</v>
+      </c>
       <c r="H473" t="s">
-        <v>3155</v>
+        <v>3491</v>
       </c>
       <c r="I473" t="s">
-        <v>3156</v>
-[...3 lines deleted...]
-      </c>
+        <v>3492</v>
+      </c>
+      <c r="J473"/>
       <c r="K473" t="s">
-        <v>3157</v>
+        <v>3493</v>
       </c>
       <c r="L473" t="s">
-        <v>22</v>
+        <v>3494</v>
       </c>
       <c r="M473" t="s">
-        <v>3158</v>
+        <v>3495</v>
       </c>
       <c r="N473" t="s">
-        <v>3159</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3160</v>
+        <v>3497</v>
       </c>
       <c r="D474" t="s">
-        <v>3161</v>
-[...3 lines deleted...]
-      <c r="G474"/>
+        <v>3498</v>
+      </c>
+      <c r="E474" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F474" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G474" t="s">
+        <v>3501</v>
+      </c>
       <c r="H474" t="s">
-        <v>3162</v>
+        <v>3502</v>
       </c>
       <c r="I474" t="s">
-        <v>3163</v>
-[...3 lines deleted...]
-      </c>
+        <v>3503</v>
+      </c>
+      <c r="J474"/>
       <c r="K474" t="s">
-        <v>3164</v>
+        <v>3504</v>
       </c>
       <c r="L474" t="s">
-        <v>22</v>
+        <v>3505</v>
       </c>
       <c r="M474" t="s">
-        <v>3165</v>
+        <v>3506</v>
       </c>
       <c r="N474" t="s">
-        <v>3166</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3167</v>
+        <v>3508</v>
       </c>
       <c r="D475" t="s">
-        <v>3168</v>
-[...3 lines deleted...]
-      <c r="G475"/>
+        <v>3509</v>
+      </c>
+      <c r="E475" t="s">
+        <v>3510</v>
+      </c>
+      <c r="F475" t="s">
+        <v>3511</v>
+      </c>
+      <c r="G475" t="s">
+        <v>3512</v>
+      </c>
       <c r="H475" t="s">
-        <v>3169</v>
+        <v>3513</v>
       </c>
       <c r="I475" t="s">
-        <v>3170</v>
-[...3 lines deleted...]
-      </c>
+        <v>3514</v>
+      </c>
+      <c r="J475"/>
       <c r="K475" t="s">
-        <v>3171</v>
+        <v>3515</v>
       </c>
       <c r="L475" t="s">
-        <v>22</v>
+        <v>3516</v>
       </c>
       <c r="M475" t="s">
-        <v>3172</v>
+        <v>3517</v>
       </c>
       <c r="N475" t="s">
-        <v>3173</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>3174</v>
+        <v>3519</v>
       </c>
       <c r="D476" t="s">
-        <v>3175</v>
-[...3 lines deleted...]
-      <c r="G476"/>
+        <v>3520</v>
+      </c>
+      <c r="E476" t="s">
+        <v>3521</v>
+      </c>
+      <c r="F476" t="s">
+        <v>3522</v>
+      </c>
+      <c r="G476" t="s">
+        <v>3523</v>
+      </c>
       <c r="H476" t="s">
-        <v>3176</v>
+        <v>3524</v>
       </c>
       <c r="I476" t="s">
-        <v>3177</v>
-[...3 lines deleted...]
-      </c>
+        <v>3525</v>
+      </c>
+      <c r="J476"/>
       <c r="K476" t="s">
-        <v>3178</v>
+        <v>3526</v>
       </c>
       <c r="L476" t="s">
-        <v>22</v>
+        <v>3527</v>
       </c>
       <c r="M476" t="s">
-        <v>3179</v>
+        <v>3528</v>
       </c>
       <c r="N476" t="s">
-        <v>3180</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>3181</v>
+        <v>3530</v>
       </c>
       <c r="D477" t="s">
-        <v>3182</v>
-[...3 lines deleted...]
-      <c r="G477"/>
+        <v>3531</v>
+      </c>
+      <c r="E477" t="s">
+        <v>3532</v>
+      </c>
+      <c r="F477" t="s">
+        <v>3533</v>
+      </c>
+      <c r="G477" t="s">
+        <v>3534</v>
+      </c>
       <c r="H477" t="s">
-        <v>3183</v>
+        <v>3535</v>
       </c>
       <c r="I477" t="s">
-        <v>3184</v>
-[...3 lines deleted...]
-      </c>
+        <v>3536</v>
+      </c>
+      <c r="J477"/>
       <c r="K477" t="s">
-        <v>3185</v>
+        <v>3537</v>
       </c>
       <c r="L477" t="s">
-        <v>22</v>
+        <v>3538</v>
       </c>
       <c r="M477" t="s">
-        <v>3186</v>
+        <v>3539</v>
       </c>
       <c r="N477" t="s">
-        <v>3187</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3188</v>
+        <v>3541</v>
       </c>
       <c r="D478" t="s">
-        <v>3189</v>
-[...3 lines deleted...]
-      <c r="G478"/>
+        <v>3542</v>
+      </c>
+      <c r="E478" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F478" t="s">
+        <v>3544</v>
+      </c>
+      <c r="G478" t="s">
+        <v>3545</v>
+      </c>
       <c r="H478" t="s">
-        <v>3190</v>
+        <v>3546</v>
       </c>
       <c r="I478" t="s">
-        <v>3191</v>
-[...3 lines deleted...]
-      </c>
+        <v>3547</v>
+      </c>
+      <c r="J478"/>
       <c r="K478" t="s">
-        <v>3192</v>
+        <v>3548</v>
       </c>
       <c r="L478" t="s">
-        <v>22</v>
+        <v>3549</v>
       </c>
       <c r="M478" t="s">
-        <v>3193</v>
+        <v>3550</v>
       </c>
       <c r="N478" t="s">
-        <v>3194</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3195</v>
+        <v>3552</v>
       </c>
       <c r="D479" t="s">
-        <v>3196</v>
-[...3 lines deleted...]
-      <c r="G479"/>
+        <v>3553</v>
+      </c>
+      <c r="E479" t="s">
+        <v>3554</v>
+      </c>
+      <c r="F479" t="s">
+        <v>3555</v>
+      </c>
+      <c r="G479" t="s">
+        <v>3556</v>
+      </c>
       <c r="H479" t="s">
-        <v>3197</v>
+        <v>3557</v>
       </c>
       <c r="I479" t="s">
-        <v>3198</v>
-[...3 lines deleted...]
-      </c>
+        <v>3558</v>
+      </c>
+      <c r="J479"/>
       <c r="K479" t="s">
-        <v>3199</v>
+        <v>3559</v>
       </c>
       <c r="L479" t="s">
-        <v>22</v>
+        <v>3560</v>
       </c>
       <c r="M479" t="s">
-        <v>3200</v>
+        <v>3561</v>
       </c>
       <c r="N479" t="s">
-        <v>3201</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>3202</v>
+        <v>3563</v>
       </c>
       <c r="D480" t="s">
-        <v>3203</v>
-[...3 lines deleted...]
-      <c r="G480"/>
+        <v>3564</v>
+      </c>
+      <c r="E480" t="s">
+        <v>3565</v>
+      </c>
+      <c r="F480" t="s">
+        <v>3566</v>
+      </c>
+      <c r="G480" t="s">
+        <v>3567</v>
+      </c>
       <c r="H480" t="s">
-        <v>3204</v>
+        <v>3568</v>
       </c>
       <c r="I480" t="s">
-        <v>3205</v>
-[...3 lines deleted...]
-      </c>
+        <v>3569</v>
+      </c>
+      <c r="J480"/>
       <c r="K480" t="s">
-        <v>3206</v>
+        <v>3570</v>
       </c>
       <c r="L480" t="s">
-        <v>22</v>
+        <v>3571</v>
       </c>
       <c r="M480" t="s">
-        <v>3207</v>
+        <v>3572</v>
       </c>
       <c r="N480" t="s">
-        <v>3208</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>3209</v>
+        <v>3574</v>
       </c>
       <c r="D481" t="s">
-        <v>3210</v>
-[...3 lines deleted...]
-      <c r="G481"/>
+        <v>3575</v>
+      </c>
+      <c r="E481" t="s">
+        <v>3576</v>
+      </c>
+      <c r="F481" t="s">
+        <v>3577</v>
+      </c>
+      <c r="G481" t="s">
+        <v>3578</v>
+      </c>
       <c r="H481" t="s">
-        <v>3211</v>
+        <v>3579</v>
       </c>
       <c r="I481" t="s">
-        <v>3212</v>
-[...3 lines deleted...]
-      </c>
+        <v>3580</v>
+      </c>
+      <c r="J481"/>
       <c r="K481" t="s">
-        <v>3213</v>
+        <v>3581</v>
       </c>
       <c r="L481" t="s">
-        <v>22</v>
+        <v>3582</v>
       </c>
       <c r="M481" t="s">
-        <v>3214</v>
+        <v>3583</v>
       </c>
       <c r="N481" t="s">
-        <v>3215</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>3216</v>
+        <v>3585</v>
       </c>
       <c r="D482" t="s">
-        <v>3217</v>
-[...3 lines deleted...]
-      <c r="G482"/>
+        <v>3586</v>
+      </c>
+      <c r="E482" t="s">
+        <v>3587</v>
+      </c>
+      <c r="F482" t="s">
+        <v>3588</v>
+      </c>
+      <c r="G482" t="s">
+        <v>3589</v>
+      </c>
       <c r="H482" t="s">
-        <v>3218</v>
+        <v>3590</v>
       </c>
       <c r="I482" t="s">
-        <v>3219</v>
-[...3 lines deleted...]
-      </c>
+        <v>3591</v>
+      </c>
+      <c r="J482"/>
       <c r="K482" t="s">
-        <v>3220</v>
+        <v>3592</v>
       </c>
       <c r="L482" t="s">
-        <v>22</v>
+        <v>3593</v>
       </c>
       <c r="M482" t="s">
-        <v>3221</v>
+        <v>3594</v>
       </c>
       <c r="N482" t="s">
-        <v>3222</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3223</v>
+        <v>3596</v>
       </c>
       <c r="D483" t="s">
-        <v>3224</v>
-[...3 lines deleted...]
-      <c r="G483"/>
+        <v>3597</v>
+      </c>
+      <c r="E483" t="s">
+        <v>3598</v>
+      </c>
+      <c r="F483" t="s">
+        <v>3599</v>
+      </c>
+      <c r="G483" t="s">
+        <v>3600</v>
+      </c>
       <c r="H483" t="s">
-        <v>277</v>
+        <v>3601</v>
       </c>
       <c r="I483" t="s">
-        <v>3225</v>
-[...3 lines deleted...]
-      </c>
+        <v>3602</v>
+      </c>
+      <c r="J483"/>
       <c r="K483" t="s">
-        <v>3226</v>
+        <v>3603</v>
       </c>
       <c r="L483" t="s">
-        <v>22</v>
+        <v>3604</v>
       </c>
       <c r="M483" t="s">
-        <v>3227</v>
+        <v>3605</v>
       </c>
       <c r="N483" t="s">
-        <v>3228</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>2105</v>
+        <v>3607</v>
       </c>
       <c r="D484" t="s">
-        <v>2106</v>
-[...3 lines deleted...]
-      <c r="G484"/>
+        <v>3608</v>
+      </c>
+      <c r="E484" t="s">
+        <v>3609</v>
+      </c>
+      <c r="F484" t="s">
+        <v>3610</v>
+      </c>
+      <c r="G484" t="s">
+        <v>3611</v>
+      </c>
       <c r="H484" t="s">
-        <v>3229</v>
+        <v>3612</v>
       </c>
       <c r="I484" t="s">
-        <v>3230</v>
-[...3 lines deleted...]
-      </c>
+        <v>3613</v>
+      </c>
+      <c r="J484"/>
       <c r="K484" t="s">
-        <v>3231</v>
+        <v>3614</v>
       </c>
       <c r="L484" t="s">
-        <v>22</v>
+        <v>3615</v>
       </c>
       <c r="M484" t="s">
-        <v>3232</v>
+        <v>3616</v>
       </c>
       <c r="N484" t="s">
-        <v>2111</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3233</v>
+        <v>3618</v>
       </c>
       <c r="D485" t="s">
-        <v>3234</v>
-[...3 lines deleted...]
-      <c r="G485"/>
+        <v>3619</v>
+      </c>
+      <c r="E485" t="s">
+        <v>3620</v>
+      </c>
+      <c r="F485" t="s">
+        <v>3621</v>
+      </c>
+      <c r="G485" t="s">
+        <v>3622</v>
+      </c>
       <c r="H485" t="s">
-        <v>3235</v>
+        <v>3623</v>
       </c>
       <c r="I485" t="s">
-        <v>3236</v>
-[...3 lines deleted...]
-      </c>
+        <v>3624</v>
+      </c>
+      <c r="J485"/>
       <c r="K485" t="s">
-        <v>3237</v>
+        <v>3625</v>
       </c>
       <c r="L485" t="s">
-        <v>22</v>
+        <v>3626</v>
       </c>
       <c r="M485" t="s">
-        <v>3238</v>
+        <v>3627</v>
       </c>
       <c r="N485" t="s">
-        <v>3239</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3240</v>
+        <v>3629</v>
       </c>
       <c r="D486" t="s">
-        <v>3240</v>
-[...3 lines deleted...]
-      <c r="G486"/>
+        <v>3630</v>
+      </c>
+      <c r="E486" t="s">
+        <v>3631</v>
+      </c>
+      <c r="F486" t="s">
+        <v>3632</v>
+      </c>
+      <c r="G486" t="s">
+        <v>3633</v>
+      </c>
       <c r="H486" t="s">
-        <v>254</v>
+        <v>3634</v>
       </c>
       <c r="I486" t="s">
-        <v>3241</v>
-[...3 lines deleted...]
-      </c>
+        <v>3635</v>
+      </c>
+      <c r="J486"/>
       <c r="K486" t="s">
-        <v>3242</v>
+        <v>3636</v>
       </c>
       <c r="L486" t="s">
-        <v>257</v>
+        <v>3637</v>
       </c>
       <c r="M486" t="s">
-        <v>3243</v>
+        <v>3638</v>
       </c>
       <c r="N486" t="s">
-        <v>3244</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3245</v>
+        <v>3640</v>
       </c>
       <c r="D487" t="s">
-        <v>3246</v>
-[...3 lines deleted...]
-      <c r="G487"/>
+        <v>3641</v>
+      </c>
+      <c r="E487" t="s">
+        <v>3642</v>
+      </c>
+      <c r="F487" t="s">
+        <v>3643</v>
+      </c>
+      <c r="G487" t="s">
+        <v>3644</v>
+      </c>
       <c r="H487" t="s">
-        <v>3247</v>
+        <v>3645</v>
       </c>
       <c r="I487" t="s">
-        <v>3248</v>
-[...3 lines deleted...]
-      </c>
+        <v>3646</v>
+      </c>
+      <c r="J487"/>
       <c r="K487" t="s">
-        <v>3249</v>
+        <v>3647</v>
       </c>
       <c r="L487" t="s">
-        <v>22</v>
+        <v>3648</v>
       </c>
       <c r="M487" t="s">
-        <v>3250</v>
+        <v>3649</v>
       </c>
       <c r="N487" t="s">
-        <v>3251</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>3252</v>
+        <v>3651</v>
       </c>
       <c r="D488" t="s">
-        <v>3253</v>
-[...3 lines deleted...]
-      <c r="G488"/>
+        <v>3652</v>
+      </c>
+      <c r="E488" t="s">
+        <v>3653</v>
+      </c>
+      <c r="F488" t="s">
+        <v>3654</v>
+      </c>
+      <c r="G488" t="s">
+        <v>3655</v>
+      </c>
       <c r="H488" t="s">
-        <v>3254</v>
+        <v>3656</v>
       </c>
       <c r="I488" t="s">
-        <v>3255</v>
-[...3 lines deleted...]
-      </c>
+        <v>3657</v>
+      </c>
+      <c r="J488"/>
       <c r="K488" t="s">
-        <v>3256</v>
+        <v>3658</v>
       </c>
       <c r="L488" t="s">
-        <v>22</v>
+        <v>3659</v>
       </c>
       <c r="M488" t="s">
-        <v>3257</v>
+        <v>3660</v>
       </c>
       <c r="N488" t="s">
-        <v>3258</v>
+        <v>3661</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>3259</v>
+        <v>3662</v>
       </c>
       <c r="D489" t="s">
-        <v>3260</v>
-[...3 lines deleted...]
-      <c r="G489"/>
+        <v>3663</v>
+      </c>
+      <c r="E489" t="s">
+        <v>3664</v>
+      </c>
+      <c r="F489" t="s">
+        <v>3665</v>
+      </c>
+      <c r="G489" t="s">
+        <v>3666</v>
+      </c>
       <c r="H489" t="s">
-        <v>3261</v>
+        <v>3667</v>
       </c>
       <c r="I489" t="s">
-        <v>3262</v>
-[...3 lines deleted...]
-      </c>
+        <v>3668</v>
+      </c>
+      <c r="J489"/>
       <c r="K489" t="s">
-        <v>3263</v>
+        <v>3669</v>
       </c>
       <c r="L489" t="s">
-        <v>22</v>
+        <v>3670</v>
       </c>
       <c r="M489" t="s">
-        <v>3264</v>
+        <v>3671</v>
       </c>
       <c r="N489" t="s">
-        <v>3265</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3266</v>
+        <v>3673</v>
       </c>
       <c r="D490" t="s">
-        <v>3267</v>
-[...3 lines deleted...]
-      <c r="G490"/>
+        <v>3674</v>
+      </c>
+      <c r="E490" t="s">
+        <v>3675</v>
+      </c>
+      <c r="F490" t="s">
+        <v>3676</v>
+      </c>
+      <c r="G490" t="s">
+        <v>3677</v>
+      </c>
       <c r="H490" t="s">
-        <v>3268</v>
+        <v>3678</v>
       </c>
       <c r="I490" t="s">
-        <v>3269</v>
-[...3 lines deleted...]
-      </c>
+        <v>3679</v>
+      </c>
+      <c r="J490"/>
       <c r="K490" t="s">
-        <v>3270</v>
+        <v>3680</v>
       </c>
       <c r="L490" t="s">
-        <v>22</v>
+        <v>3681</v>
       </c>
       <c r="M490" t="s">
-        <v>3271</v>
+        <v>3682</v>
       </c>
       <c r="N490" t="s">
-        <v>3272</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>3273</v>
+        <v>3684</v>
       </c>
       <c r="D491" t="s">
-        <v>3274</v>
-[...3 lines deleted...]
-      <c r="G491"/>
+        <v>3685</v>
+      </c>
+      <c r="E491" t="s">
+        <v>3686</v>
+      </c>
+      <c r="F491" t="s">
+        <v>3687</v>
+      </c>
+      <c r="G491" t="s">
+        <v>3688</v>
+      </c>
       <c r="H491" t="s">
-        <v>3275</v>
+        <v>3689</v>
       </c>
       <c r="I491" t="s">
-        <v>3276</v>
-[...3 lines deleted...]
-      </c>
+        <v>3690</v>
+      </c>
+      <c r="J491"/>
       <c r="K491" t="s">
-        <v>3277</v>
+        <v>3691</v>
       </c>
       <c r="L491" t="s">
-        <v>22</v>
+        <v>3692</v>
       </c>
       <c r="M491" t="s">
-        <v>3278</v>
+        <v>3693</v>
       </c>
       <c r="N491" t="s">
-        <v>3279</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>3280</v>
+        <v>3695</v>
       </c>
       <c r="D492" t="s">
-        <v>3281</v>
-[...3 lines deleted...]
-      <c r="G492"/>
+        <v>3696</v>
+      </c>
+      <c r="E492" t="s">
+        <v>3697</v>
+      </c>
+      <c r="F492" t="s">
+        <v>3698</v>
+      </c>
+      <c r="G492" t="s">
+        <v>3699</v>
+      </c>
       <c r="H492" t="s">
-        <v>3282</v>
+        <v>3700</v>
       </c>
       <c r="I492" t="s">
-        <v>3283</v>
-[...3 lines deleted...]
-      </c>
+        <v>3701</v>
+      </c>
+      <c r="J492"/>
       <c r="K492" t="s">
-        <v>3284</v>
+        <v>3702</v>
       </c>
       <c r="L492" t="s">
-        <v>3285</v>
+        <v>3703</v>
       </c>
       <c r="M492" t="s">
-        <v>3286</v>
+        <v>3704</v>
       </c>
       <c r="N492" t="s">
-        <v>3287</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3288</v>
+        <v>3706</v>
       </c>
       <c r="D493" t="s">
-        <v>3289</v>
-[...3 lines deleted...]
-      <c r="G493"/>
+        <v>3707</v>
+      </c>
+      <c r="E493" t="s">
+        <v>3708</v>
+      </c>
+      <c r="F493" t="s">
+        <v>3709</v>
+      </c>
+      <c r="G493" t="s">
+        <v>3710</v>
+      </c>
       <c r="H493" t="s">
-        <v>3290</v>
+        <v>3711</v>
       </c>
       <c r="I493" t="s">
-        <v>3291</v>
-[...3 lines deleted...]
-      </c>
+        <v>3712</v>
+      </c>
+      <c r="J493"/>
       <c r="K493" t="s">
-        <v>3292</v>
+        <v>3713</v>
       </c>
       <c r="L493" t="s">
-        <v>22</v>
+        <v>3714</v>
       </c>
       <c r="M493" t="s">
-        <v>3293</v>
+        <v>3715</v>
       </c>
       <c r="N493" t="s">
-        <v>3294</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3295</v>
+        <v>3717</v>
       </c>
       <c r="D494" t="s">
-        <v>3296</v>
-[...3 lines deleted...]
-      <c r="G494"/>
+        <v>3718</v>
+      </c>
+      <c r="E494" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F494" t="s">
+        <v>3720</v>
+      </c>
+      <c r="G494" t="s">
+        <v>3721</v>
+      </c>
       <c r="H494" t="s">
-        <v>3297</v>
+        <v>3722</v>
       </c>
       <c r="I494" t="s">
-        <v>3298</v>
-[...3 lines deleted...]
-      </c>
+        <v>3723</v>
+      </c>
+      <c r="J494"/>
       <c r="K494" t="s">
-        <v>3299</v>
+        <v>3724</v>
       </c>
       <c r="L494" t="s">
-        <v>22</v>
+        <v>3725</v>
       </c>
       <c r="M494" t="s">
-        <v>3300</v>
+        <v>3726</v>
       </c>
       <c r="N494" t="s">
-        <v>3301</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3302</v>
+        <v>3728</v>
       </c>
       <c r="D495" t="s">
-        <v>3303</v>
-[...3 lines deleted...]
-      <c r="G495"/>
+        <v>3729</v>
+      </c>
+      <c r="E495" t="s">
+        <v>3730</v>
+      </c>
+      <c r="F495" t="s">
+        <v>3731</v>
+      </c>
+      <c r="G495" t="s">
+        <v>3732</v>
+      </c>
       <c r="H495" t="s">
-        <v>2326</v>
+        <v>3733</v>
       </c>
       <c r="I495" t="s">
-        <v>3304</v>
-[...3 lines deleted...]
-      </c>
+        <v>3734</v>
+      </c>
+      <c r="J495"/>
       <c r="K495" t="s">
-        <v>3305</v>
+        <v>3735</v>
       </c>
       <c r="L495" t="s">
-        <v>22</v>
+        <v>3736</v>
       </c>
       <c r="M495" t="s">
-        <v>3306</v>
+        <v>3737</v>
       </c>
       <c r="N495" t="s">
-        <v>3307</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>359</v>
+        <v>895</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
-      <c r="C496"/>
+      <c r="C496" t="s">
+        <v>3739</v>
+      </c>
       <c r="D496" t="s">
-        <v>3308</v>
-[...3 lines deleted...]
-      <c r="G496"/>
+        <v>3740</v>
+      </c>
+      <c r="E496" t="s">
+        <v>3741</v>
+      </c>
+      <c r="F496" t="s">
+        <v>3742</v>
+      </c>
+      <c r="G496" t="s">
+        <v>3743</v>
+      </c>
       <c r="H496" t="s">
-        <v>3309</v>
+        <v>3744</v>
       </c>
       <c r="I496" t="s">
-        <v>3310</v>
-[...3 lines deleted...]
-      </c>
+        <v>3745</v>
+      </c>
+      <c r="J496"/>
       <c r="K496" t="s">
-        <v>3311</v>
+        <v>3746</v>
       </c>
       <c r="L496" t="s">
-        <v>3312</v>
+        <v>3747</v>
       </c>
       <c r="M496" t="s">
-        <v>3313</v>
-[...1 lines deleted...]
-      <c r="N496"/>
+        <v>3748</v>
+      </c>
+      <c r="N496" t="s">
+        <v>3749</v>
+      </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3314</v>
+        <v>3750</v>
       </c>
       <c r="D497" t="s">
-        <v>3315</v>
-[...3 lines deleted...]
-      <c r="G497"/>
+        <v>3751</v>
+      </c>
+      <c r="E497" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F497" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G497" t="s">
+        <v>3754</v>
+      </c>
       <c r="H497" t="s">
-        <v>3316</v>
+        <v>3755</v>
       </c>
       <c r="I497" t="s">
-        <v>3317</v>
-[...3 lines deleted...]
-      </c>
+        <v>3756</v>
+      </c>
+      <c r="J497"/>
       <c r="K497" t="s">
-        <v>3318</v>
+        <v>3757</v>
       </c>
       <c r="L497" t="s">
-        <v>22</v>
+        <v>3758</v>
       </c>
       <c r="M497" t="s">
-        <v>3319</v>
+        <v>3759</v>
       </c>
       <c r="N497" t="s">
-        <v>3320</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3321</v>
+        <v>3761</v>
       </c>
       <c r="D498" t="s">
-        <v>3322</v>
-[...3 lines deleted...]
-      <c r="G498"/>
+        <v>3762</v>
+      </c>
+      <c r="E498" t="s">
+        <v>3763</v>
+      </c>
+      <c r="F498" t="s">
+        <v>3764</v>
+      </c>
+      <c r="G498" t="s">
+        <v>3765</v>
+      </c>
       <c r="H498" t="s">
-        <v>3323</v>
+        <v>3766</v>
       </c>
       <c r="I498" t="s">
-        <v>3324</v>
-[...3 lines deleted...]
-      </c>
+        <v>3767</v>
+      </c>
+      <c r="J498"/>
       <c r="K498" t="s">
-        <v>3325</v>
+        <v>3768</v>
       </c>
       <c r="L498" t="s">
-        <v>22</v>
+        <v>3769</v>
       </c>
       <c r="M498" t="s">
-        <v>3326</v>
+        <v>3770</v>
       </c>
       <c r="N498" t="s">
-        <v>3327</v>
+        <v>3771</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3328</v>
+        <v>3772</v>
       </c>
       <c r="D499" t="s">
-        <v>3329</v>
-[...3 lines deleted...]
-      <c r="G499"/>
+        <v>3773</v>
+      </c>
+      <c r="E499" t="s">
+        <v>3774</v>
+      </c>
+      <c r="F499" t="s">
+        <v>3775</v>
+      </c>
+      <c r="G499" t="s">
+        <v>3776</v>
+      </c>
       <c r="H499" t="s">
-        <v>3330</v>
+        <v>3777</v>
       </c>
       <c r="I499" t="s">
-        <v>3331</v>
-[...3 lines deleted...]
-      </c>
+        <v>3778</v>
+      </c>
+      <c r="J499"/>
       <c r="K499" t="s">
-        <v>3332</v>
+        <v>3779</v>
       </c>
       <c r="L499" t="s">
-        <v>22</v>
+        <v>3780</v>
       </c>
       <c r="M499" t="s">
-        <v>3333</v>
+        <v>3781</v>
       </c>
       <c r="N499" t="s">
-        <v>3334</v>
-[...2529 lines deleted...]
-      <c r="I566" t="s">
         <v>3782</v>
-      </c>
-[...8197 lines deleted...]
-        <v>5612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>