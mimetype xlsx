--- v4 (2026-07-31)
+++ v5 (2026-08-22)
@@ -6,289 +6,3019 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5655" uniqueCount="3783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3817" uniqueCount="2654">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>P-604/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/127ea5c1-c397-4241-b738-d520ae8d84c1</t>
+    <t>Ovrv-1929/2026</t>
+  </si>
+  <si>
+    <t>Obustava</t>
+  </si>
+  <si>
+    <t>MILKA PERVAN 50435834577</t>
+  </si>
+  <si>
+    <t>21.08.2026. 14:46:57</t>
+  </si>
+  <si>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f4645c-d7e1-4ca8-9ba4-31bf49e1eafb</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f4645c-d7e1-4ca8-9ba4-31bf49e1eafb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1929&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-422/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>oglas</t>
+  </si>
+  <si>
+    <t>21.08.2026. 13:24:35</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c3e213b-891c-4285-b603-9eb53ae46b99</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c3e213b-891c-4285-b603-9eb53ae46b99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=422&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-407/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Nikolina Letica 72610983852</t>
+  </si>
+  <si>
+    <t>21.08.2026. 13:16:49</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfea8ff4-8ece-4312-b477-3cf86ca043e6</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena tužba.pdf O223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfea8ff4-8ece-4312-b477-3cf86ca043e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=407&amp;godina=2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Otkaz ugovora o kreditu broj 70116709</t>
+  </si>
+  <si>
+    <t>OZREN URLIĆ 79531363715</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:53:51</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79873cbd-e4e5-4a68-b3ca-d0eefd252f9a</t>
+  </si>
+  <si>
+    <t>Otkaz ugovora o kreditu OU_130_26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79873cbd-e4e5-4a68-b3ca-d0eefd252f9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-628/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Barbir 99502270652</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:52:30</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaa8c3d3-b47f-42ee-9c71-e2f5b139a76e</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/127ea5c1-c397-4241-b738-d520ae8d84c1/dokumenti/preuzimanje</t>
-[...17 lines deleted...]
-    <t>Ovrv-2759/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaa8c3d3-b47f-42ee-9c71-e2f5b139a76e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=628&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-1406/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Dragica Šindik 07086697275</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:32:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ea1e05d-012e-4601-9bfd-be63cec8d6b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ea1e05d-012e-4601-9bfd-be63cec8d6b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1406&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sanja Šindik 36171944000</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:32:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8919fd1-6254-4c76-929f-65faf89b6018</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8919fd1-6254-4c76-929f-65faf89b6018/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Danijela Šindik 29620387661</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:31:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/748bf1a0-cb19-40b3-8fd2-e67216309bc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/748bf1a0-cb19-40b3-8fd2-e67216309bc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-324/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Miloš Palija 24978054614</t>
+  </si>
+  <si>
+    <t>21.08.2026. 11:59:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fa44b81-cdf6-461e-a4f5-9205b26b267b</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.pdf O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fa44b81-cdf6-461e-a4f5-9205b26b267b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp Ikp&amp;predmet=324&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2605/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2605/2026</t>
+  </si>
+  <si>
+    <t>Igor Ivanović</t>
+  </si>
+  <si>
+    <t>21.08.2026. 11:28:51</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e790eba2-a074-4c9f-b187-765811f284a2</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e790eba2-a074-4c9f-b187-765811f284a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2605&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 475, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96639161469</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ 96639161469; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:03:46</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776b7add-3302-466c-b6a1-46ac569ff9a7</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776b7add-3302-466c-b6a1-46ac569ff9a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-983/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Zvonimir Perkušić 62984788144</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:58:49</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6712a550-d644-40f6-b40a-d6d4f5b5684b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6712a550-d644-40f6-b40a-d6d4f5b5684b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=983&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN</t>
+  </si>
+  <si>
+    <t>VLADE GOTOVCA 6, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70042336673</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN 70042336673; vjerovnik</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:53:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa37d94e-4957-418e-8cc6-a3afd377f1d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa37d94e-4957-418e-8cc6-a3afd377f1d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:52:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e845ad6d-3c7b-4d5e-a52e-42271c7af46a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e845ad6d-3c7b-4d5e-a52e-42271c7af46a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-1247/2025</t>
+  </si>
+  <si>
+    <t>Silvija Đerek Matković 81348772587</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:45:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/436222c6-5837-4620-b26d-6993d3d366b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/436222c6-5837-4620-b26d-6993d3d366b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1247&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-1135/2025</t>
+  </si>
+  <si>
+    <t>Zapisnik od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:41:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbfa42af-7606-4048-b8ea-6da9e8e03a6e</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 20.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbfa42af-7606-4048-b8ea-6da9e8e03a6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1135&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-88/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN</t>
+  </si>
+  <si>
+    <t>ULICA PRODANI 11, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>02160357897</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN 02160357897; vjerovnici</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:39:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3fad625-a041-40e4-aa0d-6951ad24620d</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3fad625-a041-40e4-aa0d-6951ad24620d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=88&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-11/2026</t>
+  </si>
+  <si>
+    <t>Matea Burazin Lončar 49758047060</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:29:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7569e03d-8838-4abf-ae1b-792eee0b4a23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7569e03d-8838-4abf-ae1b-792eee0b4a23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=11&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-13/2026</t>
+  </si>
+  <si>
+    <t>Boris Lojić</t>
+  </si>
+  <si>
+    <t>Runović 258, 21261 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>37351734844</t>
+  </si>
+  <si>
+    <t>Boris Lojić 37351734844; vjerovnik</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db192267-157c-4ee2-be36-96bf688a8066</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db192267-157c-4ee2-be36-96bf688a8066/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>IVANBEGOVINA 14, 21260 Ivanbegovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>51072955379</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ 51072955379; vjerovnici</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:20:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51377575-bd6d-4086-8efb-49bd11e2af70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51377575-bd6d-4086-8efb-49bd11e2af70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>IVAN KARIN</t>
+  </si>
+  <si>
+    <t>GLAVINA DONJA 339, 21260 Glavina Donja, Hrvatska</t>
+  </si>
+  <si>
+    <t>74115445688</t>
+  </si>
+  <si>
+    <t>IVAN KARIN 74115445688; VJEROVNICI</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854decbd-d3ab-4a05-8c27-9093bbff1fa6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854decbd-d3ab-4a05-8c27-9093bbff1fa6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-350/2023</t>
+  </si>
+  <si>
+    <t>Antonio Matijašević 57585859712</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fefca8b-d27a-40a4-8ba7-55dd827a4fd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fefca8b-d27a-40a4-8ba7-55dd827a4fd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp Ikp&amp;predmet=350&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-59/2026</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ</t>
+  </si>
+  <si>
+    <t>STARI VELIKOBRDSKI PUT 12, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57294072921</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ 57294072921; vjerovnik</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:58:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f17178c-a268-476d-adff-823c6068687b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f17178c-a268-476d-adff-823c6068687b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-258/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO</t>
+  </si>
+  <si>
+    <t>SLIVNO 86, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>39070511579</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO 39070511579; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:25:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be03972b-e9df-4232-9adf-64ed489cea2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be03972b-e9df-4232-9adf-64ed489cea2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=258&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI</t>
+  </si>
+  <si>
+    <t>PETRA KAERA 14, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>12411231919</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI 12411231919; VJEROVNICI</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:12:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c919855a-04fe-4a6a-be50-76fdc66a51f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c919855a-04fe-4a6a-be50-76fdc66a51f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 75, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>61251195372</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA 61251195372; VJEROVNICI</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/278c612d-09a7-4e9b-b5ba-1fc434baa4b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/278c612d-09a7-4e9b-b5ba-1fc434baa4b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5517/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5517/2026</t>
+  </si>
+  <si>
+    <t>JELKA BEROŠ pok. Ante; MARKO BEROŠ pok. Bartula</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:29:55</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf3001e7-0c05-406f-bcc8-09921a29aa17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf3001e7-0c05-406f-bcc8-09921a29aa17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5517&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8769/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8769/2025</t>
+  </si>
+  <si>
+    <t>Ante Tolić 13716002356</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:56:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776b5feb-c470-4577-9df4-a4a66c6f4d6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776b5feb-c470-4577-9df4-a4a66c6f4d6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8769&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:54:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be54f178-7697-4bdc-8e5a-801d64b3a983</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be54f178-7697-4bdc-8e5a-801d64b3a983/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2775/2026</t>
   </si>
   <si>
     <t>Rješenje</t>
   </si>
   <si>
-    <t>Danijel Jovanović 53979269516</t>
-[...77 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2661&amp;godina=2026</t>
+    <t>VIKTORIJA ŠKEVA 01258293066</t>
+  </si>
+  <si>
+    <t>19.08.2026. 16:30:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30e89618-f244-4a04-b012-3272a07992d5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2775_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30e89618-f244-4a04-b012-3272a07992d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2775&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-1286/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Delipetar 45147818187</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:29:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1474156-bff1-454e-9d8a-30848afec81f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1474156-bff1-454e-9d8a-30848afec81f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1286&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-1091/2025</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:20:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a22bc06-8e72-4076-9ebf-208909fb0a30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a22bc06-8e72-4076-9ebf-208909fb0a30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1091&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-76/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Livajić 29944671637</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:19:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15505e2-b6db-4dc5-ba5b-91f2d3757b41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15505e2-b6db-4dc5-ba5b-91f2d3757b41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-254/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN</t>
+  </si>
+  <si>
+    <t>UL. DINKA ŠTAMBAKA 7, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>54292305528</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN 54292305528; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:55:49</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ef534a2-f892-4291-a9e0-93310cde2433</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ef534a2-f892-4291-a9e0-93310cde2433/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=254&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-250/2025</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ</t>
+  </si>
+  <si>
+    <t>MAGISTRALA 6, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>69248833968</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ 69248833968; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:41:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4d1f62d-2748-43d3-a43a-9d596c4a9f28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4d1f62d-2748-43d3-a43a-9d596c4a9f28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=250&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-745/2025</t>
+  </si>
+  <si>
+    <t>Gordan Pivac</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:34:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ee3ce17-1e15-4a2d-998c-fae59f2517ef</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ee3ce17-1e15-4a2d-998c-fae59f2517ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=745&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Nikola Pivac</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:34:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed5d7cf9-dce4-4aab-9ad1-4b015fa7da8d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed5d7cf9-dce4-4aab-9ad1-4b015fa7da8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-551/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:28:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d98ba1ef-174f-4fff-a1d6-d28cc5608cd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d98ba1ef-174f-4fff-a1d6-d28cc5608cd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=551&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKIH REDARSTVENIKA 1, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>76955442215</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ 76955442215; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e81687b3-c356-40b0-8338-26066075bbbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e81687b3-c356-40b0-8338-26066075bbbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3120/2026</t>
+  </si>
+  <si>
+    <t>Ivana Majić 49470272008</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:07:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c5a0eb-f457-4b1e-a9d5-97d217d3b15c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3120_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c5a0eb-f457-4b1e-a9d5-97d217d3b15c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3120&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2859/2026</t>
+  </si>
+  <si>
+    <t>IVAN VUJČIĆ 53168770064</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:02:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/218547f9-21c7-4ebc-9fc1-e1bd62c84dfc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2859_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/218547f9-21c7-4ebc-9fc1-e1bd62c84dfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2859&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2871/2026</t>
+  </si>
+  <si>
+    <t>ZRINKA UTROBIČIĆ 09915540080</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e91f6adb-3789-40ee-813b-f089fe3305d8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2871_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e91f6adb-3789-40ee-813b-f089fe3305d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2871&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>JURE STAPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STAPIĆI - PIĆOLCI 4, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>30918084581</t>
+  </si>
+  <si>
+    <t>JURE STAPIĆ 30918084581; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:12:56</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>MARIO KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA TINA UJEVIĆA 5, 21260 Grubine, Hrvatska</t>
+  </si>
+  <si>
+    <t>47430891421</t>
+  </si>
+  <si>
+    <t>MARIO KUJUNDŽIĆ 47430891421; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cec8f67-963a-43f6-b1f1-ccf079c5fe43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cec8f67-963a-43f6-b1f1-ccf079c5fe43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>VUKOVARSKA 10, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>53636111186</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ 53636111186; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53aab4-82bd-46ea-893c-7d7f52b2adba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53aab4-82bd-46ea-893c-7d7f52b2adba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-100/2026</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 409, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>57632328661</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA 57632328661; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:05:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040ce65-3c81-44e8-be6f-574b0f801b3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040ce65-3c81-44e8-be6f-574b0f801b3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-26/2026</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić</t>
+  </si>
+  <si>
+    <t>Vinjani Donji 215, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96905319844</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić 96905319844; VJEROVNIK</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:03:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c0cfba6-e906-438f-b524-f236ca62adef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c0cfba6-e906-438f-b524-f236ca62adef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-83/2026</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ</t>
+  </si>
+  <si>
+    <t>ZRINSKO-FRANKOPANSKA 7, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>91848906323</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ 91848906323; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e92b60-e086-45f4-ba18-d03aa46de038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e92b60-e086-45f4-ba18-d03aa46de038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA</t>
+  </si>
+  <si>
+    <t>PUT KAPELICE 17, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>22078124330</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA 22078124330; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ae556-a70d-41e6-8020-61c33e0304c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ae556-a70d-41e6-8020-61c33e0304c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Zoran Kraljević</t>
+  </si>
+  <si>
+    <t>DOMOVINSKE ZAHVALNOSTI 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>51576435665</t>
+  </si>
+  <si>
+    <t>Zoran Kraljević 51576435665; vjerovnici</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:46:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/987f333f-80f0-407c-a577-2076dd451a99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/987f333f-80f0-407c-a577-2076dd451a99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-56/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR</t>
+  </si>
+  <si>
+    <t>ULICA SV. MARKA 36, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>09211671309</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR 09211671309; vjerovnik</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e04b00ca-2adf-4132-a831-57377fe4985b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e04b00ca-2adf-4132-a831-57377fe4985b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=56&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-44/2026</t>
+  </si>
+  <si>
+    <t>Ante Glavaš</t>
+  </si>
+  <si>
+    <t>Ulica Domovinskog Rata 25, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>51673270767</t>
+  </si>
+  <si>
+    <t>Ante Glavaš 51673270767; vjerovnici</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:29:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aa35ea7-a337-4761-b40d-aff5895c12e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aa35ea7-a337-4761-b40d-aff5895c12e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=44&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-256/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKA MUŠAN</t>
+  </si>
+  <si>
+    <t>ZVIRINE 9, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>74300215097</t>
+  </si>
+  <si>
+    <t>vjerovnici; ŽELJKA MUŠAN 74300215097</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55aa8b82-e58e-4bba-bcf9-d5ec890d13f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55aa8b82-e58e-4bba-bcf9-d5ec890d13f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=256&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-263/2025</t>
+  </si>
+  <si>
+    <t>LUKA MARUŠIĆ</t>
+  </si>
+  <si>
+    <t>DOBRANJSKA ULICA 12, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>60862850227</t>
+  </si>
+  <si>
+    <t>LUKA MARUŠIĆ 60862850227; vjerovnici</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:23:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d11bfc2-80b1-47e6-9446-9babdfd3c88b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d11bfc2-80b1-47e6-9446-9babdfd3c88b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=263&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-38/2026</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić</t>
+  </si>
+  <si>
+    <t>Ulica Križnog Puta 18, 21264 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>55833464580</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić 55833464580; vjerovnik</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d1b664-9116-433b-86c1-7ce8227942c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d1b664-9116-433b-86c1-7ce8227942c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=38&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>MILE ČELAN</t>
+  </si>
+  <si>
+    <t>UL. DINKA ŠTAMBAKA 25, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>50992821206</t>
+  </si>
+  <si>
+    <t>MILE ČELAN 50992821206</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:04:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2176ee2-69bc-4e26-87c4-42504cd54d75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2176ee2-69bc-4e26-87c4-42504cd54d75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-57/2026</t>
+  </si>
+  <si>
+    <t>NEDILJKO PATRLJ</t>
+  </si>
+  <si>
+    <t>BOTUŠKA 77, 21260 Gornje Podbablje, Hrvatska</t>
+  </si>
+  <si>
+    <t>64812612645</t>
+  </si>
+  <si>
+    <t>NEDILJKO PATRLJ 64812612645</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:56:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7a44eba-8d7c-4606-8215-b35a5d4882ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7a44eba-8d7c-4606-8215-b35a5d4882ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-86/2026</t>
+  </si>
+  <si>
+    <t>JOSIPA GAZILJ</t>
+  </si>
+  <si>
+    <t>BAST 11 A, 21320 Bast, Hrvatska</t>
+  </si>
+  <si>
+    <t>56158069474</t>
+  </si>
+  <si>
+    <t>JOSIPA GAZILJ 56158069474</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:55:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c609ed-dcd0-44d8-bee5-e478a632f54f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c609ed-dcd0-44d8-bee5-e478a632f54f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=86&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-91/2026</t>
+  </si>
+  <si>
+    <t>GORDANA BAUS DŽERAHOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ZRINSKIH I FRANKOPANA 31, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>64419883041</t>
+  </si>
+  <si>
+    <t>GORDANA BAUS DŽERAHOVIĆ 64419883041</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e9de13-8756-4c5c-8c37-1821c6e8b9ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e9de13-8756-4c5c-8c37-1821c6e8b9ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5448/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5448/2026</t>
+  </si>
+  <si>
+    <t>ANDRIJAŠEVIĆ MATE P. LUKE; BATINIĆ IVAN P. JAKOVA; BATINIĆ MARKO POK. JAKOVA; BATINIĆ MLADEN MATIN; BATINIĆ MLADEN P. PETRA; BUNETA BORIS; GLAVINA NEDILJKA; GRABNER MLADENKA P. MARINA; KIRINČIĆ SONJA; MLDB. PUHARIĆ SAMO POK. MILIVOJA; PAUNOVIĆ KARMELA Ž. KREŠE; PIVAC SILVA; PUHARIĆ ADAM P. JOZE; PUHARIĆ ANKA UD. JOSIPA; PUHARIĆ ANTE  PK. PETRA; PUHARIĆ ANTE P.KLEME; PUHARIĆ BRANKO POK. JOSIPA; PUHARIĆ DOME P. MATE; PUHARIĆ IVA POK. LUKE; PUHARIĆ IVKA UD. IVE; PUHARIĆ IVKA UD. LOVRE; PUHARIĆ IVO P. BARIŠE; PUHARIĆ JERKO (MIĆE) POK. PETRA; PUHARIĆ JOSIP P. IVANA; PUHARIĆ JOSIP P. IVANA; PUHARIĆ JOSIP P. TOME; PUHARIĆ JURE P. LOVRE; PUHARIĆ KATE P. MATE; PUHARIĆ KLEMICA P. MATE; PUHARIĆ LOVRE P. IVANA; PUHARIĆ MARIJA P. IVANA; PUHARIĆ MARIJA P. MATE; PUHARIĆ MARIJA POK. PETRA; PUHARIĆ MARIJA-DOBRILA; PUHARIĆ MARIN P. MARTINA; PUHARIĆ MARIN P.BARIŠE; PUHARIĆ MATE P. IVANA; PUHARIĆ MATE P. LOVRE; PUHARIĆ MATE P. MARINA; PUHARIĆ MATE P. PETRA; PUHARIĆ MATE P.KLEME; PUHARIĆ STANKO P. IVANA; PUHARIĆ TOMA P. IVANA; PUHARIĆ TONE POK PETRA; PUHARIĆ ŠIMUN P. MARINA; PUHARIĆ-VELIČKOVIĆ ANA-JELKA; RADIĆ MIRJANA POK. ANTE; SRZIĆ ANA Ž. MARKA; UZELAC SERGEJ; UZELAC SLOBODAN; VRABIĆ MIRANDA ROĐ. BILOĐERIĆ; ŠARIĆ MARIJA; ŠEVELJ MAJA; ŽARNIĆ ANDRIJA MARINOV</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:50:33</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dcee74-3b60-4e95-84b1-fa015b21f4e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dcee74-3b60-4e95-84b1-fa015b21f4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5448&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-529/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Suzana Alač 03015112559</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:32:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b05db382-b258-4a81-9e5e-632b0d0f707e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b05db382-b258-4a81-9e5e-632b0d0f707e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=529&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-62/2026</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:26:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae32f366-8b99-47f5-8e3c-0012044b33c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae32f366-8b99-47f5-8e3c-0012044b33c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Povrv&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marija Jukić Jurišić 10822152938</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:25:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00042ce1-7a0f-4227-b671-45ab3b5dc956</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00042ce1-7a0f-4227-b671-45ab3b5dc956/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-663/2026</t>
+  </si>
+  <si>
+    <t>Dario Vitlić 63834747512</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:20:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c917720-98ee-4095-9cba-f5b8e0021be9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c917720-98ee-4095-9cba-f5b8e0021be9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=663&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marija Bajamić Čović 04912966726</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:20:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ea81a55-a739-4824-9f2e-f4157bae5581</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ea81a55-a739-4824-9f2e-f4157bae5581/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-160/2026</t>
+  </si>
+  <si>
+    <t>Mislava Jonjić 85821126319</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:16:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ee313e-3d6d-4518-88f8-a0a7ee54cc9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ee313e-3d6d-4518-88f8-a0a7ee54cc9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>MIRJANA PRSKALO</t>
+  </si>
+  <si>
+    <t>SLAVONSKA 34, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>71841807817</t>
+  </si>
+  <si>
+    <t>MIRJANA PRSKALO 71841807817; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:12:41</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/294692be-d742-40ca-880e-2cf2e6f929e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/294692be-d742-40ca-880e-2cf2e6f929e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-623/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.12.2026.; Prilog od: 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Skako 75339658382</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:47:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7510e2ec-a81d-4b44-8800-ec88f8406461</t>
+  </si>
+  <si>
+    <t>Prilog Pp-623_2026-1-3 - opn 511-12-29-26-3-3.pdf; Poziv za sudsku radnju od 02.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7510e2ec-a81d-4b44-8800-ec88f8406461/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=623&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-323/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.12.2026.; Prilog od: 11.02.2026.</t>
+  </si>
+  <si>
+    <t>Katarina Lozo 26915772486</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:45:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d997b98-1ad7-4540-977b-7859c5b90b6e</t>
+  </si>
+  <si>
+    <t>Prilog Pp-323_2026-1-2 - pn 511-12-29-24-3-2.pdf; Poziv za sudsku radnju od 02.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d997b98-1ad7-4540-977b-7859c5b90b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=323&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Bunar</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 1, 42202 Jalžabet, Hrvatska</t>
+  </si>
+  <si>
+    <t>07949883273</t>
+  </si>
+  <si>
+    <t>Damir Bunar 07949883273; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:42:03</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836c8fa5-fcbf-4dfa-85a8-3ceb47dc5a7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836c8fa5-fcbf-4dfa-85a8-3ceb47dc5a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-108/2026</t>
+  </si>
+  <si>
+    <t>ANTONIJA DOGAN</t>
+  </si>
+  <si>
+    <t>PUT SVETOG ANTE 16, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>65866295825</t>
+  </si>
+  <si>
+    <t>ANTONIJA DOGAN 65866295825; vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:29:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ce129-3e94-444a-b881-75c8a29a49fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ce129-3e94-444a-b881-75c8a29a49fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>ZVONIMIR MADUNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE TUĐMANA 7, 21256 Cista Provo, Hrvatska</t>
+  </si>
+  <si>
+    <t>17587725233</t>
+  </si>
+  <si>
+    <t>Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali; ZVONIMIR MADUNIĆ 17587725233</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:28:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/900fb63d-d84e-4d33-9b54-15c0e94031e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/900fb63d-d84e-4d33-9b54-15c0e94031e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-106/2026</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ</t>
+  </si>
+  <si>
+    <t>MUSINAC 26, 21256 Studenci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08571602948</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ 08571602948; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7506b5b-b8b6-4f17-a2ff-9daa77dc3b07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7506b5b-b8b6-4f17-a2ff-9daa77dc3b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>ANKA PIVAC</t>
+  </si>
+  <si>
+    <t>TOČANOVICA 1, 21327 Podgora, Hrvatska</t>
+  </si>
+  <si>
+    <t>87527545778</t>
+  </si>
+  <si>
+    <t>ANKA PIVAC 87527545778; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43174f84-91c3-4722-9b19-da9d7ca81dd4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43174f84-91c3-4722-9b19-da9d7ca81dd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-105/2026</t>
+  </si>
+  <si>
+    <t>DENIS KEGALJ</t>
+  </si>
+  <si>
+    <t>CESTA DR. FRANJE TUĐMANA 19, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>97159433681</t>
+  </si>
+  <si>
+    <t>DENIS KEGALJ 97159433681; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e495c7c-a49d-4018-a683-b65b9b9b46b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e495c7c-a49d-4018-a683-b65b9b9b46b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-135/2019</t>
+  </si>
+  <si>
+    <t>Zaključak od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>ADDIKO BANK D.D. SARAJEVO</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:14:26</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a882e15-76c2-402b-8df3-e95860429f76</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a882e15-76c2-402b-8df3-e95860429f76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovr&amp;predmet=135&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>iQR d.o.o.</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:14:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47432cb4-fb2e-4b18-bea1-3d15a01bd9c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47432cb4-fb2e-4b18-bea1-3d15a01bd9c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-259/2025</t>
+  </si>
+  <si>
+    <t>JULIA WATTS</t>
+  </si>
+  <si>
+    <t>GRADIŠĆANSKIH HRVATA 18, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>38615164334</t>
+  </si>
+  <si>
+    <t>JULIA WATTS 38615164334; vjerovnik</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c980ce9-48bd-454a-a5f2-476d714af87d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c980ce9-48bd-454a-a5f2-476d714af87d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=259&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-253/2025</t>
+  </si>
+  <si>
+    <t>ŽANA ŠONJIĆ</t>
+  </si>
+  <si>
+    <t>ŠONJIĆI 2, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>76813452859</t>
+  </si>
+  <si>
+    <t>vjerovnici; ŽANA ŠONJIĆ 76813452859</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:01:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/797c156b-4a52-4c93-823c-06ceed754c7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/797c156b-4a52-4c93-823c-06ceed754c7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=253&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO</t>
+  </si>
+  <si>
+    <t>ULICA SV. ANE 18, 21260 Poljica, Hrvatska</t>
+  </si>
+  <si>
+    <t>05813353743</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO 05813353743; vjerovnici</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:53:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95c0ea6-aa99-4961-b74b-6ffe52e5e561</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95c0ea6-aa99-4961-b74b-6ffe52e5e561/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DAROVATELJA KRVI 4, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>49621716857</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ 49621716857; vjerovnik</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:46:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8e78dd8-d859-4165-b2c4-24a425ed2697</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8e78dd8-d859-4165-b2c4-24a425ed2697/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2657/2026</t>
+  </si>
+  <si>
+    <t>PERE PIPLICA 39003896547</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:24:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15154b53-9896-4b44-9655-e1edb77d384c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2657_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15154b53-9896-4b44-9655-e1edb77d384c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2657&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-31/2026</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA</t>
+  </si>
+  <si>
+    <t>BIOKOVSKA 42, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>86596507740</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA 86596507740; vjerovnik</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:15:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55a74f61-5759-41b6-b42a-9d51e848c324</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55a74f61-5759-41b6-b42a-9d51e848c324/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-21/2026</t>
+  </si>
+  <si>
+    <t>Anita Jonjić</t>
+  </si>
+  <si>
+    <t>Blajburška Ulica 79, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>57799525733</t>
+  </si>
+  <si>
+    <t>Anita Jonjić 57799525733; VJEROVNICI</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:06:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ee2836-e0f1-4835-9ab7-f9e525136084</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ee2836-e0f1-4835-9ab7-f9e525136084/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5776/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5776/2026</t>
+  </si>
+  <si>
+    <t>JUANA PERIĆ-FRANKOVIĆ</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:05:39</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05de1f09-4bce-4648-b37b-da0a154c20df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05de1f09-4bce-4648-b37b-da0a154c20df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5776&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-627/2026</t>
+  </si>
+  <si>
+    <t>oglasna</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:46:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaa5c760-3e25-4a44-90de-f5c9a926596d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaa5c760-3e25-4a44-90de-f5c9a926596d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=627&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-999/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>ANTE VUJČIĆ 22889618255</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:41:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f1dfc9-6e0f-4857-b421-f2a24fc61066</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f1dfc9-6e0f-4857-b421-f2a24fc61066/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=999&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Jasna Vujčić 21282724294</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:41:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62ecdb22-7bb0-4c5f-9d3c-0d1d8381fdab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62ecdb22-7bb0-4c5f-9d3c-0d1d8381fdab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Maja Ivanović 02235668237</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:40:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b24c6c25-1d83-4235-9d05-43f11f5fc52a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b24c6c25-1d83-4235-9d05-43f11f5fc52a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-238/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>MARIN PARLOV</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKOG PROLJEĆA 26, 21260 Ričice, Hrvatska</t>
+  </si>
+  <si>
+    <t>89404944197</t>
+  </si>
+  <si>
+    <t>MARIN PARLOV 89404944197; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:52:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c479cb-81f4-467b-890e-a1a36a031f75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c479cb-81f4-467b-890e-a1a36a031f75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=238&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-252/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKO PIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>PUT JAZINE 6, 21260 Kamenmost, Hrvatska</t>
+  </si>
+  <si>
+    <t>49634967297</t>
+  </si>
+  <si>
+    <t>vjerovnici; ŽELJKO PIJANOVIĆ 49634967297</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:45:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c0f8cf8-4ed6-4971-af09-ba0d9d5df6c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c0f8cf8-4ed6-4971-af09-ba0d9d5df6c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=252&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-244/2025</t>
+  </si>
+  <si>
+    <t>IVICA JUKIĆ</t>
+  </si>
+  <si>
+    <t>PUT TOPIĆA 8 A, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>84959245605</t>
+  </si>
+  <si>
+    <t>IVICA JUKIĆ 84959245605; vjerovnik</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:24:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a27decf-f222-47c5-ad3d-8aa10190ce43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a27decf-f222-47c5-ad3d-8aa10190ce43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=244&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-103/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:11:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46851695-2568-4b8d-8fd7-972b056a1018</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46851695-2568-4b8d-8fd7-972b056a1018/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-237/2025</t>
+  </si>
+  <si>
+    <t>ANTE PULJIZ</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 38, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>69239067760</t>
+  </si>
+  <si>
+    <t>ANTE PULJIZ 69239067760; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:07:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf1850a3-0194-4743-ac06-e39867fb4593</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf1850a3-0194-4743-ac06-e39867fb4593/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=237&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-202/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKO KATIĆ</t>
+  </si>
+  <si>
+    <t>POBOJI 275, 21260 Lokvičići, Hrvatska</t>
+  </si>
+  <si>
+    <t>05531735230</t>
+  </si>
+  <si>
+    <t>vjerovnik; ŽELJKO KATIĆ 05531735230</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:51:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b5805fe-6440-4865-9971-7b0bf0cc9738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b5805fe-6440-4865-9971-7b0bf0cc9738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=202&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Psp-7/2021</t>
+  </si>
+  <si>
+    <t>Predrag Trutin 29433857936</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:48:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f574fcef-ee0f-4753-8a45-e825c1d4046c</t>
+  </si>
+  <si>
+    <t>Rješenje - smetanje posjeda.pdf O291O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f574fcef-ee0f-4753-8a45-e825c1d4046c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Psp&amp;predmet=7&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Bepo Marušić 38820610125</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:48:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49a4f12d-2685-4105-9845-a930f27231fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49a4f12d-2685-4105-9845-a930f27231fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-1453/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.10.2025.</t>
+  </si>
+  <si>
+    <t>Ivo Bekavac 94340181640</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:48:22</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb0dd24c-0539-4abd-8b9b-91da2847cdee</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb0dd24c-0539-4abd-8b9b-91da2847cdee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1453&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-1222/2025</t>
+  </si>
+  <si>
+    <t>Krešimir Biočić 47569422569</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:44:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36cb8b6c-a566-418e-877a-b028e3deafb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36cb8b6c-a566-418e-877a-b028e3deafb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1222&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2850/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2850/2022</t>
+  </si>
+  <si>
+    <t>Darko Borč; Marino Borić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:43:46</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835adbd9-f463-42d0-939c-297a1c0fd5ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835adbd9-f463-42d0-939c-297a1c0fd5ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2850&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2848/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2848/2022</t>
+  </si>
+  <si>
+    <t>Lynette Marjory Napier 79030950397; Virginia Janice Endean 25884302659</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:34:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23321ec1-8b6c-4ed5-99c3-f1d21bbf4dca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23321ec1-8b6c-4ed5-99c3-f1d21bbf4dca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2848&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-13/2026</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:33:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9aac86f-8d30-40cb-8263-af31fa79b725</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9aac86f-8d30-40cb-8263-af31fa79b725/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-212/2025</t>
+  </si>
+  <si>
+    <t>VELIMIR RONČEVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA TOMISLAVA 5, 21334 Gradac, Hrvatska</t>
+  </si>
+  <si>
+    <t>19155372341</t>
+  </si>
+  <si>
+    <t>VELIMIR RONČEVIĆ 19155372341; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a55be223-4d1f-4cc0-9e4f-1685aecfcf6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a55be223-4d1f-4cc0-9e4f-1685aecfcf6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=212&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-158/2025</t>
+  </si>
+  <si>
+    <t>MARIJO BAJIĆ</t>
+  </si>
+  <si>
+    <t>PUT SVETOG ANTE 41, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>77686182258</t>
+  </si>
+  <si>
+    <t>MARIJO BAJIĆ 77686182258; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6df0d3db-7470-4239-acff-1ea56ea896c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6df0d3db-7470-4239-acff-1ea56ea896c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=158&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-232/2025</t>
+  </si>
+  <si>
+    <t>SONJA ZOVKO</t>
+  </si>
+  <si>
+    <t>BRUNE BUŠIĆA 29, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>67517038588</t>
+  </si>
+  <si>
+    <t>SONJA ZOVKO 67517038588; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:25:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f69e057d-7887-4fcf-8c63-7eae81818030</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f69e057d-7887-4fcf-8c63-7eae81818030/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=232&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3529/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3529/2022</t>
+  </si>
+  <si>
+    <t>Mirena Bagur 20435078845</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aff8be8f-3c89-4710-96ae-c2121df191ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aff8be8f-3c89-4710-96ae-c2121df191ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3529&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-675/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Radoslav Glavaš 01745430268</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:16:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fdae562-3fbf-492e-9c26-8984dbc48e32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fdae562-3fbf-492e-9c26-8984dbc48e32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=675&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Dragica Dowczek 08342780021</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:16:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f474dbe-d1b7-474a-952a-2430dc2d5056</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f474dbe-d1b7-474a-952a-2430dc2d5056/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROSA BOGDAN</t>
+  </si>
+  <si>
+    <t>ROSA BOGDAN 05376113652</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:12</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a62f3673-0e3b-4385-97c9-917d7f728137</t>
+  </si>
+  <si>
+    <t>16.379822.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a62f3673-0e3b-4385-97c9-917d7f728137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-481/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.08.2026.</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:01:36</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47167183-de75-449f-a0f0-f3798f7532a3</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47167183-de75-449f-a0f0-f3798f7532a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=O&amp;predmet=481&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROMILDA ĆUTUK</t>
+  </si>
+  <si>
+    <t>ROMILDA ĆUTUK 32959514777</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:48</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb046cf-1bb8-463f-a1ac-3eb410649248</t>
+  </si>
+  <si>
+    <t>16.383655.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb046cf-1bb8-463f-a1ac-3eb410649248/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pl-251/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.10.2024.</t>
+  </si>
+  <si>
+    <t>Defrim Hajredini 71533550435</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:22:16</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9259902a-eaf6-4762-9a03-e7bb47543be6</t>
+  </si>
+  <si>
+    <t>Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9259902a-eaf6-4762-9a03-e7bb47543be6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=251&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATA PRKA</t>
+  </si>
+  <si>
+    <t>KATA PRKA 91747518951</t>
+  </si>
+  <si>
+    <t>13.08.2026. 03:25:39</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c05e4e9-e045-4cb1-9bbb-dbd1ee2e81cc</t>
+  </si>
+  <si>
+    <t>16.382962.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c05e4e9-e045-4cb1-9bbb-dbd1ee2e81cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5590/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5590/2026</t>
+  </si>
+  <si>
+    <t>ANA JURIŠIĆ; VLADKA JURLIN</t>
+  </si>
+  <si>
+    <t>12.08.2026. 14:05:06</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b49c2533-b895-4a13-8ba3-42c68bb46420</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b49c2533-b895-4a13-8ba3-42c68bb46420/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5590&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-89/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>ZLATKO GLUŠČEVIĆ 61072731505</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:00:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0370496-34ba-417f-96e1-a08a5ff988fc</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0370496-34ba-417f-96e1-a08a5ff988fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=R1&amp;predmet=89&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2546/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2546/2026</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31e2e94d-be00-40f2-ae83-b0069e40c9f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31e2e94d-be00-40f2-ae83-b0069e40c9f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2546&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DANIJELA DRAGOVIĆ</t>
+  </si>
+  <si>
+    <t>DANIJELA DRAGOVIĆ 51885412171</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb2a441-e8fa-4237-ac31-2de6919df2fc</t>
+  </si>
+  <si>
+    <t>16.382699.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb2a441-e8fa-4237-ac31-2de6919df2fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRO MRKONJIĆ</t>
+  </si>
+  <si>
+    <t>MIRO MRKONJIĆ 63781666017</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6a4c88-6c13-4d07-aba3-712f219af207</t>
+  </si>
+  <si>
+    <t>16.382325.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6a4c88-6c13-4d07-aba3-712f219af207/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5246/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5246/2026</t>
+  </si>
+  <si>
+    <t>ANKA CVITANOVIĆ; ANTE LULIĆ; MARE PARUN; MARIJA CVITANOVIĆ; MIJO LULIĆ; TOMO ANTIČIĆ</t>
+  </si>
+  <si>
+    <t>03.08.2026. 13:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8406a521-ed53-4876-af86-b11f382c4abe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8406a521-ed53-4876-af86-b11f382c4abe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6467/2025</t>
+  </si>
+  <si>
+    <t>03.08.2026. 09:12:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76b835c7-0340-439b-9428-97bed20f45fa</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76b835c7-0340-439b-9428-97bed20f45fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6467&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2489/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2489/2026</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:39:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40c35199-d125-4d11-93d4-cedbd98c9b70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40c35199-d125-4d11-93d4-cedbd98c9b70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1781/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1781/2026</t>
+  </si>
+  <si>
+    <t>JOSIPOVIĆ ANICA UD. LUKE; JOSIPOVIĆ ANTE POK. MATE; JOSIPOVIĆ MARIJA Ž. SLAVE; MAL. RADIĆ MATE POK. ANTE; MJESNOG N.O.-A BAŠKAVODA; OPĆE NARODNA IMOVINA; RADIĆ ANTE JURIN; RADIĆ ANTE POK. ANTE; RADIĆ ANTE POK. IVANA; RADIĆ ANTE POK. STIPE; RADIĆ ANTUN; RADIĆ BRANKO; RADIĆ DANE POK. MATE; RADIĆ DINKO POK. MIJE; RADIĆ HEIDI ANNA MARIA 96012263384; RADIĆ IVAN POK. ANTE; RADIĆ IVAN POK. DUŠKA 49720172836; RADIĆ IVAN POK. FILIPA; RADIĆ IVICA POK. ANTE; RADIĆ IVKA POK.JURE; RADIĆ IVO IVANOV; RADIĆ JOSIP POK. FILIPA; RADIĆ JOSIP POK. MIJE; RADIĆ JOSIP POK.IVANA; RADIĆ LJUBOMIR POK. ANTE; RADIĆ MANDE POK. MATE; RADIĆ MARIJAN POK. IVANA; RADIĆ MATE; RADIĆ MATE POK. ANTE; RADIĆ MATE POK.NIKOLE; RADIĆ MATIJA; RADIĆ MATIJA JURINA; RADIĆ MATIJA POK. MATE; RADIĆ MATIJA ŽENA STIPE RIBAROVIĆA; RADIĆ NIKICA UD. MATE; RADIĆ RADE POK. ANTE; RADIĆ RATKO POK. ANTE; RADIĆ VESNA POK. ANTE; RADIĆ ZORKA UD. PETRA; RIBAROVIĆ MARIJA UD. IVANA; STANIČIĆ ANDRIJA PK. MATE; STANIČIĆ ANTE PK.MATE; STANIČIĆ KATE - IVANICA PK.MATE; STANIČIĆ PETAR POK. MATE; ĐAKOM MATIJA ROĐ.RADIĆ</t>
+  </si>
+  <si>
+    <t>31.07.2026. 11:34:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2f6ac25-f775-47f0-99bc-997a05e4efce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2f6ac25-f775-47f0-99bc-997a05e4efce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1781&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5547/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5547/2026</t>
+  </si>
+  <si>
+    <t>Ante Pok Ante Perkušić; Mila Ud Ante Perkušić; Mirko Pok Ante Perkušić; PERKUŠIĆ DUŠAN POK. JURE; PERKUŠIĆ JOSIP POK. JURE; PERKUŠIĆ MARIJA UD. POK. IVANA RODJ. KOJUNDJIĆ; PERKUŠIĆ MATIJA UD.POK.JURE ROĐ.JONJIĆ; PERKUŠIĆ MIRKO POK. JURE</t>
+  </si>
+  <si>
+    <t>31.07.2026. 11:24:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1aaf2c4-353f-4bf8-bc15-5aca3f111e25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1aaf2c4-353f-4bf8-bc15-5aca3f111e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5534/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5534/2026</t>
+  </si>
+  <si>
+    <t>ERCEG IVA Ž. NIKOLINA; TOLIĆ - TOLE ĆIRO - PETAR POK. JOSIPA; TOLIĆ ANTE POK. ROKA - JOSIPA; TOLIĆ DANE POK. ROKA - JOSIPA; TOLIĆ MATE POK. NIKOLE; TOLIĆ PETAR POK. ROKA - JOSIPA; VRLJIĆ MARA Ž. LUKINA; VUJEVIĆ MANDA UD. POK. MARIJANA ROĐ. TOLE; ZNAOR ANA UD. ANTE; ŠUĆUR  ANICA Ž. MATINA</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:09:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f305f498-f01e-4035-8f4b-f0fae92aae05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f305f498-f01e-4035-8f4b-f0fae92aae05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5534&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-5597/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5597/2026</t>
   </si>
   <si>
     <t>Mara Rašić</t>
   </si>
   <si>
     <t>30.07.2026. 13:30:08</t>
   </si>
   <si>
-    <t>29.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/296c19a0-c629-4667-bb4e-4e3641f3b655</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/296c19a0-c629-4667-bb4e-4e3641f3b655/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5597&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2097/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2097/2026</t>
   </si>
   <si>
     <t>GUČIĆ MARA ROĐ.MEDIĆ IZ SAD; GUČIĆ MARA ŽENA JOZE; MEDIĆ ANA POK.LUKE IZ SAD; MEDIĆ GIOCONDA POK. NIKOLE; MEDIĆ JERKO ŠIMUNOV; MEDIĆ JOZE ŠIMUNOV; MEDIĆ MATIJA ŽENA STIPANA; MEDIĆ ĐOKONDE POK.NIKOLE IZ SPLITA</t>
   </si>
   <si>
     <t>30.07.2026. 13:20:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fa7429f-ffc4-4043-99f8-2faa03c59469</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fa7429f-ffc4-4043-99f8-2faa03c59469/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2097&amp;godina=2026</t>
   </si>
   <si>
     <t>otvaranje pojedinačnog ispravnog postupka</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>30.07.2026. 13:19:10</t>
   </si>
   <si>
-    <t>28.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b49de9f4-364d-40ce-844a-1569b9f44145</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b49de9f4-364d-40ce-844a-1569b9f44145/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-5589/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5589/2026</t>
   </si>
   <si>
     <t>Evica Čelar</t>
   </si>
   <si>
     <t>30.07.2026. 13:15:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10f7f37a-d886-405e-8362-ebdd0f258dcc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10f7f37a-d886-405e-8362-ebdd0f258dcc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5589&amp;godina=2026</t>
@@ -344,122 +3074,80 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7bc05213-d5f3-4e5c-b118-7435c7e3051c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-2382/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2382/2026</t>
   </si>
   <si>
     <t>VITLIĆ ANTICA P. NIKOLE; VITLIĆ BRANKO; VITLIĆ GOJKA 99501818262; VITLIĆ IVAN; VITLIĆ JOSKO; VITLIĆ MARIJAN  P. NIKOLE; VITLIĆ MARIJAN POK. NIKOLE; VITLIĆ MIRO; VITLIĆ NEDILJKA P. NIKOLE</t>
   </si>
   <si>
     <t>30.07.2026. 12:41:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8622f432-fc95-43a2-950a-f275eb8a44da</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8622f432-fc95-43a2-950a-f275eb8a44da/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2382&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-1781/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>30.07.2026. 12:32:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea82bfec-a4e8-44cf-b85b-fdc46285febf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea82bfec-a4e8-44cf-b85b-fdc46285febf/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1781&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-2418/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2418/2026</t>
   </si>
   <si>
     <t>CVITANOVIĆ IVE ŽENA MATE; GIUNIO BISERKA; PEĆAR ANA POK. MATE; PEĆAR ANA UD. PETRA IZ PODACE; PEĆAR MATE POK. PETRA IZ PODACE; PEČAR ANE POK. MATE; PEČAR MATO PK. PETRA IZ SARAJEVA; ROGULJ STEFANI; ROGULJ SUZANA; STANIČIĆ ANKA Ž. TRIPKA IZ TIVTA; STANIČIĆ ANKA ŽENA TRIPKA IZ TIVATA; STANIČIĆ TRIPO POK. GRGE IZ TIVATA; STANIČIĆ TRIPO POK. GRGE IZ TIVTA</t>
   </si>
   <si>
     <t>30.07.2026. 11:30:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/13162699-0c16-4ff8-95f4-dffb007bf34b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/13162699-0c16-4ff8-95f4-dffb007bf34b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2418&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-758/2023</t>
-[...34 lines deleted...]
-  <si>
     <t>30.07.2026. 09:54:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e17dd1a-bdce-4ee8-9bca-83c41bf7bab7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e17dd1a-bdce-4ee8-9bca-83c41bf7bab7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-4949/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4949/2026</t>
   </si>
   <si>
     <t>DEAN MARA PK.LUKE IZ PODGORE; NOLA ANTICA REČ.TONE P. ANTE; NOLA FRANJKA P.ANTE; NOLA JURE P. ANTE; NOLA MATIJA-VESELJKA POK.ANTE; RAVLIĆ VESELKA Ž. JOZE</t>
   </si>
   <si>
     <t>30.07.2026. 08:59:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1346564-c74e-42ed-8730-cd539fd3f99c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1346564-c74e-42ed-8730-cd539fd3f99c/dokumenti/preuzimanje</t>
@@ -554,7050 +3242,980 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5f4f47e-9bfd-49f7-ada5-63ba44e2ee38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5f4f47e-9bfd-49f7-ada5-63ba44e2ee38/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3504&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3504/2026</t>
   </si>
   <si>
     <t>CVITANOVIĆ DOMINKO POK. JURE IZ PODACA; CVITANOVIĆ STIPE  PK. JURE IZ PODACE; CVITANOVIĆ VIKTOR PK. JURE IZ PODACE; STIPIĆ DANICA Ž. ANTE IZ GRADCA</t>
   </si>
   <si>
     <t>30.07.2026. 07:59:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/19050ae7-488e-4f93-a9df-386d3860da1f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/19050ae7-488e-4f93-a9df-386d3860da1f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Pp Ikp-418/2021</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/90862cf5-97a8-4e63-a786-168c3c8171a2</t>
+    <t>Z-2638/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2638/2024</t>
+  </si>
+  <si>
+    <t>BULJAN MARA UD. POK. MATE; LONČAR MARA UD. POK. MARIJANA; PIPLICA RUŽA  Ž. MATE</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee8e8e1b-78a3-48c6-9e81-68fb902bd453</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee8e8e1b-78a3-48c6-9e81-68fb902bd453/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2638&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3850/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3850/2026</t>
+  </si>
+  <si>
+    <t>Jure Matutinović Pok Mate</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:42:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/482ebf02-2c38-46a5-9098-76f1f563d406</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/482ebf02-2c38-46a5-9098-76f1f563d406/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3850&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1976/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1976/2024</t>
+  </si>
+  <si>
+    <t>BAKETIĆ MARIJA Ž. IVANA; MEDVIDOVIĆ MARA Ž. GRGINA; MRŠIĆ ANKA POK. IVANA; MRŠIĆ BOGOSLAV POK. JOSIPA; MRŠIĆ DANICA POK. STIPANA; MRŠIĆ FILIP POK. ANTE; MRŠIĆ IVAN POK. IVANA; MRŠIĆ IVAN POK. LUKE; MRŠIĆ IVAN POK. LUKE; MRŠIĆ JELA UD. MIJE; MRŠIĆ LJILJANA KĆI POK. ANE; MRŠIĆ LUCIJA Ž. MATINA; MRŠIĆ LUKA POK. STIPANA; MRŠIĆ MATE POK. JOSIPA; MRŠIĆ MATE POK. LUKE; MRŠIĆ MATE POK. LUKE; MRŠIĆ MIHO POK. IVANA; MRŠIĆ STANISLAV POK. IVANA; MRŠIĆ SVETOMIR POK. IVANA; Mirko Perkušić 44285949060</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:01:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f3a26b-82a7-495e-88b6-eb942938fb9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f3a26b-82a7-495e-88b6-eb942938fb9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1976&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Su-330/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:04:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c18302ae-5ab9-4c90-8e1a-b80fc703e64b</t>
+  </si>
+  <si>
+    <t>Odluka.pdf P8P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c18302ae-5ab9-4c90-8e1a-b80fc703e64b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Su&amp;predmet=330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5401/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5401/2026</t>
+  </si>
+  <si>
+    <t>ANTE JUKIĆ p.Berislava; ANTE JUKIĆ p.Tome; IVAN KORLJAN p.Ante; KARMELO JUKIĆ p.Tome; MARA KORLJAN p.Ante; MILKA KORLJAN p.Ante; MIRJANA MARJANOVIĆ r.Jukić</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6d238df-4d65-4ffd-b499-b78ea5024125</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6d238df-4d65-4ffd-b499-b78ea5024125/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5401&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5476/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5476/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ JAKOV POK. ILIJE; GATIĆ NEVENKA NIKOLINA; GAVRILOVIĆ RADOJKA Ž. ČEDOMIRA; JELIČIĆ KATICA Ž. RENATA; JELIČIĆ LUIĐA POK. MATE; JELIČIĆ MILA POK. MATE; JURIŠIĆ MARA Ž. DOMENIKA; KULJIŠ FILA Ž. ANTINA; Marija Ud Mirka Vujević; NIMIĆ STJEPOSAVA Ž. SLAVKA; POLJOPRIVREDNO DOBRO " VINARIJA " IMOTSKI; RADIĆ - BUDALIĆ MARA Ž. IVANA; RAKO ANKA POK. MATE; RAKO ANTE POK. MATE; RAKO ANTE POK. MIHA; RAKO ANTE POK. ŠIMUNA; RAKO DINKA POK. MATE; RAKO MARA POK. STIPE; RAKO MILKA POK. MIHA; RAKO PAVE POK. MATE; RAKO SMILJANA POK. ŠIMUNA; RAKO VINKA POK. ŠIMUNA; RAKO ŠIMICA UD. ŠIMUNA ROĐ. STIPČEVIĆ; TRUCCOLO DINKO POK. REMIGIA; TRUCCOLO REMIGIO POK. DINKA; VRČIĆ STANKO POK. VJEKOSLAVA; VUJEVIĆ JOSIP MARKOV; VUJEVIĆ JOSIP POK. MARKA; VUJEVIĆ MARKO POK. FILIPA; VUJEVIĆ MATE MARKOV; VUJEVIĆ MATE POK. MARKA; VUJEVIĆ MIRKO POK. MARKA; VUJEVIĆ ZVONE MARKOV; VUJEVIĆ ZVONIMIR POK. MARKA; WERK MILICA Ž. RAJNERA; ŠTAMBAK IVAN POK. DINKA; ŠTAMBAK NIKO POK. DINKA</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:06:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbfbb07e-d0b2-4315-ae2e-1205c7cafc01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbfbb07e-d0b2-4315-ae2e-1205c7cafc01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5476&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-858/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-858/2026</t>
+  </si>
+  <si>
+    <t>BEKAVAC KATICA Ž.ANTE; BEROŠ LUCA ŽENA MARKOVA IZ BRELA; CAREVIĆ MARA ŽENA VICE; FILIPOVIĆ ANTE POK. DUŠANA; FILIPOVIĆ ANĐELKA POK.TOME; FILIPOVIĆ DIONISIA UD.ANTE; FILIPOVIĆ DOMINGA - AURORA POK.ANTE; FILIPOVIĆ DONEFA UD. MATE; FILIPOVIĆ FABIJAN POK. JERKA; FILIPOVIĆ GJENA ŽENA MARINA; FILIPOVIĆ GORAN POK.LJUBE IZ BRELA; FILIPOVIĆ IVA - GINA ŽENA MATINA, SADA U INOZEMSTVU; FILIPOVIĆ IVAN - DUŠAN POK.ANTE IZ BRELA, SADA U AMERICI; FILIPOVIĆ IVAN - KARLO POK.MATE; FILIPOVIĆ IVAN - MARKO POK. JOZE; FILIPOVIĆ IVAN P. MARKA IZ BRELA; FILIPOVIĆ IVAN POK. ANTE; FILIPOVIĆ IVKA UDOVA STJEPANOVA IZ BRELA; FILIPOVIĆ JELA POK. STIPANA; FILIPOVIĆ JELA POK. STJEPANA IZ BRELA; FILIPOVIĆ JERONIMO IZ ARGENTINE; FILIPOVIĆ JUAN - ANTONIO POK.ANTE; FILIPOVIĆ JUAN - PEDRO POK.ANTE; FILIPOVIĆ JURAJ POK. KAŽIMIRA; FILIPOVIĆ KATA POK. IVANA; FILIPOVIĆ KAŽIMIRA PK. FILIPA; FILIPOVIĆ LJUBICA POK.TADIJE; FILIPOVIĆ MARGARITA POK. JOZE; FILIPOVIĆ MARIE DEL.CARMEN POK. NIKOLE; FILIPOVIĆ MARIJA - CELIA POK. MATE; FILIPOVIĆ MARIJA POK.ANTE IZ BRELA; FILIPOVIĆ MARIJA UD POK STIPE; FILIPOVIĆ MARIN - ILIJA POK. STJEPANA IZ BRELA; FILIPOVIĆ MARIN POK. STIPANA; FILIPOVIĆ MATE - IVAN POK. MARKA; FILIPOVIĆ MATE POK. TOME; FILIPOVIĆ MATE POK. TOME IZ DONJIH BRELA; FILIPOVIĆ MATIJA POK. STIPANA; FILIPOVIĆ NEDA POK. ANTE IZ BRELA; FILIPOVIĆ NEDA POK. NIKOLE; FILIPOVIĆ NEDA UD. TADIJE; FILIPOVIĆ NELLY POK.NIKOLE; FILIPOVIĆ PETAR POK. GRGE; FILIPOVIĆ RUDOLFFO POK. NIKOLE; FILIPOVIĆ TADIJA PK. FILIPA; FILIPOVIĆ VICKO POK.ANTE IZ BRELA; FILIPOVIĆ VJEKOSLAV POK. MIJE; FILIPOVIĆ ZORA UD. VINKA - ANTE; FILIPOVIĆ ZVONIMIR POK.MATE; JAKIR ANTICA POK. TOME; JAKIR JURKA UD. TOME; JAKIR KATA ŽENA FILIPOVA IZ BRELA; JAKIR MARA POK. TOME; KOVAČIĆ ZDRAVKO POK. ANTE IZ OMIŠA; LEŽEČA OSTAVINA P. FILIPOVIĆ RATKA POK. TOME; MAL. FILIPOVIĆ IVKA P. MARINA; MAL. FILIPOVIĆ RAFAEL P. MARINA; MAL. FILPOVIĆ ANDRIJANO PK. VINKA - ANTE; MALOLJ. FILIPOVIĆ KLEMENTINA POK. MATE; MALOLJ. FILIPOVIĆ MARIJA POK. ANTE; MALOLJ. FILIPOVIĆ MARIJA POK. MIJE; MALOLJ. FILIPOVIĆ NEDA POK. ANTE; MALOLJ. FILPOVIĆ MIJO POK. MIJE; MALOLJ. VRDOLJAK JOZA ŽENA STIPANOVA; MARUŠIĆ NEDA ŽENA IVICE IZ OMIŠA; MATIJAŠEVIĆ SLAVKA ŽENA PETROVA, SADA U INOZEMSTVU; PERIŠIĆ IVKA ŽENA SLAVKINA; RIBIČIĆ MATIJA ŽENA MARKOVA IZ BRELA; SIČAJA DRAGAN SIN ILIJE; ŽAMIĆ DUJE POK.IVANA</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:52:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a20d2e5-af41-4463-9573-0cc2991fea1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a20d2e5-af41-4463-9573-0cc2991fea1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=858&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3410/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3410/2026</t>
+  </si>
+  <si>
+    <t>ARKOVIĆ FRANICA ŽENA JURE; BABIĆ BARE ŽENA ŠIMUNA; BORIĆ JELKA POK.MATE, SPLIT; GOJAK MATIJA ŽENA LOVRE; GRANIĆ MARIJAN POK. MIJE PROMAJNA; GRANIĆ MIRJANA KĆI MARIJANA-MARINA; GRANIĆ MIRJANA PROMAJNA; GRANIĆ ŽELJKO MARIJANOV PROMAJNA; GRANIĆ ŽELJKO SIN MARIJANA-MARINA; JURIŠIĆ AKČIĆ FRANE POK.JURE; JURIŠIĆ IVAN P. ANDRIJE; JURIŠIĆ IVANICA POK.FRANE IZ BASTA; JURIŠIĆ JAKŠA POK. ANTE; JURIŠIĆ JURE PK.ANDRIJE; JURIŠIĆ MARE PK.ANTE; JURIŠIĆ MARIJA P. ANDRIJE; JURIŠIĆ MATIJA PK.ANTE; JURIŠIĆ SONI POK.FRANE; JURIŠIĆ SONI SIN POK.FRANE; JURIŠIĆ ZDRAVKO POK.IVANA-ZONE; JURIŠIĆ ZDRAVKO POK.ZONE; JURIŠIĆ ŽELJKO POK. ANTE; MAL.JURIŠIĆ JURE PK.ANTE; RADIĆ IVAN SIN POK. FILE; RADIĆ SMILJAN SIN POK. FILE; RADOJKOVIĆ ANDRIJA - MATE POK. MARIJANA; RADOJKOVIĆ ANTE PK. JERKA; RADOJKOVIĆ ANTE POK. JERE PROMAJNA; RADOJKOVIĆ BARE POK. MATE; RADOJKOVIĆ FRANKA POK. MATE; RADOJKOVIĆ IVO POK. MIJE PROMAJNA; RADOJKOVIĆ JOSIP POK. MATE; RADOJKOVIĆ JURE POK. MIJE PROMAJNA; RADOJKOVIĆ KATE POK.JURE; RADOJKOVIĆ LJILJANA POK.BLAŽA; RADOJKOVIĆ MARICA UD. MARIJANA; RADOJKOVIĆ MATE POK. JERE PROMAJNA; RADOJKOVIĆ MIRO POK.BLAŽA; RADOJKOVIĆ NADA PK. JERKA; RADOJKOVIĆ PETAR P. MATE; RADOJKOVIĆ PETAR POK. MATE; RADOJKOVIĆ VJEKOSLAV POK. MIJE PROMAJNA; RADOJKOVIĆ ŽARKO PK. JERKE; RADOJKOVIĆ ŽARKO POK. JERE PROMAJNA; STANIČIĆ GROZDANA POK.MATE, SPLIT; STANIČIĆ IVAN POK. ANTE; TAMBAČA NADA,SPLIT,G.DIMITROVA 21; TOMIĆ HILDA KĆI POK. FILE; VIDAK MARIJA POK.MATE IZ MAKARSKE; WEBER MARE</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:50:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12f2eeb3-ae11-4286-af6c-bf34ce31a151</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12f2eeb3-ae11-4286-af6c-bf34ce31a151/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3740/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3740/2026</t>
+  </si>
+  <si>
+    <t>Ante Pok Ivana Čaljkušić; KUSIĆ ANA Ž. STJEPANA; KUSIĆ LUCIJA Ž. IVANA; ČALJKUŠIĆ - IVANOVIĆ BOŽE POK. TOME; ČALJKUŠIĆ - IVANOVIĆ MIJO POK. TOME; ČALJKUŠIĆ - IVANOVIĆ STIPAN POK. TOME</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:50:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb910c51-c1a4-4c10-8da9-9dab72a87832</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb910c51-c1a4-4c10-8da9-9dab72a87832/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3740&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5438/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:05:31</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f50e3564-4ba0-4a08-a4a0-3e0062098890</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f50e3564-4ba0-4a08-a4a0-3e0062098890/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5438&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2964/2025</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:31:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c95e2704-63fa-4084-b09e-17842a0cff15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c95e2704-63fa-4084-b09e-17842a0cff15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2964&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7643/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7643/2024</t>
+  </si>
+  <si>
+    <t>BILOPAVLOVIĆ IVANICA Ž. STIPE; BULJAN IVA UD. ANTE; BULJAN JERKO MATIN; BULJAN MATE POK. MATE; BULJAN ZORAN POK. LUKE; PARIĆ JOZA UD. MATINA; REBIĆ ANĐA JOSIPOVA; REBIĆ DINKO POK. ANTE; REBIĆ IVA JOSIPOVA; REBIĆ IVAN JOSIPOV; REBIĆ JOSIP POK. ANTE; REBIĆ JOZO POK. ANTE; REBIĆ MATIJA JOSIPOVA; REBIĆ MIRKO POK. ANTE; REBIĆ STIPE JOSIPOV; REBIĆ VLADE POK. ANTE; ŠIMIĆ ANICA Ž. MARKOVA</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:28:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c53b93a-2c11-4c19-81fd-f4b484b66865</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c53b93a-2c11-4c19-81fd-f4b484b66865/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7643&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-5324/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5324/2026</t>
+  </si>
+  <si>
+    <t>JOSIPOVIĆ RUŽA ŽENA DAMIRA ROĐ. SUMIĆ; SUMIĆ STIPE POK. PREDRAGA IZ BRELA</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:46:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f16258a-439f-484d-8ab2-f170819e5412</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f16258a-439f-484d-8ab2-f170819e5412/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5324&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3500/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3500/2022</t>
+  </si>
+  <si>
+    <t>IRINA MUSIC 02605726451</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:04:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3f3320-5aa0-4b99-8492-af574f388fa7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3f3320-5aa0-4b99-8492-af574f388fa7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3500&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-1259/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>ad.1-ad.22, ad.24-ad.51, ad.53-ad.62 / ULOGA: Tuženici</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:52:39</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4a21c7-f6eb-4886-a684-811af247e9b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4a21c7-f6eb-4886-a684-811af247e9b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1259&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5391/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5391/2026</t>
+  </si>
+  <si>
+    <t>Slava Babić</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:03:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/609b791f-b989-48e2-91ca-ea9e54e753e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/609b791f-b989-48e2-91ca-ea9e54e753e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5391&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5389/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5389/2026</t>
+  </si>
+  <si>
+    <t>Marija Stipović</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:49:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b2f09b7-c9a1-4e9a-9cfc-9d269592f7f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b2f09b7-c9a1-4e9a-9cfc-9d269592f7f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2711/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2711/2022</t>
+  </si>
+  <si>
+    <t>Karma Topić 72121718772</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:07:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7837e06-dc70-4fde-a309-cdff095f477a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7837e06-dc70-4fde-a309-cdff095f477a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2711&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-8209/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8209/2024</t>
+  </si>
+  <si>
+    <t>BUŠIĆ BISERKA - ANA Ž. MIJE; BUŠIĆ MARA MARJANOVA; KREDITNA BANKA ZAGREB - FILIJALA MOSTAR - EKSPOZITURA IMOTSKI; KUKULJ ANA UD. STIPE; KUKULJ RUŽA UD. MATE; KUKULJ SINIŠA POK. STIPANA; KUKULJ VELJKO POK. STIPANA; LONČAR ANKA POK. IVANA; MAIĆ JELA UD. POK. MIJE; MAIĆ STIPAN JOZIPOV; MAJIĆ ANTE POK. MIJE; MAJIĆ ANĐELKA UD.PETRA; MAJIĆ BRUNO POK. PETRA; MAJIĆ IVA UD. MARKA; MAJIĆ IVAN POK. MARKA; MAJIĆ IVANA POK. PETRA; MAJIĆ MARA; MAJIĆ MATE POK. MARIJANA; MAJIĆ MATIJA UD. MIJE; MAJIĆ MIRKO POK. MARKA; MAJIĆ NEDA POK. MARKA; MAJIĆ NEDJELJKO POK. MARKA; MAJIĆ PETAR POK. MIJE; MAJIĆ SLAVA POK. MARKA; MAJIĆ ZVONKO IVANOV; MATKOVIĆ MARIJA Ž. MARKA; NENADIĆ DRAGICA POK. IVANA; NENADIĆ MARIJA POK. IVANA; PERIĆ ANA Ž. MARIJANA; PERKOVIĆ - ŠANTAR MANDA Ž. JAKOVA; REBIĆ MARIJA Ž. LEOPOLDA; RUDEŽ MIJO JOSIPOV; RUDEŽ MIJO POK. JOSIPA; RUDEŽ STIPAN JOSIPOV; RUDEŽ STIPAN POK. JOSIPA; ĐEREK MARA Ž. JOZINA; ŠKEVA ANA Ž. VICE; ŠTEKO ANA POK.MATE; ŠTEKO DANKO MATIN; ŠTEKO DINKO MATIN; ŽDERO JERKO MATIN; ŽDERO JERKO POK. MATE; ŽDERO MATE POK. MATE</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:58:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be7af74-8600-4a2e-bef5-ad88dc84be0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be7af74-8600-4a2e-bef5-ad88dc84be0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8209&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2661/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2661/2022</t>
+  </si>
+  <si>
+    <t>KLARIĆ TEO 75495380134</t>
+  </si>
+  <si>
+    <t>24.07.2026. 07:45:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638f0577-3ed4-4036-9eb8-ab90b2ad42a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638f0577-3ed4-4036-9eb8-ab90b2ad42a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2661&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-8137/2025</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:49:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e20e3c7-af90-4630-89fa-8a8e6257620e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e20e3c7-af90-4630-89fa-8a8e6257620e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8137&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2643/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2643/2022</t>
+  </si>
+  <si>
+    <t>Ani Andrijašević; Vedran Andrijašević</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:56:22</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12a0b2f6-1408-4346-bb0f-2c6792ae730c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12a0b2f6-1408-4346-bb0f-2c6792ae730c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2643&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2638/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2638/2022</t>
+  </si>
+  <si>
+    <t>BEKAVAC KATICA Ž. ANTE; BEROŠ LUCE ŽENA MARKOVA; DUJMOVIĆ RUŽA - IVKA ŽENA MATINA; FILIPOVIĆ ADRIJAN POK. VINKA-ANTE; FILIPOVIĆ ANTE POK. DUŠANA; FILIPOVIĆ ANĐELKA POK. TOME; FILIPOVIĆ DANEFA UD. MATE; FILIPOVIĆ DIONISIA UD. ANTE; FILIPOVIĆ DOMINIGA - AURORA POK. ANTE; FILIPOVIĆ FABIJAN POK. JERKA; FILIPOVIĆ GJINA ŽENA MARINA; FILIPOVIĆ IVA - GINA ŽENA MATINA,; FILIPOVIĆ IVAN - DUJAM PK. PETRA; FILIPOVIĆ IVAN - DUŠAN POK. ANTE; FILIPOVIĆ IVAN P. MARKA IZ BRELA; FILIPOVIĆ IVAN POK. ANTE; FILIPOVIĆ IVKA POK. STIPANA; FILIPOVIĆ IVKA UD. STIPANA; FILIPOVIĆ IVONA - KARLA POK. MATE; FILIPOVIĆ JELA POK. STIPANA; FILIPOVIĆ JERONIMO IZ ARGENTINE; FILIPOVIĆ JOZE POK. MATE; FILIPOVIĆ JUAN ANTONIO POK. ANTE; FILIPOVIĆ JUAN-PEDRO POK. ANTE; FILIPOVIĆ JURAJ POK. KAŽIMIRA; FILIPOVIĆ KATA POK. IVANA; FILIPOVIĆ KAŽIMIR POK. FILIPA; FILIPOVIĆ KLEMENTINA POK. MATE; FILIPOVIĆ LADISLAV 56110020075; FILIPOVIĆ LJUBICA POK.TADIJE; FILIPOVIĆ MARIA DEL CARMEN POK. NIKOLE; FILIPOVIĆ MARIJA CELIJA POK. MATE; FILIPOVIĆ MARIJA POK. ANTE; FILIPOVIĆ MARIJA POK. ANTE IZ BRELA; FILIPOVIĆ MARIJA POK. MIJE; FILIPOVIĆ MARIN - ILIJA POK. STJEPANA; FILIPOVIĆ MARINA PK.STIPANA; FILIPOVIĆ MATE - IVAN POK. MARKA; FILIPOVIĆ MATE POK. TOME; FILIPOVIĆ MATE POK. TOME IZ D. BRELA; FILIPOVIĆ MATIJA POK. STIPANA; FILIPOVIĆ MIJO POK. MIJE; FILIPOVIĆ MIRO POK. MARIJA; FILIPOVIĆ MLADEN POK. ŽARKA; FILIPOVIĆ NEDA POK. ANTE; FILIPOVIĆ NEDA POK. NIKOLE; FILIPOVIĆ NEDILJKA UD. TADIJE; FILIPOVIĆ NEDJELJKO POK. MIRKA; FILIPOVIĆ NELLY POK. NIKOLE; FILIPOVIĆ OLGA POK. MARINA; FILIPOVIĆ RAFAEL P. MARINA; FILIPOVIĆ RUDOLFFO POK. NIKOLE; FILIPOVIĆ SEVERIN 26713864976; FILIPOVIĆ SLAVKA PK. PETRA; FILIPOVIĆ STANA P. MARINA; FILIPOVIĆ TADIJA POK. FILIPA; FILIPOVIĆ VICKO POK. ANTE IZ BRELA; FILIPOVIĆ VJEKOSLAV POK. MIJE; FILIPOVIĆ ZORA UD. VINKA - ANTE; FILIPOVIĆ ZVONIMIR 51437457540; FILIPOVIĆ ZVONIMIR POK. MATE; JAKIR KATA ŽENA FILIPOVA; KARAČIĆ ZDRAVKO POK. ANTE IZ OMIŠA; LEŽEĆA OSTAVINA FILIPOVIĆ RATKA POK. TOME; MARUŠIĆ NEDA ŽENE IVICE IZ OMIŠA; MATIJAŠEVIĆ SLAVKA ŽENA PETROVA,; PERIŠIĆ IVKA ŽENA SLAVKINA; RIBIČIĆ MATIJA ŽENA MARKOVA; SOKOL ANTE POK. MIJE IZ DONJIH BRELA; STANIČIĆ KATICA IZ BRELA; VRDOLJAK JOZA KĆI STIPANOVA</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:29:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d524c95d-3a70-4d1f-9048-dd9aa50ae436</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d524c95d-3a70-4d1f-9048-dd9aa50ae436/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2638&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2631/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2631/2022</t>
+  </si>
+  <si>
+    <t>Andrea Maria Resch 36816892806</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:51:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5592b36e-47f6-49ed-81fe-814487c62baf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5592b36e-47f6-49ed-81fe-814487c62baf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2631&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3970/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3970/2026</t>
+  </si>
+  <si>
+    <t>Andrija Lulić Matin; Jakov Glučina Pok Stipana; Jozo Glučina Pok Ivana; Jure Glučina Pok Ivana; Stipe Glučina Pok Mate</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:44:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b09f4048-a414-465f-9441-87ed15c66f72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b09f4048-a414-465f-9441-87ed15c66f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3970&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2954/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2954/2026</t>
+  </si>
+  <si>
+    <t>CRKVE KATOLIČKE APOŠTOLSKE RIMSKE SVIJU SVETIH U PODGORI; GLAVINA MLADENKA ŽENA PAVE; GLAVINA MLADENKA ŽENA PAVE ROĐ.VELA IZ MAKARSKE; STOJKOVIĆ DR. ZVONIMIR POK. MATE; STOJKOVIĆ ILKA POK. MATE; STOJKOVIĆ KATE POK. MATE; STOJKOVIĆ LJERKA POK. MATE; STOJKOVIĆ MILE POK. MATE; VELA JURE PK.MATE; VELA JURE POK.MATE; VELA MATKO SIN JURE IZ PODGORE; VELA ZORICA UD.MATE</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:33:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97024035-d8e8-4c36-8aff-cecbee649ef0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97024035-d8e8-4c36-8aff-cecbee649ef0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2954&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-989/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-989/2022</t>
+  </si>
+  <si>
+    <t>STEPHAN BUZUK 33547565046</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:52:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7396205c-cf17-4510-b132-fbf6094c8e25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7396205c-cf17-4510-b132-fbf6094c8e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=989&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-979/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-979/2022</t>
+  </si>
+  <si>
+    <t>Karmela Paunović</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af1e215-9513-4e25-82a5-bb50b2610631</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af1e215-9513-4e25-82a5-bb50b2610631/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=979&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2574/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2574/2022</t>
+  </si>
+  <si>
+    <t>Iris Urlić 21265135559; URLIĆ KONDŽA MAJA 05307754666</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:24:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4e5418e-fc38-4a8e-9d1d-8776e8ad20e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4e5418e-fc38-4a8e-9d1d-8776e8ad20e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2574&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3732/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3732/2026</t>
+  </si>
+  <si>
+    <t>GLAVINA NIKO POK. ANTE; GLAVINA PAVO POK. ANTE; MARAS MARIJANA POK. MIRKA; MARAS OZRENKA UD.MIRKA; MARAS ROBERT POK. MIRKA; VLADIĆ NIKO PK. ANTE IZ MAKARSKE</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fc40db-86d9-4a81-92f9-82676cdb9d08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fc40db-86d9-4a81-92f9-82676cdb9d08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3732&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>URLIĆ ROBERT IZ AUSTRALIJE; Zoran Jelinić 57844314000</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:22:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d44be318-8cbc-4ee4-bd4a-9f57cad712e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d44be318-8cbc-4ee4-bd4a-9f57cad712e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2568/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2568/2022</t>
+  </si>
+  <si>
+    <t>KIO KOTIŠINA D.O.O. 91260673644</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:08:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62a961d8-e1ca-4f68-ae75-51a441570d9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62a961d8-e1ca-4f68-ae75-51a441570d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2568&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2561/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2561/2022</t>
+  </si>
+  <si>
+    <t>Ante Šarić 84636145248</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac754a6-64d7-4e7c-9eca-d61c956c35b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac754a6-64d7-4e7c-9eca-d61c956c35b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2561&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3747/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:23:26</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbebbae8-fb77-4919-a754-1d8fdf150ba9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbebbae8-fb77-4919-a754-1d8fdf150ba9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3747&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3998/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:18:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87b47fe2-b55d-4e36-9188-334572a6feb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87b47fe2-b55d-4e36-9188-334572a6feb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4840/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:03:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c09b9def-7358-4fac-861a-5ae1eb65c959</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c09b9def-7358-4fac-861a-5ae1eb65c959/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4840&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4201/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:58:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f1d7ccd-c1ad-4027-abc2-58ab14c3d377</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f1d7ccd-c1ad-4027-abc2-58ab14c3d377/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4704/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:51:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e6d549-5222-4537-96dc-4f88f921cbf6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e6d549-5222-4537-96dc-4f88f921cbf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4704&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4756/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:05:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7420142-ed54-4ae2-a11d-5d73d5ddad72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7420142-ed54-4ae2-a11d-5d73d5ddad72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4756&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-257/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>MARTINA ROSO</t>
+  </si>
+  <si>
+    <t>DOMOVINSKE ZAHVALNOSTI 5, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>21472820556</t>
+  </si>
+  <si>
+    <t>MARTINA ROSO 21472820556; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:10:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783a0f68-5746-4a6c-9e8d-5fa76a0d7837</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783a0f68-5746-4a6c-9e8d-5fa76a0d7837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-33/2026</t>
+  </si>
+  <si>
+    <t>MIJO ČEŠLJAR</t>
+  </si>
+  <si>
+    <t>POSTRANJSKA ULICA 38, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>91406303952</t>
+  </si>
+  <si>
+    <t>MIJO ČEŠLJAR 91406303952; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:07:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=33&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN 70042336673; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:53:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN 02160357897; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-644/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.09.2025.</t>
+  </si>
+  <si>
+    <t>Nikola Leko 22211371754</t>
+  </si>
+  <si>
+    <t>24.03.2026. 11:19:57</t>
+  </si>
+  <si>
+    <t>02.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f16816-67cd-42c1-8aa5-3a1a2325c40f</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f16816-67cd-42c1-8aa5-3a1a2325c40f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=O&amp;predmet=644&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv za ročište za 17.02.2026.</t>
+  </si>
+  <si>
+    <t>ANTE BULJUBAŠIĆ 47810343716; DAMIR BULJUBAŠIĆ 43681189830; MARE BULJUBAŠIĆ 86219894029; MATKO BULJUBAŠIĆ 79737489781; NEVEN BULJUBAŠIĆ</t>
+  </si>
+  <si>
+    <t>03.02.2026. 10:33:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce63d1e-ef9d-4095-b655-8a6baf0c4cc4</t>
+  </si>
+  <si>
+    <t>Poziv Damir Buljubašić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce63d1e-ef9d-4095-b655-8a6baf0c4cc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1121/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 16.10.2025.</t>
+  </si>
+  <si>
+    <t>Lara Tomić 06459202081</t>
+  </si>
+  <si>
+    <t>25.11.2025. 07:55:50</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba69c2f2-881b-4cd1-9de7-458c4fa12f7f</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.pdf O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/90862cf5-97a8-4e63-a786-168c3c8171a2/dokumenti/preuzimanje</t>
-[...6953 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba69c2f2-881b-4cd1-9de7-458c4fa12f7f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1121&amp;godina=2022</t>
   </si>
   <si>
     <t>Su-Op-1/2025</t>
   </si>
   <si>
     <t>Rješenje od 04.11.2025.</t>
   </si>
   <si>
     <t>e oglasna ploča</t>
   </si>
   <si>
     <t>04.11.2025. 08:44:18</t>
   </si>
   <si>
     <t>04.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c020911-b103-4647-9a06-10fd38b3f5fb</t>
   </si>
   <si>
     <t>Rješenje.pdf P297P</t>
@@ -7896,53 +4514,50 @@
   <si>
     <t>Sp-114/2020</t>
   </si>
   <si>
     <t>Rješenje od 28.01.2021.</t>
   </si>
   <si>
     <t>ZVONIMIR TOLIĆ</t>
   </si>
   <si>
     <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
   </si>
   <si>
     <t>75568664396</t>
   </si>
   <si>
     <t>ZVONIMIR TOLIĆ 75568664396</t>
   </si>
   <si>
     <t>28.01.2021. 12:48:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
   </si>
   <si>
     <t>Z-3536/2020</t>
   </si>
   <si>
     <t>RJEŠENJE OD 19. 10. 2020. I RJEŠENJE O ISPRAVKU OD 19.10.2020</t>
   </si>
   <si>
     <t>04.01.2021. 12:45:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fa06d04-6a79-4d12-a8e5-c9bb3e442ae4</t>
   </si>
   <si>
     <t>C__Users_mjelinic_Desktop_Scan_SKM_308e21010412540.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fa06d04-6a79-4d12-a8e5-c9bb3e442ae4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3536&amp;godina=2020</t>
@@ -8245,53 +4860,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=21999&amp;godina=2018</t>
   </si>
   <si>
     <t>Sp-764/2019</t>
   </si>
   <si>
     <t>Rješenje od 28.02.2020.</t>
   </si>
   <si>
     <t>DOMAGOJ KUNDID</t>
   </si>
   <si>
     <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
   </si>
   <si>
     <t>10301669797</t>
   </si>
   <si>
     <t>DOMAGOJ KUNDID 10301669797</t>
   </si>
   <si>
     <t>20.03.2020. 12:45:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
   </si>
   <si>
     <t>z-25468/2017</t>
   </si>
   <si>
     <t>rješenje i oglas od 28.02.2020.</t>
   </si>
   <si>
     <t>IVAN ŠARIĆ</t>
   </si>
   <si>
     <t>06.03.2020. 11:42:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5264160-ef7e-41a9-8881-cb70af39621e</t>
   </si>
   <si>
     <t>RJESENJE_117232164.pdf</t>
   </si>
@@ -11403,51 +8015,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N499"/>
+  <dimension ref="A1:N320"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -11499,19246 +8111,12706 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="K5" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="I7" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="K7" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="L7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="N7" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J9" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="K9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="M9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="K10" t="s">
         <v>79</v>
       </c>
       <c r="L10" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="M10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N10" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J11" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N11" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>94</v>
+      </c>
+      <c r="E12" t="s">
+        <v>95</v>
+      </c>
+      <c r="F12" t="s">
+        <v>96</v>
+      </c>
+      <c r="G12" t="s">
+        <v>97</v>
+      </c>
       <c r="H12" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="I12" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="J12" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="K12" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="M12" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="N12" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="I13" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="J13" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="K13" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="L13" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="M13" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="N13" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="D14" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="G14"/>
+        <v>94</v>
+      </c>
+      <c r="E14" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" t="s">
+        <v>115</v>
+      </c>
+      <c r="G14" t="s">
+        <v>116</v>
+      </c>
       <c r="H14" t="s">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="I14" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="J14" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="L14" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="N14" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      <c r="G15"/>
+        <v>94</v>
+      </c>
+      <c r="E15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F15" t="s">
+        <v>115</v>
+      </c>
+      <c r="G15" t="s">
+        <v>116</v>
+      </c>
       <c r="H15" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="I15" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="J15" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="N15" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="I16" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="J16" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="K16" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="M16" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="N16" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="D17" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="I17" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="J17" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="K17" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="G18"/>
+        <v>94</v>
+      </c>
+      <c r="E18" t="s">
+        <v>139</v>
+      </c>
+      <c r="F18" t="s">
+        <v>140</v>
+      </c>
+      <c r="G18" t="s">
+        <v>141</v>
+      </c>
       <c r="H18" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="I18" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="J18" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="L18" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="M18" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="N18" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="D19" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="I19" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="J19" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="K19" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="L19" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="M19" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="N19" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>94</v>
+      </c>
+      <c r="E20" t="s">
+        <v>155</v>
+      </c>
+      <c r="F20" t="s">
+        <v>156</v>
+      </c>
+      <c r="G20" t="s">
+        <v>157</v>
+      </c>
       <c r="H20" t="s">
-        <v>76</v>
+        <v>158</v>
       </c>
       <c r="I20" t="s">
-        <v>136</v>
+        <v>159</v>
       </c>
       <c r="J20" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="K20" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="L20" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
       <c r="M20" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
       <c r="N20" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="D21" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>94</v>
+      </c>
+      <c r="E21" t="s">
+        <v>164</v>
+      </c>
+      <c r="F21" t="s">
+        <v>165</v>
+      </c>
+      <c r="G21" t="s">
+        <v>166</v>
+      </c>
       <c r="H21" t="s">
-        <v>141</v>
+        <v>167</v>
       </c>
       <c r="I21" t="s">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="J21" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="L21" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
       <c r="M21" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="N21" t="s">
-        <v>145</v>
+        <v>171</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>94</v>
+      </c>
+      <c r="E22" t="s">
+        <v>173</v>
+      </c>
+      <c r="F22" t="s">
+        <v>174</v>
+      </c>
+      <c r="G22" t="s">
+        <v>175</v>
+      </c>
       <c r="H22" t="s">
-        <v>76</v>
+        <v>176</v>
       </c>
       <c r="I22" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="J22" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="L22" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
       <c r="M22" t="s">
-        <v>148</v>
+        <v>179</v>
       </c>
       <c r="N22" t="s">
-        <v>145</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="D23" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
       <c r="I23" t="s">
-        <v>152</v>
+        <v>183</v>
       </c>
       <c r="J23" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="K23" t="s">
-        <v>153</v>
+        <v>184</v>
       </c>
       <c r="L23" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="M23" t="s">
-        <v>154</v>
+        <v>185</v>
       </c>
       <c r="N23" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>149</v>
+        <v>187</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>94</v>
+      </c>
+      <c r="E24" t="s">
+        <v>188</v>
+      </c>
+      <c r="F24" t="s">
+        <v>189</v>
+      </c>
+      <c r="G24" t="s">
+        <v>190</v>
+      </c>
       <c r="H24" t="s">
-        <v>76</v>
+        <v>191</v>
       </c>
       <c r="I24" t="s">
-        <v>156</v>
+        <v>192</v>
       </c>
       <c r="J24" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="K24" t="s">
-        <v>157</v>
+        <v>193</v>
       </c>
       <c r="L24" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="M24" t="s">
-        <v>158</v>
+        <v>194</v>
       </c>
       <c r="N24" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>196</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>94</v>
+      </c>
+      <c r="E25" t="s">
+        <v>197</v>
+      </c>
+      <c r="F25" t="s">
+        <v>198</v>
+      </c>
+      <c r="G25" t="s">
+        <v>199</v>
+      </c>
       <c r="H25" t="s">
-        <v>76</v>
+        <v>200</v>
       </c>
       <c r="I25" t="s">
-        <v>159</v>
+        <v>201</v>
       </c>
       <c r="J25" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="K25" t="s">
-        <v>160</v>
+        <v>202</v>
       </c>
       <c r="L25" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>161</v>
+        <v>203</v>
       </c>
       <c r="N25" t="s">
-        <v>111</v>
+        <v>204</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>162</v>
+        <v>205</v>
       </c>
       <c r="D26" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>94</v>
+      </c>
+      <c r="E26" t="s">
+        <v>206</v>
+      </c>
+      <c r="F26" t="s">
+        <v>207</v>
+      </c>
+      <c r="G26" t="s">
+        <v>208</v>
+      </c>
       <c r="H26" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="I26" t="s">
-        <v>165</v>
+        <v>210</v>
       </c>
       <c r="J26" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>166</v>
+        <v>211</v>
       </c>
       <c r="L26" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
       <c r="M26" t="s">
-        <v>167</v>
+        <v>212</v>
       </c>
       <c r="N26" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>162</v>
+        <v>214</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="G27"/>
+        <v>94</v>
+      </c>
+      <c r="E27" t="s">
+        <v>215</v>
+      </c>
+      <c r="F27" t="s">
+        <v>216</v>
+      </c>
+      <c r="G27" t="s">
+        <v>217</v>
+      </c>
       <c r="H27" t="s">
-        <v>76</v>
+        <v>218</v>
       </c>
       <c r="I27" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="J27" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="L27" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
       <c r="M27" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
       <c r="N27" t="s">
-        <v>168</v>
+        <v>222</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>224</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>76</v>
+        <v>225</v>
       </c>
       <c r="I28" t="s">
-        <v>173</v>
+        <v>226</v>
       </c>
       <c r="J28" t="s">
-        <v>78</v>
+        <v>227</v>
       </c>
       <c r="K28" t="s">
-        <v>174</v>
+        <v>228</v>
       </c>
       <c r="L28" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="M28" t="s">
-        <v>175</v>
+        <v>229</v>
       </c>
       <c r="N28" t="s">
-        <v>176</v>
+        <v>230</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>172</v>
+        <v>231</v>
       </c>
       <c r="D29" t="s">
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>178</v>
+        <v>233</v>
       </c>
       <c r="I29" t="s">
-        <v>179</v>
+        <v>234</v>
       </c>
       <c r="J29" t="s">
-        <v>62</v>
+        <v>227</v>
       </c>
       <c r="K29" t="s">
-        <v>180</v>
+        <v>235</v>
       </c>
       <c r="L29" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="M29" t="s">
-        <v>181</v>
+        <v>236</v>
       </c>
       <c r="N29" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="D30" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
       <c r="I30" t="s">
-        <v>185</v>
+        <v>239</v>
       </c>
       <c r="J30" t="s">
-        <v>186</v>
+        <v>227</v>
       </c>
       <c r="K30" t="s">
-        <v>187</v>
+        <v>240</v>
       </c>
       <c r="L30" t="s">
-        <v>188</v>
+        <v>89</v>
       </c>
       <c r="M30" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="N30" t="s">
-        <v>190</v>
+        <v>237</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="D31" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="I31" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
       <c r="J31" t="s">
-        <v>186</v>
+        <v>100</v>
       </c>
       <c r="K31" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="L31" t="s">
-        <v>196</v>
+        <v>247</v>
       </c>
       <c r="M31" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="N31" t="s">
-        <v>198</v>
+        <v>249</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="D32" t="s">
-        <v>200</v>
+        <v>251</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>201</v>
+        <v>252</v>
       </c>
       <c r="I32" t="s">
-        <v>202</v>
+        <v>253</v>
       </c>
       <c r="J32" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="K32" t="s">
-        <v>203</v>
+        <v>254</v>
       </c>
       <c r="L32" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M32" t="s">
-        <v>204</v>
+        <v>255</v>
       </c>
       <c r="N32" t="s">
-        <v>205</v>
+        <v>256</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>206</v>
+        <v>257</v>
       </c>
       <c r="D33" t="s">
-        <v>207</v>
+        <v>251</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>208</v>
+        <v>107</v>
       </c>
       <c r="I33" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="J33" t="s">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="K33" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="L33" t="s">
-        <v>212</v>
+        <v>57</v>
       </c>
       <c r="M33" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="N33" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>215</v>
+        <v>262</v>
       </c>
       <c r="D34" t="s">
-        <v>216</v>
+        <v>251</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>217</v>
+        <v>263</v>
       </c>
       <c r="I34" t="s">
-        <v>218</v>
+        <v>264</v>
       </c>
       <c r="J34" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="K34" t="s">
-        <v>219</v>
+        <v>265</v>
       </c>
       <c r="L34" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M34" t="s">
-        <v>220</v>
+        <v>266</v>
       </c>
       <c r="N34" t="s">
-        <v>221</v>
+        <v>267</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>222</v>
+        <v>268</v>
       </c>
       <c r="D35" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      <c r="G35"/>
+        <v>269</v>
+      </c>
+      <c r="E35" t="s">
+        <v>270</v>
+      </c>
+      <c r="F35" t="s">
+        <v>271</v>
+      </c>
+      <c r="G35" t="s">
+        <v>272</v>
+      </c>
       <c r="H35" t="s">
-        <v>224</v>
+        <v>273</v>
       </c>
       <c r="I35" t="s">
-        <v>225</v>
+        <v>274</v>
       </c>
       <c r="J35" t="s">
-        <v>226</v>
+        <v>275</v>
       </c>
       <c r="K35" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="L35" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="M35" t="s">
-        <v>228</v>
+        <v>277</v>
       </c>
       <c r="N35" t="s">
-        <v>229</v>
+        <v>278</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="D36" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>269</v>
+      </c>
+      <c r="E36" t="s">
+        <v>280</v>
+      </c>
+      <c r="F36" t="s">
+        <v>281</v>
+      </c>
+      <c r="G36" t="s">
+        <v>282</v>
+      </c>
       <c r="H36" t="s">
-        <v>232</v>
+        <v>283</v>
       </c>
       <c r="I36" t="s">
-        <v>233</v>
+        <v>284</v>
       </c>
       <c r="J36" t="s">
-        <v>234</v>
+        <v>275</v>
       </c>
       <c r="K36" t="s">
-        <v>235</v>
+        <v>285</v>
       </c>
       <c r="L36" t="s">
-        <v>188</v>
+        <v>102</v>
       </c>
       <c r="M36" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="N36" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="D37" t="s">
-        <v>239</v>
+        <v>269</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>240</v>
+        <v>289</v>
       </c>
       <c r="I37" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="J37" t="s">
-        <v>242</v>
+        <v>100</v>
       </c>
       <c r="K37" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="L37" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="M37" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="N37" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>247</v>
+        <v>288</v>
       </c>
       <c r="D38" t="s">
-        <v>231</v>
+        <v>269</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>248</v>
+        <v>295</v>
       </c>
       <c r="I38" t="s">
-        <v>249</v>
+        <v>296</v>
       </c>
       <c r="J38" t="s">
-        <v>234</v>
+        <v>100</v>
       </c>
       <c r="K38" t="s">
-        <v>250</v>
+        <v>297</v>
       </c>
       <c r="L38" t="s">
-        <v>188</v>
+        <v>292</v>
       </c>
       <c r="M38" t="s">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="N38" t="s">
-        <v>252</v>
+        <v>294</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>253</v>
+        <v>299</v>
       </c>
       <c r="D39" t="s">
-        <v>30</v>
+        <v>300</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>254</v>
+        <v>27</v>
       </c>
       <c r="I39" t="s">
-        <v>255</v>
+        <v>301</v>
       </c>
       <c r="J39" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="K39" t="s">
-        <v>256</v>
+        <v>302</v>
       </c>
       <c r="L39" t="s">
-        <v>257</v>
+        <v>31</v>
       </c>
       <c r="M39" t="s">
-        <v>258</v>
+        <v>303</v>
       </c>
       <c r="N39" t="s">
-        <v>259</v>
+        <v>304</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>260</v>
+        <v>305</v>
       </c>
       <c r="D40" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G40"/>
+        <v>269</v>
+      </c>
+      <c r="E40" t="s">
+        <v>306</v>
+      </c>
+      <c r="F40" t="s">
+        <v>307</v>
+      </c>
+      <c r="G40" t="s">
+        <v>308</v>
+      </c>
       <c r="H40" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="I40" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="J40" t="s">
-        <v>186</v>
+        <v>275</v>
       </c>
       <c r="K40" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="L40" t="s">
-        <v>264</v>
+        <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>265</v>
+        <v>312</v>
       </c>
       <c r="N40" t="s">
-        <v>266</v>
+        <v>313</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>267</v>
+        <v>314</v>
       </c>
       <c r="D41" t="s">
-        <v>30</v>
+        <v>243</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>268</v>
+        <v>315</v>
       </c>
       <c r="I41" t="s">
-        <v>269</v>
+        <v>316</v>
       </c>
       <c r="J41" t="s">
-        <v>186</v>
+        <v>100</v>
       </c>
       <c r="K41" t="s">
-        <v>270</v>
+        <v>317</v>
       </c>
       <c r="L41" t="s">
-        <v>271</v>
+        <v>318</v>
       </c>
       <c r="M41" t="s">
-        <v>272</v>
+        <v>319</v>
       </c>
       <c r="N41" t="s">
-        <v>273</v>
+        <v>320</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>274</v>
+        <v>321</v>
       </c>
       <c r="D42" t="s">
-        <v>30</v>
+        <v>243</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>275</v>
+        <v>322</v>
       </c>
       <c r="I42" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="J42" t="s">
-        <v>186</v>
+        <v>100</v>
       </c>
       <c r="K42" t="s">
-        <v>277</v>
+        <v>324</v>
       </c>
       <c r="L42" t="s">
-        <v>278</v>
+        <v>325</v>
       </c>
       <c r="M42" t="s">
-        <v>279</v>
+        <v>326</v>
       </c>
       <c r="N42" t="s">
-        <v>280</v>
+        <v>327</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>281</v>
+        <v>328</v>
       </c>
       <c r="D43" t="s">
-        <v>30</v>
+        <v>243</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>282</v>
+        <v>329</v>
       </c>
       <c r="I43" t="s">
-        <v>283</v>
+        <v>330</v>
       </c>
       <c r="J43" t="s">
-        <v>186</v>
+        <v>100</v>
       </c>
       <c r="K43" t="s">
-        <v>284</v>
+        <v>331</v>
       </c>
       <c r="L43" t="s">
-        <v>285</v>
+        <v>332</v>
       </c>
       <c r="M43" t="s">
-        <v>286</v>
+        <v>333</v>
       </c>
       <c r="N43" t="s">
-        <v>287</v>
+        <v>334</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>288</v>
+        <v>335</v>
       </c>
       <c r="D44" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G44"/>
+        <v>300</v>
+      </c>
+      <c r="E44" t="s">
+        <v>336</v>
+      </c>
+      <c r="F44" t="s">
+        <v>337</v>
+      </c>
+      <c r="G44" t="s">
+        <v>338</v>
+      </c>
       <c r="H44" t="s">
-        <v>289</v>
+        <v>339</v>
       </c>
       <c r="I44" t="s">
-        <v>290</v>
+        <v>340</v>
       </c>
       <c r="J44" t="s">
-        <v>186</v>
+        <v>341</v>
       </c>
       <c r="K44" t="s">
-        <v>291</v>
+        <v>342</v>
       </c>
       <c r="L44" t="s">
-        <v>292</v>
+        <v>31</v>
       </c>
       <c r="M44" t="s">
-        <v>293</v>
+        <v>343</v>
       </c>
       <c r="N44" t="s">
-        <v>294</v>
+        <v>344</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>295</v>
+        <v>345</v>
       </c>
       <c r="D45" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G45"/>
+        <v>300</v>
+      </c>
+      <c r="E45" t="s">
+        <v>346</v>
+      </c>
+      <c r="F45" t="s">
+        <v>347</v>
+      </c>
+      <c r="G45" t="s">
+        <v>348</v>
+      </c>
       <c r="H45" t="s">
-        <v>296</v>
+        <v>349</v>
       </c>
       <c r="I45" t="s">
-        <v>297</v>
+        <v>350</v>
       </c>
       <c r="J45" t="s">
-        <v>186</v>
+        <v>341</v>
       </c>
       <c r="K45" t="s">
-        <v>298</v>
+        <v>351</v>
       </c>
       <c r="L45" t="s">
-        <v>299</v>
+        <v>31</v>
       </c>
       <c r="M45" t="s">
-        <v>300</v>
+        <v>352</v>
       </c>
       <c r="N45" t="s">
-        <v>301</v>
+        <v>353</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>302</v>
+        <v>354</v>
       </c>
       <c r="D46" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      <c r="G46"/>
+        <v>300</v>
+      </c>
+      <c r="E46" t="s">
+        <v>355</v>
+      </c>
+      <c r="F46" t="s">
+        <v>356</v>
+      </c>
+      <c r="G46" t="s">
+        <v>357</v>
+      </c>
       <c r="H46" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="I46" t="s">
-        <v>305</v>
+        <v>359</v>
       </c>
       <c r="J46" t="s">
-        <v>226</v>
+        <v>341</v>
       </c>
       <c r="K46" t="s">
-        <v>306</v>
+        <v>360</v>
       </c>
       <c r="L46" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="M46" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="N46" t="s">
-        <v>308</v>
+        <v>362</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>309</v>
+        <v>363</v>
       </c>
       <c r="D47" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G47"/>
+        <v>300</v>
+      </c>
+      <c r="E47" t="s">
+        <v>364</v>
+      </c>
+      <c r="F47" t="s">
+        <v>365</v>
+      </c>
+      <c r="G47" t="s">
+        <v>366</v>
+      </c>
       <c r="H47" t="s">
-        <v>310</v>
+        <v>367</v>
       </c>
       <c r="I47" t="s">
-        <v>311</v>
+        <v>368</v>
       </c>
       <c r="J47" t="s">
-        <v>186</v>
+        <v>341</v>
       </c>
       <c r="K47" t="s">
-        <v>312</v>
+        <v>369</v>
       </c>
       <c r="L47" t="s">
-        <v>313</v>
+        <v>31</v>
       </c>
       <c r="M47" t="s">
-        <v>314</v>
+        <v>370</v>
       </c>
       <c r="N47" t="s">
-        <v>315</v>
+        <v>371</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>316</v>
+        <v>372</v>
       </c>
       <c r="D48" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G48"/>
+        <v>269</v>
+      </c>
+      <c r="E48" t="s">
+        <v>373</v>
+      </c>
+      <c r="F48" t="s">
+        <v>374</v>
+      </c>
+      <c r="G48" t="s">
+        <v>375</v>
+      </c>
       <c r="H48" t="s">
-        <v>317</v>
+        <v>376</v>
       </c>
       <c r="I48" t="s">
-        <v>318</v>
+        <v>377</v>
       </c>
       <c r="J48" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="K48" t="s">
-        <v>319</v>
+        <v>378</v>
       </c>
       <c r="L48" t="s">
-        <v>320</v>
+        <v>145</v>
       </c>
       <c r="M48" t="s">
-        <v>321</v>
+        <v>379</v>
       </c>
       <c r="N48" t="s">
-        <v>322</v>
+        <v>380</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>323</v>
+        <v>381</v>
       </c>
       <c r="D49" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G49"/>
+        <v>300</v>
+      </c>
+      <c r="E49" t="s">
+        <v>382</v>
+      </c>
+      <c r="F49" t="s">
+        <v>383</v>
+      </c>
+      <c r="G49" t="s">
+        <v>384</v>
+      </c>
       <c r="H49" t="s">
-        <v>324</v>
+        <v>385</v>
       </c>
       <c r="I49" t="s">
-        <v>325</v>
+        <v>386</v>
       </c>
       <c r="J49" t="s">
-        <v>186</v>
+        <v>341</v>
       </c>
       <c r="K49" t="s">
-        <v>326</v>
+        <v>387</v>
       </c>
       <c r="L49" t="s">
-        <v>327</v>
+        <v>31</v>
       </c>
       <c r="M49" t="s">
-        <v>328</v>
+        <v>388</v>
       </c>
       <c r="N49" t="s">
-        <v>329</v>
+        <v>389</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>330</v>
+        <v>390</v>
       </c>
       <c r="D50" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G50"/>
+        <v>300</v>
+      </c>
+      <c r="E50" t="s">
+        <v>391</v>
+      </c>
+      <c r="F50" t="s">
+        <v>392</v>
+      </c>
+      <c r="G50" t="s">
+        <v>393</v>
+      </c>
       <c r="H50" t="s">
-        <v>331</v>
+        <v>394</v>
       </c>
       <c r="I50" t="s">
-        <v>332</v>
+        <v>395</v>
       </c>
       <c r="J50" t="s">
-        <v>186</v>
+        <v>341</v>
       </c>
       <c r="K50" t="s">
-        <v>333</v>
+        <v>396</v>
       </c>
       <c r="L50" t="s">
-        <v>334</v>
+        <v>31</v>
       </c>
       <c r="M50" t="s">
-        <v>335</v>
+        <v>397</v>
       </c>
       <c r="N50" t="s">
-        <v>336</v>
+        <v>398</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>337</v>
+        <v>399</v>
       </c>
       <c r="D51" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>269</v>
+      </c>
+      <c r="E51" t="s">
+        <v>400</v>
+      </c>
+      <c r="F51" t="s">
+        <v>401</v>
+      </c>
+      <c r="G51" t="s">
+        <v>402</v>
+      </c>
       <c r="H51" t="s">
-        <v>338</v>
+        <v>403</v>
       </c>
       <c r="I51" t="s">
-        <v>339</v>
+        <v>404</v>
       </c>
       <c r="J51" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="K51" t="s">
-        <v>340</v>
+        <v>405</v>
       </c>
       <c r="L51" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>342</v>
+        <v>406</v>
       </c>
       <c r="N51" t="s">
-        <v>343</v>
+        <v>407</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>344</v>
+        <v>408</v>
       </c>
       <c r="D52" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G52"/>
+        <v>269</v>
+      </c>
+      <c r="E52" t="s">
+        <v>409</v>
+      </c>
+      <c r="F52" t="s">
+        <v>410</v>
+      </c>
+      <c r="G52" t="s">
+        <v>411</v>
+      </c>
       <c r="H52" t="s">
-        <v>345</v>
+        <v>412</v>
       </c>
       <c r="I52" t="s">
-        <v>346</v>
+        <v>413</v>
       </c>
       <c r="J52" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="K52" t="s">
-        <v>347</v>
+        <v>414</v>
       </c>
       <c r="L52" t="s">
-        <v>348</v>
+        <v>102</v>
       </c>
       <c r="M52" t="s">
-        <v>349</v>
+        <v>415</v>
       </c>
       <c r="N52" t="s">
-        <v>350</v>
+        <v>416</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>351</v>
+        <v>417</v>
       </c>
       <c r="D53" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G53"/>
+        <v>269</v>
+      </c>
+      <c r="E53" t="s">
+        <v>418</v>
+      </c>
+      <c r="F53" t="s">
+        <v>419</v>
+      </c>
+      <c r="G53" t="s">
+        <v>420</v>
+      </c>
       <c r="H53" t="s">
-        <v>352</v>
+        <v>421</v>
       </c>
       <c r="I53" t="s">
-        <v>353</v>
+        <v>422</v>
       </c>
       <c r="J53" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="K53" t="s">
-        <v>354</v>
+        <v>423</v>
       </c>
       <c r="L53" t="s">
-        <v>355</v>
+        <v>102</v>
       </c>
       <c r="M53" t="s">
-        <v>356</v>
+        <v>424</v>
       </c>
       <c r="N53" t="s">
-        <v>357</v>
+        <v>425</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>358</v>
+        <v>426</v>
       </c>
       <c r="D54" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G54"/>
+        <v>269</v>
+      </c>
+      <c r="E54" t="s">
+        <v>427</v>
+      </c>
+      <c r="F54" t="s">
+        <v>428</v>
+      </c>
+      <c r="G54" t="s">
+        <v>429</v>
+      </c>
       <c r="H54" t="s">
-        <v>359</v>
+        <v>430</v>
       </c>
       <c r="I54" t="s">
-        <v>360</v>
+        <v>431</v>
       </c>
       <c r="J54" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="K54" t="s">
-        <v>361</v>
+        <v>432</v>
       </c>
       <c r="L54" t="s">
-        <v>362</v>
+        <v>102</v>
       </c>
       <c r="M54" t="s">
-        <v>363</v>
+        <v>433</v>
       </c>
       <c r="N54" t="s">
-        <v>364</v>
+        <v>434</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>365</v>
+        <v>435</v>
       </c>
       <c r="D55" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G55"/>
+        <v>269</v>
+      </c>
+      <c r="E55" t="s">
+        <v>436</v>
+      </c>
+      <c r="F55" t="s">
+        <v>437</v>
+      </c>
+      <c r="G55" t="s">
+        <v>438</v>
+      </c>
       <c r="H55" t="s">
-        <v>366</v>
+        <v>439</v>
       </c>
       <c r="I55" t="s">
-        <v>367</v>
+        <v>440</v>
       </c>
       <c r="J55" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="K55" t="s">
-        <v>368</v>
+        <v>441</v>
       </c>
       <c r="L55" t="s">
-        <v>369</v>
+        <v>102</v>
       </c>
       <c r="M55" t="s">
-        <v>370</v>
+        <v>442</v>
       </c>
       <c r="N55" t="s">
-        <v>371</v>
+        <v>443</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>372</v>
+        <v>444</v>
       </c>
       <c r="D56" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G56"/>
+        <v>269</v>
+      </c>
+      <c r="E56" t="s">
+        <v>445</v>
+      </c>
+      <c r="F56" t="s">
+        <v>446</v>
+      </c>
+      <c r="G56" t="s">
+        <v>447</v>
+      </c>
       <c r="H56" t="s">
-        <v>39</v>
+        <v>448</v>
       </c>
       <c r="I56" t="s">
-        <v>373</v>
+        <v>449</v>
       </c>
       <c r="J56" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="K56" t="s">
-        <v>374</v>
+        <v>450</v>
       </c>
       <c r="L56" t="s">
-        <v>375</v>
+        <v>22</v>
       </c>
       <c r="M56" t="s">
-        <v>376</v>
+        <v>451</v>
       </c>
       <c r="N56" t="s">
-        <v>377</v>
+        <v>452</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>378</v>
+        <v>453</v>
       </c>
       <c r="D57" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G57"/>
+        <v>454</v>
+      </c>
+      <c r="E57" t="s">
+        <v>455</v>
+      </c>
+      <c r="F57" t="s">
+        <v>456</v>
+      </c>
+      <c r="G57" t="s">
+        <v>457</v>
+      </c>
       <c r="H57" t="s">
-        <v>379</v>
+        <v>458</v>
       </c>
       <c r="I57" t="s">
-        <v>380</v>
+        <v>459</v>
       </c>
       <c r="J57" t="s">
-        <v>186</v>
+        <v>275</v>
       </c>
       <c r="K57" t="s">
-        <v>381</v>
+        <v>460</v>
       </c>
       <c r="L57" t="s">
-        <v>382</v>
+        <v>145</v>
       </c>
       <c r="M57" t="s">
-        <v>383</v>
+        <v>461</v>
       </c>
       <c r="N57" t="s">
-        <v>384</v>
+        <v>462</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>385</v>
+        <v>463</v>
       </c>
       <c r="D58" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G58"/>
+        <v>454</v>
+      </c>
+      <c r="E58" t="s">
+        <v>464</v>
+      </c>
+      <c r="F58" t="s">
+        <v>465</v>
+      </c>
+      <c r="G58" t="s">
+        <v>466</v>
+      </c>
       <c r="H58" t="s">
-        <v>386</v>
+        <v>467</v>
       </c>
       <c r="I58" t="s">
-        <v>387</v>
+        <v>468</v>
       </c>
       <c r="J58" t="s">
-        <v>186</v>
+        <v>275</v>
       </c>
       <c r="K58" t="s">
-        <v>388</v>
+        <v>469</v>
       </c>
       <c r="L58" t="s">
-        <v>389</v>
+        <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>390</v>
+        <v>470</v>
       </c>
       <c r="N58" t="s">
-        <v>391</v>
+        <v>471</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>392</v>
+        <v>472</v>
       </c>
       <c r="D59" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G59"/>
+        <v>454</v>
+      </c>
+      <c r="E59" t="s">
+        <v>473</v>
+      </c>
+      <c r="F59" t="s">
+        <v>474</v>
+      </c>
+      <c r="G59" t="s">
+        <v>475</v>
+      </c>
       <c r="H59" t="s">
-        <v>393</v>
+        <v>476</v>
       </c>
       <c r="I59" t="s">
-        <v>394</v>
+        <v>477</v>
       </c>
       <c r="J59" t="s">
-        <v>186</v>
+        <v>275</v>
       </c>
       <c r="K59" t="s">
-        <v>395</v>
+        <v>478</v>
       </c>
       <c r="L59" t="s">
-        <v>396</v>
+        <v>102</v>
       </c>
       <c r="M59" t="s">
-        <v>397</v>
+        <v>479</v>
       </c>
       <c r="N59" t="s">
-        <v>398</v>
+        <v>480</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>399</v>
+        <v>481</v>
       </c>
       <c r="D60" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G60"/>
+        <v>454</v>
+      </c>
+      <c r="E60" t="s">
+        <v>482</v>
+      </c>
+      <c r="F60" t="s">
+        <v>483</v>
+      </c>
+      <c r="G60" t="s">
+        <v>484</v>
+      </c>
       <c r="H60" t="s">
-        <v>400</v>
+        <v>485</v>
       </c>
       <c r="I60" t="s">
-        <v>401</v>
+        <v>486</v>
       </c>
       <c r="J60" t="s">
-        <v>186</v>
+        <v>275</v>
       </c>
       <c r="K60" t="s">
-        <v>402</v>
+        <v>487</v>
       </c>
       <c r="L60" t="s">
-        <v>403</v>
+        <v>102</v>
       </c>
       <c r="M60" t="s">
-        <v>404</v>
+        <v>488</v>
       </c>
       <c r="N60" t="s">
-        <v>405</v>
+        <v>489</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>406</v>
+        <v>490</v>
       </c>
       <c r="D61" t="s">
-        <v>30</v>
+        <v>491</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>407</v>
+        <v>492</v>
       </c>
       <c r="I61" t="s">
-        <v>408</v>
+        <v>493</v>
       </c>
       <c r="J61" t="s">
-        <v>186</v>
+        <v>494</v>
       </c>
       <c r="K61" t="s">
-        <v>409</v>
+        <v>495</v>
       </c>
       <c r="L61" t="s">
-        <v>410</v>
+        <v>89</v>
       </c>
       <c r="M61" t="s">
-        <v>411</v>
+        <v>496</v>
       </c>
       <c r="N61" t="s">
-        <v>412</v>
+        <v>497</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>413</v>
+        <v>498</v>
       </c>
       <c r="D62" t="s">
-        <v>414</v>
+        <v>499</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>415</v>
+        <v>500</v>
       </c>
       <c r="I62" t="s">
-        <v>416</v>
+        <v>501</v>
       </c>
       <c r="J62" t="s">
-        <v>417</v>
+        <v>275</v>
       </c>
       <c r="K62" t="s">
-        <v>418</v>
+        <v>502</v>
       </c>
       <c r="L62" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="M62" t="s">
-        <v>419</v>
+        <v>503</v>
       </c>
       <c r="N62" t="s">
-        <v>420</v>
+        <v>504</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>413</v>
+        <v>505</v>
       </c>
       <c r="D63" t="s">
-        <v>414</v>
+        <v>499</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>421</v>
+        <v>107</v>
       </c>
       <c r="I63" t="s">
-        <v>422</v>
+        <v>506</v>
       </c>
       <c r="J63" t="s">
-        <v>417</v>
+        <v>275</v>
       </c>
       <c r="K63" t="s">
-        <v>423</v>
+        <v>507</v>
       </c>
       <c r="L63" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="M63" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="N63" t="s">
-        <v>420</v>
+        <v>509</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>425</v>
+        <v>505</v>
       </c>
       <c r="D64" t="s">
-        <v>30</v>
+        <v>499</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>426</v>
+        <v>510</v>
       </c>
       <c r="I64" t="s">
-        <v>427</v>
+        <v>511</v>
       </c>
       <c r="J64" t="s">
-        <v>234</v>
+        <v>275</v>
       </c>
       <c r="K64" t="s">
-        <v>428</v>
+        <v>512</v>
       </c>
       <c r="L64" t="s">
-        <v>429</v>
+        <v>57</v>
       </c>
       <c r="M64" t="s">
-        <v>430</v>
+        <v>513</v>
       </c>
       <c r="N64" t="s">
-        <v>431</v>
+        <v>509</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>432</v>
+        <v>514</v>
       </c>
       <c r="D65" t="s">
-        <v>433</v>
+        <v>499</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>434</v>
+        <v>515</v>
       </c>
       <c r="I65" t="s">
-        <v>435</v>
+        <v>516</v>
       </c>
       <c r="J65" t="s">
-        <v>436</v>
+        <v>100</v>
       </c>
       <c r="K65" t="s">
-        <v>437</v>
+        <v>517</v>
       </c>
       <c r="L65" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M65" t="s">
-        <v>438</v>
+        <v>518</v>
       </c>
       <c r="N65" t="s">
-        <v>439</v>
+        <v>519</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>440</v>
+        <v>514</v>
       </c>
       <c r="D66" t="s">
-        <v>441</v>
+        <v>499</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>442</v>
+        <v>520</v>
       </c>
       <c r="I66" t="s">
-        <v>443</v>
+        <v>521</v>
       </c>
       <c r="J66" t="s">
-        <v>436</v>
+        <v>100</v>
       </c>
       <c r="K66" t="s">
-        <v>444</v>
+        <v>522</v>
       </c>
       <c r="L66" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M66" t="s">
-        <v>445</v>
+        <v>523</v>
       </c>
       <c r="N66" t="s">
-        <v>446</v>
+        <v>519</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="D67" t="s">
-        <v>448</v>
+        <v>499</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>449</v>
+        <v>525</v>
       </c>
       <c r="I67" t="s">
-        <v>450</v>
+        <v>526</v>
       </c>
       <c r="J67" t="s">
-        <v>436</v>
+        <v>275</v>
       </c>
       <c r="K67" t="s">
-        <v>451</v>
+        <v>527</v>
       </c>
       <c r="L67" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M67" t="s">
-        <v>452</v>
+        <v>528</v>
       </c>
       <c r="N67" t="s">
-        <v>453</v>
+        <v>529</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>454</v>
+        <v>530</v>
       </c>
       <c r="D68" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      <c r="G68"/>
+        <v>531</v>
+      </c>
+      <c r="E68" t="s">
+        <v>532</v>
+      </c>
+      <c r="F68" t="s">
+        <v>533</v>
+      </c>
+      <c r="G68" t="s">
+        <v>534</v>
+      </c>
       <c r="H68" t="s">
-        <v>456</v>
+        <v>535</v>
       </c>
       <c r="I68" t="s">
-        <v>457</v>
+        <v>536</v>
       </c>
       <c r="J68" t="s">
-        <v>436</v>
+        <v>537</v>
       </c>
       <c r="K68" t="s">
-        <v>458</v>
+        <v>538</v>
       </c>
       <c r="L68" t="s">
-        <v>459</v>
+        <v>145</v>
       </c>
       <c r="M68" t="s">
-        <v>460</v>
+        <v>539</v>
       </c>
       <c r="N68" t="s">
-        <v>461</v>
+        <v>540</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>462</v>
+        <v>541</v>
       </c>
       <c r="D69" t="s">
-        <v>30</v>
+        <v>542</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>463</v>
+        <v>543</v>
       </c>
       <c r="I69" t="s">
-        <v>464</v>
+        <v>544</v>
       </c>
       <c r="J69" t="s">
-        <v>186</v>
+        <v>537</v>
       </c>
       <c r="K69" t="s">
-        <v>465</v>
+        <v>545</v>
       </c>
       <c r="L69" t="s">
-        <v>466</v>
+        <v>546</v>
       </c>
       <c r="M69" t="s">
-        <v>467</v>
+        <v>547</v>
       </c>
       <c r="N69" t="s">
-        <v>468</v>
+        <v>548</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>469</v>
+        <v>549</v>
       </c>
       <c r="D70" t="s">
-        <v>470</v>
+        <v>550</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>471</v>
+        <v>551</v>
       </c>
       <c r="I70" t="s">
-        <v>472</v>
+        <v>552</v>
       </c>
       <c r="J70" t="s">
-        <v>473</v>
+        <v>537</v>
       </c>
       <c r="K70" t="s">
-        <v>474</v>
+        <v>553</v>
       </c>
       <c r="L70" t="s">
-        <v>475</v>
+        <v>554</v>
       </c>
       <c r="M70" t="s">
-        <v>476</v>
+        <v>555</v>
       </c>
       <c r="N70" t="s">
-        <v>477</v>
+        <v>556</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>478</v>
+        <v>557</v>
       </c>
       <c r="D71" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G71"/>
+        <v>558</v>
+      </c>
+      <c r="E71" t="s">
+        <v>559</v>
+      </c>
+      <c r="F71" t="s">
+        <v>560</v>
+      </c>
+      <c r="G71" t="s">
+        <v>561</v>
+      </c>
       <c r="H71" t="s">
-        <v>479</v>
+        <v>562</v>
       </c>
       <c r="I71" t="s">
-        <v>480</v>
+        <v>563</v>
       </c>
       <c r="J71" t="s">
-        <v>234</v>
+        <v>564</v>
       </c>
       <c r="K71" t="s">
-        <v>481</v>
+        <v>565</v>
       </c>
       <c r="L71" t="s">
-        <v>482</v>
+        <v>31</v>
       </c>
       <c r="M71" t="s">
-        <v>483</v>
+        <v>566</v>
       </c>
       <c r="N71" t="s">
-        <v>484</v>
+        <v>567</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>485</v>
+        <v>568</v>
       </c>
       <c r="D72" t="s">
-        <v>486</v>
-[...3 lines deleted...]
-      <c r="G72"/>
+        <v>558</v>
+      </c>
+      <c r="E72" t="s">
+        <v>569</v>
+      </c>
+      <c r="F72" t="s">
+        <v>570</v>
+      </c>
+      <c r="G72" t="s">
+        <v>571</v>
+      </c>
       <c r="H72" t="s">
-        <v>76</v>
+        <v>572</v>
       </c>
       <c r="I72" t="s">
-        <v>487</v>
+        <v>573</v>
       </c>
       <c r="J72" t="s">
-        <v>488</v>
+        <v>564</v>
       </c>
       <c r="K72" t="s">
-        <v>489</v>
+        <v>574</v>
       </c>
       <c r="L72" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="M72" t="s">
-        <v>490</v>
+        <v>575</v>
       </c>
       <c r="N72" t="s">
-        <v>491</v>
+        <v>576</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>492</v>
+        <v>577</v>
       </c>
       <c r="D73" t="s">
-        <v>493</v>
-[...3 lines deleted...]
-      <c r="G73"/>
+        <v>531</v>
+      </c>
+      <c r="E73" t="s">
+        <v>578</v>
+      </c>
+      <c r="F73" t="s">
+        <v>579</v>
+      </c>
+      <c r="G73" t="s">
+        <v>580</v>
+      </c>
       <c r="H73" t="s">
-        <v>494</v>
+        <v>581</v>
       </c>
       <c r="I73" t="s">
-        <v>495</v>
+        <v>582</v>
       </c>
       <c r="J73" t="s">
-        <v>186</v>
+        <v>537</v>
       </c>
       <c r="K73" t="s">
-        <v>496</v>
+        <v>583</v>
       </c>
       <c r="L73" t="s">
-        <v>497</v>
+        <v>102</v>
       </c>
       <c r="M73" t="s">
-        <v>498</v>
+        <v>584</v>
       </c>
       <c r="N73" t="s">
-        <v>499</v>
+        <v>585</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>500</v>
+        <v>586</v>
       </c>
       <c r="D74" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G74"/>
+        <v>558</v>
+      </c>
+      <c r="E74" t="s">
+        <v>587</v>
+      </c>
+      <c r="F74" t="s">
+        <v>588</v>
+      </c>
+      <c r="G74" t="s">
+        <v>589</v>
+      </c>
       <c r="H74" t="s">
-        <v>501</v>
+        <v>590</v>
       </c>
       <c r="I74" t="s">
-        <v>502</v>
+        <v>591</v>
       </c>
       <c r="J74" t="s">
-        <v>234</v>
+        <v>564</v>
       </c>
       <c r="K74" t="s">
-        <v>503</v>
+        <v>592</v>
       </c>
       <c r="L74" t="s">
-        <v>504</v>
+        <v>31</v>
       </c>
       <c r="M74" t="s">
-        <v>505</v>
+        <v>593</v>
       </c>
       <c r="N74" t="s">
-        <v>506</v>
+        <v>594</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>507</v>
+        <v>595</v>
       </c>
       <c r="D75" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G75"/>
+        <v>531</v>
+      </c>
+      <c r="E75" t="s">
+        <v>596</v>
+      </c>
+      <c r="F75" t="s">
+        <v>597</v>
+      </c>
+      <c r="G75" t="s">
+        <v>598</v>
+      </c>
       <c r="H75" t="s">
-        <v>508</v>
+        <v>599</v>
       </c>
       <c r="I75" t="s">
-        <v>509</v>
+        <v>600</v>
       </c>
       <c r="J75" t="s">
-        <v>234</v>
+        <v>537</v>
       </c>
       <c r="K75" t="s">
-        <v>510</v>
+        <v>601</v>
       </c>
       <c r="L75" t="s">
-        <v>511</v>
+        <v>145</v>
       </c>
       <c r="M75" t="s">
-        <v>512</v>
+        <v>602</v>
       </c>
       <c r="N75" t="s">
-        <v>513</v>
+        <v>603</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>514</v>
+        <v>604</v>
       </c>
       <c r="D76" t="s">
-        <v>514</v>
-[...3 lines deleted...]
-      <c r="G76"/>
+        <v>558</v>
+      </c>
+      <c r="E76" t="s">
+        <v>605</v>
+      </c>
+      <c r="F76" t="s">
+        <v>606</v>
+      </c>
+      <c r="G76" t="s">
+        <v>607</v>
+      </c>
       <c r="H76" t="s">
-        <v>76</v>
+        <v>608</v>
       </c>
       <c r="I76" t="s">
-        <v>515</v>
+        <v>609</v>
       </c>
       <c r="J76" t="s">
-        <v>516</v>
+        <v>564</v>
       </c>
       <c r="K76" t="s">
-        <v>517</v>
+        <v>610</v>
       </c>
       <c r="L76" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="M76" t="s">
-        <v>518</v>
+        <v>611</v>
       </c>
       <c r="N76" t="s">
-        <v>519</v>
+        <v>612</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>520</v>
+        <v>613</v>
       </c>
       <c r="D77" t="s">
-        <v>521</v>
+        <v>614</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>522</v>
+        <v>615</v>
       </c>
       <c r="I77" t="s">
-        <v>523</v>
+        <v>616</v>
       </c>
       <c r="J77" t="s">
-        <v>524</v>
+        <v>617</v>
       </c>
       <c r="K77" t="s">
-        <v>525</v>
+        <v>618</v>
       </c>
       <c r="L77" t="s">
-        <v>64</v>
+        <v>619</v>
       </c>
       <c r="M77" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="N77" t="s">
-        <v>527</v>
+        <v>621</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>528</v>
+        <v>613</v>
       </c>
       <c r="D78" t="s">
-        <v>30</v>
+        <v>614</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>529</v>
+        <v>622</v>
       </c>
       <c r="I78" t="s">
-        <v>530</v>
+        <v>623</v>
       </c>
       <c r="J78" t="s">
-        <v>234</v>
+        <v>617</v>
       </c>
       <c r="K78" t="s">
-        <v>531</v>
+        <v>624</v>
       </c>
       <c r="L78" t="s">
-        <v>532</v>
+        <v>619</v>
       </c>
       <c r="M78" t="s">
-        <v>533</v>
+        <v>625</v>
       </c>
       <c r="N78" t="s">
-        <v>534</v>
+        <v>621</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>535</v>
+        <v>626</v>
       </c>
       <c r="D79" t="s">
-        <v>536</v>
-[...3 lines deleted...]
-      <c r="G79"/>
+        <v>531</v>
+      </c>
+      <c r="E79" t="s">
+        <v>627</v>
+      </c>
+      <c r="F79" t="s">
+        <v>628</v>
+      </c>
+      <c r="G79" t="s">
+        <v>629</v>
+      </c>
       <c r="H79" t="s">
-        <v>537</v>
+        <v>630</v>
       </c>
       <c r="I79" t="s">
-        <v>538</v>
+        <v>631</v>
       </c>
       <c r="J79" t="s">
-        <v>524</v>
+        <v>275</v>
       </c>
       <c r="K79" t="s">
-        <v>539</v>
+        <v>632</v>
       </c>
       <c r="L79" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="M79" t="s">
-        <v>540</v>
+        <v>633</v>
       </c>
       <c r="N79" t="s">
-        <v>541</v>
+        <v>634</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>542</v>
+        <v>635</v>
       </c>
       <c r="D80" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G80"/>
+        <v>531</v>
+      </c>
+      <c r="E80" t="s">
+        <v>636</v>
+      </c>
+      <c r="F80" t="s">
+        <v>637</v>
+      </c>
+      <c r="G80" t="s">
+        <v>638</v>
+      </c>
       <c r="H80" t="s">
-        <v>543</v>
+        <v>639</v>
       </c>
       <c r="I80" t="s">
-        <v>544</v>
+        <v>640</v>
       </c>
       <c r="J80" t="s">
-        <v>234</v>
+        <v>100</v>
       </c>
       <c r="K80" t="s">
-        <v>545</v>
+        <v>641</v>
       </c>
       <c r="L80" t="s">
-        <v>546</v>
+        <v>145</v>
       </c>
       <c r="M80" t="s">
-        <v>547</v>
+        <v>642</v>
       </c>
       <c r="N80" t="s">
-        <v>548</v>
+        <v>643</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>549</v>
+        <v>644</v>
       </c>
       <c r="D81" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G81"/>
+        <v>531</v>
+      </c>
+      <c r="E81" t="s">
+        <v>645</v>
+      </c>
+      <c r="F81" t="s">
+        <v>646</v>
+      </c>
+      <c r="G81" t="s">
+        <v>647</v>
+      </c>
       <c r="H81" t="s">
-        <v>550</v>
+        <v>648</v>
       </c>
       <c r="I81" t="s">
-        <v>551</v>
+        <v>649</v>
       </c>
       <c r="J81" t="s">
-        <v>234</v>
+        <v>100</v>
       </c>
       <c r="K81" t="s">
-        <v>552</v>
+        <v>650</v>
       </c>
       <c r="L81" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="M81" t="s">
-        <v>554</v>
+        <v>651</v>
       </c>
       <c r="N81" t="s">
-        <v>555</v>
+        <v>652</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>556</v>
+        <v>653</v>
       </c>
       <c r="D82" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G82"/>
+        <v>531</v>
+      </c>
+      <c r="E82" t="s">
+        <v>654</v>
+      </c>
+      <c r="F82" t="s">
+        <v>655</v>
+      </c>
+      <c r="G82" t="s">
+        <v>656</v>
+      </c>
       <c r="H82" t="s">
-        <v>557</v>
+        <v>657</v>
       </c>
       <c r="I82" t="s">
-        <v>558</v>
+        <v>658</v>
       </c>
       <c r="J82" t="s">
-        <v>234</v>
+        <v>100</v>
       </c>
       <c r="K82" t="s">
-        <v>559</v>
+        <v>659</v>
       </c>
       <c r="L82" t="s">
-        <v>560</v>
+        <v>145</v>
       </c>
       <c r="M82" t="s">
-        <v>561</v>
+        <v>660</v>
       </c>
       <c r="N82" t="s">
-        <v>562</v>
+        <v>661</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>563</v>
+        <v>662</v>
       </c>
       <c r="D83" t="s">
-        <v>30</v>
+        <v>243</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>564</v>
+        <v>663</v>
       </c>
       <c r="I83" t="s">
-        <v>565</v>
+        <v>664</v>
       </c>
       <c r="J83" t="s">
-        <v>234</v>
+        <v>275</v>
       </c>
       <c r="K83" t="s">
-        <v>566</v>
+        <v>665</v>
       </c>
       <c r="L83" t="s">
-        <v>567</v>
+        <v>666</v>
       </c>
       <c r="M83" t="s">
-        <v>568</v>
+        <v>667</v>
       </c>
       <c r="N83" t="s">
-        <v>569</v>
+        <v>668</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>570</v>
+        <v>669</v>
       </c>
       <c r="D84" t="s">
-        <v>571</v>
-[...3 lines deleted...]
-      <c r="G84"/>
+        <v>531</v>
+      </c>
+      <c r="E84" t="s">
+        <v>670</v>
+      </c>
+      <c r="F84" t="s">
+        <v>671</v>
+      </c>
+      <c r="G84" t="s">
+        <v>672</v>
+      </c>
       <c r="H84" t="s">
-        <v>572</v>
+        <v>673</v>
       </c>
       <c r="I84" t="s">
-        <v>573</v>
+        <v>674</v>
       </c>
       <c r="J84" t="s">
-        <v>524</v>
+        <v>100</v>
       </c>
       <c r="K84" t="s">
-        <v>574</v>
+        <v>675</v>
       </c>
       <c r="L84" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="M84" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="N84" t="s">
-        <v>576</v>
+        <v>677</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>577</v>
+        <v>678</v>
       </c>
       <c r="D85" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      <c r="G85"/>
+        <v>531</v>
+      </c>
+      <c r="E85" t="s">
+        <v>679</v>
+      </c>
+      <c r="F85" t="s">
+        <v>680</v>
+      </c>
+      <c r="G85" t="s">
+        <v>681</v>
+      </c>
       <c r="H85" t="s">
-        <v>579</v>
+        <v>682</v>
       </c>
       <c r="I85" t="s">
-        <v>580</v>
+        <v>683</v>
       </c>
       <c r="J85" t="s">
-        <v>581</v>
+        <v>100</v>
       </c>
       <c r="K85" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="L85" t="s">
-        <v>583</v>
+        <v>145</v>
       </c>
       <c r="M85" t="s">
-        <v>584</v>
+        <v>685</v>
       </c>
       <c r="N85" t="s">
-        <v>585</v>
+        <v>686</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>586</v>
+        <v>687</v>
       </c>
       <c r="D86" t="s">
-        <v>587</v>
+        <v>688</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>588</v>
+        <v>689</v>
       </c>
       <c r="I86" t="s">
-        <v>589</v>
+        <v>690</v>
       </c>
       <c r="J86" t="s">
-        <v>590</v>
+        <v>691</v>
       </c>
       <c r="K86" t="s">
-        <v>591</v>
+        <v>692</v>
       </c>
       <c r="L86" t="s">
-        <v>592</v>
+        <v>89</v>
       </c>
       <c r="M86" t="s">
-        <v>593</v>
+        <v>693</v>
       </c>
       <c r="N86" t="s">
-        <v>594</v>
+        <v>694</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>595</v>
+        <v>695</v>
       </c>
       <c r="D87" t="s">
-        <v>596</v>
+        <v>558</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>597</v>
+        <v>696</v>
       </c>
       <c r="I87" t="s">
-        <v>598</v>
+        <v>697</v>
       </c>
       <c r="J87" t="s">
-        <v>599</v>
+        <v>100</v>
       </c>
       <c r="K87" t="s">
-        <v>600</v>
+        <v>698</v>
       </c>
       <c r="L87" t="s">
-        <v>601</v>
+        <v>31</v>
       </c>
       <c r="M87" t="s">
-        <v>602</v>
+        <v>699</v>
       </c>
       <c r="N87" t="s">
-        <v>603</v>
+        <v>700</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>604</v>
+        <v>701</v>
       </c>
       <c r="D88" t="s">
-        <v>30</v>
+        <v>702</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>605</v>
+        <v>703</v>
       </c>
       <c r="I88" t="s">
-        <v>606</v>
+        <v>704</v>
       </c>
       <c r="J88" t="s">
-        <v>234</v>
+        <v>537</v>
       </c>
       <c r="K88" t="s">
-        <v>607</v>
+        <v>705</v>
       </c>
       <c r="L88" t="s">
-        <v>608</v>
+        <v>57</v>
       </c>
       <c r="M88" t="s">
-        <v>609</v>
+        <v>706</v>
       </c>
       <c r="N88" t="s">
-        <v>610</v>
+        <v>707</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>611</v>
+        <v>701</v>
       </c>
       <c r="D89" t="s">
-        <v>30</v>
+        <v>702</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>612</v>
+        <v>708</v>
       </c>
       <c r="I89" t="s">
-        <v>613</v>
+        <v>709</v>
       </c>
       <c r="J89" t="s">
-        <v>234</v>
+        <v>537</v>
       </c>
       <c r="K89" t="s">
-        <v>614</v>
+        <v>710</v>
       </c>
       <c r="L89" t="s">
-        <v>615</v>
+        <v>57</v>
       </c>
       <c r="M89" t="s">
-        <v>616</v>
+        <v>711</v>
       </c>
       <c r="N89" t="s">
-        <v>617</v>
+        <v>707</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>618</v>
+        <v>701</v>
       </c>
       <c r="D90" t="s">
-        <v>30</v>
+        <v>702</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>619</v>
+        <v>712</v>
       </c>
       <c r="I90" t="s">
-        <v>620</v>
+        <v>713</v>
       </c>
       <c r="J90" t="s">
-        <v>234</v>
+        <v>537</v>
       </c>
       <c r="K90" t="s">
-        <v>621</v>
+        <v>714</v>
       </c>
       <c r="L90" t="s">
-        <v>622</v>
+        <v>57</v>
       </c>
       <c r="M90" t="s">
-        <v>623</v>
+        <v>715</v>
       </c>
       <c r="N90" t="s">
-        <v>624</v>
+        <v>707</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>625</v>
+        <v>716</v>
       </c>
       <c r="D91" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="G91"/>
+        <v>717</v>
+      </c>
+      <c r="E91" t="s">
+        <v>718</v>
+      </c>
+      <c r="F91" t="s">
+        <v>719</v>
+      </c>
+      <c r="G91" t="s">
+        <v>720</v>
+      </c>
       <c r="H91" t="s">
-        <v>626</v>
+        <v>721</v>
       </c>
       <c r="I91" t="s">
-        <v>627</v>
+        <v>722</v>
       </c>
       <c r="J91" t="s">
-        <v>234</v>
+        <v>275</v>
       </c>
       <c r="K91" t="s">
-        <v>628</v>
+        <v>723</v>
       </c>
       <c r="L91" t="s">
-        <v>629</v>
+        <v>22</v>
       </c>
       <c r="M91" t="s">
-        <v>630</v>
+        <v>724</v>
       </c>
       <c r="N91" t="s">
-        <v>631</v>
+        <v>725</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>632</v>
+        <v>726</v>
       </c>
       <c r="D92" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      <c r="G92"/>
+        <v>717</v>
+      </c>
+      <c r="E92" t="s">
+        <v>727</v>
+      </c>
+      <c r="F92" t="s">
+        <v>728</v>
+      </c>
+      <c r="G92" t="s">
+        <v>729</v>
+      </c>
       <c r="H92" t="s">
-        <v>634</v>
+        <v>730</v>
       </c>
       <c r="I92" t="s">
-        <v>635</v>
+        <v>731</v>
       </c>
       <c r="J92" t="s">
-        <v>524</v>
+        <v>275</v>
       </c>
       <c r="K92" t="s">
-        <v>636</v>
+        <v>732</v>
       </c>
       <c r="L92" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="M92" t="s">
-        <v>637</v>
+        <v>733</v>
       </c>
       <c r="N92" t="s">
-        <v>638</v>
+        <v>734</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>639</v>
+        <v>735</v>
       </c>
       <c r="D93" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      <c r="G93"/>
+        <v>717</v>
+      </c>
+      <c r="E93" t="s">
+        <v>736</v>
+      </c>
+      <c r="F93" t="s">
+        <v>737</v>
+      </c>
+      <c r="G93" t="s">
+        <v>738</v>
+      </c>
       <c r="H93" t="s">
-        <v>641</v>
+        <v>739</v>
       </c>
       <c r="I93" t="s">
-        <v>642</v>
+        <v>740</v>
       </c>
       <c r="J93" t="s">
-        <v>643</v>
+        <v>275</v>
       </c>
       <c r="K93" t="s">
-        <v>644</v>
+        <v>741</v>
       </c>
       <c r="L93" t="s">
-        <v>645</v>
+        <v>22</v>
       </c>
       <c r="M93" t="s">
-        <v>646</v>
+        <v>742</v>
       </c>
       <c r="N93" t="s">
-        <v>647</v>
+        <v>743</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>648</v>
+        <v>744</v>
       </c>
       <c r="D94" t="s">
-        <v>30</v>
+        <v>745</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>649</v>
+        <v>107</v>
       </c>
       <c r="I94" t="s">
-        <v>650</v>
+        <v>746</v>
       </c>
       <c r="J94" t="s">
-        <v>234</v>
+        <v>537</v>
       </c>
       <c r="K94" t="s">
-        <v>651</v>
+        <v>747</v>
       </c>
       <c r="L94" t="s">
-        <v>652</v>
+        <v>57</v>
       </c>
       <c r="M94" t="s">
-        <v>653</v>
+        <v>748</v>
       </c>
       <c r="N94" t="s">
-        <v>654</v>
+        <v>749</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>655</v>
+        <v>750</v>
       </c>
       <c r="D95" t="s">
-        <v>656</v>
-[...3 lines deleted...]
-      <c r="G95"/>
+        <v>717</v>
+      </c>
+      <c r="E95" t="s">
+        <v>751</v>
+      </c>
+      <c r="F95" t="s">
+        <v>752</v>
+      </c>
+      <c r="G95" t="s">
+        <v>753</v>
+      </c>
       <c r="H95" t="s">
-        <v>657</v>
+        <v>754</v>
       </c>
       <c r="I95" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="J95" t="s">
-        <v>643</v>
+        <v>275</v>
       </c>
       <c r="K95" t="s">
-        <v>659</v>
+        <v>756</v>
       </c>
       <c r="L95" t="s">
-        <v>645</v>
+        <v>145</v>
       </c>
       <c r="M95" t="s">
-        <v>660</v>
+        <v>757</v>
       </c>
       <c r="N95" t="s">
-        <v>661</v>
+        <v>758</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>662</v>
+        <v>759</v>
       </c>
       <c r="D96" t="s">
-        <v>663</v>
-[...3 lines deleted...]
-      <c r="G96"/>
+        <v>717</v>
+      </c>
+      <c r="E96" t="s">
+        <v>760</v>
+      </c>
+      <c r="F96" t="s">
+        <v>761</v>
+      </c>
+      <c r="G96" t="s">
+        <v>762</v>
+      </c>
       <c r="H96" t="s">
-        <v>664</v>
+        <v>763</v>
       </c>
       <c r="I96" t="s">
-        <v>665</v>
+        <v>764</v>
       </c>
       <c r="J96" t="s">
-        <v>524</v>
+        <v>275</v>
       </c>
       <c r="K96" t="s">
-        <v>666</v>
+        <v>765</v>
       </c>
       <c r="L96" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="M96" t="s">
-        <v>667</v>
+        <v>766</v>
       </c>
       <c r="N96" t="s">
-        <v>668</v>
+        <v>767</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>669</v>
+        <v>768</v>
       </c>
       <c r="D97" t="s">
-        <v>670</v>
+        <v>717</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>671</v>
+        <v>769</v>
       </c>
       <c r="I97" t="s">
-        <v>672</v>
+        <v>770</v>
       </c>
       <c r="J97" t="s">
-        <v>590</v>
+        <v>537</v>
       </c>
       <c r="K97" t="s">
-        <v>673</v>
+        <v>771</v>
       </c>
       <c r="L97" t="s">
-        <v>475</v>
+        <v>772</v>
       </c>
       <c r="M97" t="s">
-        <v>674</v>
+        <v>773</v>
       </c>
       <c r="N97" t="s">
-        <v>675</v>
+        <v>774</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>676</v>
+        <v>768</v>
       </c>
       <c r="D98" t="s">
-        <v>677</v>
+        <v>717</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>678</v>
+        <v>775</v>
       </c>
       <c r="I98" t="s">
-        <v>679</v>
+        <v>776</v>
       </c>
       <c r="J98" t="s">
-        <v>590</v>
+        <v>537</v>
       </c>
       <c r="K98" t="s">
-        <v>680</v>
+        <v>777</v>
       </c>
       <c r="L98" t="s">
-        <v>22</v>
+        <v>772</v>
       </c>
       <c r="M98" t="s">
-        <v>681</v>
+        <v>778</v>
       </c>
       <c r="N98" t="s">
-        <v>682</v>
+        <v>774</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>676</v>
+        <v>779</v>
       </c>
       <c r="D99" t="s">
-        <v>677</v>
+        <v>780</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>683</v>
+        <v>781</v>
       </c>
       <c r="I99" t="s">
-        <v>684</v>
+        <v>782</v>
       </c>
       <c r="J99" t="s">
-        <v>590</v>
+        <v>783</v>
       </c>
       <c r="K99" t="s">
-        <v>685</v>
+        <v>784</v>
       </c>
       <c r="L99" t="s">
-        <v>22</v>
+        <v>785</v>
       </c>
       <c r="M99" t="s">
-        <v>686</v>
+        <v>786</v>
       </c>
       <c r="N99" t="s">
-        <v>682</v>
+        <v>787</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>687</v>
+        <v>788</v>
       </c>
       <c r="D100" t="s">
-        <v>677</v>
+        <v>745</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>688</v>
+        <v>789</v>
       </c>
       <c r="I100" t="s">
-        <v>689</v>
+        <v>790</v>
       </c>
       <c r="J100" t="s">
-        <v>590</v>
+        <v>537</v>
       </c>
       <c r="K100" t="s">
-        <v>690</v>
+        <v>791</v>
       </c>
       <c r="L100" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="M100" t="s">
-        <v>691</v>
+        <v>792</v>
       </c>
       <c r="N100" t="s">
-        <v>692</v>
+        <v>793</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>693</v>
+        <v>794</v>
       </c>
       <c r="D101" t="s">
-        <v>694</v>
+        <v>795</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>695</v>
+        <v>796</v>
       </c>
       <c r="I101" t="s">
-        <v>696</v>
+        <v>797</v>
       </c>
       <c r="J101" t="s">
-        <v>524</v>
+        <v>798</v>
       </c>
       <c r="K101" t="s">
-        <v>697</v>
+        <v>799</v>
       </c>
       <c r="L101" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M101" t="s">
-        <v>698</v>
+        <v>800</v>
       </c>
       <c r="N101" t="s">
-        <v>699</v>
+        <v>801</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>700</v>
+        <v>802</v>
       </c>
       <c r="D102" t="s">
-        <v>701</v>
+        <v>803</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>702</v>
+        <v>804</v>
       </c>
       <c r="I102" t="s">
-        <v>703</v>
+        <v>805</v>
       </c>
       <c r="J102" t="s">
-        <v>524</v>
+        <v>798</v>
       </c>
       <c r="K102" t="s">
-        <v>704</v>
+        <v>806</v>
       </c>
       <c r="L102" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M102" t="s">
-        <v>705</v>
+        <v>807</v>
       </c>
       <c r="N102" t="s">
-        <v>706</v>
+        <v>808</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>707</v>
+        <v>809</v>
       </c>
       <c r="D103" t="s">
-        <v>708</v>
+        <v>745</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>709</v>
+        <v>789</v>
       </c>
       <c r="I103" t="s">
-        <v>710</v>
+        <v>810</v>
       </c>
       <c r="J103" t="s">
-        <v>186</v>
+        <v>537</v>
       </c>
       <c r="K103" t="s">
-        <v>711</v>
+        <v>811</v>
       </c>
       <c r="L103" t="s">
-        <v>712</v>
+        <v>57</v>
       </c>
       <c r="M103" t="s">
-        <v>713</v>
+        <v>812</v>
       </c>
       <c r="N103" t="s">
-        <v>714</v>
+        <v>813</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>715</v>
+        <v>814</v>
       </c>
       <c r="D104" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      <c r="G104"/>
+        <v>717</v>
+      </c>
+      <c r="E104" t="s">
+        <v>815</v>
+      </c>
+      <c r="F104" t="s">
+        <v>816</v>
+      </c>
+      <c r="G104" t="s">
+        <v>817</v>
+      </c>
       <c r="H104" t="s">
-        <v>717</v>
+        <v>818</v>
       </c>
       <c r="I104" t="s">
-        <v>718</v>
+        <v>819</v>
       </c>
       <c r="J104" t="s">
-        <v>524</v>
+        <v>275</v>
       </c>
       <c r="K104" t="s">
-        <v>719</v>
+        <v>820</v>
       </c>
       <c r="L104" t="s">
-        <v>459</v>
+        <v>102</v>
       </c>
       <c r="M104" t="s">
-        <v>720</v>
+        <v>821</v>
       </c>
       <c r="N104" t="s">
-        <v>721</v>
+        <v>822</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>722</v>
+        <v>823</v>
       </c>
       <c r="D105" t="s">
-        <v>486</v>
-[...3 lines deleted...]
-      <c r="G105"/>
+        <v>717</v>
+      </c>
+      <c r="E105" t="s">
+        <v>824</v>
+      </c>
+      <c r="F105" t="s">
+        <v>825</v>
+      </c>
+      <c r="G105" t="s">
+        <v>826</v>
+      </c>
       <c r="H105" t="s">
-        <v>76</v>
+        <v>827</v>
       </c>
       <c r="I105" t="s">
-        <v>723</v>
+        <v>828</v>
       </c>
       <c r="J105" t="s">
-        <v>724</v>
+        <v>275</v>
       </c>
       <c r="K105" t="s">
-        <v>725</v>
+        <v>829</v>
       </c>
       <c r="L105" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="M105" t="s">
-        <v>726</v>
+        <v>830</v>
       </c>
       <c r="N105" t="s">
-        <v>727</v>
+        <v>831</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>728</v>
+        <v>832</v>
       </c>
       <c r="D106" t="s">
-        <v>729</v>
-[...3 lines deleted...]
-      <c r="G106"/>
+        <v>717</v>
+      </c>
+      <c r="E106" t="s">
+        <v>833</v>
+      </c>
+      <c r="F106" t="s">
+        <v>834</v>
+      </c>
+      <c r="G106" t="s">
+        <v>835</v>
+      </c>
       <c r="H106" t="s">
-        <v>730</v>
+        <v>836</v>
       </c>
       <c r="I106" t="s">
-        <v>731</v>
+        <v>837</v>
       </c>
       <c r="J106" t="s">
-        <v>732</v>
+        <v>275</v>
       </c>
       <c r="K106" t="s">
-        <v>733</v>
+        <v>838</v>
       </c>
       <c r="L106" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="M106" t="s">
-        <v>734</v>
+        <v>839</v>
       </c>
       <c r="N106" t="s">
-        <v>735</v>
+        <v>840</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>736</v>
+        <v>841</v>
       </c>
       <c r="D107" t="s">
-        <v>737</v>
+        <v>842</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>738</v>
+        <v>843</v>
       </c>
       <c r="I107" t="s">
-        <v>739</v>
+        <v>844</v>
       </c>
       <c r="J107" t="s">
-        <v>643</v>
+        <v>798</v>
       </c>
       <c r="K107" t="s">
-        <v>740</v>
+        <v>845</v>
       </c>
       <c r="L107" t="s">
-        <v>741</v>
+        <v>89</v>
       </c>
       <c r="M107" t="s">
-        <v>742</v>
+        <v>846</v>
       </c>
       <c r="N107" t="s">
-        <v>743</v>
+        <v>847</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>744</v>
+        <v>848</v>
       </c>
       <c r="D108" t="s">
-        <v>745</v>
+        <v>849</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>746</v>
+        <v>850</v>
       </c>
       <c r="I108" t="s">
-        <v>747</v>
+        <v>851</v>
       </c>
       <c r="J108" t="s">
-        <v>732</v>
+        <v>537</v>
       </c>
       <c r="K108" t="s">
-        <v>748</v>
+        <v>852</v>
       </c>
       <c r="L108" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M108" t="s">
-        <v>749</v>
+        <v>853</v>
       </c>
       <c r="N108" t="s">
-        <v>750</v>
+        <v>854</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>751</v>
+        <v>848</v>
       </c>
       <c r="D109" t="s">
-        <v>752</v>
+        <v>849</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>753</v>
+        <v>855</v>
       </c>
       <c r="I109" t="s">
-        <v>754</v>
+        <v>856</v>
       </c>
       <c r="J109" t="s">
-        <v>473</v>
+        <v>537</v>
       </c>
       <c r="K109" t="s">
-        <v>755</v>
+        <v>857</v>
       </c>
       <c r="L109" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="M109" t="s">
-        <v>756</v>
+        <v>858</v>
       </c>
       <c r="N109" t="s">
-        <v>757</v>
+        <v>854</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C110"/>
       <c r="D110" t="s">
-        <v>752</v>
+        <v>859</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>758</v>
+        <v>860</v>
       </c>
       <c r="I110" t="s">
-        <v>759</v>
+        <v>861</v>
       </c>
       <c r="J110" t="s">
-        <v>473</v>
+        <v>862</v>
       </c>
       <c r="K110" t="s">
-        <v>760</v>
+        <v>863</v>
       </c>
       <c r="L110" t="s">
-        <v>22</v>
+        <v>864</v>
       </c>
       <c r="M110" t="s">
-        <v>761</v>
-[...3 lines deleted...]
-      </c>
+        <v>865</v>
+      </c>
+      <c r="N110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>751</v>
+        <v>866</v>
       </c>
       <c r="D111" t="s">
-        <v>752</v>
+        <v>867</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>762</v>
+        <v>696</v>
       </c>
       <c r="I111" t="s">
-        <v>763</v>
+        <v>868</v>
       </c>
       <c r="J111" t="s">
-        <v>473</v>
+        <v>869</v>
       </c>
       <c r="K111" t="s">
-        <v>764</v>
+        <v>870</v>
       </c>
       <c r="L111" t="s">
-        <v>22</v>
+        <v>871</v>
       </c>
       <c r="M111" t="s">
-        <v>765</v>
+        <v>872</v>
       </c>
       <c r="N111" t="s">
-        <v>757</v>
+        <v>873</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C112"/>
       <c r="D112" t="s">
-        <v>752</v>
+        <v>874</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>767</v>
+        <v>875</v>
       </c>
       <c r="I112" t="s">
-        <v>768</v>
+        <v>876</v>
       </c>
       <c r="J112" t="s">
-        <v>643</v>
+        <v>877</v>
       </c>
       <c r="K112" t="s">
-        <v>769</v>
+        <v>878</v>
       </c>
       <c r="L112" t="s">
-        <v>22</v>
+        <v>879</v>
       </c>
       <c r="M112" t="s">
-        <v>770</v>
-[...3 lines deleted...]
-      </c>
+        <v>880</v>
+      </c>
+      <c r="N112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>766</v>
+        <v>881</v>
       </c>
       <c r="D113" t="s">
-        <v>752</v>
+        <v>882</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>772</v>
+        <v>883</v>
       </c>
       <c r="I113" t="s">
-        <v>773</v>
+        <v>884</v>
       </c>
       <c r="J113" t="s">
-        <v>643</v>
+        <v>885</v>
       </c>
       <c r="K113" t="s">
-        <v>774</v>
+        <v>886</v>
       </c>
       <c r="L113" t="s">
-        <v>22</v>
+        <v>887</v>
       </c>
       <c r="M113" t="s">
-        <v>775</v>
+        <v>888</v>
       </c>
       <c r="N113" t="s">
-        <v>771</v>
+        <v>889</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
-      <c r="C114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C114"/>
       <c r="D114" t="s">
-        <v>777</v>
+        <v>890</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>778</v>
+        <v>891</v>
       </c>
       <c r="I114" t="s">
-        <v>779</v>
+        <v>892</v>
       </c>
       <c r="J114" t="s">
-        <v>732</v>
+        <v>893</v>
       </c>
       <c r="K114" t="s">
-        <v>780</v>
+        <v>894</v>
       </c>
       <c r="L114" t="s">
-        <v>64</v>
+        <v>895</v>
       </c>
       <c r="M114" t="s">
-        <v>781</v>
-[...3 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="N114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>783</v>
+        <v>897</v>
       </c>
       <c r="D115" t="s">
-        <v>784</v>
+        <v>898</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>785</v>
+        <v>899</v>
       </c>
       <c r="I115" t="s">
-        <v>786</v>
+        <v>900</v>
       </c>
       <c r="J115" t="s">
-        <v>643</v>
+        <v>901</v>
       </c>
       <c r="K115" t="s">
-        <v>787</v>
+        <v>902</v>
       </c>
       <c r="L115" t="s">
-        <v>788</v>
+        <v>89</v>
       </c>
       <c r="M115" t="s">
-        <v>789</v>
+        <v>903</v>
       </c>
       <c r="N115" t="s">
-        <v>790</v>
+        <v>904</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>791</v>
+        <v>905</v>
       </c>
       <c r="D116" t="s">
-        <v>792</v>
+        <v>906</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>793</v>
+        <v>907</v>
       </c>
       <c r="I116" t="s">
-        <v>794</v>
+        <v>908</v>
       </c>
       <c r="J116" t="s">
-        <v>732</v>
+        <v>885</v>
       </c>
       <c r="K116" t="s">
-        <v>795</v>
+        <v>909</v>
       </c>
       <c r="L116" t="s">
-        <v>64</v>
+        <v>910</v>
       </c>
       <c r="M116" t="s">
-        <v>796</v>
+        <v>911</v>
       </c>
       <c r="N116" t="s">
-        <v>797</v>
+        <v>912</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>798</v>
+        <v>913</v>
       </c>
       <c r="D117" t="s">
-        <v>799</v>
+        <v>914</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>800</v>
+        <v>915</v>
       </c>
       <c r="I117" t="s">
-        <v>801</v>
+        <v>916</v>
       </c>
       <c r="J117" t="s">
-        <v>802</v>
+        <v>38</v>
       </c>
       <c r="K117" t="s">
-        <v>803</v>
+        <v>917</v>
       </c>
       <c r="L117" t="s">
-        <v>804</v>
+        <v>89</v>
       </c>
       <c r="M117" t="s">
-        <v>805</v>
+        <v>918</v>
       </c>
       <c r="N117" t="s">
-        <v>806</v>
+        <v>919</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
-      <c r="C118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C118"/>
       <c r="D118" t="s">
-        <v>808</v>
+        <v>920</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>809</v>
+        <v>921</v>
       </c>
       <c r="I118" t="s">
-        <v>810</v>
+        <v>922</v>
       </c>
       <c r="J118" t="s">
-        <v>802</v>
+        <v>275</v>
       </c>
       <c r="K118" t="s">
-        <v>811</v>
+        <v>923</v>
       </c>
       <c r="L118" t="s">
-        <v>188</v>
+        <v>924</v>
       </c>
       <c r="M118" t="s">
-        <v>812</v>
-[...3 lines deleted...]
-      </c>
+        <v>925</v>
+      </c>
+      <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
-      <c r="C119" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C119"/>
       <c r="D119" t="s">
-        <v>815</v>
+        <v>926</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>816</v>
+        <v>927</v>
       </c>
       <c r="I119" t="s">
-        <v>817</v>
+        <v>928</v>
       </c>
       <c r="J119" t="s">
-        <v>732</v>
+        <v>275</v>
       </c>
       <c r="K119" t="s">
-        <v>818</v>
+        <v>929</v>
       </c>
       <c r="L119" t="s">
-        <v>72</v>
+        <v>930</v>
       </c>
       <c r="M119" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      </c>
+        <v>931</v>
+      </c>
+      <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>814</v>
+        <v>932</v>
       </c>
       <c r="D120" t="s">
-        <v>75</v>
+        <v>933</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>76</v>
+        <v>934</v>
       </c>
       <c r="I120" t="s">
-        <v>821</v>
+        <v>935</v>
       </c>
       <c r="J120" t="s">
-        <v>822</v>
+        <v>29</v>
       </c>
       <c r="K120" t="s">
-        <v>823</v>
+        <v>936</v>
       </c>
       <c r="L120" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="M120" t="s">
-        <v>824</v>
+        <v>937</v>
       </c>
       <c r="N120" t="s">
-        <v>820</v>
+        <v>938</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>825</v>
+        <v>939</v>
       </c>
       <c r="D121" t="s">
-        <v>826</v>
+        <v>939</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>827</v>
+        <v>43</v>
       </c>
       <c r="I121" t="s">
-        <v>828</v>
+        <v>940</v>
       </c>
       <c r="J121" t="s">
-        <v>802</v>
+        <v>38</v>
       </c>
       <c r="K121" t="s">
-        <v>829</v>
+        <v>941</v>
       </c>
       <c r="L121" t="s">
-        <v>830</v>
+        <v>942</v>
       </c>
       <c r="M121" t="s">
-        <v>831</v>
+        <v>943</v>
       </c>
       <c r="N121" t="s">
-        <v>832</v>
+        <v>944</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>833</v>
+        <v>945</v>
       </c>
       <c r="D122" t="s">
-        <v>834</v>
+        <v>946</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>835</v>
+        <v>947</v>
       </c>
       <c r="I122" t="s">
-        <v>836</v>
+        <v>948</v>
       </c>
       <c r="J122" t="s">
-        <v>802</v>
+        <v>20</v>
       </c>
       <c r="K122" t="s">
-        <v>837</v>
+        <v>949</v>
       </c>
       <c r="L122" t="s">
-        <v>838</v>
+        <v>89</v>
       </c>
       <c r="M122" t="s">
-        <v>839</v>
+        <v>950</v>
       </c>
       <c r="N122" t="s">
-        <v>840</v>
+        <v>951</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>841</v>
+        <v>952</v>
       </c>
       <c r="D123" t="s">
-        <v>842</v>
+        <v>953</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>843</v>
+        <v>954</v>
       </c>
       <c r="I123" t="s">
-        <v>844</v>
+        <v>955</v>
       </c>
       <c r="J123" t="s">
-        <v>802</v>
+        <v>20</v>
       </c>
       <c r="K123" t="s">
-        <v>845</v>
+        <v>956</v>
       </c>
       <c r="L123" t="s">
-        <v>846</v>
+        <v>942</v>
       </c>
       <c r="M123" t="s">
-        <v>847</v>
+        <v>957</v>
       </c>
       <c r="N123" t="s">
-        <v>848</v>
+        <v>958</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>849</v>
+        <v>959</v>
       </c>
       <c r="D124" t="s">
-        <v>850</v>
+        <v>960</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>851</v>
+        <v>961</v>
       </c>
       <c r="I124" t="s">
-        <v>852</v>
+        <v>962</v>
       </c>
       <c r="J124" t="s">
-        <v>732</v>
+        <v>20</v>
       </c>
       <c r="K124" t="s">
-        <v>853</v>
+        <v>963</v>
       </c>
       <c r="L124" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M124" t="s">
-        <v>854</v>
+        <v>964</v>
       </c>
       <c r="N124" t="s">
-        <v>855</v>
+        <v>965</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>856</v>
+        <v>966</v>
       </c>
       <c r="D125" t="s">
-        <v>857</v>
+        <v>967</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>858</v>
+        <v>968</v>
       </c>
       <c r="I125" t="s">
-        <v>859</v>
+        <v>969</v>
       </c>
       <c r="J125" t="s">
-        <v>732</v>
+        <v>20</v>
       </c>
       <c r="K125" t="s">
-        <v>860</v>
+        <v>970</v>
       </c>
       <c r="L125" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M125" t="s">
-        <v>861</v>
+        <v>971</v>
       </c>
       <c r="N125" t="s">
-        <v>862</v>
+        <v>972</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>863</v>
+        <v>973</v>
       </c>
       <c r="D126" t="s">
-        <v>864</v>
+        <v>974</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>865</v>
+        <v>975</v>
       </c>
       <c r="I126" t="s">
-        <v>866</v>
+        <v>976</v>
       </c>
       <c r="J126" t="s">
-        <v>732</v>
+        <v>55</v>
       </c>
       <c r="K126" t="s">
-        <v>867</v>
+        <v>977</v>
       </c>
       <c r="L126" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M126" t="s">
-        <v>868</v>
+        <v>978</v>
       </c>
       <c r="N126" t="s">
-        <v>869</v>
+        <v>979</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>870</v>
+        <v>980</v>
       </c>
       <c r="D127" t="s">
-        <v>871</v>
+        <v>981</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>872</v>
+        <v>982</v>
       </c>
       <c r="I127" t="s">
-        <v>873</v>
+        <v>983</v>
       </c>
       <c r="J127" t="s">
-        <v>732</v>
+        <v>55</v>
       </c>
       <c r="K127" t="s">
-        <v>874</v>
+        <v>984</v>
       </c>
       <c r="L127" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M127" t="s">
-        <v>875</v>
+        <v>985</v>
       </c>
       <c r="N127" t="s">
-        <v>876</v>
+        <v>986</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>863</v>
+        <v>980</v>
       </c>
       <c r="D128" t="s">
-        <v>864</v>
+        <v>987</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>877</v>
+        <v>43</v>
       </c>
       <c r="I128" t="s">
-        <v>878</v>
+        <v>988</v>
       </c>
       <c r="J128" t="s">
-        <v>732</v>
+        <v>100</v>
       </c>
       <c r="K128" t="s">
-        <v>879</v>
+        <v>989</v>
       </c>
       <c r="L128" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M128" t="s">
-        <v>880</v>
+        <v>990</v>
       </c>
       <c r="N128" t="s">
-        <v>869</v>
+        <v>986</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>881</v>
+        <v>991</v>
       </c>
       <c r="D129" t="s">
-        <v>882</v>
+        <v>992</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>883</v>
+        <v>993</v>
       </c>
       <c r="I129" t="s">
-        <v>884</v>
+        <v>994</v>
       </c>
       <c r="J129" t="s">
-        <v>732</v>
+        <v>55</v>
       </c>
       <c r="K129" t="s">
-        <v>885</v>
+        <v>995</v>
       </c>
       <c r="L129" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M129" t="s">
-        <v>886</v>
+        <v>996</v>
       </c>
       <c r="N129" t="s">
-        <v>887</v>
+        <v>997</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>888</v>
+        <v>998</v>
       </c>
       <c r="D130" t="s">
-        <v>889</v>
+        <v>999</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>890</v>
+        <v>1000</v>
       </c>
       <c r="I130" t="s">
-        <v>891</v>
+        <v>1001</v>
       </c>
       <c r="J130" t="s">
-        <v>732</v>
+        <v>55</v>
       </c>
       <c r="K130" t="s">
-        <v>892</v>
+        <v>1002</v>
       </c>
       <c r="L130" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M130" t="s">
-        <v>893</v>
+        <v>1003</v>
       </c>
       <c r="N130" t="s">
-        <v>894</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>895</v>
+        <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
-      <c r="C131"/>
+      <c r="C131" t="s">
+        <v>1005</v>
+      </c>
       <c r="D131" t="s">
-        <v>896</v>
+        <v>1006</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>897</v>
+        <v>1007</v>
       </c>
       <c r="I131" t="s">
-        <v>898</v>
+        <v>1008</v>
       </c>
       <c r="J131" t="s">
-        <v>899</v>
+        <v>55</v>
       </c>
       <c r="K131" t="s">
-        <v>900</v>
+        <v>1009</v>
       </c>
       <c r="L131" t="s">
-        <v>901</v>
+        <v>942</v>
       </c>
       <c r="M131" t="s">
-        <v>902</v>
-[...1 lines deleted...]
-      <c r="N131"/>
+        <v>1010</v>
+      </c>
+      <c r="N131" t="s">
+        <v>1011</v>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>895</v>
+        <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
-      <c r="C132"/>
+      <c r="C132" t="s">
+        <v>1005</v>
+      </c>
       <c r="D132" t="s">
-        <v>903</v>
+        <v>987</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>904</v>
+        <v>43</v>
       </c>
       <c r="I132" t="s">
-        <v>905</v>
+        <v>1012</v>
       </c>
       <c r="J132" t="s">
-        <v>899</v>
+        <v>100</v>
       </c>
       <c r="K132" t="s">
-        <v>906</v>
+        <v>1013</v>
       </c>
       <c r="L132" t="s">
-        <v>907</v>
+        <v>942</v>
       </c>
       <c r="M132" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="N132"/>
+        <v>1014</v>
+      </c>
+      <c r="N132" t="s">
+        <v>1011</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>895</v>
+        <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
-      <c r="C133"/>
+      <c r="C133" t="s">
+        <v>1015</v>
+      </c>
       <c r="D133" t="s">
-        <v>909</v>
+        <v>1016</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>910</v>
+        <v>1017</v>
       </c>
       <c r="I133" t="s">
-        <v>911</v>
+        <v>1018</v>
       </c>
       <c r="J133" t="s">
-        <v>899</v>
+        <v>55</v>
       </c>
       <c r="K133" t="s">
-        <v>912</v>
+        <v>1019</v>
       </c>
       <c r="L133" t="s">
-        <v>913</v>
+        <v>942</v>
       </c>
       <c r="M133" t="s">
-        <v>914</v>
-[...1 lines deleted...]
-      <c r="N133"/>
+        <v>1020</v>
+      </c>
+      <c r="N133" t="s">
+        <v>1021</v>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>895</v>
+        <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
-      <c r="C134"/>
+      <c r="C134" t="s">
+        <v>952</v>
+      </c>
       <c r="D134" t="s">
-        <v>915</v>
+        <v>987</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>916</v>
+        <v>43</v>
       </c>
       <c r="I134" t="s">
-        <v>917</v>
+        <v>1022</v>
       </c>
       <c r="J134" t="s">
-        <v>899</v>
+        <v>100</v>
       </c>
       <c r="K134" t="s">
-        <v>918</v>
+        <v>1023</v>
       </c>
       <c r="L134" t="s">
-        <v>919</v>
+        <v>942</v>
       </c>
       <c r="M134" t="s">
-        <v>920</v>
-[...1 lines deleted...]
-      <c r="N134"/>
+        <v>1024</v>
+      </c>
+      <c r="N134" t="s">
+        <v>958</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>895</v>
+        <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
-      <c r="C135"/>
+      <c r="C135" t="s">
+        <v>1025</v>
+      </c>
       <c r="D135" t="s">
-        <v>921</v>
+        <v>1026</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>922</v>
+        <v>1027</v>
       </c>
       <c r="I135" t="s">
-        <v>923</v>
+        <v>1028</v>
       </c>
       <c r="J135" t="s">
-        <v>899</v>
+        <v>55</v>
       </c>
       <c r="K135" t="s">
-        <v>924</v>
+        <v>1029</v>
       </c>
       <c r="L135" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="M135" t="s">
-        <v>926</v>
-[...1 lines deleted...]
-      <c r="N135"/>
+        <v>1030</v>
+      </c>
+      <c r="N135" t="s">
+        <v>1031</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>927</v>
+        <v>1025</v>
       </c>
       <c r="D136" t="s">
-        <v>927</v>
+        <v>987</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="I136" t="s">
-        <v>928</v>
+        <v>1032</v>
       </c>
       <c r="J136" t="s">
-        <v>929</v>
+        <v>100</v>
       </c>
       <c r="K136" t="s">
-        <v>930</v>
+        <v>1033</v>
       </c>
       <c r="L136" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M136" t="s">
-        <v>931</v>
+        <v>1034</v>
       </c>
       <c r="N136" t="s">
-        <v>932</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>933</v>
+        <v>1035</v>
       </c>
       <c r="D137" t="s">
-        <v>933</v>
+        <v>1036</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>76</v>
+        <v>1037</v>
       </c>
       <c r="I137" t="s">
-        <v>934</v>
+        <v>1038</v>
       </c>
       <c r="J137" t="s">
-        <v>929</v>
+        <v>55</v>
       </c>
       <c r="K137" t="s">
-        <v>935</v>
+        <v>1039</v>
       </c>
       <c r="L137" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M137" t="s">
-        <v>936</v>
+        <v>1040</v>
       </c>
       <c r="N137" t="s">
-        <v>937</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>938</v>
+        <v>1035</v>
       </c>
       <c r="D138" t="s">
-        <v>939</v>
+        <v>987</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>940</v>
+        <v>43</v>
       </c>
       <c r="I138" t="s">
-        <v>941</v>
+        <v>1042</v>
       </c>
       <c r="J138" t="s">
-        <v>822</v>
+        <v>100</v>
       </c>
       <c r="K138" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L138" t="s">
         <v>942</v>
       </c>
-      <c r="L138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M138" t="s">
-        <v>943</v>
+        <v>1044</v>
       </c>
       <c r="N138" t="s">
-        <v>944</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>945</v>
+        <v>1045</v>
       </c>
       <c r="D139" t="s">
-        <v>946</v>
+        <v>1046</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>947</v>
+        <v>1047</v>
       </c>
       <c r="I139" t="s">
-        <v>948</v>
+        <v>1048</v>
       </c>
       <c r="J139" t="s">
-        <v>822</v>
+        <v>55</v>
       </c>
       <c r="K139" t="s">
-        <v>949</v>
+        <v>1049</v>
       </c>
       <c r="L139" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M139" t="s">
-        <v>950</v>
+        <v>1050</v>
       </c>
       <c r="N139" t="s">
-        <v>951</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>952</v>
+        <v>1045</v>
       </c>
       <c r="D140" t="s">
-        <v>953</v>
+        <v>987</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>954</v>
+        <v>43</v>
       </c>
       <c r="I140" t="s">
-        <v>955</v>
+        <v>1052</v>
       </c>
       <c r="J140" t="s">
-        <v>822</v>
+        <v>100</v>
       </c>
       <c r="K140" t="s">
-        <v>956</v>
+        <v>1053</v>
       </c>
       <c r="L140" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M140" t="s">
-        <v>957</v>
+        <v>1054</v>
       </c>
       <c r="N140" t="s">
-        <v>958</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>959</v>
+        <v>1015</v>
       </c>
       <c r="D141" t="s">
-        <v>960</v>
+        <v>987</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>961</v>
+        <v>43</v>
       </c>
       <c r="I141" t="s">
-        <v>962</v>
+        <v>1055</v>
       </c>
       <c r="J141" t="s">
-        <v>822</v>
+        <v>100</v>
       </c>
       <c r="K141" t="s">
-        <v>963</v>
+        <v>1056</v>
       </c>
       <c r="L141" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M141" t="s">
-        <v>964</v>
+        <v>1057</v>
       </c>
       <c r="N141" t="s">
-        <v>965</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>966</v>
+        <v>1058</v>
       </c>
       <c r="D142" t="s">
-        <v>967</v>
+        <v>1059</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>968</v>
+        <v>1060</v>
       </c>
       <c r="I142" t="s">
-        <v>969</v>
+        <v>1061</v>
       </c>
       <c r="J142" t="s">
-        <v>822</v>
+        <v>55</v>
       </c>
       <c r="K142" t="s">
-        <v>970</v>
+        <v>1062</v>
       </c>
       <c r="L142" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M142" t="s">
-        <v>971</v>
+        <v>1063</v>
       </c>
       <c r="N142" t="s">
-        <v>972</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>959</v>
+        <v>1058</v>
       </c>
       <c r="D143" t="s">
-        <v>75</v>
+        <v>987</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="I143" t="s">
-        <v>973</v>
+        <v>1065</v>
       </c>
       <c r="J143" t="s">
-        <v>974</v>
+        <v>100</v>
       </c>
       <c r="K143" t="s">
-        <v>975</v>
+        <v>1066</v>
       </c>
       <c r="L143" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M143" t="s">
-        <v>976</v>
+        <v>1067</v>
       </c>
       <c r="N143" t="s">
-        <v>965</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>977</v>
+        <v>1068</v>
       </c>
       <c r="D144" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="I144" t="s">
-        <v>978</v>
+        <v>1069</v>
       </c>
       <c r="J144" t="s">
-        <v>929</v>
+        <v>100</v>
       </c>
       <c r="K144" t="s">
-        <v>979</v>
+        <v>1070</v>
       </c>
       <c r="L144" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M144" t="s">
-        <v>980</v>
+        <v>1071</v>
       </c>
       <c r="N144" t="s">
-        <v>981</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>982</v>
+        <v>1068</v>
       </c>
       <c r="D145" t="s">
-        <v>30</v>
+        <v>1073</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>983</v>
+        <v>1074</v>
       </c>
       <c r="I145" t="s">
-        <v>984</v>
+        <v>1075</v>
       </c>
       <c r="J145" t="s">
-        <v>802</v>
+        <v>55</v>
       </c>
       <c r="K145" t="s">
-        <v>985</v>
+        <v>1076</v>
       </c>
       <c r="L145" t="s">
-        <v>986</v>
+        <v>942</v>
       </c>
       <c r="M145" t="s">
-        <v>987</v>
+        <v>1077</v>
       </c>
       <c r="N145" t="s">
-        <v>988</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>989</v>
+        <v>1078</v>
       </c>
       <c r="D146" t="s">
-        <v>30</v>
+        <v>1079</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>990</v>
+        <v>1080</v>
       </c>
       <c r="I146" t="s">
-        <v>991</v>
+        <v>1081</v>
       </c>
       <c r="J146" t="s">
-        <v>473</v>
+        <v>100</v>
       </c>
       <c r="K146" t="s">
-        <v>992</v>
+        <v>1082</v>
       </c>
       <c r="L146" t="s">
-        <v>993</v>
+        <v>89</v>
       </c>
       <c r="M146" t="s">
-        <v>994</v>
+        <v>1083</v>
       </c>
       <c r="N146" t="s">
-        <v>995</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>996</v>
+        <v>1085</v>
       </c>
       <c r="D147" t="s">
-        <v>996</v>
+        <v>1086</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>76</v>
+        <v>1087</v>
       </c>
       <c r="I147" t="s">
-        <v>997</v>
+        <v>1088</v>
       </c>
       <c r="J147" t="s">
-        <v>929</v>
+        <v>100</v>
       </c>
       <c r="K147" t="s">
-        <v>998</v>
+        <v>1089</v>
       </c>
       <c r="L147" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="M147" t="s">
-        <v>999</v>
+        <v>1090</v>
       </c>
       <c r="N147" t="s">
-        <v>1000</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1001</v>
+        <v>1092</v>
       </c>
       <c r="D148" t="s">
-        <v>30</v>
+        <v>1093</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1002</v>
+        <v>1094</v>
       </c>
       <c r="I148" t="s">
-        <v>1003</v>
+        <v>1095</v>
       </c>
       <c r="J148" t="s">
-        <v>473</v>
+        <v>275</v>
       </c>
       <c r="K148" t="s">
-        <v>1004</v>
+        <v>1096</v>
       </c>
       <c r="L148" t="s">
-        <v>1005</v>
+        <v>89</v>
       </c>
       <c r="M148" t="s">
-        <v>1006</v>
+        <v>1097</v>
       </c>
       <c r="N148" t="s">
-        <v>1007</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1008</v>
+        <v>1099</v>
       </c>
       <c r="D149" t="s">
-        <v>1008</v>
+        <v>1100</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>76</v>
+        <v>1101</v>
       </c>
       <c r="I149" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="J149" t="s">
-        <v>929</v>
+        <v>109</v>
       </c>
       <c r="K149" t="s">
-        <v>1010</v>
+        <v>1103</v>
       </c>
       <c r="L149" t="s">
-        <v>72</v>
+        <v>1104</v>
       </c>
       <c r="M149" t="s">
-        <v>1011</v>
+        <v>1105</v>
       </c>
       <c r="N149" t="s">
-        <v>1012</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1013</v>
+        <v>1107</v>
       </c>
       <c r="D150" t="s">
-        <v>30</v>
+        <v>1108</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1014</v>
+        <v>1109</v>
       </c>
       <c r="I150" t="s">
-        <v>1015</v>
+        <v>1110</v>
       </c>
       <c r="J150" t="s">
-        <v>473</v>
+        <v>275</v>
       </c>
       <c r="K150" t="s">
-        <v>1016</v>
+        <v>1111</v>
       </c>
       <c r="L150" t="s">
-        <v>1017</v>
+        <v>89</v>
       </c>
       <c r="M150" t="s">
-        <v>1018</v>
+        <v>1112</v>
       </c>
       <c r="N150" t="s">
-        <v>1019</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1020</v>
+        <v>1114</v>
       </c>
       <c r="D151" t="s">
-        <v>1021</v>
+        <v>1115</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1022</v>
+        <v>1116</v>
       </c>
       <c r="I151" t="s">
-        <v>1023</v>
+        <v>1117</v>
       </c>
       <c r="J151" t="s">
-        <v>822</v>
+        <v>537</v>
       </c>
       <c r="K151" t="s">
-        <v>1024</v>
+        <v>1118</v>
       </c>
       <c r="L151" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M151" t="s">
-        <v>1025</v>
+        <v>1119</v>
       </c>
       <c r="N151" t="s">
-        <v>1026</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1027</v>
+        <v>1121</v>
       </c>
       <c r="D152" t="s">
-        <v>1028</v>
+        <v>1122</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1029</v>
+        <v>1123</v>
       </c>
       <c r="I152" t="s">
-        <v>1030</v>
+        <v>1124</v>
       </c>
       <c r="J152" t="s">
-        <v>822</v>
+        <v>537</v>
       </c>
       <c r="K152" t="s">
-        <v>1031</v>
+        <v>1125</v>
       </c>
       <c r="L152" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M152" t="s">
-        <v>1032</v>
+        <v>1126</v>
       </c>
       <c r="N152" t="s">
-        <v>1033</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1034</v>
+        <v>1128</v>
       </c>
       <c r="D153" t="s">
-        <v>1035</v>
+        <v>1129</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1036</v>
+        <v>1130</v>
       </c>
       <c r="I153" t="s">
-        <v>1037</v>
+        <v>1131</v>
       </c>
       <c r="J153" t="s">
-        <v>822</v>
+        <v>537</v>
       </c>
       <c r="K153" t="s">
-        <v>1038</v>
+        <v>1132</v>
       </c>
       <c r="L153" t="s">
-        <v>459</v>
+        <v>89</v>
       </c>
       <c r="M153" t="s">
-        <v>1039</v>
+        <v>1133</v>
       </c>
       <c r="N153" t="s">
-        <v>1040</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1041</v>
+        <v>1135</v>
       </c>
       <c r="D154" t="s">
-        <v>1042</v>
+        <v>1136</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1043</v>
+        <v>1137</v>
       </c>
       <c r="I154" t="s">
-        <v>1044</v>
+        <v>1138</v>
       </c>
       <c r="J154" t="s">
-        <v>822</v>
+        <v>537</v>
       </c>
       <c r="K154" t="s">
-        <v>1045</v>
+        <v>1139</v>
       </c>
       <c r="L154" t="s">
-        <v>583</v>
+        <v>1140</v>
       </c>
       <c r="M154" t="s">
-        <v>1046</v>
+        <v>1141</v>
       </c>
       <c r="N154" t="s">
-        <v>1047</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1048</v>
+        <v>1143</v>
       </c>
       <c r="D155" t="s">
-        <v>1048</v>
+        <v>1144</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="I155" t="s">
-        <v>1049</v>
+        <v>1145</v>
       </c>
       <c r="J155" t="s">
-        <v>732</v>
+        <v>1146</v>
       </c>
       <c r="K155" t="s">
-        <v>1050</v>
+        <v>1147</v>
       </c>
       <c r="L155" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M155" t="s">
-        <v>1051</v>
+        <v>1148</v>
       </c>
       <c r="N155" t="s">
-        <v>1052</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1048</v>
+        <v>1150</v>
       </c>
       <c r="D156" t="s">
-        <v>1053</v>
+        <v>1150</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1054</v>
+        <v>43</v>
       </c>
       <c r="I156" t="s">
-        <v>1055</v>
+        <v>1151</v>
       </c>
       <c r="J156" t="s">
-        <v>822</v>
+        <v>885</v>
       </c>
       <c r="K156" t="s">
-        <v>1056</v>
+        <v>1152</v>
       </c>
       <c r="L156" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M156" t="s">
-        <v>1057</v>
+        <v>1153</v>
       </c>
       <c r="N156" t="s">
-        <v>1052</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1058</v>
+        <v>1155</v>
       </c>
       <c r="D157" t="s">
-        <v>30</v>
+        <v>1156</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1059</v>
+        <v>1157</v>
       </c>
       <c r="I157" t="s">
-        <v>1060</v>
+        <v>1158</v>
       </c>
       <c r="J157" t="s">
-        <v>473</v>
+        <v>783</v>
       </c>
       <c r="K157" t="s">
-        <v>1061</v>
+        <v>1159</v>
       </c>
       <c r="L157" t="s">
-        <v>1062</v>
+        <v>89</v>
       </c>
       <c r="M157" t="s">
-        <v>1063</v>
+        <v>1160</v>
       </c>
       <c r="N157" t="s">
-        <v>1064</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1065</v>
+        <v>1162</v>
       </c>
       <c r="D158" t="s">
-        <v>30</v>
+        <v>1163</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1066</v>
+        <v>1164</v>
       </c>
       <c r="I158" t="s">
-        <v>1067</v>
+        <v>1165</v>
       </c>
       <c r="J158" t="s">
-        <v>473</v>
+        <v>783</v>
       </c>
       <c r="K158" t="s">
-        <v>1068</v>
+        <v>1166</v>
       </c>
       <c r="L158" t="s">
-        <v>1069</v>
+        <v>89</v>
       </c>
       <c r="M158" t="s">
-        <v>1070</v>
+        <v>1167</v>
       </c>
       <c r="N158" t="s">
-        <v>1071</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1072</v>
+        <v>1169</v>
       </c>
       <c r="D159" t="s">
-        <v>1073</v>
+        <v>1170</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1074</v>
+        <v>1171</v>
       </c>
       <c r="I159" t="s">
-        <v>1075</v>
+        <v>1172</v>
       </c>
       <c r="J159" t="s">
-        <v>822</v>
+        <v>783</v>
       </c>
       <c r="K159" t="s">
-        <v>1076</v>
+        <v>1173</v>
       </c>
       <c r="L159" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M159" t="s">
-        <v>1077</v>
+        <v>1174</v>
       </c>
       <c r="N159" t="s">
-        <v>1078</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1079</v>
+        <v>1176</v>
       </c>
       <c r="D160" t="s">
-        <v>30</v>
+        <v>1177</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1080</v>
+        <v>1178</v>
       </c>
       <c r="I160" t="s">
-        <v>1081</v>
+        <v>1179</v>
       </c>
       <c r="J160" t="s">
-        <v>473</v>
+        <v>1180</v>
       </c>
       <c r="K160" t="s">
-        <v>1082</v>
+        <v>1181</v>
       </c>
       <c r="L160" t="s">
-        <v>1083</v>
+        <v>31</v>
       </c>
       <c r="M160" t="s">
-        <v>1084</v>
+        <v>1182</v>
       </c>
       <c r="N160" t="s">
-        <v>1085</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1086</v>
+        <v>1184</v>
       </c>
       <c r="D161" t="s">
-        <v>30</v>
+        <v>1185</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1087</v>
+        <v>1186</v>
       </c>
       <c r="I161" t="s">
-        <v>1088</v>
+        <v>1187</v>
       </c>
       <c r="J161" t="s">
-        <v>473</v>
+        <v>783</v>
       </c>
       <c r="K161" t="s">
-        <v>1089</v>
+        <v>1188</v>
       </c>
       <c r="L161" t="s">
-        <v>1090</v>
+        <v>89</v>
       </c>
       <c r="M161" t="s">
-        <v>1091</v>
+        <v>1189</v>
       </c>
       <c r="N161" t="s">
-        <v>1092</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1093</v>
+        <v>1191</v>
       </c>
       <c r="D162" t="s">
-        <v>1094</v>
+        <v>1192</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1095</v>
+        <v>1193</v>
       </c>
       <c r="I162" t="s">
-        <v>1096</v>
+        <v>1194</v>
       </c>
       <c r="J162" t="s">
-        <v>822</v>
+        <v>783</v>
       </c>
       <c r="K162" t="s">
-        <v>1097</v>
+        <v>1195</v>
       </c>
       <c r="L162" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M162" t="s">
-        <v>1098</v>
+        <v>1196</v>
       </c>
       <c r="N162" t="s">
-        <v>1099</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1100</v>
+        <v>1198</v>
       </c>
       <c r="D163" t="s">
-        <v>1101</v>
+        <v>1199</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1102</v>
+        <v>1200</v>
       </c>
       <c r="I163" t="s">
-        <v>1103</v>
+        <v>1201</v>
       </c>
       <c r="J163" t="s">
-        <v>974</v>
+        <v>783</v>
       </c>
       <c r="K163" t="s">
-        <v>1104</v>
+        <v>1202</v>
       </c>
       <c r="L163" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M163" t="s">
-        <v>1105</v>
+        <v>1203</v>
       </c>
       <c r="N163" t="s">
-        <v>1106</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1107</v>
+        <v>1205</v>
       </c>
       <c r="D164" t="s">
-        <v>1108</v>
+        <v>1206</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1109</v>
+        <v>1207</v>
       </c>
       <c r="I164" t="s">
-        <v>1110</v>
+        <v>1208</v>
       </c>
       <c r="J164" t="s">
-        <v>974</v>
+        <v>783</v>
       </c>
       <c r="K164" t="s">
-        <v>1111</v>
+        <v>1209</v>
       </c>
       <c r="L164" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M164" t="s">
-        <v>1112</v>
+        <v>1210</v>
       </c>
       <c r="N164" t="s">
-        <v>1113</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1114</v>
+        <v>1212</v>
       </c>
       <c r="D165" t="s">
-        <v>1115</v>
+        <v>1213</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1116</v>
+        <v>1214</v>
       </c>
       <c r="I165" t="s">
-        <v>1117</v>
+        <v>1215</v>
       </c>
       <c r="J165" t="s">
-        <v>974</v>
+        <v>783</v>
       </c>
       <c r="K165" t="s">
-        <v>1118</v>
+        <v>1216</v>
       </c>
       <c r="L165" t="s">
-        <v>64</v>
+        <v>1140</v>
       </c>
       <c r="M165" t="s">
-        <v>1119</v>
+        <v>1217</v>
       </c>
       <c r="N165" t="s">
-        <v>1120</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1121</v>
+        <v>1219</v>
       </c>
       <c r="D166" t="s">
-        <v>1122</v>
+        <v>1144</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1123</v>
+        <v>43</v>
       </c>
       <c r="I166" t="s">
-        <v>1124</v>
+        <v>1220</v>
       </c>
       <c r="J166" t="s">
-        <v>974</v>
+        <v>862</v>
       </c>
       <c r="K166" t="s">
-        <v>1125</v>
+        <v>1221</v>
       </c>
       <c r="L166" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M166" t="s">
-        <v>1126</v>
+        <v>1222</v>
       </c>
       <c r="N166" t="s">
-        <v>1127</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1128</v>
+        <v>1224</v>
       </c>
       <c r="D167" t="s">
-        <v>1129</v>
+        <v>1225</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1130</v>
+        <v>1226</v>
       </c>
       <c r="I167" t="s">
-        <v>1131</v>
+        <v>1227</v>
       </c>
       <c r="J167" t="s">
-        <v>974</v>
+        <v>1228</v>
       </c>
       <c r="K167" t="s">
-        <v>1132</v>
+        <v>1229</v>
       </c>
       <c r="L167" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M167" t="s">
-        <v>1133</v>
+        <v>1230</v>
       </c>
       <c r="N167" t="s">
-        <v>1134</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1135</v>
+        <v>1232</v>
       </c>
       <c r="D168" t="s">
-        <v>1136</v>
+        <v>1233</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1137</v>
+        <v>1234</v>
       </c>
       <c r="I168" t="s">
-        <v>1138</v>
+        <v>1235</v>
       </c>
       <c r="J168" t="s">
-        <v>974</v>
+        <v>1228</v>
       </c>
       <c r="K168" t="s">
-        <v>1139</v>
+        <v>1236</v>
       </c>
       <c r="L168" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M168" t="s">
-        <v>1140</v>
+        <v>1237</v>
       </c>
       <c r="N168" t="s">
-        <v>1141</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1142</v>
+        <v>1239</v>
       </c>
       <c r="D169" t="s">
-        <v>1143</v>
+        <v>1240</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1144</v>
+        <v>1241</v>
       </c>
       <c r="I169" t="s">
-        <v>1145</v>
+        <v>1242</v>
       </c>
       <c r="J169" t="s">
-        <v>974</v>
+        <v>1228</v>
       </c>
       <c r="K169" t="s">
-        <v>1146</v>
+        <v>1243</v>
       </c>
       <c r="L169" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M169" t="s">
-        <v>1147</v>
+        <v>1244</v>
       </c>
       <c r="N169" t="s">
-        <v>1148</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1149</v>
+        <v>1246</v>
       </c>
       <c r="D170" t="s">
-        <v>1150</v>
+        <v>1247</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1151</v>
+        <v>1248</v>
       </c>
       <c r="I170" t="s">
-        <v>1152</v>
+        <v>1249</v>
       </c>
       <c r="J170" t="s">
-        <v>974</v>
+        <v>1228</v>
       </c>
       <c r="K170" t="s">
-        <v>1153</v>
+        <v>1250</v>
       </c>
       <c r="L170" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M170" t="s">
-        <v>1154</v>
+        <v>1251</v>
       </c>
       <c r="N170" t="s">
-        <v>1155</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1156</v>
+        <v>1253</v>
       </c>
       <c r="D171" t="s">
-        <v>1157</v>
+        <v>1254</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1158</v>
+        <v>1255</v>
       </c>
       <c r="I171" t="s">
-        <v>1159</v>
+        <v>1256</v>
       </c>
       <c r="J171" t="s">
-        <v>974</v>
+        <v>1228</v>
       </c>
       <c r="K171" t="s">
-        <v>1160</v>
+        <v>1257</v>
       </c>
       <c r="L171" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M171" t="s">
-        <v>1161</v>
+        <v>1258</v>
       </c>
       <c r="N171" t="s">
-        <v>1162</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1163</v>
+        <v>1260</v>
       </c>
       <c r="D172" t="s">
-        <v>1164</v>
+        <v>1261</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1165</v>
+        <v>1262</v>
       </c>
       <c r="I172" t="s">
-        <v>1166</v>
+        <v>1263</v>
       </c>
       <c r="J172" t="s">
-        <v>186</v>
+        <v>1228</v>
       </c>
       <c r="K172" t="s">
-        <v>1167</v>
+        <v>1264</v>
       </c>
       <c r="L172" t="s">
-        <v>583</v>
+        <v>89</v>
       </c>
       <c r="M172" t="s">
-        <v>1168</v>
+        <v>1265</v>
       </c>
       <c r="N172" t="s">
-        <v>1169</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1170</v>
+        <v>1267</v>
       </c>
       <c r="D173" t="s">
-        <v>30</v>
+        <v>1268</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1171</v>
+        <v>1269</v>
       </c>
       <c r="I173" t="s">
-        <v>1172</v>
+        <v>1270</v>
       </c>
       <c r="J173" t="s">
-        <v>802</v>
+        <v>1228</v>
       </c>
       <c r="K173" t="s">
-        <v>1173</v>
+        <v>1271</v>
       </c>
       <c r="L173" t="s">
-        <v>1174</v>
+        <v>89</v>
       </c>
       <c r="M173" t="s">
-        <v>1175</v>
+        <v>1272</v>
       </c>
       <c r="N173" t="s">
-        <v>1176</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1177</v>
+        <v>1274</v>
       </c>
       <c r="D174" t="s">
-        <v>30</v>
+        <v>1275</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1178</v>
+        <v>1276</v>
       </c>
       <c r="I174" t="s">
-        <v>1179</v>
+        <v>1277</v>
       </c>
       <c r="J174" t="s">
-        <v>802</v>
+        <v>1228</v>
       </c>
       <c r="K174" t="s">
-        <v>1180</v>
+        <v>1278</v>
       </c>
       <c r="L174" t="s">
-        <v>1181</v>
+        <v>89</v>
       </c>
       <c r="M174" t="s">
-        <v>1182</v>
+        <v>1279</v>
       </c>
       <c r="N174" t="s">
-        <v>1183</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1184</v>
+        <v>1281</v>
       </c>
       <c r="D175" t="s">
-        <v>30</v>
+        <v>1282</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1185</v>
+        <v>1283</v>
       </c>
       <c r="I175" t="s">
-        <v>1186</v>
+        <v>1284</v>
       </c>
       <c r="J175" t="s">
-        <v>802</v>
+        <v>1228</v>
       </c>
       <c r="K175" t="s">
-        <v>1187</v>
+        <v>1285</v>
       </c>
       <c r="L175" t="s">
-        <v>1188</v>
+        <v>89</v>
       </c>
       <c r="M175" t="s">
-        <v>1189</v>
+        <v>1286</v>
       </c>
       <c r="N175" t="s">
-        <v>1190</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1191</v>
+        <v>1274</v>
       </c>
       <c r="D176" t="s">
-        <v>30</v>
+        <v>1275</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1192</v>
+        <v>1288</v>
       </c>
       <c r="I176" t="s">
-        <v>1193</v>
+        <v>1289</v>
       </c>
       <c r="J176" t="s">
-        <v>802</v>
+        <v>1228</v>
       </c>
       <c r="K176" t="s">
-        <v>1194</v>
+        <v>1290</v>
       </c>
       <c r="L176" t="s">
-        <v>1195</v>
+        <v>89</v>
       </c>
       <c r="M176" t="s">
-        <v>1196</v>
+        <v>1291</v>
       </c>
       <c r="N176" t="s">
-        <v>1197</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1198</v>
+        <v>1292</v>
       </c>
       <c r="D177" t="s">
-        <v>30</v>
+        <v>1293</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1199</v>
+        <v>1294</v>
       </c>
       <c r="I177" t="s">
-        <v>1200</v>
+        <v>1295</v>
       </c>
       <c r="J177" t="s">
-        <v>802</v>
+        <v>1228</v>
       </c>
       <c r="K177" t="s">
-        <v>1201</v>
+        <v>1296</v>
       </c>
       <c r="L177" t="s">
-        <v>1202</v>
+        <v>89</v>
       </c>
       <c r="M177" t="s">
-        <v>1203</v>
+        <v>1297</v>
       </c>
       <c r="N177" t="s">
-        <v>1204</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1205</v>
+        <v>1299</v>
       </c>
       <c r="D178" t="s">
-        <v>1206</v>
+        <v>1300</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1207</v>
+        <v>1301</v>
       </c>
       <c r="I178" t="s">
-        <v>1208</v>
+        <v>1302</v>
       </c>
       <c r="J178" t="s">
-        <v>974</v>
+        <v>1228</v>
       </c>
       <c r="K178" t="s">
-        <v>1209</v>
+        <v>1303</v>
       </c>
       <c r="L178" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M178" t="s">
-        <v>1210</v>
+        <v>1304</v>
       </c>
       <c r="N178" t="s">
-        <v>1211</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1212</v>
+        <v>1306</v>
       </c>
       <c r="D179" t="s">
-        <v>1213</v>
+        <v>1306</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1214</v>
+        <v>43</v>
       </c>
       <c r="I179" t="s">
-        <v>1215</v>
+        <v>1307</v>
       </c>
       <c r="J179" t="s">
-        <v>1216</v>
+        <v>1308</v>
       </c>
       <c r="K179" t="s">
-        <v>1217</v>
+        <v>1309</v>
       </c>
       <c r="L179" t="s">
-        <v>583</v>
+        <v>942</v>
       </c>
       <c r="M179" t="s">
-        <v>1218</v>
+        <v>1310</v>
       </c>
       <c r="N179" t="s">
-        <v>1219</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1220</v>
+        <v>1312</v>
       </c>
       <c r="D180" t="s">
-        <v>1221</v>
+        <v>1312</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1222</v>
+        <v>43</v>
       </c>
       <c r="I180" t="s">
-        <v>1223</v>
+        <v>1313</v>
       </c>
       <c r="J180" t="s">
-        <v>1216</v>
+        <v>1308</v>
       </c>
       <c r="K180" t="s">
-        <v>1224</v>
+        <v>1314</v>
       </c>
       <c r="L180" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M180" t="s">
-        <v>1225</v>
+        <v>1315</v>
       </c>
       <c r="N180" t="s">
-        <v>1226</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1227</v>
+        <v>1317</v>
       </c>
       <c r="D181" t="s">
-        <v>1228</v>
+        <v>1317</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1229</v>
+        <v>43</v>
       </c>
       <c r="I181" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="J181" t="s">
-        <v>1216</v>
+        <v>1308</v>
       </c>
       <c r="K181" t="s">
-        <v>1231</v>
+        <v>1319</v>
       </c>
       <c r="L181" t="s">
-        <v>459</v>
+        <v>942</v>
       </c>
       <c r="M181" t="s">
-        <v>1232</v>
+        <v>1320</v>
       </c>
       <c r="N181" t="s">
-        <v>1233</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1234</v>
+        <v>1322</v>
       </c>
       <c r="D182" t="s">
-        <v>1234</v>
+        <v>1322</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="I182" t="s">
-        <v>1235</v>
+        <v>1323</v>
       </c>
       <c r="J182" t="s">
-        <v>974</v>
+        <v>1308</v>
       </c>
       <c r="K182" t="s">
-        <v>1236</v>
+        <v>1324</v>
       </c>
       <c r="L182" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M182" t="s">
-        <v>1237</v>
+        <v>1325</v>
       </c>
       <c r="N182" t="s">
-        <v>1238</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1234</v>
+        <v>1327</v>
       </c>
       <c r="D183" t="s">
-        <v>1239</v>
+        <v>1327</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1240</v>
+        <v>43</v>
       </c>
       <c r="I183" t="s">
-        <v>1241</v>
+        <v>1328</v>
       </c>
       <c r="J183" t="s">
-        <v>1216</v>
+        <v>1308</v>
       </c>
       <c r="K183" t="s">
-        <v>1242</v>
+        <v>1329</v>
       </c>
       <c r="L183" t="s">
-        <v>72</v>
+        <v>942</v>
       </c>
       <c r="M183" t="s">
-        <v>1243</v>
+        <v>1330</v>
       </c>
       <c r="N183" t="s">
-        <v>1238</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1244</v>
+        <v>1332</v>
       </c>
       <c r="D184" t="s">
-        <v>1245</v>
+        <v>1332</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1246</v>
+        <v>43</v>
       </c>
       <c r="I184" t="s">
-        <v>1247</v>
+        <v>1333</v>
       </c>
       <c r="J184" t="s">
-        <v>1216</v>
+        <v>1228</v>
       </c>
       <c r="K184" t="s">
-        <v>1248</v>
+        <v>1334</v>
       </c>
       <c r="L184" t="s">
-        <v>64</v>
+        <v>942</v>
       </c>
       <c r="M184" t="s">
-        <v>1249</v>
+        <v>1335</v>
       </c>
       <c r="N184" t="s">
-        <v>1250</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1251</v>
+        <v>1337</v>
       </c>
       <c r="D185" t="s">
-        <v>1164</v>
-[...3 lines deleted...]
-      <c r="G185"/>
+        <v>1338</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1341</v>
+      </c>
       <c r="H185" t="s">
-        <v>1252</v>
+        <v>1342</v>
       </c>
       <c r="I185" t="s">
-        <v>1253</v>
+        <v>1343</v>
       </c>
       <c r="J185" t="s">
-        <v>1254</v>
+        <v>1180</v>
       </c>
       <c r="K185" t="s">
-        <v>1255</v>
+        <v>1344</v>
       </c>
       <c r="L185" t="s">
-        <v>583</v>
+        <v>1345</v>
       </c>
       <c r="M185" t="s">
-        <v>1256</v>
+        <v>1346</v>
       </c>
       <c r="N185" t="s">
-        <v>1257</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1258</v>
+        <v>1348</v>
       </c>
       <c r="D186" t="s">
-        <v>1259</v>
-[...3 lines deleted...]
-      <c r="G186"/>
+        <v>1338</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1351</v>
+      </c>
       <c r="H186" t="s">
-        <v>1260</v>
+        <v>1352</v>
       </c>
       <c r="I186" t="s">
-        <v>1261</v>
+        <v>1353</v>
       </c>
       <c r="J186" t="s">
-        <v>1262</v>
+        <v>1180</v>
       </c>
       <c r="K186" t="s">
-        <v>1263</v>
+        <v>1354</v>
       </c>
       <c r="L186" t="s">
-        <v>64</v>
+        <v>1345</v>
       </c>
       <c r="M186" t="s">
-        <v>1264</v>
+        <v>1355</v>
       </c>
       <c r="N186" t="s">
-        <v>1265</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1266</v>
+        <v>113</v>
       </c>
       <c r="D187" t="s">
-        <v>1267</v>
-[...3 lines deleted...]
-      <c r="G187"/>
+        <v>1357</v>
+      </c>
+      <c r="E187" t="s">
+        <v>114</v>
+      </c>
+      <c r="F187" t="s">
+        <v>115</v>
+      </c>
+      <c r="G187" t="s">
+        <v>116</v>
+      </c>
       <c r="H187" t="s">
-        <v>1268</v>
+        <v>1358</v>
       </c>
       <c r="I187" t="s">
-        <v>1269</v>
+        <v>1359</v>
       </c>
       <c r="J187" t="s">
-        <v>1262</v>
+        <v>783</v>
       </c>
       <c r="K187" t="s">
-        <v>1270</v>
+        <v>1360</v>
       </c>
       <c r="L187" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="M187" t="s">
-        <v>1271</v>
+        <v>1361</v>
       </c>
       <c r="N187" t="s">
-        <v>1272</v>
+        <v>121</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1273</v>
+        <v>138</v>
       </c>
       <c r="D188" t="s">
-        <v>1274</v>
-[...3 lines deleted...]
-      <c r="G188"/>
+        <v>1357</v>
+      </c>
+      <c r="E188" t="s">
+        <v>139</v>
+      </c>
+      <c r="F188" t="s">
+        <v>140</v>
+      </c>
+      <c r="G188" t="s">
+        <v>141</v>
+      </c>
       <c r="H188" t="s">
-        <v>1275</v>
+        <v>1362</v>
       </c>
       <c r="I188" t="s">
-        <v>1276</v>
+        <v>1363</v>
       </c>
       <c r="J188" t="s">
-        <v>1262</v>
+        <v>783</v>
       </c>
       <c r="K188" t="s">
-        <v>1277</v>
+        <v>1364</v>
       </c>
       <c r="L188" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="M188" t="s">
-        <v>1278</v>
+        <v>1365</v>
       </c>
       <c r="N188" t="s">
-        <v>1279</v>
+        <v>147</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1280</v>
+        <v>1366</v>
       </c>
       <c r="D189" t="s">
-        <v>1281</v>
+        <v>1367</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1282</v>
+        <v>1368</v>
       </c>
       <c r="I189" t="s">
-        <v>1283</v>
+        <v>1369</v>
       </c>
       <c r="J189" t="s">
-        <v>1262</v>
+        <v>1370</v>
       </c>
       <c r="K189" t="s">
-        <v>1284</v>
+        <v>1371</v>
       </c>
       <c r="L189" t="s">
-        <v>64</v>
+        <v>1372</v>
       </c>
       <c r="M189" t="s">
-        <v>1285</v>
+        <v>1373</v>
       </c>
       <c r="N189" t="s">
-        <v>1286</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1287</v>
+        <v>43</v>
       </c>
       <c r="D190" t="s">
-        <v>1288</v>
+        <v>1375</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1275</v>
+        <v>1376</v>
       </c>
       <c r="I190" t="s">
-        <v>1289</v>
-[...3 lines deleted...]
-      </c>
+        <v>1377</v>
+      </c>
+      <c r="J190"/>
       <c r="K190" t="s">
-        <v>1290</v>
+        <v>1378</v>
       </c>
       <c r="L190" t="s">
-        <v>64</v>
+        <v>1379</v>
       </c>
       <c r="M190" t="s">
-        <v>1291</v>
-[...3 lines deleted...]
-      </c>
+        <v>1380</v>
+      </c>
+      <c r="N190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1293</v>
+        <v>1381</v>
       </c>
       <c r="D191" t="s">
-        <v>1164</v>
+        <v>1382</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1294</v>
+        <v>1383</v>
       </c>
       <c r="I191" t="s">
-        <v>1295</v>
+        <v>1384</v>
       </c>
       <c r="J191" t="s">
-        <v>1254</v>
+        <v>1385</v>
       </c>
       <c r="K191" t="s">
-        <v>1296</v>
+        <v>1386</v>
       </c>
       <c r="L191" t="s">
-        <v>583</v>
+        <v>1387</v>
       </c>
       <c r="M191" t="s">
-        <v>1297</v>
+        <v>1388</v>
       </c>
       <c r="N191" t="s">
-        <v>1298</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1299</v>
+        <v>1390</v>
       </c>
       <c r="D192" t="s">
-        <v>1300</v>
+        <v>1391</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1301</v>
+        <v>1392</v>
       </c>
       <c r="I192" t="s">
-        <v>1302</v>
+        <v>1393</v>
       </c>
       <c r="J192" t="s">
-        <v>1262</v>
+        <v>1394</v>
       </c>
       <c r="K192" t="s">
-        <v>1303</v>
+        <v>1395</v>
       </c>
       <c r="L192" t="s">
-        <v>64</v>
+        <v>1396</v>
       </c>
       <c r="M192" t="s">
-        <v>1304</v>
+        <v>1397</v>
       </c>
       <c r="N192" t="s">
-        <v>1305</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1306</v>
+        <v>43</v>
       </c>
       <c r="D193" t="s">
-        <v>1307</v>
+        <v>1399</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1308</v>
+        <v>1400</v>
       </c>
       <c r="I193" t="s">
-        <v>1309</v>
-[...3 lines deleted...]
-      </c>
+        <v>1401</v>
+      </c>
+      <c r="J193"/>
       <c r="K193" t="s">
-        <v>1310</v>
+        <v>1402</v>
       </c>
       <c r="L193" t="s">
-        <v>64</v>
+        <v>1403</v>
       </c>
       <c r="M193" t="s">
-        <v>1311</v>
-[...3 lines deleted...]
-      </c>
+        <v>1404</v>
+      </c>
+      <c r="N193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1313</v>
+        <v>1405</v>
       </c>
       <c r="D194" t="s">
-        <v>1314</v>
-[...3 lines deleted...]
-      <c r="G194"/>
+        <v>1406</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1409</v>
+      </c>
       <c r="H194" t="s">
-        <v>1275</v>
+        <v>1410</v>
       </c>
       <c r="I194" t="s">
-        <v>1315</v>
-[...3 lines deleted...]
-      </c>
+        <v>1411</v>
+      </c>
+      <c r="J194"/>
       <c r="K194" t="s">
-        <v>1316</v>
+        <v>1412</v>
       </c>
       <c r="L194" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="M194" t="s">
-        <v>1317</v>
+        <v>1413</v>
       </c>
       <c r="N194" t="s">
-        <v>1318</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1319</v>
+        <v>1415</v>
       </c>
       <c r="D195" t="s">
-        <v>1320</v>
+        <v>1416</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1275</v>
+        <v>1417</v>
       </c>
       <c r="I195" t="s">
-        <v>1321</v>
-[...3 lines deleted...]
-      </c>
+        <v>1418</v>
+      </c>
+      <c r="J195"/>
       <c r="K195" t="s">
-        <v>1322</v>
+        <v>1419</v>
       </c>
       <c r="L195" t="s">
-        <v>64</v>
+        <v>1420</v>
       </c>
       <c r="M195" t="s">
-        <v>1323</v>
+        <v>1421</v>
       </c>
       <c r="N195" t="s">
-        <v>1324</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1325</v>
+        <v>1423</v>
       </c>
       <c r="D196" t="s">
-        <v>1326</v>
-[...3 lines deleted...]
-      <c r="G196"/>
+        <v>1424</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1427</v>
+      </c>
       <c r="H196" t="s">
-        <v>1327</v>
+        <v>1428</v>
       </c>
       <c r="I196" t="s">
-        <v>1328</v>
-[...3 lines deleted...]
-      </c>
+        <v>1429</v>
+      </c>
+      <c r="J196"/>
       <c r="K196" t="s">
-        <v>1330</v>
+        <v>1430</v>
       </c>
       <c r="L196" t="s">
-        <v>583</v>
+        <v>1431</v>
       </c>
       <c r="M196" t="s">
-        <v>1331</v>
+        <v>1432</v>
       </c>
       <c r="N196" t="s">
-        <v>1332</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1333</v>
+        <v>1434</v>
       </c>
       <c r="D197" t="s">
-        <v>1334</v>
+        <v>1435</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1335</v>
+        <v>1436</v>
       </c>
       <c r="I197" t="s">
-        <v>1336</v>
-[...3 lines deleted...]
-      </c>
+        <v>1437</v>
+      </c>
+      <c r="J197"/>
       <c r="K197" t="s">
-        <v>1337</v>
+        <v>1438</v>
       </c>
       <c r="L197" t="s">
-        <v>64</v>
+        <v>1439</v>
       </c>
       <c r="M197" t="s">
-        <v>1338</v>
+        <v>1440</v>
       </c>
       <c r="N197" t="s">
-        <v>1339</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1340</v>
+        <v>1442</v>
       </c>
       <c r="D198" t="s">
-        <v>1341</v>
+        <v>1443</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1342</v>
+        <v>43</v>
       </c>
       <c r="I198" t="s">
-        <v>1343</v>
-[...3 lines deleted...]
-      </c>
+        <v>1444</v>
+      </c>
+      <c r="J198"/>
       <c r="K198" t="s">
-        <v>1344</v>
+        <v>1445</v>
       </c>
       <c r="L198" t="s">
-        <v>64</v>
+        <v>1446</v>
       </c>
       <c r="M198" t="s">
-        <v>1345</v>
+        <v>1447</v>
       </c>
       <c r="N198" t="s">
-        <v>1346</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1347</v>
+        <v>1449</v>
       </c>
       <c r="D199" t="s">
-        <v>1348</v>
+        <v>1450</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1349</v>
+        <v>1451</v>
       </c>
       <c r="I199" t="s">
-        <v>1350</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="J199"/>
       <c r="K199" t="s">
-        <v>1351</v>
+        <v>1453</v>
       </c>
       <c r="L199" t="s">
-        <v>64</v>
+        <v>1454</v>
       </c>
       <c r="M199" t="s">
-        <v>1352</v>
+        <v>1455</v>
       </c>
       <c r="N199" t="s">
-        <v>1353</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1354</v>
+        <v>1457</v>
       </c>
       <c r="D200" t="s">
-        <v>1355</v>
+        <v>1458</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1356</v>
+        <v>1459</v>
       </c>
       <c r="I200" t="s">
-        <v>1357</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="J200"/>
       <c r="K200" t="s">
-        <v>1358</v>
+        <v>1461</v>
       </c>
       <c r="L200" t="s">
-        <v>64</v>
+        <v>1462</v>
       </c>
       <c r="M200" t="s">
-        <v>1359</v>
+        <v>1463</v>
       </c>
       <c r="N200" t="s">
-        <v>1360</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1361</v>
+        <v>1465</v>
       </c>
       <c r="D201" t="s">
-        <v>1362</v>
+        <v>243</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1363</v>
+        <v>43</v>
       </c>
       <c r="I201" t="s">
-        <v>1364</v>
-[...3 lines deleted...]
-      </c>
+        <v>1466</v>
+      </c>
+      <c r="J201"/>
       <c r="K201" t="s">
-        <v>1365</v>
+        <v>1467</v>
       </c>
       <c r="L201" t="s">
-        <v>1366</v>
+        <v>1468</v>
       </c>
       <c r="M201" t="s">
-        <v>1367</v>
+        <v>1469</v>
       </c>
       <c r="N201" t="s">
-        <v>1368</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1369</v>
+        <v>1471</v>
       </c>
       <c r="D202" t="s">
-        <v>1326</v>
+        <v>1472</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1327</v>
+        <v>43</v>
       </c>
       <c r="I202" t="s">
-        <v>1370</v>
-[...3 lines deleted...]
-      </c>
+        <v>1473</v>
+      </c>
+      <c r="J202"/>
       <c r="K202" t="s">
-        <v>1371</v>
+        <v>1474</v>
       </c>
       <c r="L202" t="s">
-        <v>583</v>
+        <v>1475</v>
       </c>
       <c r="M202" t="s">
-        <v>1372</v>
+        <v>1476</v>
       </c>
       <c r="N202" t="s">
-        <v>1373</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1374</v>
+        <v>1478</v>
       </c>
       <c r="D203" t="s">
-        <v>1374</v>
-[...3 lines deleted...]
-      <c r="G203"/>
+        <v>1479</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1482</v>
+      </c>
       <c r="H203" t="s">
-        <v>76</v>
+        <v>1483</v>
       </c>
       <c r="I203" t="s">
-        <v>1375</v>
-[...3 lines deleted...]
-      </c>
+        <v>1484</v>
+      </c>
+      <c r="J203"/>
       <c r="K203" t="s">
-        <v>1376</v>
+        <v>1485</v>
       </c>
       <c r="L203" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="M203" t="s">
-        <v>1377</v>
+        <v>1486</v>
       </c>
       <c r="N203" t="s">
-        <v>1378</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
-      <c r="C204" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C204"/>
       <c r="D204" t="s">
-        <v>1380</v>
+        <v>1488</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1381</v>
+        <v>1489</v>
       </c>
       <c r="I204" t="s">
-        <v>1382</v>
-[...3 lines deleted...]
-      </c>
+        <v>1490</v>
+      </c>
+      <c r="J204"/>
       <c r="K204" t="s">
-        <v>1383</v>
+        <v>1491</v>
       </c>
       <c r="L204" t="s">
-        <v>64</v>
+        <v>1492</v>
       </c>
       <c r="M204" t="s">
-        <v>1384</v>
-[...3 lines deleted...]
-      </c>
+        <v>1493</v>
+      </c>
+      <c r="N204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1386</v>
+        <v>1494</v>
       </c>
       <c r="D205" t="s">
-        <v>1387</v>
-[...3 lines deleted...]
-      <c r="G205"/>
+        <v>1495</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1498</v>
+      </c>
       <c r="H205" t="s">
-        <v>1388</v>
+        <v>1499</v>
       </c>
       <c r="I205" t="s">
-        <v>1389</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="J205"/>
       <c r="K205" t="s">
-        <v>1390</v>
+        <v>1501</v>
       </c>
       <c r="L205" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="M205" t="s">
-        <v>1391</v>
+        <v>1502</v>
       </c>
       <c r="N205" t="s">
-        <v>1392</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1393</v>
+        <v>1504</v>
       </c>
       <c r="D206" t="s">
-        <v>1394</v>
+        <v>1505</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1275</v>
+        <v>43</v>
       </c>
       <c r="I206" t="s">
-        <v>1395</v>
-[...3 lines deleted...]
-      </c>
+        <v>1506</v>
+      </c>
+      <c r="J206"/>
       <c r="K206" t="s">
-        <v>1396</v>
+        <v>1507</v>
       </c>
       <c r="L206" t="s">
-        <v>64</v>
+        <v>1508</v>
       </c>
       <c r="M206" t="s">
-        <v>1397</v>
+        <v>1509</v>
       </c>
       <c r="N206" t="s">
-        <v>1398</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1399</v>
+        <v>1511</v>
       </c>
       <c r="D207" t="s">
-        <v>1400</v>
+        <v>1512</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1401</v>
+        <v>43</v>
       </c>
       <c r="I207" t="s">
-        <v>1402</v>
-[...3 lines deleted...]
-      </c>
+        <v>1513</v>
+      </c>
+      <c r="J207"/>
       <c r="K207" t="s">
-        <v>1404</v>
+        <v>1514</v>
       </c>
       <c r="L207" t="s">
-        <v>64</v>
+        <v>1515</v>
       </c>
       <c r="M207" t="s">
-        <v>1405</v>
+        <v>1516</v>
       </c>
       <c r="N207" t="s">
-        <v>1406</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1407</v>
+        <v>1518</v>
       </c>
       <c r="D208" t="s">
-        <v>1408</v>
+        <v>1519</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1409</v>
+        <v>1520</v>
       </c>
       <c r="I208" t="s">
-        <v>1410</v>
-[...3 lines deleted...]
-      </c>
+        <v>1521</v>
+      </c>
+      <c r="J208"/>
       <c r="K208" t="s">
-        <v>1411</v>
+        <v>1522</v>
       </c>
       <c r="L208" t="s">
-        <v>64</v>
+        <v>1523</v>
       </c>
       <c r="M208" t="s">
-        <v>1412</v>
+        <v>1524</v>
       </c>
       <c r="N208" t="s">
-        <v>1413</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1414</v>
+        <v>1526</v>
       </c>
       <c r="D209" t="s">
-        <v>1415</v>
+        <v>1527</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1416</v>
+        <v>1528</v>
       </c>
       <c r="I209" t="s">
-        <v>1417</v>
-[...3 lines deleted...]
-      </c>
+        <v>1529</v>
+      </c>
+      <c r="J209"/>
       <c r="K209" t="s">
-        <v>1418</v>
+        <v>1530</v>
       </c>
       <c r="L209" t="s">
-        <v>64</v>
+        <v>1531</v>
       </c>
       <c r="M209" t="s">
-        <v>1419</v>
+        <v>1532</v>
       </c>
       <c r="N209" t="s">
-        <v>1420</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1421</v>
+        <v>1534</v>
       </c>
       <c r="D210" t="s">
-        <v>1422</v>
+        <v>1535</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1423</v>
+        <v>1536</v>
       </c>
       <c r="I210" t="s">
-        <v>1424</v>
-[...3 lines deleted...]
-      </c>
+        <v>1537</v>
+      </c>
+      <c r="J210"/>
       <c r="K210" t="s">
-        <v>1425</v>
+        <v>1538</v>
       </c>
       <c r="L210" t="s">
-        <v>64</v>
+        <v>1539</v>
       </c>
       <c r="M210" t="s">
-        <v>1426</v>
+        <v>1540</v>
       </c>
       <c r="N210" t="s">
-        <v>1427</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1428</v>
+        <v>1542</v>
       </c>
       <c r="D211" t="s">
-        <v>1429</v>
+        <v>1543</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1430</v>
+        <v>1544</v>
       </c>
       <c r="I211" t="s">
-        <v>1431</v>
-[...3 lines deleted...]
-      </c>
+        <v>1545</v>
+      </c>
+      <c r="J211"/>
       <c r="K211" t="s">
-        <v>1432</v>
+        <v>1546</v>
       </c>
       <c r="L211" t="s">
-        <v>64</v>
+        <v>1547</v>
       </c>
       <c r="M211" t="s">
-        <v>1433</v>
+        <v>1548</v>
       </c>
       <c r="N211" t="s">
-        <v>1434</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1435</v>
+        <v>1550</v>
       </c>
       <c r="D212" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      <c r="G212"/>
+        <v>1551</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1554</v>
+      </c>
       <c r="H212" t="s">
-        <v>1437</v>
+        <v>1555</v>
       </c>
       <c r="I212" t="s">
-        <v>1438</v>
-[...3 lines deleted...]
-      </c>
+        <v>1556</v>
+      </c>
+      <c r="J212"/>
       <c r="K212" t="s">
-        <v>1439</v>
+        <v>1557</v>
       </c>
       <c r="L212" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="M212" t="s">
-        <v>1440</v>
+        <v>1558</v>
       </c>
       <c r="N212" t="s">
-        <v>1441</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1442</v>
+        <v>1560</v>
       </c>
       <c r="D213" t="s">
-        <v>1443</v>
-[...3 lines deleted...]
-      <c r="G213"/>
+        <v>1561</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1563</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1564</v>
+      </c>
       <c r="H213" t="s">
-        <v>1444</v>
+        <v>1565</v>
       </c>
       <c r="I213" t="s">
-        <v>1445</v>
-[...3 lines deleted...]
-      </c>
+        <v>1566</v>
+      </c>
+      <c r="J213"/>
       <c r="K213" t="s">
-        <v>1446</v>
+        <v>1567</v>
       </c>
       <c r="L213" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="M213" t="s">
-        <v>1447</v>
+        <v>1568</v>
       </c>
       <c r="N213" t="s">
-        <v>1448</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1449</v>
+        <v>1570</v>
       </c>
       <c r="D214" t="s">
-        <v>1449</v>
+        <v>1571</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>76</v>
+        <v>1572</v>
       </c>
       <c r="I214" t="s">
-        <v>1450</v>
-[...3 lines deleted...]
-      </c>
+        <v>1573</v>
+      </c>
+      <c r="J214"/>
       <c r="K214" t="s">
-        <v>1451</v>
+        <v>1574</v>
       </c>
       <c r="L214" t="s">
-        <v>72</v>
+        <v>1575</v>
       </c>
       <c r="M214" t="s">
-        <v>1452</v>
+        <v>1576</v>
       </c>
       <c r="N214" t="s">
-        <v>1453</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1454</v>
+        <v>1578</v>
       </c>
       <c r="D215" t="s">
-        <v>1455</v>
+        <v>1579</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1456</v>
+        <v>1580</v>
       </c>
       <c r="I215" t="s">
-        <v>1457</v>
-[...3 lines deleted...]
-      </c>
+        <v>1581</v>
+      </c>
+      <c r="J215"/>
       <c r="K215" t="s">
-        <v>1458</v>
+        <v>1582</v>
       </c>
       <c r="L215" t="s">
-        <v>64</v>
+        <v>1583</v>
       </c>
       <c r="M215" t="s">
-        <v>1459</v>
+        <v>1584</v>
       </c>
       <c r="N215" t="s">
-        <v>1460</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1461</v>
+        <v>1586</v>
       </c>
       <c r="D216" t="s">
-        <v>1462</v>
+        <v>1587</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1463</v>
+        <v>1588</v>
       </c>
       <c r="I216" t="s">
-        <v>1464</v>
-[...3 lines deleted...]
-      </c>
+        <v>1589</v>
+      </c>
+      <c r="J216"/>
       <c r="K216" t="s">
-        <v>1465</v>
+        <v>1590</v>
       </c>
       <c r="L216" t="s">
-        <v>64</v>
+        <v>1591</v>
       </c>
       <c r="M216" t="s">
-        <v>1466</v>
+        <v>1592</v>
       </c>
       <c r="N216" t="s">
-        <v>1467</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1468</v>
+        <v>1594</v>
       </c>
       <c r="D217" t="s">
-        <v>1469</v>
+        <v>1595</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1275</v>
+        <v>1596</v>
       </c>
       <c r="I217" t="s">
-        <v>1470</v>
-[...3 lines deleted...]
-      </c>
+        <v>1597</v>
+      </c>
+      <c r="J217"/>
       <c r="K217" t="s">
-        <v>1471</v>
+        <v>1598</v>
       </c>
       <c r="L217" t="s">
-        <v>64</v>
+        <v>1599</v>
       </c>
       <c r="M217" t="s">
-        <v>1472</v>
+        <v>1600</v>
       </c>
       <c r="N217" t="s">
-        <v>1473</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1474</v>
+        <v>1602</v>
       </c>
       <c r="D218" t="s">
-        <v>1475</v>
+        <v>1603</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1476</v>
+        <v>1604</v>
       </c>
       <c r="I218" t="s">
-        <v>1477</v>
-[...3 lines deleted...]
-      </c>
+        <v>1605</v>
+      </c>
+      <c r="J218"/>
       <c r="K218" t="s">
-        <v>1478</v>
+        <v>1606</v>
       </c>
       <c r="L218" t="s">
-        <v>64</v>
+        <v>1607</v>
       </c>
       <c r="M218" t="s">
-        <v>1479</v>
+        <v>1608</v>
       </c>
       <c r="N218" t="s">
-        <v>1480</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1481</v>
+        <v>1610</v>
       </c>
       <c r="D219" t="s">
-        <v>1482</v>
-[...3 lines deleted...]
-      <c r="G219"/>
+        <v>1611</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1612</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1614</v>
+      </c>
       <c r="H219" t="s">
-        <v>1483</v>
+        <v>1615</v>
       </c>
       <c r="I219" t="s">
-        <v>1484</v>
-[...3 lines deleted...]
-      </c>
+        <v>1616</v>
+      </c>
+      <c r="J219"/>
       <c r="K219" t="s">
-        <v>1485</v>
+        <v>1617</v>
       </c>
       <c r="L219" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="M219" t="s">
-        <v>1486</v>
+        <v>1618</v>
       </c>
       <c r="N219" t="s">
-        <v>1487</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1488</v>
+        <v>1620</v>
       </c>
       <c r="D220" t="s">
-        <v>1489</v>
+        <v>1621</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1490</v>
+        <v>1622</v>
       </c>
       <c r="I220" t="s">
-        <v>1491</v>
-[...3 lines deleted...]
-      </c>
+        <v>1623</v>
+      </c>
+      <c r="J220"/>
       <c r="K220" t="s">
-        <v>1492</v>
+        <v>1624</v>
       </c>
       <c r="L220" t="s">
-        <v>64</v>
+        <v>1625</v>
       </c>
       <c r="M220" t="s">
-        <v>1493</v>
+        <v>1626</v>
       </c>
       <c r="N220" t="s">
-        <v>1494</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1495</v>
+        <v>1628</v>
       </c>
       <c r="D221" t="s">
-        <v>1496</v>
-[...3 lines deleted...]
-      <c r="G221"/>
+        <v>1629</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1631</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1632</v>
+      </c>
       <c r="H221" t="s">
-        <v>1497</v>
+        <v>1633</v>
       </c>
       <c r="I221" t="s">
-        <v>1498</v>
-[...3 lines deleted...]
-      </c>
+        <v>1634</v>
+      </c>
+      <c r="J221"/>
       <c r="K221" t="s">
-        <v>1500</v>
+        <v>1635</v>
       </c>
       <c r="L221" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="M221" t="s">
-        <v>1501</v>
+        <v>1636</v>
       </c>
       <c r="N221" t="s">
-        <v>1502</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1503</v>
+        <v>1638</v>
       </c>
       <c r="D222" t="s">
-        <v>1504</v>
+        <v>1639</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1505</v>
+        <v>1640</v>
       </c>
       <c r="I222" t="s">
-        <v>1506</v>
-[...3 lines deleted...]
-      </c>
+        <v>1641</v>
+      </c>
+      <c r="J222"/>
       <c r="K222" t="s">
-        <v>1507</v>
+        <v>1642</v>
       </c>
       <c r="L222" t="s">
-        <v>64</v>
+        <v>1643</v>
       </c>
       <c r="M222" t="s">
-        <v>1508</v>
+        <v>1644</v>
       </c>
       <c r="N222" t="s">
-        <v>1509</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1510</v>
+        <v>1646</v>
       </c>
       <c r="D223" t="s">
-        <v>1511</v>
+        <v>1647</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1512</v>
+        <v>1648</v>
       </c>
       <c r="I223" t="s">
-        <v>1513</v>
-[...3 lines deleted...]
-      </c>
+        <v>1649</v>
+      </c>
+      <c r="J223"/>
       <c r="K223" t="s">
-        <v>1514</v>
+        <v>1650</v>
       </c>
       <c r="L223" t="s">
-        <v>64</v>
+        <v>1651</v>
       </c>
       <c r="M223" t="s">
-        <v>1515</v>
+        <v>1652</v>
       </c>
       <c r="N223" t="s">
-        <v>1516</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1517</v>
+        <v>1654</v>
       </c>
       <c r="D224" t="s">
-        <v>1518</v>
+        <v>1655</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1519</v>
+        <v>43</v>
       </c>
       <c r="I224" t="s">
-        <v>1520</v>
-[...3 lines deleted...]
-      </c>
+        <v>1656</v>
+      </c>
+      <c r="J224"/>
       <c r="K224" t="s">
-        <v>1521</v>
+        <v>1657</v>
       </c>
       <c r="L224" t="s">
-        <v>64</v>
+        <v>1658</v>
       </c>
       <c r="M224" t="s">
-        <v>1522</v>
+        <v>1659</v>
       </c>
       <c r="N224" t="s">
-        <v>1523</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1524</v>
+        <v>1661</v>
       </c>
       <c r="D225" t="s">
-        <v>1525</v>
+        <v>1662</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1526</v>
+        <v>43</v>
       </c>
       <c r="I225" t="s">
-        <v>1527</v>
-[...3 lines deleted...]
-      </c>
+        <v>1663</v>
+      </c>
+      <c r="J225"/>
       <c r="K225" t="s">
-        <v>1528</v>
+        <v>1664</v>
       </c>
       <c r="L225" t="s">
-        <v>64</v>
+        <v>1665</v>
       </c>
       <c r="M225" t="s">
-        <v>1529</v>
+        <v>1666</v>
       </c>
       <c r="N225" t="s">
-        <v>1530</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1531</v>
+        <v>1668</v>
       </c>
       <c r="D226" t="s">
-        <v>1532</v>
+        <v>1662</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1533</v>
+        <v>43</v>
       </c>
       <c r="I226" t="s">
-        <v>1534</v>
-[...3 lines deleted...]
-      </c>
+        <v>1669</v>
+      </c>
+      <c r="J226"/>
       <c r="K226" t="s">
-        <v>1535</v>
+        <v>1670</v>
       </c>
       <c r="L226" t="s">
-        <v>64</v>
+        <v>1671</v>
       </c>
       <c r="M226" t="s">
-        <v>1536</v>
+        <v>1672</v>
       </c>
       <c r="N226" t="s">
-        <v>1537</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1538</v>
+        <v>1654</v>
       </c>
       <c r="D227" t="s">
-        <v>1539</v>
+        <v>1662</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1540</v>
+        <v>1674</v>
       </c>
       <c r="I227" t="s">
-        <v>1541</v>
-[...3 lines deleted...]
-      </c>
+        <v>1675</v>
+      </c>
+      <c r="J227"/>
       <c r="K227" t="s">
-        <v>1542</v>
+        <v>1676</v>
       </c>
       <c r="L227" t="s">
-        <v>64</v>
+        <v>1665</v>
       </c>
       <c r="M227" t="s">
-        <v>1543</v>
+        <v>1677</v>
       </c>
       <c r="N227" t="s">
-        <v>1544</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1545</v>
+        <v>1678</v>
       </c>
       <c r="D228" t="s">
-        <v>1546</v>
+        <v>1679</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1547</v>
+        <v>1680</v>
       </c>
       <c r="I228" t="s">
-        <v>1548</v>
-[...3 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="J228"/>
       <c r="K228" t="s">
-        <v>1549</v>
+        <v>1682</v>
       </c>
       <c r="L228" t="s">
-        <v>64</v>
+        <v>1683</v>
       </c>
       <c r="M228" t="s">
-        <v>1550</v>
+        <v>1684</v>
       </c>
       <c r="N228" t="s">
-        <v>1551</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1545</v>
+        <v>1686</v>
       </c>
       <c r="D229" t="s">
-        <v>1546</v>
+        <v>1687</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1547</v>
+        <v>1688</v>
       </c>
       <c r="I229" t="s">
-        <v>1552</v>
-[...3 lines deleted...]
-      </c>
+        <v>1689</v>
+      </c>
+      <c r="J229"/>
       <c r="K229" t="s">
-        <v>1553</v>
+        <v>1690</v>
       </c>
       <c r="L229" t="s">
-        <v>64</v>
+        <v>1691</v>
       </c>
       <c r="M229" t="s">
-        <v>1554</v>
+        <v>1692</v>
       </c>
       <c r="N229" t="s">
-        <v>1551</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1555</v>
+        <v>1694</v>
       </c>
       <c r="D230" t="s">
-        <v>1556</v>
+        <v>1695</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1557</v>
+        <v>1696</v>
       </c>
       <c r="I230" t="s">
-        <v>1558</v>
-[...3 lines deleted...]
-      </c>
+        <v>1697</v>
+      </c>
+      <c r="J230"/>
       <c r="K230" t="s">
-        <v>1559</v>
+        <v>1698</v>
       </c>
       <c r="L230" t="s">
-        <v>64</v>
+        <v>1699</v>
       </c>
       <c r="M230" t="s">
-        <v>1560</v>
+        <v>1700</v>
       </c>
       <c r="N230" t="s">
-        <v>1561</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1562</v>
+        <v>1702</v>
       </c>
       <c r="D231" t="s">
-        <v>1563</v>
+        <v>1703</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>76</v>
+        <v>1604</v>
       </c>
       <c r="I231" t="s">
-        <v>1564</v>
-[...3 lines deleted...]
-      </c>
+        <v>1704</v>
+      </c>
+      <c r="J231"/>
       <c r="K231" t="s">
-        <v>1565</v>
+        <v>1705</v>
       </c>
       <c r="L231" t="s">
-        <v>72</v>
+        <v>1706</v>
       </c>
       <c r="M231" t="s">
-        <v>1566</v>
+        <v>1707</v>
       </c>
       <c r="N231" t="s">
-        <v>1567</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1562</v>
+        <v>1709</v>
       </c>
       <c r="D232" t="s">
-        <v>1568</v>
+        <v>1710</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1569</v>
+        <v>1711</v>
       </c>
       <c r="I232" t="s">
-        <v>1570</v>
-[...3 lines deleted...]
-      </c>
+        <v>1712</v>
+      </c>
+      <c r="J232"/>
       <c r="K232" t="s">
-        <v>1571</v>
+        <v>1713</v>
       </c>
       <c r="L232" t="s">
-        <v>72</v>
+        <v>1714</v>
       </c>
       <c r="M232" t="s">
-        <v>1572</v>
+        <v>1715</v>
       </c>
       <c r="N232" t="s">
-        <v>1567</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1573</v>
+        <v>1717</v>
       </c>
       <c r="D233" t="s">
-        <v>1574</v>
+        <v>1718</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1575</v>
+        <v>1719</v>
       </c>
       <c r="I233" t="s">
-        <v>1576</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="J233"/>
       <c r="K233" t="s">
-        <v>1577</v>
+        <v>1721</v>
       </c>
       <c r="L233" t="s">
-        <v>64</v>
+        <v>1722</v>
       </c>
       <c r="M233" t="s">
-        <v>1578</v>
+        <v>1723</v>
       </c>
       <c r="N233" t="s">
-        <v>1579</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1580</v>
+        <v>1725</v>
       </c>
       <c r="D234" t="s">
-        <v>1581</v>
+        <v>1726</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1582</v>
+        <v>1727</v>
       </c>
       <c r="I234" t="s">
-        <v>1583</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="J234"/>
       <c r="K234" t="s">
-        <v>1584</v>
+        <v>1729</v>
       </c>
       <c r="L234" t="s">
-        <v>64</v>
+        <v>1730</v>
       </c>
       <c r="M234" t="s">
-        <v>1585</v>
+        <v>1731</v>
       </c>
       <c r="N234" t="s">
-        <v>1586</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1587</v>
+        <v>1733</v>
       </c>
       <c r="D235" t="s">
-        <v>1587</v>
+        <v>1734</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>76</v>
+        <v>1735</v>
       </c>
       <c r="I235" t="s">
-        <v>1588</v>
-[...3 lines deleted...]
-      </c>
+        <v>1736</v>
+      </c>
+      <c r="J235"/>
       <c r="K235" t="s">
-        <v>1589</v>
+        <v>1737</v>
       </c>
       <c r="L235" t="s">
-        <v>72</v>
+        <v>1738</v>
       </c>
       <c r="M235" t="s">
-        <v>1590</v>
+        <v>1739</v>
       </c>
       <c r="N235" t="s">
-        <v>1591</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1592</v>
+        <v>1741</v>
       </c>
       <c r="D236" t="s">
-        <v>1593</v>
-[...3 lines deleted...]
-      <c r="G236"/>
+        <v>1742</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1743</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1744</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1745</v>
+      </c>
       <c r="H236" t="s">
-        <v>1327</v>
+        <v>1746</v>
       </c>
       <c r="I236" t="s">
-        <v>1594</v>
-[...3 lines deleted...]
-      </c>
+        <v>1747</v>
+      </c>
+      <c r="J236"/>
       <c r="K236" t="s">
-        <v>1595</v>
+        <v>1748</v>
       </c>
       <c r="L236" t="s">
-        <v>583</v>
+        <v>102</v>
       </c>
       <c r="M236" t="s">
-        <v>1596</v>
+        <v>1749</v>
       </c>
       <c r="N236" t="s">
-        <v>1597</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1598</v>
+        <v>1751</v>
       </c>
       <c r="D237" t="s">
-        <v>1599</v>
-[...3 lines deleted...]
-      <c r="G237"/>
+        <v>1742</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F237" t="s">
+        <v>1753</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1754</v>
+      </c>
       <c r="H237" t="s">
-        <v>1600</v>
+        <v>1755</v>
       </c>
       <c r="I237" t="s">
-        <v>1601</v>
-[...3 lines deleted...]
-      </c>
+        <v>1756</v>
+      </c>
+      <c r="J237"/>
       <c r="K237" t="s">
-        <v>1602</v>
+        <v>1757</v>
       </c>
       <c r="L237" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="M237" t="s">
-        <v>1603</v>
+        <v>1758</v>
       </c>
       <c r="N237" t="s">
-        <v>1604</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1605</v>
+        <v>1760</v>
       </c>
       <c r="D238" t="s">
-        <v>1606</v>
-[...3 lines deleted...]
-      <c r="G238"/>
+        <v>1761</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F238" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1764</v>
+      </c>
       <c r="H238" t="s">
-        <v>1607</v>
+        <v>1765</v>
       </c>
       <c r="I238" t="s">
-        <v>1608</v>
-[...3 lines deleted...]
-      </c>
+        <v>1766</v>
+      </c>
+      <c r="J238"/>
       <c r="K238" t="s">
-        <v>1609</v>
+        <v>1767</v>
       </c>
       <c r="L238" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="M238" t="s">
-        <v>1610</v>
+        <v>1768</v>
       </c>
       <c r="N238" t="s">
-        <v>1611</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1612</v>
+        <v>1770</v>
       </c>
       <c r="D239" t="s">
-        <v>1613</v>
-[...3 lines deleted...]
-      <c r="G239"/>
+        <v>1771</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F239" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1774</v>
+      </c>
       <c r="H239" t="s">
-        <v>1614</v>
+        <v>1775</v>
       </c>
       <c r="I239" t="s">
-        <v>1615</v>
-[...3 lines deleted...]
-      </c>
+        <v>1776</v>
+      </c>
+      <c r="J239"/>
       <c r="K239" t="s">
-        <v>1616</v>
+        <v>1777</v>
       </c>
       <c r="L239" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="M239" t="s">
-        <v>1617</v>
+        <v>1778</v>
       </c>
       <c r="N239" t="s">
-        <v>1618</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1619</v>
+        <v>1780</v>
       </c>
       <c r="D240" t="s">
-        <v>1620</v>
+        <v>1781</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1621</v>
+        <v>1782</v>
       </c>
       <c r="I240" t="s">
-        <v>1622</v>
-[...3 lines deleted...]
-      </c>
+        <v>1783</v>
+      </c>
+      <c r="J240"/>
       <c r="K240" t="s">
-        <v>1623</v>
+        <v>1784</v>
       </c>
       <c r="L240" t="s">
-        <v>64</v>
+        <v>1785</v>
       </c>
       <c r="M240" t="s">
-        <v>1624</v>
+        <v>1786</v>
       </c>
       <c r="N240" t="s">
-        <v>1625</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1626</v>
+        <v>1788</v>
       </c>
       <c r="D241" t="s">
-        <v>1627</v>
+        <v>1789</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1628</v>
+        <v>1790</v>
       </c>
       <c r="I241" t="s">
-        <v>1629</v>
-[...3 lines deleted...]
-      </c>
+        <v>1791</v>
+      </c>
+      <c r="J241"/>
       <c r="K241" t="s">
-        <v>1630</v>
+        <v>1792</v>
       </c>
       <c r="L241" t="s">
-        <v>64</v>
+        <v>1793</v>
       </c>
       <c r="M241" t="s">
-        <v>1631</v>
+        <v>1794</v>
       </c>
       <c r="N241" t="s">
-        <v>1632</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1633</v>
+        <v>1796</v>
       </c>
       <c r="D242" t="s">
-        <v>1633</v>
+        <v>1797</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>76</v>
+        <v>1798</v>
       </c>
       <c r="I242" t="s">
-        <v>1634</v>
-[...3 lines deleted...]
-      </c>
+        <v>1799</v>
+      </c>
+      <c r="J242"/>
       <c r="K242" t="s">
-        <v>1635</v>
+        <v>1800</v>
       </c>
       <c r="L242" t="s">
-        <v>72</v>
+        <v>1801</v>
       </c>
       <c r="M242" t="s">
-        <v>1636</v>
+        <v>1802</v>
       </c>
       <c r="N242" t="s">
-        <v>1637</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1638</v>
+        <v>1804</v>
       </c>
       <c r="D243" t="s">
-        <v>1639</v>
-[...3 lines deleted...]
-      <c r="G243"/>
+        <v>1805</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F243" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G243" t="s">
+        <v>1808</v>
+      </c>
       <c r="H243" t="s">
-        <v>1640</v>
+        <v>1809</v>
       </c>
       <c r="I243" t="s">
-        <v>1641</v>
-[...3 lines deleted...]
-      </c>
+        <v>1810</v>
+      </c>
+      <c r="J243"/>
       <c r="K243" t="s">
-        <v>1642</v>
+        <v>1811</v>
       </c>
       <c r="L243" t="s">
-        <v>459</v>
+        <v>1812</v>
       </c>
       <c r="M243" t="s">
-        <v>1643</v>
+        <v>1813</v>
       </c>
       <c r="N243" t="s">
-        <v>1644</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1645</v>
+        <v>1815</v>
       </c>
       <c r="D244" t="s">
-        <v>1646</v>
-[...3 lines deleted...]
-      <c r="G244"/>
+        <v>1816</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1817</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1819</v>
+      </c>
       <c r="H244" t="s">
-        <v>1647</v>
+        <v>1820</v>
       </c>
       <c r="I244" t="s">
-        <v>1648</v>
-[...3 lines deleted...]
-      </c>
+        <v>1821</v>
+      </c>
+      <c r="J244"/>
       <c r="K244" t="s">
-        <v>1650</v>
+        <v>1822</v>
       </c>
       <c r="L244" t="s">
-        <v>64</v>
+        <v>1823</v>
       </c>
       <c r="M244" t="s">
-        <v>1651</v>
+        <v>1824</v>
       </c>
       <c r="N244" t="s">
-        <v>1652</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1653</v>
+        <v>1826</v>
       </c>
       <c r="D245" t="s">
-        <v>1654</v>
-[...3 lines deleted...]
-      <c r="G245"/>
+        <v>1827</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1830</v>
+      </c>
       <c r="H245" t="s">
-        <v>1655</v>
+        <v>1831</v>
       </c>
       <c r="I245" t="s">
-        <v>1656</v>
-[...3 lines deleted...]
-      </c>
+        <v>1832</v>
+      </c>
+      <c r="J245"/>
       <c r="K245" t="s">
-        <v>1657</v>
+        <v>1833</v>
       </c>
       <c r="L245" t="s">
-        <v>64</v>
+        <v>1834</v>
       </c>
       <c r="M245" t="s">
-        <v>1658</v>
+        <v>1835</v>
       </c>
       <c r="N245" t="s">
-        <v>1659</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1660</v>
+        <v>1837</v>
       </c>
       <c r="D246" t="s">
-        <v>1661</v>
-[...3 lines deleted...]
-      <c r="G246"/>
+        <v>1838</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F246" t="s">
+        <v>1840</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1841</v>
+      </c>
       <c r="H246" t="s">
-        <v>1662</v>
+        <v>1842</v>
       </c>
       <c r="I246" t="s">
-        <v>1663</v>
-[...3 lines deleted...]
-      </c>
+        <v>1843</v>
+      </c>
+      <c r="J246"/>
       <c r="K246" t="s">
-        <v>1664</v>
+        <v>1844</v>
       </c>
       <c r="L246" t="s">
-        <v>64</v>
+        <v>1845</v>
       </c>
       <c r="M246" t="s">
-        <v>1665</v>
+        <v>1846</v>
       </c>
       <c r="N246" t="s">
-        <v>1666</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1667</v>
+        <v>1848</v>
       </c>
       <c r="D247" t="s">
-        <v>1668</v>
-[...3 lines deleted...]
-      <c r="G247"/>
+        <v>1849</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F247" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1852</v>
+      </c>
       <c r="H247" t="s">
-        <v>1669</v>
+        <v>1853</v>
       </c>
       <c r="I247" t="s">
-        <v>1670</v>
-[...3 lines deleted...]
-      </c>
+        <v>1854</v>
+      </c>
+      <c r="J247"/>
       <c r="K247" t="s">
-        <v>1671</v>
+        <v>1855</v>
       </c>
       <c r="L247" t="s">
-        <v>64</v>
+        <v>1856</v>
       </c>
       <c r="M247" t="s">
-        <v>1672</v>
+        <v>1857</v>
       </c>
       <c r="N247" t="s">
-        <v>1673</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1674</v>
+        <v>1859</v>
       </c>
       <c r="D248" t="s">
-        <v>1675</v>
-[...3 lines deleted...]
-      <c r="G248"/>
+        <v>1860</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1861</v>
+      </c>
+      <c r="F248" t="s">
+        <v>1862</v>
+      </c>
+      <c r="G248" t="s">
+        <v>1863</v>
+      </c>
       <c r="H248" t="s">
-        <v>1676</v>
+        <v>1864</v>
       </c>
       <c r="I248" t="s">
-        <v>1677</v>
-[...3 lines deleted...]
-      </c>
+        <v>1865</v>
+      </c>
+      <c r="J248"/>
       <c r="K248" t="s">
-        <v>1678</v>
+        <v>1866</v>
       </c>
       <c r="L248" t="s">
-        <v>64</v>
+        <v>1867</v>
       </c>
       <c r="M248" t="s">
-        <v>1679</v>
+        <v>1868</v>
       </c>
       <c r="N248" t="s">
-        <v>1680</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1681</v>
+        <v>1870</v>
       </c>
       <c r="D249" t="s">
-        <v>1682</v>
-[...3 lines deleted...]
-      <c r="G249"/>
+        <v>1871</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1872</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1873</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1874</v>
+      </c>
       <c r="H249" t="s">
-        <v>1683</v>
+        <v>1875</v>
       </c>
       <c r="I249" t="s">
-        <v>1684</v>
-[...3 lines deleted...]
-      </c>
+        <v>1876</v>
+      </c>
+      <c r="J249"/>
       <c r="K249" t="s">
-        <v>1685</v>
+        <v>1877</v>
       </c>
       <c r="L249" t="s">
-        <v>583</v>
+        <v>1878</v>
       </c>
       <c r="M249" t="s">
-        <v>1686</v>
+        <v>1879</v>
       </c>
       <c r="N249" t="s">
-        <v>1687</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1688</v>
+        <v>1881</v>
       </c>
       <c r="D250" t="s">
-        <v>1689</v>
-[...3 lines deleted...]
-      <c r="G250"/>
+        <v>1882</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1885</v>
+      </c>
       <c r="H250" t="s">
-        <v>1690</v>
+        <v>1886</v>
       </c>
       <c r="I250" t="s">
-        <v>1691</v>
-[...3 lines deleted...]
-      </c>
+        <v>1887</v>
+      </c>
+      <c r="J250"/>
       <c r="K250" t="s">
-        <v>1692</v>
+        <v>1888</v>
       </c>
       <c r="L250" t="s">
-        <v>64</v>
+        <v>1889</v>
       </c>
       <c r="M250" t="s">
-        <v>1693</v>
+        <v>1890</v>
       </c>
       <c r="N250" t="s">
-        <v>1694</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1695</v>
+        <v>1892</v>
       </c>
       <c r="D251" t="s">
-        <v>1696</v>
-[...3 lines deleted...]
-      <c r="G251"/>
+        <v>1893</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1894</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1895</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1896</v>
+      </c>
       <c r="H251" t="s">
-        <v>1697</v>
+        <v>1897</v>
       </c>
       <c r="I251" t="s">
-        <v>1698</v>
-[...3 lines deleted...]
-      </c>
+        <v>1898</v>
+      </c>
+      <c r="J251"/>
       <c r="K251" t="s">
-        <v>1699</v>
+        <v>1899</v>
       </c>
       <c r="L251" t="s">
-        <v>64</v>
+        <v>1900</v>
       </c>
       <c r="M251" t="s">
-        <v>1700</v>
+        <v>1901</v>
       </c>
       <c r="N251" t="s">
-        <v>1701</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1702</v>
+        <v>1903</v>
       </c>
       <c r="D252" t="s">
-        <v>1703</v>
-[...3 lines deleted...]
-      <c r="G252"/>
+        <v>1904</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1907</v>
+      </c>
       <c r="H252" t="s">
-        <v>1275</v>
+        <v>1908</v>
       </c>
       <c r="I252" t="s">
-        <v>1704</v>
-[...3 lines deleted...]
-      </c>
+        <v>1909</v>
+      </c>
+      <c r="J252"/>
       <c r="K252" t="s">
-        <v>1705</v>
+        <v>1910</v>
       </c>
       <c r="L252" t="s">
-        <v>64</v>
+        <v>1911</v>
       </c>
       <c r="M252" t="s">
-        <v>1706</v>
+        <v>1912</v>
       </c>
       <c r="N252" t="s">
-        <v>1707</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1708</v>
+        <v>1914</v>
       </c>
       <c r="D253" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      <c r="G253"/>
+        <v>1915</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1916</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1917</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1918</v>
+      </c>
       <c r="H253" t="s">
-        <v>1710</v>
+        <v>1919</v>
       </c>
       <c r="I253" t="s">
-        <v>1711</v>
-[...3 lines deleted...]
-      </c>
+        <v>1920</v>
+      </c>
+      <c r="J253"/>
       <c r="K253" t="s">
-        <v>1712</v>
+        <v>1921</v>
       </c>
       <c r="L253" t="s">
-        <v>64</v>
+        <v>1922</v>
       </c>
       <c r="M253" t="s">
-        <v>1713</v>
+        <v>1923</v>
       </c>
       <c r="N253" t="s">
-        <v>1714</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1715</v>
+        <v>1925</v>
       </c>
       <c r="D254" t="s">
-        <v>1716</v>
-[...3 lines deleted...]
-      <c r="G254"/>
+        <v>1926</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1928</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1929</v>
+      </c>
       <c r="H254" t="s">
-        <v>1717</v>
+        <v>1930</v>
       </c>
       <c r="I254" t="s">
-        <v>1718</v>
-[...3 lines deleted...]
-      </c>
+        <v>1931</v>
+      </c>
+      <c r="J254"/>
       <c r="K254" t="s">
-        <v>1719</v>
+        <v>1932</v>
       </c>
       <c r="L254" t="s">
-        <v>64</v>
+        <v>1933</v>
       </c>
       <c r="M254" t="s">
-        <v>1720</v>
+        <v>1934</v>
       </c>
       <c r="N254" t="s">
-        <v>1721</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1722</v>
+        <v>1936</v>
       </c>
       <c r="D255" t="s">
-        <v>1723</v>
-[...3 lines deleted...]
-      <c r="G255"/>
+        <v>1937</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1939</v>
+      </c>
+      <c r="G255" t="s">
+        <v>1940</v>
+      </c>
       <c r="H255" t="s">
-        <v>1724</v>
+        <v>1941</v>
       </c>
       <c r="I255" t="s">
-        <v>1725</v>
-[...3 lines deleted...]
-      </c>
+        <v>1942</v>
+      </c>
+      <c r="J255"/>
       <c r="K255" t="s">
-        <v>1726</v>
+        <v>1943</v>
       </c>
       <c r="L255" t="s">
-        <v>64</v>
+        <v>1944</v>
       </c>
       <c r="M255" t="s">
-        <v>1727</v>
+        <v>1945</v>
       </c>
       <c r="N255" t="s">
-        <v>1728</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>895</v>
+        <v>92</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1729</v>
+        <v>1947</v>
       </c>
       <c r="D256" t="s">
-        <v>1730</v>
+        <v>1948</v>
       </c>
       <c r="E256" t="s">
-        <v>1731</v>
+        <v>1949</v>
       </c>
       <c r="F256" t="s">
-        <v>1732</v>
+        <v>1950</v>
       </c>
       <c r="G256" t="s">
-        <v>1733</v>
+        <v>1951</v>
       </c>
       <c r="H256" t="s">
-        <v>1734</v>
+        <v>1952</v>
       </c>
       <c r="I256" t="s">
-        <v>1735</v>
-[...3 lines deleted...]
-      </c>
+        <v>1953</v>
+      </c>
+      <c r="J256"/>
       <c r="K256" t="s">
-        <v>1736</v>
+        <v>1954</v>
       </c>
       <c r="L256" t="s">
-        <v>1737</v>
+        <v>1955</v>
       </c>
       <c r="M256" t="s">
-        <v>1738</v>
+        <v>1956</v>
       </c>
       <c r="N256" t="s">
-        <v>1739</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>895</v>
+        <v>92</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1740</v>
+        <v>1958</v>
       </c>
       <c r="D257" t="s">
-        <v>1730</v>
+        <v>1959</v>
       </c>
       <c r="E257" t="s">
-        <v>1741</v>
+        <v>1960</v>
       </c>
       <c r="F257" t="s">
-        <v>1742</v>
+        <v>1961</v>
       </c>
       <c r="G257" t="s">
-        <v>1743</v>
+        <v>1962</v>
       </c>
       <c r="H257" t="s">
-        <v>1744</v>
+        <v>1963</v>
       </c>
       <c r="I257" t="s">
-        <v>1745</v>
-[...3 lines deleted...]
-      </c>
+        <v>1964</v>
+      </c>
+      <c r="J257"/>
       <c r="K257" t="s">
-        <v>1746</v>
+        <v>1965</v>
       </c>
       <c r="L257" t="s">
-        <v>1737</v>
+        <v>1966</v>
       </c>
       <c r="M257" t="s">
-        <v>1747</v>
+        <v>1967</v>
       </c>
       <c r="N257" t="s">
-        <v>1748</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1749</v>
+        <v>1969</v>
       </c>
       <c r="D258" t="s">
-        <v>1749</v>
-[...3 lines deleted...]
-      <c r="G258"/>
+        <v>1970</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F258" t="s">
+        <v>1972</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1973</v>
+      </c>
       <c r="H258" t="s">
-        <v>76</v>
+        <v>1974</v>
       </c>
       <c r="I258" t="s">
-        <v>1750</v>
-[...3 lines deleted...]
-      </c>
+        <v>1975</v>
+      </c>
+      <c r="J258"/>
       <c r="K258" t="s">
-        <v>1751</v>
+        <v>1976</v>
       </c>
       <c r="L258" t="s">
-        <v>72</v>
+        <v>1977</v>
       </c>
       <c r="M258" t="s">
-        <v>1752</v>
+        <v>1978</v>
       </c>
       <c r="N258" t="s">
-        <v>1753</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1754</v>
+        <v>1980</v>
       </c>
       <c r="D259" t="s">
-        <v>1755</v>
-[...3 lines deleted...]
-      <c r="G259"/>
+        <v>1981</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1983</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1984</v>
+      </c>
       <c r="H259" t="s">
-        <v>1756</v>
+        <v>1985</v>
       </c>
       <c r="I259" t="s">
-        <v>1757</v>
-[...3 lines deleted...]
-      </c>
+        <v>1986</v>
+      </c>
+      <c r="J259"/>
       <c r="K259" t="s">
-        <v>1758</v>
+        <v>1987</v>
       </c>
       <c r="L259" t="s">
-        <v>583</v>
+        <v>1988</v>
       </c>
       <c r="M259" t="s">
-        <v>1759</v>
+        <v>1989</v>
       </c>
       <c r="N259" t="s">
-        <v>1760</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1761</v>
+        <v>1991</v>
       </c>
       <c r="D260" t="s">
-        <v>1762</v>
-[...3 lines deleted...]
-      <c r="G260"/>
+        <v>1992</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1993</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1995</v>
+      </c>
       <c r="H260" t="s">
-        <v>1763</v>
+        <v>1996</v>
       </c>
       <c r="I260" t="s">
-        <v>1764</v>
-[...3 lines deleted...]
-      </c>
+        <v>1997</v>
+      </c>
+      <c r="J260"/>
       <c r="K260" t="s">
-        <v>1765</v>
+        <v>1998</v>
       </c>
       <c r="L260" t="s">
-        <v>64</v>
+        <v>1999</v>
       </c>
       <c r="M260" t="s">
-        <v>1766</v>
+        <v>2000</v>
       </c>
       <c r="N260" t="s">
-        <v>1767</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1768</v>
+        <v>2002</v>
       </c>
       <c r="D261" t="s">
-        <v>1769</v>
-[...3 lines deleted...]
-      <c r="G261"/>
+        <v>2003</v>
+      </c>
+      <c r="E261" t="s">
+        <v>2004</v>
+      </c>
+      <c r="F261" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G261" t="s">
+        <v>2006</v>
+      </c>
       <c r="H261" t="s">
-        <v>1770</v>
+        <v>2007</v>
       </c>
       <c r="I261" t="s">
-        <v>1771</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="J261"/>
       <c r="K261" t="s">
-        <v>1772</v>
+        <v>2009</v>
       </c>
       <c r="L261" t="s">
-        <v>64</v>
+        <v>2010</v>
       </c>
       <c r="M261" t="s">
-        <v>1773</v>
+        <v>2011</v>
       </c>
       <c r="N261" t="s">
-        <v>1774</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1775</v>
+        <v>2013</v>
       </c>
       <c r="D262" t="s">
-        <v>1776</v>
-[...3 lines deleted...]
-      <c r="G262"/>
+        <v>2014</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F262" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G262" t="s">
+        <v>2017</v>
+      </c>
       <c r="H262" t="s">
-        <v>1777</v>
+        <v>2018</v>
       </c>
       <c r="I262" t="s">
-        <v>1778</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="J262"/>
       <c r="K262" t="s">
-        <v>1779</v>
+        <v>2020</v>
       </c>
       <c r="L262" t="s">
-        <v>64</v>
+        <v>2021</v>
       </c>
       <c r="M262" t="s">
-        <v>1780</v>
+        <v>2022</v>
       </c>
       <c r="N262" t="s">
-        <v>1781</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1782</v>
+        <v>2024</v>
       </c>
       <c r="D263" t="s">
-        <v>1783</v>
-[...3 lines deleted...]
-      <c r="G263"/>
+        <v>2025</v>
+      </c>
+      <c r="E263" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F263" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G263" t="s">
+        <v>2028</v>
+      </c>
       <c r="H263" t="s">
-        <v>1784</v>
+        <v>2029</v>
       </c>
       <c r="I263" t="s">
-        <v>1785</v>
-[...3 lines deleted...]
-      </c>
+        <v>2030</v>
+      </c>
+      <c r="J263"/>
       <c r="K263" t="s">
-        <v>1786</v>
+        <v>2031</v>
       </c>
       <c r="L263" t="s">
-        <v>64</v>
+        <v>2032</v>
       </c>
       <c r="M263" t="s">
-        <v>1787</v>
+        <v>2033</v>
       </c>
       <c r="N263" t="s">
-        <v>1788</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1789</v>
+        <v>2035</v>
       </c>
       <c r="D264" t="s">
-        <v>1789</v>
-[...3 lines deleted...]
-      <c r="G264"/>
+        <v>2036</v>
+      </c>
+      <c r="E264" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F264" t="s">
+        <v>2038</v>
+      </c>
+      <c r="G264" t="s">
+        <v>2039</v>
+      </c>
       <c r="H264" t="s">
-        <v>76</v>
+        <v>2040</v>
       </c>
       <c r="I264" t="s">
-        <v>1790</v>
-[...3 lines deleted...]
-      </c>
+        <v>2041</v>
+      </c>
+      <c r="J264"/>
       <c r="K264" t="s">
-        <v>1791</v>
+        <v>2042</v>
       </c>
       <c r="L264" t="s">
-        <v>72</v>
+        <v>2043</v>
       </c>
       <c r="M264" t="s">
-        <v>1792</v>
+        <v>2044</v>
       </c>
       <c r="N264" t="s">
-        <v>1793</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1789</v>
+        <v>2046</v>
       </c>
       <c r="D265" t="s">
-        <v>1794</v>
-[...3 lines deleted...]
-      <c r="G265"/>
+        <v>2047</v>
+      </c>
+      <c r="E265" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F265" t="s">
+        <v>2049</v>
+      </c>
+      <c r="G265" t="s">
+        <v>2050</v>
+      </c>
       <c r="H265" t="s">
-        <v>1795</v>
+        <v>2051</v>
       </c>
       <c r="I265" t="s">
-        <v>1796</v>
-[...3 lines deleted...]
-      </c>
+        <v>2052</v>
+      </c>
+      <c r="J265"/>
       <c r="K265" t="s">
-        <v>1797</v>
+        <v>2053</v>
       </c>
       <c r="L265" t="s">
-        <v>72</v>
+        <v>2054</v>
       </c>
       <c r="M265" t="s">
-        <v>1798</v>
+        <v>2055</v>
       </c>
       <c r="N265" t="s">
-        <v>1793</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1799</v>
+        <v>2057</v>
       </c>
       <c r="D266" t="s">
-        <v>1800</v>
-[...3 lines deleted...]
-      <c r="G266"/>
+        <v>2058</v>
+      </c>
+      <c r="E266" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F266" t="s">
+        <v>2060</v>
+      </c>
+      <c r="G266" t="s">
+        <v>2061</v>
+      </c>
       <c r="H266" t="s">
-        <v>1801</v>
+        <v>2062</v>
       </c>
       <c r="I266" t="s">
-        <v>1802</v>
-[...3 lines deleted...]
-      </c>
+        <v>2063</v>
+      </c>
+      <c r="J266"/>
       <c r="K266" t="s">
-        <v>1803</v>
+        <v>2064</v>
       </c>
       <c r="L266" t="s">
-        <v>64</v>
+        <v>2065</v>
       </c>
       <c r="M266" t="s">
-        <v>1804</v>
+        <v>2066</v>
       </c>
       <c r="N266" t="s">
-        <v>1805</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1806</v>
+        <v>2068</v>
       </c>
       <c r="D267" t="s">
-        <v>1807</v>
-[...3 lines deleted...]
-      <c r="G267"/>
+        <v>2069</v>
+      </c>
+      <c r="E267" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F267" t="s">
+        <v>2071</v>
+      </c>
+      <c r="G267" t="s">
+        <v>2072</v>
+      </c>
       <c r="H267" t="s">
-        <v>1808</v>
+        <v>2073</v>
       </c>
       <c r="I267" t="s">
-        <v>1809</v>
-[...3 lines deleted...]
-      </c>
+        <v>2074</v>
+      </c>
+      <c r="J267"/>
       <c r="K267" t="s">
-        <v>1810</v>
+        <v>2075</v>
       </c>
       <c r="L267" t="s">
-        <v>64</v>
+        <v>2076</v>
       </c>
       <c r="M267" t="s">
-        <v>1811</v>
+        <v>2077</v>
       </c>
       <c r="N267" t="s">
-        <v>1812</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1813</v>
+        <v>2079</v>
       </c>
       <c r="D268" t="s">
-        <v>1814</v>
-[...3 lines deleted...]
-      <c r="G268"/>
+        <v>2080</v>
+      </c>
+      <c r="E268" t="s">
+        <v>2081</v>
+      </c>
+      <c r="F268" t="s">
+        <v>2082</v>
+      </c>
+      <c r="G268" t="s">
+        <v>2083</v>
+      </c>
       <c r="H268" t="s">
-        <v>1815</v>
+        <v>2084</v>
       </c>
       <c r="I268" t="s">
-        <v>1816</v>
-[...3 lines deleted...]
-      </c>
+        <v>2085</v>
+      </c>
+      <c r="J268"/>
       <c r="K268" t="s">
-        <v>1817</v>
+        <v>2086</v>
       </c>
       <c r="L268" t="s">
-        <v>64</v>
+        <v>2087</v>
       </c>
       <c r="M268" t="s">
-        <v>1818</v>
+        <v>2088</v>
       </c>
       <c r="N268" t="s">
-        <v>1819</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1820</v>
+        <v>2090</v>
       </c>
       <c r="D269" t="s">
-        <v>1821</v>
-[...3 lines deleted...]
-      <c r="G269"/>
+        <v>2091</v>
+      </c>
+      <c r="E269" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F269" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G269" t="s">
+        <v>2094</v>
+      </c>
       <c r="H269" t="s">
-        <v>1822</v>
+        <v>2095</v>
       </c>
       <c r="I269" t="s">
-        <v>1823</v>
-[...3 lines deleted...]
-      </c>
+        <v>2096</v>
+      </c>
+      <c r="J269"/>
       <c r="K269" t="s">
-        <v>1824</v>
+        <v>2097</v>
       </c>
       <c r="L269" t="s">
-        <v>64</v>
+        <v>2098</v>
       </c>
       <c r="M269" t="s">
-        <v>1825</v>
+        <v>2099</v>
       </c>
       <c r="N269" t="s">
-        <v>1826</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1827</v>
+        <v>2101</v>
       </c>
       <c r="D270" t="s">
-        <v>1828</v>
-[...3 lines deleted...]
-      <c r="G270"/>
+        <v>2102</v>
+      </c>
+      <c r="E270" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F270" t="s">
+        <v>2104</v>
+      </c>
+      <c r="G270" t="s">
+        <v>2105</v>
+      </c>
       <c r="H270" t="s">
-        <v>1829</v>
+        <v>2106</v>
       </c>
       <c r="I270" t="s">
-        <v>1830</v>
-[...3 lines deleted...]
-      </c>
+        <v>2107</v>
+      </c>
+      <c r="J270"/>
       <c r="K270" t="s">
-        <v>1831</v>
+        <v>2108</v>
       </c>
       <c r="L270" t="s">
-        <v>64</v>
+        <v>2109</v>
       </c>
       <c r="M270" t="s">
-        <v>1832</v>
+        <v>2110</v>
       </c>
       <c r="N270" t="s">
-        <v>1833</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1834</v>
+        <v>2112</v>
       </c>
       <c r="D271" t="s">
-        <v>1835</v>
-[...3 lines deleted...]
-      <c r="G271"/>
+        <v>2113</v>
+      </c>
+      <c r="E271" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F271" t="s">
+        <v>2115</v>
+      </c>
+      <c r="G271" t="s">
+        <v>2116</v>
+      </c>
       <c r="H271" t="s">
-        <v>1836</v>
+        <v>2117</v>
       </c>
       <c r="I271" t="s">
-        <v>1837</v>
-[...3 lines deleted...]
-      </c>
+        <v>2118</v>
+      </c>
+      <c r="J271"/>
       <c r="K271" t="s">
-        <v>1838</v>
+        <v>2119</v>
       </c>
       <c r="L271" t="s">
-        <v>64</v>
+        <v>2120</v>
       </c>
       <c r="M271" t="s">
-        <v>1839</v>
+        <v>2121</v>
       </c>
       <c r="N271" t="s">
-        <v>1840</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1841</v>
+        <v>2123</v>
       </c>
       <c r="D272" t="s">
-        <v>1842</v>
-[...3 lines deleted...]
-      <c r="G272"/>
+        <v>2124</v>
+      </c>
+      <c r="E272" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F272" t="s">
+        <v>2126</v>
+      </c>
+      <c r="G272" t="s">
+        <v>2127</v>
+      </c>
       <c r="H272" t="s">
-        <v>1843</v>
+        <v>2128</v>
       </c>
       <c r="I272" t="s">
-        <v>1844</v>
-[...3 lines deleted...]
-      </c>
+        <v>2129</v>
+      </c>
+      <c r="J272"/>
       <c r="K272" t="s">
-        <v>1845</v>
+        <v>2130</v>
       </c>
       <c r="L272" t="s">
-        <v>64</v>
+        <v>2131</v>
       </c>
       <c r="M272" t="s">
-        <v>1846</v>
+        <v>2132</v>
       </c>
       <c r="N272" t="s">
-        <v>1847</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1848</v>
+        <v>2134</v>
       </c>
       <c r="D273" t="s">
-        <v>1849</v>
-[...3 lines deleted...]
-      <c r="G273"/>
+        <v>2135</v>
+      </c>
+      <c r="E273" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F273" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G273" t="s">
+        <v>2138</v>
+      </c>
       <c r="H273" t="s">
-        <v>1850</v>
+        <v>2139</v>
       </c>
       <c r="I273" t="s">
-        <v>1851</v>
-[...3 lines deleted...]
-      </c>
+        <v>2140</v>
+      </c>
+      <c r="J273"/>
       <c r="K273" t="s">
-        <v>1852</v>
+        <v>2141</v>
       </c>
       <c r="L273" t="s">
-        <v>64</v>
+        <v>2142</v>
       </c>
       <c r="M273" t="s">
-        <v>1853</v>
+        <v>2143</v>
       </c>
       <c r="N273" t="s">
-        <v>1854</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1855</v>
+        <v>2101</v>
       </c>
       <c r="D274" t="s">
-        <v>1856</v>
-[...3 lines deleted...]
-      <c r="G274"/>
+        <v>2102</v>
+      </c>
+      <c r="E274" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F274" t="s">
+        <v>2104</v>
+      </c>
+      <c r="G274" t="s">
+        <v>2105</v>
+      </c>
       <c r="H274" t="s">
-        <v>1857</v>
+        <v>2106</v>
       </c>
       <c r="I274" t="s">
-        <v>1858</v>
-[...3 lines deleted...]
-      </c>
+        <v>2145</v>
+      </c>
+      <c r="J274"/>
       <c r="K274" t="s">
-        <v>1859</v>
+        <v>2146</v>
       </c>
       <c r="L274" t="s">
-        <v>64</v>
+        <v>2147</v>
       </c>
       <c r="M274" t="s">
-        <v>1860</v>
+        <v>2148</v>
       </c>
       <c r="N274" t="s">
-        <v>1861</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1862</v>
+        <v>2149</v>
       </c>
       <c r="D275" t="s">
-        <v>1862</v>
-[...3 lines deleted...]
-      <c r="G275"/>
+        <v>2150</v>
+      </c>
+      <c r="E275" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F275" t="s">
+        <v>2152</v>
+      </c>
+      <c r="G275" t="s">
+        <v>2153</v>
+      </c>
       <c r="H275" t="s">
-        <v>76</v>
+        <v>2154</v>
       </c>
       <c r="I275" t="s">
-        <v>1863</v>
-[...3 lines deleted...]
-      </c>
+        <v>2155</v>
+      </c>
+      <c r="J275"/>
       <c r="K275" t="s">
-        <v>1864</v>
+        <v>2156</v>
       </c>
       <c r="L275" t="s">
-        <v>72</v>
+        <v>2157</v>
       </c>
       <c r="M275" t="s">
-        <v>1865</v>
+        <v>2158</v>
       </c>
       <c r="N275" t="s">
-        <v>1866</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1862</v>
+        <v>2160</v>
       </c>
       <c r="D276" t="s">
-        <v>1867</v>
-[...3 lines deleted...]
-      <c r="G276"/>
+        <v>2161</v>
+      </c>
+      <c r="E276" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F276" t="s">
+        <v>2163</v>
+      </c>
+      <c r="G276" t="s">
+        <v>2164</v>
+      </c>
       <c r="H276" t="s">
-        <v>1868</v>
+        <v>2165</v>
       </c>
       <c r="I276" t="s">
-        <v>1869</v>
-[...3 lines deleted...]
-      </c>
+        <v>2166</v>
+      </c>
+      <c r="J276"/>
       <c r="K276" t="s">
-        <v>1870</v>
+        <v>2167</v>
       </c>
       <c r="L276" t="s">
-        <v>72</v>
+        <v>2168</v>
       </c>
       <c r="M276" t="s">
-        <v>1871</v>
+        <v>2169</v>
       </c>
       <c r="N276" t="s">
-        <v>1866</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1872</v>
+        <v>2171</v>
       </c>
       <c r="D277" t="s">
-        <v>1873</v>
-[...3 lines deleted...]
-      <c r="G277"/>
+        <v>2172</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F277" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G277" t="s">
+        <v>2175</v>
+      </c>
       <c r="H277" t="s">
-        <v>1874</v>
+        <v>2176</v>
       </c>
       <c r="I277" t="s">
-        <v>1875</v>
-[...3 lines deleted...]
-      </c>
+        <v>2177</v>
+      </c>
+      <c r="J277"/>
       <c r="K277" t="s">
-        <v>1876</v>
+        <v>2178</v>
       </c>
       <c r="L277" t="s">
-        <v>64</v>
+        <v>2179</v>
       </c>
       <c r="M277" t="s">
-        <v>1877</v>
+        <v>2180</v>
       </c>
       <c r="N277" t="s">
-        <v>1878</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1879</v>
+        <v>2182</v>
       </c>
       <c r="D278" t="s">
-        <v>1880</v>
-[...3 lines deleted...]
-      <c r="G278"/>
+        <v>2183</v>
+      </c>
+      <c r="E278" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2185</v>
+      </c>
+      <c r="G278" t="s">
+        <v>2186</v>
+      </c>
       <c r="H278" t="s">
-        <v>1881</v>
+        <v>2187</v>
       </c>
       <c r="I278" t="s">
-        <v>1882</v>
-[...3 lines deleted...]
-      </c>
+        <v>2188</v>
+      </c>
+      <c r="J278"/>
       <c r="K278" t="s">
-        <v>1883</v>
+        <v>2189</v>
       </c>
       <c r="L278" t="s">
-        <v>64</v>
+        <v>2190</v>
       </c>
       <c r="M278" t="s">
-        <v>1884</v>
+        <v>2191</v>
       </c>
       <c r="N278" t="s">
-        <v>1885</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1886</v>
+        <v>2193</v>
       </c>
       <c r="D279" t="s">
-        <v>1886</v>
-[...3 lines deleted...]
-      <c r="G279"/>
+        <v>2194</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2195</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2197</v>
+      </c>
       <c r="H279" t="s">
-        <v>76</v>
+        <v>2198</v>
       </c>
       <c r="I279" t="s">
-        <v>1887</v>
-[...3 lines deleted...]
-      </c>
+        <v>2199</v>
+      </c>
+      <c r="J279"/>
       <c r="K279" t="s">
-        <v>1888</v>
+        <v>2200</v>
       </c>
       <c r="L279" t="s">
-        <v>72</v>
+        <v>2201</v>
       </c>
       <c r="M279" t="s">
-        <v>1889</v>
+        <v>2202</v>
       </c>
       <c r="N279" t="s">
-        <v>1890</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1886</v>
+        <v>2204</v>
       </c>
       <c r="D280" t="s">
-        <v>1891</v>
-[...3 lines deleted...]
-      <c r="G280"/>
+        <v>2205</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2208</v>
+      </c>
       <c r="H280" t="s">
-        <v>1892</v>
+        <v>2209</v>
       </c>
       <c r="I280" t="s">
-        <v>1893</v>
-[...3 lines deleted...]
-      </c>
+        <v>2210</v>
+      </c>
+      <c r="J280"/>
       <c r="K280" t="s">
-        <v>1894</v>
+        <v>2211</v>
       </c>
       <c r="L280" t="s">
-        <v>72</v>
+        <v>2212</v>
       </c>
       <c r="M280" t="s">
-        <v>1895</v>
+        <v>2213</v>
       </c>
       <c r="N280" t="s">
-        <v>1890</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1896</v>
+        <v>2215</v>
       </c>
       <c r="D281" t="s">
-        <v>1897</v>
-[...3 lines deleted...]
-      <c r="G281"/>
+        <v>2216</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2218</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2219</v>
+      </c>
       <c r="H281" t="s">
-        <v>1898</v>
+        <v>2220</v>
       </c>
       <c r="I281" t="s">
-        <v>1899</v>
-[...3 lines deleted...]
-      </c>
+        <v>2221</v>
+      </c>
+      <c r="J281"/>
       <c r="K281" t="s">
-        <v>1900</v>
+        <v>2222</v>
       </c>
       <c r="L281" t="s">
-        <v>64</v>
+        <v>2223</v>
       </c>
       <c r="M281" t="s">
-        <v>1901</v>
+        <v>2224</v>
       </c>
       <c r="N281" t="s">
-        <v>1902</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1903</v>
+        <v>2226</v>
       </c>
       <c r="D282" t="s">
-        <v>1904</v>
-[...3 lines deleted...]
-      <c r="G282"/>
+        <v>2227</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2228</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2229</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2230</v>
+      </c>
       <c r="H282" t="s">
-        <v>1905</v>
+        <v>2231</v>
       </c>
       <c r="I282" t="s">
-        <v>1906</v>
-[...3 lines deleted...]
-      </c>
+        <v>2232</v>
+      </c>
+      <c r="J282"/>
       <c r="K282" t="s">
-        <v>1907</v>
+        <v>2233</v>
       </c>
       <c r="L282" t="s">
-        <v>64</v>
+        <v>2234</v>
       </c>
       <c r="M282" t="s">
-        <v>1908</v>
+        <v>2235</v>
       </c>
       <c r="N282" t="s">
-        <v>1909</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1910</v>
+        <v>2237</v>
       </c>
       <c r="D283" t="s">
-        <v>1911</v>
-[...3 lines deleted...]
-      <c r="G283"/>
+        <v>2238</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2239</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G283" t="s">
+        <v>2241</v>
+      </c>
       <c r="H283" t="s">
-        <v>1912</v>
+        <v>2242</v>
       </c>
       <c r="I283" t="s">
-        <v>1913</v>
-[...3 lines deleted...]
-      </c>
+        <v>2243</v>
+      </c>
+      <c r="J283"/>
       <c r="K283" t="s">
-        <v>1914</v>
+        <v>2244</v>
       </c>
       <c r="L283" t="s">
-        <v>64</v>
+        <v>2245</v>
       </c>
       <c r="M283" t="s">
-        <v>1915</v>
+        <v>2246</v>
       </c>
       <c r="N283" t="s">
-        <v>1916</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1917</v>
+        <v>2248</v>
       </c>
       <c r="D284" t="s">
-        <v>1918</v>
-[...3 lines deleted...]
-      <c r="G284"/>
+        <v>2249</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2250</v>
+      </c>
+      <c r="F284" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2252</v>
+      </c>
       <c r="H284" t="s">
-        <v>1919</v>
+        <v>2253</v>
       </c>
       <c r="I284" t="s">
-        <v>1920</v>
-[...3 lines deleted...]
-      </c>
+        <v>2254</v>
+      </c>
+      <c r="J284"/>
       <c r="K284" t="s">
-        <v>1921</v>
+        <v>2255</v>
       </c>
       <c r="L284" t="s">
-        <v>64</v>
+        <v>2256</v>
       </c>
       <c r="M284" t="s">
-        <v>1922</v>
+        <v>2257</v>
       </c>
       <c r="N284" t="s">
-        <v>1923</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1924</v>
+        <v>2259</v>
       </c>
       <c r="D285" t="s">
-        <v>1924</v>
-[...3 lines deleted...]
-      <c r="G285"/>
+        <v>2260</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2262</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2263</v>
+      </c>
       <c r="H285" t="s">
-        <v>76</v>
+        <v>2264</v>
       </c>
       <c r="I285" t="s">
-        <v>1925</v>
-[...3 lines deleted...]
-      </c>
+        <v>2265</v>
+      </c>
+      <c r="J285"/>
       <c r="K285" t="s">
-        <v>1926</v>
+        <v>2266</v>
       </c>
       <c r="L285" t="s">
-        <v>72</v>
+        <v>2267</v>
       </c>
       <c r="M285" t="s">
-        <v>1927</v>
+        <v>2268</v>
       </c>
       <c r="N285" t="s">
-        <v>1928</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1924</v>
+        <v>2270</v>
       </c>
       <c r="D286" t="s">
-        <v>1929</v>
-[...3 lines deleted...]
-      <c r="G286"/>
+        <v>2271</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2272</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2273</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2274</v>
+      </c>
       <c r="H286" t="s">
-        <v>1930</v>
+        <v>2275</v>
       </c>
       <c r="I286" t="s">
-        <v>1931</v>
-[...3 lines deleted...]
-      </c>
+        <v>2276</v>
+      </c>
+      <c r="J286"/>
       <c r="K286" t="s">
-        <v>1932</v>
+        <v>2277</v>
       </c>
       <c r="L286" t="s">
-        <v>72</v>
+        <v>2278</v>
       </c>
       <c r="M286" t="s">
-        <v>1933</v>
+        <v>2279</v>
       </c>
       <c r="N286" t="s">
-        <v>1928</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>895</v>
+        <v>92</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1934</v>
+        <v>2281</v>
       </c>
       <c r="D287" t="s">
-        <v>1935</v>
+        <v>2282</v>
       </c>
       <c r="E287" t="s">
-        <v>1936</v>
+        <v>2283</v>
       </c>
       <c r="F287" t="s">
-        <v>1937</v>
+        <v>2284</v>
       </c>
       <c r="G287" t="s">
-        <v>1938</v>
+        <v>2285</v>
       </c>
       <c r="H287" t="s">
-        <v>1939</v>
+        <v>2286</v>
       </c>
       <c r="I287" t="s">
-        <v>1940</v>
-[...3 lines deleted...]
-      </c>
+        <v>2287</v>
+      </c>
+      <c r="J287"/>
       <c r="K287" t="s">
-        <v>1941</v>
+        <v>2288</v>
       </c>
       <c r="L287" t="s">
-        <v>583</v>
+        <v>2289</v>
       </c>
       <c r="M287" t="s">
-        <v>1942</v>
+        <v>2290</v>
       </c>
       <c r="N287" t="s">
-        <v>1943</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>895</v>
+        <v>92</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1944</v>
+        <v>2292</v>
       </c>
       <c r="D288" t="s">
-        <v>1935</v>
+        <v>2293</v>
       </c>
       <c r="E288" t="s">
-        <v>1945</v>
+        <v>2294</v>
       </c>
       <c r="F288" t="s">
-        <v>1946</v>
+        <v>2038</v>
       </c>
       <c r="G288" t="s">
-        <v>1947</v>
+        <v>2295</v>
       </c>
       <c r="H288" t="s">
-        <v>1948</v>
+        <v>2296</v>
       </c>
       <c r="I288" t="s">
-        <v>1949</v>
-[...3 lines deleted...]
-      </c>
+        <v>2297</v>
+      </c>
+      <c r="J288"/>
       <c r="K288" t="s">
-        <v>1950</v>
+        <v>2298</v>
       </c>
       <c r="L288" t="s">
-        <v>583</v>
+        <v>2299</v>
       </c>
       <c r="M288" t="s">
-        <v>1951</v>
+        <v>2300</v>
       </c>
       <c r="N288" t="s">
-        <v>1952</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>895</v>
+        <v>92</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1953</v>
+        <v>2302</v>
       </c>
       <c r="D289" t="s">
-        <v>1935</v>
+        <v>2303</v>
       </c>
       <c r="E289" t="s">
-        <v>1954</v>
+        <v>2304</v>
       </c>
       <c r="F289" t="s">
-        <v>1955</v>
+        <v>2305</v>
       </c>
       <c r="G289" t="s">
-        <v>1956</v>
+        <v>2306</v>
       </c>
       <c r="H289" t="s">
-        <v>1957</v>
+        <v>2307</v>
       </c>
       <c r="I289" t="s">
-        <v>1958</v>
-[...3 lines deleted...]
-      </c>
+        <v>2308</v>
+      </c>
+      <c r="J289"/>
       <c r="K289" t="s">
-        <v>1959</v>
+        <v>2309</v>
       </c>
       <c r="L289" t="s">
-        <v>583</v>
+        <v>2310</v>
       </c>
       <c r="M289" t="s">
-        <v>1960</v>
+        <v>2311</v>
       </c>
       <c r="N289" t="s">
-        <v>1961</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1962</v>
+        <v>2313</v>
       </c>
       <c r="D290" t="s">
-        <v>1962</v>
-[...3 lines deleted...]
-      <c r="G290"/>
+        <v>2314</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2315</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2316</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2317</v>
+      </c>
       <c r="H290" t="s">
-        <v>76</v>
+        <v>2318</v>
       </c>
       <c r="I290" t="s">
-        <v>1963</v>
-[...3 lines deleted...]
-      </c>
+        <v>2319</v>
+      </c>
+      <c r="J290"/>
       <c r="K290" t="s">
-        <v>1964</v>
+        <v>2320</v>
       </c>
       <c r="L290" t="s">
-        <v>72</v>
+        <v>2321</v>
       </c>
       <c r="M290" t="s">
-        <v>1965</v>
+        <v>2322</v>
       </c>
       <c r="N290" t="s">
-        <v>1966</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1962</v>
+        <v>2324</v>
       </c>
       <c r="D291" t="s">
-        <v>1967</v>
-[...3 lines deleted...]
-      <c r="G291"/>
+        <v>2325</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2327</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2328</v>
+      </c>
       <c r="H291" t="s">
-        <v>1968</v>
+        <v>2329</v>
       </c>
       <c r="I291" t="s">
-        <v>1969</v>
-[...3 lines deleted...]
-      </c>
+        <v>2330</v>
+      </c>
+      <c r="J291"/>
       <c r="K291" t="s">
-        <v>1970</v>
+        <v>2331</v>
       </c>
       <c r="L291" t="s">
-        <v>72</v>
+        <v>2332</v>
       </c>
       <c r="M291" t="s">
-        <v>1971</v>
+        <v>2333</v>
       </c>
       <c r="N291" t="s">
-        <v>1966</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1972</v>
+        <v>2335</v>
       </c>
       <c r="D292" t="s">
-        <v>1973</v>
-[...3 lines deleted...]
-      <c r="G292"/>
+        <v>2336</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2339</v>
+      </c>
       <c r="H292" t="s">
-        <v>1974</v>
+        <v>2340</v>
       </c>
       <c r="I292" t="s">
-        <v>1975</v>
-[...3 lines deleted...]
-      </c>
+        <v>2341</v>
+      </c>
+      <c r="J292"/>
       <c r="K292" t="s">
-        <v>1976</v>
+        <v>2342</v>
       </c>
       <c r="L292" t="s">
-        <v>64</v>
+        <v>2343</v>
       </c>
       <c r="M292" t="s">
-        <v>1977</v>
+        <v>2344</v>
       </c>
       <c r="N292" t="s">
-        <v>1978</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1979</v>
+        <v>2346</v>
       </c>
       <c r="D293" t="s">
-        <v>1980</v>
-[...3 lines deleted...]
-      <c r="G293"/>
+        <v>2347</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2350</v>
+      </c>
       <c r="H293" t="s">
-        <v>1981</v>
+        <v>2351</v>
       </c>
       <c r="I293" t="s">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>2352</v>
+      </c>
+      <c r="J293"/>
       <c r="K293" t="s">
-        <v>1983</v>
+        <v>2353</v>
       </c>
       <c r="L293" t="s">
-        <v>64</v>
+        <v>2354</v>
       </c>
       <c r="M293" t="s">
-        <v>1984</v>
+        <v>2355</v>
       </c>
       <c r="N293" t="s">
-        <v>1985</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1986</v>
+        <v>2357</v>
       </c>
       <c r="D294" t="s">
-        <v>1987</v>
-[...3 lines deleted...]
-      <c r="G294"/>
+        <v>2358</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2361</v>
+      </c>
       <c r="H294" t="s">
-        <v>1988</v>
+        <v>2362</v>
       </c>
       <c r="I294" t="s">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2363</v>
+      </c>
+      <c r="J294"/>
       <c r="K294" t="s">
-        <v>1990</v>
+        <v>2364</v>
       </c>
       <c r="L294" t="s">
-        <v>64</v>
+        <v>2365</v>
       </c>
       <c r="M294" t="s">
-        <v>1991</v>
+        <v>2366</v>
       </c>
       <c r="N294" t="s">
-        <v>1992</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>1993</v>
+        <v>2368</v>
       </c>
       <c r="D295" t="s">
-        <v>1994</v>
-[...3 lines deleted...]
-      <c r="G295"/>
+        <v>2369</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2370</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2371</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2372</v>
+      </c>
       <c r="H295" t="s">
-        <v>1995</v>
+        <v>2373</v>
       </c>
       <c r="I295" t="s">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2374</v>
+      </c>
+      <c r="J295"/>
       <c r="K295" t="s">
-        <v>1997</v>
+        <v>2375</v>
       </c>
       <c r="L295" t="s">
-        <v>64</v>
+        <v>2376</v>
       </c>
       <c r="M295" t="s">
-        <v>1998</v>
+        <v>2377</v>
       </c>
       <c r="N295" t="s">
-        <v>1999</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2000</v>
+        <v>2379</v>
       </c>
       <c r="D296" t="s">
-        <v>2001</v>
-[...3 lines deleted...]
-      <c r="G296"/>
+        <v>2380</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2382</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2383</v>
+      </c>
       <c r="H296" t="s">
-        <v>2002</v>
+        <v>2384</v>
       </c>
       <c r="I296" t="s">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2385</v>
+      </c>
+      <c r="J296"/>
       <c r="K296" t="s">
-        <v>2004</v>
+        <v>2386</v>
       </c>
       <c r="L296" t="s">
-        <v>64</v>
+        <v>2387</v>
       </c>
       <c r="M296" t="s">
-        <v>2005</v>
+        <v>2388</v>
       </c>
       <c r="N296" t="s">
-        <v>2006</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2007</v>
+        <v>2390</v>
       </c>
       <c r="D297" t="s">
-        <v>2008</v>
-[...3 lines deleted...]
-      <c r="G297"/>
+        <v>2391</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2392</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2393</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2394</v>
+      </c>
       <c r="H297" t="s">
-        <v>2009</v>
+        <v>2395</v>
       </c>
       <c r="I297" t="s">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2396</v>
+      </c>
+      <c r="J297"/>
       <c r="K297" t="s">
-        <v>2011</v>
+        <v>2397</v>
       </c>
       <c r="L297" t="s">
-        <v>64</v>
+        <v>2398</v>
       </c>
       <c r="M297" t="s">
-        <v>2012</v>
+        <v>2399</v>
       </c>
       <c r="N297" t="s">
-        <v>2013</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2014</v>
+        <v>2401</v>
       </c>
       <c r="D298" t="s">
-        <v>2015</v>
-[...3 lines deleted...]
-      <c r="G298"/>
+        <v>2402</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2403</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2404</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2405</v>
+      </c>
       <c r="H298" t="s">
-        <v>2016</v>
+        <v>2406</v>
       </c>
       <c r="I298" t="s">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2407</v>
+      </c>
+      <c r="J298"/>
       <c r="K298" t="s">
-        <v>2018</v>
+        <v>2408</v>
       </c>
       <c r="L298" t="s">
-        <v>64</v>
+        <v>2409</v>
       </c>
       <c r="M298" t="s">
-        <v>2019</v>
+        <v>2410</v>
       </c>
       <c r="N298" t="s">
-        <v>2020</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2021</v>
+        <v>2412</v>
       </c>
       <c r="D299" t="s">
-        <v>2022</v>
-[...3 lines deleted...]
-      <c r="G299"/>
+        <v>2413</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2415</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2416</v>
+      </c>
       <c r="H299" t="s">
-        <v>2023</v>
+        <v>2417</v>
       </c>
       <c r="I299" t="s">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2418</v>
+      </c>
+      <c r="J299"/>
       <c r="K299" t="s">
-        <v>2025</v>
+        <v>2419</v>
       </c>
       <c r="L299" t="s">
-        <v>64</v>
+        <v>2420</v>
       </c>
       <c r="M299" t="s">
-        <v>2026</v>
+        <v>2421</v>
       </c>
       <c r="N299" t="s">
-        <v>2027</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2028</v>
+        <v>2423</v>
       </c>
       <c r="D300" t="s">
-        <v>2029</v>
-[...3 lines deleted...]
-      <c r="G300"/>
+        <v>2424</v>
+      </c>
+      <c r="E300" t="s">
+        <v>2425</v>
+      </c>
+      <c r="F300" t="s">
+        <v>2426</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2427</v>
+      </c>
       <c r="H300" t="s">
-        <v>2030</v>
+        <v>2428</v>
       </c>
       <c r="I300" t="s">
-        <v>2031</v>
-[...3 lines deleted...]
-      </c>
+        <v>2429</v>
+      </c>
+      <c r="J300"/>
       <c r="K300" t="s">
-        <v>2032</v>
+        <v>2430</v>
       </c>
       <c r="L300" t="s">
-        <v>64</v>
+        <v>2431</v>
       </c>
       <c r="M300" t="s">
-        <v>2033</v>
+        <v>2432</v>
       </c>
       <c r="N300" t="s">
-        <v>2034</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2035</v>
+        <v>2434</v>
       </c>
       <c r="D301" t="s">
-        <v>2035</v>
-[...3 lines deleted...]
-      <c r="G301"/>
+        <v>2435</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2436</v>
+      </c>
+      <c r="F301" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2438</v>
+      </c>
       <c r="H301" t="s">
-        <v>76</v>
+        <v>2439</v>
       </c>
       <c r="I301" t="s">
-        <v>2036</v>
-[...3 lines deleted...]
-      </c>
+        <v>2440</v>
+      </c>
+      <c r="J301"/>
       <c r="K301" t="s">
-        <v>2037</v>
+        <v>2441</v>
       </c>
       <c r="L301" t="s">
-        <v>72</v>
+        <v>2442</v>
       </c>
       <c r="M301" t="s">
-        <v>2038</v>
+        <v>2443</v>
       </c>
       <c r="N301" t="s">
-        <v>2039</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2040</v>
+        <v>2445</v>
       </c>
       <c r="D302" t="s">
-        <v>2041</v>
-[...3 lines deleted...]
-      <c r="G302"/>
+        <v>2446</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F302" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G302" t="s">
+        <v>2449</v>
+      </c>
       <c r="H302" t="s">
-        <v>2042</v>
+        <v>2450</v>
       </c>
       <c r="I302" t="s">
-        <v>2043</v>
-[...3 lines deleted...]
-      </c>
+        <v>2451</v>
+      </c>
+      <c r="J302"/>
       <c r="K302" t="s">
-        <v>2044</v>
+        <v>2452</v>
       </c>
       <c r="L302" t="s">
-        <v>64</v>
+        <v>2453</v>
       </c>
       <c r="M302" t="s">
-        <v>2045</v>
+        <v>2454</v>
       </c>
       <c r="N302" t="s">
-        <v>2046</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2035</v>
+        <v>2456</v>
       </c>
       <c r="D303" t="s">
-        <v>2047</v>
-[...3 lines deleted...]
-      <c r="G303"/>
+        <v>2457</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F303" t="s">
+        <v>2459</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2460</v>
+      </c>
       <c r="H303" t="s">
-        <v>2048</v>
+        <v>2461</v>
       </c>
       <c r="I303" t="s">
-        <v>2049</v>
-[...3 lines deleted...]
-      </c>
+        <v>2462</v>
+      </c>
+      <c r="J303"/>
       <c r="K303" t="s">
-        <v>2050</v>
+        <v>2463</v>
       </c>
       <c r="L303" t="s">
-        <v>72</v>
+        <v>2464</v>
       </c>
       <c r="M303" t="s">
-        <v>2051</v>
+        <v>2465</v>
       </c>
       <c r="N303" t="s">
-        <v>2039</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2052</v>
+        <v>2467</v>
       </c>
       <c r="D304" t="s">
-        <v>2053</v>
-[...3 lines deleted...]
-      <c r="G304"/>
+        <v>2468</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2469</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2470</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2471</v>
+      </c>
       <c r="H304" t="s">
-        <v>2054</v>
+        <v>2472</v>
       </c>
       <c r="I304" t="s">
-        <v>2055</v>
-[...3 lines deleted...]
-      </c>
+        <v>2473</v>
+      </c>
+      <c r="J304"/>
       <c r="K304" t="s">
-        <v>2056</v>
+        <v>2474</v>
       </c>
       <c r="L304" t="s">
-        <v>2057</v>
+        <v>2475</v>
       </c>
       <c r="M304" t="s">
-        <v>2058</v>
+        <v>2476</v>
       </c>
       <c r="N304" t="s">
-        <v>2059</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2060</v>
+        <v>2478</v>
       </c>
       <c r="D305" t="s">
-        <v>2061</v>
-[...3 lines deleted...]
-      <c r="G305"/>
+        <v>2479</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2480</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2481</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2482</v>
+      </c>
       <c r="H305" t="s">
-        <v>2062</v>
+        <v>2483</v>
       </c>
       <c r="I305" t="s">
-        <v>2063</v>
-[...3 lines deleted...]
-      </c>
+        <v>2484</v>
+      </c>
+      <c r="J305"/>
       <c r="K305" t="s">
-        <v>2064</v>
+        <v>2485</v>
       </c>
       <c r="L305" t="s">
-        <v>64</v>
+        <v>2486</v>
       </c>
       <c r="M305" t="s">
-        <v>2065</v>
+        <v>2487</v>
       </c>
       <c r="N305" t="s">
-        <v>2066</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2067</v>
+        <v>2489</v>
       </c>
       <c r="D306" t="s">
-        <v>2068</v>
-[...3 lines deleted...]
-      <c r="G306"/>
+        <v>2490</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2491</v>
+      </c>
+      <c r="F306" t="s">
+        <v>2492</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2493</v>
+      </c>
       <c r="H306" t="s">
-        <v>2069</v>
+        <v>2494</v>
       </c>
       <c r="I306" t="s">
-        <v>2070</v>
-[...3 lines deleted...]
-      </c>
+        <v>2495</v>
+      </c>
+      <c r="J306"/>
       <c r="K306" t="s">
-        <v>2071</v>
+        <v>2496</v>
       </c>
       <c r="L306" t="s">
-        <v>64</v>
+        <v>2497</v>
       </c>
       <c r="M306" t="s">
-        <v>2072</v>
+        <v>2498</v>
       </c>
       <c r="N306" t="s">
-        <v>2073</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2074</v>
+        <v>2500</v>
       </c>
       <c r="D307" t="s">
-        <v>2075</v>
-[...3 lines deleted...]
-      <c r="G307"/>
+        <v>2501</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2502</v>
+      </c>
+      <c r="F307" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G307" t="s">
+        <v>2504</v>
+      </c>
       <c r="H307" t="s">
-        <v>2076</v>
+        <v>2505</v>
       </c>
       <c r="I307" t="s">
-        <v>2077</v>
-[...3 lines deleted...]
-      </c>
+        <v>2506</v>
+      </c>
+      <c r="J307"/>
       <c r="K307" t="s">
-        <v>2078</v>
+        <v>2507</v>
       </c>
       <c r="L307" t="s">
-        <v>64</v>
+        <v>2508</v>
       </c>
       <c r="M307" t="s">
-        <v>2079</v>
+        <v>2509</v>
       </c>
       <c r="N307" t="s">
-        <v>2080</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2081</v>
+        <v>2511</v>
       </c>
       <c r="D308" t="s">
-        <v>2082</v>
-[...3 lines deleted...]
-      <c r="G308"/>
+        <v>2512</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2513</v>
+      </c>
+      <c r="F308" t="s">
+        <v>2514</v>
+      </c>
+      <c r="G308" t="s">
+        <v>2515</v>
+      </c>
       <c r="H308" t="s">
-        <v>2083</v>
+        <v>2516</v>
       </c>
       <c r="I308" t="s">
-        <v>2084</v>
-[...3 lines deleted...]
-      </c>
+        <v>2517</v>
+      </c>
+      <c r="J308"/>
       <c r="K308" t="s">
-        <v>2085</v>
+        <v>2518</v>
       </c>
       <c r="L308" t="s">
-        <v>64</v>
+        <v>2519</v>
       </c>
       <c r="M308" t="s">
-        <v>2086</v>
+        <v>2520</v>
       </c>
       <c r="N308" t="s">
-        <v>2087</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2088</v>
+        <v>2522</v>
       </c>
       <c r="D309" t="s">
-        <v>2089</v>
-[...3 lines deleted...]
-      <c r="G309"/>
+        <v>2523</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2524</v>
+      </c>
+      <c r="F309" t="s">
+        <v>2525</v>
+      </c>
+      <c r="G309" t="s">
+        <v>2526</v>
+      </c>
       <c r="H309" t="s">
-        <v>2090</v>
+        <v>2527</v>
       </c>
       <c r="I309" t="s">
-        <v>2091</v>
-[...3 lines deleted...]
-      </c>
+        <v>2528</v>
+      </c>
+      <c r="J309"/>
       <c r="K309" t="s">
-        <v>2092</v>
+        <v>2529</v>
       </c>
       <c r="L309" t="s">
-        <v>64</v>
+        <v>2530</v>
       </c>
       <c r="M309" t="s">
-        <v>2093</v>
+        <v>2531</v>
       </c>
       <c r="N309" t="s">
-        <v>2094</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2095</v>
+        <v>2533</v>
       </c>
       <c r="D310" t="s">
-        <v>2095</v>
-[...3 lines deleted...]
-      <c r="G310"/>
+        <v>2534</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2535</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2536</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2537</v>
+      </c>
       <c r="H310" t="s">
-        <v>76</v>
+        <v>2538</v>
       </c>
       <c r="I310" t="s">
-        <v>2096</v>
-[...3 lines deleted...]
-      </c>
+        <v>2539</v>
+      </c>
+      <c r="J310"/>
       <c r="K310" t="s">
-        <v>2097</v>
+        <v>2540</v>
       </c>
       <c r="L310" t="s">
-        <v>72</v>
+        <v>2541</v>
       </c>
       <c r="M310" t="s">
-        <v>2098</v>
+        <v>2542</v>
       </c>
       <c r="N310" t="s">
-        <v>2099</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2095</v>
+        <v>2544</v>
       </c>
       <c r="D311" t="s">
-        <v>2100</v>
-[...3 lines deleted...]
-      <c r="G311"/>
+        <v>2545</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2546</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2547</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2548</v>
+      </c>
       <c r="H311" t="s">
-        <v>2101</v>
+        <v>2549</v>
       </c>
       <c r="I311" t="s">
-        <v>2102</v>
-[...3 lines deleted...]
-      </c>
+        <v>2550</v>
+      </c>
+      <c r="J311"/>
       <c r="K311" t="s">
-        <v>2103</v>
+        <v>2551</v>
       </c>
       <c r="L311" t="s">
-        <v>72</v>
+        <v>2552</v>
       </c>
       <c r="M311" t="s">
-        <v>2104</v>
+        <v>2553</v>
       </c>
       <c r="N311" t="s">
-        <v>2099</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2105</v>
+        <v>2555</v>
       </c>
       <c r="D312" t="s">
-        <v>2106</v>
-[...3 lines deleted...]
-      <c r="G312"/>
+        <v>2556</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2558</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2559</v>
+      </c>
       <c r="H312" t="s">
-        <v>2107</v>
+        <v>2560</v>
       </c>
       <c r="I312" t="s">
-        <v>2108</v>
-[...3 lines deleted...]
-      </c>
+        <v>2561</v>
+      </c>
+      <c r="J312"/>
       <c r="K312" t="s">
-        <v>2109</v>
+        <v>2562</v>
       </c>
       <c r="L312" t="s">
-        <v>64</v>
+        <v>2563</v>
       </c>
       <c r="M312" t="s">
-        <v>2110</v>
+        <v>2564</v>
       </c>
       <c r="N312" t="s">
-        <v>2111</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2112</v>
+        <v>2566</v>
       </c>
       <c r="D313" t="s">
-        <v>2113</v>
-[...3 lines deleted...]
-      <c r="G313"/>
+        <v>2567</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2568</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2569</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2570</v>
+      </c>
       <c r="H313" t="s">
-        <v>2114</v>
+        <v>2571</v>
       </c>
       <c r="I313" t="s">
-        <v>2115</v>
-[...3 lines deleted...]
-      </c>
+        <v>2572</v>
+      </c>
+      <c r="J313"/>
       <c r="K313" t="s">
-        <v>2116</v>
+        <v>2573</v>
       </c>
       <c r="L313" t="s">
-        <v>64</v>
+        <v>2574</v>
       </c>
       <c r="M313" t="s">
-        <v>2117</v>
+        <v>2575</v>
       </c>
       <c r="N313" t="s">
-        <v>2118</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2119</v>
+        <v>2577</v>
       </c>
       <c r="D314" t="s">
-        <v>2120</v>
-[...3 lines deleted...]
-      <c r="G314"/>
+        <v>2578</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F314" t="s">
+        <v>2580</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2581</v>
+      </c>
       <c r="H314" t="s">
-        <v>2121</v>
+        <v>2582</v>
       </c>
       <c r="I314" t="s">
-        <v>2122</v>
-[...3 lines deleted...]
-      </c>
+        <v>2583</v>
+      </c>
+      <c r="J314"/>
       <c r="K314" t="s">
-        <v>2123</v>
+        <v>2584</v>
       </c>
       <c r="L314" t="s">
-        <v>64</v>
+        <v>2585</v>
       </c>
       <c r="M314" t="s">
-        <v>2124</v>
+        <v>2586</v>
       </c>
       <c r="N314" t="s">
-        <v>2125</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2126</v>
+        <v>2588</v>
       </c>
       <c r="D315" t="s">
-        <v>2127</v>
-[...3 lines deleted...]
-      <c r="G315"/>
+        <v>2589</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F315" t="s">
+        <v>2591</v>
+      </c>
+      <c r="G315" t="s">
+        <v>2592</v>
+      </c>
       <c r="H315" t="s">
-        <v>2121</v>
+        <v>2593</v>
       </c>
       <c r="I315" t="s">
-        <v>2128</v>
-[...3 lines deleted...]
-      </c>
+        <v>2594</v>
+      </c>
+      <c r="J315"/>
       <c r="K315" t="s">
-        <v>2129</v>
+        <v>2595</v>
       </c>
       <c r="L315" t="s">
-        <v>64</v>
+        <v>2596</v>
       </c>
       <c r="M315" t="s">
-        <v>2130</v>
+        <v>2597</v>
       </c>
       <c r="N315" t="s">
-        <v>2131</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2132</v>
+        <v>2599</v>
       </c>
       <c r="D316" t="s">
-        <v>2133</v>
-[...3 lines deleted...]
-      <c r="G316"/>
+        <v>2600</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2601</v>
+      </c>
+      <c r="F316" t="s">
+        <v>2602</v>
+      </c>
+      <c r="G316" t="s">
+        <v>2603</v>
+      </c>
       <c r="H316" t="s">
-        <v>2134</v>
+        <v>2604</v>
       </c>
       <c r="I316" t="s">
-        <v>2135</v>
-[...3 lines deleted...]
-      </c>
+        <v>2605</v>
+      </c>
+      <c r="J316"/>
       <c r="K316" t="s">
-        <v>2136</v>
+        <v>2606</v>
       </c>
       <c r="L316" t="s">
-        <v>64</v>
+        <v>2607</v>
       </c>
       <c r="M316" t="s">
-        <v>2137</v>
+        <v>2608</v>
       </c>
       <c r="N316" t="s">
-        <v>2138</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2139</v>
+        <v>2610</v>
       </c>
       <c r="D317" t="s">
-        <v>2140</v>
-[...3 lines deleted...]
-      <c r="G317"/>
+        <v>2611</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2612</v>
+      </c>
+      <c r="F317" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G317" t="s">
+        <v>2614</v>
+      </c>
       <c r="H317" t="s">
-        <v>2141</v>
+        <v>2615</v>
       </c>
       <c r="I317" t="s">
-        <v>2142</v>
-[...3 lines deleted...]
-      </c>
+        <v>2616</v>
+      </c>
+      <c r="J317"/>
       <c r="K317" t="s">
-        <v>2143</v>
+        <v>2617</v>
       </c>
       <c r="L317" t="s">
-        <v>64</v>
+        <v>2618</v>
       </c>
       <c r="M317" t="s">
-        <v>2144</v>
+        <v>2619</v>
       </c>
       <c r="N317" t="s">
-        <v>2145</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2146</v>
+        <v>2621</v>
       </c>
       <c r="D318" t="s">
-        <v>2147</v>
-[...3 lines deleted...]
-      <c r="G318"/>
+        <v>2622</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2623</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2624</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2625</v>
+      </c>
       <c r="H318" t="s">
-        <v>2148</v>
+        <v>2626</v>
       </c>
       <c r="I318" t="s">
-        <v>2149</v>
-[...3 lines deleted...]
-      </c>
+        <v>2627</v>
+      </c>
+      <c r="J318"/>
       <c r="K318" t="s">
-        <v>2150</v>
+        <v>2628</v>
       </c>
       <c r="L318" t="s">
-        <v>64</v>
+        <v>2629</v>
       </c>
       <c r="M318" t="s">
-        <v>2151</v>
+        <v>2630</v>
       </c>
       <c r="N318" t="s">
-        <v>2152</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2153</v>
+        <v>2632</v>
       </c>
       <c r="D319" t="s">
-        <v>2154</v>
-[...3 lines deleted...]
-      <c r="G319"/>
+        <v>2633</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2634</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2635</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2636</v>
+      </c>
       <c r="H319" t="s">
-        <v>2155</v>
+        <v>2637</v>
       </c>
       <c r="I319" t="s">
-        <v>2156</v>
-[...3 lines deleted...]
-      </c>
+        <v>2638</v>
+      </c>
+      <c r="J319"/>
       <c r="K319" t="s">
-        <v>2157</v>
+        <v>2639</v>
       </c>
       <c r="L319" t="s">
-        <v>64</v>
+        <v>2640</v>
       </c>
       <c r="M319" t="s">
-        <v>2158</v>
+        <v>2641</v>
       </c>
       <c r="N319" t="s">
-        <v>2159</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2160</v>
+        <v>2643</v>
       </c>
       <c r="D320" t="s">
-        <v>2161</v>
-[...3 lines deleted...]
-      <c r="G320"/>
+        <v>2644</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2645</v>
+      </c>
+      <c r="F320" t="s">
+        <v>2646</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2647</v>
+      </c>
       <c r="H320" t="s">
-        <v>2162</v>
+        <v>2648</v>
       </c>
       <c r="I320" t="s">
-        <v>2163</v>
-[...3 lines deleted...]
-      </c>
+        <v>2649</v>
+      </c>
+      <c r="J320"/>
       <c r="K320" t="s">
-        <v>2164</v>
+        <v>2650</v>
       </c>
       <c r="L320" t="s">
-        <v>64</v>
+        <v>2651</v>
       </c>
       <c r="M320" t="s">
-        <v>2165</v>
+        <v>2652</v>
       </c>
       <c r="N320" t="s">
-        <v>2166</v>
-[...2568 lines deleted...]
-      <c r="N387" t="s">
         <v>2653</v>
-      </c>
-[...4546 lines deleted...]
-        <v>3782</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>