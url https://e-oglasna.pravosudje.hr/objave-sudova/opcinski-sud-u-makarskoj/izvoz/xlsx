--- v5 (2026-08-22)
+++ v6 (2026-09-14)
@@ -6,4904 +6,11039 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3817" uniqueCount="2654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7247" uniqueCount="4699">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Ovrv-1929/2026</t>
+    <t>Z-5176/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5176/2026</t>
+  </si>
+  <si>
+    <t>Dražan Rudež 05696659298</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:07:56</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73a22b74-adf0-49d2-8939-667a5bb663f3</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73a22b74-adf0-49d2-8939-667a5bb663f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5109/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5109/2026</t>
+  </si>
+  <si>
+    <t>HOTEL ROMANA d.o.o. 54850671246</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:05:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59d00abe-3ef8-4b08-908b-9efd69656947</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59d00abe-3ef8-4b08-908b-9efd69656947/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5034/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5034/2026</t>
+  </si>
+  <si>
+    <t>Amra Ravlić 68050120328</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:04:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e303240-ff0c-4130-bb3a-2ccf1eadc239</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e303240-ff0c-4130-bb3a-2ccf1eadc239/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5034&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4151/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4151/2026</t>
+  </si>
+  <si>
+    <t>JELICA SANTRIĆ 80769575872</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d676fdf-7121-4c49-b49f-925a16c84b26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d676fdf-7121-4c49-b49f-925a16c84b26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3023/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>JURE MIOČEVIĆ 38629701208</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:44:40</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24751acb-3e53-4e4a-a13f-e29dd0fba1e5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3023_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3023_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24751acb-3e53-4e4a-a13f-e29dd0fba1e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3023&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3389/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN GRBAVAC 28496480028</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:41:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e043ee4-27b5-4a89-ace7-589a60efc72a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3389_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ GENERALI OSIGURANJE d.d., zastupnik_opunomoćenik_ Tihomi.pdf; Prilog Ovrv-3389_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e043ee4-27b5-4a89-ace7-589a60efc72a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3409/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV TOPIĆ 86083594983</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:39:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6533a151-e0d4-4db0-bef9-9a63725302bf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3409_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-3409_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-3409_2026-1-3 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-3409_2026-1-4 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Wiener osiguranje Vienna Insurance Group d.d., zastupnik.pdf; Prilog Ovrv-3409_2026-1-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6533a151-e0d4-4db0-bef9-9a63725302bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3409&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3417/2026</t>
+  </si>
+  <si>
+    <t>ANTE ALAČ 25004308200</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a918f9-45d8-43fe-a6a2-cbc9a14dd4fd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3417_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ MAKARSKI KOMUNALAC d.o.o., zastupnik_opunomoćenik_ DUBRA.pdf; Prilog Ovrv-3417_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a918f9-45d8-43fe-a6a2-cbc9a14dd4fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3417&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3497/2026</t>
+  </si>
+  <si>
+    <t>Boris Jurić 55865645946</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:34:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f0dba0-199c-4638-bc0d-4e056da04642</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3497_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ GRADINA-BAŠKA VODA d.o.o., zastupnik_opunomoćenik_ Zvoni.pdf; Prilog Ovrv-3497_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f0dba0-199c-4638-bc0d-4e056da04642/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3497&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3193/2026</t>
+  </si>
+  <si>
+    <t>Veska Franjičić 51854503398</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:24:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c16d9c5d-ab2d-4c38-90c7-62c17c55b239</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3193_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Zagrebačka banka d.d., zastupnik_opunomoćenik_ Goran Dur.pdf; Prilog Ovrv-3193_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c16d9c5d-ab2d-4c38-90c7-62c17c55b239/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3453/2026</t>
+  </si>
+  <si>
+    <t>DANIJEL JOVANOVIĆ 53979269516</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:21:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c21ab7e-55a5-4f6b-9b54-de9ddd96ef56</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3453_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3453_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c21ab7e-55a5-4f6b-9b54-de9ddd96ef56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3453&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3445/2026</t>
+  </si>
+  <si>
+    <t>Dario Vujčić 94746975560</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:16:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d30015-382c-4a88-9a23-08c71cc80103</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3445_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ PBZ CARD d.o.o., zastupnik_opunomoćenik_ Ines Slutej.pdf; Prilog Ovrv-3445_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d30015-382c-4a88-9a23-08c71cc80103/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3445&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3225/2026</t>
+  </si>
+  <si>
+    <t>ZLATKO LJUBIČIĆ 35336625026</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:12:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd2fc3b-4644-4bb6-836c-cb160f1ae1a3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3225_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd2fc3b-4644-4bb6-836c-cb160f1ae1a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3225&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-48/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Julijana Cvitanović 63967308590</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:08:56</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff8e3a6c-766c-4854-bae1-12b973391b5c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff8e3a6c-766c-4854-bae1-12b973391b5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Povrv&amp;predmet=48&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6431/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6431/2026</t>
+  </si>
+  <si>
+    <t>KOJUNDŽIĆ JAKOVICA UD. POK. IVANA; POPIĆ ANDRIJA POK. IVANA; POPIĆ ANTE POK. LUKE; POPIĆ IVANICA POK. LUKE; ROSIĆ JOZO FRANIN SAD POK. FRANE; ROSIĆ JURE FRANIN SAD POK. FRANE; ROSIĆ STIPAN POK. JOSIPA; VRLJIĆ JELA Ž. MATE</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:07:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61336ca0-de56-48c7-a63a-e43e3e5a48c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61336ca0-de56-48c7-a63a-e43e3e5a48c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3461/2026</t>
+  </si>
+  <si>
+    <t>Senka Urlić 04451979366</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:07:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58dcf42d-ab55-4d19-bda5-39a6481d318d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3461_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Privredna banka Zagreb d.d., zastupnik_opunomoćenik_ Kru.pdf; Prilog Ovrv-3461_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58dcf42d-ab55-4d19-bda5-39a6481d318d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3461&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3678/2026</t>
+  </si>
+  <si>
+    <t>MARIJA PUHARIĆ 28188176140</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:05:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eace83b1-10c2-44d7-9da5-92d466d0566f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3678_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ BOŽIDAR.pdf; Prilog Ovrv-3678_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eace83b1-10c2-44d7-9da5-92d466d0566f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3678&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Pom-57/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 10.11.2026.; Prilog od: 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Milena Hrstić 00306302107</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:03:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8122a45-ad8e-4ccf-ac72-7b001e2a852d</t>
+  </si>
+  <si>
+    <t>Prilog Pp Pom-57_2026-1-1 - pn.pdf; Poziv za sudsku radnju od 10.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8122a45-ad8e-4ccf-ac72-7b001e2a852d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp Pom&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3541/2026</t>
+  </si>
+  <si>
+    <t>ZORAN BARBARIĆ 23290657159</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:00:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47af1ec-a13e-4058-81e7-ef905d0bb352</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3541_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3541_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47af1ec-a13e-4058-81e7-ef905d0bb352/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3541&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-714/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.12.2026.; Prilog od: 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Ante Turić 66356398413</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:59:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3cea3ef-f0a3-4d12-829a-b2b1ed3cbf39</t>
+  </si>
+  <si>
+    <t>Prilog Pp-714_2026-1-2 - pn 511-12-29-26-3-2.pdf; Poziv za sudsku radnju od 01.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3cea3ef-f0a3-4d12-829a-b2b1ed3cbf39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=714&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3602/2026</t>
+  </si>
+  <si>
+    <t>ANTE VLADIĆ 25842436488</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:58:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39d5632f-2279-43ef-a91b-65f5c0c45a59</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3602_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3602_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39d5632f-2279-43ef-a91b-65f5c0c45a59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3602&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1474/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.12.2026.; Prilog od: 30.07.2025.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:57:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ed36b0c-6a8e-4e1a-915e-880e7496b7bf</t>
+  </si>
+  <si>
+    <t>Prilog Pp-1474_2025-1-1 - Opn 511-12-29-24-3-1.pdf; Poziv za sudsku radnju od 15.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ed36b0c-6a8e-4e1a-915e-880e7496b7bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1474&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3537/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO PENJGUŠIĆ 16879555123</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:55:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6198e443-8693-40c8-a3ef-93224d042b1a</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3537_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3537_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6198e443-8693-40c8-a3ef-93224d042b1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3537&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3654/2026</t>
+  </si>
+  <si>
+    <t>Boris Škeva 13744687831</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:53:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db843bf2-11e5-4bb6-ac5d-ae570f99ce07</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3654_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALNO DRUŠTVO GRADA IMOTSKOG d.o.o., zastupnik_opuno.pdf; Prilog Ovrv-3654_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db843bf2-11e5-4bb6-ac5d-ae570f99ce07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3654&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-537/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>tuženici 1.-16. i 21.-23.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:39:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4903a1e-ce51-4433-b4b0-fdb414d1ec38</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4903a1e-ce51-4433-b4b0-fdb414d1ec38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=537&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-898/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Jović 61237775052</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:18:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e02aae4c-04f5-4a0d-942f-6382e7a834a7</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e02aae4c-04f5-4a0d-942f-6382e7a834a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=898&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ante Jović 86271439448</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:18:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/394276a7-2fbd-4ec9-8a08-1f598b6a6250</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/394276a7-2fbd-4ec9-8a08-1f598b6a6250/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tomislav Jović 85148534079</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:18:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd683fd-ea62-4fa1-ae62-3f009928a901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd683fd-ea62-4fa1-ae62-3f009928a901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-129/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Vinka Ježina 57860790825</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:49:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0be9ee1d-325b-4dfe-827b-a661ceeb71d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0be9ee1d-325b-4dfe-827b-a661ceeb71d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=129&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Suzana Alać 03015112559</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:49:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28cb817d-1d1a-45a5-a43e-8947370cb08c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28cb817d-1d1a-45a5-a43e-8947370cb08c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zoran Antunović 23074662324</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:49:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dec5f034-a723-4c50-994b-cabf02fe4358</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dec5f034-a723-4c50-994b-cabf02fe4358/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Bojan Filipović 86079817929</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:49:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02299d2d-9aea-489b-a0db-d98abe103b92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02299d2d-9aea-489b-a0db-d98abe103b92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nikola Pervan 78903608644</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:48:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c10c3809-3fec-47a6-8df6-7a488a5356c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c10c3809-3fec-47a6-8df6-7a488a5356c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Povrv-152/2025</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:47:27</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f4bffea-71a3-41fc-9a53-27f24a9fbb1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f4bffea-71a3-41fc-9a53-27f24a9fbb1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Povrv&amp;predmet=152&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Srđan Vrdoljak 72694461597</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:47:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b687b03b-ca2e-42b8-960a-1eb164b68b8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b687b03b-ca2e-42b8-960a-1eb164b68b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6381/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6381/2026</t>
+  </si>
+  <si>
+    <t>GALIĆ BOŽE STIPANOV; GALIĆ IVAN BOŽIN; GALIĆ MATIJA Ž. BOŽINA ROĐ. ČONDIĆ; GALIĆ MILICA BOŽINA; KROLO JOSIP FILIPOV; KROLO MATIJA FILIPOVA; MILARDOVIĆ JURIČIĆ STANA Ž. NIKOLINA ROĐ. ČONDIĆ; ČONDIĆ - SVITILIČIĆ MIRKO POK. MATE; ČONDIĆ - SVITILIČIĆ MIRKO POK. MATE; ČONDIĆ ANĐA MATINA; ČONDIĆ IVA MATINA; ČONDIĆ JURKIĆ ANGJA IVANOVA ROĐ. ČONDIĆ; ČONDIĆ MIRKO MATIN; ČONDIĆ STANA MATINA</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:44:07</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7780eb31-db4b-4b91-bb9e-7cbb4a659673</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7780eb31-db4b-4b91-bb9e-7cbb4a659673/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6381&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-75/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Vice Vučak 72341228592</t>
+  </si>
+  <si>
+    <t>11.09.2026. 11:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5860b407-0227-4aae-bac3-734d0b3539e2</t>
+  </si>
+  <si>
+    <t>Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5860b407-0227-4aae-bac3-734d0b3539e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=75&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-241/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.12.2025.</t>
+  </si>
+  <si>
+    <t>Slava Kukulj 04990185058</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:47:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d33c3be-743b-4be6-8b1f-a43d36e1d9c5</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - preinačeno 1. st. rješenje.pdf P540P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d33c3be-743b-4be6-8b1f-a43d36e1d9c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovr&amp;predmet=241&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-397/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Nevenka Topalušić</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:31:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e286abbe-587c-4b36-89d2-a5aebdaaa83d</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak presude.pdf O165O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e286abbe-587c-4b36-89d2-a5aebdaaa83d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=397&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Dafina Vukojević</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13d1011f-c12d-49ab-8b6a-374a654ba954</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13d1011f-c12d-49ab-8b6a-374a654ba954/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-483/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Miro Lendić 00032240235</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:15:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7961715-1cff-4a1d-ac76-09642c432eb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7961715-1cff-4a1d-ac76-09642c432eb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=483&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-1394/2024</t>
+  </si>
+  <si>
+    <t>Prilog od: 11.09.2026.; Poziv - Ročište 20.10.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Kukulj 01675671596</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76868a3c-2c48-48a0-91e4-313821925ab2</t>
+  </si>
+  <si>
+    <t>Prilog P-1394_2024-31-1 - PDF roč 11-9-26.pdf; Poziv za sudsku radnju od 20.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76868a3c-2c48-48a0-91e4-313821925ab2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1394&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Croatijana Boldt 51832214712</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:02:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46ef222e-ee8d-4cf5-b21d-20ca8d616663</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46ef222e-ee8d-4cf5-b21d-20ca8d616663/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5982/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5982/2026</t>
+  </si>
+  <si>
+    <t>ANTE KOSOVIĆ pok. Bariše; ANTE VELA pok. Marijana; IVAN KOSOVIĆ pok. Ante; IVANICA RADONIĆ ž. Jure; IVKA VEŽA žena Antina; KATA VELA pok. Marijana; KOSTANTIN VELA pok. Marijana; MANDA MEDIĆ žena Matina; MARIJA MATUTINOVIĆ žena Stipe; MILJENKO VELA pok. Marijana; ZDENKO SISARIĆ pok. Ivana</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:39:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf4ff1ee-0319-4f3a-91d8-6d503ed6526d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf4ff1ee-0319-4f3a-91d8-6d503ed6526d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5982&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-928/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Marco Philip Jurakovich 16985766168</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:29:31</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c124ca51-1265-438f-83b3-65d9219dedfe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c124ca51-1265-438f-83b3-65d9219dedfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=928&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4599/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4599/2022</t>
+  </si>
+  <si>
+    <t>LENDIĆ MILENKA; MIJACIKA ALAN GREGORY 10988223109; OSTOJIĆ GRGO-IVAN</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:05:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11a4103d-9c88-4404-ae05-5a564321cafe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11a4103d-9c88-4404-ae05-5a564321cafe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4599&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1745/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1745/2024</t>
+  </si>
+  <si>
+    <t>FRANE RIBAROVIĆ 40220340182; KATARINA GLASNOVIĆ 10065606956</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:29:17</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61f024ee-57c0-4ee1-99e2-64fb55d306e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61f024ee-57c0-4ee1-99e2-64fb55d306e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1745&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-5853/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5853/2022</t>
+  </si>
+  <si>
+    <t>TERRA DALMATICA d.o.o. 38107950634</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d35cc40e-f272-4033-9fc4-049b7016f017</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d35cc40e-f272-4033-9fc4-049b7016f017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5853&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3035/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3035/2024</t>
+  </si>
+  <si>
+    <t>Ante Župić 04842250803</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:26:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca550280-8679-4f8d-89a2-529a6e5af542</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca550280-8679-4f8d-89a2-529a6e5af542/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3035&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6218/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6218/2024</t>
+  </si>
+  <si>
+    <t>Allan Wayne Joseph Cvitan; Anthony Craig Cvitan; DOREEN LORRAINE RYAN; KATHIEEN ANNE COTTONE; PETER ANTHONY CVITAN; Philip Anthony Pekic; VALMA DAWN CHARUGA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b6ead0d-5457-4be2-8ea6-9e119ade5175</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b6ead0d-5457-4be2-8ea6-9e119ade5175/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6218&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2835/2026</t>
   </si>
   <si>
     <t>Obustava</t>
   </si>
   <si>
-    <t>MILKA PERVAN 50435834577</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/85f4645c-d7e1-4ca8-9ba4-31bf49e1eafb</t>
+    <t>RENATO GAVIĆ 02995200941</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:23:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3595adb8-e8dc-45e7-ba4e-898064e526ea</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/85f4645c-d7e1-4ca8-9ba4-31bf49e1eafb/dokumenti/preuzimanje</t>
-[...32 lines deleted...]
-    <t>P-407/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3595adb8-e8dc-45e7-ba4e-898064e526ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2835&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7165/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7165/2024</t>
+  </si>
+  <si>
+    <t>EDE-WELME LAPPEL 71892450100; INES KADIC 10165565971; JASMINA TURSIC 33397191699; TONY IVAN KOSOVICH 50904360668</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:20:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe36bbb6-ee04-4318-b5aa-5fb4db27b0f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe36bbb6-ee04-4318-b5aa-5fb4db27b0f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7165&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-3558/2026</t>
+  </si>
+  <si>
+    <t>Teo Vrlika 06296145951</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:19:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b82724e2-8a38-47b8-8a68-09a1f41a783f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3558_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b82724e2-8a38-47b8-8a68-09a1f41a783f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3558&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-1149/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.02.2026.; Podnesak od 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.; Prilog od: 13.11.2025.</t>
+  </si>
+  <si>
+    <t>Ivica Jurišić 75391078616</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:17:43</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fadb364-be81-48ab-a413-e91deb03afb4</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-1149_2025-1-1 - MARUŠIĆ punomoć.pdf; Prilog P-1149_2025-1-2 - ZK-631-KO-BRIST.pdf; Prilog P-1149_2025-1-3 - ZK-1147-KO-BRIST.pdf; Prilog P-1149_2025-1-4 - ZK-10-KO-BRIST.pdf; Prilog P-1149_2025-1-5 - PL-39-BRIST.pdf; Prilog P-1149_2025-1-6 - PL-690-BRIST.pdf; Prilog P-1149_2025-1-7 - DKP-163-BRIST.pdf; Prilog P-1149_2025-1-8 - MARUŠIĆ zapisnik O.361.25.pdf; Prilog P-1149_2025-1-9 - MARUŠIĆ Tomislav RON 36.00.pdf; Prilog P-1149_2025-1-10 - MARUŠIĆ fotografije.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fadb364-be81-48ab-a413-e91deb03afb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1149&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4597/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4597/2022</t>
+  </si>
+  <si>
+    <t>Ivona Marinović 11390786656; JASMINKA CVIKIĆ 98720901773; Natali Maja Calci 90295344788; ROGLIĆ MERICA 17468996646; SANJA SKOČIĆ MIHIĆ 53716716050; ČOVIĆ IVAN POK. MARIJANA; ŠEVELJ MARIJAN POK. IVANA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:17:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eca67168-a7b8-4d04-a687-4a74079ea80d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eca67168-a7b8-4d04-a687-4a74079ea80d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4597&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Mirjana Jurišić 14034815503</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:17:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a76a005-f37d-42cf-83f1-9e40b28cec8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a76a005-f37d-42cf-83f1-9e40b28cec8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-27/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-27/2025</t>
+  </si>
+  <si>
+    <t>Mareno Rolke 32605409228</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:15:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e242b85-0e52-4fb8-8a2f-40f8095be0b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e242b85-0e52-4fb8-8a2f-40f8095be0b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3430/2026</t>
+  </si>
+  <si>
+    <t>RAJKO RAVLIĆ 23079065756</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6423b443-eccf-437f-b3cd-44432d811284</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3430_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6423b443-eccf-437f-b3cd-44432d811284/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3430&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-137/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-137/2025</t>
+  </si>
+  <si>
+    <t>Jadranka Smodlaka 64085565502; Žarko Filipović 83145320869</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:12:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a871bf-1551-4ca1-84ef-1d54cbf371d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a871bf-1551-4ca1-84ef-1d54cbf371d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=137&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-49/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-49/2023</t>
+  </si>
+  <si>
+    <t>MARIO PLEIĆ; MLADEN RODIĆ</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:06:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea07ee44-dc2c-4736-bb96-7a6026a53359</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea07ee44-dc2c-4736-bb96-7a6026a53359/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=49&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-729/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2025.</t>
+  </si>
+  <si>
+    <t>Marko Bašković 94190979308</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21a4d259-5fe3-490f-94b6-80346611efeb</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21a4d259-5fe3-490f-94b6-80346611efeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=729&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Tanja Kuran 97530629689</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:01:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1816b41a-88ee-47d3-b7d6-3a618002ddaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1816b41a-88ee-47d3-b7d6-3a618002ddaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5724/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5724/2026</t>
+  </si>
+  <si>
+    <t>Sandra Vidaček 77062971790</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:55:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57451901-cb6d-407a-881f-892482c809f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57451901-cb6d-407a-881f-892482c809f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5724&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5479/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5479/2026</t>
+  </si>
+  <si>
+    <t>Sanda Ivanković 94281433019</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:52:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af86b8e0-8cdf-4c18-89ca-dc9631f7c40d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af86b8e0-8cdf-4c18-89ca-dc9631f7c40d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5479&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4595/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4595/2022</t>
+  </si>
+  <si>
+    <t>Agneza Brbić 40667260700; JUVET-KAMPUŠ JELENA; ČOBRNIĆ MIJO; ČOBRNIĆ ZANE; ŠIMIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:51:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb731f4d-b583-427b-bf5e-cdd3c95a97d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb731f4d-b583-427b-bf5e-cdd3c95a97d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4595&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3410/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3410/2026</t>
+  </si>
+  <si>
+    <t>MENDEŠ JOSIP</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:50:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c46f6f27-119a-40d2-aded-6bdc9699d68a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c46f6f27-119a-40d2-aded-6bdc9699d68a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5846/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5846/2026</t>
+  </si>
+  <si>
+    <t>ANKA ŠOŠIĆ 75911214233; DINKA URSIĆ 12173377741</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:40:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/122eb24a-4f99-45d3-b657-5f649d79059d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/122eb24a-4f99-45d3-b657-5f649d79059d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5846&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5618/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5618/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Dobrijević 88665422759</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:31:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53d257-88dc-46d3-9d9f-605f989d0142</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53d257-88dc-46d3-9d9f-605f989d0142/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5618&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4594/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4594/2022</t>
+  </si>
+  <si>
+    <t>GOJAK MIĆE 38647508751; Ivo Pašalić 16234941574; JUVET-KAMPUŠ JELENA; ŠIMIĆ MARIJA; ŠIMIĆ MARIJA POK. MILJENKA 28669491236; ŠIMIĆ NIKŠA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:29:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa3f653-2801-448a-88e0-e0a8faf7b0f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa3f653-2801-448a-88e0-e0a8faf7b0f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4594&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5304/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5304/2026</t>
+  </si>
+  <si>
+    <t>IVANKA JURIŠIĆ 68941153287</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9029b357-e57f-486a-b148-96f7a897bae3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9029b357-e57f-486a-b148-96f7a897bae3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5304&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4871/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4871/2026</t>
+  </si>
+  <si>
+    <t>Ivana Bučková 27804775156</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50da626-efda-4fe6-b58c-055e15b57a48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50da626-efda-4fe6-b58c-055e15b57a48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4871&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-536/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Ana Barnjak Bagarić 62499519565</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:13:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c63d87-071a-4aab-a77c-424d27306ca2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c63d87-071a-4aab-a77c-424d27306ca2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=536&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4844/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4844/2026</t>
+  </si>
+  <si>
+    <t>NADA ANDREJEVS</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:13:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9a86f09-a621-42b9-accf-4fc4da9b2822</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9a86f09-a621-42b9-accf-4fc4da9b2822/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4844&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4592/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4592/2022</t>
+  </si>
+  <si>
+    <t>GRUBIŠIĆ SLOBODAN 90115487742; JASMINKA CVIKIĆ 98720901773; Momčilo Pašalić 48109290155; SANJA SKOČIĆ MIHIĆ 53716716050; ČOVIĆ MUŠKIĆ VALENTINA 05693080064</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:12:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cc38c16-6676-4b08-b0ea-2adad1032492</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cc38c16-6676-4b08-b0ea-2adad1032492/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4592&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4235/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4235/2026</t>
+  </si>
+  <si>
+    <t>JONATHON ANTHONY VEZIC 85298994723</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:08:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f627f59a-dc92-41f3-8787-3c7e3f940f89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f627f59a-dc92-41f3-8787-3c7e3f940f89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7513/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7513/2024</t>
+  </si>
+  <si>
+    <t>BRANKO VULETA 46469936826; Željko Jović 29724506420</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:04:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26978a53-34d8-428e-a859-96acbaec0e35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26978a53-34d8-428e-a859-96acbaec0e35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7513&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6386/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6386/2026</t>
+  </si>
+  <si>
+    <t>Kostanić Momčilo P. Nike; Kostanić Rade Antin; Đorđević Ljerka Ž. Milana</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:02:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8b785b-c7e4-4ab5-8507-133115988f78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8b785b-c7e4-4ab5-8507-133115988f78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6386&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8411/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8411/2024</t>
+  </si>
+  <si>
+    <t>IVICA SERDARUŠIĆ 25570476555</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:58:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/119798d6-8326-4af7-97fd-1ea5a3b4e588</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/119798d6-8326-4af7-97fd-1ea5a3b4e588/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8411&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-228/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.01.2027.; Podnesak od 02.02.2024.</t>
+  </si>
+  <si>
+    <t>Mate Vranješ 54587263330</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:54:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be2a41b1-f924-40e5-a5c0-fe559ecf604b</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 05.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be2a41b1-f924-40e5-a5c0-fe559ecf604b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=228&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Anes Šišić 13114816948</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:54:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77b560f4-eb7b-4771-be6e-ced925908276</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77b560f4-eb7b-4771-be6e-ced925908276/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Milivoj Grepo 73514920618</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:54:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b09745b-4f81-4363-b465-e00c26a2250a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b09745b-4f81-4363-b465-e00c26a2250a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.01.2027.</t>
+  </si>
+  <si>
+    <t>Munevar Zahirović</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:53:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/623b4de5-88b2-419c-964f-991f474c8134</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/623b4de5-88b2-419c-964f-991f474c8134/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mate Buljan 90291135068</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:53:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dba3fc4-3676-4813-91be-897923e23939</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dba3fc4-3676-4813-91be-897923e23939/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Luka Gojak</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c58859fd-d894-4f3b-8191-2bfec44885c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c58859fd-d894-4f3b-8191-2bfec44885c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4591/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4591/2022</t>
+  </si>
+  <si>
+    <t>GROCHULSKI KATE; MARAS JOZE; MARAS SLAVEN</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:51:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/594b6f45-b2c5-4736-914f-3b97554155c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/594b6f45-b2c5-4736-914f-3b97554155c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4591&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5776/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5776/2026</t>
+  </si>
+  <si>
+    <t>SANDRA VIDAČEK 77062971790</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:48:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f7f98f-1a84-4244-8b89-9e35899877ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f7f98f-1a84-4244-8b89-9e35899877ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5776&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3072/2026</t>
+  </si>
+  <si>
+    <t>LUKA SMOLJKO 89029891243</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:47:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29da2c77-b86e-4656-aaee-3f5f6bb7461d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3072_2026-4-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29da2c77-b86e-4656-aaee-3f5f6bb7461d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3072&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4589/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4589/2022</t>
+  </si>
+  <si>
+    <t>JASMINKA CVIKIĆ 98720901773; SANJA SKOČIĆ MIHIĆ 53716716050; SRZIĆ JOZE POK.JOZE; ČOBRNIĆ ZANE</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:35:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cafa293e-c0f2-4e46-8de3-9c18d450c8d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cafa293e-c0f2-4e46-8de3-9c18d450c8d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4589&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3646/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3646/2024</t>
+  </si>
+  <si>
+    <t>Beverly Ann Mcrae 01237568856; Randal Brent Yozipovic 82651686767</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:30:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/126011b4-5751-4d42-b2fa-98509330073b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/126011b4-5751-4d42-b2fa-98509330073b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3646&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-1039/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Aračić 62996560070</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94c35bcd-a6b3-4278-9e30-4978d490d3dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94c35bcd-a6b3-4278-9e30-4978d490d3dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1039&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4588/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4588/2022</t>
+  </si>
+  <si>
+    <t>DESPOT EDO; LUKETINA NEDA; SOMBOLAC VISKOVIĆ MARGARETA DJ. RENDULIĆ; VISKOVIĆ VALENTIN</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bca7357a-c856-4c1c-829d-7cdd50cddbc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bca7357a-c856-4c1c-829d-7cdd50cddbc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4588&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4840/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4840/2024</t>
+  </si>
+  <si>
+    <t>Mira Kosović; Tomo Kosović</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:23:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a68154ba-9af0-461f-bef3-c13d6d97ad59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a68154ba-9af0-461f-bef3-c13d6d97ad59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4840&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8299/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8299/2024</t>
+  </si>
+  <si>
+    <t>Slavica Gudelj 83747996656</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:15:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/feeb62aa-b74a-4e5f-a2e7-8d38a82218bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/feeb62aa-b74a-4e5f-a2e7-8d38a82218bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8299&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2112/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2112/2023</t>
+  </si>
+  <si>
+    <t>Laco Aljoša</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:11:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d60316a4-ecb1-4aa0-ad68-7c783603e2f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d60316a4-ecb1-4aa0-ad68-7c783603e2f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2112&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4586/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4586/2022</t>
+  </si>
+  <si>
+    <t>SIMIC LAURENT YVAN M 35730901558</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:09:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbfe9454-4368-435d-9784-88e35fdb2526</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbfe9454-4368-435d-9784-88e35fdb2526/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4586&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5787/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5787/2023</t>
+  </si>
+  <si>
+    <t>Slobodan Barbarich 03401003298</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ce8c02-8f7f-4738-bb77-b050f4ec45fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2ce8c02-8f7f-4738-bb77-b050f4ec45fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5787&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5969/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5969/2024</t>
+  </si>
+  <si>
+    <t>TAMARA PLAKALO 49010586916</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:57:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3180df0d-9ab5-4e52-9a53-ba1fcfe5bd56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3180df0d-9ab5-4e52-9a53-ba1fcfe5bd56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5969&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4585/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4585/2022</t>
+  </si>
+  <si>
+    <t>HOPFNER MARIJA POK. LOVRE</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:50:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697e4927-4b4b-40a3-b849-bf1a0ed89ffb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697e4927-4b4b-40a3-b849-bf1a0ed89ffb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4585&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4584/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4584/2022</t>
+  </si>
+  <si>
+    <t>ŠARIĆ CARLOS ANTONIO, ARGENTINA BUENOS AIRES</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d8a196f-b6ac-4287-8776-1b59cf521598</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d8a196f-b6ac-4287-8776-1b59cf521598/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4584&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-1805/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Petar Mucić 36922814049</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:28:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854b62b8-79ce-4bf0-b952-a2077f5fab11</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854b62b8-79ce-4bf0-b952-a2077f5fab11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1805&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4583/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4583/2022</t>
+  </si>
+  <si>
+    <t>HOHLA HILDA; Mate Pašalić; Nevenka Milanović</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:24:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c48aaec0-f6a8-4b7e-9289-2a49e69d6410</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c48aaec0-f6a8-4b7e-9289-2a49e69d6410/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4583&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-803/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>tuženici od 1. do 24.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:46:49</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88787a57-f795-4b58-9fe1-f66e6ad4a110</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88787a57-f795-4b58-9fe1-f66e6ad4a110/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=803&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4175/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4175/2026</t>
+  </si>
+  <si>
+    <t>BRSTILO MATIJA Ž. IVANA; BULJUBAŠIĆ ANTICA MARKOVA; BULJUBAŠIĆ IVA MARKOVA; BULJUBAŠIĆ MARIJA UD. POK. MARKA ROĐ. ČAGALJ; BULJUBAŠIĆ TOMICA BAŠ IVKA MARKOVA; Bariša Pok Jure Čagalj; CAGALJ IVAN POK. MATE; GRANIĆ ANTE ANDRIJIN; GRANIĆ IVAN ANDRIJIN; GRANIĆ MARA ANDRIJINA; Ivan Pok Jure Čagalj; Jozo Pok Jure Čagalj; KOVAČIĆ IVA Ž. PETRA; KURTOVIĆ IVA Ž. MATINA ROĐ. KURTOVIĆ; KURTOVIĆ IVAN ANTIN; KURTOVIĆ MARKO ANTIN; KURTOVIĆ MATE ANTIN; KURTOVIĆ PETAR POK. STIPANA; MATKOVIĆ MARA Ž. MARIJANOVA; PULJAK MARA Ž. IVANA; SKENDER MANDA Ž. PETROVA; ČAGALJ ANA UD. GABRIJELA; ČAGALJ ANDJA MIJINA; ČAGALJ ANDRIJA POK. ANTE; ČAGALJ ANĐA; ČAGALJ BRUNO POK. GABRIJELA; ČAGALJ GABRO POK. BARIŠE; ČAGALJ IVA ANTINA; ČAGALJ IVA POK. BARIŠE; ČAGALJ IVA POK. IVANA; ČAGALJ IVA POK. MATE; ČAGALJ IVAN POK. MARKA; ČAGALJ JAKOV; ČAGALJ JAKOV MIJIN; ČAGALJ JAKOVICA POK. MATE; ČAGALJ JANJA POK. BARIŠE; ČAGALJ JELA POK. NIKOLE; ČAGALJ JOSIP POK. NIKOLE; ČAGALJ JOZO JURIN; ČAGALJ JOZO POK. NIKOLE; ČAGALJ KATA POK. ANTE; ČAGALJ KLARA POK. BARIŠE; ČAGALJ LJUBA POK. BARIŠE; ČAGALJ LOVRO POK. BARIŠE; ČAGALJ LUKA POK. ANTE; ČAGALJ MARA ANTINA; ČAGALJ MARA MIJINA; ČAGALJ MARA POK. ANTE; ČAGALJ MARA POK. BARIŠE; ČAGALJ MARA POK. NIKOLE; ČAGALJ MARA UD. MARKA; ČAGALJ MARA Ž. JURINA RODOM ČAGALJ; ČAGALJ MARA ŽENA JOZIPA; ČAGALJ MARIJA POK. IVANA; ČAGALJ MARIJAN POK. MARKA; ČAGALJ MARIJAN POK. ŠIMUNA; ČAGALJ MATE POK. IVANA; ČAGALJ MATIJA POK. MATE - TOME; ČAGALJ MATIJA UD. BARIŠINA; ČAGALJ MIJO POK. MARIJANA; ČAGALJ NEDA Ž. STIPE; ČAGALJ STEFANIJA POK. MARKA; ČAGALJ STIPAN POK. IVANA; ČAGALJ VANJA POK. GABRIJELA; ČAGALJ VERA POK. GABRIJELA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:45:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e435fc2a-b7f2-4670-aacf-27e6dc8a0f19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e435fc2a-b7f2-4670-aacf-27e6dc8a0f19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6397/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6397/2026</t>
+  </si>
+  <si>
+    <t>LONČAR ANA UD. ANDRIJE; LONČAR IVA POK. JOZIPA; LONČAR IVAN POK. PETRA; LONČAR MARA UD. POK. STIPE; LONČAR MARKO POK. MATE; LONČAR NIKOLA POK. MARIJANA; LONČAR PETAR POK. ANTE; LONČAR RUŽA POK. MARIJANA; MILAS RUŽA UD. PETRA; VUJEVIĆ IKO JURIN; VUJEVIĆ JURE POK. JURE; VUJEVIĆ STIPE POK. JURE; ŠIRIĆ RUŽA Ž. MIRKA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:27:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4431eb43-d563-4527-8505-f01246de7767</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4431eb43-d563-4527-8505-f01246de7767/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6397&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BREČIĆ ANTE POK. IVANA; BREČIĆ IVAN POK. IVANA; BREČIĆ MILA POK. IVANA; BULJAN ANA UD. JURE; ERCEG ANICA Ž. MARKA; ERCEG JELA Ž. PETRA; ERCEG MARA Ž. MATE; GABELICA MARA Ž. PETRA; GABELICA NEDILJKO POK. MARIJANA; GUDELJ ANTE POK. JAKOVA; GUDELJ IVAN STIPANOV; GUDELJ JURE STIPANOV; GUDELJ KATA Ž. ILIJE; GUDELJ KATA Ž. ILIJINA; GUDELJ MARIJAN POK. ANTE; GUDELJ MARIJAN STIPANOV; GUDELJ MATE ANTIN; GUDELJ MATE POK. ANTE; GUDELJ MATIJA Ž. STIPINA; GUDELJ RUŽA STIPANOVA; GUDELJ STIPAN STIPANOV; JERKOVIĆ STIPAN ILIJIN; JONJIĆ MARA Ž. NIKOLE; JOVIĆ MATIJA Ž. MATE; KOJUNDŽIĆ DANE POK. LUKE; KOJUNDŽIĆ JOSIP POK. LUKE; LEŠINA ANICA Ž. ANDRIJE; LONČAR - PEDIĆ IVAN POK. KRIŽANA; LONČAR - PEDIĆ MATE POK. JOZE; LONČAR - PEDIĆ PETAR POK. JOZE; LONČAR ANA POK. MARKA; LONČAR ANA UD. FILIPA; LONČAR ANA UD. POK. ANDRIJE; LONČAR ANA Ž. PETRA; LONČAR ANICA POK. IVANA; LONČAR ANICA POK. MARIJANA; LONČAR ANTE - IVAN POK. LUKE; LONČAR ANTE POK. IVANA; LONČAR ANTE POK. IVANA - LUKE; LONČAR ANTE POK. JOSIPA; LONČAR ANTE POK. JURE; LONČAR ANTE POK. MARKA; LONČAR ANTE POK. MARKA - MATE; LONČAR ANTE POK. NEDILJKA - MARIJANA; LONČAR DANICA UD. ZVONIMIRA; LONČAR DAVOR POK. MARKA - MATE; LONČAR DEAN POK. MARKA - MATE; LONČAR DINKO POK. DOMINIKA; LONČAR DOMINKO POK. MATE; LONČAR GORAN POK. MARKA - MATE; LONČAR IVA POK. STIPE; LONČAR IVA UD. MATE; LONČAR IVAN PETROV; LONČAR IVAN POK. IVANA; LONČAR IVAN POK. JOSIPA; LONČAR IVAN POK. MATE; LONČAR JOSIP POK. MATE; LONČAR JOSIP POK. PETRA; LONČAR JURE POK. JURE; LONČAR JURKA UD. FILIPA; LONČAR MARA UD. STIPANA; LONČAR MARE UD. POK. STIPE; LONČAR MARIJAN POK. JOSIPA; LONČAR MARIJAN POK. MATE; LONČAR MATE POK. ANTE; LONČAR MATE POK. IVANA; LONČAR MATE POK. JURE; LONČAR MATE POK. MATE; LONČAR NIKOLA POK. MARIJANA; LONČAR NIKOLA POK. MARIJANA; LONČAR PETAR NEDJELJKOV; LONČAR PETAR POK. IVANA; LONČAR PETAR POK. JOSIPA; LONČAR PETAR POK. MARIJANA; LONČAR PETAR POK. MARIJANA; LONČAR PETAR POK. MATE; LONČAR RUŽA POK. LUKE; LONČAR RUŽA Ž. LUKE; LONČAR VERA POK. ANTE; LONČAR VICKO POK. MATE; LONČAR ZDENKA UD. MARKA -  MATE; MATKOVIĆ ANA POK. MARKA; MATKOVIĆ IVICA POK. ZDRAVKA; MATKOVIĆ MERSIJA UD. NEDE; MATKOVIĆ PETAR POK. ANTE; MILAS RUŽA UD. POK. PETRA; PERIĆ IVA Ž. MATE; SIRIČ RUŽA Ž. MIRKA; TRUTIN ANA Ž. MATINA; VUJEVIĆ ANA Ž. JURINA; VUJEVIĆ DINKO POK. IVANA; VUJEVIĆ MANDA Ž. MATINA; VUJEVIĆ MARIJAN POK. JURE; VUJEVIĆ MILA JURINA; VUJEVIĆ MILAN JURIN; VUJEVIĆ STIPAN JURIN; VUJEVIĆ STIPE JURIN; VUJEVIĆ TOMISLAV JURIN; ĆAPIN DANICA Ž. ANTE; ČAPIN IVA Ž. ANTE</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d8d92d2-3cc8-474e-bdbf-2f62d8bedcb4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d8d92d2-3cc8-474e-bdbf-2f62d8bedcb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-655/2026</t>
+  </si>
+  <si>
+    <t>tuženici od 1. do 12.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:26:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4430d82c-9519-4c3a-be63-c81965a42000</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4430d82c-9519-4c3a-be63-c81965a42000/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=655&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4582/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4582/2022</t>
+  </si>
+  <si>
+    <t>MARAS JOZE; MARAS SLAVEN; Nikol Pašalić 91788182405; PAŠALIĆ LISA-JANE PK. ANDRIJE</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:15:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31337bf4-2d72-4d32-b082-1c185d873bc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31337bf4-2d72-4d32-b082-1c185d873bc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4582&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-439/2026</t>
+  </si>
+  <si>
+    <t>tuženici od 8. do 51.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:11:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9d8d8a5-9517-4696-bfc4-ae4a94cefe23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9d8d8a5-9517-4696-bfc4-ae4a94cefe23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7028/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7028/2024</t>
+  </si>
+  <si>
+    <t>Jadranka Alač Prpić 74853632935</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d21fd14c-b893-49e7-aec8-41d9b2a9e84d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d21fd14c-b893-49e7-aec8-41d9b2a9e84d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7028&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>MIRJANA ŠOŠIĆ</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:06:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfcf5b9-831e-42d0-92c3-91052df02462</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfcf5b9-831e-42d0-92c3-91052df02462/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:04:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d91a383d-7754-465d-90f7-ffff0d8c875c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d91a383d-7754-465d-90f7-ffff0d8c875c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Su-366/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 08.09.2026.</t>
+  </si>
+  <si>
+    <t>e Oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:04:34</t>
+  </si>
+  <si>
+    <t>11.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93a685ee-545b-4748-a89d-5a8ec5cefb67</t>
+  </si>
+  <si>
+    <t>Prilog Su-366_2026-1-1 - obavijest.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93a685ee-545b-4748-a89d-5a8ec5cefb67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Su&amp;predmet=366&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MIRJANA ŠOŠIĆ 16281041351</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:03:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eedd567-502d-4004-97e4-4fc6fe5c276f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eedd567-502d-4004-97e4-4fc6fe5c276f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pl-195/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.11.2025.</t>
+  </si>
+  <si>
+    <t>Belmin Hajder 21798574268</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:37:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/670aa04c-4b44-4c92-be56-6a70cc10f7ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/670aa04c-4b44-4c92-be56-6a70cc10f7ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-437/2026</t>
+  </si>
+  <si>
+    <t>tuženici 2. do 6.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:25:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfa5e6c-fe09-4e6c-8a00-6f4efbd04909</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfa5e6c-fe09-4e6c-8a00-6f4efbd04909/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=437&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4696/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4696/2022</t>
+  </si>
+  <si>
+    <t>ERCEG DOMINKO POK. STIPANA; ŠUMIĆ MIHE POK. NIKOLE IZ PODGORE</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:23:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a02dadb-5d2a-410c-9210-d71909ed15b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a02dadb-5d2a-410c-9210-d71909ed15b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4696&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4695/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4695/2022</t>
+  </si>
+  <si>
+    <t>KRŽANIĆ DANICA ŽENA MATINA; LETICA IVE POK. ANTE; LETICA LUCE ŽENA JOZE ROĐ. KRIŽANIĆ IZ PODGORE; LETICA LUCE ŽENA JOZINA; SLAVICA MIRNE ROĐ. LETICA; SUMIĆ ANDRIJANA KĆI POK. JAKOVA; SUMIĆ MARIJA ŽENA LJUBE ROĐ. KRŽANIĆ IZ PODGORE</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:20:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91a15482-4758-431b-ac28-cfb006acb109</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91a15482-4758-431b-ac28-cfb006acb109/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4695&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-6049/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6049/2026</t>
+  </si>
+  <si>
+    <t>IVICA ŠUNDE POK.STANKA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:54:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bb0267-f59f-40bc-a857-6daf06a42088</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bb0267-f59f-40bc-a857-6daf06a42088/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6049&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1611/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1611/2024</t>
+  </si>
+  <si>
+    <t>Vela Božidar</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:40:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51999462-b486-453d-85b4-743ba33cd87b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51999462-b486-453d-85b4-743ba33cd87b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1611&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-195/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Ružica Pazin</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4df89e9-0536-4cd5-942c-d31c8e1c1a1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4df89e9-0536-4cd5-942c-d31c8e1c1a1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Slavica Marinković</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5044835d-8496-4797-9c26-b8317ffe1797</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5044835d-8496-4797-9c26-b8317ffe1797/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Petar Dodig</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00221c60-c690-40ff-8b31-c7bfbee97460</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00221c60-c690-40ff-8b31-c7bfbee97460/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Neda Dodig</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f058a0d-b8d7-4407-a7b1-6a70d0a2fe17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f058a0d-b8d7-4407-a7b1-6a70d0a2fe17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mila Perković</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76bd74cc-821c-4095-97a3-e14d18bd1e59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76bd74cc-821c-4095-97a3-e14d18bd1e59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Liliana Milisic</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b726ab3a-d732-41f3-986c-e899cfebc62a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b726ab3a-d732-41f3-986c-e899cfebc62a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Andjelko Dodig</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bbf1a6e-9b56-40f4-80d8-eddce40a21ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bbf1a6e-9b56-40f4-80d8-eddce40a21ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zorka Kozlica 88487794566</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c37d8383-11be-41f7-b63d-665b2663960a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c37d8383-11be-41f7-b63d-665b2663960a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Slavenka Granić 56472119981</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd3d5b8-3997-4263-93a8-46b1ffed36f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd3d5b8-3997-4263-93a8-46b1ffed36f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tonći Šućur 54484575478</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7ba7947-e766-439f-9afb-90eac43b351d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7ba7947-e766-439f-9afb-90eac43b351d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Anita Šućur 37642048788</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70bef298-821d-4fc2-94a1-fe7fd2c819ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70bef298-821d-4fc2-94a1-fe7fd2c819ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Miljenko Šućur 31140544523</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b0ec97-b076-4dee-a11e-eb5dc47ad973</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b0ec97-b076-4dee-a11e-eb5dc47ad973/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Luka Perkušić 14069927510</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:36:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98612668-455a-41cb-b0c9-2a15cac37161</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98612668-455a-41cb-b0c9-2a15cac37161/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6390/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6390/2026</t>
+  </si>
+  <si>
+    <t>DIVIĆ ANA Ž. JOSIPA; DIVIĆ DINKA JURINA; DIVIĆ IVAN JURIN; DIVIĆ MARIJA JURINA; DIVIĆ MATE JURIN; DODIG IVA IVANOVA; DODIG IVAN IVANOV; DODIG MATIJA IVANOVA; DODIG RUŽA IVANOVA; GRUBIŠIĆ IVA Ž. JAKOVA; GUDELJ RUŽA Ž. MARIJANA; KRNJIĆ LJUBICA - ANA Ž. IVANA; MILAS MARA UD.MILANA; PERIĆ MILA Ž. MIJE; PERKUŠIĆ ANTE POK. IVANA; PERKUŠIĆ ANTE POK.JOSIPA; PERKUŠIĆ IVAN POK.MATE; PERKUŠIĆ JOSIP POK.JOSIPA; PERKUŠIĆ JURE POK.JOSIPA; PERKUŠIĆ MARIJA POK.IVANA; PERKUŠIĆ MARIJAN POK.JOSIPA; PERKUŠIĆ MARKO POK. MARKA; PERKUŠIĆ MARKO POK.JOSIPA; PERKUŠIĆ MATE POK. IKE - IVANA; PERKUŠIĆ MILA UD. IVANA; PERKUŠIĆ MIRKO POK. MARKA; PERKUŠIĆ TOMISLAV POK.IVANA; PERKUŠIĆ TONKA POK.IVANA; RADELJIĆ MATIJA Ž. JOZE; ZDILAR DRAGICA Ž. JURE; ŠKEVA IVAN IVANOV; ŠKEVA IVAN POK. MATE; ŠKEVA MARIJA IVANOVA</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:32:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b943a67-dcb6-420e-9e64-ec6c63dc33a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b943a67-dcb6-420e-9e64-ec6c63dc33a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6390&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-19/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Adeline Lillan Madunic 98832670998</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:17:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/140c3647-09d4-4193-80c4-c4aadf4f18ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/140c3647-09d4-4193-80c4-c4aadf4f18ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=19&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3691/2026</t>
+  </si>
+  <si>
+    <t>ALDIJANA NUHIĆ 89445099112</t>
+  </si>
+  <si>
+    <t>09.09.2026. 16:22:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f94992-fd6f-46ee-9cad-6c8f7da463c2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3691_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f94992-fd6f-46ee-9cad-6c8f7da463c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3691&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3394/2026</t>
+  </si>
+  <si>
+    <t>ANĐELA ČEPO 17483850681</t>
+  </si>
+  <si>
+    <t>09.09.2026. 16:13:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7198b52-eb50-406a-adb0-fa3970a57e15</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3394_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7198b52-eb50-406a-adb0-fa3970a57e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3394&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3354/2026</t>
+  </si>
+  <si>
+    <t>VJEKOSLAV KATIĆ 36158117343</t>
+  </si>
+  <si>
+    <t>09.09.2026. 16:07:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a6fda4-edaf-456b-b97b-10a4ee4b3178</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3354_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a6fda4-edaf-456b-b97b-10a4ee4b3178/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=3354&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4781/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4781/2022</t>
+  </si>
+  <si>
+    <t>ALAČ ANTE POK. ŠPIRA; ALAČ BONAVENTURA POK. GRGE; ALAČ BOŽIDAR POK. ŠPIRA; ALAČ GRGO POK. ŠPIRA; ALAČ IVAN POK.MATE IZ DRAŠNICA; ALAČ LOVORKO POK. MATE 49188130797; ALAČ LOVORKO POK.MATE IZ ŠIBENIKA; ALAČ MARE ŽENA IVANA; ALAČ MARINKO IZ DRAŠNICA; ALAČ MARINKO POK. IVANA; ALAČ MILKA UD.MATE ROĐ.PETRIČEVIĆ IZ SPLITA; ALAČ PERE UD. ŠPIRA IZ SPLITA; ALAČ RAJKA POK. VICKA; ALAČ SINAJKO POK. MATE; ALAČ SINAJKO POK.MATE IZ NOVOG ZELANDA; ALAČ VICENCO (VIKTOR) 61120127149; ALAČ VIKTOR POK VICKA; ALAČ ZORAN POK. ŠPIRA IZ MAKARSKE; ALAČ ŽARKO POK. ŠPIRA; Ante Dujmović 75252259101; DERENDA DINKA Ž.BOŽE; GLUČINA DIN - NEDJELJKO POK. BORISA; GLUČINA DOMINIK P. IVANA; GLUČINA DUNJA POK. MARIJANA; GLUČINA GORDAN P. IVANA; GLUČINA GROZDANA Ž. SRETE; GLUČINA MARIJAN POK. BORISA; GLUČINA MARJAN POK. NEDILJKA-DOMINKA; GLUČINA PAUL POK. IVANA; GLUČINA-YOUNG ANITA 47973552903; GRUBIŠIĆ NADA ROĐ. ALAČ 23232205610; GRUBIŠIĆ NADA Ž.PAVE ROĐ.ALAČ IZ SPLITA; Ispostava za katastar nekretnina Makarska; KLARIĆ MARIJA IZ DRAŠNICA; MALEŠEVIĆ ŽARKA Ž. BORISA ROĐ. GLUČINA; MALEŠEVIĆ ŽARKA Ž. BORISA, R. GLUČINA P. NEDILJKA-DOMINIKA; MIJIĆ SUESKA ROĐ. ALAČ; OSTOJIĆ MARIJA Ž. IVICE; PAPIĆ STEFANIJA JOZE; PERIĆ LUKA POK. MATE IZ KAMENMOSTA; URLIĆ DOMINKO P. IVANA; URLIĆ IVAN POK. IVANA; URLIĆ IVAN POK.STIPANA; URLIĆ KATA-ALEKSANDRA UD.IVANA SESTRA OSTAVITELJICE; URLIĆ KLEME P. IVANA; URLIĆ LIDIJA ROĐ. ALAČ 23210603354; URLIĆ MARA P. IVANA; URLIĆ MILICA POK. ANTE; URLIĆ NEDJELJKO; URLIĆ NEDJELJKO POK.IVANA; URLIĆ NJEGOMIR; URLIĆ NJEGOMIR IZ DRAŠNICA; URLIĆ STIPE POK. ANTE; URLIĆ VANJA POK. MARIJANA; URLIĆ VESNA; VELA NEDA ŽENA VICKA IZ PODGORE; VELA NEDE ŽENA VICKA; VELA RATKA; VIŠKOVIĆ MINKA 56496276944; ČAPIN KATICA UD. IVANA; ČOGELJA MIRJANA ROĐ. ALAČ 92129069114; ČOGELJA MIRJANA Ž.IVANA ROĐ.ALAČ IZ SPLITA</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:13:49</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3490a0dd-8584-4e8d-a083-5554328fc627</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3490a0dd-8584-4e8d-a083-5554328fc627/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4781&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4986/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4986/2025</t>
+  </si>
+  <si>
+    <t>VERGINIE (VERDJINIJA) ENDEAM (ENDEM)</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:12:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41ba4f70-417e-4c81-bca4-ed1eefd90b00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41ba4f70-417e-4c81-bca4-ed1eefd90b00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4986&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4780/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4780/2022</t>
+  </si>
+  <si>
+    <t>ALAČ ANDRIJA POK. NIKOLE; ALAČ NEDJELJKO POK. MATE; ANTIČIĆ - LOVIĆ MLADENKA ŽENA MLADENA; CVITANOVIĆ IVAN POK. IVANA; JERKOVIC DAMIR AUGUSTIN 98230024598; JERKOVIC TOMISLAV VIKTOR 99889914027; JERKOVIĆ AUGUSTIN PK. LOVRE; JERKOVIĆ BOGOMIR AUGUSTINOV; JERKOVIĆ DOLLY EMMA MAY UD. JURE; JERKOVIĆ EMIL AUGUSTINOV; JERKOVIĆ ERICK PK. LOVRE; JERKOVIĆ LOVRE AUGUSTINOV; JERKOVIĆ SLOBODAN AUGUSTINOV; JERKOVIĆ ŽARKO AUGUSTINOV; URLIĆ IVAN PK. ŠIMUNA; URLIĆ JOZE POK. ŠIMUNA; URLIĆ LJUBICA ŽENA FABIJANA</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bd90722-edb0-40cd-86b0-1b31b9e8c2ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bd90722-edb0-40cd-86b0-1b31b9e8c2ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4780&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4779/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4779/2022</t>
+  </si>
+  <si>
+    <t>URLIĆ MARINKO ANTE; URLIĆ RAJKO - JURE</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:28:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fc39ceb-fd27-4824-a950-0e279a47e1e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fc39ceb-fd27-4824-a950-0e279a47e1e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4779&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4778/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4778/2022</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:26:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b27040e2-5bcf-4b5a-b2f4-6d9b6566b328</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b27040e2-5bcf-4b5a-b2f4-6d9b6566b328/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4778&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4777/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4777/2022</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:24:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2651897-a54a-4bf4-88c6-046ebae2dccc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2651897-a54a-4bf4-88c6-046ebae2dccc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4777&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-6273/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6273/2026</t>
+  </si>
+  <si>
+    <t>BULJAN IVA UD. ANTE; BULJAN IVAN IVANOV; BULJAN IVAN IVANOV MATIN; BULJAN JERKO MATIN; BULJAN LUKA MATIN; BULJAN MANDA UD. STIPANA; BULJAN MATE IVANOV; BULJAN MATE MATIN; BULJAN MATE POK. IVANA; DUJMUŠIĆ ANA UD. POK. ŠIMUNA; ERKAČ MARA Ž. JURE; GALIĆ ANĐA Ž. MATINA; JOVIĆ ANTE POK. PETRA; JOVIĆ BOŽE POK. MIJE; JOVIĆ GORAN ANTIN; JOVIĆ IVAN POK. PETRA; JOVIĆ IVICA ANTIN; JOVIĆ JURE POK. BOŽE; JURIŠIĆ ANA POK. MARKA; JURIŠIĆ ANA UD. ROKA 08774227980; JURIŠIĆ ANĐA UD. ANTE; JURIŠIĆ IVAN POK. IVANA; JURIŠIĆ LIDIJA POK. IVANA BRANKA; JURIŠIĆ MANDA POK. STIPANA; JURIŠIĆ MILEVA UD. IVANA BRANKA; JURIŠIĆ PETAR POK. STJEPANA; KUTLEŠA IVA Ž. LUKINA; MARIĆ ANA Ž. MARINKA; NENADIĆ MARIJA Ž. SLAVKA; PERKOVIĆ - ŠANTAR JOZO SIN JAKOVA; REBIĆ ANTE POK. JOZE; REBIĆ MARIJAN POK. JOZE; TOPIĆ MANDA STIPANOVA; TOPIĆ MATIJA STIPANOVA; UJEVIĆ MARA Ž. ANTE; ŠANTAR - PERKOVIĆ ANTE POK. STIPANA; ŠANTAR - PERKOVIĆ JAKOV POK. MARKA; ŠANTAR - PERKOVIĆ JOZO POK. MARKA; ŠANTAR - PERKOVIĆ PETAR POK. MARKA</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:20:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/925a60a2-ce10-4fba-a5db-ae54901a99ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/925a60a2-ce10-4fba-a5db-ae54901a99ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-150/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.11.2025.; Prijedlog od 18.06.2025.; Prilog od: 18.06.2025.; Prilog od: 18.06.2025.</t>
+  </si>
+  <si>
+    <t>BISERA OMEROVIC 97913440032</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:11:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12060d23-163d-482f-b0fc-2cdcb2f2479b</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Pl-150_2025-4-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Pl-150_2025-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12060d23-163d-482f-b0fc-2cdcb2f2479b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=150&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-1514/2019</t>
   </si>
   <si>
     <t>Rješenje od 27.05.2026.</t>
   </si>
   <si>
-    <t>Nikolina Letica 72610983852</t>
-[...17 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=407&amp;godina=2026</t>
+    <t>Marela Radojković</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49667c44-b428-483f-ba04-259ff86c509c</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49667c44-b428-483f-ba04-259ff86c509c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1514&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Nikica Seletković 28330725887</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82dfeae2-b153-48b7-9211-c7dda2e747f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82dfeae2-b153-48b7-9211-c7dda2e747f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ljubo Dragoja 55036835398</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e75d0d4-0626-4b45-869b-adf1d4efad13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e75d0d4-0626-4b45-869b-adf1d4efad13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ivo Šimić 39002007540</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b14f388-073d-46b6-8dd9-0da1a61a3659</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b14f388-073d-46b6-8dd9-0da1a61a3659/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ljiljana Radojković 01676609231</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31e2dee0-5764-4c19-bf8e-457af06fd016</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31e2dee0-5764-4c19-bf8e-457af06fd016/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Miro Radojković</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f3e30a7-eefc-41ef-9fdb-456a1cc10b4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f3e30a7-eefc-41ef-9fdb-456a1cc10b4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vjeko Radojković</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/213621a3-db74-44b9-a672-0dc4ffa518f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/213621a3-db74-44b9-a672-0dc4ffa518f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ivo Radojković</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc39e85a-e40e-4b7f-84eb-94afe2b492da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc39e85a-e40e-4b7f-84eb-94afe2b492da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vukoslava Radojković</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:41:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0017d58c-408a-4c21-b023-716f2acaef38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0017d58c-408a-4c21-b023-716f2acaef38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4770/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4770/2022</t>
+  </si>
+  <si>
+    <t>ALAČ ANDRIJANA UD. POK. ANTE; ALAČ JAKOV POK. ANTE; ALAČ KATA UD. ANTONA; ALAČ MARIJA 07890474089; ALAČ MATE POK. ANTE; ALAČ PERE POK. ANTE; ALAČ TONĆI 28604102863; ANIĆ DARINKA UD. ANTE; ERCEG BARA ŽENA ANDRIJE; GLUČINA ANTE POK. NEDILJKA - DOMINKA; GLUČINA BORIS POK. MARINKA; GLUČINA DIN - NEDJELJKO POK. BORISA; GLUČINA DOMINIK P. IVANA; GLUČINA DUNJA POK. MARIJANA; GLUČINA GORDAN P. IVANA; GLUČINA GROZDANA Ž. SVETE; GLUČINA IVAN; GLUČINA IVAN POK. MARINKA; GLUČINA JOSIP; GLUČINA JOŠKO POK. MARINKA; GLUČINA MARIJAN POK. BORISA; GLUČINA MARJAN POK. NEDILJKA-DOMINKA; Igor Urlić 28717608339; MAL. PAŠALIĆ JURE BARIŠIN; MAL. ČIKIĆ ANTE P. NIKOLE; MAL. ČIKIĆ ANTE P. NIKOLE; MALEŠEVIĆ ŽARKA Ž. BORISA ROĐ. GLUČINA; MILINA INGRID, ROĐ. URLIĆ; OSTOJIĆ MARIJA Ž. IVICE; PAPIĆ ANTE IVANOV; PAPIĆ ANTE IVANOV; PAPIĆ ANTE POK.IVANA; PAPIĆ ANTE POK.IVANA; PAPIĆ DRAGOMIR IVANOV; PAPIĆ DRAGOMIR IVANOV; PAPIĆ DRAGOMIR POK.IVANA; PAPIĆ DRAGOMIR POK.IVANA; PAPIĆ MLADEN IVANOV; PAPIĆ MLADEN IVANOV; PAPIĆ TOMISLAV IVANOV; PAPIĆ TOMISLAV IVANOV; PAPIĆ TOMISLAV POK.IVANA; PAPIĆ TOMISLAV POK.IVANA; PAŠALIĆ MILA BARIŠINA; PAŠALIĆ ROZA BARIŠINA; PIVAC MANDA ŽENA IVANA; PRLAC IVKA UD. TOME IZ DRAŠNICA; URLIĆ DRAGAN POK. ANĐELKA; URLIĆ DRAGICA ŽENA STIPE IZ DRAŠNICA; URLIĆ DRAGICA ŽENA STIPE ROĐ. PRLAC TOMINE; URLIĆ EDO SIN STIPIN IZ DRAŠNICA; URLIĆ FERMINA ŽENA DANILA; URLIĆ IGOR, P. NIKE; URLIĆ STIPE 83550116776; URLIĆ STIPE POK. ANĐELKA; URLIĆ VANJA POK. MARIJANA; VISKOVIĆ IVAN POK. JURE IZ DRAŠNICA; VISKOVIĆ JURE JURIN; VISKOVIĆ PERA JURINA; ČIKIĆ ANTE JURIN; ČIKIĆ ANTUN PK. JURE; ČIKIĆ IVKA PK. JURE; ČIKIĆ MATIJA KĆER POK. MATE; ČIKIĆ MATIJA UD POK JAKOVA ROD. URLIĆ; ČOVIĆ SVETA ŽENA.STIPE ROĐ. PAŠALIĆ</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:38:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99aa7e4e-7f99-49f7-9a1b-db32ee8b26fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99aa7e4e-7f99-49f7-9a1b-db32ee8b26fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4770&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-6226/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6226/2026</t>
+  </si>
+  <si>
+    <t>Iva Galić</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:09:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc0fcd15-00cc-4f17-85c3-99d02896c6bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc0fcd15-00cc-4f17-85c3-99d02896c6bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6226&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-830/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Daniel Bodrožić 50922040200</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:03:03</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cee39a1-2188-4be1-87a6-70897a719aef</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cee39a1-2188-4be1-87a6-70897a719aef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=830&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6232/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6232/2026</t>
+  </si>
+  <si>
+    <t>ALFIREVIĆ MILJENKO; ALIJEVIĆ ANKA Ž. ESATOVA ALII IZ GRADECA; ALIJEVIĆ KRUNA Ž. AVZI ALII IZ GRADECA; KLARIĆ IVANICA ŽENA ANTINA; KOSTANIĆ KATA ŽENA NIKOLE; MAL. MATUTINOVIĆ DRAŽEN RANKOV; MAL. MATUTINOVIĆ IVAN PINOV; MAL. MATUTINOVIĆ NEVEN RANKOV; MAL. MATUTINOVIĆ VELJKO PINOV; MAL. MATUTINOVIĆ ŽIVKO PINOV; MATUTINOVIĆ ANA POK ANTE; MATUTINOVIĆ ANTE POK. FILIPA; MATUTINOVIĆ FRANKA PK. FILIPA; MATUTINOVIĆ IVAN P. MATE IZ SPLITA; MATUTINOVIĆ IVAN POK. FILIPA; MATUTINOVIĆ IVO POK FILIPA; MATUTINOVIĆ JAKOV POK. MATE; MATUTINOVIĆ JOZICA POK. MATE; MATUTINOVIĆ JURE POK. IVANA; MATUTINOVIĆ KREŠIMIR P. ANTE; MATUTINOVIĆ LJUBO POK. MATE; MATUTINOVIĆ MANDA PK. FILIPA; MATUTINOVIĆ MARIJA P. ANTE; MATUTINOVIĆ MARIJA POK. MATE; MATUTINOVIĆ MARIJA UD. PETRA; MATUTINOVIĆ MATE POK. ANTE.; MATUTINOVIĆ MIRJANA POK. FILIPA; MATUTINOVIĆ NENAD POK. LJUBOMIRA; MATUTINOVIĆ PETAR POK. IVANA; MATUTINOVIĆ PETAR POK. MATE IZ ZAOSTROGA; MATUTINOVIĆ RUŽA PK. FILIPA; MATUTINOVIĆ STIPAN POK. MATE; MATUTINOVIĆ TOMISLAV POK. ANTE; MATUTINOVIĆ TOMISLAV-VLATKO POK. STJEPANA; MATUTINOVIĆ VELIMIR POK. FILIPA; MATUTINOVIĆ VELIMIR POK. LJUBOMIRA; MATUTINOVIĆ VILMA POK.MATE; MATUTINOVIĆ ŽELJKA  POK. STJEPENA; MATUTINOVIĆ ŽIVKO POK. FILIPA; MILAS VIŠNJA POK. STJEPANA; POLJANAC ANKICA POK. STJEPANA</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:58:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4dfb963-3b39-4adc-ad32-6705d08685a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4dfb963-3b39-4adc-ad32-6705d08685a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6232&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-287/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Predrag Sejdić 02252456602</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:37:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06e18af9-19c6-4b2a-a81e-4288aa79eac7</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06e18af9-19c6-4b2a-a81e-4288aa79eac7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.03.2026.; Podnesak od 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilog od: 06.03.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:37:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90207071-d652-4d6d-aed5-4278449e0644</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-287_2026-1-1 - ZK-14577-KO-BAST-BASKA-VODA.pdf; Prilog P-287_2026-1-2 - ZK-4338-KO-BAST-BASKA-VODA.pdf; Prilog P-287_2026-1-3 - Rješenje o nasljeđivanju iza Topić Mate.pdf; Prilog P-287_2026-1-4 - Rješenje o nasljeđivanju iza Ivanice Topić.pdf; Prilog P-287_2026-1-5 - Rješenje o nasljeđivanju iza Topić Pave.pdf; Prilog P-287_2026-1-6 - Rješenje o nasljeđivanju iza Matije Topić.pdf; Prilog P-287_2026-1-7 - Rješenje o nasljeđivanju iza Mladena Topić.pdf; Prilog P-287_2026-1-8 - Rješenje o nasljeđivanju iza Jelke Topić.pdf; Prilog P-287_2026-1-9 - DKP-4691-2-BAST-BASKA-VODA.pdf; Prilog P-287_2026-1-10 - Geodetski situacijski nacrt.pdf; Prilog P-287_2026-1-11 - Ugovor o kupoprodaji od 6. prosinca 2013..pdf; Prilog P-287_2026-1-12 - Ugovor o darovanju od 26. studenog 1973..pdf; Prilog P-287_2026-1-13 - Rješenje o nasljeđivanju iza smrti Ivke Topić.pdf; Prilog P-287_2026-1-14 - Ugovor o diobi od 02. studenoga 2004..pdf; Prilog P-287_2026-1-15 - Dodatak ugovora o diobi od 15. lipnja 2023..pdf; Prilog P-287_2026-1-16 - Rješenje o nasljeđivanju iza Topić Mate pok. Andrije.pdf; Prilog P-287_2026-1-17 - Dosudnica iza Andrije Topića.pdf; Prilog P-287_2026-1-18 - Punomoć tuženik pod 15.pdf; Prilog P-287_2026-1-19 - Punomoć tuženik pod 16.pdf; Prilog P-287_2026-1-20 - Punomoć Mate Topić.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90207071-d652-4d6d-aed5-4278449e0644/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-554/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OVRSI</t>
+  </si>
+  <si>
+    <t>KATA CVIJANOVIĆ 02254581151</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e00061a-19e8-4d2a-8c0f-6a3405b54a38</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-554_2026-3-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-554_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e00061a-19e8-4d2a-8c0f-6a3405b54a38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=554&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-990/2026</t>
+  </si>
+  <si>
+    <t>RUŽA GUDELJ 06573154206</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:23:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73918d77-c792-4b76-b43a-43036835eba8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-990_2026-4-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-990_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73918d77-c792-4b76-b43a-43036835eba8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=990&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-602/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 09.09.2026.; Podnesak od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Štefica Mišić 88972407268</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:23:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4df04c19-3341-4a45-a371-52ba8686e46a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4df04c19-3341-4a45-a371-52ba8686e46a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=602&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-222/2026</t>
+  </si>
+  <si>
+    <t>ANTE LEŠINA 76387884664</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:18:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2228c40c-03f0-467d-a6cc-07ee938ae6a1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-222_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP ELEKTRA d.o.o., zastupnik_opunomoćenik_ Kruno Peronj.pdf; Prilog Ovrv-222_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2228c40c-03f0-467d-a6cc-07ee938ae6a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1558/2026</t>
+  </si>
+  <si>
+    <t>KREŠIMIR PICIĆ 18380489783</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:16:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde30568-bea6-4db4-85bf-b60f9234c8aa</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1558_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-1558_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1558_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde30568-bea6-4db4-85bf-b60f9234c8aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1558&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1694/2026</t>
+  </si>
+  <si>
+    <t>OZREN KUZMAN 64447087214</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:14:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4a8e15b-8a06-47f8-bb5a-8e360ec50834</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1694_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-1694_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1694_2026-1-3 - Specifikacija duga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4a8e15b-8a06-47f8-bb5a-8e360ec50834/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1694&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1994/2026</t>
+  </si>
+  <si>
+    <t>Ivana Lešina 73636928193</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:12:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7e0c2e7-0655-4eb4-b66a-b8dca5604a1c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1994_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Martin Garaš.pdf; Prilog Ovrv-1994_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7e0c2e7-0655-4eb4-b66a-b8dca5604a1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1994&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2054/2026</t>
+  </si>
+  <si>
+    <t>PETAR DRAGUN 79753577803</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:09:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cc52b55-6ead-4667-8833-3c2df42aa9bb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2054_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ BOŽIDAR.pdf; Prilog Ovrv-2054_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cc52b55-6ead-4667-8833-3c2df42aa9bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2054&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2319/2026</t>
+  </si>
+  <si>
+    <t>IVAN CVITANOVIĆ 27137574643</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:07:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f560a19-6d8a-425c-ad46-7a3f5eff09bc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2319_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Branko Škar.pdf; Prilog Ovrv-2319_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f560a19-6d8a-425c-ad46-7a3f5eff09bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2547/2026</t>
+  </si>
+  <si>
+    <t>Nikola Dragović 30728505572</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:05:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f82972a-ada0-4b32-855f-c2d01ab6b56f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2547_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALNO DRUŠTVO GRADA IMOTSKOG d.o.o., zastupnik_opuno.pdf; Prilog Ovrv-2547_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f82972a-ada0-4b32-855f-c2d01ab6b56f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2219/2026</t>
+  </si>
+  <si>
+    <t>IVAN ČALE 81533540437</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:02:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ae07517-e7a8-42ea-9bf2-21b9fe1071e2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2219_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ae07517-e7a8-42ea-9bf2-21b9fe1071e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2527/2026</t>
+  </si>
+  <si>
+    <t>ADNAN FAZLJII 86288577878</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:00:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cdde3b3-613d-4fbb-87d6-bc2275b2d9b5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2527_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ NASTAVNI ZAVOD ZA JAVNO ZDRAVSTVO, zastupnik_opunomoćeni.pdf; Prilog Ovrv-2527_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ NASTAVNI ZAVOD ZA JAVNO ZDRAVSTVO, zastupnik_opunomoćeni.pdf; Prilog Ovrv-2527_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cdde3b3-613d-4fbb-87d6-bc2275b2d9b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2495/2026</t>
+  </si>
+  <si>
+    <t>LADISLAV ŠOŠIĆ 62359606446</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:56:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2e32b66-bbaf-4b23-ba69-eacf7e84d935</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2495_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP ELEKTRA d.o.o., zastupnik_opunomoćenik_ Luka Mađerić.pdf; Prilog Ovrv-2495_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2e32b66-bbaf-4b23-ba69-eacf7e84d935/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2495&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2487/2026</t>
+  </si>
+  <si>
+    <t>SARA ŠUŠNJAR 62058292919</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:54:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c5af75a-bc75-4020-89c9-58fd424642ac</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2487_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SVEA EKONOMI d.o.o., zastupnik_opunomoćenik_ Branko Škar.pdf; Prilog Ovrv-2487_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c5af75a-bc75-4020-89c9-58fd424642ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2487&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5614/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5614/2026</t>
+  </si>
+  <si>
+    <t>BAŠKARAD ELEONORA Ž. DRAGE; GABELICA ANTE POK. MARKA; KOJUNDŽIĆ MATE NIKOLIN; PEROVIĆ EDA Ž. VLADE; VUČEMILOVIĆ MIRA POK. LOVRE; VUČEMILOVIĆ VERONIKA POK. LOVRE</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:49:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd484330-bb25-4e3e-aa91-f6fc31eb6aee</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_NAPLATI_PRISTOJBI_I_TROSKOVA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd484330-bb25-4e3e-aa91-f6fc31eb6aee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5614&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2471/2026</t>
+  </si>
+  <si>
+    <t>Josip Čerkez 58190578215</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ede14b2-b7c6-4a06-81a9-3f026571e4e0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2471_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Zagrebačka banka d.d., zastupnik_opunomoćenik_ Neven Kap.pdf; Prilog Ovrv-2471_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ede14b2-b7c6-4a06-81a9-3f026571e4e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2451/2026</t>
+  </si>
+  <si>
+    <t>Anita Aračić 34638941093</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:39:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f103b9b-035f-4c00-a7d1-24ae5851cbb0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2451_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALNO DRUŠTVO GRADA IMOTSKOG d.o.o., zastupnik_opuno.pdf; Prilog Ovrv-2451_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f103b9b-035f-4c00-a7d1-24ae5851cbb0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2451&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2403/2026</t>
+  </si>
+  <si>
+    <t>Valentina Mihajlović 99186948668</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:37:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13757a48-b933-4da3-b89d-e327e39673f4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2403_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2403_2026-1-2 - Potpisani ugovor korisnika..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13757a48-b933-4da3-b89d-e327e39673f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2403&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6279/2026</t>
+  </si>
+  <si>
+    <t>Anka Cvitanović; Anka Lulić; Drago Cvitanović; Dragutin Cvitanović; Edvida Cvitanović; Frane Cvitanović; Gloris Batinić; Ivan Cvitanović; Ivano-Dani Cvitanović; Ljiljana Cvitanović; Mare Marinović; Mate Jukić; Mery Cvitanović; Mijo Cvitanović; Oringa Cvitanović; Rina Cvitanović; Rine Cvitanović; Tere Cvitanović</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:18:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4869689-9a56-4b9a-a917-912c3d2e67d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4869689-9a56-4b9a-a917-912c3d2e67d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2391/2026</t>
+  </si>
+  <si>
+    <t>Dragana Brkan 40991394103</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:15:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e51dac7c-43da-44f8-a420-585aa87b130c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2391_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Telemach Hrvatska d.o.o., zastupnik_opunomoćenik_ Hrvoje.pdf; Prilog Ovrv-2391_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e51dac7c-43da-44f8-a420-585aa87b130c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2391&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4768/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4768/2022</t>
+  </si>
+  <si>
+    <t>URLIĆ IVAN POK. MARTINA IZ DRAŠNICA</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:12:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd53193-03c9-40d2-ad36-2496d45472de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd53193-03c9-40d2-ad36-2496d45472de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4768&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-2371/2026</t>
+  </si>
+  <si>
+    <t>MATE JONJIĆ 13333763568</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:09:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7836f12-e8ef-4ee7-a89b-0683dfe515d2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2371_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ Đina Lu.pdf; Prilog Ovrv-2371_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7836f12-e8ef-4ee7-a89b-0683dfe515d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2371&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2114/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO TAMBUROVIĆ 10248367466</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:05:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6694506-031f-49bb-a031-6c30d27b786f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2114_2026-3-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP ELEKTRA d.o.o., zastupnik_opunomoćenik_ Kruno Peronj.pdf; Prilog Ovrv-2114_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6694506-031f-49bb-a031-6c30d27b786f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2612/2026</t>
+  </si>
+  <si>
+    <t>Željan Dragović 87678745128</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:02:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f217ce15-53aa-42d1-8612-b48ccb3235d6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2612_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Martin Garaš.pdf; Prilog Ovrv-2612_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f217ce15-53aa-42d1-8612-b48ccb3235d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2612&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4767/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4767/2022</t>
+  </si>
+  <si>
+    <t>URLIĆ MIROSLAV</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7da0c616-b17c-4a55-84f0-0a68db9e8788</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7da0c616-b17c-4a55-84f0-0a68db9e8788/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4767&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-2624/2026</t>
+  </si>
+  <si>
+    <t>STEFAN PIJANOVIĆ 53281602609</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:00:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/319c536e-8c99-4814-af25-ff65f4a0c30d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2624_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2624_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/319c536e-8c99-4814-af25-ff65f4a0c30d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4764/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4764/2022</t>
+  </si>
+  <si>
+    <t>GLUČINA IVAN; RUDD RADMILA</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:46:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b401b482-8a25-4521-b1e9-6b65796ce744</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b401b482-8a25-4521-b1e9-6b65796ce744/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4764&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5791/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5791/2026</t>
+  </si>
+  <si>
+    <t>Ante Bakavić; BABIĆ MATIJA Ž. MIJE; BAKAVIĆ ADAM POK. JAKOVA; BAKAVIĆ ANICA UD. LUKE 15712234904; BAKAVIĆ ANTE POK. ANDRIJE; BAKAVIĆ ANTE POK. MARKA; BAKAVIĆ ANTE POK. STIPANA; BAKAVIĆ BRANKO; BAKAVIĆ BRANKO POK. IVANA; BAKAVIĆ IVA POK. ANDRIJE; BAKAVIĆ IVA POK. IVANA; BAKAVIĆ IVA POK. MARKA; BAKAVIĆ IVAN; BAKAVIĆ IVAN ANTIN; BAKAVIĆ IVAN MARJANOV; BAKAVIĆ IVAN MARKOV; BAKAVIĆ IVAN POK. ADAMA; BAKAVIĆ IVAN POK. ANDRIJE; BAKAVIĆ IVAN POK. IVANA; BAKAVIĆ IVAN POK. JAKOVA; BAKAVIĆ IVAN POK. MARKA; BAKAVIĆ IVAN POK. STIPANA; BAKAVIĆ IVAN POK. STIPANA; BAKAVIĆ JAKOV POK. IVANA; BAKAVIĆ MANDA UD. MARKA; BAKAVIĆ MARA POK. ANDRIJE; BAKAVIĆ MARA UD. ANDRIJE; BAKAVIĆ MARJAN MARIJANOV; BAKAVIĆ MARKO POK. STIPANA; BAKAVIĆ MATE POK. STIPANA; BAKAVIĆ MATE POK. STIPANA; BAKAVIĆ MATIJA POK. MARKA; BAKAVIĆ MIJO POK. PETRA; BAKAVIĆ NIKOLA MARJANOV; BAKAVIĆ PETAR MARKOV; BAKAVIĆ PETAR POK. MARKA; BAKAVIĆ PETAR POK. PETRA; BAKAVIĆ VESELKO 13141605135; BAKAVIĆ VESELKO POK. IVANA; BILIĆ IVA Ž. MATE; BIOČIĆ KATA Ž. STIPE; LJUBIČIĆ ANDJA Ž. IVANA; LJUBIČIĆ IVAN POK. JAKOVA; LJUBIČIĆ MARA Ž. ŠIMUNA; LJUBIČIĆ PETAR POK. JAKOVA; MARKO BAKAVIĆ 45938079429; Marija Bakavić; Mila Ud Mate Bakavić; Monika Bakavić; Nada Bakavić; PULJIĆ - BAKAVIĆ ANDJA POK. PETRA; PULJIĆ - BAKAVIĆ IVA POK. ANDRIJE; PULJIĆ - BAKAVIĆ MARA POK. ANDRIJE; PULJIĆ - BAKAVIĆ MATIJA UD. ANDRIJE; VODANOVIĆ LJUBICA Ž. ANTE; ŠKORO MATIJA UD. POK. JOSIPA</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:40:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed47295f-7897-4796-8497-b7204b4fc124</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed47295f-7897-4796-8497-b7204b4fc124/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2567/2026</t>
+  </si>
+  <si>
+    <t>Josip Bašić 41003864560</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:33:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9e9edb-a483-43ca-b9cc-db80fe37a940</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2567_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ALFA CREDIT SL, zastupnik_opunomoćenik_ Mislav Bistrović.pdf; Prilog Ovrv-2567_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9e9edb-a483-43ca-b9cc-db80fe37a940/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2567&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2604/2026</t>
+  </si>
+  <si>
+    <t>TONĆI ANČIĆ 35196420212</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:31:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6554c9af-9a65-4747-b5cc-fe94e6475f40</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2604_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ GENERALI OSIGURANJE d.d., zastupnik_opunomoćenik_ Tihomi.pdf; Prilog Ovrv-2604_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6554c9af-9a65-4747-b5cc-fe94e6475f40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2604&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-94/2026</t>
+  </si>
+  <si>
+    <t>DRAGOMIR TOLIĆ 34706560008</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:27:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6abef964-5041-4c7f-9dde-03f726658b9b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-94_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SPLIT PARKING d.o.o., zastupnik_opunomoćenik_ Nela Čerin.pdf; Prilog Ovrv-94_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SPLIT PARKING d.o.o., zastupnik_opunomoćenik_ Lidija Gab.pdf; Prilog Ovrv-94_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6abef964-5041-4c7f-9dde-03f726658b9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-50/2026</t>
+  </si>
+  <si>
+    <t>RILIND SEADINI 18210849669</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:24:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c14df7ce-4f9b-4a3e-8073-db9dd51faa52</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-50_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ JAKOV T.pdf; Prilog Ovrv-50_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-50_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c14df7ce-4f9b-4a3e-8073-db9dd51faa52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-47/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.12.2025.</t>
+  </si>
+  <si>
+    <t>Ivanka Vučemilović 35253365070</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:15:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb3cb1d-23c4-4743-b47f-edb72e3ac958</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb3cb1d-23c4-4743-b47f-edb72e3ac958/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=R1&amp;predmet=47&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ovrv-46/2026</t>
+  </si>
+  <si>
+    <t>SANJA PETROVIĆ 01492925065</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:07:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52cbdf5-053b-40d8-8dc0-3d5123fb8adf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-46_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ TRIGLAV OSIGURANJE d. d., zastupnik_opunomoćenik_ DORA H.pdf; Prilog Ovrv-46_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52cbdf5-053b-40d8-8dc0-3d5123fb8adf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-450/2026</t>
+  </si>
+  <si>
+    <t>IVAN DŽAJIĆ 67024356772</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:02:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dc5d7f7-71ed-44fc-b627-483c60d41804</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-450_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-450_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dc5d7f7-71ed-44fc-b627-483c60d41804/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=450&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-546/2026</t>
+  </si>
+  <si>
+    <t>JOSIP VUKOREPA 24650496644</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:59:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5267b3e7-bcc9-4da1-b194-f402ddfb3a46</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-546_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-546_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5267b3e7-bcc9-4da1-b194-f402ddfb3a46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=546&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1064/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026.; Prilog od: 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Pregun 84773103249</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:49:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0032510-95fd-4f5c-a9a3-ad34c2d0356b</t>
+  </si>
+  <si>
+    <t>Prilog Pp-1064_2026-1-1 - opn.pdf; Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0032510-95fd-4f5c-a9a3-ad34c2d0356b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1064&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6369/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6369/2026</t>
+  </si>
+  <si>
+    <t>Ana Ž Nede Blažić; BODLAENDER MIRJANA; DODIG ANTE POK. MATE "BATA"; DODIG ZORKA - DANICA ROĐ. KOJUNDŽIĆ; JONJIĆ MARA Ž. ANTE; JONJIĆ MATIJA Ž. IVANOVA; KESER GORDANA ROĐ. KUJUNDŽIĆ POK. LUKE; KOJUNDŽIĆ - ĆIĆILO BRANKO - MARIJAN POK. MARIJANA; KOJUNDŽIĆ - ČIČILO ANTE POK. MARIJANA; KOJUNDŽIĆ - ČIČILO LUKA POK. MARIJANA; KOJUNDŽIĆ IVAN STIPANA; KOJUNDŽIĆ RUŽA LUKINA; KUJUNDŽIĆ - JERKIĆ ANA POK. IVANA; KUJUNDŽIĆ - JERKIĆ ANTE POK. LUKE; KUJUNDŽIĆ ANA UD. ANTE; KUJUNDŽIĆ ANTE POK. MARKA; KUJUNDŽIĆ DINKO POK. MARKA; KUJUNDŽIĆ IRENA POK. NEDILJKA; KUJUNDŽIĆ IRENA POK. NEDJELJKA; KUJUNDŽIĆ IVA POK. MARKA; KUJUNDŽIĆ JERKO POK. NEDILJKA; KUJUNDŽIĆ JERKO POK. NEDJELJKA; KUJUNDŽIĆ LUKA POK. NEDILJKA; KUJUNDŽIĆ LUKA POK. NEDJELJKA; KUJUNDŽIĆ MARA Ž. IVANA; KUJUNDŽIĆ RUŽA UD. MARIJANA; KUJUNDŽIĆ VLADISLAV POK. LUKE; KUJUNDŽIĆ ZDRAVKO POK. NEDILJKA; KUJUNDŽIĆ ZDRAVKO POK. NEDJELJKA; KUJUNŽIĆ JERKIĆ IVA POK. ANTE; LAPENDA ANA UD. PETRA; MATKOVIĆ ANA Ž. IVANA; MATKOVIĆ RUŽA Ž. JURE; MILAS LUKA POK. ANTE; MILAS MATE POK. ANTE; PAVIĆ NADA ROĐ. KUJUNDŽIĆ POK. LUKE; POPIĆ LJUBO POK. IVANA; POPIĆ MARA POK. ANTE; POPIĆ MILA Ž. MARIJANA ROĐ. KOJUNDŽIĆ; POPIĆ NEDJELJKO POK. IVANA; POPIĆ RUŽA POK. LUKE; POPIĆ SMILJKA POK. IVANA; POPIĆ TOMISLAV POK. ANTE; POPIĆ VEDRAN POK. ANTE; REBIĆ IVA Ž. ANTE; REBIĆ MARA Ž. MARKOVA ROD. KOJUNDŽIĆ; REBIĆ MARA Ž. MARKOVA ROD. KOJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:42:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/445669d6-56b5-493e-9875-7a5dbad39717</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/445669d6-56b5-493e-9875-7a5dbad39717/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6369&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-422/2026</t>
+  </si>
+  <si>
+    <t>STIPAN GRMOJA 97616441171</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:38:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7858546-a0fd-4f68-b6cf-eb0d8f6b8773</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-422_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-422_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7858546-a0fd-4f68-b6cf-eb0d8f6b8773/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=422&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-286/2026</t>
+  </si>
+  <si>
+    <t>MARIJAN PEKO 56681193260</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f9be56b-d83c-4d3a-a97c-c39d5ed2adad</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-286_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-286_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f9be56b-d83c-4d3a-a97c-c39d5ed2adad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-539/2019</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi; Rješenje od 04.09.2024.</t>
+  </si>
+  <si>
+    <t>e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:31:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a454832d-7564-46ed-aafd-a42735edc4fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a454832d-7564-46ed-aafd-a42735edc4fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovr&amp;predmet=539&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Ovrv-1862/2026</t>
+  </si>
+  <si>
+    <t>IVANA VICIĆ 98160155002</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:29:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea2acad5-ac42-46d1-bf2e-4dec0569bfff</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1862_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-1862_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea2acad5-ac42-46d1-bf2e-4dec0569bfff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1862&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-846/2026</t>
+  </si>
+  <si>
+    <t>KATICA DEDIĆ 05631083977</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c5443b3-c6a5-40cc-9706-3f013eb974ae</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-846_2026-4-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HRT, zastupnik_opunomoćenik_ Maja Čuljak.pdf; Prilog Ovrv-846_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c5443b3-c6a5-40cc-9706-3f013eb974ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=846&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-156/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Goran Lovrić 07564980261</t>
+  </si>
+  <si>
+    <t>09.09.2026. 07:58:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d446952-2336-448b-9820-857aec96613c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d446952-2336-448b-9820-857aec96613c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=156&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4732/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4732/2022</t>
+  </si>
+  <si>
+    <t>VODANOVIĆ JORDANA POK. LAZARA ROĐ. VIDINOVSKI 82124458592</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:35:11</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854966c6-293d-4fe9-ba96-8e416f6ea27a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854966c6-293d-4fe9-ba96-8e416f6ea27a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4732&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-6235/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6235/2026</t>
+  </si>
+  <si>
+    <t>Antica Šerka; Dinko Josipović; Ivka Topić; Jela Ribarović; Marica Šerka; Šerka Jakova</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f948119-1025-4f80-8412-2dcb81b43b2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f948119-1025-4f80-8412-2dcb81b43b2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2127/2026</t>
+  </si>
+  <si>
+    <t>Danijel Mlivončić 49810455498</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:24:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2c71da5-efe9-4e52-be04-5d53d82088dc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2127_2026-1-1 - Vjerodostojna isprava br. 1 - Račun.pdf; Podnesak ovrhovoditelja.pdf P244P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2c71da5-efe9-4e52-be04-5d53d82088dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2865/2026</t>
+  </si>
+  <si>
+    <t>POLA BATNOŽIĆ 48670307948</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:16:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c81f7d3b-6028-4f57-85be-6c56b75121ce</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2865_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c81f7d3b-6028-4f57-85be-6c56b75121ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=2865&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4726/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4726/2022</t>
+  </si>
+  <si>
+    <t>Jagoda Trgo-Grujić 43446762575</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:15:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc78248-fbcb-4a1c-b78a-270fba4b5dae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc78248-fbcb-4a1c-b78a-270fba4b5dae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4726&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-751/2023</t>
+  </si>
+  <si>
+    <t>Dopis od 06.02.2024.; Podnesak od 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.; Prilog od: 04.08.2023.</t>
+  </si>
+  <si>
+    <t>ARIJANA BAKALIĆ 40860457403</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:10:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c207d6b6-7bb4-4fa4-97fe-70fc3e17f022</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-751_2023-1-1 - RAFFANELLI pristojba.pdf; Prilog P-751_2023-1-2 - RAFFANELLI Klara punomoć (1).pdf; Prilog P-751_2023-1-3 - RAFFANELLI ZK-6-KO-IGRANE.pdf; Prilog P-751_2023-1-4 - RAFFANELLI DKP-1429-IGRANE.pdf; Prilog P-751_2023-1-5 - RAFFANELLI PL-8-IGRANE.pdf; Prilog P-751_2023-1-6 - RAFFANELLI Sporazum podjela 1987..pdf; Prilog P-751_2023-1-7 - RAFFANELLI Sporazum podjela 2013.pdf; Prilog P-751_2023-1-8 - RAFFANELLI Bakalić Davor Izjava.pdf; Prilog P-751_2023-1-9 - RAFFANELLI Bakalić Arijana izjava.pdf; Prilog P-751_2023-1-10 - RAFFANELLI Kupoprodajni ugovor 1.pdf; Prilog P-751_2023-1-11 - RAFFANELLI Kupoprodajni ugovor 2.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c207d6b6-7bb4-4fa4-97fe-70fc3e17f022/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=751&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-195/2026</t>
+  </si>
+  <si>
+    <t>Obavijest ovršeniku</t>
+  </si>
+  <si>
+    <t>MARIJA NOGALO 30788225552</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed10a98a-2816-4baf-b2f9-16e037fcdc1a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-195_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed10a98a-2816-4baf-b2f9-16e037fcdc1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6363/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6363/2026</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:12:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/965d505a-e13a-4776-9e8a-9cd77303af34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/965d505a-e13a-4776-9e8a-9cd77303af34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6363&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5508/2026</t>
+  </si>
+  <si>
+    <t>MLT. ŠARIĆ ANTONIO IZ MAKARSKE; ZELIĆ SRETAN, MAKARSKA; ŠARIĆ JUSTINA IZ MAKARSKE</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:07:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa0f6de-f3ec-4c56-ac91-246ea7c04d4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa0f6de-f3ec-4c56-ac91-246ea7c04d4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4723/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4723/2022</t>
+  </si>
+  <si>
+    <t>Davor Borić 05701603241; MILIČIĆ ŽELJAN POK.ANTE</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:04:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63fc7d0e-525c-4fdd-9cc1-3014cf2bc726</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63fc7d0e-525c-4fdd-9cc1-3014cf2bc726/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4723&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-2601/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Behrudin Fičer 54712409448</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:48:18</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cc5010a-8f7d-402a-b29f-3a18a1d49293</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cc5010a-8f7d-402a-b29f-3a18a1d49293/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2601&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4711/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4711/2022</t>
+  </si>
+  <si>
+    <t>Milena Lampić 36654150725</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:01:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b293d5f8-8a23-4b51-8f2f-37f9f4beffba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b293d5f8-8a23-4b51-8f2f-37f9f4beffba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4711&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5988/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5988/2026</t>
+  </si>
+  <si>
+    <t>MUSTAPIĆ ANĐA UD. TOME; MUSTAPIĆ IVANICA POK. IVANA; MUSTAPIĆ JOZO POK. IVANA; MUSTAPIĆ JURE POK. IVANA; MUSTAPIĆ MIJO POK. STIPANA; MUSTAPIĆ STIPAN POK. IVANA</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:49:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63f007d6-bc8e-43e6-9486-4ad9a4dd1423</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63f007d6-bc8e-43e6-9486-4ad9a4dd1423/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5988&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4708/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4708/2022</t>
+  </si>
+  <si>
+    <t>Evonne Emelie Kostanich 87517202671; Julena Lilian Radojkovich 85790175984; Leanne Radojkovich 80827349622; Marko Peter Radojkovich 67221020087; Nedilka Anne Radojkovich 31818709310; Peter George Marko Radojkovich 93322596906; Tina Stanton 86061535000</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95eeba8a-9139-43bb-9a42-d9bfe96df57d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95eeba8a-9139-43bb-9a42-d9bfe96df57d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4708&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4551/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4551/2020</t>
+  </si>
+  <si>
+    <t>Dušan Čarny 73243260718; ČARNÝ MAREK 57409672464</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:12:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d90ae340-6c03-459e-9f66-0f235860e7e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d90ae340-6c03-459e-9f66-0f235860e7e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4551&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-4886/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4886/2026</t>
+  </si>
+  <si>
+    <t>SNJEŽANA ČONDIĆ GEYER</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:09:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b27c36e5-2bf5-4ea3-af39-a6edf3da2a0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b27c36e5-2bf5-4ea3-af39-a6edf3da2a0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5900/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5900/2026</t>
+  </si>
+  <si>
+    <t>NIKOLA BARBARIĆ 36266186653</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:08:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225fe7a2-273c-4c6e-adf5-aca1d11d7093</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/225fe7a2-273c-4c6e-adf5-aca1d11d7093/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5900&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5779/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5779/2026</t>
+  </si>
+  <si>
+    <t>Ivo Gojak 30454460503</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:06:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83ba40b1-4d9c-462a-bb9a-814c570e582f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83ba40b1-4d9c-462a-bb9a-814c570e582f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5779&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5472/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5472/2026</t>
+  </si>
+  <si>
+    <t>LOUIS-STEVEN DEAN 97960224703</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:01:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50be8d9a-32e3-4c61-b3ed-1e92d70de9cf</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50be8d9a-32e3-4c61-b3ed-1e92d70de9cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5472&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5413/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5413/2026</t>
+  </si>
+  <si>
+    <t>Slavija Topić 61526004621</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:00:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4529abaa-6d35-46f2-a212-0156c74637fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4529abaa-6d35-46f2-a212-0156c74637fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5413&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5317/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5317/2026</t>
+  </si>
+  <si>
+    <t>Jasminka Jozipović 65285704480</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:58:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f37de1f-86d8-4e02-aa8c-a29de771411d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f37de1f-86d8-4e02-aa8c-a29de771411d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>IVICA BONAČIĆ-CIVRAN</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:53:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f34c6242-6db6-4654-aeb6-febf6fdf9019</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f34c6242-6db6-4654-aeb6-febf6fdf9019/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5064/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5064/2026</t>
+  </si>
+  <si>
+    <t>MARIJA KULIC 19468783092</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:30:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74abc93e-abdc-4cd3-89ad-807152b948ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74abc93e-abdc-4cd3-89ad-807152b948ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5064&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5022/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5022/2026</t>
+  </si>
+  <si>
+    <t>JAGODA VODANOVIĆ</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3edbaaf0-4259-4f2f-8ed0-43586dcca657</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3edbaaf0-4259-4f2f-8ed0-43586dcca657/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4897/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4897/2026</t>
+  </si>
+  <si>
+    <t>GORAN ILIJA ZOVKO 04982278327</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:12:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c667788-a204-4c9a-8640-83fc1f62de7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c667788-a204-4c9a-8640-83fc1f62de7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4897&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1147/2026</t>
+  </si>
+  <si>
+    <t>ZAJKO DŽAJIĆ 30635845018</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:09:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f535ea68-35da-433e-86b8-65d14823a755</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Obavijest.pdf O625O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1147_2026-5-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f535ea68-35da-433e-86b8-65d14823a755/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=1147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4712/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4712/2026</t>
+  </si>
+  <si>
+    <t>Enisa Kusturica 94621794907</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28ad0f98-2cb6-44a1-918a-eb4de449e8cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28ad0f98-2cb6-44a1-918a-eb4de449e8cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4712&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4691/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4691/2026</t>
+  </si>
+  <si>
+    <t>Edward Patrick Ingenito 67066159029; Zorica Ingenito 33038737933</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:53:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe79d55f-1aca-4ad3-ba24-1db92121328a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe79d55f-1aca-4ad3-ba24-1db92121328a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4691&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4684/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4684/2026</t>
+  </si>
+  <si>
+    <t>Branka Bubalo 93388578816</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:50:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b64d7dd-5f82-49e7-b33e-8f179993cb26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b64d7dd-5f82-49e7-b33e-8f179993cb26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4684&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4490/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4490/2026</t>
+  </si>
+  <si>
+    <t>Nina Tveit 97960485729</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:45:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac96159-c270-43c0-9254-7c5e103bb796</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac96159-c270-43c0-9254-7c5e103bb796/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4490&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4578/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4578/2026</t>
+  </si>
+  <si>
+    <t>Sanja Torbica 65468405747</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:46:40</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95dcebb9-a688-4046-8a3c-e38497024662</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95dcebb9-a688-4046-8a3c-e38497024662/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4578&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3962/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3962/2026</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA SUDA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:43:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34cc1c0d-f85d-4b6a-8f93-c76cbaef40d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34cc1c0d-f85d-4b6a-8f93-c76cbaef40d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3962&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4485/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4485/2026</t>
+  </si>
+  <si>
+    <t>JOZEF WASILEWSKI 07257127571</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:32:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb02b4e-38bc-4c6c-92f8-79d36813a339</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb02b4e-38bc-4c6c-92f8-79d36813a339/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4485&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4469/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4469/2026</t>
+  </si>
+  <si>
+    <t>Sloboda Trajković 27721947343</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:22:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86d34974-e0c9-4932-b3dc-7b632cedb4df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86d34974-e0c9-4932-b3dc-7b632cedb4df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4469&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4107/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4107/2026</t>
+  </si>
+  <si>
+    <t>Jagoda Vodanović</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:12:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12386f63-785b-4b07-b7a6-a3da4257587a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12386f63-785b-4b07-b7a6-a3da4257587a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4298/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4298/2026</t>
+  </si>
+  <si>
+    <t>XAVIER SULEMA 38036551242</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:04:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e583eaf-5d02-4ee9-bbd7-9dd5bba53d86</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e583eaf-5d02-4ee9-bbd7-9dd5bba53d86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4298&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4283/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4283/2026</t>
+  </si>
+  <si>
+    <t>ANDREI HALIMENDIKOV 79528967718</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:01:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c31334a-ea65-4ab9-8cec-9aec21400e82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c31334a-ea65-4ab9-8cec-9aec21400e82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4283&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4254/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4254/2026</t>
+  </si>
+  <si>
+    <t>AMANDA HADZIDEDIC 71853465157</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:00:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0009b14e-ab3e-49af-958a-4e53d011436e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0009b14e-ab3e-49af-958a-4e53d011436e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Julijana Kotur</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:59:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b1c2740-6c9d-410f-8dce-3ec636cd5748</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b1c2740-6c9d-410f-8dce-3ec636cd5748/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5424/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5424/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ MARA Ž. IVANOVA; BONOVIL DINKO POK. LUJE.- VJEKOSLAVA; BONOVIL FRANE POK. ANTE; BONOVIL IVAN POK. ANTE; BONOVIL IVAN POK. MATE; BONOVIL IVAN POK.NEDILJKA; BONOVIL JOSIP POK. MARIJANA; BONOVIL JOSIP POK. MARIJANA; BONOVIL MARIJAN POK. ANTE; BONOVIL MATE POK. IVANA; BONOVIL MILAN POK. ANTE; BONOVIL NADA POK. NEDILJKA; BONOVIL STIPAN POK. MARIJANA; BONOVIL STIPE POK. ANTE; BONOVIL VLADE POK. ANTE; Branimir Bonovil; Jagoda Bonovil; PETRUŠIĆ IVA Ž. IVANOVA; PRGOMET ANTE POK. MARIJANA; PRGOMET ANTE POK. MIJE; PRGOMET DANE MARIJANOV; PRGOMET DANE POK. MARIJANA; PRGOMET FRANO POK. MARIJANA; PRGOMET IVAN POK. ROKA; PRGOMET MARIJO POK. ROKA; PRGOMET MIJO POK. ROKA; PRGOMET NEDILJKA UD. ROKA; Sunčica Lončar; VURUŠIĆ DINKA Ž. VLADE; Vjekoslav Bonovil; ĆELIĆ MARA UD. MARIJANA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:58:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57129d67-e721-4029-b233-42095ed520e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57129d67-e721-4029-b233-42095ed520e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5424&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6016/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6016/2026</t>
+  </si>
+  <si>
+    <t>GRABOVAC ANTE POK. MARIJANA; GRABOVAC ANTE POK. MARIJANA; GRABOVAC IVA KĆER POK.MARIJANA; GRABOVAC IVA Ž. IVANOVA; GRABOVAC IVAN POK. MARIJANA; GRABOVAC IVAN POK. MARIJANA; GRABOVAC MIJO POK. MARIJANA; GRABOVAC MIJO POK. MARIJANA; GRABOVAC STIPAN POK.MARIJANA; GRABOVAC STIPAN POK.MARIJANA; JURIĆ - GADJO MARIJA UD.POK.MATE ROD.RAJIĆ; KASALO JERKO POK. MIJE; KASALO LOVRE POK. MIJE; KASALO NIKOLA POK. MIJE; KATAVIĆ MATIJA Ž. IVANA; KOLOVRAT ANTE JOZIPOV POK.ANTE; KRALJEVIĆ ANTE NIKOLIN POK.ANTE; KRALJEVIĆ JELA Ž. MARIJANA; MANDIĆ ANA Ž. STIPE IVANOVA; MANDIĆ ANTE POK.JOZE; MANDIĆ JELA Ž. MATE IVANOVA; MANDIĆ PETAR POK.JOZE; MANDIĆ STIPAN IVANOV; MARŠIĆ MATIJA Ž.PAVLA IVANOVA; MAŠIĆ IVA Ž.MARIJANOVA POK.IVANA; MAŠIĆ MIRKO MIJIN; PROTRKA MARTA Ž.MATINA ROD.RAJIĆ; RAIĆ KRIŽAN POK. JOZE; RAJIĆ ANTE POK. STIPANA; RAJIĆ DANE POK. STIPANA; RAJIĆ IVA PETROVA; RAJIĆ JOZO IVANOV; RAJIĆ MARIJAN POK. STIPANA; RAJIĆ MIJO POK. IVANA; RAJIĆ MILAN POK. STIPANA; RAJIĆ NIKOLA POK. JOZE; SOČO ANTICA Ž. IVANOVA; SOČO JELA Ž.MATINA IVANOVA; STOJIĆ ANGJA Ž. MATE; ZDILAR MARA Ž. MATE</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:55:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/485cf1d2-bf24-4b95-8384-f1fedb3f1f3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/485cf1d2-bf24-4b95-8384-f1fedb3f1f3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6016&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>SLAVEN SANTRIĆ 57192089782</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:51:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3d27da-54b9-4fce-8915-1c15c7d40a59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3d27da-54b9-4fce-8915-1c15c7d40a59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4649/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4649/2022</t>
+  </si>
+  <si>
+    <t>GLUČINA DRAŽENA; Nikola Ivo Rosandich 16589821372; TOLIĆ NJEŽA 15442220521</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:51:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/619fe17f-49d4-4b9b-aae8-8492e4f42200</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/619fe17f-49d4-4b9b-aae8-8492e4f42200/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4649&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4140/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4140/2026</t>
+  </si>
+  <si>
+    <t>DAJANA CUORVO 84013277903</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:47:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/284dbaf2-55c5-41c4-8df9-f0dd013163b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/284dbaf2-55c5-41c4-8df9-f0dd013163b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4648/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4648/2022</t>
+  </si>
+  <si>
+    <t>BABIĆ TONI; KRŽANIĆ TONČI; VODANOVIĆ JORDANA POK. LAZARA ROĐ. VIDINOVSKI 82124458592</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:46:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31b13654-d403-4ba6-b3ed-df234fa1ecc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31b13654-d403-4ba6-b3ed-df234fa1ecc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4648&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4116/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4116/2026</t>
+  </si>
+  <si>
+    <t>Mariette Parenteau; Nebojša Rakić</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:40:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3db2061-c329-4c2d-b248-8702f2037d38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3db2061-c329-4c2d-b248-8702f2037d38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4646/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4646/2022</t>
+  </si>
+  <si>
+    <t>Dragica Jakić; Ivo Jugović; KRŽANIĆ TONČI; Mira Ferenčaković; Tolić Ivan – John; Tugomir Jugović; Šimica Sumić</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:32:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e2fc42-79b0-4c33-b152-7a432e58eed6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e2fc42-79b0-4c33-b152-7a432e58eed6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4646&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4095/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4095/2026</t>
+  </si>
+  <si>
+    <t>Bandcom d.o.o.</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:30:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b1c3196-c2ab-4126-b823-a2c696a5f0ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b1c3196-c2ab-4126-b823-a2c696a5f0ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4095&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4016/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4016/2026</t>
+  </si>
+  <si>
+    <t>Petr Budiš 58939447018; Zdeněk Fila 89512516682</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:24:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ac314d-9e8d-4664-b92c-b60c4e3c556f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ac314d-9e8d-4664-b92c-b60c4e3c556f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4016&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4644/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4644/2022</t>
+  </si>
+  <si>
+    <t>CVRLJE NEVA; Dragica Jakić; Ivo Jugović; Mira Ferenčaković; PIVAC ANTE (TONĆI) POK. NEDILJKA; Tolić Ivan – John; Šimica Sumić</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:13:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c25d297c-ca70-4c89-86de-10a82d3e3f84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c25d297c-ca70-4c89-86de-10a82d3e3f84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4644&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4641/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4641/2022</t>
+  </si>
+  <si>
+    <t>IVONA JAKIĆ PIVČEVIĆ 52926587396; Zoran Lalić 01506010635</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:56:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71745708-cfed-4a17-9d0e-ec7cdab92cfd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71745708-cfed-4a17-9d0e-ec7cdab92cfd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4641&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4415/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4415/2025</t>
+  </si>
+  <si>
+    <t>GRANČIĆ DANICA UD. PETRA - LJUBE; GRANČIĆ FRANO POK. PETRA - LJUBE; GRANČIĆ GOJKO POK. PETRA - LJUBE; GRANČIĆ IVA UD. BARTULA; GRANČIĆ IVAN POK. IVANA; GRANČIĆ KRIŽE POK. MATE; GRANČIĆ MARA POK. MATE; GRANČIĆ MARIJAN POK. IVANA; GRANČIĆ MATE POK. BARTULA; GRANČIĆ MILAN POK. BARTULA; GRANČIĆ RAJKO POK. PETRA - LJUBE</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:43:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f58611cc-2082-4b4c-906a-6310b953cb63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f58611cc-2082-4b4c-906a-6310b953cb63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4415&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4635/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4635/2022</t>
+  </si>
+  <si>
+    <t>Milena Lampić 36654150725; VODANOVIĆ JAGODA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:36:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ee24a36-6a7a-4c32-945b-b9cdd9bb9805</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ee24a36-6a7a-4c32-945b-b9cdd9bb9805/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4635&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4634/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4634/2022</t>
+  </si>
+  <si>
+    <t>Jason Vito Piacun 08555799613; VANYA LEE PIACUN 23913900101</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/120f166d-7bf2-461a-b074-92c2d348fc0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/120f166d-7bf2-461a-b074-92c2d348fc0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4634&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5571/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5571/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ  ANTE - NIKOLA POK. MARIJANA; BILIĆ ANTE NIKOLIN; BILIĆ IVAN NIKOLIN; BILIĆ MARIJAN NIKOLIN; BILIĆ NIKOLA POK. MARIJANA; GRABOVAC IVA Ž. ANTINA; IVANKO ANA POK. MIJE; IVANKO IVAN POK. MIJE; IVANKO STIPAN MIHIN; IVANKO STIPAN POK. MIJE; LASIĆ ANKA JERKINA; LASIĆ IVAN JERKIN; LASIĆ JERKO MUŽ MILICE; LASIĆ LJUBA JERKINA; LASIĆ MATE JERKIN; LASIĆ NERA KĆI MARKOVA; OLUJIĆ SLAVA Ž. DANE; RAKO MILKA JERKINA; VUKSAN JELA Ž. IVANA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:26:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c9b2fc8-9757-46da-9aa0-9e196c5dda0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c9b2fc8-9757-46da-9aa0-9e196c5dda0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5571&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4632/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4632/2022</t>
+  </si>
+  <si>
+    <t>Dragica Jakić; Jadran Vitomir Bajc Sumić 89054471991; SUMIĆ NEVENA; Tihomir Jugović; Tugomir Jugović; ŠEVELJ MARIJAN POK. IVANA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:17:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e9c9a82-8784-403a-ac21-eba9ac2b76c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e9c9a82-8784-403a-ac21-eba9ac2b76c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4632&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3995/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3995/2026</t>
+  </si>
+  <si>
+    <t>PRIVATNO PREDUZEĆE ZA TRGOVINU I USLUGE "ADRIA-IMPEXTOURS TRADE INTERNATIONAL" p.o. 81412482162</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:16:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8066d46-4e5b-41ec-8952-410db2d6af18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8066d46-4e5b-41ec-8952-410db2d6af18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3995&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3930/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3930/2026</t>
+  </si>
+  <si>
+    <t>Amanda Hadzidedic 71853465157</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:15:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f25818d-044a-462c-8aa2-b1765f139e21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f25818d-044a-462c-8aa2-b1765f139e21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3930&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3904/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3904/2026</t>
+  </si>
+  <si>
+    <t>RUŽICA BITZER 99072720431</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:14:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebbc6ed4-5295-42fc-bda6-08464420ac01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebbc6ed4-5295-42fc-bda6-08464420ac01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3904&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3853/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3853/2026</t>
+  </si>
+  <si>
+    <t>NELDA PERE NOOYEN 37447352419</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:09:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d11868d8-7e1c-4eb6-90f2-299d12d6c486</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d11868d8-7e1c-4eb6-90f2-299d12d6c486/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3853&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3844/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3844/2026</t>
+  </si>
+  <si>
+    <t>BORIKA KURTOVIĆ 35211016176</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:07:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8d5c118-f05c-4c5a-bd56-b8511312b897</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8d5c118-f05c-4c5a-bd56-b8511312b897/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3844&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3785/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3785/2026</t>
+  </si>
+  <si>
+    <t>GLEN WILLIAM GEORGE SUBRITZKY 27479230591; TRACEY ANN UJDUR-SUBRITZKY 42194499966</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:01:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0660686-b342-4f24-9737-67707b164b99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0660686-b342-4f24-9737-67707b164b99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3785&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3733/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3733/2026</t>
+  </si>
+  <si>
+    <t>Zdravka Zelenika 69160010070</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:58:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8207624-4c59-49e1-933c-b08a99092f06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8207624-4c59-49e1-933c-b08a99092f06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3733&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3757/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3757/2026</t>
+  </si>
+  <si>
+    <t>Ivan Mijatović 07986519097</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:52:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8d0b2a-0853-49d5-90a7-b290698a9dea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b8d0b2a-0853-49d5-90a7-b290698a9dea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3757&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3629/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3629/2026</t>
+  </si>
+  <si>
+    <t>Edo Korljan</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:47:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc4b649-4015-477a-88e3-d7168f7f349c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc4b649-4015-477a-88e3-d7168f7f349c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3629&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-734/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>ANTE PIRAK Marinov</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:41:05</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/381174ff-3364-4e13-8495-b60e2bde69ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/381174ff-3364-4e13-8495-b60e2bde69ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=734&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3613/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3613/2026</t>
+  </si>
+  <si>
+    <t>NATALIA KOREIBA 59798673761; VIACHESLAV KOREIBA 08087824122</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:32:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e51abbb9-b32a-4586-b086-d353feb20db1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e51abbb9-b32a-4586-b086-d353feb20db1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3613&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3514/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3514/2026</t>
+  </si>
+  <si>
+    <t>BRANISLAV JANKOVIĆ; JULIJA SUMIĆ; MILAN JANKOVIĆ; MILOVIDA BRBIĆ; ĐURA JANKOVIĆ</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:27:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696a0cce-7970-45d6-ab97-a2012463f866</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696a0cce-7970-45d6-ab97-a2012463f866/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3514&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-327/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>Hristijan Stojanchevski 07194098642</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:15:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3bf220f-6332-43cd-8d2c-c6afc38da329</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3bf220f-6332-43cd-8d2c-c6afc38da329/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=327&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5815/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5815/2026</t>
+  </si>
+  <si>
+    <t>MIROŠEVIĆ ANGELINA POK. NIKOLE; MIROŠEVIĆ MATE POK. ANTE; MIROŠEVIĆ MIRANDA POK. MATEA; MIROŠEVIĆ RENATA POK. NIKOLE; MIROŠEVIĆ RINA POK. ANTE; MIROŠEVIĆ RINA POK. ANTE</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:32:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dfeb369-fcab-4919-9941-f59cdcf3a8b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dfeb369-fcab-4919-9941-f59cdcf3a8b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5815&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3466/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3466/2026</t>
+  </si>
+  <si>
+    <t>JOZE MARAS pok.Petra</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:23:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b2d57bb-f401-48e9-8731-6b969b8337d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b2d57bb-f401-48e9-8731-6b969b8337d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3466&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3421/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3421/2026</t>
+  </si>
+  <si>
+    <t>Vini Urlich</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:21:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7dcdcd0-9f40-4625-b423-7483cfd4430e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7dcdcd0-9f40-4625-b423-7483cfd4430e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3421&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4631/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4631/2022</t>
+  </si>
+  <si>
+    <t>Jagoda Trgo-Grujić 43446762575; TRGO FEDJA 50451274658</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:20:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/741ec515-637d-4bf6-b160-5b870f554728</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/741ec515-637d-4bf6-b160-5b870f554728/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4631&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4630/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4630/2022</t>
+  </si>
+  <si>
+    <t>HERCEG DOMINKO POK. STIPANA 61762946335; KOSTANICH EVONNE EMELIE 87517202671; LEANNE RADOJKOVICH 80827349622; MARKO PETER RADOJKOVICH 67221020087; RADOJKOVICH NEDILKA ANNE 31818709310; RADOJKOVICH PETER GEORGE MARKO 93322596906</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:12:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eba2545-f0f4-4106-b322-8a5a60472cc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eba2545-f0f4-4106-b322-8a5a60472cc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4630&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3340/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3340/2026</t>
+  </si>
+  <si>
+    <t>ASTRID DANIËLLE SCHATTELEIJN ČOPRA 91251259896</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:08:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8034f075-6016-46d5-baaf-32244454c66c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8034f075-6016-46d5-baaf-32244454c66c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3340&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3285/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3285/2026</t>
+  </si>
+  <si>
+    <t>Evonne Emelie Kostanich 87517202671; Nedilka Anne Radojkovich 31818709310; Tina Stanton 86061535000</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:06:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de0fc0a6-9c14-4a95-8368-6ca31a5a91b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de0fc0a6-9c14-4a95-8368-6ca31a5a91b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3285&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>JULENA LILIAN RADOJKOVICH 85790175984; STANTON TINA 86061535000</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:57:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b020549d-5cac-4aab-baf9-0292229c2569</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b020549d-5cac-4aab-baf9-0292229c2569/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2977/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2977/2026</t>
+  </si>
+  <si>
+    <t>DANA MATTHEW LIRETTE JR. 28541704203</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:51:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6db8fe7b-ed65-45be-83b5-8d228031b660</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6db8fe7b-ed65-45be-83b5-8d228031b660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2977&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2897/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2897/2026</t>
+  </si>
+  <si>
+    <t>Sylvia Đuranec 74659753342</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:47:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b3e3fa-0f19-4010-b4d5-36de1964115b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b3e3fa-0f19-4010-b4d5-36de1964115b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2897&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4629/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4629/2022</t>
+  </si>
+  <si>
+    <t>PIHLER JADRANKA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:46:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/996aeb75-ff9e-47b9-afe1-fa97e06a38e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/996aeb75-ff9e-47b9-afe1-fa97e06a38e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4629&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2862/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2862/2026</t>
+  </si>
+  <si>
+    <t>Michael Milinovic; Micheline Zarnich Voinerback</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:45:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70870359-103c-4aa8-a325-f52b630fda7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70870359-103c-4aa8-a325-f52b630fda7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2862&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4628/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4628/2022</t>
+  </si>
+  <si>
+    <t>GLUČINA DRAŽENA; Nikola Ivo Rosandich 16589821372; PIHLER JADRANKA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:41:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3358664f-d46a-4c5b-a177-c9ffbf372afd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3358664f-d46a-4c5b-a177-c9ffbf372afd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4628&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2738/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2738/2026</t>
+  </si>
+  <si>
+    <t>Peter George Marko Radojkovich 93322596906; Tina Stanton 86061535000</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:31:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4568b071-1bc6-4140-affc-34c1d506e86c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4568b071-1bc6-4140-affc-34c1d506e86c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2738&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2692/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2692/2026</t>
+  </si>
+  <si>
+    <t>Dejan Jokić 65356032743</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:27:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0ed94e-3e51-418d-a7a9-87f488e0c566</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0ed94e-3e51-418d-a7a9-87f488e0c566/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2692&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2436/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2436/2026</t>
+  </si>
+  <si>
+    <t>KRAMPUS D.O.O. 39673217203</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:24:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66de7556-a403-42ee-8986-603290e9cb53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66de7556-a403-42ee-8986-603290e9cb53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2436&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2681/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2681/2026</t>
+  </si>
+  <si>
+    <t>DOLORES DORIS ZAMBUCKA 72211065778</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:20:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/882b20b3-0c23-4da5-bcb9-a7fb46196220</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/882b20b3-0c23-4da5-bcb9-a7fb46196220/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2681&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1902/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1902/2026</t>
+  </si>
+  <si>
+    <t>ANDREAS ZERR</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:14:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c78c37f-7795-4b55-bfdd-1e04bd07ad34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c78c37f-7795-4b55-bfdd-1e04bd07ad34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1902&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1901/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1901/2026</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:12:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55c98d62-435b-4a83-8c74-6ecbd3b26349</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55c98d62-435b-4a83-8c74-6ecbd3b26349/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1901&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-858/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-858/2026</t>
+  </si>
+  <si>
+    <t>Jelena Jovanović 06674138201</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:11:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff61b721-c284-41d9-a416-6d7cb7f09b98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff61b721-c284-41d9-a416-6d7cb7f09b98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=858&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6065/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6065/2026</t>
+  </si>
+  <si>
+    <t>BIOŠIĆ NEDA POK. JURE; GABELICA ANTE POK. MARKA; GABELICA JURE POK. MARKA; GABELICA VIKTOR POK. IVANA; MATKOVIĆ ANTE ANTIN; MATKOVIĆ ANTE POK. ANTE; MATKOVIĆ IVA UD. ANTE; MATKOVIĆ IVAN ANTIN; MATKOVIĆ IVAN POK. ANTE; MATKOVIĆ MATE ANTIN; MATKOVIĆ MATE POK. ANTE; MATKOVIĆ MILIVOJ POK. ANTE; PATRLJ ANTICA UD. POK. FILIPA; PATRLJ ANTICA Ž. FILIPOVA; PERIĆ MATE POK. ŠIMUNA; TOLIĆ ANTE MATIN; TOMASOVIĆ MARA Ž. TOMINA; UJEVIĆ ANDRIJA GRGIN; UJEVIĆ BOŽO GRGIN; UJEVIĆ IVAN GRGIN; UJEVIĆ JOZIP GRGIN; UJEVIĆ MATE POK. JOSIPA; UJEVIĆ MATIJA UD. JOSIPA; UJEVIĆ MIJO GRGIN; UJEVIĆ RUŽA UD. POK. MARIJANA; UJEVIĆ RUŽA Ž. MARIJANOVA; UJEVIĆ STIPAN GRGIN; UJEVIĆ STJEPAN POK. JOSIPA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:03:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f615a0fa-b7a5-4797-a8c3-fcff65b8367f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f615a0fa-b7a5-4797-a8c3-fcff65b8367f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6065&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1754/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1754/2026</t>
+  </si>
+  <si>
+    <t>NADA BURIĆ 43767606825</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:51:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a3100f-aedd-432e-ae95-34a7720019b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a3100f-aedd-432e-ae95-34a7720019b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1754&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1719/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1719/2026</t>
+  </si>
+  <si>
+    <t>BRONISLOVAS GINTVAINIS 57869026771</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:48:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/453863ec-8774-47b5-955a-7bfd58e2b662</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/453863ec-8774-47b5-955a-7bfd58e2b662/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1719&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1628/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1628/2026</t>
+  </si>
+  <si>
+    <t>Marija Sicilijani</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:44:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77e5ea7-8124-4855-ac4a-04d9cfce79cf</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77e5ea7-8124-4855-ac4a-04d9cfce79cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1628&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1457/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1457/2026</t>
+  </si>
+  <si>
+    <t>Damjan Neven Jakić 23108435747</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:35:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3d7058f-7c67-4954-8a00-8fcbcbc15941</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3d7058f-7c67-4954-8a00-8fcbcbc15941/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1457&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1350/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1350/2026</t>
+  </si>
+  <si>
+    <t>JOHN IVAN MATTHEW SABIC 81782237221</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:33:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aca809c-745f-4645-83d4-41574bdb4771</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aca809c-745f-4645-83d4-41574bdb4771/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1350&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1138/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1138/2026</t>
+  </si>
+  <si>
+    <t>SILVIJA PRIMORAC 02299345754</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:29:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eced5e15-01f7-4bb5-a934-265dc84e0475</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eced5e15-01f7-4bb5-a934-265dc84e0475/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1073/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1073/2026</t>
+  </si>
+  <si>
+    <t>Ivica Borić 27931640489</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:27:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/272996ae-f792-4442-aede-5f07b8310cd9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/272996ae-f792-4442-aede-5f07b8310cd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1073&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-917/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-917/2026</t>
+  </si>
+  <si>
+    <t>MEDIĆ NEDA ŽENA MATKA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:21:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c0f8dfe-f9e2-4e74-897e-06764587640b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c0f8dfe-f9e2-4e74-897e-06764587640b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=917&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4610/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4610/2022</t>
+  </si>
+  <si>
+    <t>Hernan Alexis Lucic 13128116509; PIHLER JADRANKA; lučić ivana</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:07:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba939c8d-3096-4151-a2d3-d3761d5e870d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba939c8d-3096-4151-a2d3-d3761d5e870d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4610&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Severin Filipović 26713864976</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:03:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/668cd3e1-2409-4c49-a821-d4fe58d44b88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/668cd3e1-2409-4c49-a821-d4fe58d44b88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5538/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5538/2026</t>
+  </si>
+  <si>
+    <t>LONČAR ANA POK. SIME; LONČAR DUŠAN POK. SIME; LONČAR MILAN POK. RISTE; ODAVIĆ MARA Ž. MARKA; PADROV MARA Ž. NIKOLINA; PIJANOVIĆ MARA POK. ILIJE; TOMIĆ RUŽA Ž. ILIJE; ZDILAR BRANKO POK. PETRA; ZDILAR JOVO POK. JOVE; ZDILAR MARA UD. MARKA; ZDILAR MARA UD. POK. ĆIRILA; ZDILAR MARKO POK. NIKOLE; ZDILAR MILOŠ BRANKOV; ZDILAR MILOŠ POK. LUKE; ZDILAR RUŽA POK. LUKE; ZDILAR RUŽICA POK. MARKA; ZDILAR ČEDO POK. PETRA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 15:40:16</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f53d1a7-520b-4f77-9351-cb3674f15836</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f53d1a7-520b-4f77-9351-cb3674f15836/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5538&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8325/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8325/2025</t>
+  </si>
+  <si>
+    <t>ANISIJA LAVRENČIĆ</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:50:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a831443c-0c66-4f03-af24-7708dd4095f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a831443c-0c66-4f03-af24-7708dd4095f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8325&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ĐINO (GINO) VISKIĆ</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:48:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28570ccb-efbd-4d9c-9b76-3b85afbacba0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28570ccb-efbd-4d9c-9b76-3b85afbacba0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7948/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7948/2025</t>
+  </si>
+  <si>
+    <t>Stalinka Slavia Sarich 37315237840</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:43:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a5b9236-1765-4f99-ad71-2b16e6e4b535</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a5b9236-1765-4f99-ad71-2b16e6e4b535/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7948&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-51/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Željana Škare 25258771963</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:41:47</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d182a092-0062-489c-a58c-75e41a52cc0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d182a092-0062-489c-a58c-75e41a52cc0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Povrv&amp;predmet=51&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Antonio Radić 73176974794</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:41:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71308fb1-3856-439b-ac19-f21c8416d6a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71308fb1-3856-439b-ac19-f21c8416d6a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7536/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7536/2025</t>
+  </si>
+  <si>
+    <t>ANITA VEŽA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:40:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2f30375-7dc0-4637-98f6-09282de0c0ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2f30375-7dc0-4637-98f6-09282de0c0ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7536&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pl-167/2023</t>
+  </si>
+  <si>
+    <t>Anto Čolić 86490663753</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:39:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/656479f9-9111-4ae6-b111-b8ff63aa1077</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/656479f9-9111-4ae6-b111-b8ff63aa1077/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=167&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pl-169/2023</t>
+  </si>
+  <si>
+    <t>Vladimir Oršolić 33418139666</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9630bac6-da4b-456d-b72e-4a9cf3341f67</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9630bac6-da4b-456d-b72e-4a9cf3341f67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=169&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pl-172/2023</t>
+  </si>
+  <si>
+    <t>Zdravka Martinović 69399515114</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:35:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/151a7b50-1574-4ab6-a138-36b4335c94b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/151a7b50-1574-4ab6-a138-36b4335c94b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=172&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pl-241/2023</t>
+  </si>
+  <si>
+    <t>Slaven Pezer 61220760225</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:34:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8726df70-2219-416c-9739-3eda9c69fe2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8726df70-2219-416c-9739-3eda9c69fe2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=241&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6800/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6800/2025</t>
+  </si>
+  <si>
+    <t>Maja Ortynski</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:34:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebec81c1-98f5-4c07-a5fe-61cc1a674675</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebec81c1-98f5-4c07-a5fe-61cc1a674675/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6800&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:32:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc3cd18b-0de6-49f8-ab75-f32417b13796</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc3cd18b-0de6-49f8-ab75-f32417b13796/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6011/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6011/2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:32:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8254e6-133b-4f71-ac9a-6171de4d14f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8254e6-133b-4f71-ac9a-6171de4d14f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6011&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-127/2023</t>
+  </si>
+  <si>
+    <t>JASMINA ALIĆ 22153291507</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:31:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcdfc350-349e-41d4-a385-47d111811b20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcdfc350-349e-41d4-a385-47d111811b20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=127&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pl-243/2023</t>
+  </si>
+  <si>
+    <t>Mirko Bekavac 86205973448</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:30:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be993298-5150-4c05-b63d-5eb093b2a554</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be993298-5150-4c05-b63d-5eb093b2a554/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=243&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pl-262/2023</t>
+  </si>
+  <si>
+    <t>Almir Hodžić 12342223234</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:29:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f5ce438-cf6e-41ea-8e35-35db1b5e6ae5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f5ce438-cf6e-41ea-8e35-35db1b5e6ae5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=262&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6194/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6194/2026</t>
+  </si>
+  <si>
+    <t>DIVIĆ STIPE ANTIN; GJURMEZ LUKA POK. ŠIMUNA; KADIJEVIĆ ANA POK. ILIJE; KADIJEVIĆ ANICA POK. ILIJE; KADIJEVIĆ ANĐA POK. NIKOLE; KADIJEVIĆ GJURO POK. LUKE; KADIJEVIĆ ILIJA POK. STOJANA; KADIJEVIĆ JOKO POK. NIKOLE; KADIJEVIĆ JOVO POK. ILIJE; KADIJEVIĆ JURE LUKIN; KADIJEVIĆ MILAN POK. ILIJE; KADIJEVIĆ MILAN POK. ILIJE; KADIJEVIĆ PETAR POK. STOJANA; KADIJEVIĆ VUKAŠIN POK. STOJANA; KADIJEVIĆ ĐURO POK. LUKE; KADJEVIĆ ANDJA POK. ILIJE; KADJEVIĆ ILIJA POK. ILIJE; KRALJEVIĆ MILICA POK. LUKE; SEKULOVIĆ ANA Ž. STEVE; TADIĆ JOVANA ŽENA NIKOLE POK. MIHAELA; VUKADINOVIĆ MILAN LAZIN; VUKADINOVIĆ MILICA UD. POK. PETRA; VUKADINOVIĆ OLGA POK. PETRA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:18:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e625f18-2b96-482d-b78e-bb3ad4ccae72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e625f18-2b96-482d-b78e-bb3ad4ccae72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6152/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6152/2026</t>
+  </si>
+  <si>
+    <t>JELKA BEROŠ pok. Ante; MARKO BEROŠ pok. Bartula</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:07:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1af4d2e-0b8d-498f-9daf-a1dc32df8899</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1af4d2e-0b8d-498f-9daf-a1dc32df8899/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4605/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4605/2022</t>
+  </si>
+  <si>
+    <t>ŠIMIĆ MARIJA; ŠIMIĆ MARIJA UD. MILJENKA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:57:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa7d46e4-4297-47e1-a192-c1b7e1461229</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa7d46e4-4297-47e1-a192-c1b7e1461229/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4605&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pl-194/2024</t>
+  </si>
+  <si>
+    <t>SAMIR ŠABIĆ 49380850050</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:57:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5d77a7-59da-4efe-864f-d6efb9f4d4cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5d77a7-59da-4efe-864f-d6efb9f4d4cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=194&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4514/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4514/2025</t>
+  </si>
+  <si>
+    <t>Angela Bibić-Lulić 72943447556</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:45:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/088e8a98-f970-4c1b-ba0e-809889c655b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/088e8a98-f970-4c1b-ba0e-809889c655b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4514&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2995/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2995/2025</t>
+  </si>
+  <si>
+    <t>Garry Charles Besson 89487339463</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:43:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2a2cb1-7f33-438d-aab4-c4213042ba6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2a2cb1-7f33-438d-aab4-c4213042ba6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2995&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1375/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1375/2025</t>
+  </si>
+  <si>
+    <t>Magdalena Roso 79322254391</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:38:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a16bc71-e128-4def-aa4b-615129b6a47f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a16bc71-e128-4def-aa4b-615129b6a47f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1375&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pl-225/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Marko Marušić 23172617435</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:37:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a55a7b0-262d-4778-b3bf-99cebde6333e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a55a7b0-262d-4778-b3bf-99cebde6333e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pl&amp;predmet=225&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4604/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4604/2022</t>
+  </si>
+  <si>
+    <t>LISA JANE PASALIC 06825131780; MRAVIČIĆ MARIJAN 41939320218; Marin Mravičić 01278638259; Nikol Pašalić 91788182405; ČOVIĆ HRVOJE 33872389585; ČOVIĆ MUŠKIĆ VALENTINA 05693080064; ČOVIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:35:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d5d80b1-1608-4ec8-9cac-2c2675feacb0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d5d80b1-1608-4ec8-9cac-2c2675feacb0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4604&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-8399/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8399/2024</t>
+  </si>
+  <si>
+    <t>URLIĆ RAJKO - JURE</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:22:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e064c5-5534-4059-b294-de6c7a71eada</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e064c5-5534-4059-b294-de6c7a71eada/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8399&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4603/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4603/2022</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:19:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1453bd-189b-46b6-a33b-d99875f93e83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1453bd-189b-46b6-a33b-d99875f93e83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4603&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4601/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4601/2022</t>
+  </si>
+  <si>
+    <t>JUVET-KAMPUŠ JELENA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:08:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6b60993-9bc3-4532-9b17-841c88b64043</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6b60993-9bc3-4532-9b17-841c88b64043/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4601&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5918/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5918/2026</t>
+  </si>
+  <si>
+    <t>ANA MARINOVIĆ žena Matina; JAKOV KORLJAN pok. Lovre; MERI BORČIĆ</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:07:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3ecb10a-88fe-4c8d-8f81-506b60030f68</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3ecb10a-88fe-4c8d-8f81-506b60030f68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5918&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7213/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7213/2024</t>
+  </si>
+  <si>
+    <t>Ivy Diana Vela 52546240404</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:04:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4078f903-5584-4045-bbc3-bc1b124f7b61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4078f903-5584-4045-bbc3-bc1b124f7b61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7213&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4600/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4600/2022</t>
+  </si>
+  <si>
+    <t>ŠIMIĆ STIPE 52479511903</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:00:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed3219e9-f665-4e49-af27-515292ce8603</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed3219e9-f665-4e49-af27-515292ce8603/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4600&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5360/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5360/2024</t>
+  </si>
+  <si>
+    <t>Vladimir Sumić 77115085556</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:59:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c11385a9-624b-46e1-b6d5-ffb0aa5c6537</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c11385a9-624b-46e1-b6d5-ffb0aa5c6537/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5360&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4802/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4802/2024</t>
+  </si>
+  <si>
+    <t>ZANA MARIJA BRAJKOVICH BETTY 08648422911</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:55:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f77a49-da7e-4097-8b54-09702f8a2e8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f77a49-da7e-4097-8b54-09702f8a2e8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4802&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4084/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4084/2024</t>
+  </si>
+  <si>
+    <t>Milica Mirna Unkovich 58922098315</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:50:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3705782f-4802-41eb-ae18-ed56eae295e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3705782f-4802-41eb-ae18-ed56eae295e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4084&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7421/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7421/2023</t>
+  </si>
+  <si>
+    <t>STALINKA SLAVIA SARICH</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:39:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe3adad8-f83a-4934-a125-86ef6c28a3ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe3adad8-f83a-4934-a125-86ef6c28a3ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7421&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5550/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5550/2023</t>
+  </si>
+  <si>
+    <t>JASNA BALJIC PRSKALO 18050781179</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:34:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1f68e03-009f-481c-87be-6d8b3650bb50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1f68e03-009f-481c-87be-6d8b3650bb50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5550&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5067/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5067/2023</t>
+  </si>
+  <si>
+    <t>Ines Kadic 10165565971</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:29:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30c991b-0755-4356-ad27-6f5d6e5be2fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30c991b-0755-4356-ad27-6f5d6e5be2fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5067&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4904/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4904/2023</t>
+  </si>
+  <si>
+    <t>GORAN MATIĆ 85312564602</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:26:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1208b929-c731-4267-8c59-8d0c1fe2bd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1208b929-c731-4267-8c59-8d0c1fe2bd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4904&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-3363/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3363/2023</t>
+  </si>
+  <si>
+    <t>JULENA LILIAN RADOJKOVICH</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:23:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81fb00f5-61e4-49d4-91e6-2b8eb937f6a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81fb00f5-61e4-49d4-91e6-2b8eb937f6a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3363&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-3502/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3502/2023</t>
+  </si>
+  <si>
+    <t>DUNJA KRISTINA ISOVIĆ 14327568011</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dbdb6a8-a34d-4fa3-897c-fdf2dbbc6a60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dbdb6a8-a34d-4fa3-897c-fdf2dbbc6a60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3502&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-3379/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3379/2023</t>
+  </si>
+  <si>
+    <t>Angela Diana Brennan 88370107072</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:11:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8162e34d-920a-4ede-b4ff-0b860f382880</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8162e34d-920a-4ede-b4ff-0b860f382880/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3379&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-1386/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1386/2023</t>
+  </si>
+  <si>
+    <t>Diana Jasmina Jusufovic 74392161578; Elvir Cirkic 57330347366</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:07:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a37736a-3b63-405d-8bf0-98baa4a7fb39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a37736a-3b63-405d-8bf0-98baa4a7fb39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1386&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-1219/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1219/2023</t>
+  </si>
+  <si>
+    <t>Denisa Đorđević 32435749251; Vlasta Beroš 73221850760</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:03:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15097639-5ae1-40e2-8db9-c49f7de1c006</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15097639-5ae1-40e2-8db9-c49f7de1c006/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1219&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4214/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4214/2022</t>
+  </si>
+  <si>
+    <t>PERO BANOŽIĆ 00078006544</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:54:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/351543ee-2fae-4226-957f-e0cc979040a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/351543ee-2fae-4226-957f-e0cc979040a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4214&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3781/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3781/2022</t>
+  </si>
+  <si>
+    <t>VIOLETTE DEUR 46518378386</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:53:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b21783-d2e0-4311-9419-116a9639c57a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b21783-d2e0-4311-9419-116a9639c57a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3781&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5385/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5385/2021</t>
+  </si>
+  <si>
+    <t>GOODNESS TOURISM AGENCY j.d.o.o. za ugostiteljstvo i turistička agencija 25563327294</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:28:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77015432-963a-46b4-b7d1-a229e03b6288</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77015432-963a-46b4-b7d1-a229e03b6288/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5385&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-4484/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4484/2021</t>
+  </si>
+  <si>
+    <t>Marica Raič 19241915686; Vjekoslav Raič</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:24:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d10cbe3d-bcd0-477b-b589-7e8c2f0c08f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d10cbe3d-bcd0-477b-b589-7e8c2f0c08f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4484&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-6144/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6144/2026</t>
+  </si>
+  <si>
+    <t>GUDELJ ANICA Ž. JURE; KOJUNDŽIĆ - POPIĆ RUŽA Ž. LUKE; KOJUNDŽIĆ ANA POK. MARIJANA; KOJUNDŽIĆ ANTE POK. JOSIPA; KOJUNDŽIĆ IVA POK. JOSIPA; KOJUNDŽIĆ IVAN JAKOVLJEV; KOJUNDŽIĆ MARIJAN POK. JAKOVA; KOJUNDŽIĆ MILICA UD. POK. ANTE; KUJUNDŽIĆ ANTE TONY POK. IVANA; KUJUNDŽIĆ BRANKO POK. ANTE; KUJUNDŽIĆ IVA UD. IVANA; KUJUNDŽIĆ NEDILJKA UD. ANTE; KUJUNDŽIĆ NEDJELJKO POK. IVANA; KUJUNDŽIĆ SMILJKA; KUJUNDŽIĆ TONKO POK. IVANA; KUJUNDŽIĆ ŽELJKO POK. ANTE; PILIČIĆ TANJA ROĐ. KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:17:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3caf91ec-0312-45b5-8686-1d09cba9add8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3caf91ec-0312-45b5-8686-1d09cba9add8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6157/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6157/2026</t>
+  </si>
+  <si>
+    <t>BILOPAVLOVIĆ IVA Ž.MATE; BILOPAVLOVIĆ IVA Ž.MATE MATINA; BUDIMIR MARA Ž.MATINA; BULJAN MILA Ž.ANTE; GRABOVAC MARA Ž. STIPE; GRABOVAC MARA Ž. STIPE; GRABOVAC MARA Ž.STIPINA; LOZO ANA UD.MIJE; LOZO ANDJA POK.MIJE; LOZO ANICA UD.POK.MIJE; LOZO ANTE MIJIN; LOZO ANTE MIJIN; LOZO ANTE SIN MIJE; LOZO JOSIP MIJIN; LOZO JOSIP SIN MIJE; LOZO JOZIP POK.IVANA; LOZO JOZO POK.IVANA; LOZO JOZO POK.MATE; LOZO MATE POK.MIJE; LOZO MATIJA UD.JURE; LOZO MIJO POK.ANTE; LOZO PETAR POK. JURE - JOZE; LOZO RADOSLAV POK. MATE; LOZO RADOSLAV POK.MATE; LOZO STIPAN POK.IVANA; LOZO TRPIMIR POK.MATE; LOZO ZVONKO POK.MATE; ŠIMIĆ ANDJA Ž.ANTE; ŠIMIĆ ANĐA Ž.ANTE</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dbcd5fb-6086-4810-82cd-16ba07091eeb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dbcd5fb-6086-4810-82cd-16ba07091eeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3544/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3544/2021</t>
+  </si>
+  <si>
+    <t>Hesselbach Victoria 61375029629</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:21:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37fccad6-91ac-4483-8814-abaecbb41994</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37fccad6-91ac-4483-8814-abaecbb41994/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3544&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-5946/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Otkaz ugovora o kreditu broj 70116709</t>
-[...113 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp Ikp&amp;predmet=324&amp;godina=2026</t>
+    <t>04.09.2026. 10:19:08</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebef3616-9cfb-4993-b307-6abc605d6103</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebef3616-9cfb-4993-b307-6abc605d6103/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5946&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-344/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-344/2021</t>
+  </si>
+  <si>
+    <t>JOSIPOVIĆ SLAVKO POK.MATE</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:17:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9912f5f4-03d1-4df7-b848-806952de9db0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9912f5f4-03d1-4df7-b848-806952de9db0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=344&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:14:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038a1c5c-80f3-466a-b6e9-c3eb942989a6</t>
+  </si>
+  <si>
+    <t>Rješenje o uviđaju.pdf O1000000004O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038a1c5c-80f3-466a-b6e9-c3eb942989a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1352/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1352/2020</t>
+  </si>
+  <si>
+    <t>Ita Vuletić</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c97af12d-ef1e-458b-be1b-d9b5965f5379</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c97af12d-ef1e-458b-be1b-d9b5965f5379/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1352&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-376/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-376/2020</t>
+  </si>
+  <si>
+    <t>Slaven Čuljak 96939617054</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:10:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d5f9a23-e77b-4f10-889e-8121f12e049b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d5f9a23-e77b-4f10-889e-8121f12e049b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=376&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-241/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-241/2020</t>
+  </si>
+  <si>
+    <t>Ivana Kavelj 50352776154</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:04:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98c3ab68-2832-4b98-bc91-be0a605d62ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98c3ab68-2832-4b98-bc91-be0a605d62ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=241&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-8675/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8675/2025</t>
+  </si>
+  <si>
+    <t>GLUČINA MARIJA UD. STIPANA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:03:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9328f69d-40ba-482f-9973-740f0792f853</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9328f69d-40ba-482f-9973-740f0792f853/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8675&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5610/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5610/2026</t>
+  </si>
+  <si>
+    <t>Mrkonjić Nikola pok. Josipa, Slivno</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:59:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f8892b4-be92-4f69-80f8-4dff8cb1305b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f8892b4-be92-4f69-80f8-4dff8cb1305b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5610&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6515/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6515/2025</t>
+  </si>
+  <si>
+    <t>Tonći Urlić</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f91e6a-8214-462f-b421-e06faa16d221</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f91e6a-8214-462f-b421-e06faa16d221/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6515&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Evonne Emelie Kostanich 87517202671; Julena Lilian Radojkovich 85790175984; Nedilka Anne Radojkovich 31818709310</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:53:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3baf475d-a924-4c11-b89f-f2154b490715</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3baf475d-a924-4c11-b89f-f2154b490715/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>James Joseph Brajkovich Thwaites</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:43:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbd617e5-2518-47d1-96ae-e1077d78da6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbd617e5-2518-47d1-96ae-e1077d78da6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8763/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8763/2025</t>
+  </si>
+  <si>
+    <t>VITASOVIĆ ŽELJKO POK. MARINA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:38:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90d5617b-1af2-44f0-8f6d-62cccd30d94b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90d5617b-1af2-44f0-8f6d-62cccd30d94b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8763&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1307/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1307/2022</t>
+  </si>
+  <si>
+    <t>Irena Subotić</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:29:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63c77a2f-d278-4a86-a991-76a2723c7696</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63c77a2f-d278-4a86-a991-76a2723c7696/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1307&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5050/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5050/2026</t>
+  </si>
+  <si>
+    <t>DRAGAN KUNDAČINA</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e15e8e1-033c-44b6-a2c7-e8a165052495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e15e8e1-033c-44b6-a2c7-e8a165052495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5050&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5380/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5380/2026</t>
+  </si>
+  <si>
+    <t>Ruža Šumar 56592369635</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:25:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9456c681-f2f0-4aad-8fea-61d8399de17f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9456c681-f2f0-4aad-8fea-61d8399de17f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5380&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rasim Šumar 19784436771</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:24:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6de3419b-5248-40ef-8741-b7fc7d1628a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6de3419b-5248-40ef-8741-b7fc7d1628a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-438/2019</t>
+  </si>
+  <si>
+    <t>Presuda od 22.04.2021.</t>
+  </si>
+  <si>
+    <t>Danica Ševelj</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:12:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7eb7a71-a89c-4095-9a74-53c3a0a70fb3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7eb7a71-a89c-4095-9a74-53c3a0a70fb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=438&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Dianne Newham</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:12:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ed80db-4685-4322-b09c-48abb9e168a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ed80db-4685-4322-b09c-48abb9e168a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6224/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6224/2026</t>
+  </si>
+  <si>
+    <t>Stipić Luca, selo Bektež, kućni broj 5, P.P. 34343 (kod slavonske Požege)</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:45:47</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c884d2a-433d-4c24-937c-aa712f7eccab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c884d2a-433d-4c24-937c-aa712f7eccab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-515/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Carmen Ivančević Marinković 27381493660</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:09:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8369c153-931d-4622-9566-e986407e684e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8369c153-931d-4622-9566-e986407e684e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=515&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Mirko Bogdanović 69227790181</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:09:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1faf7869-90b4-4130-971d-93150dc2d99b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1faf7869-90b4-4130-971d-93150dc2d99b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Andrea Cvitanović Vrzić 36283418468</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:09:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e370a600-a7b1-4f0d-8fc6-b2abba484c6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e370a600-a7b1-4f0d-8fc6-b2abba484c6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Povrv-136/2025</t>
+  </si>
+  <si>
+    <t>Maja Čuljak 40083743529</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:59:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bec3c50-f57e-4698-ae70-87209f8ce2ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bec3c50-f57e-4698-ae70-87209f8ce2ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Povrv&amp;predmet=136&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Josip Topalović 33451901616</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:59:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c9fb38a-0048-4c98-ae9d-d239261515ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c9fb38a-0048-4c98-ae9d-d239261515ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4858/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4858/2026</t>
+  </si>
+  <si>
+    <t>Oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:48:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d43d574b-881c-4e99-a117-db4f6fcfded6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d43d574b-881c-4e99-a117-db4f6fcfded6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4858&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>VANJA TRGO ŽIVKOVIĆ</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:45:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f723bd06-4ca1-4979-bba9-183cfa4c58f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f723bd06-4ca1-4979-bba9-183cfa4c58f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5203/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5203/2026</t>
+  </si>
+  <si>
+    <t>Diana Boras 29100420077</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:43:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a27bf83-872c-4c2b-bb0a-fd2e599be8ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a27bf83-872c-4c2b-bb0a-fd2e599be8ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>IRENA ARAMBAŠIĆ</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:41:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f259b06-704b-403c-8de4-247369cc3e6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f259b06-704b-403c-8de4-247369cc3e6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zorica Ingenito 33038737933</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:40:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70622d6b-1213-4f6d-b018-d987e01a43fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70622d6b-1213-4f6d-b018-d987e01a43fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5093/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5093/2026</t>
+  </si>
+  <si>
+    <t>Klaudija Lif 63894366119</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51ed050a-b005-44b2-853b-aff264b40441</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51ed050a-b005-44b2-853b-aff264b40441/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5093&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MILKA PUHARIĆ</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:25:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6ec61d4-3aa0-4e4b-b46d-e7936159c8eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6ec61d4-3aa0-4e4b-b46d-e7936159c8eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6228/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6228/2026</t>
+  </si>
+  <si>
+    <t>Damir Mršić</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:53:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad056c09-6cdd-4032-b596-4a8e490eb6bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad056c09-6cdd-4032-b596-4a8e490eb6bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6228&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4533/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4533/2022</t>
+  </si>
+  <si>
+    <t>RUSENDIĆ KARME</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:04:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbc4dee1-ca34-4aa4-9a75-120cc0071d65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbc4dee1-ca34-4aa4-9a75-120cc0071d65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4533&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4532/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4532/2022</t>
+  </si>
+  <si>
+    <t>STIPANOVIĆ BRIGITTA LYDIA 55340393301; TROMP TANJA KATJA</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:00:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86e29c92-08b0-4bfb-89bb-a89b86188a9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86e29c92-08b0-4bfb-89bb-a89b86188a9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4532&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5991/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5991/2026</t>
+  </si>
+  <si>
+    <t>RUŽA TOPIĆ</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:59:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0763ccf3-0dae-4031-8b01-8f87a2a4c530</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0763ccf3-0dae-4031-8b01-8f87a2a4c530/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>GOJAK ANTE; GOJAK JOSIP; KALTENBRUNN ANDREA MARIA ELISABETH 95397331421</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:56:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/730904c1-93bc-4401-8511-e8d34761f0f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/730904c1-93bc-4401-8511-e8d34761f0f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4531/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4531/2022</t>
+  </si>
+  <si>
+    <t>MILUNOVIĆ MARITA</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:49:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8936022b-d567-4f56-9f1e-664a41e45194</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8936022b-d567-4f56-9f1e-664a41e45194/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4531&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4530/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4530/2022</t>
+  </si>
+  <si>
+    <t>Josip Glavina 35001316844; Selenka Glavina Prdelet 50863498867</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:43:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab05efbe-ac5b-4aef-9245-3020a960ae95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab05efbe-ac5b-4aef-9245-3020a960ae95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4530&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4529/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4529/2022</t>
+  </si>
+  <si>
+    <t>FRANIĆ FANI ROĐ. PRODAN</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:37:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7698cb6-2fe6-497b-a3d3-3022041b90fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7698cb6-2fe6-497b-a3d3-3022041b90fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4529&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4248/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4248/2026</t>
+  </si>
+  <si>
+    <t>RATKO PUHARIĆ 83518034757</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:12:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aff363b-4741-4e3c-8b18-d68c21b4446b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aff363b-4741-4e3c-8b18-d68c21b4446b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4248&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5046/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5046/2026</t>
+  </si>
+  <si>
+    <t>Tomáš Cepka 99680181031</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:05:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf3cca0-e649-4c26-866f-cde974eb9f7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf3cca0-e649-4c26-866f-cde974eb9f7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5046&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4526/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4526/2022</t>
+  </si>
+  <si>
+    <t>Ivna Ribarević 84676191914; Mirko Bašković 75020435289; Stanko Bašković 36923998011</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:01:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/477c8456-07d5-4932-96c9-2c4a708a0a1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/477c8456-07d5-4932-96c9-2c4a708a0a1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4526&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5603/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5603/2026</t>
+  </si>
+  <si>
+    <t>SŁAWOMIR STANISŁAW MORDON 56174605038</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:01:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b72facd-8ff2-4688-ac99-fb8b81badf31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b72facd-8ff2-4688-ac99-fb8b81badf31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5603&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>STOJANOVIĆ DRAGAN 83675967476</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:58:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63b2edbc-01d3-4879-9a4c-6ff8f8fffcfe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63b2edbc-01d3-4879-9a4c-6ff8f8fffcfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4525/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4525/2022</t>
+  </si>
+  <si>
+    <t>ČETKOVIĆ IGOR 36550536531</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:49:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9103256a-4927-49c4-bf6f-93500ac11b28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9103256a-4927-49c4-bf6f-93500ac11b28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4525&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>ZORKA BULOG</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:49:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6a0a3e6-9abf-499a-9804-9d158c256f14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6a0a3e6-9abf-499a-9804-9d158c256f14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5987/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5987/2026</t>
+  </si>
+  <si>
+    <t>Igor Ivanović</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:31:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2ebb02b-a8e5-489f-bc0b-8ae87c88f120</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2ebb02b-a8e5-489f-bc0b-8ae87c88f120/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5987&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4523/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4523/2022</t>
+  </si>
+  <si>
+    <t>RANČIĆ JOŠKO POK. PETRA</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:21:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec15ca85-4f97-4879-910e-f420dfb31e8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec15ca85-4f97-4879-910e-f420dfb31e8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4523&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5641/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5641/2026</t>
+  </si>
+  <si>
+    <t>Šušnjar Petar pok. Petra</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:09:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b6cb25-8935-46e3-8156-cecfbc3e9d19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b6cb25-8935-46e3-8156-cecfbc3e9d19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5641&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5615/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5615/2026</t>
+  </si>
+  <si>
+    <t>ŠITUM MIJO POK. MATE</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:05:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04172c9f-3c3d-4f64-991c-f61f4cd37d8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04172c9f-3c3d-4f64-991c-f61f4cd37d8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5615&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5593/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5593/2026</t>
+  </si>
+  <si>
+    <t>Selak Nediljko pok. Jure</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:03:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d692f77-5539-4306-b80e-a47aa337e752</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d692f77-5539-4306-b80e-a47aa337e752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5593&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5606/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5606/2026</t>
+  </si>
+  <si>
+    <t>Kukulj Manda pok. Ivana</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:02:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22980f54-6e97-4546-be85-7355ef5672db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22980f54-6e97-4546-be85-7355ef5672db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5606&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4518/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4518/2022</t>
+  </si>
+  <si>
+    <t>JELKA BORIĆ 79711085531; RUSENDIĆ KARME; ČALO DRAGANA; ČETKOVIĆ IGOR 36550536531</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:53:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4da33edf-27c2-4e6d-8787-c704814a8c48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4da33edf-27c2-4e6d-8787-c704814a8c48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4518&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3377/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:32:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a40dca-11c6-48bf-b5ab-3eca01b33c45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a40dca-11c6-48bf-b5ab-3eca01b33c45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3377&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4063/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4063/2026</t>
+  </si>
+  <si>
+    <t>Azra Đuliman 91450342390</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:31:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fbdb577-ef07-4c32-abd3-4193d4c5182a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fbdb577-ef07-4c32-abd3-4193d4c5182a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4063&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3377/2026</t>
+  </si>
+  <si>
+    <t>VISKOVIĆ IVAN - JAKOV POK. ANTE; VISKOVIĆ MARA - MATIJA POK. ANTE; VISKOVIĆ MARIJAN POK. ANTE; VISKOVIĆ MARKO - VICKO POK. ANTE</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:30:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a422e84-cb23-4e54-b7df-9aa622c6bd20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a422e84-cb23-4e54-b7df-9aa622c6bd20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Su-358/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 03.09.2026.</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:20:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c2b7d2c-756d-4345-a247-4f490ae52024</t>
+  </si>
+  <si>
+    <t>Prilog Su-358_2026-1-1 - obavijest o predočavanju  K.O. Svib Novi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c2b7d2c-756d-4345-a247-4f490ae52024/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Su&amp;predmet=358&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-680/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Čović Muškić 05693080064</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:05:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3848a73-94fb-4ccd-a00d-f03e8a7d7c2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3848a73-94fb-4ccd-a00d-f03e8a7d7c2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=680&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-833/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>tuženici od 1. do 8.</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:00:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0747111f-cf11-4a46-96c9-7bb49cf150e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0747111f-cf11-4a46-96c9-7bb49cf150e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=833&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-846/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 08:53:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fe72696-d22f-464a-a6b4-1ed58f7722bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fe72696-d22f-464a-a6b4-1ed58f7722bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=846&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4540/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4540/2026</t>
+  </si>
+  <si>
+    <t>Marina Jahović 70443589156</t>
+  </si>
+  <si>
+    <t>03.09.2026. 07:37:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb7cdad-d6c7-4257-a583-849a7a0b9e7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb7cdad-d6c7-4257-a583-849a7a0b9e7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4540&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-754/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Tuženici ad.3.-ad.27</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:20:10</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f643d9e-a382-4a98-83b0-e900350f4ef7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f643d9e-a382-4a98-83b0-e900350f4ef7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=754&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5738/2026</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:18:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4a7764b-236a-4be7-81ef-54b7d893ab6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4a7764b-236a-4be7-81ef-54b7d893ab6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5738&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-828/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-828/2026</t>
+  </si>
+  <si>
+    <t>Ante Tolić 13716002356; oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:18:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7c045f4-7ab2-44f1-935f-6a7136c89dbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7c045f4-7ab2-44f1-935f-6a7136c89dbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=828&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5738/2026</t>
+  </si>
+  <si>
+    <t>BARALIĆ MARIJANA ŽENA MOMČILA; BLAJIĆ MILENKA ŽENA IVE; ŠPANJE KREŠIMIR POK. MATE; ŠUNDE MILENA ŽENA STANKE</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:16:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bad178f3-1d77-4136-aa98-e3141713f201</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bad178f3-1d77-4136-aa98-e3141713f201/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1105/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1105/2026</t>
+  </si>
+  <si>
+    <t>Ante Jović; BAKULA ANA UD. BONKA; BOŠNJAK MATIJA Ž. ANTE; BULJAN MARA Ž. STIPANA; GIAMONJA NIKOLA POK. JURE; JOVIĆ MATIJA JURINA; JOVIĆ MILE POK. IVANA; KUKIĆ PETAR GRGIN; KUKIĆ STIPAN GRGIN; MISIR ANDJA POK. MATE; MISIR ANTE POK. ANTE; MISIR IVA UD. POK. STIPANA; MISIR IVAN POK. MATE; MISIR JOSIP POK. MATE; MISIR JURE POK. ŠIMUNA; MISIR MANDA UD. MATE; MISIR MATE POK. JURE; MISIR ŠIMUN POK. JURE; MISIR ŠIMUN POK. JURE; PERIĆ JELA Ž. IVANA; PRIVREDNA BANKA ZAGREB  P. J. OMIŠ; TOLIĆ MARA Ž. STIPANA; ZLOPAŠA ANA Ž. ANTE; ŠEGO IVA Ž. JOZE</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:59:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6022be9a-b8d0-40bf-86d1-3a10135625bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6022be9a-b8d0-40bf-86d1-3a10135625bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4498/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4498/2026</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:27:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2588131f-0ac0-498d-a2c6-037470854144</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2588131f-0ac0-498d-a2c6-037470854144/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4498&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3624/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3624/2026</t>
+  </si>
+  <si>
+    <t>Silvia Miošić</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dabcc87-94b3-4e80-a3e1-c225554a8540</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dabcc87-94b3-4e80-a3e1-c225554a8540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4796/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4796/2026</t>
+  </si>
+  <si>
+    <t>Ljerka Žarnić 68951705458</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:23:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fc77601-586a-4a7e-ae7a-0fb1c493e287</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fc77601-586a-4a7e-ae7a-0fb1c493e287/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4796&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4510/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4510/2026</t>
+  </si>
+  <si>
+    <t>Alexanros Ioannou 67526484647</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:20:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99573588-e10d-41d7-9081-adcd21e0174b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99573588-e10d-41d7-9081-adcd21e0174b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4510&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1712/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1712/2026</t>
+  </si>
+  <si>
+    <t>Olga Evdokimova 65652657327</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:08:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b36f76eb-8394-48dd-a12a-7e83d801e4e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b36f76eb-8394-48dd-a12a-7e83d801e4e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1712&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3809/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3809/2026</t>
+  </si>
+  <si>
+    <t>MARK MICHAEL YOZIPOVIC 41026839867</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:07:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001d0245-a6ee-4979-9ba1-5e9296a341a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001d0245-a6ee-4979-9ba1-5e9296a341a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3809&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3531/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3531/2026</t>
+  </si>
+  <si>
+    <t>Mihovil Ante Pobrica</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45c9b3c6-bc97-42af-be9d-7175692a0999</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45c9b3c6-bc97-42af-be9d-7175692a0999/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3531&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3964/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3964/2025</t>
+  </si>
+  <si>
+    <t>MILIĆ JULIJA ŽENA PERE ROĐ. ANTUNOVIĆ</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:58:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bfcd26f-adbe-495b-ad81-4f5c18a77cd1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bfcd26f-adbe-495b-ad81-4f5c18a77cd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3964&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7275/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7275/2025</t>
+  </si>
+  <si>
+    <t>Goran Ribarović</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:56:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82049ddb-8086-4dc3-9a61-1c216b0ed930</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82049ddb-8086-4dc3-9a61-1c216b0ed930/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7275&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5295/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5295/2022</t>
+  </si>
+  <si>
+    <t>John Ivanac</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:53:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bdd493a-cd4e-4fb3-a9ce-d4ecea0127ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bdd493a-cd4e-4fb3-a9ce-d4ecea0127ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5295&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-6025/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6025/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ LJILJANA POK. KARLA; KEČKEMET DANICA UD MIRA; KEČKEMET DANICA UD MIRKA; LALIĆ ANČICA IZ ZAGREBA; LALIĆ ANČICA POK. KARLA; LALIĆ ANČICA ŽENA NIKE; LOVRINČEVIĆ DARINKA PK. MARKA; LOVRINČEVIĆ DARINKA POK. MARKA; LOVRINČEVIĆ DARINKA POK. MARKA IZ MAKARSKE; LOVRINČEVIĆ JELENA  UD. IVANA ROĐ. GLUČINA; SUČIĆ NIKO POK. NIKOLE; SUČIĆ STIPE POK. NIKOLA; SUČIĆ STIPE POK. NIKOLE; SUČIĆ VELJKO POK. VELJKA</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04e3f927-3ab7-4cf0-bf11-c232b38ef7be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04e3f927-3ab7-4cf0-bf11-c232b38ef7be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6025&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8685d708-bfa6-4e1a-ba7a-99894e958fac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8685d708-bfa6-4e1a-ba7a-99894e958fac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vela Lirette Antigona</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:20:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fcb5f8e-f27a-4e45-8257-0a7fe847fd05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fcb5f8e-f27a-4e45-8257-0a7fe847fd05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1965/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1965/2021</t>
+  </si>
+  <si>
+    <t>Mary Mardesich</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8b293e-959a-4092-b025-19cfb1fa5a34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8b293e-959a-4092-b025-19cfb1fa5a34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1965&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-4325/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4325/2026</t>
+  </si>
+  <si>
+    <t>ANTE URSIĆ 41403330545</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3984ab68-c570-4eeb-929f-2be764d284b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3984ab68-c570-4eeb-929f-2be764d284b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4325&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-107/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>JOZIP LEŠINA</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 207, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>41851252264</t>
+  </si>
+  <si>
+    <t>JOZIP LEŠINA 41851252264; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:21:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a313cbb-7fa9-42cd-93f7-89ebbf7165b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a313cbb-7fa9-42cd-93f7-89ebbf7165b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-104/2026</t>
+  </si>
+  <si>
+    <t>ŽARKO GALIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADE GOTOVCA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>98106499827</t>
+  </si>
+  <si>
+    <t>VJEROVNICI POTROŠAČA; ŽARKO GALIĆ 98106499827</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:19:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f3b8e9-9116-4db1-966f-c4f31388cf5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f3b8e9-9116-4db1-966f-c4f31388cf5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5517/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5517/2026</t>
+  </si>
+  <si>
+    <t>KATICA STANIČIĆ</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:19:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12887478-a6ec-46cb-8b02-273c091a4cb7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12887478-a6ec-46cb-8b02-273c091a4cb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5517&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4330/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4330/2026</t>
+  </si>
+  <si>
+    <t>David Simon Pasalich 48692910304; EMMA JULIE GIRVAN 39655065215; Michael Ivan Pasalich 61259382736; Rachel Anna Karas 87996080739</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:13:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc6b482-6f3f-4c19-afa5-b856554c3c2b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_PRIGOVORU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc6b482-6f3f-4c19-afa5-b856554c3c2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1781/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1781/2026</t>
+  </si>
+  <si>
+    <t>CINEFRA RaDOJKA pok. Ante</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:09:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5216bfb0-f0d5-412c-9509-7a7cc6beedd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5216bfb0-f0d5-412c-9509-7a7cc6beedd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1781&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3925/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3925/2026</t>
+  </si>
+  <si>
+    <t>DAVID SIMON PASALICH 48692910304; EMMA JULIE GIRVAN 39655065215; MICHAEL IVAN PASALICH 61259382736; RACHEL ANNA KARAS 87996080739</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:06:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde6b6c6-93ec-4fa3-84cd-aeb152dd0f34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde6b6c6-93ec-4fa3-84cd-aeb152dd0f34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3925&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5423/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5423/2026</t>
+  </si>
+  <si>
+    <t>Dino Zubčević 74327156079</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:40:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/601cb97d-e301-4332-8220-632906a9a1ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/601cb97d-e301-4332-8220-632906a9a1ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5423&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Darko Staničić</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:38:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a65f5c0-76cb-4c70-80f5-440730ae74b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a65f5c0-76cb-4c70-80f5-440730ae74b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6229/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6229/2026</t>
+  </si>
+  <si>
+    <t>Jonjić Ante pok. Josipa</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de5cd862-79ac-48b5-b225-51044bc0cdc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de5cd862-79ac-48b5-b225-51044bc0cdc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6221/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6221/2026</t>
+  </si>
+  <si>
+    <t>Perkušić Damir pok. Mate</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:23:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d2b0ed3-3c7b-4caf-8d37-acdccf1f1ebf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d2b0ed3-3c7b-4caf-8d37-acdccf1f1ebf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4516/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4516/2022</t>
+  </si>
+  <si>
+    <t>Boris John Gojak 33916689735; Igor Četković 36550536531; Joanne Maree D Addario 59304348785; Kevin Ivan Gojak 43661908882; RUSENDIĆ KARME</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:05:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e6209d8-8015-4c29-b407-031b323d2e1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e6209d8-8015-4c29-b407-031b323d2e1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4516&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4515/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4515/2022</t>
+  </si>
+  <si>
+    <t>GOJAK ANTE; GOJAK JOSIP</t>
+  </si>
+  <si>
+    <t>01.09.2026. 14:19:37</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eadce40d-e955-4e23-a32c-8132a7ced0f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eadce40d-e955-4e23-a32c-8132a7ced0f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4515&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-714/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-714/2026</t>
+  </si>
+  <si>
+    <t>FRANIČEVIĆ ASTRIDA ANTINA; FRANIČEVIĆ JADRANA ANTINA; FRANIČEVIĆ PJESMA ANTINA; GRABOVAC ANTE POK. STIPANA; GRABOVAC DRAGO POK. MARIJANA; GRABOVAC JOSIP POK. ŠIMUNA; GRABOVAC MIJO POK. ŠIMUNA; GRABOVAC MIRKO POK. STIPANA; GRABOVAC MIRKO POK. STIPANA; GRABOVAC NIKOLA POK. MARIJANA; GRABOVAC NIKOLA POK. ŠIMUNA; GRABOVAC STIPAN POK. ŠIMUNA; JUGOBANKA - SJEDIŠTE SPLIT; MAŠIĆ MILA Ž. STIPANA; MEDVIDOVIĆ MATIJA Ž. FRANINA; PRLJ IVA Ž. MATINA; SPLITSKA BANKA P.J. IMOTSKI; TURIĆ ANTE POK. FRANE; TURIĆ MARA POK. IVANA; TURIĆ MARA POK. IVANA; TURIĆ MARA UD. POK. IVANA; TURIĆ MILA UD. FRANE; TURIĆ MILICA POK. IVANA; TURIĆ MILICA POK. IVANA; TURIĆ SLAVKA POK. FRANE; ČEŠLJAR IVAN IVANOV; ČEŠLJAR IVAN POK. ANTE; ČEŠLJAR MARA Ž. ANTE</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:41:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16a7e67-b5c9-42ab-b833-b4f657eabfdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16a7e67-b5c9-42ab-b833-b4f657eabfdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=714&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4504/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4504/2022</t>
+  </si>
+  <si>
+    <t>PAVAO VILOVIĆ 25674430317</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:28:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e6c388-1ba6-4ff0-a706-21054c56daeb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e6c388-1ba6-4ff0-a706-21054c56daeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4504&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4503/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4503/2022</t>
+  </si>
+  <si>
+    <t>TOPIĆ DAMIR 72735103394; TOPIĆ JAKOV POK. JURE; TOPIĆ TONI-ANTE, POK. MATE</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:21:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aae4d68-f145-40ea-b9fd-0bf5a38db0dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aae4d68-f145-40ea-b9fd-0bf5a38db0dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4503&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4995/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4995/2026</t>
+  </si>
+  <si>
+    <t>Mario Janušić 09794337563; Niko Andrijašević; Ognjen Andrijašević; Permoser Lidija</t>
+  </si>
+  <si>
+    <t>01.09.2026. 11:49:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e85a1ecc-48a0-442e-80ec-326ab2dc2c0e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e85a1ecc-48a0-442e-80ec-326ab2dc2c0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4995&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6027/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6027/2026</t>
+  </si>
+  <si>
+    <t>RIBAROVIĆ DRAGICA; ROSO ANTE STIPIN; ČOBRNIĆ NEDA</t>
+  </si>
+  <si>
+    <t>01.09.2026. 11:38:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7063fa2f-c757-4ab0-a4f4-eb5af6f55102</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7063fa2f-c757-4ab0-a4f4-eb5af6f55102/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6027&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-790/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>tuženici 1-12, 14-16, 21-27, 30, 38-52 i 55-78</t>
+  </si>
+  <si>
+    <t>01.09.2026. 11:12:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceab4f82-098c-45f8-a011-6f2a2ae5d445</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceab4f82-098c-45f8-a011-6f2a2ae5d445/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=790&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3605/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3605/2026</t>
+  </si>
+  <si>
+    <t>01.09.2026. 10:11:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00fee9e8-422c-46ea-9cc9-a2a61ef2cbc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00fee9e8-422c-46ea-9cc9-a2a61ef2cbc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3605&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2878/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2878/2022</t>
+  </si>
+  <si>
+    <t>Ante Staničić</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:25:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5da4013-d5fa-40c2-9c50-12fd860754c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5da4013-d5fa-40c2-9c50-12fd860754c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2878&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5384/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5384/2026</t>
+  </si>
+  <si>
+    <t>MARIJA MILUNOVIĆ</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:21:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bc358e-9127-4b5e-88a2-2d0a42353e02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bc358e-9127-4b5e-88a2-2d0a42353e02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5384&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4454/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4454/2026</t>
+  </si>
+  <si>
+    <t>VELJKO MEDIĆ 22230880407</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:10:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65bb4559-fe80-4157-b9b3-a495db904f05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65bb4559-fe80-4157-b9b3-a495db904f05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4454&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5858/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5858/2026</t>
+  </si>
+  <si>
+    <t>PIJANOVIĆ JOVO JOVIN</t>
+  </si>
+  <si>
+    <t>31.08.2026. 13:42:47</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af2a5073-86b4-4d0c-887a-9af57189e0be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af2a5073-86b4-4d0c-887a-9af57189e0be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5858&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5827/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5827/2026</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>31.08.2026. 13:25:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d3a294-34bd-4efc-aed0-84ef79901e7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d3a294-34bd-4efc-aed0-84ef79901e7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5827&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4014/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4014/2026</t>
+  </si>
+  <si>
+    <t>ANTICA CVITANOVIĆ</t>
+  </si>
+  <si>
+    <t>31.08.2026. 12:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b6507e4-d753-4f62-8a97-ec8e02b420e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b6507e4-d753-4f62-8a97-ec8e02b420e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4014&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4148/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4148/2026</t>
+  </si>
+  <si>
+    <t>ANTE BAŠKOVIĆ 38841845773; IVKA MARICA BAŠKOVIĆ 64643821320; MARIJA BAŠKOVIĆ 40186936774</t>
+  </si>
+  <si>
+    <t>31.08.2026. 12:17:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4297f80-ab90-4c1b-a647-5408469691d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4297f80-ab90-4c1b-a647-5408469691d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5856/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5856/2026</t>
+  </si>
+  <si>
+    <t>DRAŠKIĆ MIRA</t>
+  </si>
+  <si>
+    <t>31.08.2026. 12:07:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f7d5730-cb2f-48d6-9a84-811b02b119e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f7d5730-cb2f-48d6-9a84-811b02b119e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5856&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-648/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>tuženici od 1. do 19.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:13:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85fb87a-35e6-4968-ad66-104598865e8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85fb87a-35e6-4968-ad66-104598865e8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=648&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DRAGAN BRKAN</t>
+  </si>
+  <si>
+    <t>DRAGAN BRKAN 55437332380</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:31:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5492a11d-a48b-453b-9bb3-35e6721576c8</t>
+  </si>
+  <si>
+    <t>16.383887.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5492a11d-a48b-453b-9bb3-35e6721576c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5072/2026</t>
+  </si>
+  <si>
+    <t>28.08.2026. 14:24:54</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97fabf63-f3b9-4c99-8478-8727abb11ad7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97fabf63-f3b9-4c99-8478-8727abb11ad7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5072&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4792/2026</t>
+  </si>
+  <si>
+    <t>28.08.2026. 14:19:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a40da1-c1f6-45e7-8f08-d94c0945939e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a40da1-c1f6-45e7-8f08-d94c0945939e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4792&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-383/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>tuženici od 1. do 13.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 14:02:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04ab7e11-3cbc-437a-a002-1b7203b4a53b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04ab7e11-3cbc-437a-a002-1b7203b4a53b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=383&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5170/2026</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:07:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94a2e718-5c09-4036-967f-7ecf745a1f5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94a2e718-5c09-4036-967f-7ecf745a1f5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5170/2026</t>
+  </si>
+  <si>
+    <t>BURMAZ DOMAGOJ POK. PETRA; BURMAZ TOMISLAV POK. PETRA; JUKIĆ MATIJA UD.TOME; TOLIĆ MILENKA ROĐ. BURMAZ</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:07:01</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8169319-2c5a-4046-ab04-cbe491e6f532</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8169319-2c5a-4046-ab04-cbe491e6f532/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5788/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5788/2026</t>
+  </si>
+  <si>
+    <t>LUCEVIĆ REDŽEPA IZ BANJA LUKE; MARUŠIĆ BRANKO; MARUŠIĆ DAVOR POK. FRANE IZ BRISTA; MARUŠIĆ DAVORIN; RADOŠ NADA</t>
+  </si>
+  <si>
+    <t>27.08.2026. 14:31:05</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bb01d02-838d-464a-8c20-6c88977cd6c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bb01d02-838d-464a-8c20-6c88977cd6c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5788&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5611/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5611/2026</t>
+  </si>
+  <si>
+    <t>GLUČINA ANTE PK. IVANA; GLUČINA ANTE POK. IVANA; GLUČINA IVAN POK. IVANA; GLUČINA MARIJA UD. STIPANA IZ N. ZELANDA; GLUČINA MARJAN PK. IVANA; GLUČINA MARJAN POK. IVANA; PRLAC DRAGICA Ž.MILUTINA; PRLAC MATE PK. JURE; PRLAC MILUTIN POK.MARIJANA; PRLAC ZANE UD. JURE</t>
+  </si>
+  <si>
+    <t>27.08.2026. 14:14:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e3bd834-cd28-4503-95e5-b7390c83fcf6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e3bd834-cd28-4503-95e5-b7390c83fcf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5611&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5833/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5833/2026</t>
+  </si>
+  <si>
+    <t>BAŠKOVIĆ ERSILIJA Ž. LINA; FILIPOVIĆ LOVRE PK. JOSIPA IZ SINJA; INVERNIZZI NIKOLINA  PK. ANTE; INVERNIZZI NIKOLINA ŽENA  ANTINA; MARDEŠIĆ PETRA P. ANDRIJE IZ DUBROVNIKA; PAVLOVIĆ ANDRIJA PK. IVANA; PAVLOVIĆ ANTE POK. IVANA; PAVLOVIĆ ANTUN PK. IVANA; PAVLOVIĆ ERSILIJA POK. IVANA; PAVLOVIĆ IVAN POK. MATE; PAVLOVIĆ IVO PK. MATE; PAVLOVIĆ RADOSLAV P. IVANA; PAVLOVIĆ SMILJANA P. MATE; PAVLOVIĆ VOLFGANG P. IVANA</t>
+  </si>
+  <si>
+    <t>27.08.2026. 12:10:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76cdd053-d12a-443c-b7fb-fdafaca5e406</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76cdd053-d12a-443c-b7fb-fdafaca5e406/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5833&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5439/2026</t>
+  </si>
+  <si>
+    <t>27.08.2026. 11:43:50</t>
+  </si>
+  <si>
+    <t>27.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7f614d8-8ea7-41c5-b47b-1c78c05e80c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7f614d8-8ea7-41c5-b47b-1c78c05e80c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4674/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4674/2026</t>
+  </si>
+  <si>
+    <t>Andjelko Pok Jure Babić; Andrija Pok Joze Repušić; BEŽEVAN ANICA MIJINA; BEŽEVAN IVA MIJINA; BEŽEVAN IVAN MIJIN; BEŽEVAN MATIJA MIJINA; BEŽEVAN STIPAN MIJIN; BIOČIĆ IVANICA Ž. IVANOVA; BIOČIĆ MARA Ž. IVANA; BIOČIĆ MARA Ž. MARIJANOVA; BITANGA IVAN POK. JOZE; BITANGA KATA Ž. VLADE; BITANGA MARIJAN POK. JOZE; Danko Pok Jure Babić; GLAVOTA LUCA UD. PETRA; JUKIĆ ANICA Ž. MATINA ROĐ. TUCAK; JUKIĆ ANTE POK. IVANA; JUKIĆ ANTUN IVANOV; JUKIĆ IVA Ž. JAKOVA; JUKIĆ IVAN POK. ANTE; JUKIĆ IVAN POK. MIJE; JUKIĆ KATA Ž. MARKOVA; JUKIĆ MANDA Ž. JOSIPA; JUKIĆ MATIJA Ž. MARIJANA; JUKIĆ MATIJA Ž. MARIJANOVA; JUKIĆ STIPE  POK. MIJE; LEŠINA ANDRIJA POK. PAŠKE; LEŠINA IVA POK. IVANA; LEŠINA JOSIP POK. IVANA; LEŠINA MATIJA UD. MARIJANA; LEŠINA PAŠKO POK. IVANA; LJUBIČIĆ IVAN JURIN; LJUBIČIĆ JOSIP JURIN; LJUBIČIĆ MARA Ž. MIROSLAVA; LJUBIČIĆ MARA Ž. PETRA IVANOVA; LUBINA MARA UD. ANTE; MARIJANOVIĆ MANDA Ž. MARIJANA; PULJIZ MATIJA Ž. VLADE; REPUŠIĆ ANDRIJA POK. IVANA; REPUŠIĆ ANTE POK. ANE; REPUŠIĆ BRANKO POK. ANE; REPUŠIĆ IVA POK. MARIJANA; REPUŠIĆ IVA UD. PETRA; REPUŠIĆ IVAN POK. ANE; REPUŠIĆ IVAN POK. JOSIPA; REPUŠIĆ IVAN POK. PETRA; REPUŠIĆ JOSIP IVANOV; REPUŠIĆ JOSIP POK. MARIJANA; REPUŠIĆ JOZIP POK. JAKOVA; REPUŠIĆ KARMELA POK. JOSIPA; REPUŠIĆ LUCIJA UD. POK. MATE; REPUŠIĆ MANDA POK. PETRA; REPUŠIĆ MARA UD. PETRA; REPUŠIĆ MARA Ž. PETRA; REPUŠIĆ MARIJA POK. JOSIPA; REPUŠIĆ MARIJAN POK. ANTE; REPUŠIĆ MARIJAN POK. PETRA; REPUŠIĆ MATE POK. ANTE; REPUŠIĆ MATE POK. MARIJANA; REPUŠIĆ MATIJA POK. PETRA; REPUŠIĆ MATIJA Ž. MARKA ROĐ. TUCAK; REPUŠIĆ PETAR POK. ANE; REPUŠIĆ PETAR POK. ANTE; REPUŠIĆ PETAR POK. JOSIPA; REPUŠIĆ PETAR POK. PETRA; REPUŠIĆ PETAR POK. PETRA; REPUŠIĆ SREĆKO POK. ANE; TUCAK ANTE POK. JAKOVA; TUCAK IVA POK. JAKOVA; TUCAK IVAN POK. IVANA; TUCAK IVAN POK. MARIJANA; TUCAK MANDA Ž. MARIJANOVA; TUCAK MARIJAN POK. IVANA; TUCAK MATE POK. MARIJANA; TUCAK MATIJA UD. IVANA; TUCAK MATIJA UD. MATE; TUCAK PETAR POK. ANTE; TUCAK VLADE POK. ILIJE; VODANOVIĆ IVA Ž. ANDRIJINA; VODANOVIĆ NEDILJKA Ž. MILANA; Zorka Žena Ivana Cvitanušić; ŽUPIĆ MILA Ž. MATE</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:49:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/068729f7-71be-4e92-b3c1-7c1d2128144a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/068729f7-71be-4e92-b3c1-7c1d2128144a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4674&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4229/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4229/2026</t>
+  </si>
+  <si>
+    <t>Ana Cvitanović p.Ante; Ante Cvitanović p.Paške; Mate Cvitanović p.Ante; Mate Cvitanović p.Paške; Matija Cvitanović ud.Paške; Pava-klement Burmaz antin</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:04:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e50a38bb-336e-45a4-b725-3f016e790cd9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e50a38bb-336e-45a4-b725-3f016e790cd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1634/2026</t>
+  </si>
+  <si>
+    <t>27.08.2026. 09:19:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa80c1ad-cb42-44d0-8233-13b41f3d956a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa80c1ad-cb42-44d0-8233-13b41f3d956a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1634&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1634/2026</t>
+  </si>
+  <si>
+    <t>FILIPOVIĆ FABIJAN POK. JERKA; FILIPOVIĆ JERONIMO IZ ARGENTINE; FILIPOVIĆ KAŽIMIRA PK. FILIPA; FILIPOVIĆ MATE - IVAN POK. MARKA; FILIPOVIĆ MATIJA UD POK.MARINA; FILIPOVIĆ TADIJA PK. FILIPA; MAL. FILIPOVIĆ IVAN P. MARKA IZ BRELA; MAL. FILIPOVIĆ RAFAEL P. MARINA; MAL. FILIPOVIĆ STANA P. MARINA; MALOLJ. FILIPOVIĆ MIJO POK. MIJE</t>
+  </si>
+  <si>
+    <t>27.08.2026. 09:18:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c70dd336-1c10-4b9e-b5da-2e9368fcc18a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c70dd336-1c10-4b9e-b5da-2e9368fcc18a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5849/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5849/2026</t>
+  </si>
+  <si>
+    <t>ANE GRANIĆ pok. Mate pok. Ivana reč. Volak; IVKA GRANIĆ pok. Ivana; JELE GRANIĆ pok. Mate pok. Ivana reč. Volak; LENKA PRIMORAC Antina</t>
+  </si>
+  <si>
+    <t>26.08.2026. 14:36:47</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f3a9ea-8e31-4780-91af-52eaa2e1dd36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f3a9ea-8e31-4780-91af-52eaa2e1dd36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5849&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5635/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5635/2026</t>
+  </si>
+  <si>
+    <t>JOZO LETICA pok. Mate; LUKA NOLA pok. Petra; MARE JAKIĆ ud. Šimuna; RUŽA LETICA ud. pok. Ivana; ŠIMUN LETICA Matin</t>
+  </si>
+  <si>
+    <t>26.08.2026. 09:28:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/636b32cf-9967-496d-850d-5f5108d0741e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/636b32cf-9967-496d-850d-5f5108d0741e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5635&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5972/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5972/2026</t>
+  </si>
+  <si>
+    <t>MATE JURIŠIĆ</t>
+  </si>
+  <si>
+    <t>26.08.2026. 08:49:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9849c2b-5900-48ca-b056-9fb8d824449a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9849c2b-5900-48ca-b056-9fb8d824449a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5972&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6051/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6051/2026</t>
+  </si>
+  <si>
+    <t>GUDELJ - ĆURDO MILA Ž. MATINA; Oglasna ploča; PATRLJ VJEKOSLAVA - RUŽA UD. STJEPANA</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:29:19</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8a4985d-d303-4508-9c17-fafe79330184</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8a4985d-d303-4508-9c17-fafe79330184/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6051&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5886/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5886/2026</t>
+  </si>
+  <si>
+    <t>RUSENDIĆ MARIJO; RUSENDIĆ MARIO POK. MATE</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:30:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8c3582c-1b00-4f23-aff9-aa88b1849385</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8c3582c-1b00-4f23-aff9-aa88b1849385/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5679/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5679/2026</t>
+  </si>
+  <si>
+    <t>CRKVA KATOLIČKA SVETOGA STIPANA U BRELIM</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/370f67ce-b82a-4f29-b808-e54abf423d11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/370f67ce-b82a-4f29-b808-e54abf423d11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5679&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5497/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5497/2026</t>
+  </si>
+  <si>
+    <t>Ana Vučak 47835763656; VUČAK MILJENKO POK. MARKA</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:37:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dcac337-0491-4f3b-8475-c212f9521307</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dcac337-0491-4f3b-8475-c212f9521307/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5497&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4894/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4894/2026</t>
+  </si>
+  <si>
+    <t>DIVIĆ ANTE POK. IVANA; DIVIĆ ANTE ZV. "DUDA" POK. IVANA-MILE; DIVIĆ IVO POK. MARKA; DIVIĆ IVO POK. MARKA IZ BAŠKE VODE; DIVIĆ RUŽA POK. ANTE; DIVIĆ SLAVKO POK. MARKA; DIVIĆ SLAVKO POK. MARKA IZ BAŠKE VODE; TOMASOVIĆ MARA ROĐ. DIVIĆ</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:35:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bcb6e89-fe9f-42c4-a4f5-51a918943f30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bcb6e89-fe9f-42c4-a4f5-51a918943f30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4894&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5950/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5950/2026</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:59:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96f77850-fd35-48b3-adb4-b1383599dcfb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96f77850-fd35-48b3-adb4-b1383599dcfb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5950&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-415/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>tuženici 1.-53., 55.-60., 62.-67., 70., 78. i 79.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:58:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd0165d3-3292-4ce1-8dea-fa8cf5efee14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd0165d3-3292-4ce1-8dea-fa8cf5efee14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=415&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>IVAN DRAGIČEVIĆ BARBARIĆ pok. Mate; MARIJA DRAGIČEVIĆ</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:45:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec63ebd1-944e-4c27-bcc2-8138a26cc830</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec63ebd1-944e-4c27-bcc2-8138a26cc830/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-2605/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2605/2026</t>
   </si>
   <si>
-    <t>Igor Ivanović</t>
-[...1 lines deleted...]
-  <si>
     <t>21.08.2026. 11:28:51</t>
   </si>
   <si>
-    <t>22.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e790eba2-a074-4c9f-b187-765811f284a2</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e790eba2-a074-4c9f-b187-765811f284a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2605&amp;godina=2026</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/776b7add-3302-466c-b6a1-46ac569ff9a7</t>
+    <t>20.08.2026. 09:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf3001e7-0c05-406f-bcc8-09921a29aa17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf3001e7-0c05-406f-bcc8-09921a29aa17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8769/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8769/2025</t>
+  </si>
+  <si>
+    <t>Ante Tolić 13716002356</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:56:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776b5feb-c470-4577-9df4-a4a66c6f4d6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776b5feb-c470-4577-9df4-a4a66c6f4d6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8769&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:54:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be54f178-7697-4bdc-8e5a-801d64b3a983</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be54f178-7697-4bdc-8e5a-801d64b3a983/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>JURE STAPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STAPIĆI - PIĆOLCI 4, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>30918084581</t>
+  </si>
+  <si>
+    <t>JURE STAPIĆ 30918084581; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:12:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>MARIO KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA TINA UJEVIĆA 5, 21260 Grubine, Hrvatska</t>
+  </si>
+  <si>
+    <t>47430891421</t>
+  </si>
+  <si>
+    <t>MARIO KUJUNDŽIĆ 47430891421; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cec8f67-963a-43f6-b1f1-ccf079c5fe43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cec8f67-963a-43f6-b1f1-ccf079c5fe43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>VUKOVARSKA 10, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>53636111186</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ 53636111186; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53aab4-82bd-46ea-893c-7d7f52b2adba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53aab4-82bd-46ea-893c-7d7f52b2adba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-100/2026</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 409, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>57632328661</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA 57632328661; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:05:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040ce65-3c81-44e8-be6f-574b0f801b3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040ce65-3c81-44e8-be6f-574b0f801b3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-83/2026</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ</t>
+  </si>
+  <si>
+    <t>ZRINSKO-FRANKOPANSKA 7, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>91848906323</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ 91848906323; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e92b60-e086-45f4-ba18-d03aa46de038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e92b60-e086-45f4-ba18-d03aa46de038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA</t>
+  </si>
+  <si>
+    <t>PUT KAPELICE 17, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>22078124330</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA 22078124330; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ae556-a70d-41e6-8020-61c33e0304c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ae556-a70d-41e6-8020-61c33e0304c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5448/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5448/2026</t>
+  </si>
+  <si>
+    <t>ANDRIJAŠEVIĆ MATE P. LUKE; BATINIĆ IVAN P. JAKOVA; BATINIĆ MARKO POK. JAKOVA; BATINIĆ MLADEN MATIN; BATINIĆ MLADEN P. PETRA; BUNETA BORIS; GLAVINA NEDILJKA; GRABNER MLADENKA P. MARINA; KIRINČIĆ SONJA; MLDB. PUHARIĆ SAMO POK. MILIVOJA; PAUNOVIĆ KARMELA Ž. KREŠE; PIVAC SILVA; PUHARIĆ ADAM P. JOZE; PUHARIĆ ANKA UD. JOSIPA; PUHARIĆ ANTE  PK. PETRA; PUHARIĆ ANTE P.KLEME; PUHARIĆ BRANKO POK. JOSIPA; PUHARIĆ DOME P. MATE; PUHARIĆ IVA POK. LUKE; PUHARIĆ IVKA UD. IVE; PUHARIĆ IVKA UD. LOVRE; PUHARIĆ IVO P. BARIŠE; PUHARIĆ JERKO (MIĆE) POK. PETRA; PUHARIĆ JOSIP P. IVANA; PUHARIĆ JOSIP P. IVANA; PUHARIĆ JOSIP P. TOME; PUHARIĆ JURE P. LOVRE; PUHARIĆ KATE P. MATE; PUHARIĆ KLEMICA P. MATE; PUHARIĆ LOVRE P. IVANA; PUHARIĆ MARIJA P. IVANA; PUHARIĆ MARIJA P. MATE; PUHARIĆ MARIJA POK. PETRA; PUHARIĆ MARIJA-DOBRILA; PUHARIĆ MARIN P. MARTINA; PUHARIĆ MARIN P.BARIŠE; PUHARIĆ MATE P. IVANA; PUHARIĆ MATE P. LOVRE; PUHARIĆ MATE P. MARINA; PUHARIĆ MATE P. PETRA; PUHARIĆ MATE P.KLEME; PUHARIĆ STANKO P. IVANA; PUHARIĆ TOMA P. IVANA; PUHARIĆ TONE POK PETRA; PUHARIĆ ŠIMUN P. MARINA; PUHARIĆ-VELIČKOVIĆ ANA-JELKA; RADIĆ MIRJANA POK. ANTE; SRZIĆ ANA Ž. MARKA; UZELAC SERGEJ; UZELAC SLOBODAN; VRABIĆ MIRANDA ROĐ. BILOĐERIĆ; ŠARIĆ MARIJA; ŠEVELJ MAJA; ŽARNIĆ ANDRIJA MARINOV</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:50:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dcee74-3b60-4e95-84b1-fa015b21f4e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dcee74-3b60-4e95-84b1-fa015b21f4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5448&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Bunar</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 1, 42202 Jalžabet, Hrvatska</t>
+  </si>
+  <si>
+    <t>07949883273</t>
+  </si>
+  <si>
+    <t>Damir Bunar 07949883273; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836c8fa5-fcbf-4dfa-85a8-3ceb47dc5a7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836c8fa5-fcbf-4dfa-85a8-3ceb47dc5a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-108/2026</t>
+  </si>
+  <si>
+    <t>ANTONIJA DOGAN</t>
+  </si>
+  <si>
+    <t>PUT SVETOG ANTE 16, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>65866295825</t>
+  </si>
+  <si>
+    <t>ANTONIJA DOGAN 65866295825; vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:29:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ce129-3e94-444a-b881-75c8a29a49fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ce129-3e94-444a-b881-75c8a29a49fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-106/2026</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ</t>
+  </si>
+  <si>
+    <t>MUSINAC 26, 21256 Studenci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08571602948</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ 08571602948; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7506b5b-b8b6-4f17-a2ff-9daa77dc3b07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7506b5b-b8b6-4f17-a2ff-9daa77dc3b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-105/2026</t>
+  </si>
+  <si>
+    <t>DENIS KEGALJ</t>
+  </si>
+  <si>
+    <t>CESTA DR. FRANJE TUĐMANA 19, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>97159433681</t>
+  </si>
+  <si>
+    <t>DENIS KEGALJ 97159433681; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e495c7c-a49d-4018-a683-b65b9b9b46b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e495c7c-a49d-4018-a683-b65b9b9b46b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-135/2019</t>
+  </si>
+  <si>
+    <t>Zaključak od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>ADDIKO BANK D.D. SARAJEVO</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:14:26</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a882e15-76c2-402b-8df3-e95860429f76</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a882e15-76c2-402b-8df3-e95860429f76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovr&amp;predmet=135&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>iQR d.o.o.</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:14:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47432cb4-fb2e-4b18-bea1-3d15a01bd9c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47432cb4-fb2e-4b18-bea1-3d15a01bd9c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>JUANA PERIĆ-FRANKOVIĆ</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:05:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05de1f09-4bce-4648-b37b-da0a154c20df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05de1f09-4bce-4648-b37b-da0a154c20df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2850/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2850/2022</t>
+  </si>
+  <si>
+    <t>Darko Borč; Marino Borić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:43:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835adbd9-f463-42d0-939c-297a1c0fd5ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835adbd9-f463-42d0-939c-297a1c0fd5ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2850&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2848/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2848/2022</t>
+  </si>
+  <si>
+    <t>Lynette Marjory Napier 79030950397; Virginia Janice Endean 25884302659</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:34:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23321ec1-8b6c-4ed5-99c3-f1d21bbf4dca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23321ec1-8b6c-4ed5-99c3-f1d21bbf4dca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2848&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3529/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3529/2022</t>
+  </si>
+  <si>
+    <t>Mirena Bagur 20435078845</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aff8be8f-3c89-4710-96ae-c2121df191ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aff8be8f-3c89-4710-96ae-c2121df191ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3529&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>O-644/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.09.2025.</t>
+  </si>
+  <si>
+    <t>Nikola Leko 22211371754</t>
+  </si>
+  <si>
+    <t>24.03.2026. 11:19:57</t>
+  </si>
+  <si>
+    <t>02.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f16816-67cd-42c1-8aa5-3a1a2325c40f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f16816-67cd-42c1-8aa5-3a1a2325c40f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=O&amp;predmet=644&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv za ročište za 17.02.2026.</t>
+  </si>
+  <si>
+    <t>ANTE BULJUBAŠIĆ 47810343716; DAMIR BULJUBAŠIĆ 43681189830; MARE BULJUBAŠIĆ 86219894029; MATKO BULJUBAŠIĆ 79737489781; NEVEN BULJUBAŠIĆ</t>
+  </si>
+  <si>
+    <t>03.02.2026. 10:33:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce63d1e-ef9d-4095-b655-8a6baf0c4cc4</t>
+  </si>
+  <si>
+    <t>Poziv Damir Buljubašić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce63d1e-ef9d-4095-b655-8a6baf0c4cc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1121/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 16.10.2025.</t>
+  </si>
+  <si>
+    <t>Lara Tomić 06459202081</t>
+  </si>
+  <si>
+    <t>25.11.2025. 07:55:50</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba69c2f2-881b-4cd1-9de7-458c4fa12f7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba69c2f2-881b-4cd1-9de7-458c4fa12f7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1121&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Su-Op-1/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.11.2025.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.11.2025. 08:44:18</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c020911-b103-4647-9a06-10fd38b3f5fb</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c020911-b103-4647-9a06-10fd38b3f5fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Su-Op&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OGLAS sukladno čl. 218 Zakona o nasljeđivanju</t>
+  </si>
+  <si>
+    <t>DENISE ERMAN; FRANCOISE ERMAN; IGOR ERMAN; MIKE ERMAN</t>
+  </si>
+  <si>
+    <t>05.06.2025. 08:52:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a04695b8-cb45-449f-b914-98aec0d3adfc</t>
+  </si>
+  <si>
+    <t>OGLAS NN - FRANCOISE, DENISE, MIKE i IGOR ERMAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a04695b8-cb45-449f-b914-98aec0d3adfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2841/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30. srpnja 2019.g.</t>
+  </si>
+  <si>
+    <t>ANTE ŠOŠIĆ POK. PERE; BOŽIDAR-DARKO ŠOŠIĆ; DRAGICA ČIZMIĆ ŽENA VICE; MARIJA ŠUNDE ŽENA ALOJZA; MARIJO ČORIĆ; TOMISLAV ŠOŠIĆ</t>
+  </si>
+  <si>
+    <t>03.05.2022. 11:58:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde94d6f-9fd7-45cf-89ef-1a6a25b1d53c</t>
+  </si>
+  <si>
+    <t>RJESENJE_112187988.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde94d6f-9fd7-45cf-89ef-1a6a25b1d53c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2841&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.03.2022.</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>04387289237</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ 04387289237</t>
+  </si>
+  <si>
+    <t>30.03.2022. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-4755/2021</t>
+  </si>
+  <si>
+    <t>Rješenje posl. br. Z-4755/2021 od 13.02.2022.</t>
+  </si>
+  <si>
+    <t>Ana pok. Josipa udata Gjuzel Šanić; Ana pok. Jozipa Šanić; Andja ud. Šimuna Šanić; Antonijeta ud. pok. Ivana Colombani; Anđa ud. Ante rođ. Tičić Šanić; Elda ž. Mirka Marcelja; Frane pok. Ivana Colombani; Italo pok. Ivana Colombani; Iva ž. Bartula Grubišić; Ivan Ilijin Šanić; Ivan pok. Ante Šanić; Jakov pok. Ivana Colombani; Jolanda pok. Ivana Colombani; Josip pok. Ante Šanić; Jozo pok. Šimuna Šanić; Kata pok. Ante Šanić; Mara pok. Josipa udata Obrenović Šanić; Mara pok. Jozipa Šanić; Mara ž. Ivana Jovanović; Mara ž. Ivana Kojundžić; Milan-Ivan pok. Šimuna Šanić</t>
+  </si>
+  <si>
+    <t>17.02.2022. 10:08:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26fbd0f4-980a-4e89-8638-2601cd6790d5</t>
+  </si>
+  <si>
+    <t>Z-4755-2021.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26fbd0f4-980a-4e89-8638-2601cd6790d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4755&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-1954/2019</t>
+  </si>
+  <si>
+    <t>Urlić Mate, Urlić Ante, Urlić Sloboda</t>
+  </si>
+  <si>
+    <t>16.11.2021. 08:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4965ef78-d1fe-45cf-9942-c63ece6c7aef</t>
+  </si>
+  <si>
+    <t>RJESENJE_128112297 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4965ef78-d1fe-45cf-9942-c63ece6c7aef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1954&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>z-1301/2021</t>
+  </si>
+  <si>
+    <t>rješenje od 25. rujna 2021. godine</t>
+  </si>
+  <si>
+    <t>Ivka Filipović pok. Stipana; Marijan Filipović pok. Stipana</t>
+  </si>
+  <si>
+    <t>27.09.2021. 07:58:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce6def31-9444-40b0-98d6-357a5b7cdb18</t>
+  </si>
+  <si>
+    <t>z-1301-21.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce6def31-9444-40b0-98d6-357a5b7cdb18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=z&amp;predmet=1301&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-746/2020</t>
+  </si>
+  <si>
+    <t>Rješenje posl. br. Z-746/2020 od 17.07.2021.</t>
+  </si>
+  <si>
+    <t>Ante Sinković Stipanov; Anton pok. Stipana Sinković; Blago Ivanov Sinković; Blagoje pok. Ivana Sinković; Branko pok. Ivana Sinković; Ferdinanda Ivanova Marinović; Ivan Sinković; Ivan pok. Mate Marinović; Ivan pok. Šimuna Korljan; Ivanka Ognjenović; Jela pok. Ante Sinković; Jozo Ivanov Sinković; Kata ud. Ivana Sinković; Ljubinka Korljan; Marinka Žlender; Mate Stipanov Sinković; Mate pok. Ante Sinković; Mate pok. Stipana Sinković; Matija ž. Ante Bartulović; Mijo pok. Jure Sinković; Nediljka Ivanova Marinović; Nikola pok. Ivana Bošković; Šimun Ivanov Andrijašević; Šimun Matin Bartulović; Žarko Sinković</t>
+  </si>
+  <si>
+    <t>22.09.2021. 10:05:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b4c6b6a-3c91-4504-899f-0496c1b955d8</t>
+  </si>
+  <si>
+    <t>Z-746-21.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b4c6b6a-3c91-4504-899f-0496c1b955d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=746&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-2559/2020</t>
+  </si>
+  <si>
+    <t>27.07.2021. 08:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ae846de-3452-46bf-b191-92b9cf1f2323</t>
+  </si>
+  <si>
+    <t>2559.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ae846de-3452-46bf-b191-92b9cf1f2323/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2559&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-509/2021</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 29.03.2021</t>
+  </si>
+  <si>
+    <t>26.05.2021. 11:02:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4719857-8d52-4831-892d-04bb49535269</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Downloads_RJESENJE_126499498.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4719857-8d52-4831-892d-04bb49535269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=509&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-60/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>ANTE MILAS</t>
+  </si>
+  <si>
+    <t>DR. FRANJO TUĐMAN 191, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70768154786</t>
+  </si>
+  <si>
+    <t>ANTE MILAS 70768154786; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>10.05.2021. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OVRSI NA TEMELJU VJERODOSTOJNE ISPRAVE</t>
+  </si>
+  <si>
+    <t>MIJO MLINAREVIĆ 99016273141</t>
+  </si>
+  <si>
+    <t>26.03.2021. 09:36:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12adbb9-dd5b-4e82-a2bb-885c1a6e1a68</t>
+  </si>
+  <si>
+    <t>OVRV-260.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12adbb9-dd5b-4e82-a2bb-885c1a6e1a68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-114/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2021.</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75568664396</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ 75568664396</t>
+  </si>
+  <si>
+    <t>28.01.2021. 12:48:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3536/2020</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 19. 10. 2020. I RJEŠENJE O ISPRAVKU OD 19.10.2020</t>
+  </si>
+  <si>
+    <t>04.01.2021. 12:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa06d04-6a79-4d12-a8e5-c9bb3e442ae4</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e21010412540.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa06d04-6a79-4d12-a8e5-c9bb3e442ae4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3536&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3856/2020</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 07. LISTOPADA 2020. GODINE</t>
+  </si>
+  <si>
+    <t>04.01.2021. 12:10:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87fd9737-9063-4977-b9b8-261856979186</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e21010412150.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87fd9737-9063-4977-b9b8-261856979186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3856&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-35723/2017</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 29.09.2020.</t>
+  </si>
+  <si>
+    <t>MATKO I ŽELJKO RAOS</t>
+  </si>
+  <si>
+    <t>05.10.2020. 08:31:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78a4953a-205f-4af9-8e9e-2448f2ad99ba</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_121808468.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78a4953a-205f-4af9-8e9e-2448f2ad99ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=35723&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-1225/2019</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 06.03.2020.</t>
+  </si>
+  <si>
+    <t>STANKO, TOMA, VIDA, MATE, GEORGE, MAURICIE BEROŠ; VICE MUDRIĆ</t>
+  </si>
+  <si>
+    <t>24.09.2020. 12:47:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48f7376c-80d9-4886-a3f7-0ec6d74b3f24</t>
+  </si>
+  <si>
+    <t>RJESENJE_117445642.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48f7376c-80d9-4886-a3f7-0ec6d74b3f24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1225&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-32314/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 05. listopada 2018. godine</t>
+  </si>
+  <si>
+    <t>Ljubičić Ivan; Ljubičić Milan; Marijanović Sanda pok. Vladislava; Škoro Mara ud. Vladislava</t>
+  </si>
+  <si>
+    <t>31.07.2020. 08:36:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3282d246-992d-4c40-8b7b-49966af614d4</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e20073107370.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3282d246-992d-4c40-8b7b-49966af614d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=32314&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-2519/2020</t>
+  </si>
+  <si>
+    <t>Oglas za č.zem.3395/5 i č.zem.3395/2 Z.U.2174 K.O.Imotski-Glavina</t>
+  </si>
+  <si>
+    <t>Neda Nikolić 88558560413</t>
+  </si>
+  <si>
+    <t>09.07.2020. 13:27:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4d3db1-8635-49fa-9055-1cb162ec1081</t>
+  </si>
+  <si>
+    <t>Oglas pojed.ispr.post. neda nikolić.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4d3db1-8635-49fa-9055-1cb162ec1081/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2519&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-684/2019</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2020.</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57717015343</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>03.07.2020. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=684&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-635/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ</t>
+  </si>
+  <si>
+    <t>SLIVNO 107, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>26778098219</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ 26778098219</t>
+  </si>
+  <si>
+    <t>29.06.2020. 12:21:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-17478/2018</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 08.05.2018.</t>
+  </si>
+  <si>
+    <t>ZDENKA JAKIR</t>
+  </si>
+  <si>
+    <t>29.05.2020. 11:59:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67284e67-3dfb-48c8-b1b2-ed9e11ad672f</t>
+  </si>
+  <si>
+    <t>RJESENJE_102130876.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67284e67-3dfb-48c8-b1b2-ed9e11ad672f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=17478&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-45762/2018</t>
+  </si>
+  <si>
+    <t>rješenje od 07.11.2019.</t>
+  </si>
+  <si>
+    <t>ŽELJKO SINKOVIĆ</t>
+  </si>
+  <si>
+    <t>29.05.2020. 08:50:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/283fb1d2-30e8-482f-847b-8b682067f9b3</t>
+  </si>
+  <si>
+    <t>RJESENJE_114436127 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/283fb1d2-30e8-482f-847b-8b682067f9b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=45762&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-1511/2019</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 13.11.2019</t>
+  </si>
+  <si>
+    <t>MIŠO MRAVIČIĆ</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/498667b0-33d4-406d-a8aa-320d91baca27</t>
+  </si>
+  <si>
+    <t>RJESENJE_114341646.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/498667b0-33d4-406d-a8aa-320d91baca27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1511&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-30154/2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje od 04. travnja 2018. godine </t>
+  </si>
+  <si>
+    <t>Tomasović Marko pok. Marijana; Žarko Tomasović pok. Marijana</t>
+  </si>
+  <si>
+    <t>10.04.2020. 08:49:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40b6b988-9a65-45f7-9788-d14f7ab26980</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_SKM_308e20041007430.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40b6b988-9a65-45f7-9788-d14f7ab26980/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=30154&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-21999/2018</t>
+  </si>
+  <si>
+    <t>OGLAS I RJEŠENJE OD 17.03.2020.</t>
+  </si>
+  <si>
+    <t>MLADEN BAJIĆ</t>
+  </si>
+  <si>
+    <t>20.03.2020. 13:26:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12aa1a0-b21f-4f01-a7d5-d22311acfeef</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_117716283.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12aa1a0-b21f-4f01-a7d5-d22311acfeef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=21999&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Sp-764/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.02.2020.</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>10301669797</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID 10301669797</t>
+  </si>
+  <si>
+    <t>20.03.2020. 12:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-  </si>
-[...4543 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
   </si>
   <si>
     <t>z-25468/2017</t>
   </si>
   <si>
     <t>rješenje i oglas od 28.02.2020.</t>
   </si>
   <si>
     <t>IVAN ŠARIĆ</t>
   </si>
   <si>
     <t>06.03.2020. 11:42:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5264160-ef7e-41a9-8881-cb70af39621e</t>
   </si>
   <si>
     <t>RJESENJE_117232164.pdf</t>
   </si>
@@ -8015,51 +14150,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N320"/>
+  <dimension ref="A1:N643"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -8126,12691 +14261,24719 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" t="s">
-[...14 lines deleted...]
-      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" t="s">
+        <v>50</v>
+      </c>
+      <c r="K6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" t="s">
         <v>53</v>
       </c>
-      <c r="I6" t="s">
+      <c r="N6" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="K7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" t="s">
+        <v>50</v>
+      </c>
+      <c r="K8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" t="s">
+        <v>66</v>
+      </c>
+      <c r="M8" t="s">
         <v>67</v>
       </c>
-      <c r="I8" t="s">
+      <c r="N8" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" t="s">
         <v>71</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" t="s">
         <v>72</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="M9" t="s">
         <v>74</v>
       </c>
       <c r="N9" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>77</v>
       </c>
       <c r="I10" t="s">
         <v>78</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="K10" t="s">
         <v>79</v>
       </c>
       <c r="L10" t="s">
         <v>80</v>
       </c>
       <c r="M10" t="s">
         <v>81</v>
       </c>
       <c r="N10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>84</v>
+      </c>
+      <c r="I11" t="s">
         <v>85</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
+        <v>50</v>
+      </c>
+      <c r="K11" t="s">
         <v>86</v>
       </c>
-      <c r="J11" t="s">
+      <c r="L11" t="s">
         <v>87</v>
       </c>
-      <c r="K11" t="s">
+      <c r="M11" t="s">
         <v>88</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>91</v>
+      </c>
+      <c r="I12" t="s">
         <v>92</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="J12" t="s">
+        <v>50</v>
+      </c>
+      <c r="K12" t="s">
         <v>93</v>
       </c>
-      <c r="D12" t="s">
+      <c r="L12" t="s">
         <v>94</v>
       </c>
-      <c r="E12" t="s">
+      <c r="M12" t="s">
         <v>95</v>
       </c>
-      <c r="F12" t="s">
+      <c r="N12" t="s">
         <v>96</v>
-      </c>
-[...22 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="D13" t="s">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="I13" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="J13" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="K13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="L13" t="s">
-        <v>57</v>
+        <v>101</v>
       </c>
       <c r="M13" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="I14" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="K14" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="L14" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="N14" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>111</v>
+      </c>
+      <c r="D15" t="s">
+        <v>112</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
         <v>113</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="I15" t="s">
         <v>114</v>
       </c>
-      <c r="F15" t="s">
+      <c r="J15" t="s">
         <v>115</v>
       </c>
-      <c r="G15" t="s">
+      <c r="K15" t="s">
         <v>116</v>
       </c>
-      <c r="H15" t="s">
+      <c r="L15" t="s">
         <v>117</v>
       </c>
-      <c r="I15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M15" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D16" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>122</v>
+      </c>
+      <c r="I16" t="s">
+        <v>123</v>
+      </c>
+      <c r="J16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" t="s">
+        <v>124</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>125</v>
+      </c>
+      <c r="N16" t="s">
         <v>126</v>
-      </c>
-[...16 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D17" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I17" t="s">
+        <v>129</v>
+      </c>
+      <c r="J17" t="s">
+        <v>50</v>
+      </c>
+      <c r="K17" t="s">
+        <v>130</v>
+      </c>
+      <c r="L17" t="s">
+        <v>131</v>
+      </c>
+      <c r="M17" t="s">
+        <v>132</v>
+      </c>
+      <c r="N17" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>134</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>135</v>
+      </c>
+      <c r="I18" t="s">
+        <v>136</v>
+      </c>
+      <c r="J18" t="s">
+        <v>50</v>
+      </c>
+      <c r="K18" t="s">
+        <v>137</v>
+      </c>
+      <c r="L18" t="s">
         <v>138</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+      <c r="M18" t="s">
         <v>139</v>
       </c>
-      <c r="F18" t="s">
+      <c r="N18" t="s">
         <v>140</v>
-      </c>
-[...22 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="D19" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="I19" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="J19" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="K19" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="L19" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="M19" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="N19" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>149</v>
+      </c>
+      <c r="D20" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>150</v>
+      </c>
+      <c r="I20" t="s">
+        <v>151</v>
+      </c>
+      <c r="J20" t="s">
+        <v>50</v>
+      </c>
+      <c r="K20" t="s">
+        <v>152</v>
+      </c>
+      <c r="L20" t="s">
+        <v>153</v>
+      </c>
+      <c r="M20" t="s">
         <v>154</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="N20" t="s">
         <v>155</v>
-      </c>
-[...25 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>156</v>
+      </c>
+      <c r="D21" t="s">
+        <v>157</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>158</v>
+      </c>
+      <c r="I21" t="s">
+        <v>159</v>
+      </c>
+      <c r="J21" t="s">
+        <v>50</v>
+      </c>
+      <c r="K21" t="s">
+        <v>160</v>
+      </c>
+      <c r="L21" t="s">
+        <v>161</v>
+      </c>
+      <c r="M21" t="s">
+        <v>162</v>
+      </c>
+      <c r="N21" t="s">
         <v>163</v>
-      </c>
-[...31 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="D22" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="I22" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="K22" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="L22" t="s">
-        <v>145</v>
+        <v>168</v>
       </c>
       <c r="M22" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="N22" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>172</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="I23" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="J23" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="K23" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="L23" t="s">
-        <v>80</v>
+        <v>175</v>
       </c>
       <c r="M23" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="N23" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="D24" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="I24" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="K24" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="L24" t="s">
-        <v>102</v>
+        <v>182</v>
       </c>
       <c r="M24" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="N24" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="D25" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="I25" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="J25" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="K25" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="L25" t="s">
-        <v>22</v>
+        <v>189</v>
       </c>
       <c r="M25" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="N25" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
       <c r="H26" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="I26" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="J26" t="s">
         <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="L26" t="s">
-        <v>145</v>
+        <v>197</v>
       </c>
       <c r="M26" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="N26" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="I27" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="J27" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="K27" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="L27" t="s">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="M27" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="N27" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>223</v>
+        <v>200</v>
       </c>
       <c r="D28" t="s">
-        <v>224</v>
+        <v>201</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="I28" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="J28" t="s">
-        <v>227</v>
+        <v>50</v>
       </c>
       <c r="K28" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="L28" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M28" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="N28" t="s">
-        <v>230</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="D29" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="I29" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="J29" t="s">
-        <v>227</v>
+        <v>50</v>
       </c>
       <c r="K29" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="L29" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M29" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
       <c r="N29" t="s">
-        <v>237</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="D30" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="I30" t="s">
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="J30" t="s">
-        <v>227</v>
+        <v>115</v>
       </c>
       <c r="K30" t="s">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="L30" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M30" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="N30" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>242</v>
+        <v>216</v>
       </c>
       <c r="D31" t="s">
-        <v>243</v>
+        <v>217</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="I31" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="J31" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K31" t="s">
-        <v>246</v>
+        <v>225</v>
       </c>
       <c r="L31" t="s">
-        <v>247</v>
+        <v>205</v>
       </c>
       <c r="M31" t="s">
-        <v>248</v>
+        <v>226</v>
       </c>
       <c r="N31" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="D32" t="s">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>252</v>
+        <v>227</v>
       </c>
       <c r="I32" t="s">
-        <v>253</v>
+        <v>228</v>
       </c>
       <c r="J32" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K32" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="L32" t="s">
-        <v>57</v>
+        <v>205</v>
       </c>
       <c r="M32" t="s">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="N32" t="s">
-        <v>256</v>
+        <v>222</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>257</v>
+        <v>216</v>
       </c>
       <c r="D33" t="s">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>107</v>
+        <v>231</v>
       </c>
       <c r="I33" t="s">
-        <v>258</v>
+        <v>232</v>
       </c>
       <c r="J33" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K33" t="s">
-        <v>259</v>
+        <v>233</v>
       </c>
       <c r="L33" t="s">
-        <v>57</v>
+        <v>205</v>
       </c>
       <c r="M33" t="s">
-        <v>260</v>
+        <v>234</v>
       </c>
       <c r="N33" t="s">
-        <v>261</v>
+        <v>222</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="D34" t="s">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>263</v>
+        <v>235</v>
       </c>
       <c r="I34" t="s">
-        <v>264</v>
+        <v>236</v>
       </c>
       <c r="J34" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K34" t="s">
-        <v>265</v>
+        <v>237</v>
       </c>
       <c r="L34" t="s">
-        <v>57</v>
+        <v>205</v>
       </c>
       <c r="M34" t="s">
-        <v>266</v>
+        <v>238</v>
       </c>
       <c r="N34" t="s">
-        <v>267</v>
+        <v>222</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>268</v>
+        <v>239</v>
       </c>
       <c r="D35" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
       <c r="H35" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="I35" t="s">
-        <v>274</v>
+        <v>240</v>
       </c>
       <c r="J35" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="K35" t="s">
-        <v>276</v>
+        <v>242</v>
       </c>
       <c r="L35" t="s">
-        <v>145</v>
+        <v>205</v>
       </c>
       <c r="M35" t="s">
-        <v>277</v>
+        <v>243</v>
       </c>
       <c r="N35" t="s">
-        <v>278</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>279</v>
+        <v>239</v>
       </c>
       <c r="D36" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
       <c r="H36" t="s">
-        <v>283</v>
+        <v>245</v>
       </c>
       <c r="I36" t="s">
-        <v>284</v>
+        <v>246</v>
       </c>
       <c r="J36" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="K36" t="s">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="L36" t="s">
-        <v>102</v>
+        <v>205</v>
       </c>
       <c r="M36" t="s">
-        <v>286</v>
+        <v>248</v>
       </c>
       <c r="N36" t="s">
-        <v>287</v>
+        <v>244</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>288</v>
+        <v>249</v>
       </c>
       <c r="D37" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>289</v>
+        <v>251</v>
       </c>
       <c r="I37" t="s">
-        <v>290</v>
+        <v>252</v>
       </c>
       <c r="J37" t="s">
-        <v>100</v>
+        <v>253</v>
       </c>
       <c r="K37" t="s">
-        <v>291</v>
+        <v>254</v>
       </c>
       <c r="L37" t="s">
-        <v>292</v>
+        <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>293</v>
+        <v>255</v>
       </c>
       <c r="N37" t="s">
-        <v>294</v>
+        <v>256</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="D38" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>295</v>
+        <v>259</v>
       </c>
       <c r="I38" t="s">
-        <v>296</v>
+        <v>260</v>
       </c>
       <c r="J38" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="K38" t="s">
-        <v>297</v>
+        <v>261</v>
       </c>
       <c r="L38" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="M38" t="s">
-        <v>298</v>
+        <v>263</v>
       </c>
       <c r="N38" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>299</v>
+        <v>265</v>
       </c>
       <c r="D39" t="s">
-        <v>300</v>
+        <v>266</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="I39" t="s">
-        <v>301</v>
+        <v>268</v>
       </c>
       <c r="J39" t="s">
-        <v>109</v>
+        <v>241</v>
       </c>
       <c r="K39" t="s">
-        <v>302</v>
+        <v>269</v>
       </c>
       <c r="L39" t="s">
-        <v>31</v>
+        <v>270</v>
       </c>
       <c r="M39" t="s">
-        <v>303</v>
+        <v>271</v>
       </c>
       <c r="N39" t="s">
-        <v>304</v>
+        <v>272</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>305</v>
+        <v>273</v>
       </c>
       <c r="D40" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>309</v>
+        <v>275</v>
       </c>
       <c r="I40" t="s">
-        <v>310</v>
+        <v>276</v>
       </c>
       <c r="J40" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="K40" t="s">
-        <v>311</v>
+        <v>277</v>
       </c>
       <c r="L40" t="s">
-        <v>22</v>
+        <v>278</v>
       </c>
       <c r="M40" t="s">
-        <v>312</v>
+        <v>279</v>
       </c>
       <c r="N40" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>314</v>
+        <v>273</v>
       </c>
       <c r="D41" t="s">
-        <v>243</v>
+        <v>274</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>315</v>
+        <v>281</v>
       </c>
       <c r="I41" t="s">
-        <v>316</v>
+        <v>282</v>
       </c>
       <c r="J41" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="K41" t="s">
-        <v>317</v>
+        <v>283</v>
       </c>
       <c r="L41" t="s">
-        <v>318</v>
+        <v>278</v>
       </c>
       <c r="M41" t="s">
-        <v>319</v>
+        <v>284</v>
       </c>
       <c r="N41" t="s">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>321</v>
+        <v>285</v>
       </c>
       <c r="D42" t="s">
-        <v>243</v>
+        <v>286</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>322</v>
+        <v>287</v>
       </c>
       <c r="I42" t="s">
-        <v>323</v>
+        <v>288</v>
       </c>
       <c r="J42" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="K42" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="L42" t="s">
-        <v>325</v>
+        <v>205</v>
       </c>
       <c r="M42" t="s">
-        <v>326</v>
+        <v>290</v>
       </c>
       <c r="N42" t="s">
-        <v>327</v>
+        <v>291</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>328</v>
+        <v>292</v>
       </c>
       <c r="D43" t="s">
-        <v>243</v>
+        <v>293</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>329</v>
+        <v>294</v>
       </c>
       <c r="I43" t="s">
-        <v>330</v>
+        <v>295</v>
       </c>
       <c r="J43" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="K43" t="s">
-        <v>331</v>
+        <v>296</v>
       </c>
       <c r="L43" t="s">
-        <v>332</v>
+        <v>297</v>
       </c>
       <c r="M43" t="s">
-        <v>333</v>
+        <v>298</v>
       </c>
       <c r="N43" t="s">
-        <v>334</v>
+        <v>299</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>335</v>
+        <v>292</v>
       </c>
       <c r="D44" t="s">
+        <v>293</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44" t="s">
         <v>300</v>
       </c>
-      <c r="E44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I44" t="s">
-        <v>340</v>
+        <v>301</v>
       </c>
       <c r="J44" t="s">
-        <v>341</v>
+        <v>241</v>
       </c>
       <c r="K44" t="s">
-        <v>342</v>
+        <v>302</v>
       </c>
       <c r="L44" t="s">
-        <v>31</v>
+        <v>297</v>
       </c>
       <c r="M44" t="s">
-        <v>343</v>
+        <v>303</v>
       </c>
       <c r="N44" t="s">
-        <v>344</v>
+        <v>299</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
       <c r="D45" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>349</v>
+        <v>306</v>
       </c>
       <c r="I45" t="s">
-        <v>350</v>
+        <v>307</v>
       </c>
       <c r="J45" t="s">
-        <v>341</v>
+        <v>253</v>
       </c>
       <c r="K45" t="s">
-        <v>351</v>
+        <v>308</v>
       </c>
       <c r="L45" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>352</v>
+        <v>309</v>
       </c>
       <c r="N45" t="s">
-        <v>353</v>
+        <v>310</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>354</v>
+        <v>311</v>
       </c>
       <c r="D46" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46" t="s">
-        <v>358</v>
+        <v>313</v>
       </c>
       <c r="I46" t="s">
-        <v>359</v>
+        <v>314</v>
       </c>
       <c r="J46" t="s">
-        <v>341</v>
+        <v>315</v>
       </c>
       <c r="K46" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="L46" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="M46" t="s">
-        <v>361</v>
+        <v>317</v>
       </c>
       <c r="N46" t="s">
-        <v>362</v>
+        <v>318</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>363</v>
+        <v>319</v>
       </c>
       <c r="D47" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" t="s">
-        <v>367</v>
+        <v>321</v>
       </c>
       <c r="I47" t="s">
-        <v>368</v>
+        <v>322</v>
       </c>
       <c r="J47" t="s">
-        <v>341</v>
+        <v>253</v>
       </c>
       <c r="K47" t="s">
-        <v>369</v>
+        <v>323</v>
       </c>
       <c r="L47" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>370</v>
+        <v>324</v>
       </c>
       <c r="N47" t="s">
-        <v>371</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>372</v>
+        <v>326</v>
       </c>
       <c r="D48" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
       <c r="H48" t="s">
-        <v>376</v>
+        <v>328</v>
       </c>
       <c r="I48" t="s">
-        <v>377</v>
+        <v>329</v>
       </c>
       <c r="J48" t="s">
-        <v>109</v>
+        <v>330</v>
       </c>
       <c r="K48" t="s">
-        <v>378</v>
+        <v>331</v>
       </c>
       <c r="L48" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>379</v>
+        <v>332</v>
       </c>
       <c r="N48" t="s">
-        <v>380</v>
+        <v>333</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>381</v>
+        <v>334</v>
       </c>
       <c r="D49" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" t="s">
-        <v>385</v>
+        <v>336</v>
       </c>
       <c r="I49" t="s">
-        <v>386</v>
+        <v>337</v>
       </c>
       <c r="J49" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="K49" t="s">
-        <v>387</v>
+        <v>338</v>
       </c>
       <c r="L49" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="N49" t="s">
-        <v>389</v>
+        <v>340</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>390</v>
+        <v>341</v>
       </c>
       <c r="D50" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>394</v>
+        <v>343</v>
       </c>
       <c r="I50" t="s">
-        <v>395</v>
+        <v>344</v>
       </c>
       <c r="J50" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="K50" t="s">
-        <v>396</v>
+        <v>345</v>
       </c>
       <c r="L50" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>397</v>
+        <v>346</v>
       </c>
       <c r="N50" t="s">
-        <v>398</v>
+        <v>347</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>399</v>
+        <v>348</v>
       </c>
       <c r="D51" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>403</v>
+        <v>350</v>
       </c>
       <c r="I51" t="s">
-        <v>404</v>
+        <v>351</v>
       </c>
       <c r="J51" t="s">
-        <v>109</v>
+        <v>330</v>
       </c>
       <c r="K51" t="s">
-        <v>405</v>
+        <v>352</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>406</v>
+        <v>353</v>
       </c>
       <c r="N51" t="s">
-        <v>407</v>
+        <v>354</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>408</v>
+        <v>355</v>
       </c>
       <c r="D52" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
       <c r="H52" t="s">
-        <v>412</v>
+        <v>357</v>
       </c>
       <c r="I52" t="s">
-        <v>413</v>
+        <v>358</v>
       </c>
       <c r="J52" t="s">
-        <v>109</v>
+        <v>315</v>
       </c>
       <c r="K52" t="s">
-        <v>414</v>
+        <v>359</v>
       </c>
       <c r="L52" t="s">
-        <v>102</v>
+        <v>360</v>
       </c>
       <c r="M52" t="s">
-        <v>415</v>
+        <v>361</v>
       </c>
       <c r="N52" t="s">
-        <v>416</v>
+        <v>362</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>417</v>
+        <v>363</v>
       </c>
       <c r="D53" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
       <c r="H53" t="s">
-        <v>421</v>
+        <v>365</v>
       </c>
       <c r="I53" t="s">
-        <v>422</v>
+        <v>366</v>
       </c>
       <c r="J53" t="s">
-        <v>109</v>
+        <v>330</v>
       </c>
       <c r="K53" t="s">
-        <v>423</v>
+        <v>367</v>
       </c>
       <c r="L53" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>424</v>
+        <v>368</v>
       </c>
       <c r="N53" t="s">
-        <v>425</v>
+        <v>369</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>426</v>
+        <v>370</v>
       </c>
       <c r="D54" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
       <c r="H54" t="s">
-        <v>430</v>
+        <v>371</v>
       </c>
       <c r="I54" t="s">
-        <v>431</v>
+        <v>372</v>
       </c>
       <c r="J54" t="s">
-        <v>109</v>
+        <v>315</v>
       </c>
       <c r="K54" t="s">
-        <v>432</v>
+        <v>373</v>
       </c>
       <c r="L54" t="s">
-        <v>102</v>
+        <v>374</v>
       </c>
       <c r="M54" t="s">
-        <v>433</v>
+        <v>375</v>
       </c>
       <c r="N54" t="s">
-        <v>434</v>
+        <v>376</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>435</v>
+        <v>377</v>
       </c>
       <c r="D55" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
       <c r="H55" t="s">
-        <v>439</v>
+        <v>379</v>
       </c>
       <c r="I55" t="s">
-        <v>440</v>
+        <v>380</v>
       </c>
       <c r="J55" t="s">
-        <v>109</v>
+        <v>381</v>
       </c>
       <c r="K55" t="s">
-        <v>441</v>
+        <v>382</v>
       </c>
       <c r="L55" t="s">
-        <v>102</v>
+        <v>383</v>
       </c>
       <c r="M55" t="s">
-        <v>442</v>
+        <v>384</v>
       </c>
       <c r="N55" t="s">
-        <v>443</v>
+        <v>385</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>444</v>
+        <v>386</v>
       </c>
       <c r="D56" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>448</v>
+        <v>388</v>
       </c>
       <c r="I56" t="s">
-        <v>449</v>
+        <v>389</v>
       </c>
       <c r="J56" t="s">
-        <v>109</v>
+        <v>330</v>
       </c>
       <c r="K56" t="s">
-        <v>450</v>
+        <v>390</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
       <c r="M56" t="s">
-        <v>451</v>
+        <v>391</v>
       </c>
       <c r="N56" t="s">
-        <v>452</v>
+        <v>392</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>453</v>
+        <v>377</v>
       </c>
       <c r="D57" t="s">
-        <v>454</v>
-[...9 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
       <c r="H57" t="s">
-        <v>458</v>
+        <v>393</v>
       </c>
       <c r="I57" t="s">
-        <v>459</v>
+        <v>394</v>
       </c>
       <c r="J57" t="s">
-        <v>275</v>
+        <v>381</v>
       </c>
       <c r="K57" t="s">
-        <v>460</v>
+        <v>395</v>
       </c>
       <c r="L57" t="s">
-        <v>145</v>
+        <v>383</v>
       </c>
       <c r="M57" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="N57" t="s">
-        <v>462</v>
+        <v>385</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>463</v>
+        <v>397</v>
       </c>
       <c r="D58" t="s">
-        <v>454</v>
-[...9 lines deleted...]
-      </c>
+        <v>398</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
       <c r="H58" t="s">
-        <v>467</v>
+        <v>399</v>
       </c>
       <c r="I58" t="s">
-        <v>468</v>
+        <v>400</v>
       </c>
       <c r="J58" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K58" t="s">
-        <v>469</v>
+        <v>401</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
       </c>
       <c r="M58" t="s">
-        <v>470</v>
+        <v>402</v>
       </c>
       <c r="N58" t="s">
-        <v>471</v>
+        <v>403</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>472</v>
+        <v>404</v>
       </c>
       <c r="D59" t="s">
-        <v>454</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
       <c r="H59" t="s">
-        <v>476</v>
+        <v>405</v>
       </c>
       <c r="I59" t="s">
-        <v>477</v>
+        <v>406</v>
       </c>
       <c r="J59" t="s">
-        <v>275</v>
+        <v>315</v>
       </c>
       <c r="K59" t="s">
-        <v>478</v>
+        <v>407</v>
       </c>
       <c r="L59" t="s">
-        <v>102</v>
+        <v>408</v>
       </c>
       <c r="M59" t="s">
-        <v>479</v>
+        <v>409</v>
       </c>
       <c r="N59" t="s">
-        <v>480</v>
+        <v>410</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>481</v>
+        <v>411</v>
       </c>
       <c r="D60" t="s">
-        <v>454</v>
-[...9 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
       <c r="H60" t="s">
-        <v>485</v>
+        <v>413</v>
       </c>
       <c r="I60" t="s">
-        <v>486</v>
+        <v>414</v>
       </c>
       <c r="J60" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K60" t="s">
-        <v>487</v>
+        <v>415</v>
       </c>
       <c r="L60" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M60" t="s">
-        <v>488</v>
+        <v>416</v>
       </c>
       <c r="N60" t="s">
-        <v>489</v>
+        <v>417</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>490</v>
+        <v>418</v>
       </c>
       <c r="D61" t="s">
-        <v>491</v>
+        <v>419</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>492</v>
+        <v>420</v>
       </c>
       <c r="I61" t="s">
-        <v>493</v>
+        <v>421</v>
       </c>
       <c r="J61" t="s">
-        <v>494</v>
+        <v>330</v>
       </c>
       <c r="K61" t="s">
-        <v>495</v>
+        <v>422</v>
       </c>
       <c r="L61" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="M61" t="s">
-        <v>496</v>
+        <v>423</v>
       </c>
       <c r="N61" t="s">
-        <v>497</v>
+        <v>424</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>498</v>
+        <v>425</v>
       </c>
       <c r="D62" t="s">
-        <v>499</v>
+        <v>426</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>500</v>
+        <v>427</v>
       </c>
       <c r="I62" t="s">
-        <v>501</v>
+        <v>428</v>
       </c>
       <c r="J62" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="K62" t="s">
-        <v>502</v>
+        <v>429</v>
       </c>
       <c r="L62" t="s">
-        <v>57</v>
+        <v>430</v>
       </c>
       <c r="M62" t="s">
-        <v>503</v>
+        <v>431</v>
       </c>
       <c r="N62" t="s">
-        <v>504</v>
+        <v>432</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>505</v>
+        <v>425</v>
       </c>
       <c r="D63" t="s">
-        <v>499</v>
+        <v>426</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>107</v>
+        <v>433</v>
       </c>
       <c r="I63" t="s">
-        <v>506</v>
+        <v>434</v>
       </c>
       <c r="J63" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="K63" t="s">
-        <v>507</v>
+        <v>435</v>
       </c>
       <c r="L63" t="s">
-        <v>57</v>
+        <v>430</v>
       </c>
       <c r="M63" t="s">
-        <v>508</v>
+        <v>436</v>
       </c>
       <c r="N63" t="s">
-        <v>509</v>
+        <v>432</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>505</v>
+        <v>437</v>
       </c>
       <c r="D64" t="s">
-        <v>499</v>
+        <v>438</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>510</v>
+        <v>439</v>
       </c>
       <c r="I64" t="s">
-        <v>511</v>
+        <v>440</v>
       </c>
       <c r="J64" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K64" t="s">
-        <v>512</v>
+        <v>441</v>
       </c>
       <c r="L64" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M64" t="s">
-        <v>513</v>
+        <v>442</v>
       </c>
       <c r="N64" t="s">
-        <v>509</v>
+        <v>443</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>514</v>
+        <v>444</v>
       </c>
       <c r="D65" t="s">
-        <v>499</v>
+        <v>445</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>515</v>
+        <v>446</v>
       </c>
       <c r="I65" t="s">
-        <v>516</v>
+        <v>447</v>
       </c>
       <c r="J65" t="s">
-        <v>100</v>
+        <v>330</v>
       </c>
       <c r="K65" t="s">
-        <v>517</v>
+        <v>448</v>
       </c>
       <c r="L65" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M65" t="s">
-        <v>518</v>
+        <v>449</v>
       </c>
       <c r="N65" t="s">
-        <v>519</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>514</v>
+        <v>451</v>
       </c>
       <c r="D66" t="s">
-        <v>499</v>
+        <v>452</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>520</v>
+        <v>453</v>
       </c>
       <c r="I66" t="s">
-        <v>521</v>
+        <v>454</v>
       </c>
       <c r="J66" t="s">
-        <v>100</v>
+        <v>330</v>
       </c>
       <c r="K66" t="s">
-        <v>522</v>
+        <v>455</v>
       </c>
       <c r="L66" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M66" t="s">
-        <v>523</v>
+        <v>456</v>
       </c>
       <c r="N66" t="s">
-        <v>519</v>
+        <v>457</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>524</v>
+        <v>458</v>
       </c>
       <c r="D67" t="s">
-        <v>499</v>
+        <v>459</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>525</v>
+        <v>460</v>
       </c>
       <c r="I67" t="s">
-        <v>526</v>
+        <v>461</v>
       </c>
       <c r="J67" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K67" t="s">
-        <v>527</v>
+        <v>462</v>
       </c>
       <c r="L67" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M67" t="s">
-        <v>528</v>
+        <v>463</v>
       </c>
       <c r="N67" t="s">
-        <v>529</v>
+        <v>464</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>530</v>
+        <v>465</v>
       </c>
       <c r="D68" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
       <c r="H68" t="s">
-        <v>535</v>
+        <v>467</v>
       </c>
       <c r="I68" t="s">
-        <v>536</v>
+        <v>468</v>
       </c>
       <c r="J68" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K68" t="s">
-        <v>538</v>
+        <v>469</v>
       </c>
       <c r="L68" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="M68" t="s">
-        <v>539</v>
+        <v>470</v>
       </c>
       <c r="N68" t="s">
-        <v>540</v>
+        <v>471</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>541</v>
+        <v>472</v>
       </c>
       <c r="D69" t="s">
-        <v>542</v>
+        <v>473</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>543</v>
+        <v>474</v>
       </c>
       <c r="I69" t="s">
-        <v>544</v>
+        <v>475</v>
       </c>
       <c r="J69" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K69" t="s">
-        <v>545</v>
+        <v>476</v>
       </c>
       <c r="L69" t="s">
-        <v>546</v>
+        <v>22</v>
       </c>
       <c r="M69" t="s">
-        <v>547</v>
+        <v>477</v>
       </c>
       <c r="N69" t="s">
-        <v>548</v>
+        <v>478</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>549</v>
+        <v>479</v>
       </c>
       <c r="D70" t="s">
-        <v>550</v>
+        <v>480</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>551</v>
+        <v>481</v>
       </c>
       <c r="I70" t="s">
-        <v>552</v>
+        <v>482</v>
       </c>
       <c r="J70" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K70" t="s">
-        <v>553</v>
+        <v>483</v>
       </c>
       <c r="L70" t="s">
-        <v>554</v>
+        <v>22</v>
       </c>
       <c r="M70" t="s">
-        <v>555</v>
+        <v>484</v>
       </c>
       <c r="N70" t="s">
-        <v>556</v>
+        <v>485</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>557</v>
+        <v>486</v>
       </c>
       <c r="D71" t="s">
-        <v>558</v>
-[...9 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
       <c r="H71" t="s">
-        <v>562</v>
+        <v>488</v>
       </c>
       <c r="I71" t="s">
-        <v>563</v>
+        <v>489</v>
       </c>
       <c r="J71" t="s">
-        <v>564</v>
+        <v>330</v>
       </c>
       <c r="K71" t="s">
-        <v>565</v>
+        <v>490</v>
       </c>
       <c r="L71" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M71" t="s">
-        <v>566</v>
+        <v>491</v>
       </c>
       <c r="N71" t="s">
-        <v>567</v>
+        <v>492</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>568</v>
+        <v>493</v>
       </c>
       <c r="D72" t="s">
-        <v>558</v>
-[...9 lines deleted...]
-      </c>
+        <v>494</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
       <c r="H72" t="s">
-        <v>572</v>
+        <v>495</v>
       </c>
       <c r="I72" t="s">
-        <v>573</v>
+        <v>496</v>
       </c>
       <c r="J72" t="s">
-        <v>564</v>
+        <v>330</v>
       </c>
       <c r="K72" t="s">
-        <v>574</v>
+        <v>497</v>
       </c>
       <c r="L72" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M72" t="s">
-        <v>575</v>
+        <v>498</v>
       </c>
       <c r="N72" t="s">
-        <v>576</v>
+        <v>499</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>577</v>
+        <v>500</v>
       </c>
       <c r="D73" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
       <c r="H73" t="s">
-        <v>581</v>
+        <v>502</v>
       </c>
       <c r="I73" t="s">
-        <v>582</v>
+        <v>503</v>
       </c>
       <c r="J73" t="s">
-        <v>537</v>
+        <v>381</v>
       </c>
       <c r="K73" t="s">
-        <v>583</v>
+        <v>504</v>
       </c>
       <c r="L73" t="s">
-        <v>102</v>
+        <v>205</v>
       </c>
       <c r="M73" t="s">
-        <v>584</v>
+        <v>505</v>
       </c>
       <c r="N73" t="s">
-        <v>585</v>
+        <v>506</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>586</v>
+        <v>507</v>
       </c>
       <c r="D74" t="s">
-        <v>558</v>
-[...9 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
       <c r="H74" t="s">
-        <v>590</v>
+        <v>509</v>
       </c>
       <c r="I74" t="s">
-        <v>591</v>
+        <v>510</v>
       </c>
       <c r="J74" t="s">
-        <v>564</v>
+        <v>330</v>
       </c>
       <c r="K74" t="s">
-        <v>592</v>
+        <v>511</v>
       </c>
       <c r="L74" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M74" t="s">
-        <v>593</v>
+        <v>512</v>
       </c>
       <c r="N74" t="s">
-        <v>594</v>
+        <v>513</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>595</v>
+        <v>514</v>
       </c>
       <c r="D75" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
       <c r="H75" t="s">
-        <v>599</v>
+        <v>516</v>
       </c>
       <c r="I75" t="s">
-        <v>600</v>
+        <v>517</v>
       </c>
       <c r="J75" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K75" t="s">
-        <v>601</v>
+        <v>518</v>
       </c>
       <c r="L75" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="M75" t="s">
-        <v>602</v>
+        <v>519</v>
       </c>
       <c r="N75" t="s">
-        <v>603</v>
+        <v>520</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>604</v>
+        <v>521</v>
       </c>
       <c r="D76" t="s">
-        <v>558</v>
-[...9 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
       <c r="H76" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="I76" t="s">
-        <v>609</v>
+        <v>524</v>
       </c>
       <c r="J76" t="s">
-        <v>564</v>
+        <v>330</v>
       </c>
       <c r="K76" t="s">
-        <v>610</v>
+        <v>525</v>
       </c>
       <c r="L76" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M76" t="s">
-        <v>611</v>
+        <v>526</v>
       </c>
       <c r="N76" t="s">
-        <v>612</v>
+        <v>527</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>613</v>
+        <v>528</v>
       </c>
       <c r="D77" t="s">
-        <v>614</v>
+        <v>529</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>615</v>
+        <v>530</v>
       </c>
       <c r="I77" t="s">
-        <v>616</v>
+        <v>531</v>
       </c>
       <c r="J77" t="s">
-        <v>617</v>
+        <v>330</v>
       </c>
       <c r="K77" t="s">
-        <v>618</v>
+        <v>532</v>
       </c>
       <c r="L77" t="s">
-        <v>619</v>
+        <v>22</v>
       </c>
       <c r="M77" t="s">
-        <v>620</v>
+        <v>533</v>
       </c>
       <c r="N77" t="s">
-        <v>621</v>
+        <v>534</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>613</v>
+        <v>535</v>
       </c>
       <c r="D78" t="s">
-        <v>614</v>
+        <v>536</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>622</v>
+        <v>537</v>
       </c>
       <c r="I78" t="s">
-        <v>623</v>
+        <v>538</v>
       </c>
       <c r="J78" t="s">
-        <v>617</v>
+        <v>330</v>
       </c>
       <c r="K78" t="s">
-        <v>624</v>
+        <v>539</v>
       </c>
       <c r="L78" t="s">
-        <v>619</v>
+        <v>22</v>
       </c>
       <c r="M78" t="s">
-        <v>625</v>
+        <v>540</v>
       </c>
       <c r="N78" t="s">
-        <v>621</v>
+        <v>541</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>626</v>
+        <v>542</v>
       </c>
       <c r="D79" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>543</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
       <c r="H79" t="s">
-        <v>630</v>
+        <v>544</v>
       </c>
       <c r="I79" t="s">
-        <v>631</v>
+        <v>545</v>
       </c>
       <c r="J79" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K79" t="s">
-        <v>632</v>
+        <v>546</v>
       </c>
       <c r="L79" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M79" t="s">
-        <v>633</v>
+        <v>547</v>
       </c>
       <c r="N79" t="s">
-        <v>634</v>
+        <v>548</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>635</v>
+        <v>549</v>
       </c>
       <c r="D80" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
       <c r="H80" t="s">
-        <v>639</v>
+        <v>551</v>
       </c>
       <c r="I80" t="s">
-        <v>640</v>
+        <v>552</v>
       </c>
       <c r="J80" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K80" t="s">
-        <v>641</v>
+        <v>553</v>
       </c>
       <c r="L80" t="s">
-        <v>145</v>
+        <v>554</v>
       </c>
       <c r="M80" t="s">
-        <v>642</v>
+        <v>555</v>
       </c>
       <c r="N80" t="s">
-        <v>643</v>
+        <v>556</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>644</v>
+        <v>549</v>
       </c>
       <c r="D81" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
       <c r="H81" t="s">
-        <v>648</v>
+        <v>557</v>
       </c>
       <c r="I81" t="s">
-        <v>649</v>
+        <v>558</v>
       </c>
       <c r="J81" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K81" t="s">
-        <v>650</v>
+        <v>559</v>
       </c>
       <c r="L81" t="s">
-        <v>145</v>
+        <v>554</v>
       </c>
       <c r="M81" t="s">
-        <v>651</v>
+        <v>560</v>
       </c>
       <c r="N81" t="s">
-        <v>652</v>
+        <v>556</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>653</v>
+        <v>549</v>
       </c>
       <c r="D82" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
       <c r="H82" t="s">
-        <v>657</v>
+        <v>561</v>
       </c>
       <c r="I82" t="s">
-        <v>658</v>
+        <v>562</v>
       </c>
       <c r="J82" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K82" t="s">
-        <v>659</v>
+        <v>563</v>
       </c>
       <c r="L82" t="s">
-        <v>145</v>
+        <v>554</v>
       </c>
       <c r="M82" t="s">
-        <v>660</v>
+        <v>564</v>
       </c>
       <c r="N82" t="s">
-        <v>661</v>
+        <v>556</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>662</v>
+        <v>549</v>
       </c>
       <c r="D83" t="s">
-        <v>243</v>
+        <v>565</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>663</v>
+        <v>566</v>
       </c>
       <c r="I83" t="s">
-        <v>664</v>
+        <v>567</v>
       </c>
       <c r="J83" t="s">
-        <v>275</v>
+        <v>381</v>
       </c>
       <c r="K83" t="s">
-        <v>665</v>
+        <v>568</v>
       </c>
       <c r="L83" t="s">
-        <v>666</v>
+        <v>569</v>
       </c>
       <c r="M83" t="s">
-        <v>667</v>
+        <v>570</v>
       </c>
       <c r="N83" t="s">
-        <v>668</v>
+        <v>556</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>669</v>
+        <v>549</v>
       </c>
       <c r="D84" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
       <c r="H84" t="s">
-        <v>673</v>
+        <v>571</v>
       </c>
       <c r="I84" t="s">
-        <v>674</v>
+        <v>572</v>
       </c>
       <c r="J84" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K84" t="s">
-        <v>675</v>
+        <v>573</v>
       </c>
       <c r="L84" t="s">
-        <v>145</v>
+        <v>569</v>
       </c>
       <c r="M84" t="s">
-        <v>676</v>
+        <v>574</v>
       </c>
       <c r="N84" t="s">
-        <v>677</v>
+        <v>556</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>678</v>
+        <v>549</v>
       </c>
       <c r="D85" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
       <c r="H85" t="s">
-        <v>682</v>
+        <v>575</v>
       </c>
       <c r="I85" t="s">
-        <v>683</v>
+        <v>576</v>
       </c>
       <c r="J85" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K85" t="s">
-        <v>684</v>
+        <v>577</v>
       </c>
       <c r="L85" t="s">
-        <v>145</v>
+        <v>569</v>
       </c>
       <c r="M85" t="s">
-        <v>685</v>
+        <v>578</v>
       </c>
       <c r="N85" t="s">
-        <v>686</v>
+        <v>556</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>687</v>
+        <v>579</v>
       </c>
       <c r="D86" t="s">
-        <v>688</v>
+        <v>580</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>689</v>
+        <v>581</v>
       </c>
       <c r="I86" t="s">
-        <v>690</v>
+        <v>582</v>
       </c>
       <c r="J86" t="s">
-        <v>691</v>
+        <v>330</v>
       </c>
       <c r="K86" t="s">
-        <v>692</v>
+        <v>583</v>
       </c>
       <c r="L86" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="M86" t="s">
-        <v>693</v>
+        <v>584</v>
       </c>
       <c r="N86" t="s">
-        <v>694</v>
+        <v>585</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>695</v>
+        <v>586</v>
       </c>
       <c r="D87" t="s">
-        <v>558</v>
+        <v>587</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>696</v>
+        <v>588</v>
       </c>
       <c r="I87" t="s">
-        <v>697</v>
+        <v>589</v>
       </c>
       <c r="J87" t="s">
-        <v>100</v>
+        <v>330</v>
       </c>
       <c r="K87" t="s">
-        <v>698</v>
+        <v>590</v>
       </c>
       <c r="L87" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M87" t="s">
-        <v>699</v>
+        <v>591</v>
       </c>
       <c r="N87" t="s">
-        <v>700</v>
+        <v>592</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>701</v>
+        <v>593</v>
       </c>
       <c r="D88" t="s">
-        <v>702</v>
+        <v>47</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>703</v>
+        <v>594</v>
       </c>
       <c r="I88" t="s">
-        <v>704</v>
+        <v>595</v>
       </c>
       <c r="J88" t="s">
-        <v>537</v>
+        <v>315</v>
       </c>
       <c r="K88" t="s">
-        <v>705</v>
+        <v>596</v>
       </c>
       <c r="L88" t="s">
-        <v>57</v>
+        <v>597</v>
       </c>
       <c r="M88" t="s">
-        <v>706</v>
+        <v>598</v>
       </c>
       <c r="N88" t="s">
-        <v>707</v>
+        <v>599</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>701</v>
+        <v>600</v>
       </c>
       <c r="D89" t="s">
-        <v>702</v>
+        <v>601</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>708</v>
+        <v>602</v>
       </c>
       <c r="I89" t="s">
-        <v>709</v>
+        <v>603</v>
       </c>
       <c r="J89" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K89" t="s">
-        <v>710</v>
+        <v>604</v>
       </c>
       <c r="L89" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M89" t="s">
-        <v>711</v>
+        <v>605</v>
       </c>
       <c r="N89" t="s">
-        <v>707</v>
+        <v>606</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>701</v>
+        <v>607</v>
       </c>
       <c r="D90" t="s">
-        <v>702</v>
+        <v>608</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>712</v>
+        <v>609</v>
       </c>
       <c r="I90" t="s">
-        <v>713</v>
+        <v>610</v>
       </c>
       <c r="J90" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K90" t="s">
-        <v>714</v>
+        <v>611</v>
       </c>
       <c r="L90" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M90" t="s">
-        <v>715</v>
+        <v>612</v>
       </c>
       <c r="N90" t="s">
-        <v>707</v>
+        <v>613</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>716</v>
+        <v>614</v>
       </c>
       <c r="D91" t="s">
-        <v>717</v>
-[...9 lines deleted...]
-      </c>
+        <v>615</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
       <c r="H91" t="s">
-        <v>721</v>
+        <v>616</v>
       </c>
       <c r="I91" t="s">
-        <v>722</v>
+        <v>617</v>
       </c>
       <c r="J91" t="s">
-        <v>275</v>
+        <v>50</v>
       </c>
       <c r="K91" t="s">
-        <v>723</v>
+        <v>618</v>
       </c>
       <c r="L91" t="s">
-        <v>22</v>
+        <v>205</v>
       </c>
       <c r="M91" t="s">
-        <v>724</v>
+        <v>619</v>
       </c>
       <c r="N91" t="s">
-        <v>725</v>
+        <v>620</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>726</v>
+        <v>621</v>
       </c>
       <c r="D92" t="s">
-        <v>717</v>
-[...9 lines deleted...]
-      </c>
+        <v>622</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
       <c r="H92" t="s">
-        <v>730</v>
+        <v>623</v>
       </c>
       <c r="I92" t="s">
-        <v>731</v>
+        <v>624</v>
       </c>
       <c r="J92" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K92" t="s">
-        <v>732</v>
+        <v>625</v>
       </c>
       <c r="L92" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="M92" t="s">
-        <v>733</v>
+        <v>626</v>
       </c>
       <c r="N92" t="s">
-        <v>734</v>
+        <v>627</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>735</v>
+        <v>628</v>
       </c>
       <c r="D93" t="s">
-        <v>717</v>
-[...9 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93"/>
       <c r="H93" t="s">
-        <v>739</v>
+        <v>630</v>
       </c>
       <c r="I93" t="s">
-        <v>740</v>
+        <v>631</v>
       </c>
       <c r="J93" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K93" t="s">
-        <v>741</v>
+        <v>632</v>
       </c>
       <c r="L93" t="s">
         <v>22</v>
       </c>
       <c r="M93" t="s">
-        <v>742</v>
+        <v>633</v>
       </c>
       <c r="N93" t="s">
-        <v>743</v>
+        <v>634</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>744</v>
+        <v>635</v>
       </c>
       <c r="D94" t="s">
-        <v>745</v>
+        <v>636</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>107</v>
+        <v>637</v>
       </c>
       <c r="I94" t="s">
-        <v>746</v>
+        <v>638</v>
       </c>
       <c r="J94" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K94" t="s">
-        <v>747</v>
+        <v>639</v>
       </c>
       <c r="L94" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M94" t="s">
-        <v>748</v>
+        <v>640</v>
       </c>
       <c r="N94" t="s">
-        <v>749</v>
+        <v>641</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>750</v>
+        <v>642</v>
       </c>
       <c r="D95" t="s">
-        <v>717</v>
-[...9 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
       <c r="H95" t="s">
-        <v>754</v>
+        <v>644</v>
       </c>
       <c r="I95" t="s">
-        <v>755</v>
+        <v>645</v>
       </c>
       <c r="J95" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K95" t="s">
-        <v>756</v>
+        <v>646</v>
       </c>
       <c r="L95" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="M95" t="s">
-        <v>757</v>
+        <v>647</v>
       </c>
       <c r="N95" t="s">
-        <v>758</v>
+        <v>648</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>759</v>
+        <v>649</v>
       </c>
       <c r="D96" t="s">
-        <v>717</v>
-[...9 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
       <c r="H96" t="s">
-        <v>763</v>
+        <v>651</v>
       </c>
       <c r="I96" t="s">
-        <v>764</v>
+        <v>652</v>
       </c>
       <c r="J96" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K96" t="s">
-        <v>765</v>
+        <v>653</v>
       </c>
       <c r="L96" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="M96" t="s">
-        <v>766</v>
+        <v>654</v>
       </c>
       <c r="N96" t="s">
-        <v>767</v>
+        <v>655</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>768</v>
+        <v>656</v>
       </c>
       <c r="D97" t="s">
-        <v>717</v>
+        <v>657</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>769</v>
+        <v>658</v>
       </c>
       <c r="I97" t="s">
-        <v>770</v>
+        <v>659</v>
       </c>
       <c r="J97" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K97" t="s">
-        <v>771</v>
+        <v>660</v>
       </c>
       <c r="L97" t="s">
-        <v>772</v>
+        <v>22</v>
       </c>
       <c r="M97" t="s">
-        <v>773</v>
+        <v>661</v>
       </c>
       <c r="N97" t="s">
-        <v>774</v>
+        <v>662</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>768</v>
+        <v>663</v>
       </c>
       <c r="D98" t="s">
-        <v>717</v>
+        <v>664</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>775</v>
+        <v>665</v>
       </c>
       <c r="I98" t="s">
-        <v>776</v>
+        <v>666</v>
       </c>
       <c r="J98" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K98" t="s">
-        <v>777</v>
+        <v>667</v>
       </c>
       <c r="L98" t="s">
-        <v>772</v>
+        <v>22</v>
       </c>
       <c r="M98" t="s">
-        <v>778</v>
+        <v>668</v>
       </c>
       <c r="N98" t="s">
-        <v>774</v>
+        <v>669</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>779</v>
+        <v>670</v>
       </c>
       <c r="D99" t="s">
-        <v>780</v>
+        <v>671</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>781</v>
+        <v>672</v>
       </c>
       <c r="I99" t="s">
-        <v>782</v>
+        <v>673</v>
       </c>
       <c r="J99" t="s">
-        <v>783</v>
+        <v>330</v>
       </c>
       <c r="K99" t="s">
-        <v>784</v>
+        <v>674</v>
       </c>
       <c r="L99" t="s">
-        <v>785</v>
+        <v>22</v>
       </c>
       <c r="M99" t="s">
-        <v>786</v>
+        <v>675</v>
       </c>
       <c r="N99" t="s">
-        <v>787</v>
+        <v>676</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>788</v>
+        <v>677</v>
       </c>
       <c r="D100" t="s">
-        <v>745</v>
+        <v>678</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>789</v>
+        <v>679</v>
       </c>
       <c r="I100" t="s">
-        <v>790</v>
+        <v>680</v>
       </c>
       <c r="J100" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K100" t="s">
-        <v>791</v>
+        <v>681</v>
       </c>
       <c r="L100" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M100" t="s">
-        <v>792</v>
+        <v>682</v>
       </c>
       <c r="N100" t="s">
-        <v>793</v>
+        <v>683</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>794</v>
+        <v>684</v>
       </c>
       <c r="D101" t="s">
-        <v>795</v>
+        <v>685</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>796</v>
+        <v>686</v>
       </c>
       <c r="I101" t="s">
-        <v>797</v>
+        <v>687</v>
       </c>
       <c r="J101" t="s">
-        <v>798</v>
+        <v>381</v>
       </c>
       <c r="K101" t="s">
-        <v>799</v>
+        <v>688</v>
       </c>
       <c r="L101" t="s">
-        <v>89</v>
+        <v>689</v>
       </c>
       <c r="M101" t="s">
-        <v>800</v>
+        <v>690</v>
       </c>
       <c r="N101" t="s">
-        <v>801</v>
+        <v>691</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>802</v>
+        <v>692</v>
       </c>
       <c r="D102" t="s">
-        <v>803</v>
+        <v>693</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>804</v>
+        <v>694</v>
       </c>
       <c r="I102" t="s">
-        <v>805</v>
+        <v>695</v>
       </c>
       <c r="J102" t="s">
-        <v>798</v>
+        <v>330</v>
       </c>
       <c r="K102" t="s">
-        <v>806</v>
+        <v>696</v>
       </c>
       <c r="L102" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="M102" t="s">
-        <v>807</v>
+        <v>697</v>
       </c>
       <c r="N102" t="s">
-        <v>808</v>
+        <v>698</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>809</v>
+        <v>699</v>
       </c>
       <c r="D103" t="s">
-        <v>745</v>
+        <v>700</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>789</v>
+        <v>701</v>
       </c>
       <c r="I103" t="s">
-        <v>810</v>
+        <v>702</v>
       </c>
       <c r="J103" t="s">
-        <v>537</v>
+        <v>703</v>
       </c>
       <c r="K103" t="s">
-        <v>811</v>
+        <v>704</v>
       </c>
       <c r="L103" t="s">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="M103" t="s">
-        <v>812</v>
+        <v>705</v>
       </c>
       <c r="N103" t="s">
-        <v>813</v>
+        <v>706</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>814</v>
+        <v>707</v>
       </c>
       <c r="D104" t="s">
-        <v>717</v>
-[...9 lines deleted...]
-      </c>
+        <v>708</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
       <c r="H104" t="s">
-        <v>818</v>
+        <v>709</v>
       </c>
       <c r="I104" t="s">
-        <v>819</v>
+        <v>710</v>
       </c>
       <c r="J104" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K104" t="s">
-        <v>820</v>
+        <v>711</v>
       </c>
       <c r="L104" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M104" t="s">
-        <v>821</v>
+        <v>712</v>
       </c>
       <c r="N104" t="s">
-        <v>822</v>
+        <v>713</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>823</v>
+        <v>714</v>
       </c>
       <c r="D105" t="s">
+        <v>715</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>716</v>
+      </c>
+      <c r="I105" t="s">
         <v>717</v>
       </c>
-      <c r="E105" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J105" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K105" t="s">
-        <v>829</v>
+        <v>718</v>
       </c>
       <c r="L105" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M105" t="s">
-        <v>830</v>
+        <v>719</v>
       </c>
       <c r="N105" t="s">
-        <v>831</v>
+        <v>720</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>832</v>
+        <v>714</v>
       </c>
       <c r="D106" t="s">
-        <v>717</v>
-[...9 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
       <c r="H106" t="s">
-        <v>836</v>
+        <v>721</v>
       </c>
       <c r="I106" t="s">
-        <v>837</v>
+        <v>722</v>
       </c>
       <c r="J106" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K106" t="s">
-        <v>838</v>
+        <v>723</v>
       </c>
       <c r="L106" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M106" t="s">
-        <v>839</v>
+        <v>724</v>
       </c>
       <c r="N106" t="s">
-        <v>840</v>
+        <v>720</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>841</v>
+        <v>725</v>
       </c>
       <c r="D107" t="s">
-        <v>842</v>
+        <v>700</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>843</v>
+        <v>726</v>
       </c>
       <c r="I107" t="s">
-        <v>844</v>
+        <v>727</v>
       </c>
       <c r="J107" t="s">
-        <v>798</v>
+        <v>703</v>
       </c>
       <c r="K107" t="s">
-        <v>845</v>
+        <v>728</v>
       </c>
       <c r="L107" t="s">
-        <v>89</v>
+        <v>197</v>
       </c>
       <c r="M107" t="s">
-        <v>846</v>
+        <v>729</v>
       </c>
       <c r="N107" t="s">
-        <v>847</v>
+        <v>730</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>848</v>
+        <v>731</v>
       </c>
       <c r="D108" t="s">
-        <v>849</v>
+        <v>732</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>850</v>
+        <v>733</v>
       </c>
       <c r="I108" t="s">
-        <v>851</v>
+        <v>734</v>
       </c>
       <c r="J108" t="s">
-        <v>537</v>
+        <v>330</v>
       </c>
       <c r="K108" t="s">
-        <v>852</v>
+        <v>735</v>
       </c>
       <c r="L108" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M108" t="s">
-        <v>853</v>
+        <v>736</v>
       </c>
       <c r="N108" t="s">
-        <v>854</v>
+        <v>737</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>848</v>
+        <v>738</v>
       </c>
       <c r="D109" t="s">
-        <v>849</v>
+        <v>700</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>855</v>
+        <v>739</v>
       </c>
       <c r="I109" t="s">
-        <v>856</v>
+        <v>740</v>
       </c>
       <c r="J109" t="s">
-        <v>537</v>
+        <v>703</v>
       </c>
       <c r="K109" t="s">
-        <v>857</v>
+        <v>741</v>
       </c>
       <c r="L109" t="s">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="M109" t="s">
-        <v>858</v>
+        <v>742</v>
       </c>
       <c r="N109" t="s">
-        <v>854</v>
+        <v>743</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
-      <c r="C110"/>
+      <c r="C110" t="s">
+        <v>744</v>
+      </c>
       <c r="D110" t="s">
-        <v>859</v>
+        <v>745</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>860</v>
+        <v>746</v>
       </c>
       <c r="I110" t="s">
-        <v>861</v>
+        <v>747</v>
       </c>
       <c r="J110" t="s">
-        <v>862</v>
+        <v>330</v>
       </c>
       <c r="K110" t="s">
-        <v>863</v>
+        <v>748</v>
       </c>
       <c r="L110" t="s">
-        <v>864</v>
+        <v>22</v>
       </c>
       <c r="M110" t="s">
-        <v>865</v>
-[...1 lines deleted...]
-      <c r="N110"/>
+        <v>749</v>
+      </c>
+      <c r="N110" t="s">
+        <v>750</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>866</v>
+        <v>744</v>
       </c>
       <c r="D111" t="s">
-        <v>867</v>
+        <v>745</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>696</v>
+        <v>751</v>
       </c>
       <c r="I111" t="s">
-        <v>868</v>
+        <v>752</v>
       </c>
       <c r="J111" t="s">
-        <v>869</v>
+        <v>330</v>
       </c>
       <c r="K111" t="s">
-        <v>870</v>
+        <v>753</v>
       </c>
       <c r="L111" t="s">
-        <v>871</v>
+        <v>22</v>
       </c>
       <c r="M111" t="s">
-        <v>872</v>
+        <v>754</v>
       </c>
       <c r="N111" t="s">
-        <v>873</v>
+        <v>750</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
-      <c r="C112"/>
+      <c r="C112" t="s">
+        <v>744</v>
+      </c>
       <c r="D112" t="s">
-        <v>874</v>
+        <v>745</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>875</v>
+        <v>751</v>
       </c>
       <c r="I112" t="s">
-        <v>876</v>
+        <v>755</v>
       </c>
       <c r="J112" t="s">
-        <v>877</v>
+        <v>330</v>
       </c>
       <c r="K112" t="s">
-        <v>878</v>
+        <v>756</v>
       </c>
       <c r="L112" t="s">
-        <v>879</v>
+        <v>22</v>
       </c>
       <c r="M112" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="N112"/>
+        <v>757</v>
+      </c>
+      <c r="N112" t="s">
+        <v>750</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>881</v>
+        <v>758</v>
       </c>
       <c r="D113" t="s">
-        <v>882</v>
+        <v>759</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>883</v>
+        <v>760</v>
       </c>
       <c r="I113" t="s">
-        <v>884</v>
+        <v>761</v>
       </c>
       <c r="J113" t="s">
-        <v>885</v>
+        <v>762</v>
       </c>
       <c r="K113" t="s">
-        <v>886</v>
+        <v>763</v>
       </c>
       <c r="L113" t="s">
-        <v>887</v>
+        <v>764</v>
       </c>
       <c r="M113" t="s">
-        <v>888</v>
+        <v>765</v>
       </c>
       <c r="N113" t="s">
-        <v>889</v>
+        <v>766</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
-      <c r="C114"/>
+      <c r="C114" t="s">
+        <v>744</v>
+      </c>
       <c r="D114" t="s">
-        <v>890</v>
+        <v>745</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>891</v>
+        <v>767</v>
       </c>
       <c r="I114" t="s">
-        <v>892</v>
+        <v>768</v>
       </c>
       <c r="J114" t="s">
-        <v>893</v>
+        <v>330</v>
       </c>
       <c r="K114" t="s">
-        <v>894</v>
+        <v>769</v>
       </c>
       <c r="L114" t="s">
-        <v>895</v>
+        <v>22</v>
       </c>
       <c r="M114" t="s">
-        <v>896</v>
-[...1 lines deleted...]
-      <c r="N114"/>
+        <v>770</v>
+      </c>
+      <c r="N114" t="s">
+        <v>750</v>
+      </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>897</v>
+        <v>771</v>
       </c>
       <c r="D115" t="s">
-        <v>898</v>
+        <v>772</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>899</v>
+        <v>773</v>
       </c>
       <c r="I115" t="s">
-        <v>900</v>
+        <v>774</v>
       </c>
       <c r="J115" t="s">
-        <v>901</v>
+        <v>241</v>
       </c>
       <c r="K115" t="s">
-        <v>902</v>
+        <v>775</v>
       </c>
       <c r="L115" t="s">
-        <v>89</v>
+        <v>262</v>
       </c>
       <c r="M115" t="s">
-        <v>903</v>
+        <v>776</v>
       </c>
       <c r="N115" t="s">
-        <v>904</v>
+        <v>777</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>905</v>
+        <v>778</v>
       </c>
       <c r="D116" t="s">
-        <v>906</v>
+        <v>700</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>907</v>
+        <v>779</v>
       </c>
       <c r="I116" t="s">
-        <v>908</v>
+        <v>780</v>
       </c>
       <c r="J116" t="s">
-        <v>885</v>
+        <v>703</v>
       </c>
       <c r="K116" t="s">
-        <v>909</v>
+        <v>781</v>
       </c>
       <c r="L116" t="s">
-        <v>910</v>
+        <v>197</v>
       </c>
       <c r="M116" t="s">
-        <v>911</v>
+        <v>782</v>
       </c>
       <c r="N116" t="s">
-        <v>912</v>
+        <v>783</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>913</v>
+        <v>784</v>
       </c>
       <c r="D117" t="s">
-        <v>914</v>
+        <v>785</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>915</v>
+        <v>786</v>
       </c>
       <c r="I117" t="s">
-        <v>916</v>
+        <v>787</v>
       </c>
       <c r="J117" t="s">
-        <v>38</v>
+        <v>330</v>
       </c>
       <c r="K117" t="s">
-        <v>917</v>
+        <v>788</v>
       </c>
       <c r="L117" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="M117" t="s">
-        <v>918</v>
+        <v>789</v>
       </c>
       <c r="N117" t="s">
-        <v>919</v>
+        <v>790</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
-      <c r="C118"/>
+      <c r="C118" t="s">
+        <v>791</v>
+      </c>
       <c r="D118" t="s">
-        <v>920</v>
+        <v>792</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>921</v>
+        <v>793</v>
       </c>
       <c r="I118" t="s">
-        <v>922</v>
+        <v>794</v>
       </c>
       <c r="J118" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K118" t="s">
-        <v>923</v>
+        <v>795</v>
       </c>
       <c r="L118" t="s">
-        <v>924</v>
+        <v>22</v>
       </c>
       <c r="M118" t="s">
-        <v>925</v>
-[...1 lines deleted...]
-      <c r="N118"/>
+        <v>796</v>
+      </c>
+      <c r="N118" t="s">
+        <v>797</v>
+      </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
-      <c r="C119"/>
+      <c r="C119" t="s">
+        <v>798</v>
+      </c>
       <c r="D119" t="s">
-        <v>926</v>
+        <v>799</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>927</v>
+        <v>800</v>
       </c>
       <c r="I119" t="s">
-        <v>928</v>
+        <v>801</v>
       </c>
       <c r="J119" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="K119" t="s">
-        <v>929</v>
+        <v>802</v>
       </c>
       <c r="L119" t="s">
-        <v>930</v>
+        <v>22</v>
       </c>
       <c r="M119" t="s">
-        <v>931</v>
-[...1 lines deleted...]
-      <c r="N119"/>
+        <v>803</v>
+      </c>
+      <c r="N119" t="s">
+        <v>804</v>
+      </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>932</v>
+        <v>805</v>
       </c>
       <c r="D120" t="s">
-        <v>933</v>
+        <v>806</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>934</v>
+        <v>807</v>
       </c>
       <c r="I120" t="s">
-        <v>935</v>
+        <v>808</v>
       </c>
       <c r="J120" t="s">
-        <v>29</v>
+        <v>330</v>
       </c>
       <c r="K120" t="s">
-        <v>936</v>
+        <v>809</v>
       </c>
       <c r="L120" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="M120" t="s">
-        <v>937</v>
+        <v>810</v>
       </c>
       <c r="N120" t="s">
-        <v>938</v>
+        <v>811</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>939</v>
+        <v>812</v>
       </c>
       <c r="D121" t="s">
-        <v>939</v>
+        <v>813</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>43</v>
+        <v>814</v>
       </c>
       <c r="I121" t="s">
-        <v>940</v>
+        <v>815</v>
       </c>
       <c r="J121" t="s">
-        <v>38</v>
+        <v>241</v>
       </c>
       <c r="K121" t="s">
-        <v>941</v>
+        <v>816</v>
       </c>
       <c r="L121" t="s">
-        <v>942</v>
+        <v>205</v>
       </c>
       <c r="M121" t="s">
-        <v>943</v>
+        <v>817</v>
       </c>
       <c r="N121" t="s">
-        <v>944</v>
+        <v>818</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>945</v>
+        <v>812</v>
       </c>
       <c r="D122" t="s">
-        <v>946</v>
+        <v>813</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>947</v>
+        <v>819</v>
       </c>
       <c r="I122" t="s">
-        <v>948</v>
+        <v>820</v>
       </c>
       <c r="J122" t="s">
-        <v>20</v>
+        <v>241</v>
       </c>
       <c r="K122" t="s">
-        <v>949</v>
+        <v>821</v>
       </c>
       <c r="L122" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M122" t="s">
-        <v>950</v>
+        <v>822</v>
       </c>
       <c r="N122" t="s">
-        <v>951</v>
+        <v>818</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>952</v>
+        <v>812</v>
       </c>
       <c r="D123" t="s">
-        <v>953</v>
+        <v>813</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>954</v>
+        <v>823</v>
       </c>
       <c r="I123" t="s">
-        <v>955</v>
+        <v>824</v>
       </c>
       <c r="J123" t="s">
-        <v>20</v>
+        <v>241</v>
       </c>
       <c r="K123" t="s">
-        <v>956</v>
+        <v>825</v>
       </c>
       <c r="L123" t="s">
-        <v>942</v>
+        <v>205</v>
       </c>
       <c r="M123" t="s">
-        <v>957</v>
+        <v>826</v>
       </c>
       <c r="N123" t="s">
-        <v>958</v>
+        <v>818</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>959</v>
+        <v>812</v>
       </c>
       <c r="D124" t="s">
-        <v>960</v>
+        <v>813</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>961</v>
+        <v>827</v>
       </c>
       <c r="I124" t="s">
-        <v>962</v>
+        <v>828</v>
       </c>
       <c r="J124" t="s">
-        <v>20</v>
+        <v>241</v>
       </c>
       <c r="K124" t="s">
-        <v>963</v>
+        <v>829</v>
       </c>
       <c r="L124" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M124" t="s">
-        <v>964</v>
+        <v>830</v>
       </c>
       <c r="N124" t="s">
-        <v>965</v>
+        <v>818</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>966</v>
+        <v>812</v>
       </c>
       <c r="D125" t="s">
-        <v>967</v>
+        <v>813</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>968</v>
+        <v>831</v>
       </c>
       <c r="I125" t="s">
-        <v>969</v>
+        <v>832</v>
       </c>
       <c r="J125" t="s">
-        <v>20</v>
+        <v>241</v>
       </c>
       <c r="K125" t="s">
-        <v>970</v>
+        <v>833</v>
       </c>
       <c r="L125" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M125" t="s">
-        <v>971</v>
+        <v>834</v>
       </c>
       <c r="N125" t="s">
-        <v>972</v>
+        <v>818</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>973</v>
+        <v>812</v>
       </c>
       <c r="D126" t="s">
-        <v>974</v>
+        <v>813</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>975</v>
+        <v>835</v>
       </c>
       <c r="I126" t="s">
-        <v>976</v>
+        <v>836</v>
       </c>
       <c r="J126" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="K126" t="s">
-        <v>977</v>
+        <v>837</v>
       </c>
       <c r="L126" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M126" t="s">
-        <v>978</v>
+        <v>838</v>
       </c>
       <c r="N126" t="s">
-        <v>979</v>
+        <v>818</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>980</v>
+        <v>812</v>
       </c>
       <c r="D127" t="s">
-        <v>981</v>
+        <v>813</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>982</v>
+        <v>839</v>
       </c>
       <c r="I127" t="s">
-        <v>983</v>
+        <v>840</v>
       </c>
       <c r="J127" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="K127" t="s">
-        <v>984</v>
+        <v>841</v>
       </c>
       <c r="L127" t="s">
-        <v>942</v>
+        <v>205</v>
       </c>
       <c r="M127" t="s">
-        <v>985</v>
+        <v>842</v>
       </c>
       <c r="N127" t="s">
-        <v>986</v>
+        <v>818</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>980</v>
+        <v>812</v>
       </c>
       <c r="D128" t="s">
-        <v>987</v>
+        <v>813</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>43</v>
+        <v>843</v>
       </c>
       <c r="I128" t="s">
-        <v>988</v>
+        <v>844</v>
       </c>
       <c r="J128" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="K128" t="s">
-        <v>989</v>
+        <v>845</v>
       </c>
       <c r="L128" t="s">
-        <v>942</v>
+        <v>205</v>
       </c>
       <c r="M128" t="s">
-        <v>990</v>
+        <v>846</v>
       </c>
       <c r="N128" t="s">
-        <v>986</v>
+        <v>818</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>991</v>
+        <v>812</v>
       </c>
       <c r="D129" t="s">
-        <v>992</v>
+        <v>813</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>993</v>
+        <v>847</v>
       </c>
       <c r="I129" t="s">
-        <v>994</v>
+        <v>848</v>
       </c>
       <c r="J129" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="K129" t="s">
-        <v>995</v>
+        <v>849</v>
       </c>
       <c r="L129" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M129" t="s">
-        <v>996</v>
+        <v>850</v>
       </c>
       <c r="N129" t="s">
-        <v>997</v>
+        <v>818</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>998</v>
+        <v>812</v>
       </c>
       <c r="D130" t="s">
-        <v>999</v>
+        <v>813</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>1000</v>
+        <v>851</v>
       </c>
       <c r="I130" t="s">
-        <v>1001</v>
+        <v>852</v>
       </c>
       <c r="J130" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="K130" t="s">
-        <v>1002</v>
+        <v>853</v>
       </c>
       <c r="L130" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="M130" t="s">
-        <v>1003</v>
+        <v>854</v>
       </c>
       <c r="N130" t="s">
-        <v>1004</v>
+        <v>818</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1005</v>
+        <v>812</v>
       </c>
       <c r="D131" t="s">
-        <v>1006</v>
+        <v>813</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>1007</v>
+        <v>855</v>
       </c>
       <c r="I131" t="s">
-        <v>1008</v>
+        <v>856</v>
       </c>
       <c r="J131" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="K131" t="s">
-        <v>1009</v>
+        <v>857</v>
       </c>
       <c r="L131" t="s">
-        <v>942</v>
+        <v>205</v>
       </c>
       <c r="M131" t="s">
-        <v>1010</v>
+        <v>858</v>
       </c>
       <c r="N131" t="s">
-        <v>1011</v>
+        <v>818</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1005</v>
+        <v>812</v>
       </c>
       <c r="D132" t="s">
-        <v>987</v>
+        <v>813</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>43</v>
+        <v>859</v>
       </c>
       <c r="I132" t="s">
-        <v>1012</v>
+        <v>860</v>
       </c>
       <c r="J132" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="K132" t="s">
-        <v>1013</v>
+        <v>861</v>
       </c>
       <c r="L132" t="s">
-        <v>942</v>
+        <v>205</v>
       </c>
       <c r="M132" t="s">
-        <v>1014</v>
+        <v>862</v>
       </c>
       <c r="N132" t="s">
-        <v>1011</v>
+        <v>818</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1015</v>
+        <v>812</v>
       </c>
       <c r="D133" t="s">
-        <v>1016</v>
+        <v>813</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>1017</v>
+        <v>863</v>
       </c>
       <c r="I133" t="s">
-        <v>1018</v>
+        <v>864</v>
       </c>
       <c r="J133" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="K133" t="s">
-        <v>1019</v>
+        <v>865</v>
       </c>
       <c r="L133" t="s">
-        <v>942</v>
+        <v>205</v>
       </c>
       <c r="M133" t="s">
-        <v>1020</v>
+        <v>866</v>
       </c>
       <c r="N133" t="s">
-        <v>1021</v>
+        <v>818</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>952</v>
+        <v>867</v>
       </c>
       <c r="D134" t="s">
-        <v>987</v>
+        <v>868</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>43</v>
+        <v>869</v>
       </c>
       <c r="I134" t="s">
-        <v>1022</v>
+        <v>870</v>
       </c>
       <c r="J134" t="s">
-        <v>100</v>
+        <v>330</v>
       </c>
       <c r="K134" t="s">
-        <v>1023</v>
+        <v>871</v>
       </c>
       <c r="L134" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M134" t="s">
-        <v>1024</v>
+        <v>872</v>
       </c>
       <c r="N134" t="s">
-        <v>958</v>
+        <v>873</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1025</v>
+        <v>874</v>
       </c>
       <c r="D135" t="s">
-        <v>1026</v>
+        <v>875</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>1027</v>
+        <v>876</v>
       </c>
       <c r="I135" t="s">
-        <v>1028</v>
+        <v>877</v>
       </c>
       <c r="J135" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="K135" t="s">
-        <v>1029</v>
+        <v>878</v>
       </c>
       <c r="L135" t="s">
-        <v>942</v>
+        <v>205</v>
       </c>
       <c r="M135" t="s">
-        <v>1030</v>
+        <v>879</v>
       </c>
       <c r="N135" t="s">
-        <v>1031</v>
+        <v>880</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1025</v>
+        <v>881</v>
       </c>
       <c r="D136" t="s">
-        <v>987</v>
+        <v>47</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>43</v>
+        <v>882</v>
       </c>
       <c r="I136" t="s">
-        <v>1032</v>
+        <v>883</v>
       </c>
       <c r="J136" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K136" t="s">
-        <v>1033</v>
+        <v>884</v>
       </c>
       <c r="L136" t="s">
-        <v>942</v>
+        <v>885</v>
       </c>
       <c r="M136" t="s">
-        <v>1034</v>
+        <v>886</v>
       </c>
       <c r="N136" t="s">
-        <v>1031</v>
+        <v>887</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1035</v>
+        <v>888</v>
       </c>
       <c r="D137" t="s">
-        <v>1036</v>
+        <v>47</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>1037</v>
+        <v>889</v>
       </c>
       <c r="I137" t="s">
-        <v>1038</v>
+        <v>890</v>
       </c>
       <c r="J137" t="s">
-        <v>55</v>
+        <v>381</v>
       </c>
       <c r="K137" t="s">
-        <v>1039</v>
+        <v>891</v>
       </c>
       <c r="L137" t="s">
-        <v>942</v>
+        <v>892</v>
       </c>
       <c r="M137" t="s">
-        <v>1040</v>
+        <v>893</v>
       </c>
       <c r="N137" t="s">
-        <v>1041</v>
+        <v>894</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1035</v>
+        <v>895</v>
       </c>
       <c r="D138" t="s">
-        <v>987</v>
+        <v>47</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>43</v>
+        <v>896</v>
       </c>
       <c r="I138" t="s">
-        <v>1042</v>
+        <v>897</v>
       </c>
       <c r="J138" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K138" t="s">
-        <v>1043</v>
+        <v>898</v>
       </c>
       <c r="L138" t="s">
-        <v>942</v>
+        <v>899</v>
       </c>
       <c r="M138" t="s">
-        <v>1044</v>
+        <v>900</v>
       </c>
       <c r="N138" t="s">
-        <v>1041</v>
+        <v>901</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1045</v>
+        <v>902</v>
       </c>
       <c r="D139" t="s">
-        <v>1046</v>
+        <v>903</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>1047</v>
+        <v>904</v>
       </c>
       <c r="I139" t="s">
-        <v>1048</v>
+        <v>905</v>
       </c>
       <c r="J139" t="s">
-        <v>55</v>
+        <v>906</v>
       </c>
       <c r="K139" t="s">
-        <v>1049</v>
+        <v>907</v>
       </c>
       <c r="L139" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M139" t="s">
-        <v>1050</v>
+        <v>908</v>
       </c>
       <c r="N139" t="s">
-        <v>1051</v>
+        <v>909</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1045</v>
+        <v>910</v>
       </c>
       <c r="D140" t="s">
-        <v>987</v>
+        <v>911</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>43</v>
+        <v>912</v>
       </c>
       <c r="I140" t="s">
-        <v>1052</v>
+        <v>913</v>
       </c>
       <c r="J140" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="K140" t="s">
-        <v>1053</v>
+        <v>914</v>
       </c>
       <c r="L140" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M140" t="s">
-        <v>1054</v>
+        <v>915</v>
       </c>
       <c r="N140" t="s">
-        <v>1051</v>
+        <v>916</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1015</v>
+        <v>917</v>
       </c>
       <c r="D141" t="s">
-        <v>987</v>
+        <v>918</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>43</v>
+        <v>919</v>
       </c>
       <c r="I141" t="s">
-        <v>1055</v>
+        <v>920</v>
       </c>
       <c r="J141" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="K141" t="s">
-        <v>1056</v>
+        <v>921</v>
       </c>
       <c r="L141" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M141" t="s">
-        <v>1057</v>
+        <v>922</v>
       </c>
       <c r="N141" t="s">
-        <v>1021</v>
+        <v>923</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1058</v>
+        <v>924</v>
       </c>
       <c r="D142" t="s">
-        <v>1059</v>
+        <v>925</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>1060</v>
+        <v>926</v>
       </c>
       <c r="I142" t="s">
-        <v>1061</v>
+        <v>927</v>
       </c>
       <c r="J142" t="s">
-        <v>55</v>
+        <v>906</v>
       </c>
       <c r="K142" t="s">
-        <v>1062</v>
+        <v>928</v>
       </c>
       <c r="L142" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M142" t="s">
-        <v>1063</v>
+        <v>929</v>
       </c>
       <c r="N142" t="s">
-        <v>1064</v>
+        <v>930</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1058</v>
+        <v>931</v>
       </c>
       <c r="D143" t="s">
-        <v>987</v>
+        <v>932</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>43</v>
+        <v>926</v>
       </c>
       <c r="I143" t="s">
-        <v>1065</v>
+        <v>933</v>
       </c>
       <c r="J143" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="K143" t="s">
-        <v>1066</v>
+        <v>934</v>
       </c>
       <c r="L143" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M143" t="s">
-        <v>1067</v>
+        <v>935</v>
       </c>
       <c r="N143" t="s">
-        <v>1064</v>
+        <v>936</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1068</v>
+        <v>937</v>
       </c>
       <c r="D144" t="s">
-        <v>987</v>
+        <v>938</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>43</v>
+        <v>926</v>
       </c>
       <c r="I144" t="s">
-        <v>1069</v>
+        <v>939</v>
       </c>
       <c r="J144" t="s">
-        <v>100</v>
+        <v>906</v>
       </c>
       <c r="K144" t="s">
-        <v>1070</v>
+        <v>940</v>
       </c>
       <c r="L144" t="s">
+        <v>22</v>
+      </c>
+      <c r="M144" t="s">
+        <v>941</v>
+      </c>
+      <c r="N144" t="s">
         <v>942</v>
-      </c>
-[...4 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1068</v>
+        <v>943</v>
       </c>
       <c r="D145" t="s">
-        <v>1073</v>
+        <v>944</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1074</v>
+        <v>945</v>
       </c>
       <c r="I145" t="s">
-        <v>1075</v>
+        <v>946</v>
       </c>
       <c r="J145" t="s">
-        <v>55</v>
+        <v>906</v>
       </c>
       <c r="K145" t="s">
-        <v>1076</v>
+        <v>947</v>
       </c>
       <c r="L145" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M145" t="s">
-        <v>1077</v>
+        <v>948</v>
       </c>
       <c r="N145" t="s">
-        <v>1072</v>
+        <v>949</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1078</v>
+        <v>950</v>
       </c>
       <c r="D146" t="s">
-        <v>1079</v>
+        <v>951</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1080</v>
+        <v>952</v>
       </c>
       <c r="I146" t="s">
-        <v>1081</v>
+        <v>953</v>
       </c>
       <c r="J146" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K146" t="s">
-        <v>1082</v>
+        <v>954</v>
       </c>
       <c r="L146" t="s">
-        <v>89</v>
+        <v>955</v>
       </c>
       <c r="M146" t="s">
-        <v>1083</v>
+        <v>956</v>
       </c>
       <c r="N146" t="s">
-        <v>1084</v>
+        <v>957</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1085</v>
+        <v>958</v>
       </c>
       <c r="D147" t="s">
-        <v>1086</v>
+        <v>959</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1087</v>
+        <v>960</v>
       </c>
       <c r="I147" t="s">
-        <v>1088</v>
+        <v>961</v>
       </c>
       <c r="J147" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="K147" t="s">
-        <v>1089</v>
+        <v>962</v>
       </c>
       <c r="L147" t="s">
-        <v>89</v>
+        <v>963</v>
       </c>
       <c r="M147" t="s">
-        <v>1090</v>
+        <v>964</v>
       </c>
       <c r="N147" t="s">
-        <v>1091</v>
+        <v>965</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1092</v>
+        <v>958</v>
       </c>
       <c r="D148" t="s">
-        <v>1093</v>
+        <v>959</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1094</v>
+        <v>966</v>
       </c>
       <c r="I148" t="s">
-        <v>1095</v>
+        <v>967</v>
       </c>
       <c r="J148" t="s">
-        <v>275</v>
+        <v>381</v>
       </c>
       <c r="K148" t="s">
-        <v>1096</v>
+        <v>968</v>
       </c>
       <c r="L148" t="s">
-        <v>89</v>
+        <v>963</v>
       </c>
       <c r="M148" t="s">
-        <v>1097</v>
+        <v>969</v>
       </c>
       <c r="N148" t="s">
-        <v>1098</v>
+        <v>965</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1099</v>
+        <v>958</v>
       </c>
       <c r="D149" t="s">
-        <v>1100</v>
+        <v>959</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1101</v>
+        <v>970</v>
       </c>
       <c r="I149" t="s">
-        <v>1102</v>
+        <v>971</v>
       </c>
       <c r="J149" t="s">
-        <v>109</v>
+        <v>381</v>
       </c>
       <c r="K149" t="s">
-        <v>1103</v>
+        <v>972</v>
       </c>
       <c r="L149" t="s">
-        <v>1104</v>
+        <v>963</v>
       </c>
       <c r="M149" t="s">
-        <v>1105</v>
+        <v>973</v>
       </c>
       <c r="N149" t="s">
-        <v>1106</v>
+        <v>965</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1107</v>
+        <v>958</v>
       </c>
       <c r="D150" t="s">
-        <v>1108</v>
+        <v>959</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1109</v>
+        <v>974</v>
       </c>
       <c r="I150" t="s">
-        <v>1110</v>
+        <v>975</v>
       </c>
       <c r="J150" t="s">
-        <v>275</v>
+        <v>381</v>
       </c>
       <c r="K150" t="s">
-        <v>1111</v>
+        <v>976</v>
       </c>
       <c r="L150" t="s">
-        <v>89</v>
+        <v>963</v>
       </c>
       <c r="M150" t="s">
-        <v>1112</v>
+        <v>977</v>
       </c>
       <c r="N150" t="s">
-        <v>1113</v>
+        <v>965</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1114</v>
+        <v>958</v>
       </c>
       <c r="D151" t="s">
-        <v>1115</v>
+        <v>959</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1116</v>
+        <v>978</v>
       </c>
       <c r="I151" t="s">
-        <v>1117</v>
+        <v>979</v>
       </c>
       <c r="J151" t="s">
-        <v>537</v>
+        <v>381</v>
       </c>
       <c r="K151" t="s">
-        <v>1118</v>
+        <v>980</v>
       </c>
       <c r="L151" t="s">
-        <v>89</v>
+        <v>963</v>
       </c>
       <c r="M151" t="s">
-        <v>1119</v>
+        <v>981</v>
       </c>
       <c r="N151" t="s">
-        <v>1120</v>
+        <v>965</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1121</v>
+        <v>958</v>
       </c>
       <c r="D152" t="s">
-        <v>1122</v>
+        <v>959</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1123</v>
+        <v>982</v>
       </c>
       <c r="I152" t="s">
-        <v>1124</v>
+        <v>983</v>
       </c>
       <c r="J152" t="s">
-        <v>537</v>
+        <v>381</v>
       </c>
       <c r="K152" t="s">
-        <v>1125</v>
+        <v>984</v>
       </c>
       <c r="L152" t="s">
-        <v>89</v>
+        <v>963</v>
       </c>
       <c r="M152" t="s">
-        <v>1126</v>
+        <v>985</v>
       </c>
       <c r="N152" t="s">
-        <v>1127</v>
+        <v>965</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1128</v>
+        <v>958</v>
       </c>
       <c r="D153" t="s">
-        <v>1129</v>
+        <v>959</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1130</v>
+        <v>986</v>
       </c>
       <c r="I153" t="s">
-        <v>1131</v>
+        <v>987</v>
       </c>
       <c r="J153" t="s">
-        <v>537</v>
+        <v>381</v>
       </c>
       <c r="K153" t="s">
-        <v>1132</v>
+        <v>988</v>
       </c>
       <c r="L153" t="s">
-        <v>89</v>
+        <v>963</v>
       </c>
       <c r="M153" t="s">
-        <v>1133</v>
+        <v>989</v>
       </c>
       <c r="N153" t="s">
-        <v>1134</v>
+        <v>965</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1135</v>
+        <v>958</v>
       </c>
       <c r="D154" t="s">
-        <v>1136</v>
+        <v>959</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1137</v>
+        <v>990</v>
       </c>
       <c r="I154" t="s">
-        <v>1138</v>
+        <v>991</v>
       </c>
       <c r="J154" t="s">
-        <v>537</v>
+        <v>381</v>
       </c>
       <c r="K154" t="s">
-        <v>1139</v>
+        <v>992</v>
       </c>
       <c r="L154" t="s">
-        <v>1140</v>
+        <v>963</v>
       </c>
       <c r="M154" t="s">
-        <v>1141</v>
+        <v>993</v>
       </c>
       <c r="N154" t="s">
-        <v>1142</v>
+        <v>965</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1143</v>
+        <v>958</v>
       </c>
       <c r="D155" t="s">
-        <v>1144</v>
+        <v>959</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>43</v>
+        <v>994</v>
       </c>
       <c r="I155" t="s">
-        <v>1145</v>
+        <v>995</v>
       </c>
       <c r="J155" t="s">
-        <v>1146</v>
+        <v>381</v>
       </c>
       <c r="K155" t="s">
-        <v>1147</v>
+        <v>996</v>
       </c>
       <c r="L155" t="s">
-        <v>942</v>
+        <v>963</v>
       </c>
       <c r="M155" t="s">
-        <v>1148</v>
+        <v>997</v>
       </c>
       <c r="N155" t="s">
-        <v>1149</v>
+        <v>965</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1150</v>
+        <v>998</v>
       </c>
       <c r="D156" t="s">
-        <v>1150</v>
+        <v>999</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>43</v>
+        <v>1000</v>
       </c>
       <c r="I156" t="s">
-        <v>1151</v>
+        <v>1001</v>
       </c>
       <c r="J156" t="s">
-        <v>885</v>
+        <v>906</v>
       </c>
       <c r="K156" t="s">
-        <v>1152</v>
+        <v>1002</v>
       </c>
       <c r="L156" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M156" t="s">
-        <v>1153</v>
+        <v>1003</v>
       </c>
       <c r="N156" t="s">
-        <v>1154</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1155</v>
+        <v>1005</v>
       </c>
       <c r="D157" t="s">
-        <v>1156</v>
+        <v>1006</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1157</v>
+        <v>1007</v>
       </c>
       <c r="I157" t="s">
-        <v>1158</v>
+        <v>1008</v>
       </c>
       <c r="J157" t="s">
-        <v>783</v>
+        <v>906</v>
       </c>
       <c r="K157" t="s">
-        <v>1159</v>
+        <v>1009</v>
       </c>
       <c r="L157" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="M157" t="s">
-        <v>1160</v>
+        <v>1010</v>
       </c>
       <c r="N157" t="s">
-        <v>1161</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1162</v>
+        <v>1012</v>
       </c>
       <c r="D158" t="s">
-        <v>1163</v>
+        <v>1013</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1164</v>
+        <v>1014</v>
       </c>
       <c r="I158" t="s">
-        <v>1165</v>
+        <v>1015</v>
       </c>
       <c r="J158" t="s">
-        <v>783</v>
+        <v>1016</v>
       </c>
       <c r="K158" t="s">
-        <v>1166</v>
+        <v>1017</v>
       </c>
       <c r="L158" t="s">
-        <v>89</v>
+        <v>1018</v>
       </c>
       <c r="M158" t="s">
-        <v>1167</v>
+        <v>1019</v>
       </c>
       <c r="N158" t="s">
-        <v>1168</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1169</v>
+        <v>1021</v>
       </c>
       <c r="D159" t="s">
-        <v>1170</v>
+        <v>1022</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1171</v>
+        <v>1023</v>
       </c>
       <c r="I159" t="s">
-        <v>1172</v>
+        <v>1024</v>
       </c>
       <c r="J159" t="s">
-        <v>783</v>
+        <v>906</v>
       </c>
       <c r="K159" t="s">
-        <v>1173</v>
+        <v>1025</v>
       </c>
       <c r="L159" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="M159" t="s">
-        <v>1174</v>
+        <v>1026</v>
       </c>
       <c r="N159" t="s">
-        <v>1175</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1176</v>
+        <v>1028</v>
       </c>
       <c r="D160" t="s">
-        <v>1177</v>
+        <v>1029</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1178</v>
+        <v>1030</v>
       </c>
       <c r="I160" t="s">
-        <v>1179</v>
+        <v>1031</v>
       </c>
       <c r="J160" t="s">
-        <v>1180</v>
+        <v>1016</v>
       </c>
       <c r="K160" t="s">
-        <v>1181</v>
+        <v>1032</v>
       </c>
       <c r="L160" t="s">
-        <v>31</v>
+        <v>1033</v>
       </c>
       <c r="M160" t="s">
-        <v>1182</v>
+        <v>1034</v>
       </c>
       <c r="N160" t="s">
-        <v>1183</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1184</v>
+        <v>1028</v>
       </c>
       <c r="D161" t="s">
-        <v>1185</v>
+        <v>1036</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1186</v>
+        <v>1030</v>
       </c>
       <c r="I161" t="s">
-        <v>1187</v>
+        <v>1037</v>
       </c>
       <c r="J161" t="s">
-        <v>783</v>
+        <v>1016</v>
       </c>
       <c r="K161" t="s">
-        <v>1188</v>
+        <v>1038</v>
       </c>
       <c r="L161" t="s">
-        <v>89</v>
+        <v>1039</v>
       </c>
       <c r="M161" t="s">
-        <v>1189</v>
+        <v>1040</v>
       </c>
       <c r="N161" t="s">
-        <v>1190</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1191</v>
+        <v>1041</v>
       </c>
       <c r="D162" t="s">
-        <v>1192</v>
+        <v>1042</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1193</v>
+        <v>1043</v>
       </c>
       <c r="I162" t="s">
-        <v>1194</v>
+        <v>1044</v>
       </c>
       <c r="J162" t="s">
-        <v>783</v>
+        <v>1016</v>
       </c>
       <c r="K162" t="s">
-        <v>1195</v>
+        <v>1045</v>
       </c>
       <c r="L162" t="s">
-        <v>89</v>
+        <v>1046</v>
       </c>
       <c r="M162" t="s">
-        <v>1196</v>
+        <v>1047</v>
       </c>
       <c r="N162" t="s">
-        <v>1197</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1198</v>
+        <v>1049</v>
       </c>
       <c r="D163" t="s">
-        <v>1199</v>
+        <v>1042</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1200</v>
+        <v>1050</v>
       </c>
       <c r="I163" t="s">
-        <v>1201</v>
+        <v>1051</v>
       </c>
       <c r="J163" t="s">
-        <v>783</v>
+        <v>1016</v>
       </c>
       <c r="K163" t="s">
-        <v>1202</v>
+        <v>1052</v>
       </c>
       <c r="L163" t="s">
-        <v>89</v>
+        <v>1053</v>
       </c>
       <c r="M163" t="s">
-        <v>1203</v>
+        <v>1054</v>
       </c>
       <c r="N163" t="s">
-        <v>1204</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1205</v>
+        <v>1056</v>
       </c>
       <c r="D164" t="s">
-        <v>1206</v>
+        <v>1057</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1207</v>
+        <v>1058</v>
       </c>
       <c r="I164" t="s">
-        <v>1208</v>
+        <v>1059</v>
       </c>
       <c r="J164" t="s">
-        <v>783</v>
+        <v>315</v>
       </c>
       <c r="K164" t="s">
-        <v>1209</v>
+        <v>1060</v>
       </c>
       <c r="L164" t="s">
-        <v>89</v>
+        <v>1061</v>
       </c>
       <c r="M164" t="s">
-        <v>1210</v>
+        <v>1062</v>
       </c>
       <c r="N164" t="s">
-        <v>1211</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1212</v>
+        <v>1064</v>
       </c>
       <c r="D165" t="s">
-        <v>1213</v>
+        <v>1042</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1214</v>
+        <v>1065</v>
       </c>
       <c r="I165" t="s">
-        <v>1215</v>
+        <v>1066</v>
       </c>
       <c r="J165" t="s">
-        <v>783</v>
+        <v>1016</v>
       </c>
       <c r="K165" t="s">
-        <v>1216</v>
+        <v>1067</v>
       </c>
       <c r="L165" t="s">
-        <v>1140</v>
+        <v>1068</v>
       </c>
       <c r="M165" t="s">
-        <v>1217</v>
+        <v>1069</v>
       </c>
       <c r="N165" t="s">
-        <v>1218</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1219</v>
+        <v>1071</v>
       </c>
       <c r="D166" t="s">
-        <v>1144</v>
+        <v>1042</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>43</v>
+        <v>1072</v>
       </c>
       <c r="I166" t="s">
-        <v>1220</v>
+        <v>1073</v>
       </c>
       <c r="J166" t="s">
-        <v>862</v>
+        <v>1016</v>
       </c>
       <c r="K166" t="s">
-        <v>1221</v>
+        <v>1074</v>
       </c>
       <c r="L166" t="s">
-        <v>942</v>
+        <v>1075</v>
       </c>
       <c r="M166" t="s">
-        <v>1222</v>
+        <v>1076</v>
       </c>
       <c r="N166" t="s">
-        <v>1223</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1224</v>
+        <v>1078</v>
       </c>
       <c r="D167" t="s">
-        <v>1225</v>
+        <v>1042</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1226</v>
+        <v>1079</v>
       </c>
       <c r="I167" t="s">
-        <v>1227</v>
+        <v>1080</v>
       </c>
       <c r="J167" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K167" t="s">
-        <v>1229</v>
+        <v>1081</v>
       </c>
       <c r="L167" t="s">
-        <v>89</v>
+        <v>1082</v>
       </c>
       <c r="M167" t="s">
-        <v>1230</v>
+        <v>1083</v>
       </c>
       <c r="N167" t="s">
-        <v>1231</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1232</v>
+        <v>1085</v>
       </c>
       <c r="D168" t="s">
-        <v>1233</v>
+        <v>1042</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1234</v>
+        <v>1086</v>
       </c>
       <c r="I168" t="s">
-        <v>1235</v>
+        <v>1087</v>
       </c>
       <c r="J168" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K168" t="s">
-        <v>1236</v>
+        <v>1088</v>
       </c>
       <c r="L168" t="s">
-        <v>89</v>
+        <v>1089</v>
       </c>
       <c r="M168" t="s">
-        <v>1237</v>
+        <v>1090</v>
       </c>
       <c r="N168" t="s">
-        <v>1238</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1239</v>
+        <v>1092</v>
       </c>
       <c r="D169" t="s">
-        <v>1240</v>
+        <v>1042</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1241</v>
+        <v>1093</v>
       </c>
       <c r="I169" t="s">
-        <v>1242</v>
+        <v>1094</v>
       </c>
       <c r="J169" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K169" t="s">
-        <v>1243</v>
+        <v>1095</v>
       </c>
       <c r="L169" t="s">
-        <v>89</v>
+        <v>1096</v>
       </c>
       <c r="M169" t="s">
-        <v>1244</v>
+        <v>1097</v>
       </c>
       <c r="N169" t="s">
-        <v>1245</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1246</v>
+        <v>1099</v>
       </c>
       <c r="D170" t="s">
-        <v>1247</v>
+        <v>1042</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1248</v>
+        <v>1100</v>
       </c>
       <c r="I170" t="s">
-        <v>1249</v>
+        <v>1101</v>
       </c>
       <c r="J170" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K170" t="s">
-        <v>1250</v>
+        <v>1102</v>
       </c>
       <c r="L170" t="s">
-        <v>89</v>
+        <v>1103</v>
       </c>
       <c r="M170" t="s">
-        <v>1251</v>
+        <v>1104</v>
       </c>
       <c r="N170" t="s">
-        <v>1252</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1253</v>
+        <v>1106</v>
       </c>
       <c r="D171" t="s">
-        <v>1254</v>
+        <v>1042</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1255</v>
+        <v>1107</v>
       </c>
       <c r="I171" t="s">
-        <v>1256</v>
+        <v>1108</v>
       </c>
       <c r="J171" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K171" t="s">
-        <v>1257</v>
+        <v>1109</v>
       </c>
       <c r="L171" t="s">
-        <v>942</v>
+        <v>1110</v>
       </c>
       <c r="M171" t="s">
-        <v>1258</v>
+        <v>1111</v>
       </c>
       <c r="N171" t="s">
-        <v>1259</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1260</v>
+        <v>1113</v>
       </c>
       <c r="D172" t="s">
-        <v>1261</v>
+        <v>1042</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1262</v>
+        <v>1114</v>
       </c>
       <c r="I172" t="s">
-        <v>1263</v>
+        <v>1115</v>
       </c>
       <c r="J172" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K172" t="s">
-        <v>1264</v>
+        <v>1116</v>
       </c>
       <c r="L172" t="s">
-        <v>89</v>
+        <v>1117</v>
       </c>
       <c r="M172" t="s">
-        <v>1265</v>
+        <v>1118</v>
       </c>
       <c r="N172" t="s">
-        <v>1266</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1267</v>
+        <v>1120</v>
       </c>
       <c r="D173" t="s">
-        <v>1268</v>
+        <v>1042</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1269</v>
+        <v>1121</v>
       </c>
       <c r="I173" t="s">
-        <v>1270</v>
+        <v>1122</v>
       </c>
       <c r="J173" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K173" t="s">
-        <v>1271</v>
+        <v>1123</v>
       </c>
       <c r="L173" t="s">
-        <v>89</v>
+        <v>1124</v>
       </c>
       <c r="M173" t="s">
-        <v>1272</v>
+        <v>1125</v>
       </c>
       <c r="N173" t="s">
-        <v>1273</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1274</v>
+        <v>1127</v>
       </c>
       <c r="D174" t="s">
-        <v>1275</v>
+        <v>1042</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1276</v>
+        <v>1128</v>
       </c>
       <c r="I174" t="s">
-        <v>1277</v>
+        <v>1129</v>
       </c>
       <c r="J174" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K174" t="s">
-        <v>1278</v>
+        <v>1130</v>
       </c>
       <c r="L174" t="s">
-        <v>89</v>
+        <v>1131</v>
       </c>
       <c r="M174" t="s">
-        <v>1279</v>
+        <v>1132</v>
       </c>
       <c r="N174" t="s">
-        <v>1280</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1281</v>
+        <v>1134</v>
       </c>
       <c r="D175" t="s">
-        <v>1282</v>
+        <v>1042</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1283</v>
+        <v>1135</v>
       </c>
       <c r="I175" t="s">
-        <v>1284</v>
+        <v>1136</v>
       </c>
       <c r="J175" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K175" t="s">
-        <v>1285</v>
+        <v>1137</v>
       </c>
       <c r="L175" t="s">
-        <v>89</v>
+        <v>1138</v>
       </c>
       <c r="M175" t="s">
-        <v>1286</v>
+        <v>1139</v>
       </c>
       <c r="N175" t="s">
-        <v>1287</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1274</v>
+        <v>1141</v>
       </c>
       <c r="D176" t="s">
-        <v>1275</v>
+        <v>1142</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1288</v>
+        <v>1143</v>
       </c>
       <c r="I176" t="s">
-        <v>1289</v>
+        <v>1144</v>
       </c>
       <c r="J176" t="s">
-        <v>1228</v>
+        <v>906</v>
       </c>
       <c r="K176" t="s">
-        <v>1290</v>
+        <v>1145</v>
       </c>
       <c r="L176" t="s">
-        <v>89</v>
+        <v>1146</v>
       </c>
       <c r="M176" t="s">
-        <v>1291</v>
+        <v>1147</v>
       </c>
       <c r="N176" t="s">
-        <v>1280</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1292</v>
+        <v>1149</v>
       </c>
       <c r="D177" t="s">
-        <v>1293</v>
+        <v>1042</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1294</v>
+        <v>1150</v>
       </c>
       <c r="I177" t="s">
-        <v>1295</v>
+        <v>1151</v>
       </c>
       <c r="J177" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K177" t="s">
-        <v>1296</v>
+        <v>1152</v>
       </c>
       <c r="L177" t="s">
-        <v>89</v>
+        <v>1153</v>
       </c>
       <c r="M177" t="s">
-        <v>1297</v>
+        <v>1154</v>
       </c>
       <c r="N177" t="s">
-        <v>1298</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1299</v>
+        <v>1156</v>
       </c>
       <c r="D178" t="s">
-        <v>1300</v>
+        <v>1042</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1301</v>
+        <v>1157</v>
       </c>
       <c r="I178" t="s">
-        <v>1302</v>
+        <v>1158</v>
       </c>
       <c r="J178" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K178" t="s">
-        <v>1303</v>
+        <v>1159</v>
       </c>
       <c r="L178" t="s">
-        <v>89</v>
+        <v>1160</v>
       </c>
       <c r="M178" t="s">
-        <v>1304</v>
+        <v>1161</v>
       </c>
       <c r="N178" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="D179" t="s">
-        <v>1306</v>
+        <v>1042</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>43</v>
+        <v>1164</v>
       </c>
       <c r="I179" t="s">
-        <v>1307</v>
+        <v>1165</v>
       </c>
       <c r="J179" t="s">
-        <v>1308</v>
+        <v>1016</v>
       </c>
       <c r="K179" t="s">
-        <v>1309</v>
+        <v>1166</v>
       </c>
       <c r="L179" t="s">
-        <v>942</v>
+        <v>1167</v>
       </c>
       <c r="M179" t="s">
-        <v>1310</v>
+        <v>1168</v>
       </c>
       <c r="N179" t="s">
-        <v>1311</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1312</v>
+        <v>1170</v>
       </c>
       <c r="D180" t="s">
-        <v>1312</v>
+        <v>1171</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>43</v>
+        <v>1172</v>
       </c>
       <c r="I180" t="s">
-        <v>1313</v>
+        <v>1173</v>
       </c>
       <c r="J180" t="s">
-        <v>1308</v>
+        <v>906</v>
       </c>
       <c r="K180" t="s">
-        <v>1314</v>
+        <v>1174</v>
       </c>
       <c r="L180" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M180" t="s">
-        <v>1315</v>
+        <v>1175</v>
       </c>
       <c r="N180" t="s">
-        <v>1316</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1317</v>
+        <v>1177</v>
       </c>
       <c r="D181" t="s">
-        <v>1317</v>
+        <v>1042</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>43</v>
+        <v>1178</v>
       </c>
       <c r="I181" t="s">
-        <v>1318</v>
+        <v>1179</v>
       </c>
       <c r="J181" t="s">
-        <v>1308</v>
+        <v>1016</v>
       </c>
       <c r="K181" t="s">
-        <v>1319</v>
+        <v>1180</v>
       </c>
       <c r="L181" t="s">
-        <v>942</v>
+        <v>1181</v>
       </c>
       <c r="M181" t="s">
-        <v>1320</v>
+        <v>1182</v>
       </c>
       <c r="N181" t="s">
-        <v>1321</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1322</v>
+        <v>1184</v>
       </c>
       <c r="D182" t="s">
-        <v>1322</v>
+        <v>1185</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>43</v>
+        <v>1186</v>
       </c>
       <c r="I182" t="s">
-        <v>1323</v>
+        <v>1187</v>
       </c>
       <c r="J182" t="s">
-        <v>1308</v>
+        <v>906</v>
       </c>
       <c r="K182" t="s">
-        <v>1324</v>
+        <v>1188</v>
       </c>
       <c r="L182" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M182" t="s">
-        <v>1325</v>
+        <v>1189</v>
       </c>
       <c r="N182" t="s">
-        <v>1326</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1327</v>
+        <v>1191</v>
       </c>
       <c r="D183" t="s">
-        <v>1327</v>
+        <v>1042</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>43</v>
+        <v>1192</v>
       </c>
       <c r="I183" t="s">
-        <v>1328</v>
+        <v>1193</v>
       </c>
       <c r="J183" t="s">
-        <v>1308</v>
+        <v>1016</v>
       </c>
       <c r="K183" t="s">
-        <v>1329</v>
+        <v>1194</v>
       </c>
       <c r="L183" t="s">
-        <v>942</v>
+        <v>1195</v>
       </c>
       <c r="M183" t="s">
-        <v>1330</v>
+        <v>1196</v>
       </c>
       <c r="N183" t="s">
-        <v>1331</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1332</v>
+        <v>1198</v>
       </c>
       <c r="D184" t="s">
-        <v>1332</v>
+        <v>1042</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>43</v>
+        <v>1199</v>
       </c>
       <c r="I184" t="s">
-        <v>1333</v>
+        <v>1200</v>
       </c>
       <c r="J184" t="s">
-        <v>1228</v>
+        <v>1016</v>
       </c>
       <c r="K184" t="s">
-        <v>1334</v>
+        <v>1201</v>
       </c>
       <c r="L184" t="s">
-        <v>942</v>
+        <v>1202</v>
       </c>
       <c r="M184" t="s">
-        <v>1335</v>
+        <v>1203</v>
       </c>
       <c r="N184" t="s">
-        <v>1336</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1337</v>
+        <v>1205</v>
       </c>
       <c r="D185" t="s">
-        <v>1338</v>
-[...9 lines deleted...]
-      </c>
+        <v>1042</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
       <c r="H185" t="s">
-        <v>1342</v>
+        <v>1206</v>
       </c>
       <c r="I185" t="s">
-        <v>1343</v>
+        <v>1207</v>
       </c>
       <c r="J185" t="s">
-        <v>1180</v>
+        <v>1016</v>
       </c>
       <c r="K185" t="s">
-        <v>1344</v>
+        <v>1208</v>
       </c>
       <c r="L185" t="s">
-        <v>1345</v>
+        <v>1209</v>
       </c>
       <c r="M185" t="s">
-        <v>1346</v>
+        <v>1210</v>
       </c>
       <c r="N185" t="s">
-        <v>1347</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1348</v>
+        <v>1212</v>
       </c>
       <c r="D186" t="s">
-        <v>1338</v>
-[...9 lines deleted...]
-      </c>
+        <v>1213</v>
+      </c>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186"/>
       <c r="H186" t="s">
-        <v>1352</v>
+        <v>1214</v>
       </c>
       <c r="I186" t="s">
-        <v>1353</v>
+        <v>1215</v>
       </c>
       <c r="J186" t="s">
-        <v>1180</v>
+        <v>906</v>
       </c>
       <c r="K186" t="s">
-        <v>1354</v>
+        <v>1216</v>
       </c>
       <c r="L186" t="s">
-        <v>1345</v>
+        <v>22</v>
       </c>
       <c r="M186" t="s">
-        <v>1355</v>
+        <v>1217</v>
       </c>
       <c r="N186" t="s">
-        <v>1356</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>113</v>
+        <v>1219</v>
       </c>
       <c r="D187" t="s">
-        <v>1357</v>
-[...9 lines deleted...]
-      </c>
+        <v>1042</v>
+      </c>
+      <c r="E187"/>
+      <c r="F187"/>
+      <c r="G187"/>
       <c r="H187" t="s">
-        <v>1358</v>
+        <v>1220</v>
       </c>
       <c r="I187" t="s">
-        <v>1359</v>
+        <v>1221</v>
       </c>
       <c r="J187" t="s">
-        <v>783</v>
+        <v>1016</v>
       </c>
       <c r="K187" t="s">
-        <v>1360</v>
+        <v>1222</v>
       </c>
       <c r="L187" t="s">
-        <v>31</v>
+        <v>1223</v>
       </c>
       <c r="M187" t="s">
-        <v>1361</v>
+        <v>1224</v>
       </c>
       <c r="N187" t="s">
-        <v>121</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>138</v>
+        <v>1226</v>
       </c>
       <c r="D188" t="s">
-        <v>1357</v>
-[...9 lines deleted...]
-      </c>
+        <v>1227</v>
+      </c>
+      <c r="E188"/>
+      <c r="F188"/>
+      <c r="G188"/>
       <c r="H188" t="s">
-        <v>1362</v>
+        <v>1228</v>
       </c>
       <c r="I188" t="s">
-        <v>1363</v>
+        <v>1229</v>
       </c>
       <c r="J188" t="s">
-        <v>783</v>
+        <v>906</v>
       </c>
       <c r="K188" t="s">
-        <v>1364</v>
+        <v>1230</v>
       </c>
       <c r="L188" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M188" t="s">
-        <v>1365</v>
+        <v>1231</v>
       </c>
       <c r="N188" t="s">
-        <v>147</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1366</v>
+        <v>1233</v>
       </c>
       <c r="D189" t="s">
-        <v>1367</v>
+        <v>1234</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1368</v>
+        <v>1235</v>
       </c>
       <c r="I189" t="s">
-        <v>1369</v>
+        <v>1236</v>
       </c>
       <c r="J189" t="s">
-        <v>1370</v>
+        <v>906</v>
       </c>
       <c r="K189" t="s">
-        <v>1371</v>
+        <v>1237</v>
       </c>
       <c r="L189" t="s">
-        <v>1372</v>
+        <v>22</v>
       </c>
       <c r="M189" t="s">
-        <v>1373</v>
+        <v>1238</v>
       </c>
       <c r="N189" t="s">
-        <v>1374</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>43</v>
+        <v>1240</v>
       </c>
       <c r="D190" t="s">
-        <v>1375</v>
+        <v>1042</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1376</v>
+        <v>1241</v>
       </c>
       <c r="I190" t="s">
-        <v>1377</v>
-[...1 lines deleted...]
-      <c r="J190"/>
+        <v>1242</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1016</v>
+      </c>
       <c r="K190" t="s">
-        <v>1378</v>
+        <v>1243</v>
       </c>
       <c r="L190" t="s">
-        <v>1379</v>
+        <v>1244</v>
       </c>
       <c r="M190" t="s">
-        <v>1380</v>
-[...1 lines deleted...]
-      <c r="N190"/>
+        <v>1245</v>
+      </c>
+      <c r="N190" t="s">
+        <v>1246</v>
+      </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1381</v>
+        <v>1247</v>
       </c>
       <c r="D191" t="s">
-        <v>1382</v>
+        <v>1042</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1383</v>
+        <v>1248</v>
       </c>
       <c r="I191" t="s">
-        <v>1384</v>
+        <v>1249</v>
       </c>
       <c r="J191" t="s">
-        <v>1385</v>
+        <v>1016</v>
       </c>
       <c r="K191" t="s">
-        <v>1386</v>
+        <v>1250</v>
       </c>
       <c r="L191" t="s">
-        <v>1387</v>
+        <v>1251</v>
       </c>
       <c r="M191" t="s">
-        <v>1388</v>
+        <v>1252</v>
       </c>
       <c r="N191" t="s">
-        <v>1389</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1390</v>
+        <v>1254</v>
       </c>
       <c r="D192" t="s">
-        <v>1391</v>
+        <v>1042</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1392</v>
+        <v>1255</v>
       </c>
       <c r="I192" t="s">
-        <v>1393</v>
+        <v>1256</v>
       </c>
       <c r="J192" t="s">
-        <v>1394</v>
+        <v>1016</v>
       </c>
       <c r="K192" t="s">
-        <v>1395</v>
+        <v>1257</v>
       </c>
       <c r="L192" t="s">
-        <v>1396</v>
+        <v>1258</v>
       </c>
       <c r="M192" t="s">
-        <v>1397</v>
+        <v>1259</v>
       </c>
       <c r="N192" t="s">
-        <v>1398</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>43</v>
+        <v>1261</v>
       </c>
       <c r="D193" t="s">
-        <v>1399</v>
+        <v>1042</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1400</v>
+        <v>1262</v>
       </c>
       <c r="I193" t="s">
-        <v>1401</v>
-[...1 lines deleted...]
-      <c r="J193"/>
+        <v>1263</v>
+      </c>
+      <c r="J193" t="s">
+        <v>1016</v>
+      </c>
       <c r="K193" t="s">
-        <v>1402</v>
+        <v>1264</v>
       </c>
       <c r="L193" t="s">
-        <v>1403</v>
+        <v>1265</v>
       </c>
       <c r="M193" t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c r="N193"/>
+        <v>1266</v>
+      </c>
+      <c r="N193" t="s">
+        <v>1267</v>
+      </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1405</v>
+        <v>1268</v>
       </c>
       <c r="D194" t="s">
-        <v>1406</v>
-[...9 lines deleted...]
-      </c>
+        <v>1269</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194"/>
       <c r="H194" t="s">
-        <v>1410</v>
+        <v>1270</v>
       </c>
       <c r="I194" t="s">
-        <v>1411</v>
-[...1 lines deleted...]
-      <c r="J194"/>
+        <v>1271</v>
+      </c>
+      <c r="J194" t="s">
+        <v>381</v>
+      </c>
       <c r="K194" t="s">
-        <v>1412</v>
+        <v>1272</v>
       </c>
       <c r="L194" t="s">
-        <v>22</v>
+        <v>1033</v>
       </c>
       <c r="M194" t="s">
-        <v>1413</v>
+        <v>1273</v>
       </c>
       <c r="N194" t="s">
-        <v>1414</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1415</v>
+        <v>1275</v>
       </c>
       <c r="D195" t="s">
-        <v>1416</v>
+        <v>1042</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1417</v>
+        <v>1276</v>
       </c>
       <c r="I195" t="s">
-        <v>1418</v>
-[...1 lines deleted...]
-      <c r="J195"/>
+        <v>1277</v>
+      </c>
+      <c r="J195" t="s">
+        <v>1016</v>
+      </c>
       <c r="K195" t="s">
-        <v>1419</v>
+        <v>1278</v>
       </c>
       <c r="L195" t="s">
-        <v>1420</v>
+        <v>1279</v>
       </c>
       <c r="M195" t="s">
-        <v>1421</v>
+        <v>1280</v>
       </c>
       <c r="N195" t="s">
-        <v>1422</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1423</v>
+        <v>1282</v>
       </c>
       <c r="D196" t="s">
-        <v>1424</v>
-[...9 lines deleted...]
-      </c>
+        <v>1042</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196"/>
       <c r="H196" t="s">
-        <v>1428</v>
+        <v>1283</v>
       </c>
       <c r="I196" t="s">
-        <v>1429</v>
-[...1 lines deleted...]
-      <c r="J196"/>
+        <v>1284</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1016</v>
+      </c>
       <c r="K196" t="s">
-        <v>1430</v>
+        <v>1285</v>
       </c>
       <c r="L196" t="s">
-        <v>1431</v>
+        <v>1286</v>
       </c>
       <c r="M196" t="s">
-        <v>1432</v>
+        <v>1287</v>
       </c>
       <c r="N196" t="s">
-        <v>1433</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1434</v>
+        <v>1289</v>
       </c>
       <c r="D197" t="s">
-        <v>1435</v>
+        <v>1042</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1436</v>
+        <v>1290</v>
       </c>
       <c r="I197" t="s">
-        <v>1437</v>
-[...1 lines deleted...]
-      <c r="J197"/>
+        <v>1291</v>
+      </c>
+      <c r="J197" t="s">
+        <v>1016</v>
+      </c>
       <c r="K197" t="s">
-        <v>1438</v>
+        <v>1292</v>
       </c>
       <c r="L197" t="s">
-        <v>1439</v>
+        <v>1293</v>
       </c>
       <c r="M197" t="s">
-        <v>1440</v>
+        <v>1294</v>
       </c>
       <c r="N197" t="s">
-        <v>1441</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1442</v>
+        <v>1296</v>
       </c>
       <c r="D198" t="s">
-        <v>1443</v>
+        <v>1297</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>43</v>
+        <v>1298</v>
       </c>
       <c r="I198" t="s">
-        <v>1444</v>
-[...1 lines deleted...]
-      <c r="J198"/>
+        <v>1299</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1016</v>
+      </c>
       <c r="K198" t="s">
-        <v>1445</v>
+        <v>1300</v>
       </c>
       <c r="L198" t="s">
-        <v>1446</v>
+        <v>1301</v>
       </c>
       <c r="M198" t="s">
-        <v>1447</v>
+        <v>1302</v>
       </c>
       <c r="N198" t="s">
-        <v>1448</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1449</v>
+        <v>1304</v>
       </c>
       <c r="D199" t="s">
-        <v>1450</v>
+        <v>1305</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1451</v>
+        <v>1306</v>
       </c>
       <c r="I199" t="s">
-        <v>1452</v>
-[...1 lines deleted...]
-      <c r="J199"/>
+        <v>1307</v>
+      </c>
+      <c r="J199" t="s">
+        <v>906</v>
+      </c>
       <c r="K199" t="s">
-        <v>1453</v>
+        <v>1308</v>
       </c>
       <c r="L199" t="s">
-        <v>1454</v>
+        <v>22</v>
       </c>
       <c r="M199" t="s">
-        <v>1455</v>
+        <v>1309</v>
       </c>
       <c r="N199" t="s">
-        <v>1456</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1457</v>
+        <v>1311</v>
       </c>
       <c r="D200" t="s">
-        <v>1458</v>
+        <v>1042</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1459</v>
+        <v>1312</v>
       </c>
       <c r="I200" t="s">
-        <v>1460</v>
-[...1 lines deleted...]
-      <c r="J200"/>
+        <v>1313</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1016</v>
+      </c>
       <c r="K200" t="s">
-        <v>1461</v>
+        <v>1314</v>
       </c>
       <c r="L200" t="s">
-        <v>1462</v>
+        <v>1315</v>
       </c>
       <c r="M200" t="s">
-        <v>1463</v>
+        <v>1316</v>
       </c>
       <c r="N200" t="s">
-        <v>1464</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1465</v>
+        <v>1318</v>
       </c>
       <c r="D201" t="s">
-        <v>243</v>
+        <v>1042</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>43</v>
+        <v>1319</v>
       </c>
       <c r="I201" t="s">
-        <v>1466</v>
-[...1 lines deleted...]
-      <c r="J201"/>
+        <v>1320</v>
+      </c>
+      <c r="J201" t="s">
+        <v>1016</v>
+      </c>
       <c r="K201" t="s">
-        <v>1467</v>
+        <v>1321</v>
       </c>
       <c r="L201" t="s">
-        <v>1468</v>
+        <v>1322</v>
       </c>
       <c r="M201" t="s">
-        <v>1469</v>
+        <v>1323</v>
       </c>
       <c r="N201" t="s">
-        <v>1470</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1471</v>
+        <v>1325</v>
       </c>
       <c r="D202" t="s">
-        <v>1472</v>
+        <v>1326</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>43</v>
+        <v>1327</v>
       </c>
       <c r="I202" t="s">
-        <v>1473</v>
-[...1 lines deleted...]
-      <c r="J202"/>
+        <v>1328</v>
+      </c>
+      <c r="J202" t="s">
+        <v>906</v>
+      </c>
       <c r="K202" t="s">
-        <v>1474</v>
+        <v>1329</v>
       </c>
       <c r="L202" t="s">
-        <v>1475</v>
+        <v>360</v>
       </c>
       <c r="M202" t="s">
-        <v>1476</v>
+        <v>1330</v>
       </c>
       <c r="N202" t="s">
-        <v>1477</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1478</v>
+        <v>1332</v>
       </c>
       <c r="D203" t="s">
-        <v>1479</v>
-[...9 lines deleted...]
-      </c>
+        <v>1042</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
       <c r="H203" t="s">
-        <v>1483</v>
+        <v>1333</v>
       </c>
       <c r="I203" t="s">
-        <v>1484</v>
-[...1 lines deleted...]
-      <c r="J203"/>
+        <v>1334</v>
+      </c>
+      <c r="J203" t="s">
+        <v>1016</v>
+      </c>
       <c r="K203" t="s">
-        <v>1485</v>
+        <v>1335</v>
       </c>
       <c r="L203" t="s">
-        <v>31</v>
+        <v>1336</v>
       </c>
       <c r="M203" t="s">
-        <v>1486</v>
+        <v>1337</v>
       </c>
       <c r="N203" t="s">
-        <v>1487</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
-      <c r="C204"/>
+      <c r="C204" t="s">
+        <v>1339</v>
+      </c>
       <c r="D204" t="s">
-        <v>1488</v>
+        <v>1042</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1489</v>
+        <v>1340</v>
       </c>
       <c r="I204" t="s">
-        <v>1490</v>
-[...1 lines deleted...]
-      <c r="J204"/>
+        <v>1341</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1016</v>
+      </c>
       <c r="K204" t="s">
-        <v>1491</v>
+        <v>1342</v>
       </c>
       <c r="L204" t="s">
-        <v>1492</v>
+        <v>1343</v>
       </c>
       <c r="M204" t="s">
-        <v>1493</v>
-[...1 lines deleted...]
-      <c r="N204"/>
+        <v>1344</v>
+      </c>
+      <c r="N204" t="s">
+        <v>1345</v>
+      </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1494</v>
+        <v>1346</v>
       </c>
       <c r="D205" t="s">
-        <v>1495</v>
-[...9 lines deleted...]
-      </c>
+        <v>1347</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
       <c r="H205" t="s">
-        <v>1499</v>
+        <v>1348</v>
       </c>
       <c r="I205" t="s">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="J205"/>
+        <v>1349</v>
+      </c>
+      <c r="J205" t="s">
+        <v>381</v>
+      </c>
       <c r="K205" t="s">
-        <v>1501</v>
+        <v>1350</v>
       </c>
       <c r="L205" t="s">
-        <v>145</v>
+        <v>963</v>
       </c>
       <c r="M205" t="s">
-        <v>1502</v>
+        <v>1351</v>
       </c>
       <c r="N205" t="s">
-        <v>1503</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1504</v>
+        <v>1353</v>
       </c>
       <c r="D206" t="s">
-        <v>1505</v>
+        <v>1354</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>43</v>
+        <v>1355</v>
       </c>
       <c r="I206" t="s">
-        <v>1506</v>
-[...1 lines deleted...]
-      <c r="J206"/>
+        <v>1356</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1357</v>
+      </c>
       <c r="K206" t="s">
-        <v>1507</v>
+        <v>1358</v>
       </c>
       <c r="L206" t="s">
-        <v>1508</v>
+        <v>22</v>
       </c>
       <c r="M206" t="s">
-        <v>1509</v>
+        <v>1359</v>
       </c>
       <c r="N206" t="s">
-        <v>1510</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1511</v>
+        <v>1361</v>
       </c>
       <c r="D207" t="s">
-        <v>1512</v>
+        <v>1362</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>43</v>
+        <v>1363</v>
       </c>
       <c r="I207" t="s">
-        <v>1513</v>
-[...1 lines deleted...]
-      <c r="J207"/>
+        <v>1364</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1357</v>
+      </c>
       <c r="K207" t="s">
-        <v>1514</v>
+        <v>1365</v>
       </c>
       <c r="L207" t="s">
-        <v>1515</v>
+        <v>22</v>
       </c>
       <c r="M207" t="s">
-        <v>1516</v>
+        <v>1366</v>
       </c>
       <c r="N207" t="s">
-        <v>1517</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1518</v>
+        <v>1368</v>
       </c>
       <c r="D208" t="s">
-        <v>1519</v>
+        <v>47</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1520</v>
+        <v>1369</v>
       </c>
       <c r="I208" t="s">
-        <v>1521</v>
-[...1 lines deleted...]
-      <c r="J208"/>
+        <v>1370</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1016</v>
+      </c>
       <c r="K208" t="s">
-        <v>1522</v>
+        <v>1371</v>
       </c>
       <c r="L208" t="s">
-        <v>1523</v>
+        <v>1372</v>
       </c>
       <c r="M208" t="s">
-        <v>1524</v>
+        <v>1373</v>
       </c>
       <c r="N208" t="s">
-        <v>1525</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1526</v>
+        <v>1375</v>
       </c>
       <c r="D209" t="s">
-        <v>1527</v>
+        <v>47</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1528</v>
+        <v>1376</v>
       </c>
       <c r="I209" t="s">
-        <v>1529</v>
-[...1 lines deleted...]
-      <c r="J209"/>
+        <v>1377</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1016</v>
+      </c>
       <c r="K209" t="s">
-        <v>1530</v>
+        <v>1378</v>
       </c>
       <c r="L209" t="s">
-        <v>1531</v>
+        <v>1379</v>
       </c>
       <c r="M209" t="s">
-        <v>1532</v>
+        <v>1380</v>
       </c>
       <c r="N209" t="s">
-        <v>1533</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1534</v>
+        <v>1382</v>
       </c>
       <c r="D210" t="s">
-        <v>1535</v>
+        <v>1383</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1536</v>
+        <v>1384</v>
       </c>
       <c r="I210" t="s">
-        <v>1537</v>
-[...1 lines deleted...]
-      <c r="J210"/>
+        <v>1385</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1357</v>
+      </c>
       <c r="K210" t="s">
-        <v>1538</v>
+        <v>1386</v>
       </c>
       <c r="L210" t="s">
-        <v>1539</v>
+        <v>22</v>
       </c>
       <c r="M210" t="s">
-        <v>1540</v>
+        <v>1387</v>
       </c>
       <c r="N210" t="s">
-        <v>1541</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1542</v>
+        <v>1389</v>
       </c>
       <c r="D211" t="s">
-        <v>1543</v>
+        <v>1390</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1544</v>
+        <v>1391</v>
       </c>
       <c r="I211" t="s">
-        <v>1545</v>
-[...1 lines deleted...]
-      <c r="J211"/>
+        <v>1392</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1016</v>
+      </c>
       <c r="K211" t="s">
-        <v>1546</v>
+        <v>1393</v>
       </c>
       <c r="L211" t="s">
-        <v>1547</v>
+        <v>1394</v>
       </c>
       <c r="M211" t="s">
-        <v>1548</v>
+        <v>1395</v>
       </c>
       <c r="N211" t="s">
-        <v>1549</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1550</v>
+        <v>1397</v>
       </c>
       <c r="D212" t="s">
-        <v>1551</v>
-[...9 lines deleted...]
-      </c>
+        <v>1398</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
       <c r="H212" t="s">
-        <v>1555</v>
+        <v>1399</v>
       </c>
       <c r="I212" t="s">
-        <v>1556</v>
-[...1 lines deleted...]
-      <c r="J212"/>
+        <v>1400</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1016</v>
+      </c>
       <c r="K212" t="s">
-        <v>1557</v>
+        <v>1401</v>
       </c>
       <c r="L212" t="s">
-        <v>31</v>
+        <v>1402</v>
       </c>
       <c r="M212" t="s">
-        <v>1558</v>
+        <v>1403</v>
       </c>
       <c r="N212" t="s">
-        <v>1559</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1560</v>
+        <v>1405</v>
       </c>
       <c r="D213" t="s">
-        <v>1561</v>
-[...9 lines deleted...]
-      </c>
+        <v>1406</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
       <c r="H213" t="s">
-        <v>1565</v>
+        <v>251</v>
       </c>
       <c r="I213" t="s">
-        <v>1566</v>
-[...1 lines deleted...]
-      <c r="J213"/>
+        <v>1407</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1357</v>
+      </c>
       <c r="K213" t="s">
-        <v>1567</v>
+        <v>1408</v>
       </c>
       <c r="L213" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="M213" t="s">
-        <v>1568</v>
+        <v>1409</v>
       </c>
       <c r="N213" t="s">
-        <v>1569</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1570</v>
+        <v>1411</v>
       </c>
       <c r="D214" t="s">
-        <v>1571</v>
+        <v>1412</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1572</v>
+        <v>1413</v>
       </c>
       <c r="I214" t="s">
-        <v>1573</v>
-[...1 lines deleted...]
-      <c r="J214"/>
+        <v>1414</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1357</v>
+      </c>
       <c r="K214" t="s">
-        <v>1574</v>
+        <v>1415</v>
       </c>
       <c r="L214" t="s">
-        <v>1575</v>
+        <v>22</v>
       </c>
       <c r="M214" t="s">
-        <v>1576</v>
+        <v>1416</v>
       </c>
       <c r="N214" t="s">
-        <v>1577</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1578</v>
+        <v>1418</v>
       </c>
       <c r="D215" t="s">
-        <v>1579</v>
+        <v>1419</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1580</v>
+        <v>1420</v>
       </c>
       <c r="I215" t="s">
-        <v>1581</v>
-[...1 lines deleted...]
-      <c r="J215"/>
+        <v>1421</v>
+      </c>
+      <c r="J215" t="s">
+        <v>1357</v>
+      </c>
       <c r="K215" t="s">
-        <v>1582</v>
+        <v>1422</v>
       </c>
       <c r="L215" t="s">
-        <v>1583</v>
+        <v>22</v>
       </c>
       <c r="M215" t="s">
-        <v>1584</v>
+        <v>1423</v>
       </c>
       <c r="N215" t="s">
-        <v>1585</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1586</v>
+        <v>1425</v>
       </c>
       <c r="D216" t="s">
-        <v>1587</v>
+        <v>1426</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1588</v>
+        <v>1427</v>
       </c>
       <c r="I216" t="s">
-        <v>1589</v>
-[...1 lines deleted...]
-      <c r="J216"/>
+        <v>1428</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1429</v>
+      </c>
       <c r="K216" t="s">
-        <v>1590</v>
+        <v>1430</v>
       </c>
       <c r="L216" t="s">
-        <v>1591</v>
+        <v>1431</v>
       </c>
       <c r="M216" t="s">
-        <v>1592</v>
+        <v>1432</v>
       </c>
       <c r="N216" t="s">
-        <v>1593</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1594</v>
+        <v>1434</v>
       </c>
       <c r="D217" t="s">
-        <v>1595</v>
+        <v>1435</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1596</v>
+        <v>1436</v>
       </c>
       <c r="I217" t="s">
-        <v>1597</v>
-[...1 lines deleted...]
-      <c r="J217"/>
+        <v>1437</v>
+      </c>
+      <c r="J217" t="s">
+        <v>1357</v>
+      </c>
       <c r="K217" t="s">
-        <v>1598</v>
+        <v>1438</v>
       </c>
       <c r="L217" t="s">
-        <v>1599</v>
+        <v>22</v>
       </c>
       <c r="M217" t="s">
-        <v>1600</v>
+        <v>1439</v>
       </c>
       <c r="N217" t="s">
-        <v>1601</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1602</v>
+        <v>1441</v>
       </c>
       <c r="D218" t="s">
-        <v>1603</v>
+        <v>1442</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1604</v>
+        <v>1443</v>
       </c>
       <c r="I218" t="s">
-        <v>1605</v>
-[...1 lines deleted...]
-      <c r="J218"/>
+        <v>1444</v>
+      </c>
+      <c r="J218" t="s">
+        <v>1357</v>
+      </c>
       <c r="K218" t="s">
-        <v>1606</v>
+        <v>1445</v>
       </c>
       <c r="L218" t="s">
-        <v>1607</v>
+        <v>22</v>
       </c>
       <c r="M218" t="s">
-        <v>1608</v>
+        <v>1446</v>
       </c>
       <c r="N218" t="s">
-        <v>1609</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1610</v>
+        <v>1448</v>
       </c>
       <c r="D219" t="s">
-        <v>1611</v>
-[...9 lines deleted...]
-      </c>
+        <v>1449</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
       <c r="H219" t="s">
-        <v>1615</v>
+        <v>1450</v>
       </c>
       <c r="I219" t="s">
-        <v>1616</v>
-[...1 lines deleted...]
-      <c r="J219"/>
+        <v>1451</v>
+      </c>
+      <c r="J219" t="s">
+        <v>1357</v>
+      </c>
       <c r="K219" t="s">
-        <v>1617</v>
+        <v>1452</v>
       </c>
       <c r="L219" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M219" t="s">
-        <v>1618</v>
+        <v>1453</v>
       </c>
       <c r="N219" t="s">
-        <v>1619</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1620</v>
+        <v>1455</v>
       </c>
       <c r="D220" t="s">
-        <v>1621</v>
+        <v>1456</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1622</v>
+        <v>1457</v>
       </c>
       <c r="I220" t="s">
-        <v>1623</v>
-[...1 lines deleted...]
-      <c r="J220"/>
+        <v>1458</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1357</v>
+      </c>
       <c r="K220" t="s">
-        <v>1624</v>
+        <v>1459</v>
       </c>
       <c r="L220" t="s">
-        <v>1625</v>
+        <v>22</v>
       </c>
       <c r="M220" t="s">
-        <v>1626</v>
+        <v>1460</v>
       </c>
       <c r="N220" t="s">
-        <v>1627</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1628</v>
+        <v>1462</v>
       </c>
       <c r="D221" t="s">
-        <v>1629</v>
-[...9 lines deleted...]
-      </c>
+        <v>1463</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221"/>
+      <c r="G221"/>
       <c r="H221" t="s">
-        <v>1633</v>
+        <v>1464</v>
       </c>
       <c r="I221" t="s">
-        <v>1634</v>
-[...1 lines deleted...]
-      <c r="J221"/>
+        <v>1465</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1357</v>
+      </c>
       <c r="K221" t="s">
-        <v>1635</v>
+        <v>1466</v>
       </c>
       <c r="L221" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M221" t="s">
-        <v>1636</v>
+        <v>1467</v>
       </c>
       <c r="N221" t="s">
-        <v>1637</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1638</v>
+        <v>1469</v>
       </c>
       <c r="D222" t="s">
-        <v>1639</v>
+        <v>1470</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1640</v>
+        <v>1471</v>
       </c>
       <c r="I222" t="s">
-        <v>1641</v>
-[...1 lines deleted...]
-      <c r="J222"/>
+        <v>1472</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1357</v>
+      </c>
       <c r="K222" t="s">
-        <v>1642</v>
+        <v>1473</v>
       </c>
       <c r="L222" t="s">
-        <v>1643</v>
+        <v>22</v>
       </c>
       <c r="M222" t="s">
-        <v>1644</v>
+        <v>1474</v>
       </c>
       <c r="N222" t="s">
-        <v>1645</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1646</v>
+        <v>1476</v>
       </c>
       <c r="D223" t="s">
-        <v>1647</v>
+        <v>1477</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1648</v>
+        <v>1478</v>
       </c>
       <c r="I223" t="s">
-        <v>1649</v>
-[...1 lines deleted...]
-      <c r="J223"/>
+        <v>1479</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1357</v>
+      </c>
       <c r="K223" t="s">
-        <v>1650</v>
+        <v>1480</v>
       </c>
       <c r="L223" t="s">
-        <v>1651</v>
+        <v>22</v>
       </c>
       <c r="M223" t="s">
-        <v>1652</v>
+        <v>1481</v>
       </c>
       <c r="N223" t="s">
-        <v>1653</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1654</v>
+        <v>1483</v>
       </c>
       <c r="D224" t="s">
-        <v>1655</v>
+        <v>1484</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>43</v>
+        <v>1485</v>
       </c>
       <c r="I224" t="s">
-        <v>1656</v>
-[...1 lines deleted...]
-      <c r="J224"/>
+        <v>1486</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1357</v>
+      </c>
       <c r="K224" t="s">
-        <v>1657</v>
+        <v>1487</v>
       </c>
       <c r="L224" t="s">
-        <v>1658</v>
+        <v>1488</v>
       </c>
       <c r="M224" t="s">
-        <v>1659</v>
+        <v>1489</v>
       </c>
       <c r="N224" t="s">
-        <v>1660</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1661</v>
+        <v>1491</v>
       </c>
       <c r="D225" t="s">
-        <v>1662</v>
+        <v>1492</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>43</v>
+        <v>1493</v>
       </c>
       <c r="I225" t="s">
-        <v>1663</v>
-[...1 lines deleted...]
-      <c r="J225"/>
+        <v>1494</v>
+      </c>
+      <c r="J225" t="s">
+        <v>1357</v>
+      </c>
       <c r="K225" t="s">
-        <v>1664</v>
+        <v>1495</v>
       </c>
       <c r="L225" t="s">
-        <v>1665</v>
+        <v>22</v>
       </c>
       <c r="M225" t="s">
-        <v>1666</v>
+        <v>1496</v>
       </c>
       <c r="N225" t="s">
-        <v>1667</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1668</v>
+        <v>1498</v>
       </c>
       <c r="D226" t="s">
-        <v>1662</v>
+        <v>1499</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>43</v>
+        <v>1500</v>
       </c>
       <c r="I226" t="s">
-        <v>1669</v>
-[...1 lines deleted...]
-      <c r="J226"/>
+        <v>1501</v>
+      </c>
+      <c r="J226" t="s">
+        <v>1357</v>
+      </c>
       <c r="K226" t="s">
-        <v>1670</v>
+        <v>1502</v>
       </c>
       <c r="L226" t="s">
-        <v>1671</v>
+        <v>22</v>
       </c>
       <c r="M226" t="s">
-        <v>1672</v>
+        <v>1503</v>
       </c>
       <c r="N226" t="s">
-        <v>1673</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1654</v>
+        <v>1498</v>
       </c>
       <c r="D227" t="s">
-        <v>1662</v>
+        <v>1499</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1674</v>
+        <v>1505</v>
       </c>
       <c r="I227" t="s">
-        <v>1675</v>
-[...1 lines deleted...]
-      <c r="J227"/>
+        <v>1506</v>
+      </c>
+      <c r="J227" t="s">
+        <v>1357</v>
+      </c>
       <c r="K227" t="s">
-        <v>1676</v>
+        <v>1507</v>
       </c>
       <c r="L227" t="s">
-        <v>1665</v>
+        <v>22</v>
       </c>
       <c r="M227" t="s">
-        <v>1677</v>
+        <v>1508</v>
       </c>
       <c r="N227" t="s">
-        <v>1660</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1678</v>
+        <v>1509</v>
       </c>
       <c r="D228" t="s">
-        <v>1679</v>
+        <v>1510</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1680</v>
+        <v>1511</v>
       </c>
       <c r="I228" t="s">
-        <v>1681</v>
-[...1 lines deleted...]
-      <c r="J228"/>
+        <v>1512</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1357</v>
+      </c>
       <c r="K228" t="s">
-        <v>1682</v>
+        <v>1513</v>
       </c>
       <c r="L228" t="s">
-        <v>1683</v>
+        <v>22</v>
       </c>
       <c r="M228" t="s">
-        <v>1684</v>
+        <v>1514</v>
       </c>
       <c r="N228" t="s">
-        <v>1685</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1686</v>
+        <v>1516</v>
       </c>
       <c r="D229" t="s">
-        <v>1687</v>
+        <v>1517</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1688</v>
+        <v>1518</v>
       </c>
       <c r="I229" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="J229"/>
+        <v>1519</v>
+      </c>
+      <c r="J229" t="s">
+        <v>1357</v>
+      </c>
       <c r="K229" t="s">
-        <v>1690</v>
+        <v>1520</v>
       </c>
       <c r="L229" t="s">
-        <v>1691</v>
+        <v>22</v>
       </c>
       <c r="M229" t="s">
-        <v>1692</v>
+        <v>1521</v>
       </c>
       <c r="N229" t="s">
-        <v>1693</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1694</v>
+        <v>1523</v>
       </c>
       <c r="D230" t="s">
-        <v>1695</v>
+        <v>1524</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1696</v>
+        <v>1525</v>
       </c>
       <c r="I230" t="s">
-        <v>1697</v>
-[...1 lines deleted...]
-      <c r="J230"/>
+        <v>1526</v>
+      </c>
+      <c r="J230" t="s">
+        <v>1357</v>
+      </c>
       <c r="K230" t="s">
-        <v>1698</v>
+        <v>1527</v>
       </c>
       <c r="L230" t="s">
-        <v>1699</v>
+        <v>22</v>
       </c>
       <c r="M230" t="s">
-        <v>1700</v>
+        <v>1528</v>
       </c>
       <c r="N230" t="s">
-        <v>1701</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1702</v>
+        <v>1530</v>
       </c>
       <c r="D231" t="s">
-        <v>1703</v>
+        <v>47</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1604</v>
+        <v>1531</v>
       </c>
       <c r="I231" t="s">
-        <v>1704</v>
-[...1 lines deleted...]
-      <c r="J231"/>
+        <v>1532</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1429</v>
+      </c>
       <c r="K231" t="s">
-        <v>1705</v>
+        <v>1533</v>
       </c>
       <c r="L231" t="s">
-        <v>1706</v>
+        <v>1534</v>
       </c>
       <c r="M231" t="s">
-        <v>1707</v>
+        <v>1535</v>
       </c>
       <c r="N231" t="s">
-        <v>1708</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1709</v>
+        <v>1537</v>
       </c>
       <c r="D232" t="s">
-        <v>1710</v>
+        <v>1538</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1711</v>
+        <v>1539</v>
       </c>
       <c r="I232" t="s">
-        <v>1712</v>
-[...1 lines deleted...]
-      <c r="J232"/>
+        <v>1540</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1357</v>
+      </c>
       <c r="K232" t="s">
-        <v>1713</v>
+        <v>1541</v>
       </c>
       <c r="L232" t="s">
-        <v>1714</v>
+        <v>22</v>
       </c>
       <c r="M232" t="s">
-        <v>1715</v>
+        <v>1542</v>
       </c>
       <c r="N232" t="s">
-        <v>1716</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1717</v>
+        <v>1544</v>
       </c>
       <c r="D233" t="s">
-        <v>1718</v>
+        <v>1545</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1719</v>
+        <v>1546</v>
       </c>
       <c r="I233" t="s">
-        <v>1720</v>
-[...1 lines deleted...]
-      <c r="J233"/>
+        <v>1547</v>
+      </c>
+      <c r="J233" t="s">
+        <v>1357</v>
+      </c>
       <c r="K233" t="s">
-        <v>1721</v>
+        <v>1548</v>
       </c>
       <c r="L233" t="s">
-        <v>1722</v>
+        <v>22</v>
       </c>
       <c r="M233" t="s">
-        <v>1723</v>
+        <v>1549</v>
       </c>
       <c r="N233" t="s">
-        <v>1724</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1725</v>
+        <v>1551</v>
       </c>
       <c r="D234" t="s">
-        <v>1726</v>
+        <v>1552</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1727</v>
+        <v>1553</v>
       </c>
       <c r="I234" t="s">
-        <v>1728</v>
-[...1 lines deleted...]
-      <c r="J234"/>
+        <v>1554</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1357</v>
+      </c>
       <c r="K234" t="s">
-        <v>1729</v>
+        <v>1555</v>
       </c>
       <c r="L234" t="s">
-        <v>1730</v>
+        <v>22</v>
       </c>
       <c r="M234" t="s">
-        <v>1731</v>
+        <v>1556</v>
       </c>
       <c r="N234" t="s">
-        <v>1732</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1733</v>
+        <v>1558</v>
       </c>
       <c r="D235" t="s">
-        <v>1734</v>
+        <v>1559</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1735</v>
+        <v>1560</v>
       </c>
       <c r="I235" t="s">
-        <v>1736</v>
-[...1 lines deleted...]
-      <c r="J235"/>
+        <v>1561</v>
+      </c>
+      <c r="J235" t="s">
+        <v>1357</v>
+      </c>
       <c r="K235" t="s">
-        <v>1737</v>
+        <v>1562</v>
       </c>
       <c r="L235" t="s">
-        <v>1738</v>
+        <v>22</v>
       </c>
       <c r="M235" t="s">
-        <v>1739</v>
+        <v>1563</v>
       </c>
       <c r="N235" t="s">
-        <v>1740</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1741</v>
+        <v>1565</v>
       </c>
       <c r="D236" t="s">
-        <v>1742</v>
-[...9 lines deleted...]
-      </c>
+        <v>1566</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236"/>
+      <c r="G236"/>
       <c r="H236" t="s">
-        <v>1746</v>
+        <v>1567</v>
       </c>
       <c r="I236" t="s">
-        <v>1747</v>
-[...1 lines deleted...]
-      <c r="J236"/>
+        <v>1568</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1569</v>
+      </c>
       <c r="K236" t="s">
-        <v>1748</v>
+        <v>1570</v>
       </c>
       <c r="L236" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M236" t="s">
-        <v>1749</v>
+        <v>1571</v>
       </c>
       <c r="N236" t="s">
-        <v>1750</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1751</v>
+        <v>1573</v>
       </c>
       <c r="D237" t="s">
-        <v>1742</v>
-[...9 lines deleted...]
-      </c>
+        <v>1574</v>
+      </c>
+      <c r="E237"/>
+      <c r="F237"/>
+      <c r="G237"/>
       <c r="H237" t="s">
-        <v>1755</v>
+        <v>1575</v>
       </c>
       <c r="I237" t="s">
-        <v>1756</v>
-[...1 lines deleted...]
-      <c r="J237"/>
+        <v>1576</v>
+      </c>
+      <c r="J237" t="s">
+        <v>1569</v>
+      </c>
       <c r="K237" t="s">
-        <v>1757</v>
+        <v>1577</v>
       </c>
       <c r="L237" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M237" t="s">
-        <v>1758</v>
+        <v>1578</v>
       </c>
       <c r="N237" t="s">
-        <v>1759</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1760</v>
+        <v>1580</v>
       </c>
       <c r="D238" t="s">
-        <v>1761</v>
-[...9 lines deleted...]
-      </c>
+        <v>1581</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238"/>
+      <c r="G238"/>
       <c r="H238" t="s">
-        <v>1765</v>
+        <v>1582</v>
       </c>
       <c r="I238" t="s">
-        <v>1766</v>
-[...1 lines deleted...]
-      <c r="J238"/>
+        <v>1583</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1569</v>
+      </c>
       <c r="K238" t="s">
-        <v>1767</v>
+        <v>1584</v>
       </c>
       <c r="L238" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M238" t="s">
-        <v>1768</v>
+        <v>1585</v>
       </c>
       <c r="N238" t="s">
-        <v>1769</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1770</v>
+        <v>1587</v>
       </c>
       <c r="D239" t="s">
-        <v>1771</v>
-[...9 lines deleted...]
-      </c>
+        <v>1588</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239"/>
+      <c r="G239"/>
       <c r="H239" t="s">
-        <v>1775</v>
+        <v>1589</v>
       </c>
       <c r="I239" t="s">
-        <v>1776</v>
-[...1 lines deleted...]
-      <c r="J239"/>
+        <v>1590</v>
+      </c>
+      <c r="J239" t="s">
+        <v>1569</v>
+      </c>
       <c r="K239" t="s">
-        <v>1777</v>
+        <v>1591</v>
       </c>
       <c r="L239" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="M239" t="s">
-        <v>1778</v>
+        <v>1592</v>
       </c>
       <c r="N239" t="s">
-        <v>1779</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1780</v>
+        <v>1594</v>
       </c>
       <c r="D240" t="s">
-        <v>1781</v>
+        <v>1595</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1782</v>
+        <v>1596</v>
       </c>
       <c r="I240" t="s">
-        <v>1783</v>
-[...1 lines deleted...]
-      <c r="J240"/>
+        <v>1597</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1569</v>
+      </c>
       <c r="K240" t="s">
-        <v>1784</v>
+        <v>1598</v>
       </c>
       <c r="L240" t="s">
-        <v>1785</v>
+        <v>22</v>
       </c>
       <c r="M240" t="s">
-        <v>1786</v>
+        <v>1599</v>
       </c>
       <c r="N240" t="s">
-        <v>1787</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1788</v>
+        <v>1601</v>
       </c>
       <c r="D241" t="s">
-        <v>1789</v>
+        <v>1602</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1790</v>
+        <v>1603</v>
       </c>
       <c r="I241" t="s">
-        <v>1791</v>
-[...1 lines deleted...]
-      <c r="J241"/>
+        <v>1604</v>
+      </c>
+      <c r="J241" t="s">
+        <v>1569</v>
+      </c>
       <c r="K241" t="s">
-        <v>1792</v>
+        <v>1605</v>
       </c>
       <c r="L241" t="s">
-        <v>1793</v>
+        <v>1146</v>
       </c>
       <c r="M241" t="s">
-        <v>1794</v>
+        <v>1606</v>
       </c>
       <c r="N241" t="s">
-        <v>1795</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1796</v>
+        <v>1608</v>
       </c>
       <c r="D242" t="s">
-        <v>1797</v>
+        <v>1609</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1798</v>
+        <v>1610</v>
       </c>
       <c r="I242" t="s">
-        <v>1799</v>
-[...1 lines deleted...]
-      <c r="J242"/>
+        <v>1611</v>
+      </c>
+      <c r="J242" t="s">
+        <v>1569</v>
+      </c>
       <c r="K242" t="s">
-        <v>1800</v>
+        <v>1612</v>
       </c>
       <c r="L242" t="s">
-        <v>1801</v>
+        <v>22</v>
       </c>
       <c r="M242" t="s">
-        <v>1802</v>
+        <v>1613</v>
       </c>
       <c r="N242" t="s">
-        <v>1803</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1804</v>
+        <v>1615</v>
       </c>
       <c r="D243" t="s">
-        <v>1805</v>
-[...9 lines deleted...]
-      </c>
+        <v>1616</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243"/>
+      <c r="G243"/>
       <c r="H243" t="s">
-        <v>1809</v>
+        <v>1617</v>
       </c>
       <c r="I243" t="s">
-        <v>1810</v>
-[...1 lines deleted...]
-      <c r="J243"/>
+        <v>1618</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1569</v>
+      </c>
       <c r="K243" t="s">
-        <v>1811</v>
+        <v>1619</v>
       </c>
       <c r="L243" t="s">
-        <v>1812</v>
+        <v>22</v>
       </c>
       <c r="M243" t="s">
-        <v>1813</v>
+        <v>1620</v>
       </c>
       <c r="N243" t="s">
-        <v>1814</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1815</v>
+        <v>521</v>
       </c>
       <c r="D244" t="s">
-        <v>1816</v>
-[...9 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244"/>
+      <c r="G244"/>
       <c r="H244" t="s">
-        <v>1820</v>
+        <v>1622</v>
       </c>
       <c r="I244" t="s">
-        <v>1821</v>
-[...1 lines deleted...]
-      <c r="J244"/>
+        <v>1623</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1569</v>
+      </c>
       <c r="K244" t="s">
-        <v>1822</v>
+        <v>1624</v>
       </c>
       <c r="L244" t="s">
-        <v>1823</v>
+        <v>22</v>
       </c>
       <c r="M244" t="s">
-        <v>1824</v>
+        <v>1625</v>
       </c>
       <c r="N244" t="s">
-        <v>1825</v>
+        <v>527</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1826</v>
+        <v>1626</v>
       </c>
       <c r="D245" t="s">
-        <v>1827</v>
-[...9 lines deleted...]
-      </c>
+        <v>1627</v>
+      </c>
+      <c r="E245"/>
+      <c r="F245"/>
+      <c r="G245"/>
       <c r="H245" t="s">
-        <v>1831</v>
+        <v>1628</v>
       </c>
       <c r="I245" t="s">
-        <v>1832</v>
-[...1 lines deleted...]
-      <c r="J245"/>
+        <v>1629</v>
+      </c>
+      <c r="J245" t="s">
+        <v>1569</v>
+      </c>
       <c r="K245" t="s">
-        <v>1833</v>
+        <v>1630</v>
       </c>
       <c r="L245" t="s">
-        <v>1834</v>
+        <v>22</v>
       </c>
       <c r="M245" t="s">
-        <v>1835</v>
+        <v>1631</v>
       </c>
       <c r="N245" t="s">
-        <v>1836</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1837</v>
+        <v>1633</v>
       </c>
       <c r="D246" t="s">
-        <v>1838</v>
-[...9 lines deleted...]
-      </c>
+        <v>1634</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246"/>
+      <c r="G246"/>
       <c r="H246" t="s">
-        <v>1842</v>
+        <v>1635</v>
       </c>
       <c r="I246" t="s">
-        <v>1843</v>
-[...1 lines deleted...]
-      <c r="J246"/>
+        <v>1636</v>
+      </c>
+      <c r="J246" t="s">
+        <v>1569</v>
+      </c>
       <c r="K246" t="s">
-        <v>1844</v>
+        <v>1637</v>
       </c>
       <c r="L246" t="s">
-        <v>1845</v>
+        <v>22</v>
       </c>
       <c r="M246" t="s">
-        <v>1846</v>
+        <v>1638</v>
       </c>
       <c r="N246" t="s">
-        <v>1847</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1848</v>
+        <v>39</v>
       </c>
       <c r="D247" t="s">
-        <v>1849</v>
-[...9 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
       <c r="H247" t="s">
-        <v>1853</v>
+        <v>1640</v>
       </c>
       <c r="I247" t="s">
-        <v>1854</v>
-[...1 lines deleted...]
-      <c r="J247"/>
+        <v>1641</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1569</v>
+      </c>
       <c r="K247" t="s">
-        <v>1855</v>
+        <v>1642</v>
       </c>
       <c r="L247" t="s">
-        <v>1856</v>
+        <v>22</v>
       </c>
       <c r="M247" t="s">
-        <v>1857</v>
+        <v>1643</v>
       </c>
       <c r="N247" t="s">
-        <v>1858</v>
+        <v>45</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1859</v>
+        <v>1644</v>
       </c>
       <c r="D248" t="s">
-        <v>1860</v>
-[...9 lines deleted...]
-      </c>
+        <v>1645</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248"/>
+      <c r="G248"/>
       <c r="H248" t="s">
-        <v>1864</v>
+        <v>1646</v>
       </c>
       <c r="I248" t="s">
-        <v>1865</v>
-[...1 lines deleted...]
-      <c r="J248"/>
+        <v>1647</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1569</v>
+      </c>
       <c r="K248" t="s">
-        <v>1866</v>
+        <v>1648</v>
       </c>
       <c r="L248" t="s">
-        <v>1867</v>
+        <v>22</v>
       </c>
       <c r="M248" t="s">
-        <v>1868</v>
+        <v>1649</v>
       </c>
       <c r="N248" t="s">
-        <v>1869</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1870</v>
+        <v>1651</v>
       </c>
       <c r="D249" t="s">
-        <v>1871</v>
-[...9 lines deleted...]
-      </c>
+        <v>1652</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
       <c r="H249" t="s">
-        <v>1875</v>
+        <v>1653</v>
       </c>
       <c r="I249" t="s">
-        <v>1876</v>
-[...1 lines deleted...]
-      <c r="J249"/>
+        <v>1654</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1569</v>
+      </c>
       <c r="K249" t="s">
-        <v>1877</v>
+        <v>1655</v>
       </c>
       <c r="L249" t="s">
-        <v>1878</v>
+        <v>22</v>
       </c>
       <c r="M249" t="s">
-        <v>1879</v>
+        <v>1656</v>
       </c>
       <c r="N249" t="s">
-        <v>1880</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1881</v>
+        <v>1658</v>
       </c>
       <c r="D250" t="s">
-        <v>1882</v>
-[...9 lines deleted...]
-      </c>
+        <v>1659</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="G250"/>
       <c r="H250" t="s">
-        <v>1886</v>
+        <v>1660</v>
       </c>
       <c r="I250" t="s">
-        <v>1887</v>
-[...1 lines deleted...]
-      <c r="J250"/>
+        <v>1661</v>
+      </c>
+      <c r="J250" t="s">
+        <v>1569</v>
+      </c>
       <c r="K250" t="s">
-        <v>1888</v>
+        <v>1662</v>
       </c>
       <c r="L250" t="s">
-        <v>1889</v>
+        <v>22</v>
       </c>
       <c r="M250" t="s">
-        <v>1890</v>
+        <v>1663</v>
       </c>
       <c r="N250" t="s">
-        <v>1891</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1892</v>
+        <v>1665</v>
       </c>
       <c r="D251" t="s">
-        <v>1893</v>
-[...9 lines deleted...]
-      </c>
+        <v>1666</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251"/>
+      <c r="G251"/>
       <c r="H251" t="s">
-        <v>1897</v>
+        <v>1667</v>
       </c>
       <c r="I251" t="s">
-        <v>1898</v>
-[...1 lines deleted...]
-      <c r="J251"/>
+        <v>1668</v>
+      </c>
+      <c r="J251" t="s">
+        <v>1569</v>
+      </c>
       <c r="K251" t="s">
-        <v>1899</v>
+        <v>1669</v>
       </c>
       <c r="L251" t="s">
-        <v>1900</v>
+        <v>22</v>
       </c>
       <c r="M251" t="s">
-        <v>1901</v>
+        <v>1670</v>
       </c>
       <c r="N251" t="s">
-        <v>1902</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1903</v>
+        <v>1672</v>
       </c>
       <c r="D252" t="s">
-        <v>1904</v>
-[...9 lines deleted...]
-      </c>
+        <v>1673</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252"/>
+      <c r="G252"/>
       <c r="H252" t="s">
-        <v>1908</v>
+        <v>1674</v>
       </c>
       <c r="I252" t="s">
-        <v>1909</v>
-[...1 lines deleted...]
-      <c r="J252"/>
+        <v>1675</v>
+      </c>
+      <c r="J252" t="s">
+        <v>1569</v>
+      </c>
       <c r="K252" t="s">
-        <v>1910</v>
+        <v>1676</v>
       </c>
       <c r="L252" t="s">
-        <v>1911</v>
+        <v>22</v>
       </c>
       <c r="M252" t="s">
-        <v>1912</v>
+        <v>1677</v>
       </c>
       <c r="N252" t="s">
-        <v>1913</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1914</v>
+        <v>1679</v>
       </c>
       <c r="D253" t="s">
-        <v>1915</v>
-[...9 lines deleted...]
-      </c>
+        <v>1680</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253"/>
+      <c r="G253"/>
       <c r="H253" t="s">
-        <v>1919</v>
+        <v>1681</v>
       </c>
       <c r="I253" t="s">
-        <v>1920</v>
-[...1 lines deleted...]
-      <c r="J253"/>
+        <v>1682</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1569</v>
+      </c>
       <c r="K253" t="s">
-        <v>1921</v>
+        <v>1683</v>
       </c>
       <c r="L253" t="s">
-        <v>1922</v>
+        <v>22</v>
       </c>
       <c r="M253" t="s">
-        <v>1923</v>
+        <v>1684</v>
       </c>
       <c r="N253" t="s">
-        <v>1924</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1925</v>
+        <v>1686</v>
       </c>
       <c r="D254" t="s">
-        <v>1926</v>
-[...9 lines deleted...]
-      </c>
+        <v>1687</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254"/>
+      <c r="G254"/>
       <c r="H254" t="s">
-        <v>1930</v>
+        <v>1688</v>
       </c>
       <c r="I254" t="s">
-        <v>1931</v>
-[...1 lines deleted...]
-      <c r="J254"/>
+        <v>1689</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1569</v>
+      </c>
       <c r="K254" t="s">
-        <v>1932</v>
+        <v>1690</v>
       </c>
       <c r="L254" t="s">
-        <v>1933</v>
+        <v>22</v>
       </c>
       <c r="M254" t="s">
-        <v>1934</v>
+        <v>1691</v>
       </c>
       <c r="N254" t="s">
-        <v>1935</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1936</v>
+        <v>1693</v>
       </c>
       <c r="D255" t="s">
-        <v>1937</v>
-[...9 lines deleted...]
-      </c>
+        <v>1694</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255"/>
+      <c r="G255"/>
       <c r="H255" t="s">
-        <v>1941</v>
+        <v>1695</v>
       </c>
       <c r="I255" t="s">
-        <v>1942</v>
-[...1 lines deleted...]
-      <c r="J255"/>
+        <v>1696</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1569</v>
+      </c>
       <c r="K255" t="s">
-        <v>1943</v>
+        <v>1697</v>
       </c>
       <c r="L255" t="s">
-        <v>1944</v>
+        <v>22</v>
       </c>
       <c r="M255" t="s">
-        <v>1945</v>
+        <v>1698</v>
       </c>
       <c r="N255" t="s">
-        <v>1946</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1947</v>
+        <v>1700</v>
       </c>
       <c r="D256" t="s">
-        <v>1948</v>
-[...9 lines deleted...]
-      </c>
+        <v>1701</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
       <c r="H256" t="s">
-        <v>1952</v>
+        <v>1702</v>
       </c>
       <c r="I256" t="s">
-        <v>1953</v>
-[...1 lines deleted...]
-      <c r="J256"/>
+        <v>1703</v>
+      </c>
+      <c r="J256" t="s">
+        <v>1569</v>
+      </c>
       <c r="K256" t="s">
-        <v>1954</v>
+        <v>1704</v>
       </c>
       <c r="L256" t="s">
-        <v>1955</v>
+        <v>22</v>
       </c>
       <c r="M256" t="s">
-        <v>1956</v>
+        <v>1705</v>
       </c>
       <c r="N256" t="s">
-        <v>1957</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1958</v>
+        <v>1707</v>
       </c>
       <c r="D257" t="s">
-        <v>1959</v>
-[...9 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257"/>
+      <c r="G257"/>
       <c r="H257" t="s">
-        <v>1963</v>
+        <v>1709</v>
       </c>
       <c r="I257" t="s">
-        <v>1964</v>
-[...1 lines deleted...]
-      <c r="J257"/>
+        <v>1710</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1569</v>
+      </c>
       <c r="K257" t="s">
-        <v>1965</v>
+        <v>1711</v>
       </c>
       <c r="L257" t="s">
-        <v>1966</v>
+        <v>22</v>
       </c>
       <c r="M257" t="s">
-        <v>1967</v>
+        <v>1712</v>
       </c>
       <c r="N257" t="s">
-        <v>1968</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1969</v>
+        <v>1714</v>
       </c>
       <c r="D258" t="s">
-        <v>1970</v>
-[...9 lines deleted...]
-      </c>
+        <v>1715</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258"/>
+      <c r="G258"/>
       <c r="H258" t="s">
-        <v>1974</v>
+        <v>1716</v>
       </c>
       <c r="I258" t="s">
-        <v>1975</v>
-[...1 lines deleted...]
-      <c r="J258"/>
+        <v>1717</v>
+      </c>
+      <c r="J258" t="s">
+        <v>1569</v>
+      </c>
       <c r="K258" t="s">
-        <v>1976</v>
+        <v>1718</v>
       </c>
       <c r="L258" t="s">
-        <v>1977</v>
+        <v>22</v>
       </c>
       <c r="M258" t="s">
-        <v>1978</v>
+        <v>1719</v>
       </c>
       <c r="N258" t="s">
-        <v>1979</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1980</v>
+        <v>1721</v>
       </c>
       <c r="D259" t="s">
-        <v>1981</v>
-[...9 lines deleted...]
-      </c>
+        <v>1722</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259"/>
+      <c r="G259"/>
       <c r="H259" t="s">
-        <v>1985</v>
+        <v>1723</v>
       </c>
       <c r="I259" t="s">
-        <v>1986</v>
-[...1 lines deleted...]
-      <c r="J259"/>
+        <v>1724</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1569</v>
+      </c>
       <c r="K259" t="s">
-        <v>1987</v>
+        <v>1725</v>
       </c>
       <c r="L259" t="s">
-        <v>1988</v>
+        <v>22</v>
       </c>
       <c r="M259" t="s">
-        <v>1989</v>
+        <v>1726</v>
       </c>
       <c r="N259" t="s">
-        <v>1990</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1991</v>
+        <v>1728</v>
       </c>
       <c r="D260" t="s">
-        <v>1992</v>
-[...9 lines deleted...]
-      </c>
+        <v>1729</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
       <c r="H260" t="s">
-        <v>1996</v>
+        <v>1730</v>
       </c>
       <c r="I260" t="s">
-        <v>1997</v>
-[...1 lines deleted...]
-      <c r="J260"/>
+        <v>1731</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1569</v>
+      </c>
       <c r="K260" t="s">
-        <v>1998</v>
+        <v>1732</v>
       </c>
       <c r="L260" t="s">
-        <v>1999</v>
+        <v>22</v>
       </c>
       <c r="M260" t="s">
-        <v>2000</v>
+        <v>1733</v>
       </c>
       <c r="N260" t="s">
-        <v>2001</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>2002</v>
+        <v>1735</v>
       </c>
       <c r="D261" t="s">
-        <v>2003</v>
-[...9 lines deleted...]
-      </c>
+        <v>1736</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261"/>
+      <c r="G261"/>
       <c r="H261" t="s">
-        <v>2007</v>
+        <v>1737</v>
       </c>
       <c r="I261" t="s">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="J261"/>
+        <v>1738</v>
+      </c>
+      <c r="J261" t="s">
+        <v>1569</v>
+      </c>
       <c r="K261" t="s">
-        <v>2009</v>
+        <v>1739</v>
       </c>
       <c r="L261" t="s">
-        <v>2010</v>
+        <v>22</v>
       </c>
       <c r="M261" t="s">
-        <v>2011</v>
+        <v>1740</v>
       </c>
       <c r="N261" t="s">
-        <v>2012</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>2013</v>
+        <v>1742</v>
       </c>
       <c r="D262" t="s">
-        <v>2014</v>
-[...9 lines deleted...]
-      </c>
+        <v>1743</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262"/>
+      <c r="G262"/>
       <c r="H262" t="s">
-        <v>2018</v>
+        <v>1744</v>
       </c>
       <c r="I262" t="s">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="J262"/>
+        <v>1745</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1569</v>
+      </c>
       <c r="K262" t="s">
-        <v>2020</v>
+        <v>1746</v>
       </c>
       <c r="L262" t="s">
-        <v>2021</v>
+        <v>22</v>
       </c>
       <c r="M262" t="s">
-        <v>2022</v>
+        <v>1747</v>
       </c>
       <c r="N262" t="s">
-        <v>2023</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>2024</v>
+        <v>1749</v>
       </c>
       <c r="D263" t="s">
-        <v>2025</v>
-[...9 lines deleted...]
-      </c>
+        <v>1750</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263"/>
+      <c r="G263"/>
       <c r="H263" t="s">
-        <v>2029</v>
+        <v>1751</v>
       </c>
       <c r="I263" t="s">
-        <v>2030</v>
-[...1 lines deleted...]
-      <c r="J263"/>
+        <v>1752</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1569</v>
+      </c>
       <c r="K263" t="s">
-        <v>2031</v>
+        <v>1753</v>
       </c>
       <c r="L263" t="s">
-        <v>2032</v>
+        <v>22</v>
       </c>
       <c r="M263" t="s">
-        <v>2033</v>
+        <v>1754</v>
       </c>
       <c r="N263" t="s">
-        <v>2034</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>2035</v>
+        <v>1756</v>
       </c>
       <c r="D264" t="s">
-        <v>2036</v>
-[...9 lines deleted...]
-      </c>
+        <v>1757</v>
+      </c>
+      <c r="E264"/>
+      <c r="F264"/>
+      <c r="G264"/>
       <c r="H264" t="s">
-        <v>2040</v>
+        <v>1758</v>
       </c>
       <c r="I264" t="s">
-        <v>2041</v>
-[...1 lines deleted...]
-      <c r="J264"/>
+        <v>1759</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1569</v>
+      </c>
       <c r="K264" t="s">
-        <v>2042</v>
+        <v>1760</v>
       </c>
       <c r="L264" t="s">
-        <v>2043</v>
+        <v>22</v>
       </c>
       <c r="M264" t="s">
-        <v>2044</v>
+        <v>1761</v>
       </c>
       <c r="N264" t="s">
-        <v>2045</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>2046</v>
+        <v>1763</v>
       </c>
       <c r="D265" t="s">
-        <v>2047</v>
-[...9 lines deleted...]
-      </c>
+        <v>1764</v>
+      </c>
+      <c r="E265"/>
+      <c r="F265"/>
+      <c r="G265"/>
       <c r="H265" t="s">
-        <v>2051</v>
+        <v>1765</v>
       </c>
       <c r="I265" t="s">
-        <v>2052</v>
-[...1 lines deleted...]
-      <c r="J265"/>
+        <v>1766</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1569</v>
+      </c>
       <c r="K265" t="s">
-        <v>2053</v>
+        <v>1767</v>
       </c>
       <c r="L265" t="s">
-        <v>2054</v>
+        <v>22</v>
       </c>
       <c r="M265" t="s">
-        <v>2055</v>
+        <v>1768</v>
       </c>
       <c r="N265" t="s">
-        <v>2056</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>2057</v>
+        <v>1770</v>
       </c>
       <c r="D266" t="s">
-        <v>2058</v>
-[...9 lines deleted...]
-      </c>
+        <v>1771</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266"/>
+      <c r="G266"/>
       <c r="H266" t="s">
-        <v>2062</v>
+        <v>1772</v>
       </c>
       <c r="I266" t="s">
-        <v>2063</v>
-[...1 lines deleted...]
-      <c r="J266"/>
+        <v>1773</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1569</v>
+      </c>
       <c r="K266" t="s">
-        <v>2064</v>
+        <v>1774</v>
       </c>
       <c r="L266" t="s">
-        <v>2065</v>
+        <v>22</v>
       </c>
       <c r="M266" t="s">
-        <v>2066</v>
+        <v>1775</v>
       </c>
       <c r="N266" t="s">
-        <v>2067</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>2068</v>
+        <v>1777</v>
       </c>
       <c r="D267" t="s">
-        <v>2069</v>
-[...9 lines deleted...]
-      </c>
+        <v>1778</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267"/>
       <c r="H267" t="s">
-        <v>2073</v>
+        <v>1779</v>
       </c>
       <c r="I267" t="s">
-        <v>2074</v>
-[...1 lines deleted...]
-      <c r="J267"/>
+        <v>1780</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1569</v>
+      </c>
       <c r="K267" t="s">
-        <v>2075</v>
+        <v>1781</v>
       </c>
       <c r="L267" t="s">
-        <v>2076</v>
+        <v>22</v>
       </c>
       <c r="M267" t="s">
-        <v>2077</v>
+        <v>1782</v>
       </c>
       <c r="N267" t="s">
-        <v>2078</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>2079</v>
+        <v>1784</v>
       </c>
       <c r="D268" t="s">
-        <v>2080</v>
-[...9 lines deleted...]
-      </c>
+        <v>1785</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268"/>
+      <c r="G268"/>
       <c r="H268" t="s">
-        <v>2084</v>
+        <v>1786</v>
       </c>
       <c r="I268" t="s">
-        <v>2085</v>
-[...1 lines deleted...]
-      <c r="J268"/>
+        <v>1787</v>
+      </c>
+      <c r="J268" t="s">
+        <v>1569</v>
+      </c>
       <c r="K268" t="s">
-        <v>2086</v>
+        <v>1788</v>
       </c>
       <c r="L268" t="s">
-        <v>2087</v>
+        <v>22</v>
       </c>
       <c r="M268" t="s">
-        <v>2088</v>
+        <v>1789</v>
       </c>
       <c r="N268" t="s">
-        <v>2089</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>2090</v>
+        <v>1791</v>
       </c>
       <c r="D269" t="s">
-        <v>2091</v>
-[...9 lines deleted...]
-      </c>
+        <v>1792</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269"/>
+      <c r="G269"/>
       <c r="H269" t="s">
-        <v>2095</v>
+        <v>1793</v>
       </c>
       <c r="I269" t="s">
-        <v>2096</v>
-[...1 lines deleted...]
-      <c r="J269"/>
+        <v>1794</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1569</v>
+      </c>
       <c r="K269" t="s">
-        <v>2097</v>
+        <v>1795</v>
       </c>
       <c r="L269" t="s">
-        <v>2098</v>
+        <v>22</v>
       </c>
       <c r="M269" t="s">
-        <v>2099</v>
+        <v>1796</v>
       </c>
       <c r="N269" t="s">
-        <v>2100</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>2101</v>
+        <v>1798</v>
       </c>
       <c r="D270" t="s">
-        <v>2102</v>
-[...9 lines deleted...]
-      </c>
+        <v>1799</v>
+      </c>
+      <c r="E270"/>
+      <c r="F270"/>
+      <c r="G270"/>
       <c r="H270" t="s">
-        <v>2106</v>
+        <v>1800</v>
       </c>
       <c r="I270" t="s">
-        <v>2107</v>
-[...1 lines deleted...]
-      <c r="J270"/>
+        <v>1801</v>
+      </c>
+      <c r="J270" t="s">
+        <v>1569</v>
+      </c>
       <c r="K270" t="s">
-        <v>2108</v>
+        <v>1802</v>
       </c>
       <c r="L270" t="s">
-        <v>2109</v>
+        <v>22</v>
       </c>
       <c r="M270" t="s">
-        <v>2110</v>
+        <v>1803</v>
       </c>
       <c r="N270" t="s">
-        <v>2111</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>2112</v>
+        <v>1805</v>
       </c>
       <c r="D271" t="s">
-        <v>2113</v>
-[...9 lines deleted...]
-      </c>
+        <v>1806</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271"/>
+      <c r="G271"/>
       <c r="H271" t="s">
-        <v>2117</v>
+        <v>1807</v>
       </c>
       <c r="I271" t="s">
-        <v>2118</v>
-[...1 lines deleted...]
-      <c r="J271"/>
+        <v>1808</v>
+      </c>
+      <c r="J271" t="s">
+        <v>1809</v>
+      </c>
       <c r="K271" t="s">
-        <v>2119</v>
+        <v>1810</v>
       </c>
       <c r="L271" t="s">
-        <v>2120</v>
+        <v>197</v>
       </c>
       <c r="M271" t="s">
-        <v>2121</v>
+        <v>1811</v>
       </c>
       <c r="N271" t="s">
-        <v>2122</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>2123</v>
+        <v>1813</v>
       </c>
       <c r="D272" t="s">
-        <v>2124</v>
-[...9 lines deleted...]
-      </c>
+        <v>1814</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272"/>
+      <c r="G272"/>
       <c r="H272" t="s">
-        <v>2128</v>
+        <v>1815</v>
       </c>
       <c r="I272" t="s">
-        <v>2129</v>
-[...1 lines deleted...]
-      <c r="J272"/>
+        <v>1816</v>
+      </c>
+      <c r="J272" t="s">
+        <v>1569</v>
+      </c>
       <c r="K272" t="s">
-        <v>2130</v>
+        <v>1817</v>
       </c>
       <c r="L272" t="s">
-        <v>2131</v>
+        <v>22</v>
       </c>
       <c r="M272" t="s">
-        <v>2132</v>
+        <v>1818</v>
       </c>
       <c r="N272" t="s">
-        <v>2133</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>2134</v>
+        <v>1820</v>
       </c>
       <c r="D273" t="s">
-        <v>2135</v>
-[...9 lines deleted...]
-      </c>
+        <v>1821</v>
+      </c>
+      <c r="E273"/>
+      <c r="F273"/>
+      <c r="G273"/>
       <c r="H273" t="s">
-        <v>2139</v>
+        <v>1822</v>
       </c>
       <c r="I273" t="s">
-        <v>2140</v>
-[...1 lines deleted...]
-      <c r="J273"/>
+        <v>1823</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1569</v>
+      </c>
       <c r="K273" t="s">
-        <v>2141</v>
+        <v>1824</v>
       </c>
       <c r="L273" t="s">
-        <v>2142</v>
+        <v>22</v>
       </c>
       <c r="M273" t="s">
-        <v>2143</v>
+        <v>1825</v>
       </c>
       <c r="N273" t="s">
-        <v>2144</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>2101</v>
+        <v>1827</v>
       </c>
       <c r="D274" t="s">
-        <v>2102</v>
-[...9 lines deleted...]
-      </c>
+        <v>1828</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274"/>
+      <c r="G274"/>
       <c r="H274" t="s">
-        <v>2106</v>
+        <v>1829</v>
       </c>
       <c r="I274" t="s">
-        <v>2145</v>
-[...1 lines deleted...]
-      <c r="J274"/>
+        <v>1830</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1429</v>
+      </c>
       <c r="K274" t="s">
-        <v>2146</v>
+        <v>1831</v>
       </c>
       <c r="L274" t="s">
-        <v>2147</v>
+        <v>963</v>
       </c>
       <c r="M274" t="s">
-        <v>2148</v>
+        <v>1832</v>
       </c>
       <c r="N274" t="s">
-        <v>2111</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>2149</v>
+        <v>1834</v>
       </c>
       <c r="D275" t="s">
-        <v>2150</v>
-[...9 lines deleted...]
-      </c>
+        <v>1835</v>
+      </c>
+      <c r="E275"/>
+      <c r="F275"/>
+      <c r="G275"/>
       <c r="H275" t="s">
-        <v>2154</v>
+        <v>1836</v>
       </c>
       <c r="I275" t="s">
-        <v>2155</v>
-[...1 lines deleted...]
-      <c r="J275"/>
+        <v>1837</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1569</v>
+      </c>
       <c r="K275" t="s">
-        <v>2156</v>
+        <v>1838</v>
       </c>
       <c r="L275" t="s">
-        <v>2157</v>
+        <v>22</v>
       </c>
       <c r="M275" t="s">
-        <v>2158</v>
+        <v>1839</v>
       </c>
       <c r="N275" t="s">
-        <v>2159</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>2160</v>
+        <v>1841</v>
       </c>
       <c r="D276" t="s">
-        <v>2161</v>
-[...9 lines deleted...]
-      </c>
+        <v>1842</v>
+      </c>
+      <c r="E276"/>
+      <c r="F276"/>
+      <c r="G276"/>
       <c r="H276" t="s">
-        <v>2165</v>
+        <v>1843</v>
       </c>
       <c r="I276" t="s">
-        <v>2166</v>
-[...1 lines deleted...]
-      <c r="J276"/>
+        <v>1844</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1569</v>
+      </c>
       <c r="K276" t="s">
-        <v>2167</v>
+        <v>1845</v>
       </c>
       <c r="L276" t="s">
-        <v>2168</v>
+        <v>22</v>
       </c>
       <c r="M276" t="s">
-        <v>2169</v>
+        <v>1846</v>
       </c>
       <c r="N276" t="s">
-        <v>2170</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>2171</v>
+        <v>1848</v>
       </c>
       <c r="D277" t="s">
-        <v>2172</v>
-[...9 lines deleted...]
-      </c>
+        <v>1849</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277"/>
+      <c r="G277"/>
       <c r="H277" t="s">
-        <v>2176</v>
+        <v>1850</v>
       </c>
       <c r="I277" t="s">
-        <v>2177</v>
-[...1 lines deleted...]
-      <c r="J277"/>
+        <v>1851</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1569</v>
+      </c>
       <c r="K277" t="s">
-        <v>2178</v>
+        <v>1852</v>
       </c>
       <c r="L277" t="s">
-        <v>2179</v>
+        <v>22</v>
       </c>
       <c r="M277" t="s">
-        <v>2180</v>
+        <v>1853</v>
       </c>
       <c r="N277" t="s">
-        <v>2181</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>2182</v>
+        <v>1855</v>
       </c>
       <c r="D278" t="s">
-        <v>2183</v>
-[...9 lines deleted...]
-      </c>
+        <v>1856</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278"/>
+      <c r="G278"/>
       <c r="H278" t="s">
-        <v>2187</v>
+        <v>1857</v>
       </c>
       <c r="I278" t="s">
-        <v>2188</v>
-[...1 lines deleted...]
-      <c r="J278"/>
+        <v>1858</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1569</v>
+      </c>
       <c r="K278" t="s">
-        <v>2189</v>
+        <v>1859</v>
       </c>
       <c r="L278" t="s">
-        <v>2190</v>
+        <v>22</v>
       </c>
       <c r="M278" t="s">
-        <v>2191</v>
+        <v>1860</v>
       </c>
       <c r="N278" t="s">
-        <v>2192</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>2193</v>
+        <v>1862</v>
       </c>
       <c r="D279" t="s">
-        <v>2194</v>
-[...9 lines deleted...]
-      </c>
+        <v>1863</v>
+      </c>
+      <c r="E279"/>
+      <c r="F279"/>
+      <c r="G279"/>
       <c r="H279" t="s">
-        <v>2198</v>
+        <v>1864</v>
       </c>
       <c r="I279" t="s">
-        <v>2199</v>
-[...1 lines deleted...]
-      <c r="J279"/>
+        <v>1865</v>
+      </c>
+      <c r="J279" t="s">
+        <v>1569</v>
+      </c>
       <c r="K279" t="s">
-        <v>2200</v>
+        <v>1866</v>
       </c>
       <c r="L279" t="s">
-        <v>2201</v>
+        <v>22</v>
       </c>
       <c r="M279" t="s">
-        <v>2202</v>
+        <v>1867</v>
       </c>
       <c r="N279" t="s">
-        <v>2203</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2204</v>
+        <v>1869</v>
       </c>
       <c r="D280" t="s">
-        <v>2205</v>
-[...9 lines deleted...]
-      </c>
+        <v>1870</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280"/>
+      <c r="G280"/>
       <c r="H280" t="s">
-        <v>2209</v>
+        <v>1871</v>
       </c>
       <c r="I280" t="s">
-        <v>2210</v>
-[...1 lines deleted...]
-      <c r="J280"/>
+        <v>1872</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1569</v>
+      </c>
       <c r="K280" t="s">
-        <v>2211</v>
+        <v>1873</v>
       </c>
       <c r="L280" t="s">
-        <v>2212</v>
+        <v>22</v>
       </c>
       <c r="M280" t="s">
-        <v>2213</v>
+        <v>1874</v>
       </c>
       <c r="N280" t="s">
-        <v>2214</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2215</v>
+        <v>1876</v>
       </c>
       <c r="D281" t="s">
-        <v>2216</v>
-[...9 lines deleted...]
-      </c>
+        <v>1877</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281"/>
+      <c r="G281"/>
       <c r="H281" t="s">
-        <v>2220</v>
+        <v>1878</v>
       </c>
       <c r="I281" t="s">
-        <v>2221</v>
-[...1 lines deleted...]
-      <c r="J281"/>
+        <v>1879</v>
+      </c>
+      <c r="J281" t="s">
+        <v>1569</v>
+      </c>
       <c r="K281" t="s">
-        <v>2222</v>
+        <v>1880</v>
       </c>
       <c r="L281" t="s">
-        <v>2223</v>
+        <v>1146</v>
       </c>
       <c r="M281" t="s">
-        <v>2224</v>
+        <v>1881</v>
       </c>
       <c r="N281" t="s">
-        <v>2225</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>2226</v>
+        <v>1862</v>
       </c>
       <c r="D282" t="s">
-        <v>2227</v>
-[...9 lines deleted...]
-      </c>
+        <v>1863</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282"/>
+      <c r="G282"/>
       <c r="H282" t="s">
-        <v>2231</v>
+        <v>1883</v>
       </c>
       <c r="I282" t="s">
-        <v>2232</v>
-[...1 lines deleted...]
-      <c r="J282"/>
+        <v>1884</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1569</v>
+      </c>
       <c r="K282" t="s">
-        <v>2233</v>
+        <v>1885</v>
       </c>
       <c r="L282" t="s">
-        <v>2234</v>
+        <v>22</v>
       </c>
       <c r="M282" t="s">
-        <v>2235</v>
+        <v>1886</v>
       </c>
       <c r="N282" t="s">
-        <v>2236</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2237</v>
+        <v>1887</v>
       </c>
       <c r="D283" t="s">
-        <v>2238</v>
-[...9 lines deleted...]
-      </c>
+        <v>1888</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283"/>
+      <c r="G283"/>
       <c r="H283" t="s">
-        <v>2242</v>
+        <v>1889</v>
       </c>
       <c r="I283" t="s">
-        <v>2243</v>
-[...1 lines deleted...]
-      <c r="J283"/>
+        <v>1890</v>
+      </c>
+      <c r="J283" t="s">
+        <v>1569</v>
+      </c>
       <c r="K283" t="s">
-        <v>2244</v>
+        <v>1891</v>
       </c>
       <c r="L283" t="s">
-        <v>2245</v>
+        <v>22</v>
       </c>
       <c r="M283" t="s">
-        <v>2246</v>
+        <v>1892</v>
       </c>
       <c r="N283" t="s">
-        <v>2247</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2248</v>
+        <v>1894</v>
       </c>
       <c r="D284" t="s">
-        <v>2249</v>
-[...9 lines deleted...]
-      </c>
+        <v>1895</v>
+      </c>
+      <c r="E284"/>
+      <c r="F284"/>
+      <c r="G284"/>
       <c r="H284" t="s">
-        <v>2253</v>
+        <v>1896</v>
       </c>
       <c r="I284" t="s">
-        <v>2254</v>
-[...1 lines deleted...]
-      <c r="J284"/>
+        <v>1897</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1569</v>
+      </c>
       <c r="K284" t="s">
-        <v>2255</v>
+        <v>1898</v>
       </c>
       <c r="L284" t="s">
-        <v>2256</v>
+        <v>22</v>
       </c>
       <c r="M284" t="s">
-        <v>2257</v>
+        <v>1899</v>
       </c>
       <c r="N284" t="s">
-        <v>2258</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2259</v>
+        <v>1901</v>
       </c>
       <c r="D285" t="s">
-        <v>2260</v>
-[...9 lines deleted...]
-      </c>
+        <v>1902</v>
+      </c>
+      <c r="E285"/>
+      <c r="F285"/>
+      <c r="G285"/>
       <c r="H285" t="s">
-        <v>2264</v>
+        <v>1903</v>
       </c>
       <c r="I285" t="s">
-        <v>2265</v>
-[...1 lines deleted...]
-      <c r="J285"/>
+        <v>1904</v>
+      </c>
+      <c r="J285" t="s">
+        <v>1569</v>
+      </c>
       <c r="K285" t="s">
-        <v>2266</v>
+        <v>1905</v>
       </c>
       <c r="L285" t="s">
-        <v>2267</v>
+        <v>22</v>
       </c>
       <c r="M285" t="s">
-        <v>2268</v>
+        <v>1906</v>
       </c>
       <c r="N285" t="s">
-        <v>2269</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>2270</v>
+        <v>1908</v>
       </c>
       <c r="D286" t="s">
-        <v>2271</v>
-[...9 lines deleted...]
-      </c>
+        <v>1909</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286"/>
+      <c r="G286"/>
       <c r="H286" t="s">
-        <v>2275</v>
+        <v>1910</v>
       </c>
       <c r="I286" t="s">
-        <v>2276</v>
-[...1 lines deleted...]
-      <c r="J286"/>
+        <v>1911</v>
+      </c>
+      <c r="J286" t="s">
+        <v>1569</v>
+      </c>
       <c r="K286" t="s">
-        <v>2277</v>
+        <v>1912</v>
       </c>
       <c r="L286" t="s">
-        <v>2278</v>
+        <v>22</v>
       </c>
       <c r="M286" t="s">
-        <v>2279</v>
+        <v>1913</v>
       </c>
       <c r="N286" t="s">
-        <v>2280</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2281</v>
+        <v>1915</v>
       </c>
       <c r="D287" t="s">
-        <v>2282</v>
-[...9 lines deleted...]
-      </c>
+        <v>1916</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287"/>
+      <c r="G287"/>
       <c r="H287" t="s">
-        <v>2286</v>
+        <v>1917</v>
       </c>
       <c r="I287" t="s">
-        <v>2287</v>
-[...1 lines deleted...]
-      <c r="J287"/>
+        <v>1918</v>
+      </c>
+      <c r="J287" t="s">
+        <v>1569</v>
+      </c>
       <c r="K287" t="s">
-        <v>2288</v>
+        <v>1919</v>
       </c>
       <c r="L287" t="s">
-        <v>2289</v>
+        <v>22</v>
       </c>
       <c r="M287" t="s">
-        <v>2290</v>
+        <v>1920</v>
       </c>
       <c r="N287" t="s">
-        <v>2291</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2292</v>
+        <v>1922</v>
       </c>
       <c r="D288" t="s">
-        <v>2293</v>
-[...9 lines deleted...]
-      </c>
+        <v>1923</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288"/>
+      <c r="G288"/>
       <c r="H288" t="s">
-        <v>2296</v>
+        <v>1924</v>
       </c>
       <c r="I288" t="s">
-        <v>2297</v>
-[...1 lines deleted...]
-      <c r="J288"/>
+        <v>1925</v>
+      </c>
+      <c r="J288" t="s">
+        <v>1569</v>
+      </c>
       <c r="K288" t="s">
-        <v>2298</v>
+        <v>1926</v>
       </c>
       <c r="L288" t="s">
-        <v>2299</v>
+        <v>22</v>
       </c>
       <c r="M288" t="s">
-        <v>2300</v>
+        <v>1927</v>
       </c>
       <c r="N288" t="s">
-        <v>2301</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2302</v>
+        <v>1929</v>
       </c>
       <c r="D289" t="s">
-        <v>2303</v>
-[...9 lines deleted...]
-      </c>
+        <v>1930</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289"/>
+      <c r="G289"/>
       <c r="H289" t="s">
-        <v>2307</v>
+        <v>1931</v>
       </c>
       <c r="I289" t="s">
-        <v>2308</v>
-[...1 lines deleted...]
-      <c r="J289"/>
+        <v>1932</v>
+      </c>
+      <c r="J289" t="s">
+        <v>1569</v>
+      </c>
       <c r="K289" t="s">
-        <v>2309</v>
+        <v>1933</v>
       </c>
       <c r="L289" t="s">
-        <v>2310</v>
+        <v>22</v>
       </c>
       <c r="M289" t="s">
-        <v>2311</v>
+        <v>1934</v>
       </c>
       <c r="N289" t="s">
-        <v>2312</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2313</v>
+        <v>1936</v>
       </c>
       <c r="D290" t="s">
-        <v>2314</v>
-[...9 lines deleted...]
-      </c>
+        <v>1937</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290"/>
+      <c r="G290"/>
       <c r="H290" t="s">
-        <v>2318</v>
+        <v>1938</v>
       </c>
       <c r="I290" t="s">
-        <v>2319</v>
-[...1 lines deleted...]
-      <c r="J290"/>
+        <v>1939</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1569</v>
+      </c>
       <c r="K290" t="s">
-        <v>2320</v>
+        <v>1940</v>
       </c>
       <c r="L290" t="s">
-        <v>2321</v>
+        <v>22</v>
       </c>
       <c r="M290" t="s">
-        <v>2322</v>
+        <v>1941</v>
       </c>
       <c r="N290" t="s">
-        <v>2323</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2324</v>
+        <v>1943</v>
       </c>
       <c r="D291" t="s">
-        <v>2325</v>
-[...9 lines deleted...]
-      </c>
+        <v>1944</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291"/>
+      <c r="G291"/>
       <c r="H291" t="s">
-        <v>2329</v>
+        <v>1945</v>
       </c>
       <c r="I291" t="s">
-        <v>2330</v>
-[...1 lines deleted...]
-      <c r="J291"/>
+        <v>1946</v>
+      </c>
+      <c r="J291" t="s">
+        <v>1569</v>
+      </c>
       <c r="K291" t="s">
-        <v>2331</v>
+        <v>1947</v>
       </c>
       <c r="L291" t="s">
-        <v>2332</v>
+        <v>22</v>
       </c>
       <c r="M291" t="s">
-        <v>2333</v>
+        <v>1948</v>
       </c>
       <c r="N291" t="s">
-        <v>2334</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2335</v>
+        <v>1950</v>
       </c>
       <c r="D292" t="s">
-        <v>2336</v>
-[...9 lines deleted...]
-      </c>
+        <v>1951</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292"/>
+      <c r="G292"/>
       <c r="H292" t="s">
-        <v>2340</v>
+        <v>1952</v>
       </c>
       <c r="I292" t="s">
-        <v>2341</v>
-[...1 lines deleted...]
-      <c r="J292"/>
+        <v>1953</v>
+      </c>
+      <c r="J292" t="s">
+        <v>1569</v>
+      </c>
       <c r="K292" t="s">
-        <v>2342</v>
+        <v>1954</v>
       </c>
       <c r="L292" t="s">
-        <v>2343</v>
+        <v>22</v>
       </c>
       <c r="M292" t="s">
-        <v>2344</v>
+        <v>1955</v>
       </c>
       <c r="N292" t="s">
-        <v>2345</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2346</v>
+        <v>1957</v>
       </c>
       <c r="D293" t="s">
-        <v>2347</v>
-[...9 lines deleted...]
-      </c>
+        <v>1958</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293"/>
+      <c r="G293"/>
       <c r="H293" t="s">
-        <v>2351</v>
+        <v>1952</v>
       </c>
       <c r="I293" t="s">
-        <v>2352</v>
-[...1 lines deleted...]
-      <c r="J293"/>
+        <v>1959</v>
+      </c>
+      <c r="J293" t="s">
+        <v>1569</v>
+      </c>
       <c r="K293" t="s">
-        <v>2353</v>
+        <v>1960</v>
       </c>
       <c r="L293" t="s">
-        <v>2354</v>
+        <v>22</v>
       </c>
       <c r="M293" t="s">
-        <v>2355</v>
+        <v>1961</v>
       </c>
       <c r="N293" t="s">
-        <v>2356</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2357</v>
+        <v>1963</v>
       </c>
       <c r="D294" t="s">
-        <v>2358</v>
-[...9 lines deleted...]
-      </c>
+        <v>1964</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294"/>
+      <c r="G294"/>
       <c r="H294" t="s">
-        <v>2362</v>
+        <v>1965</v>
       </c>
       <c r="I294" t="s">
-        <v>2363</v>
-[...1 lines deleted...]
-      <c r="J294"/>
+        <v>1966</v>
+      </c>
+      <c r="J294" t="s">
+        <v>1569</v>
+      </c>
       <c r="K294" t="s">
-        <v>2364</v>
+        <v>1967</v>
       </c>
       <c r="L294" t="s">
-        <v>2365</v>
+        <v>22</v>
       </c>
       <c r="M294" t="s">
-        <v>2366</v>
+        <v>1968</v>
       </c>
       <c r="N294" t="s">
-        <v>2367</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2368</v>
+        <v>1970</v>
       </c>
       <c r="D295" t="s">
-        <v>2369</v>
-[...9 lines deleted...]
-      </c>
+        <v>1971</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295"/>
+      <c r="G295"/>
       <c r="H295" t="s">
-        <v>2373</v>
+        <v>1972</v>
       </c>
       <c r="I295" t="s">
-        <v>2374</v>
-[...1 lines deleted...]
-      <c r="J295"/>
+        <v>1973</v>
+      </c>
+      <c r="J295" t="s">
+        <v>1569</v>
+      </c>
       <c r="K295" t="s">
-        <v>2375</v>
+        <v>1974</v>
       </c>
       <c r="L295" t="s">
-        <v>2376</v>
+        <v>22</v>
       </c>
       <c r="M295" t="s">
-        <v>2377</v>
+        <v>1975</v>
       </c>
       <c r="N295" t="s">
-        <v>2378</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2379</v>
+        <v>1977</v>
       </c>
       <c r="D296" t="s">
-        <v>2380</v>
-[...9 lines deleted...]
-      </c>
+        <v>1978</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296"/>
+      <c r="G296"/>
       <c r="H296" t="s">
-        <v>2384</v>
+        <v>1979</v>
       </c>
       <c r="I296" t="s">
-        <v>2385</v>
-[...1 lines deleted...]
-      <c r="J296"/>
+        <v>1980</v>
+      </c>
+      <c r="J296" t="s">
+        <v>1569</v>
+      </c>
       <c r="K296" t="s">
-        <v>2386</v>
+        <v>1981</v>
       </c>
       <c r="L296" t="s">
-        <v>2387</v>
+        <v>22</v>
       </c>
       <c r="M296" t="s">
-        <v>2388</v>
+        <v>1982</v>
       </c>
       <c r="N296" t="s">
-        <v>2389</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2390</v>
+        <v>1984</v>
       </c>
       <c r="D297" t="s">
-        <v>2391</v>
-[...9 lines deleted...]
-      </c>
+        <v>1985</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297"/>
+      <c r="G297"/>
       <c r="H297" t="s">
-        <v>2395</v>
+        <v>1986</v>
       </c>
       <c r="I297" t="s">
-        <v>2396</v>
-[...1 lines deleted...]
-      <c r="J297"/>
+        <v>1987</v>
+      </c>
+      <c r="J297" t="s">
+        <v>1569</v>
+      </c>
       <c r="K297" t="s">
-        <v>2397</v>
+        <v>1988</v>
       </c>
       <c r="L297" t="s">
-        <v>2398</v>
+        <v>22</v>
       </c>
       <c r="M297" t="s">
-        <v>2399</v>
+        <v>1989</v>
       </c>
       <c r="N297" t="s">
-        <v>2400</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2401</v>
+        <v>1991</v>
       </c>
       <c r="D298" t="s">
-        <v>2402</v>
-[...9 lines deleted...]
-      </c>
+        <v>1992</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298"/>
+      <c r="G298"/>
       <c r="H298" t="s">
-        <v>2406</v>
+        <v>1993</v>
       </c>
       <c r="I298" t="s">
-        <v>2407</v>
-[...1 lines deleted...]
-      <c r="J298"/>
+        <v>1994</v>
+      </c>
+      <c r="J298" t="s">
+        <v>1569</v>
+      </c>
       <c r="K298" t="s">
-        <v>2408</v>
+        <v>1995</v>
       </c>
       <c r="L298" t="s">
-        <v>2409</v>
+        <v>1996</v>
       </c>
       <c r="M298" t="s">
-        <v>2410</v>
+        <v>1997</v>
       </c>
       <c r="N298" t="s">
-        <v>2411</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2412</v>
+        <v>1999</v>
       </c>
       <c r="D299" t="s">
-        <v>2413</v>
-[...9 lines deleted...]
-      </c>
+        <v>2000</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299"/>
+      <c r="G299"/>
       <c r="H299" t="s">
-        <v>2417</v>
+        <v>2001</v>
       </c>
       <c r="I299" t="s">
-        <v>2418</v>
-[...1 lines deleted...]
-      <c r="J299"/>
+        <v>2002</v>
+      </c>
+      <c r="J299" t="s">
+        <v>1569</v>
+      </c>
       <c r="K299" t="s">
-        <v>2419</v>
+        <v>2003</v>
       </c>
       <c r="L299" t="s">
-        <v>2420</v>
+        <v>22</v>
       </c>
       <c r="M299" t="s">
-        <v>2421</v>
+        <v>2004</v>
       </c>
       <c r="N299" t="s">
-        <v>2422</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2423</v>
+        <v>2006</v>
       </c>
       <c r="D300" t="s">
-        <v>2424</v>
-[...9 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300"/>
+      <c r="G300"/>
       <c r="H300" t="s">
-        <v>2428</v>
+        <v>2008</v>
       </c>
       <c r="I300" t="s">
-        <v>2429</v>
-[...1 lines deleted...]
-      <c r="J300"/>
+        <v>2009</v>
+      </c>
+      <c r="J300" t="s">
+        <v>1569</v>
+      </c>
       <c r="K300" t="s">
-        <v>2430</v>
+        <v>2010</v>
       </c>
       <c r="L300" t="s">
-        <v>2431</v>
+        <v>22</v>
       </c>
       <c r="M300" t="s">
-        <v>2432</v>
+        <v>2011</v>
       </c>
       <c r="N300" t="s">
-        <v>2433</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2434</v>
+        <v>2013</v>
       </c>
       <c r="D301" t="s">
-        <v>2435</v>
-[...9 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301"/>
+      <c r="G301"/>
       <c r="H301" t="s">
-        <v>2439</v>
+        <v>2015</v>
       </c>
       <c r="I301" t="s">
-        <v>2440</v>
-[...1 lines deleted...]
-      <c r="J301"/>
+        <v>2016</v>
+      </c>
+      <c r="J301" t="s">
+        <v>1569</v>
+      </c>
       <c r="K301" t="s">
-        <v>2441</v>
+        <v>2017</v>
       </c>
       <c r="L301" t="s">
-        <v>2442</v>
+        <v>1996</v>
       </c>
       <c r="M301" t="s">
-        <v>2443</v>
+        <v>2018</v>
       </c>
       <c r="N301" t="s">
-        <v>2444</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2445</v>
+        <v>2020</v>
       </c>
       <c r="D302" t="s">
-        <v>2446</v>
-[...9 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302"/>
+      <c r="G302"/>
       <c r="H302" t="s">
-        <v>2450</v>
+        <v>2022</v>
       </c>
       <c r="I302" t="s">
-        <v>2451</v>
-[...1 lines deleted...]
-      <c r="J302"/>
+        <v>2023</v>
+      </c>
+      <c r="J302" t="s">
+        <v>1569</v>
+      </c>
       <c r="K302" t="s">
-        <v>2452</v>
+        <v>2024</v>
       </c>
       <c r="L302" t="s">
-        <v>2453</v>
+        <v>2025</v>
       </c>
       <c r="M302" t="s">
-        <v>2454</v>
+        <v>2026</v>
       </c>
       <c r="N302" t="s">
-        <v>2455</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2456</v>
+        <v>2028</v>
       </c>
       <c r="D303" t="s">
-        <v>2457</v>
-[...9 lines deleted...]
-      </c>
+        <v>2029</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303"/>
+      <c r="G303"/>
       <c r="H303" t="s">
-        <v>2461</v>
+        <v>2030</v>
       </c>
       <c r="I303" t="s">
-        <v>2462</v>
-[...1 lines deleted...]
-      <c r="J303"/>
+        <v>2031</v>
+      </c>
+      <c r="J303" t="s">
+        <v>1569</v>
+      </c>
       <c r="K303" t="s">
-        <v>2463</v>
+        <v>2032</v>
       </c>
       <c r="L303" t="s">
-        <v>2464</v>
+        <v>2025</v>
       </c>
       <c r="M303" t="s">
-        <v>2465</v>
+        <v>2033</v>
       </c>
       <c r="N303" t="s">
-        <v>2466</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2467</v>
+        <v>2035</v>
       </c>
       <c r="D304" t="s">
-        <v>2468</v>
-[...9 lines deleted...]
-      </c>
+        <v>2036</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304"/>
+      <c r="G304"/>
       <c r="H304" t="s">
-        <v>2472</v>
+        <v>2037</v>
       </c>
       <c r="I304" t="s">
-        <v>2473</v>
-[...1 lines deleted...]
-      <c r="J304"/>
+        <v>2038</v>
+      </c>
+      <c r="J304" t="s">
+        <v>1569</v>
+      </c>
       <c r="K304" t="s">
-        <v>2474</v>
+        <v>2039</v>
       </c>
       <c r="L304" t="s">
-        <v>2475</v>
+        <v>22</v>
       </c>
       <c r="M304" t="s">
-        <v>2476</v>
+        <v>2040</v>
       </c>
       <c r="N304" t="s">
-        <v>2477</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2478</v>
+        <v>1963</v>
       </c>
       <c r="D305" t="s">
-        <v>2479</v>
-[...9 lines deleted...]
-      </c>
+        <v>1964</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305"/>
+      <c r="G305"/>
       <c r="H305" t="s">
-        <v>2483</v>
+        <v>2042</v>
       </c>
       <c r="I305" t="s">
-        <v>2484</v>
-[...1 lines deleted...]
-      <c r="J305"/>
+        <v>2043</v>
+      </c>
+      <c r="J305" t="s">
+        <v>1569</v>
+      </c>
       <c r="K305" t="s">
-        <v>2485</v>
+        <v>2044</v>
       </c>
       <c r="L305" t="s">
-        <v>2486</v>
+        <v>22</v>
       </c>
       <c r="M305" t="s">
-        <v>2487</v>
+        <v>2045</v>
       </c>
       <c r="N305" t="s">
-        <v>2488</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2489</v>
+        <v>2046</v>
       </c>
       <c r="D306" t="s">
-        <v>2490</v>
-[...9 lines deleted...]
-      </c>
+        <v>2047</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306"/>
+      <c r="G306"/>
       <c r="H306" t="s">
-        <v>2494</v>
+        <v>2048</v>
       </c>
       <c r="I306" t="s">
-        <v>2495</v>
-[...1 lines deleted...]
-      <c r="J306"/>
+        <v>2049</v>
+      </c>
+      <c r="J306" t="s">
+        <v>2050</v>
+      </c>
       <c r="K306" t="s">
-        <v>2496</v>
+        <v>2051</v>
       </c>
       <c r="L306" t="s">
-        <v>2497</v>
+        <v>22</v>
       </c>
       <c r="M306" t="s">
-        <v>2498</v>
+        <v>2052</v>
       </c>
       <c r="N306" t="s">
-        <v>2499</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2500</v>
+        <v>2054</v>
       </c>
       <c r="D307" t="s">
-        <v>2501</v>
-[...9 lines deleted...]
-      </c>
+        <v>2055</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307"/>
+      <c r="G307"/>
       <c r="H307" t="s">
-        <v>2505</v>
+        <v>2056</v>
       </c>
       <c r="I307" t="s">
-        <v>2506</v>
-[...1 lines deleted...]
-      <c r="J307"/>
+        <v>2057</v>
+      </c>
+      <c r="J307" t="s">
+        <v>2050</v>
+      </c>
       <c r="K307" t="s">
-        <v>2507</v>
+        <v>2058</v>
       </c>
       <c r="L307" t="s">
-        <v>2508</v>
+        <v>22</v>
       </c>
       <c r="M307" t="s">
-        <v>2509</v>
+        <v>2059</v>
       </c>
       <c r="N307" t="s">
-        <v>2510</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2511</v>
+        <v>2054</v>
       </c>
       <c r="D308" t="s">
-        <v>2512</v>
-[...9 lines deleted...]
-      </c>
+        <v>2055</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308"/>
+      <c r="G308"/>
       <c r="H308" t="s">
-        <v>2516</v>
+        <v>2061</v>
       </c>
       <c r="I308" t="s">
-        <v>2517</v>
-[...1 lines deleted...]
-      <c r="J308"/>
+        <v>2062</v>
+      </c>
+      <c r="J308" t="s">
+        <v>2050</v>
+      </c>
       <c r="K308" t="s">
-        <v>2518</v>
+        <v>2063</v>
       </c>
       <c r="L308" t="s">
-        <v>2519</v>
+        <v>22</v>
       </c>
       <c r="M308" t="s">
-        <v>2520</v>
+        <v>2064</v>
       </c>
       <c r="N308" t="s">
-        <v>2521</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2522</v>
+        <v>2065</v>
       </c>
       <c r="D309" t="s">
-        <v>2523</v>
-[...9 lines deleted...]
-      </c>
+        <v>2066</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309"/>
       <c r="H309" t="s">
-        <v>2527</v>
+        <v>2067</v>
       </c>
       <c r="I309" t="s">
-        <v>2528</v>
-[...1 lines deleted...]
-      <c r="J309"/>
+        <v>2068</v>
+      </c>
+      <c r="J309" t="s">
+        <v>2050</v>
+      </c>
       <c r="K309" t="s">
-        <v>2529</v>
+        <v>2069</v>
       </c>
       <c r="L309" t="s">
-        <v>2530</v>
+        <v>1996</v>
       </c>
       <c r="M309" t="s">
-        <v>2531</v>
+        <v>2070</v>
       </c>
       <c r="N309" t="s">
-        <v>2532</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2533</v>
+        <v>2072</v>
       </c>
       <c r="D310" t="s">
-        <v>2534</v>
-[...9 lines deleted...]
-      </c>
+        <v>2073</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310"/>
       <c r="H310" t="s">
-        <v>2538</v>
+        <v>2074</v>
       </c>
       <c r="I310" t="s">
-        <v>2539</v>
-[...1 lines deleted...]
-      <c r="J310"/>
+        <v>2075</v>
+      </c>
+      <c r="J310" t="s">
+        <v>2076</v>
+      </c>
       <c r="K310" t="s">
-        <v>2540</v>
+        <v>2077</v>
       </c>
       <c r="L310" t="s">
-        <v>2541</v>
+        <v>205</v>
       </c>
       <c r="M310" t="s">
-        <v>2542</v>
+        <v>2078</v>
       </c>
       <c r="N310" t="s">
-        <v>2543</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2544</v>
+        <v>2072</v>
       </c>
       <c r="D311" t="s">
-        <v>2545</v>
-[...9 lines deleted...]
-      </c>
+        <v>2073</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311"/>
       <c r="H311" t="s">
-        <v>2549</v>
+        <v>2080</v>
       </c>
       <c r="I311" t="s">
-        <v>2550</v>
-[...1 lines deleted...]
-      <c r="J311"/>
+        <v>2081</v>
+      </c>
+      <c r="J311" t="s">
+        <v>2076</v>
+      </c>
       <c r="K311" t="s">
-        <v>2551</v>
+        <v>2082</v>
       </c>
       <c r="L311" t="s">
-        <v>2552</v>
+        <v>205</v>
       </c>
       <c r="M311" t="s">
-        <v>2553</v>
+        <v>2083</v>
       </c>
       <c r="N311" t="s">
-        <v>2554</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2555</v>
+        <v>2084</v>
       </c>
       <c r="D312" t="s">
-        <v>2556</v>
-[...9 lines deleted...]
-      </c>
+        <v>2085</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
       <c r="H312" t="s">
-        <v>2560</v>
+        <v>2086</v>
       </c>
       <c r="I312" t="s">
-        <v>2561</v>
-[...1 lines deleted...]
-      <c r="J312"/>
+        <v>2087</v>
+      </c>
+      <c r="J312" t="s">
+        <v>2050</v>
+      </c>
       <c r="K312" t="s">
-        <v>2562</v>
+        <v>2088</v>
       </c>
       <c r="L312" t="s">
-        <v>2563</v>
+        <v>1996</v>
       </c>
       <c r="M312" t="s">
-        <v>2564</v>
+        <v>2089</v>
       </c>
       <c r="N312" t="s">
-        <v>2565</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2566</v>
+        <v>2091</v>
       </c>
       <c r="D313" t="s">
-        <v>2567</v>
-[...9 lines deleted...]
-      </c>
+        <v>1347</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
       <c r="H313" t="s">
-        <v>2571</v>
+        <v>2092</v>
       </c>
       <c r="I313" t="s">
-        <v>2572</v>
-[...1 lines deleted...]
-      <c r="J313"/>
+        <v>2093</v>
+      </c>
+      <c r="J313" t="s">
+        <v>2076</v>
+      </c>
       <c r="K313" t="s">
-        <v>2573</v>
+        <v>2094</v>
       </c>
       <c r="L313" t="s">
-        <v>2574</v>
+        <v>963</v>
       </c>
       <c r="M313" t="s">
-        <v>2575</v>
+        <v>2095</v>
       </c>
       <c r="N313" t="s">
-        <v>2576</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2577</v>
+        <v>2097</v>
       </c>
       <c r="D314" t="s">
-        <v>2578</v>
-[...9 lines deleted...]
-      </c>
+        <v>1347</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
       <c r="H314" t="s">
-        <v>2582</v>
+        <v>2098</v>
       </c>
       <c r="I314" t="s">
-        <v>2583</v>
-[...1 lines deleted...]
-      <c r="J314"/>
+        <v>2099</v>
+      </c>
+      <c r="J314" t="s">
+        <v>2076</v>
+      </c>
       <c r="K314" t="s">
-        <v>2584</v>
+        <v>2100</v>
       </c>
       <c r="L314" t="s">
-        <v>2585</v>
+        <v>963</v>
       </c>
       <c r="M314" t="s">
-        <v>2586</v>
+        <v>2101</v>
       </c>
       <c r="N314" t="s">
-        <v>2587</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2588</v>
+        <v>2103</v>
       </c>
       <c r="D315" t="s">
-        <v>2589</v>
-[...9 lines deleted...]
-      </c>
+        <v>1347</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
       <c r="H315" t="s">
-        <v>2593</v>
+        <v>2104</v>
       </c>
       <c r="I315" t="s">
-        <v>2594</v>
-[...1 lines deleted...]
-      <c r="J315"/>
+        <v>2105</v>
+      </c>
+      <c r="J315" t="s">
+        <v>2076</v>
+      </c>
       <c r="K315" t="s">
-        <v>2595</v>
+        <v>2106</v>
       </c>
       <c r="L315" t="s">
-        <v>2596</v>
+        <v>963</v>
       </c>
       <c r="M315" t="s">
-        <v>2597</v>
+        <v>2107</v>
       </c>
       <c r="N315" t="s">
-        <v>2598</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2599</v>
+        <v>2109</v>
       </c>
       <c r="D316" t="s">
-        <v>2600</v>
-[...9 lines deleted...]
-      </c>
+        <v>1347</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
       <c r="H316" t="s">
-        <v>2604</v>
+        <v>2110</v>
       </c>
       <c r="I316" t="s">
-        <v>2605</v>
-[...1 lines deleted...]
-      <c r="J316"/>
+        <v>2111</v>
+      </c>
+      <c r="J316" t="s">
+        <v>2076</v>
+      </c>
       <c r="K316" t="s">
-        <v>2606</v>
+        <v>2112</v>
       </c>
       <c r="L316" t="s">
-        <v>2607</v>
+        <v>963</v>
       </c>
       <c r="M316" t="s">
-        <v>2608</v>
+        <v>2113</v>
       </c>
       <c r="N316" t="s">
-        <v>2609</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2610</v>
+        <v>2115</v>
       </c>
       <c r="D317" t="s">
-        <v>2611</v>
-[...9 lines deleted...]
-      </c>
+        <v>2116</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317"/>
+      <c r="G317"/>
       <c r="H317" t="s">
-        <v>2615</v>
+        <v>2117</v>
       </c>
       <c r="I317" t="s">
-        <v>2616</v>
-[...1 lines deleted...]
-      <c r="J317"/>
+        <v>2118</v>
+      </c>
+      <c r="J317" t="s">
+        <v>2050</v>
+      </c>
       <c r="K317" t="s">
-        <v>2617</v>
+        <v>2119</v>
       </c>
       <c r="L317" t="s">
-        <v>2618</v>
+        <v>1996</v>
       </c>
       <c r="M317" t="s">
-        <v>2619</v>
+        <v>2120</v>
       </c>
       <c r="N317" t="s">
-        <v>2620</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2621</v>
+        <v>2115</v>
       </c>
       <c r="D318" t="s">
-        <v>2622</v>
-[...9 lines deleted...]
-      </c>
+        <v>2116</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318"/>
+      <c r="G318"/>
       <c r="H318" t="s">
-        <v>2626</v>
+        <v>2117</v>
       </c>
       <c r="I318" t="s">
-        <v>2627</v>
-[...1 lines deleted...]
-      <c r="J318"/>
+        <v>2122</v>
+      </c>
+      <c r="J318" t="s">
+        <v>2050</v>
+      </c>
       <c r="K318" t="s">
-        <v>2628</v>
+        <v>2123</v>
       </c>
       <c r="L318" t="s">
-        <v>2629</v>
+        <v>1996</v>
       </c>
       <c r="M318" t="s">
-        <v>2630</v>
+        <v>2124</v>
       </c>
       <c r="N318" t="s">
-        <v>2631</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2632</v>
+        <v>2125</v>
       </c>
       <c r="D319" t="s">
-        <v>2633</v>
-[...9 lines deleted...]
-      </c>
+        <v>2126</v>
+      </c>
+      <c r="E319"/>
+      <c r="F319"/>
+      <c r="G319"/>
       <c r="H319" t="s">
-        <v>2637</v>
+        <v>945</v>
       </c>
       <c r="I319" t="s">
-        <v>2638</v>
-[...1 lines deleted...]
-      <c r="J319"/>
+        <v>2127</v>
+      </c>
+      <c r="J319" t="s">
+        <v>2050</v>
+      </c>
       <c r="K319" t="s">
-        <v>2639</v>
+        <v>2128</v>
       </c>
       <c r="L319" t="s">
-        <v>2640</v>
+        <v>22</v>
       </c>
       <c r="M319" t="s">
-        <v>2641</v>
+        <v>2129</v>
       </c>
       <c r="N319" t="s">
-        <v>2642</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E320"/>
+      <c r="F320"/>
+      <c r="G320"/>
+      <c r="H320" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2133</v>
+      </c>
+      <c r="J320" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K320" t="s">
+        <v>2134</v>
+      </c>
+      <c r="L320" t="s">
+        <v>963</v>
+      </c>
+      <c r="M320" t="s">
+        <v>2135</v>
+      </c>
+      <c r="N320" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>14</v>
+      </c>
+      <c r="B321" t="s">
+        <v>15</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E321"/>
+      <c r="F321"/>
+      <c r="G321"/>
+      <c r="H321" t="s">
+        <v>2138</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2139</v>
+      </c>
+      <c r="J321" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K321" t="s">
+        <v>2140</v>
+      </c>
+      <c r="L321" t="s">
+        <v>963</v>
+      </c>
+      <c r="M321" t="s">
+        <v>2141</v>
+      </c>
+      <c r="N321" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>14</v>
+      </c>
+      <c r="B322" t="s">
+        <v>15</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322"/>
+      <c r="G322"/>
+      <c r="H322" t="s">
+        <v>2144</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2145</v>
+      </c>
+      <c r="J322" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K322" t="s">
+        <v>2146</v>
+      </c>
+      <c r="L322" t="s">
+        <v>1033</v>
+      </c>
+      <c r="M322" t="s">
+        <v>2147</v>
+      </c>
+      <c r="N322" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>14</v>
+      </c>
+      <c r="B323" t="s">
+        <v>15</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
+      <c r="H323" t="s">
+        <v>2151</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J323" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K323" t="s">
+        <v>2153</v>
+      </c>
+      <c r="L323" t="s">
+        <v>22</v>
+      </c>
+      <c r="M323" t="s">
+        <v>2154</v>
+      </c>
+      <c r="N323" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>14</v>
+      </c>
+      <c r="B324" t="s">
+        <v>15</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D324" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324"/>
+      <c r="G324"/>
+      <c r="H324" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I324" t="s">
+        <v>2159</v>
+      </c>
+      <c r="J324" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K324" t="s">
+        <v>2160</v>
+      </c>
+      <c r="L324" t="s">
+        <v>22</v>
+      </c>
+      <c r="M324" t="s">
+        <v>2161</v>
+      </c>
+      <c r="N324" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>14</v>
+      </c>
+      <c r="B325" t="s">
+        <v>15</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325"/>
+      <c r="G325"/>
+      <c r="H325" t="s">
+        <v>2165</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2166</v>
+      </c>
+      <c r="J325" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K325" t="s">
+        <v>2167</v>
+      </c>
+      <c r="L325" t="s">
+        <v>22</v>
+      </c>
+      <c r="M325" t="s">
+        <v>2168</v>
+      </c>
+      <c r="N325" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>14</v>
+      </c>
+      <c r="B326" t="s">
+        <v>15</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326"/>
+      <c r="G326"/>
+      <c r="H326" t="s">
+        <v>2171</v>
+      </c>
+      <c r="I326" t="s">
+        <v>2172</v>
+      </c>
+      <c r="J326" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K326" t="s">
+        <v>2173</v>
+      </c>
+      <c r="L326" t="s">
+        <v>1033</v>
+      </c>
+      <c r="M326" t="s">
+        <v>2174</v>
+      </c>
+      <c r="N326" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>14</v>
+      </c>
+      <c r="B327" t="s">
+        <v>15</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D327" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
+      <c r="H327" t="s">
+        <v>2178</v>
+      </c>
+      <c r="I327" t="s">
+        <v>2179</v>
+      </c>
+      <c r="J327" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K327" t="s">
+        <v>2180</v>
+      </c>
+      <c r="L327" t="s">
+        <v>22</v>
+      </c>
+      <c r="M327" t="s">
+        <v>2181</v>
+      </c>
+      <c r="N327" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328" t="s">
+        <v>15</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
+      <c r="H328" t="s">
+        <v>2185</v>
+      </c>
+      <c r="I328" t="s">
+        <v>2186</v>
+      </c>
+      <c r="J328" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K328" t="s">
+        <v>2187</v>
+      </c>
+      <c r="L328" t="s">
+        <v>22</v>
+      </c>
+      <c r="M328" t="s">
+        <v>2188</v>
+      </c>
+      <c r="N328" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>14</v>
+      </c>
+      <c r="B329" t="s">
+        <v>15</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
+      <c r="H329" t="s">
+        <v>2192</v>
+      </c>
+      <c r="I329" t="s">
+        <v>2193</v>
+      </c>
+      <c r="J329" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K329" t="s">
+        <v>2194</v>
+      </c>
+      <c r="L329" t="s">
+        <v>22</v>
+      </c>
+      <c r="M329" t="s">
+        <v>2195</v>
+      </c>
+      <c r="N329" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>14</v>
+      </c>
+      <c r="B330" t="s">
+        <v>15</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
+      <c r="H330" t="s">
+        <v>2199</v>
+      </c>
+      <c r="I330" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J330" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K330" t="s">
+        <v>2201</v>
+      </c>
+      <c r="L330" t="s">
+        <v>963</v>
+      </c>
+      <c r="M330" t="s">
+        <v>2202</v>
+      </c>
+      <c r="N330" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331" t="s">
+        <v>15</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331"/>
+      <c r="G331"/>
+      <c r="H331" t="s">
+        <v>2206</v>
+      </c>
+      <c r="I331" t="s">
+        <v>2207</v>
+      </c>
+      <c r="J331" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K331" t="s">
+        <v>2208</v>
+      </c>
+      <c r="L331" t="s">
+        <v>22</v>
+      </c>
+      <c r="M331" t="s">
+        <v>2209</v>
+      </c>
+      <c r="N331" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>14</v>
+      </c>
+      <c r="B332" t="s">
+        <v>15</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D332" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E332"/>
+      <c r="F332"/>
+      <c r="G332"/>
+      <c r="H332" t="s">
+        <v>2213</v>
+      </c>
+      <c r="I332" t="s">
+        <v>2214</v>
+      </c>
+      <c r="J332" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K332" t="s">
+        <v>2215</v>
+      </c>
+      <c r="L332" t="s">
+        <v>22</v>
+      </c>
+      <c r="M332" t="s">
+        <v>2216</v>
+      </c>
+      <c r="N332" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>14</v>
+      </c>
+      <c r="B333" t="s">
+        <v>15</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D333" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E333"/>
+      <c r="F333"/>
+      <c r="G333"/>
+      <c r="H333" t="s">
+        <v>672</v>
+      </c>
+      <c r="I333" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J333" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K333" t="s">
+        <v>2221</v>
+      </c>
+      <c r="L333" t="s">
+        <v>22</v>
+      </c>
+      <c r="M333" t="s">
+        <v>2222</v>
+      </c>
+      <c r="N333" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>14</v>
+      </c>
+      <c r="B334" t="s">
+        <v>15</v>
+      </c>
+      <c r="C334" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D334" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E334"/>
+      <c r="F334"/>
+      <c r="G334"/>
+      <c r="H334" t="s">
+        <v>2226</v>
+      </c>
+      <c r="I334" t="s">
+        <v>2227</v>
+      </c>
+      <c r="J334" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K334" t="s">
+        <v>2228</v>
+      </c>
+      <c r="L334" t="s">
+        <v>22</v>
+      </c>
+      <c r="M334" t="s">
+        <v>2229</v>
+      </c>
+      <c r="N334" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>14</v>
+      </c>
+      <c r="B335" t="s">
+        <v>15</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D335" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E335"/>
+      <c r="F335"/>
+      <c r="G335"/>
+      <c r="H335" t="s">
+        <v>2233</v>
+      </c>
+      <c r="I335" t="s">
+        <v>2234</v>
+      </c>
+      <c r="J335" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K335" t="s">
+        <v>2235</v>
+      </c>
+      <c r="L335" t="s">
+        <v>22</v>
+      </c>
+      <c r="M335" t="s">
+        <v>2236</v>
+      </c>
+      <c r="N335" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>14</v>
+      </c>
+      <c r="B336" t="s">
+        <v>15</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D336" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E336"/>
+      <c r="F336"/>
+      <c r="G336"/>
+      <c r="H336" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I336" t="s">
+        <v>2241</v>
+      </c>
+      <c r="J336" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K336" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L336" t="s">
+        <v>22</v>
+      </c>
+      <c r="M336" t="s">
+        <v>2243</v>
+      </c>
+      <c r="N336" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>14</v>
+      </c>
+      <c r="B337" t="s">
+        <v>15</v>
+      </c>
+      <c r="C337" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D337" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E337"/>
+      <c r="F337"/>
+      <c r="G337"/>
+      <c r="H337" t="s">
+        <v>2247</v>
+      </c>
+      <c r="I337" t="s">
+        <v>2248</v>
+      </c>
+      <c r="J337" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K337" t="s">
+        <v>2249</v>
+      </c>
+      <c r="L337" t="s">
+        <v>22</v>
+      </c>
+      <c r="M337" t="s">
+        <v>2250</v>
+      </c>
+      <c r="N337" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>14</v>
+      </c>
+      <c r="B338" t="s">
+        <v>15</v>
+      </c>
+      <c r="C338" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D338" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E338"/>
+      <c r="F338"/>
+      <c r="G338"/>
+      <c r="H338" t="s">
+        <v>2254</v>
+      </c>
+      <c r="I338" t="s">
+        <v>2255</v>
+      </c>
+      <c r="J338" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K338" t="s">
+        <v>2256</v>
+      </c>
+      <c r="L338" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M338" t="s">
+        <v>2257</v>
+      </c>
+      <c r="N338" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>14</v>
+      </c>
+      <c r="B339" t="s">
+        <v>15</v>
+      </c>
+      <c r="C339" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D339" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E339"/>
+      <c r="F339"/>
+      <c r="G339"/>
+      <c r="H339" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I339" t="s">
+        <v>2262</v>
+      </c>
+      <c r="J339" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K339" t="s">
+        <v>2263</v>
+      </c>
+      <c r="L339" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M339" t="s">
+        <v>2264</v>
+      </c>
+      <c r="N339" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>14</v>
+      </c>
+      <c r="B340" t="s">
+        <v>15</v>
+      </c>
+      <c r="C340" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D340" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E340"/>
+      <c r="F340"/>
+      <c r="G340"/>
+      <c r="H340" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I340" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J340" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K340" t="s">
+        <v>2270</v>
+      </c>
+      <c r="L340" t="s">
+        <v>22</v>
+      </c>
+      <c r="M340" t="s">
+        <v>2271</v>
+      </c>
+      <c r="N340" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>14</v>
+      </c>
+      <c r="B341" t="s">
+        <v>15</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D341" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E341"/>
+      <c r="F341"/>
+      <c r="G341"/>
+      <c r="H341" t="s">
+        <v>2275</v>
+      </c>
+      <c r="I341" t="s">
+        <v>2276</v>
+      </c>
+      <c r="J341" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K341" t="s">
+        <v>2277</v>
+      </c>
+      <c r="L341" t="s">
+        <v>22</v>
+      </c>
+      <c r="M341" t="s">
+        <v>2278</v>
+      </c>
+      <c r="N341" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>14</v>
+      </c>
+      <c r="B342" t="s">
+        <v>15</v>
+      </c>
+      <c r="C342" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D342" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E342"/>
+      <c r="F342"/>
+      <c r="G342"/>
+      <c r="H342" t="s">
+        <v>2282</v>
+      </c>
+      <c r="I342" t="s">
+        <v>2283</v>
+      </c>
+      <c r="J342" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K342" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L342" t="s">
+        <v>22</v>
+      </c>
+      <c r="M342" t="s">
+        <v>2285</v>
+      </c>
+      <c r="N342" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>14</v>
+      </c>
+      <c r="B343" t="s">
+        <v>15</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D343" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E343"/>
+      <c r="F343"/>
+      <c r="G343"/>
+      <c r="H343" t="s">
+        <v>2289</v>
+      </c>
+      <c r="I343" t="s">
+        <v>2290</v>
+      </c>
+      <c r="J343" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K343" t="s">
+        <v>2291</v>
+      </c>
+      <c r="L343" t="s">
+        <v>22</v>
+      </c>
+      <c r="M343" t="s">
+        <v>2292</v>
+      </c>
+      <c r="N343" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>14</v>
+      </c>
+      <c r="B344" t="s">
+        <v>15</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D344" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E344"/>
+      <c r="F344"/>
+      <c r="G344"/>
+      <c r="H344" t="s">
+        <v>2296</v>
+      </c>
+      <c r="I344" t="s">
+        <v>2297</v>
+      </c>
+      <c r="J344" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K344" t="s">
+        <v>2298</v>
+      </c>
+      <c r="L344" t="s">
+        <v>22</v>
+      </c>
+      <c r="M344" t="s">
+        <v>2299</v>
+      </c>
+      <c r="N344" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>14</v>
+      </c>
+      <c r="B345" t="s">
+        <v>15</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E345"/>
+      <c r="F345"/>
+      <c r="G345"/>
+      <c r="H345" t="s">
+        <v>2303</v>
+      </c>
+      <c r="I345" t="s">
+        <v>2304</v>
+      </c>
+      <c r="J345" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K345" t="s">
+        <v>2305</v>
+      </c>
+      <c r="L345" t="s">
+        <v>22</v>
+      </c>
+      <c r="M345" t="s">
+        <v>2306</v>
+      </c>
+      <c r="N345" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>14</v>
+      </c>
+      <c r="B346" t="s">
+        <v>15</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D346" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E346"/>
+      <c r="F346"/>
+      <c r="G346"/>
+      <c r="H346" t="s">
+        <v>2310</v>
+      </c>
+      <c r="I346" t="s">
+        <v>2311</v>
+      </c>
+      <c r="J346" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K346" t="s">
+        <v>2312</v>
+      </c>
+      <c r="L346" t="s">
+        <v>22</v>
+      </c>
+      <c r="M346" t="s">
+        <v>2313</v>
+      </c>
+      <c r="N346" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>14</v>
+      </c>
+      <c r="B347" t="s">
+        <v>15</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E347"/>
+      <c r="F347"/>
+      <c r="G347"/>
+      <c r="H347" t="s">
+        <v>2317</v>
+      </c>
+      <c r="I347" t="s">
+        <v>2318</v>
+      </c>
+      <c r="J347" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K347" t="s">
+        <v>2319</v>
+      </c>
+      <c r="L347" t="s">
+        <v>22</v>
+      </c>
+      <c r="M347" t="s">
+        <v>2320</v>
+      </c>
+      <c r="N347" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>14</v>
+      </c>
+      <c r="B348" t="s">
+        <v>15</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D348" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E348"/>
+      <c r="F348"/>
+      <c r="G348"/>
+      <c r="H348" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I348" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J348" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K348" t="s">
+        <v>2326</v>
+      </c>
+      <c r="L348" t="s">
+        <v>22</v>
+      </c>
+      <c r="M348" t="s">
+        <v>2327</v>
+      </c>
+      <c r="N348" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="s">
+        <v>14</v>
+      </c>
+      <c r="B349" t="s">
+        <v>15</v>
+      </c>
+      <c r="C349" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D349" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E349"/>
+      <c r="F349"/>
+      <c r="G349"/>
+      <c r="H349" t="s">
+        <v>2331</v>
+      </c>
+      <c r="I349" t="s">
+        <v>2332</v>
+      </c>
+      <c r="J349" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K349" t="s">
+        <v>2333</v>
+      </c>
+      <c r="L349" t="s">
+        <v>22</v>
+      </c>
+      <c r="M349" t="s">
+        <v>2334</v>
+      </c>
+      <c r="N349" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>14</v>
+      </c>
+      <c r="B350" t="s">
+        <v>15</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D350" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E350"/>
+      <c r="F350"/>
+      <c r="G350"/>
+      <c r="H350" t="s">
+        <v>2338</v>
+      </c>
+      <c r="I350" t="s">
+        <v>2339</v>
+      </c>
+      <c r="J350" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K350" t="s">
+        <v>2340</v>
+      </c>
+      <c r="L350" t="s">
+        <v>22</v>
+      </c>
+      <c r="M350" t="s">
+        <v>2341</v>
+      </c>
+      <c r="N350" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="s">
+        <v>14</v>
+      </c>
+      <c r="B351" t="s">
+        <v>15</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D351" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E351"/>
+      <c r="F351"/>
+      <c r="G351"/>
+      <c r="H351" t="s">
+        <v>2345</v>
+      </c>
+      <c r="I351" t="s">
+        <v>2346</v>
+      </c>
+      <c r="J351" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K351" t="s">
+        <v>2347</v>
+      </c>
+      <c r="L351" t="s">
+        <v>22</v>
+      </c>
+      <c r="M351" t="s">
+        <v>2348</v>
+      </c>
+      <c r="N351" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>14</v>
+      </c>
+      <c r="B352" t="s">
+        <v>15</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D352" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E352"/>
+      <c r="F352"/>
+      <c r="G352"/>
+      <c r="H352" t="s">
+        <v>2352</v>
+      </c>
+      <c r="I352" t="s">
+        <v>2353</v>
+      </c>
+      <c r="J352" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K352" t="s">
+        <v>2354</v>
+      </c>
+      <c r="L352" t="s">
+        <v>22</v>
+      </c>
+      <c r="M352" t="s">
+        <v>2355</v>
+      </c>
+      <c r="N352" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="s">
+        <v>14</v>
+      </c>
+      <c r="B353" t="s">
+        <v>15</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D353" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E353"/>
+      <c r="F353"/>
+      <c r="G353"/>
+      <c r="H353" t="s">
+        <v>2359</v>
+      </c>
+      <c r="I353" t="s">
+        <v>2360</v>
+      </c>
+      <c r="J353" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K353" t="s">
+        <v>2361</v>
+      </c>
+      <c r="L353" t="s">
+        <v>22</v>
+      </c>
+      <c r="M353" t="s">
+        <v>2362</v>
+      </c>
+      <c r="N353" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
+        <v>14</v>
+      </c>
+      <c r="B354" t="s">
+        <v>15</v>
+      </c>
+      <c r="C354" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D354" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E354"/>
+      <c r="F354"/>
+      <c r="G354"/>
+      <c r="H354" t="s">
+        <v>2366</v>
+      </c>
+      <c r="I354" t="s">
+        <v>2367</v>
+      </c>
+      <c r="J354" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K354" t="s">
+        <v>2368</v>
+      </c>
+      <c r="L354" t="s">
+        <v>22</v>
+      </c>
+      <c r="M354" t="s">
+        <v>2369</v>
+      </c>
+      <c r="N354" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>14</v>
+      </c>
+      <c r="B355" t="s">
+        <v>15</v>
+      </c>
+      <c r="C355" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D355" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E355"/>
+      <c r="F355"/>
+      <c r="G355"/>
+      <c r="H355" t="s">
+        <v>2373</v>
+      </c>
+      <c r="I355" t="s">
+        <v>2374</v>
+      </c>
+      <c r="J355" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K355" t="s">
+        <v>2375</v>
+      </c>
+      <c r="L355" t="s">
+        <v>22</v>
+      </c>
+      <c r="M355" t="s">
+        <v>2376</v>
+      </c>
+      <c r="N355" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s">
+        <v>14</v>
+      </c>
+      <c r="B356" t="s">
+        <v>15</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E356"/>
+      <c r="F356"/>
+      <c r="G356"/>
+      <c r="H356" t="s">
+        <v>2380</v>
+      </c>
+      <c r="I356" t="s">
+        <v>2381</v>
+      </c>
+      <c r="J356" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K356" t="s">
+        <v>2382</v>
+      </c>
+      <c r="L356" t="s">
+        <v>22</v>
+      </c>
+      <c r="M356" t="s">
+        <v>2383</v>
+      </c>
+      <c r="N356" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
+        <v>14</v>
+      </c>
+      <c r="B357" t="s">
+        <v>15</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E357"/>
+      <c r="F357"/>
+      <c r="G357"/>
+      <c r="H357" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I357" t="s">
+        <v>2388</v>
+      </c>
+      <c r="J357" t="s">
+        <v>2389</v>
+      </c>
+      <c r="K357" t="s">
+        <v>2390</v>
+      </c>
+      <c r="L357" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M357" t="s">
+        <v>2391</v>
+      </c>
+      <c r="N357" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>14</v>
+      </c>
+      <c r="B358" t="s">
+        <v>15</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E358"/>
+      <c r="F358"/>
+      <c r="G358"/>
+      <c r="H358" t="s">
+        <v>2395</v>
+      </c>
+      <c r="I358" t="s">
+        <v>2396</v>
+      </c>
+      <c r="J358" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K358" t="s">
+        <v>2397</v>
+      </c>
+      <c r="L358" t="s">
+        <v>22</v>
+      </c>
+      <c r="M358" t="s">
+        <v>2398</v>
+      </c>
+      <c r="N358" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>14</v>
+      </c>
+      <c r="B359" t="s">
+        <v>15</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D359" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E359"/>
+      <c r="F359"/>
+      <c r="G359"/>
+      <c r="H359" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I359" t="s">
+        <v>2401</v>
+      </c>
+      <c r="J359" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K359" t="s">
+        <v>2402</v>
+      </c>
+      <c r="L359" t="s">
+        <v>2403</v>
+      </c>
+      <c r="M359" t="s">
+        <v>2404</v>
+      </c>
+      <c r="N359" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>14</v>
+      </c>
+      <c r="B360" t="s">
+        <v>15</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D360" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E360"/>
+      <c r="F360"/>
+      <c r="G360"/>
+      <c r="H360" t="s">
+        <v>2407</v>
+      </c>
+      <c r="I360" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J360" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K360" t="s">
+        <v>2409</v>
+      </c>
+      <c r="L360" t="s">
+        <v>22</v>
+      </c>
+      <c r="M360" t="s">
+        <v>2410</v>
+      </c>
+      <c r="N360" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>14</v>
+      </c>
+      <c r="B361" t="s">
+        <v>15</v>
+      </c>
+      <c r="C361" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D361" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E361"/>
+      <c r="F361"/>
+      <c r="G361"/>
+      <c r="H361" t="s">
+        <v>2414</v>
+      </c>
+      <c r="I361" t="s">
+        <v>2415</v>
+      </c>
+      <c r="J361" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K361" t="s">
+        <v>2416</v>
+      </c>
+      <c r="L361" t="s">
+        <v>22</v>
+      </c>
+      <c r="M361" t="s">
+        <v>2417</v>
+      </c>
+      <c r="N361" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="s">
+        <v>14</v>
+      </c>
+      <c r="B362" t="s">
+        <v>15</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D362" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E362"/>
+      <c r="F362"/>
+      <c r="G362"/>
+      <c r="H362" t="s">
+        <v>2421</v>
+      </c>
+      <c r="I362" t="s">
+        <v>2422</v>
+      </c>
+      <c r="J362" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K362" t="s">
+        <v>2423</v>
+      </c>
+      <c r="L362" t="s">
+        <v>22</v>
+      </c>
+      <c r="M362" t="s">
+        <v>2424</v>
+      </c>
+      <c r="N362" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>14</v>
+      </c>
+      <c r="B363" t="s">
+        <v>15</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D363" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E363"/>
+      <c r="F363"/>
+      <c r="G363"/>
+      <c r="H363" t="s">
+        <v>2428</v>
+      </c>
+      <c r="I363" t="s">
+        <v>2429</v>
+      </c>
+      <c r="J363" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K363" t="s">
+        <v>2430</v>
+      </c>
+      <c r="L363" t="s">
+        <v>1996</v>
+      </c>
+      <c r="M363" t="s">
+        <v>2431</v>
+      </c>
+      <c r="N363" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="s">
+        <v>14</v>
+      </c>
+      <c r="B364" t="s">
+        <v>15</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D364" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E364"/>
+      <c r="F364"/>
+      <c r="G364"/>
+      <c r="H364" t="s">
+        <v>2435</v>
+      </c>
+      <c r="I364" t="s">
+        <v>2436</v>
+      </c>
+      <c r="J364" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K364" t="s">
+        <v>2437</v>
+      </c>
+      <c r="L364" t="s">
+        <v>22</v>
+      </c>
+      <c r="M364" t="s">
+        <v>2438</v>
+      </c>
+      <c r="N364" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>14</v>
+      </c>
+      <c r="B365" t="s">
+        <v>15</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D365" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E365"/>
+      <c r="F365"/>
+      <c r="G365"/>
+      <c r="H365" t="s">
+        <v>2442</v>
+      </c>
+      <c r="I365" t="s">
+        <v>2443</v>
+      </c>
+      <c r="J365" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K365" t="s">
+        <v>2444</v>
+      </c>
+      <c r="L365" t="s">
+        <v>22</v>
+      </c>
+      <c r="M365" t="s">
+        <v>2445</v>
+      </c>
+      <c r="N365" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s">
+        <v>14</v>
+      </c>
+      <c r="B366" t="s">
+        <v>15</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E366"/>
+      <c r="F366"/>
+      <c r="G366"/>
+      <c r="H366" t="s">
+        <v>2447</v>
+      </c>
+      <c r="I366" t="s">
+        <v>2448</v>
+      </c>
+      <c r="J366" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K366" t="s">
+        <v>2449</v>
+      </c>
+      <c r="L366" t="s">
+        <v>22</v>
+      </c>
+      <c r="M366" t="s">
+        <v>2450</v>
+      </c>
+      <c r="N366" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s">
+        <v>14</v>
+      </c>
+      <c r="B367" t="s">
+        <v>15</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E367"/>
+      <c r="F367"/>
+      <c r="G367"/>
+      <c r="H367" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I367" t="s">
+        <v>2452</v>
+      </c>
+      <c r="J367" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K367" t="s">
+        <v>2453</v>
+      </c>
+      <c r="L367" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M367" t="s">
+        <v>2454</v>
+      </c>
+      <c r="N367" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="s">
+        <v>14</v>
+      </c>
+      <c r="B368" t="s">
+        <v>15</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D368" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E368"/>
+      <c r="F368"/>
+      <c r="G368"/>
+      <c r="H368" t="s">
+        <v>2457</v>
+      </c>
+      <c r="I368" t="s">
+        <v>2458</v>
+      </c>
+      <c r="J368" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K368" t="s">
+        <v>2459</v>
+      </c>
+      <c r="L368" t="s">
+        <v>22</v>
+      </c>
+      <c r="M368" t="s">
+        <v>2460</v>
+      </c>
+      <c r="N368" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="s">
+        <v>14</v>
+      </c>
+      <c r="B369" t="s">
+        <v>15</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D369" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E369"/>
+      <c r="F369"/>
+      <c r="G369"/>
+      <c r="H369" t="s">
+        <v>2464</v>
+      </c>
+      <c r="I369" t="s">
+        <v>2465</v>
+      </c>
+      <c r="J369" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K369" t="s">
+        <v>2466</v>
+      </c>
+      <c r="L369" t="s">
+        <v>22</v>
+      </c>
+      <c r="M369" t="s">
+        <v>2467</v>
+      </c>
+      <c r="N369" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="s">
+        <v>14</v>
+      </c>
+      <c r="B370" t="s">
+        <v>15</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E370"/>
+      <c r="F370"/>
+      <c r="G370"/>
+      <c r="H370" t="s">
+        <v>2471</v>
+      </c>
+      <c r="I370" t="s">
+        <v>2472</v>
+      </c>
+      <c r="J370" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K370" t="s">
+        <v>2473</v>
+      </c>
+      <c r="L370" t="s">
+        <v>22</v>
+      </c>
+      <c r="M370" t="s">
+        <v>2474</v>
+      </c>
+      <c r="N370" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="s">
+        <v>14</v>
+      </c>
+      <c r="B371" t="s">
+        <v>15</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E371"/>
+      <c r="F371"/>
+      <c r="G371"/>
+      <c r="H371" t="s">
+        <v>2478</v>
+      </c>
+      <c r="I371" t="s">
+        <v>2479</v>
+      </c>
+      <c r="J371" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K371" t="s">
+        <v>2480</v>
+      </c>
+      <c r="L371" t="s">
+        <v>22</v>
+      </c>
+      <c r="M371" t="s">
+        <v>2481</v>
+      </c>
+      <c r="N371" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="s">
+        <v>14</v>
+      </c>
+      <c r="B372" t="s">
+        <v>15</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D372" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E372"/>
+      <c r="F372"/>
+      <c r="G372"/>
+      <c r="H372" t="s">
+        <v>2483</v>
+      </c>
+      <c r="I372" t="s">
+        <v>2484</v>
+      </c>
+      <c r="J372" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K372" t="s">
+        <v>2485</v>
+      </c>
+      <c r="L372" t="s">
+        <v>22</v>
+      </c>
+      <c r="M372" t="s">
+        <v>2486</v>
+      </c>
+      <c r="N372" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="s">
+        <v>14</v>
+      </c>
+      <c r="B373" t="s">
+        <v>15</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D373" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E373"/>
+      <c r="F373"/>
+      <c r="G373"/>
+      <c r="H373" t="s">
+        <v>2489</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2490</v>
+      </c>
+      <c r="J373" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K373" t="s">
+        <v>2491</v>
+      </c>
+      <c r="L373" t="s">
+        <v>205</v>
+      </c>
+      <c r="M373" t="s">
+        <v>2492</v>
+      </c>
+      <c r="N373" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="s">
+        <v>14</v>
+      </c>
+      <c r="B374" t="s">
+        <v>15</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E374"/>
+      <c r="F374"/>
+      <c r="G374"/>
+      <c r="H374" t="s">
+        <v>2494</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2495</v>
+      </c>
+      <c r="J374" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K374" t="s">
+        <v>2496</v>
+      </c>
+      <c r="L374" t="s">
+        <v>205</v>
+      </c>
+      <c r="M374" t="s">
+        <v>2497</v>
+      </c>
+      <c r="N374" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="s">
+        <v>14</v>
+      </c>
+      <c r="B375" t="s">
+        <v>15</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D375" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E375"/>
+      <c r="F375"/>
+      <c r="G375"/>
+      <c r="H375" t="s">
+        <v>2500</v>
+      </c>
+      <c r="I375" t="s">
+        <v>2501</v>
+      </c>
+      <c r="J375" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K375" t="s">
+        <v>2503</v>
+      </c>
+      <c r="L375" t="s">
+        <v>22</v>
+      </c>
+      <c r="M375" t="s">
+        <v>2504</v>
+      </c>
+      <c r="N375" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="s">
+        <v>14</v>
+      </c>
+      <c r="B376" t="s">
+        <v>15</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D376" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376"/>
+      <c r="G376"/>
+      <c r="H376" t="s">
+        <v>2508</v>
+      </c>
+      <c r="I376" t="s">
+        <v>2509</v>
+      </c>
+      <c r="J376" t="s">
+        <v>1809</v>
+      </c>
+      <c r="K376" t="s">
+        <v>2510</v>
+      </c>
+      <c r="L376" t="s">
+        <v>205</v>
+      </c>
+      <c r="M376" t="s">
+        <v>2511</v>
+      </c>
+      <c r="N376" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="s">
+        <v>14</v>
+      </c>
+      <c r="B377" t="s">
+        <v>15</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E377"/>
+      <c r="F377"/>
+      <c r="G377"/>
+      <c r="H377" t="s">
+        <v>2513</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2514</v>
+      </c>
+      <c r="J377" t="s">
+        <v>1809</v>
+      </c>
+      <c r="K377" t="s">
+        <v>2515</v>
+      </c>
+      <c r="L377" t="s">
+        <v>205</v>
+      </c>
+      <c r="M377" t="s">
+        <v>2516</v>
+      </c>
+      <c r="N377" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="s">
+        <v>14</v>
+      </c>
+      <c r="B378" t="s">
+        <v>15</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D378" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E378"/>
+      <c r="F378"/>
+      <c r="G378"/>
+      <c r="H378" t="s">
+        <v>2517</v>
+      </c>
+      <c r="I378" t="s">
+        <v>2518</v>
+      </c>
+      <c r="J378" t="s">
+        <v>1809</v>
+      </c>
+      <c r="K378" t="s">
+        <v>2519</v>
+      </c>
+      <c r="L378" t="s">
+        <v>205</v>
+      </c>
+      <c r="M378" t="s">
+        <v>2520</v>
+      </c>
+      <c r="N378" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="s">
+        <v>14</v>
+      </c>
+      <c r="B379" t="s">
+        <v>15</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D379" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E379"/>
+      <c r="F379"/>
+      <c r="G379"/>
+      <c r="H379" t="s">
+        <v>2522</v>
+      </c>
+      <c r="I379" t="s">
+        <v>2523</v>
+      </c>
+      <c r="J379" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K379" t="s">
+        <v>2524</v>
+      </c>
+      <c r="L379" t="s">
+        <v>205</v>
+      </c>
+      <c r="M379" t="s">
+        <v>2525</v>
+      </c>
+      <c r="N379" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="s">
+        <v>14</v>
+      </c>
+      <c r="B380" t="s">
+        <v>15</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D380" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E380"/>
+      <c r="F380"/>
+      <c r="G380"/>
+      <c r="H380" t="s">
+        <v>2527</v>
+      </c>
+      <c r="I380" t="s">
+        <v>2528</v>
+      </c>
+      <c r="J380" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K380" t="s">
+        <v>2529</v>
+      </c>
+      <c r="L380" t="s">
+        <v>205</v>
+      </c>
+      <c r="M380" t="s">
+        <v>2530</v>
+      </c>
+      <c r="N380" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="s">
+        <v>14</v>
+      </c>
+      <c r="B381" t="s">
+        <v>15</v>
+      </c>
+      <c r="C381" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D381" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E381"/>
+      <c r="F381"/>
+      <c r="G381"/>
+      <c r="H381" t="s">
+        <v>2533</v>
+      </c>
+      <c r="I381" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J381" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K381" t="s">
+        <v>2535</v>
+      </c>
+      <c r="L381" t="s">
+        <v>22</v>
+      </c>
+      <c r="M381" t="s">
+        <v>2536</v>
+      </c>
+      <c r="N381" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="s">
+        <v>14</v>
+      </c>
+      <c r="B382" t="s">
+        <v>15</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D382" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E382"/>
+      <c r="F382"/>
+      <c r="G382"/>
+      <c r="H382" t="s">
+        <v>2538</v>
+      </c>
+      <c r="I382" t="s">
+        <v>2539</v>
+      </c>
+      <c r="J382" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K382" t="s">
+        <v>2540</v>
+      </c>
+      <c r="L382" t="s">
+        <v>22</v>
+      </c>
+      <c r="M382" t="s">
+        <v>2541</v>
+      </c>
+      <c r="N382" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="s">
+        <v>14</v>
+      </c>
+      <c r="B383" t="s">
+        <v>15</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D383" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E383"/>
+      <c r="F383"/>
+      <c r="G383"/>
+      <c r="H383" t="s">
+        <v>2544</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2545</v>
+      </c>
+      <c r="J383" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K383" t="s">
+        <v>2546</v>
+      </c>
+      <c r="L383" t="s">
+        <v>22</v>
+      </c>
+      <c r="M383" t="s">
+        <v>2547</v>
+      </c>
+      <c r="N383" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="s">
+        <v>14</v>
+      </c>
+      <c r="B384" t="s">
+        <v>15</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D384" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E384"/>
+      <c r="F384"/>
+      <c r="G384"/>
+      <c r="H384" t="s">
+        <v>2549</v>
+      </c>
+      <c r="I384" t="s">
+        <v>2550</v>
+      </c>
+      <c r="J384" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K384" t="s">
+        <v>2551</v>
+      </c>
+      <c r="L384" t="s">
+        <v>22</v>
+      </c>
+      <c r="M384" t="s">
+        <v>2552</v>
+      </c>
+      <c r="N384" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="s">
+        <v>14</v>
+      </c>
+      <c r="B385" t="s">
+        <v>15</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E385"/>
+      <c r="F385"/>
+      <c r="G385"/>
+      <c r="H385" t="s">
+        <v>2553</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2554</v>
+      </c>
+      <c r="J385" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K385" t="s">
+        <v>2555</v>
+      </c>
+      <c r="L385" t="s">
+        <v>22</v>
+      </c>
+      <c r="M385" t="s">
+        <v>2556</v>
+      </c>
+      <c r="N385" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="s">
+        <v>14</v>
+      </c>
+      <c r="B386" t="s">
+        <v>15</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D386" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E386"/>
+      <c r="F386"/>
+      <c r="G386"/>
+      <c r="H386" t="s">
+        <v>2559</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2560</v>
+      </c>
+      <c r="J386" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K386" t="s">
+        <v>2561</v>
+      </c>
+      <c r="L386" t="s">
+        <v>22</v>
+      </c>
+      <c r="M386" t="s">
+        <v>2562</v>
+      </c>
+      <c r="N386" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="s">
+        <v>14</v>
+      </c>
+      <c r="B387" t="s">
+        <v>15</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E387"/>
+      <c r="F387"/>
+      <c r="G387"/>
+      <c r="H387" t="s">
+        <v>2564</v>
+      </c>
+      <c r="I387" t="s">
+        <v>2565</v>
+      </c>
+      <c r="J387" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K387" t="s">
+        <v>2566</v>
+      </c>
+      <c r="L387" t="s">
+        <v>22</v>
+      </c>
+      <c r="M387" t="s">
+        <v>2567</v>
+      </c>
+      <c r="N387" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="s">
+        <v>14</v>
+      </c>
+      <c r="B388" t="s">
+        <v>15</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D388" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E388"/>
+      <c r="F388"/>
+      <c r="G388"/>
+      <c r="H388" t="s">
+        <v>2570</v>
+      </c>
+      <c r="I388" t="s">
+        <v>2571</v>
+      </c>
+      <c r="J388" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K388" t="s">
+        <v>2572</v>
+      </c>
+      <c r="L388" t="s">
+        <v>22</v>
+      </c>
+      <c r="M388" t="s">
+        <v>2573</v>
+      </c>
+      <c r="N388" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="s">
+        <v>14</v>
+      </c>
+      <c r="B389" t="s">
+        <v>15</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D389" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E389"/>
+      <c r="F389"/>
+      <c r="G389"/>
+      <c r="H389" t="s">
+        <v>2577</v>
+      </c>
+      <c r="I389" t="s">
+        <v>2578</v>
+      </c>
+      <c r="J389" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K389" t="s">
+        <v>2579</v>
+      </c>
+      <c r="L389" t="s">
+        <v>22</v>
+      </c>
+      <c r="M389" t="s">
+        <v>2580</v>
+      </c>
+      <c r="N389" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="s">
+        <v>14</v>
+      </c>
+      <c r="B390" t="s">
+        <v>15</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D390" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E390"/>
+      <c r="F390"/>
+      <c r="G390"/>
+      <c r="H390" t="s">
+        <v>2584</v>
+      </c>
+      <c r="I390" t="s">
+        <v>2585</v>
+      </c>
+      <c r="J390" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K390" t="s">
+        <v>2586</v>
+      </c>
+      <c r="L390" t="s">
+        <v>22</v>
+      </c>
+      <c r="M390" t="s">
+        <v>2587</v>
+      </c>
+      <c r="N390" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="s">
+        <v>14</v>
+      </c>
+      <c r="B391" t="s">
+        <v>15</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D391" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E391"/>
+      <c r="F391"/>
+      <c r="G391"/>
+      <c r="H391" t="s">
+        <v>2591</v>
+      </c>
+      <c r="I391" t="s">
+        <v>2592</v>
+      </c>
+      <c r="J391" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K391" t="s">
+        <v>2593</v>
+      </c>
+      <c r="L391" t="s">
+        <v>22</v>
+      </c>
+      <c r="M391" t="s">
+        <v>2594</v>
+      </c>
+      <c r="N391" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="s">
+        <v>14</v>
+      </c>
+      <c r="B392" t="s">
+        <v>15</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D392" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E392"/>
+      <c r="F392"/>
+      <c r="G392"/>
+      <c r="H392" t="s">
+        <v>2596</v>
+      </c>
+      <c r="I392" t="s">
+        <v>2597</v>
+      </c>
+      <c r="J392" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K392" t="s">
+        <v>2598</v>
+      </c>
+      <c r="L392" t="s">
+        <v>22</v>
+      </c>
+      <c r="M392" t="s">
+        <v>2599</v>
+      </c>
+      <c r="N392" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="s">
+        <v>14</v>
+      </c>
+      <c r="B393" t="s">
+        <v>15</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D393" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E393"/>
+      <c r="F393"/>
+      <c r="G393"/>
+      <c r="H393" t="s">
+        <v>2602</v>
+      </c>
+      <c r="I393" t="s">
+        <v>2603</v>
+      </c>
+      <c r="J393" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K393" t="s">
+        <v>2604</v>
+      </c>
+      <c r="L393" t="s">
+        <v>22</v>
+      </c>
+      <c r="M393" t="s">
+        <v>2605</v>
+      </c>
+      <c r="N393" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="s">
+        <v>14</v>
+      </c>
+      <c r="B394" t="s">
+        <v>15</v>
+      </c>
+      <c r="C394" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D394" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E394"/>
+      <c r="F394"/>
+      <c r="G394"/>
+      <c r="H394" t="s">
+        <v>2609</v>
+      </c>
+      <c r="I394" t="s">
+        <v>2610</v>
+      </c>
+      <c r="J394" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K394" t="s">
+        <v>2611</v>
+      </c>
+      <c r="L394" t="s">
+        <v>22</v>
+      </c>
+      <c r="M394" t="s">
+        <v>2612</v>
+      </c>
+      <c r="N394" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="s">
+        <v>14</v>
+      </c>
+      <c r="B395" t="s">
+        <v>15</v>
+      </c>
+      <c r="C395" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D395" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E395"/>
+      <c r="F395"/>
+      <c r="G395"/>
+      <c r="H395" t="s">
+        <v>2616</v>
+      </c>
+      <c r="I395" t="s">
+        <v>2617</v>
+      </c>
+      <c r="J395" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K395" t="s">
+        <v>2618</v>
+      </c>
+      <c r="L395" t="s">
+        <v>22</v>
+      </c>
+      <c r="M395" t="s">
+        <v>2619</v>
+      </c>
+      <c r="N395" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="s">
+        <v>14</v>
+      </c>
+      <c r="B396" t="s">
+        <v>15</v>
+      </c>
+      <c r="C396" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D396" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E396"/>
+      <c r="F396"/>
+      <c r="G396"/>
+      <c r="H396" t="s">
+        <v>2623</v>
+      </c>
+      <c r="I396" t="s">
+        <v>2624</v>
+      </c>
+      <c r="J396" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K396" t="s">
+        <v>2625</v>
+      </c>
+      <c r="L396" t="s">
+        <v>22</v>
+      </c>
+      <c r="M396" t="s">
+        <v>2626</v>
+      </c>
+      <c r="N396" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="s">
+        <v>14</v>
+      </c>
+      <c r="B397" t="s">
+        <v>15</v>
+      </c>
+      <c r="C397" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D397" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E397"/>
+      <c r="F397"/>
+      <c r="G397"/>
+      <c r="H397" t="s">
+        <v>2630</v>
+      </c>
+      <c r="I397" t="s">
+        <v>2631</v>
+      </c>
+      <c r="J397" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K397" t="s">
+        <v>2632</v>
+      </c>
+      <c r="L397" t="s">
+        <v>22</v>
+      </c>
+      <c r="M397" t="s">
+        <v>2633</v>
+      </c>
+      <c r="N397" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="s">
+        <v>14</v>
+      </c>
+      <c r="B398" t="s">
+        <v>15</v>
+      </c>
+      <c r="C398" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D398" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E398"/>
+      <c r="F398"/>
+      <c r="G398"/>
+      <c r="H398" t="s">
+        <v>2637</v>
+      </c>
+      <c r="I398" t="s">
+        <v>2638</v>
+      </c>
+      <c r="J398" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K398" t="s">
+        <v>2639</v>
+      </c>
+      <c r="L398" t="s">
+        <v>22</v>
+      </c>
+      <c r="M398" t="s">
+        <v>2640</v>
+      </c>
+      <c r="N398" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="s">
+        <v>14</v>
+      </c>
+      <c r="B399" t="s">
+        <v>15</v>
+      </c>
+      <c r="C399" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D399" t="s">
         <v>2643</v>
       </c>
-      <c r="D320" t="s">
+      <c r="E399"/>
+      <c r="F399"/>
+      <c r="G399"/>
+      <c r="H399" t="s">
         <v>2644</v>
       </c>
-      <c r="E320" t="s">
+      <c r="I399" t="s">
         <v>2645</v>
       </c>
-      <c r="F320" t="s">
+      <c r="J399" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K399" t="s">
         <v>2646</v>
       </c>
-      <c r="G320" t="s">
+      <c r="L399" t="s">
+        <v>22</v>
+      </c>
+      <c r="M399" t="s">
         <v>2647</v>
       </c>
-      <c r="H320" t="s">
+      <c r="N399" t="s">
         <v>2648</v>
       </c>
-      <c r="I320" t="s">
+    </row>
+    <row r="400">
+      <c r="A400" t="s">
+        <v>14</v>
+      </c>
+      <c r="B400" t="s">
+        <v>15</v>
+      </c>
+      <c r="C400" t="s">
+        <v>458</v>
+      </c>
+      <c r="D400" t="s">
+        <v>459</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400"/>
+      <c r="G400"/>
+      <c r="H400" t="s">
         <v>2649</v>
       </c>
-      <c r="J320"/>
-      <c r="K320" t="s">
+      <c r="I400" t="s">
         <v>2650</v>
       </c>
-      <c r="L320" t="s">
+      <c r="J400" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K400" t="s">
         <v>2651</v>
       </c>
-      <c r="M320" t="s">
+      <c r="L400" t="s">
+        <v>22</v>
+      </c>
+      <c r="M400" t="s">
         <v>2652</v>
       </c>
-      <c r="N320" t="s">
+      <c r="N400" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="s">
+        <v>14</v>
+      </c>
+      <c r="B401" t="s">
+        <v>15</v>
+      </c>
+      <c r="C401" t="s">
         <v>2653</v>
+      </c>
+      <c r="D401" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E401"/>
+      <c r="F401"/>
+      <c r="G401"/>
+      <c r="H401" t="s">
+        <v>2655</v>
+      </c>
+      <c r="I401" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J401" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K401" t="s">
+        <v>2657</v>
+      </c>
+      <c r="L401" t="s">
+        <v>22</v>
+      </c>
+      <c r="M401" t="s">
+        <v>2658</v>
+      </c>
+      <c r="N401" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="s">
+        <v>14</v>
+      </c>
+      <c r="B402" t="s">
+        <v>15</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E402"/>
+      <c r="F402"/>
+      <c r="G402"/>
+      <c r="H402" t="s">
+        <v>2660</v>
+      </c>
+      <c r="I402" t="s">
+        <v>2661</v>
+      </c>
+      <c r="J402" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K402" t="s">
+        <v>2662</v>
+      </c>
+      <c r="L402" t="s">
+        <v>22</v>
+      </c>
+      <c r="M402" t="s">
+        <v>2663</v>
+      </c>
+      <c r="N402" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="s">
+        <v>14</v>
+      </c>
+      <c r="B403" t="s">
+        <v>15</v>
+      </c>
+      <c r="C403" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D403" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E403"/>
+      <c r="F403"/>
+      <c r="G403"/>
+      <c r="H403" t="s">
+        <v>2666</v>
+      </c>
+      <c r="I403" t="s">
+        <v>2667</v>
+      </c>
+      <c r="J403" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K403" t="s">
+        <v>2668</v>
+      </c>
+      <c r="L403" t="s">
+        <v>22</v>
+      </c>
+      <c r="M403" t="s">
+        <v>2669</v>
+      </c>
+      <c r="N403" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="s">
+        <v>14</v>
+      </c>
+      <c r="B404" t="s">
+        <v>15</v>
+      </c>
+      <c r="C404" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D404" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E404"/>
+      <c r="F404"/>
+      <c r="G404"/>
+      <c r="H404" t="s">
+        <v>2673</v>
+      </c>
+      <c r="I404" t="s">
+        <v>2674</v>
+      </c>
+      <c r="J404" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K404" t="s">
+        <v>2675</v>
+      </c>
+      <c r="L404" t="s">
+        <v>22</v>
+      </c>
+      <c r="M404" t="s">
+        <v>2676</v>
+      </c>
+      <c r="N404" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="s">
+        <v>14</v>
+      </c>
+      <c r="B405" t="s">
+        <v>15</v>
+      </c>
+      <c r="C405" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D405" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E405"/>
+      <c r="F405"/>
+      <c r="G405"/>
+      <c r="H405" t="s">
+        <v>2680</v>
+      </c>
+      <c r="I405" t="s">
+        <v>2681</v>
+      </c>
+      <c r="J405" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K405" t="s">
+        <v>2682</v>
+      </c>
+      <c r="L405" t="s">
+        <v>22</v>
+      </c>
+      <c r="M405" t="s">
+        <v>2683</v>
+      </c>
+      <c r="N405" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="s">
+        <v>14</v>
+      </c>
+      <c r="B406" t="s">
+        <v>15</v>
+      </c>
+      <c r="C406" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D406" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E406"/>
+      <c r="F406"/>
+      <c r="G406"/>
+      <c r="H406" t="s">
+        <v>2687</v>
+      </c>
+      <c r="I406" t="s">
+        <v>2688</v>
+      </c>
+      <c r="J406" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K406" t="s">
+        <v>2689</v>
+      </c>
+      <c r="L406" t="s">
+        <v>22</v>
+      </c>
+      <c r="M406" t="s">
+        <v>2690</v>
+      </c>
+      <c r="N406" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="s">
+        <v>14</v>
+      </c>
+      <c r="B407" t="s">
+        <v>15</v>
+      </c>
+      <c r="C407" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D407" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E407"/>
+      <c r="F407"/>
+      <c r="G407"/>
+      <c r="H407" t="s">
+        <v>2694</v>
+      </c>
+      <c r="I407" t="s">
+        <v>2695</v>
+      </c>
+      <c r="J407" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K407" t="s">
+        <v>2696</v>
+      </c>
+      <c r="L407" t="s">
+        <v>22</v>
+      </c>
+      <c r="M407" t="s">
+        <v>2697</v>
+      </c>
+      <c r="N407" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="s">
+        <v>14</v>
+      </c>
+      <c r="B408" t="s">
+        <v>15</v>
+      </c>
+      <c r="C408" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D408" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E408"/>
+      <c r="F408"/>
+      <c r="G408"/>
+      <c r="H408" t="s">
+        <v>2701</v>
+      </c>
+      <c r="I408" t="s">
+        <v>2702</v>
+      </c>
+      <c r="J408" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K408" t="s">
+        <v>2703</v>
+      </c>
+      <c r="L408" t="s">
+        <v>22</v>
+      </c>
+      <c r="M408" t="s">
+        <v>2704</v>
+      </c>
+      <c r="N408" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="s">
+        <v>14</v>
+      </c>
+      <c r="B409" t="s">
+        <v>15</v>
+      </c>
+      <c r="C409" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D409" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E409"/>
+      <c r="F409"/>
+      <c r="G409"/>
+      <c r="H409" t="s">
+        <v>2708</v>
+      </c>
+      <c r="I409" t="s">
+        <v>2709</v>
+      </c>
+      <c r="J409" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K409" t="s">
+        <v>2710</v>
+      </c>
+      <c r="L409" t="s">
+        <v>22</v>
+      </c>
+      <c r="M409" t="s">
+        <v>2711</v>
+      </c>
+      <c r="N409" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="s">
+        <v>14</v>
+      </c>
+      <c r="B410" t="s">
+        <v>15</v>
+      </c>
+      <c r="C410" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D410" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E410"/>
+      <c r="F410"/>
+      <c r="G410"/>
+      <c r="H410" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I410" t="s">
+        <v>2714</v>
+      </c>
+      <c r="J410" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K410" t="s">
+        <v>2715</v>
+      </c>
+      <c r="L410" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M410" t="s">
+        <v>2716</v>
+      </c>
+      <c r="N410" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="s">
+        <v>14</v>
+      </c>
+      <c r="B411" t="s">
+        <v>15</v>
+      </c>
+      <c r="C411" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D411" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E411"/>
+      <c r="F411"/>
+      <c r="G411"/>
+      <c r="H411" t="s">
+        <v>2720</v>
+      </c>
+      <c r="I411" t="s">
+        <v>2721</v>
+      </c>
+      <c r="J411" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K411" t="s">
+        <v>2722</v>
+      </c>
+      <c r="L411" t="s">
+        <v>22</v>
+      </c>
+      <c r="M411" t="s">
+        <v>2723</v>
+      </c>
+      <c r="N411" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="s">
+        <v>14</v>
+      </c>
+      <c r="B412" t="s">
+        <v>15</v>
+      </c>
+      <c r="C412" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D412" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E412"/>
+      <c r="F412"/>
+      <c r="G412"/>
+      <c r="H412" t="s">
+        <v>2726</v>
+      </c>
+      <c r="I412" t="s">
+        <v>2727</v>
+      </c>
+      <c r="J412" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K412" t="s">
+        <v>2728</v>
+      </c>
+      <c r="L412" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M412" t="s">
+        <v>2729</v>
+      </c>
+      <c r="N412" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="s">
+        <v>14</v>
+      </c>
+      <c r="B413" t="s">
+        <v>15</v>
+      </c>
+      <c r="C413" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D413" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E413"/>
+      <c r="F413"/>
+      <c r="G413"/>
+      <c r="H413" t="s">
+        <v>1327</v>
+      </c>
+      <c r="I413" t="s">
+        <v>2732</v>
+      </c>
+      <c r="J413" t="s">
+        <v>2389</v>
+      </c>
+      <c r="K413" t="s">
+        <v>2733</v>
+      </c>
+      <c r="L413" t="s">
+        <v>2734</v>
+      </c>
+      <c r="M413" t="s">
+        <v>2735</v>
+      </c>
+      <c r="N413" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="s">
+        <v>14</v>
+      </c>
+      <c r="B414" t="s">
+        <v>15</v>
+      </c>
+      <c r="C414" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D414" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E414"/>
+      <c r="F414"/>
+      <c r="G414"/>
+      <c r="H414" t="s">
+        <v>2739</v>
+      </c>
+      <c r="I414" t="s">
+        <v>2740</v>
+      </c>
+      <c r="J414" t="s">
+        <v>1809</v>
+      </c>
+      <c r="K414" t="s">
+        <v>2741</v>
+      </c>
+      <c r="L414" t="s">
+        <v>205</v>
+      </c>
+      <c r="M414" t="s">
+        <v>2742</v>
+      </c>
+      <c r="N414" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="s">
+        <v>14</v>
+      </c>
+      <c r="B415" t="s">
+        <v>15</v>
+      </c>
+      <c r="C415" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D415" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E415"/>
+      <c r="F415"/>
+      <c r="G415"/>
+      <c r="H415" t="s">
+        <v>2746</v>
+      </c>
+      <c r="I415" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J415" t="s">
+        <v>2389</v>
+      </c>
+      <c r="K415" t="s">
+        <v>2748</v>
+      </c>
+      <c r="L415" t="s">
+        <v>197</v>
+      </c>
+      <c r="M415" t="s">
+        <v>2749</v>
+      </c>
+      <c r="N415" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="s">
+        <v>14</v>
+      </c>
+      <c r="B416" t="s">
+        <v>15</v>
+      </c>
+      <c r="C416" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D416" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E416"/>
+      <c r="F416"/>
+      <c r="G416"/>
+      <c r="H416" t="s">
+        <v>2746</v>
+      </c>
+      <c r="I416" t="s">
+        <v>2752</v>
+      </c>
+      <c r="J416" t="s">
+        <v>2389</v>
+      </c>
+      <c r="K416" t="s">
+        <v>2753</v>
+      </c>
+      <c r="L416" t="s">
+        <v>197</v>
+      </c>
+      <c r="M416" t="s">
+        <v>2754</v>
+      </c>
+      <c r="N416" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="s">
+        <v>14</v>
+      </c>
+      <c r="B417" t="s">
+        <v>15</v>
+      </c>
+      <c r="C417" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D417" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E417"/>
+      <c r="F417"/>
+      <c r="G417"/>
+      <c r="H417" t="s">
+        <v>2758</v>
+      </c>
+      <c r="I417" t="s">
+        <v>2759</v>
+      </c>
+      <c r="J417" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K417" t="s">
+        <v>2760</v>
+      </c>
+      <c r="L417" t="s">
+        <v>22</v>
+      </c>
+      <c r="M417" t="s">
+        <v>2761</v>
+      </c>
+      <c r="N417" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="s">
+        <v>14</v>
+      </c>
+      <c r="B418" t="s">
+        <v>15</v>
+      </c>
+      <c r="C418" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D418" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E418"/>
+      <c r="F418"/>
+      <c r="G418"/>
+      <c r="H418" t="s">
+        <v>2765</v>
+      </c>
+      <c r="I418" t="s">
+        <v>2766</v>
+      </c>
+      <c r="J418" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K418" t="s">
+        <v>2768</v>
+      </c>
+      <c r="L418" t="s">
+        <v>197</v>
+      </c>
+      <c r="M418" t="s">
+        <v>2769</v>
+      </c>
+      <c r="N418" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="s">
+        <v>14</v>
+      </c>
+      <c r="B419" t="s">
+        <v>15</v>
+      </c>
+      <c r="C419" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D419" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E419"/>
+      <c r="F419"/>
+      <c r="G419"/>
+      <c r="H419" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I419" t="s">
+        <v>2772</v>
+      </c>
+      <c r="J419" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K419" t="s">
+        <v>2773</v>
+      </c>
+      <c r="L419" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M419" t="s">
+        <v>2774</v>
+      </c>
+      <c r="N419" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="s">
+        <v>14</v>
+      </c>
+      <c r="B420" t="s">
+        <v>15</v>
+      </c>
+      <c r="C420" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D420" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E420"/>
+      <c r="F420"/>
+      <c r="G420"/>
+      <c r="H420" t="s">
+        <v>2778</v>
+      </c>
+      <c r="I420" t="s">
+        <v>2779</v>
+      </c>
+      <c r="J420" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K420" t="s">
+        <v>2780</v>
+      </c>
+      <c r="L420" t="s">
+        <v>22</v>
+      </c>
+      <c r="M420" t="s">
+        <v>2781</v>
+      </c>
+      <c r="N420" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="s">
+        <v>14</v>
+      </c>
+      <c r="B421" t="s">
+        <v>15</v>
+      </c>
+      <c r="C421" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D421" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E421"/>
+      <c r="F421"/>
+      <c r="G421"/>
+      <c r="H421" t="s">
+        <v>2784</v>
+      </c>
+      <c r="I421" t="s">
+        <v>2785</v>
+      </c>
+      <c r="J421" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K421" t="s">
+        <v>2786</v>
+      </c>
+      <c r="L421" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M421" t="s">
+        <v>2787</v>
+      </c>
+      <c r="N421" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="s">
+        <v>14</v>
+      </c>
+      <c r="B422" t="s">
+        <v>15</v>
+      </c>
+      <c r="C422" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D422" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E422"/>
+      <c r="F422"/>
+      <c r="G422"/>
+      <c r="H422" t="s">
+        <v>2790</v>
+      </c>
+      <c r="I422" t="s">
+        <v>2791</v>
+      </c>
+      <c r="J422" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K422" t="s">
+        <v>2792</v>
+      </c>
+      <c r="L422" t="s">
+        <v>22</v>
+      </c>
+      <c r="M422" t="s">
+        <v>2793</v>
+      </c>
+      <c r="N422" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="s">
+        <v>14</v>
+      </c>
+      <c r="B423" t="s">
+        <v>15</v>
+      </c>
+      <c r="C423" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D423" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E423"/>
+      <c r="F423"/>
+      <c r="G423"/>
+      <c r="H423" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I423" t="s">
+        <v>2797</v>
+      </c>
+      <c r="J423" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K423" t="s">
+        <v>2798</v>
+      </c>
+      <c r="L423" t="s">
+        <v>22</v>
+      </c>
+      <c r="M423" t="s">
+        <v>2799</v>
+      </c>
+      <c r="N423" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="s">
+        <v>14</v>
+      </c>
+      <c r="B424" t="s">
+        <v>15</v>
+      </c>
+      <c r="C424" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D424" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E424"/>
+      <c r="F424"/>
+      <c r="G424"/>
+      <c r="H424" t="s">
+        <v>2803</v>
+      </c>
+      <c r="I424" t="s">
+        <v>2804</v>
+      </c>
+      <c r="J424" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K424" t="s">
+        <v>2805</v>
+      </c>
+      <c r="L424" t="s">
+        <v>22</v>
+      </c>
+      <c r="M424" t="s">
+        <v>2806</v>
+      </c>
+      <c r="N424" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="s">
+        <v>14</v>
+      </c>
+      <c r="B425" t="s">
+        <v>15</v>
+      </c>
+      <c r="C425" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D425" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E425"/>
+      <c r="F425"/>
+      <c r="G425"/>
+      <c r="H425" t="s">
+        <v>2810</v>
+      </c>
+      <c r="I425" t="s">
+        <v>2811</v>
+      </c>
+      <c r="J425" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K425" t="s">
+        <v>2812</v>
+      </c>
+      <c r="L425" t="s">
+        <v>22</v>
+      </c>
+      <c r="M425" t="s">
+        <v>2813</v>
+      </c>
+      <c r="N425" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="s">
+        <v>14</v>
+      </c>
+      <c r="B426" t="s">
+        <v>15</v>
+      </c>
+      <c r="C426" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D426" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E426"/>
+      <c r="F426"/>
+      <c r="G426"/>
+      <c r="H426" t="s">
+        <v>2817</v>
+      </c>
+      <c r="I426" t="s">
+        <v>2818</v>
+      </c>
+      <c r="J426" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K426" t="s">
+        <v>2819</v>
+      </c>
+      <c r="L426" t="s">
+        <v>22</v>
+      </c>
+      <c r="M426" t="s">
+        <v>2820</v>
+      </c>
+      <c r="N426" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="s">
+        <v>14</v>
+      </c>
+      <c r="B427" t="s">
+        <v>15</v>
+      </c>
+      <c r="C427" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D427" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E427"/>
+      <c r="F427"/>
+      <c r="G427"/>
+      <c r="H427" t="s">
+        <v>2824</v>
+      </c>
+      <c r="I427" t="s">
+        <v>2825</v>
+      </c>
+      <c r="J427" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K427" t="s">
+        <v>2826</v>
+      </c>
+      <c r="L427" t="s">
+        <v>22</v>
+      </c>
+      <c r="M427" t="s">
+        <v>2827</v>
+      </c>
+      <c r="N427" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="s">
+        <v>14</v>
+      </c>
+      <c r="B428" t="s">
+        <v>15</v>
+      </c>
+      <c r="C428" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D428" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E428"/>
+      <c r="F428"/>
+      <c r="G428"/>
+      <c r="H428" t="s">
+        <v>2831</v>
+      </c>
+      <c r="I428" t="s">
+        <v>2832</v>
+      </c>
+      <c r="J428" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K428" t="s">
+        <v>2833</v>
+      </c>
+      <c r="L428" t="s">
+        <v>22</v>
+      </c>
+      <c r="M428" t="s">
+        <v>2834</v>
+      </c>
+      <c r="N428" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="s">
+        <v>14</v>
+      </c>
+      <c r="B429" t="s">
+        <v>15</v>
+      </c>
+      <c r="C429" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D429" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E429"/>
+      <c r="F429"/>
+      <c r="G429"/>
+      <c r="H429" t="s">
+        <v>2838</v>
+      </c>
+      <c r="I429" t="s">
+        <v>2839</v>
+      </c>
+      <c r="J429" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K429" t="s">
+        <v>2840</v>
+      </c>
+      <c r="L429" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M429" t="s">
+        <v>2841</v>
+      </c>
+      <c r="N429" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="s">
+        <v>14</v>
+      </c>
+      <c r="B430" t="s">
+        <v>15</v>
+      </c>
+      <c r="C430" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D430" t="s">
+        <v>2844</v>
+      </c>
+      <c r="E430"/>
+      <c r="F430"/>
+      <c r="G430"/>
+      <c r="H430" t="s">
+        <v>2845</v>
+      </c>
+      <c r="I430" t="s">
+        <v>2846</v>
+      </c>
+      <c r="J430" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K430" t="s">
+        <v>2847</v>
+      </c>
+      <c r="L430" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M430" t="s">
+        <v>2848</v>
+      </c>
+      <c r="N430" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="s">
+        <v>14</v>
+      </c>
+      <c r="B431" t="s">
+        <v>15</v>
+      </c>
+      <c r="C431" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D431" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E431"/>
+      <c r="F431"/>
+      <c r="G431"/>
+      <c r="H431" t="s">
+        <v>2852</v>
+      </c>
+      <c r="I431" t="s">
+        <v>2853</v>
+      </c>
+      <c r="J431" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K431" t="s">
+        <v>2854</v>
+      </c>
+      <c r="L431" t="s">
+        <v>1996</v>
+      </c>
+      <c r="M431" t="s">
+        <v>2855</v>
+      </c>
+      <c r="N431" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="s">
+        <v>14</v>
+      </c>
+      <c r="B432" t="s">
+        <v>15</v>
+      </c>
+      <c r="C432" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D432" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E432"/>
+      <c r="F432"/>
+      <c r="G432"/>
+      <c r="H432" t="s">
+        <v>2859</v>
+      </c>
+      <c r="I432" t="s">
+        <v>2860</v>
+      </c>
+      <c r="J432" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K432" t="s">
+        <v>2861</v>
+      </c>
+      <c r="L432" t="s">
+        <v>22</v>
+      </c>
+      <c r="M432" t="s">
+        <v>2862</v>
+      </c>
+      <c r="N432" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="s">
+        <v>14</v>
+      </c>
+      <c r="B433" t="s">
+        <v>15</v>
+      </c>
+      <c r="C433" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D433" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E433"/>
+      <c r="F433"/>
+      <c r="G433"/>
+      <c r="H433" t="s">
+        <v>2866</v>
+      </c>
+      <c r="I433" t="s">
+        <v>2867</v>
+      </c>
+      <c r="J433" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K433" t="s">
+        <v>2868</v>
+      </c>
+      <c r="L433" t="s">
+        <v>22</v>
+      </c>
+      <c r="M433" t="s">
+        <v>2869</v>
+      </c>
+      <c r="N433" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="s">
+        <v>14</v>
+      </c>
+      <c r="B434" t="s">
+        <v>15</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E434"/>
+      <c r="F434"/>
+      <c r="G434"/>
+      <c r="H434" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I434" t="s">
+        <v>2871</v>
+      </c>
+      <c r="J434" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K434" t="s">
+        <v>2872</v>
+      </c>
+      <c r="L434" t="s">
+        <v>22</v>
+      </c>
+      <c r="M434" t="s">
+        <v>2873</v>
+      </c>
+      <c r="N434" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="s">
+        <v>14</v>
+      </c>
+      <c r="B435" t="s">
+        <v>15</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E435"/>
+      <c r="F435"/>
+      <c r="G435"/>
+      <c r="H435" t="s">
+        <v>2874</v>
+      </c>
+      <c r="I435" t="s">
+        <v>2875</v>
+      </c>
+      <c r="J435" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K435" t="s">
+        <v>2876</v>
+      </c>
+      <c r="L435" t="s">
+        <v>22</v>
+      </c>
+      <c r="M435" t="s">
+        <v>2877</v>
+      </c>
+      <c r="N435" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="s">
+        <v>14</v>
+      </c>
+      <c r="B436" t="s">
+        <v>15</v>
+      </c>
+      <c r="C436" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D436" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E436"/>
+      <c r="F436"/>
+      <c r="G436"/>
+      <c r="H436" t="s">
+        <v>2880</v>
+      </c>
+      <c r="I436" t="s">
+        <v>2881</v>
+      </c>
+      <c r="J436" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K436" t="s">
+        <v>2882</v>
+      </c>
+      <c r="L436" t="s">
+        <v>22</v>
+      </c>
+      <c r="M436" t="s">
+        <v>2883</v>
+      </c>
+      <c r="N436" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="s">
+        <v>14</v>
+      </c>
+      <c r="B437" t="s">
+        <v>15</v>
+      </c>
+      <c r="C437" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D437" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E437"/>
+      <c r="F437"/>
+      <c r="G437"/>
+      <c r="H437" t="s">
+        <v>2887</v>
+      </c>
+      <c r="I437" t="s">
+        <v>2888</v>
+      </c>
+      <c r="J437" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K437" t="s">
+        <v>2889</v>
+      </c>
+      <c r="L437" t="s">
+        <v>22</v>
+      </c>
+      <c r="M437" t="s">
+        <v>2890</v>
+      </c>
+      <c r="N437" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B438" t="s">
+        <v>15</v>
+      </c>
+      <c r="C438" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D438" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E438" t="s">
+        <v>2895</v>
+      </c>
+      <c r="F438" t="s">
+        <v>2896</v>
+      </c>
+      <c r="G438" t="s">
+        <v>2897</v>
+      </c>
+      <c r="H438" t="s">
+        <v>2898</v>
+      </c>
+      <c r="I438" t="s">
+        <v>2899</v>
+      </c>
+      <c r="J438" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K438" t="s">
+        <v>2900</v>
+      </c>
+      <c r="L438" t="s">
+        <v>1431</v>
+      </c>
+      <c r="M438" t="s">
+        <v>2901</v>
+      </c>
+      <c r="N438" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B439" t="s">
+        <v>15</v>
+      </c>
+      <c r="C439" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D439" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E439" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F439" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G439" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H439" t="s">
+        <v>2907</v>
+      </c>
+      <c r="I439" t="s">
+        <v>2908</v>
+      </c>
+      <c r="J439" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K439" t="s">
+        <v>2909</v>
+      </c>
+      <c r="L439" t="s">
+        <v>1431</v>
+      </c>
+      <c r="M439" t="s">
+        <v>2910</v>
+      </c>
+      <c r="N439" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="s">
+        <v>14</v>
+      </c>
+      <c r="B440" t="s">
+        <v>15</v>
+      </c>
+      <c r="C440" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D440" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E440"/>
+      <c r="F440"/>
+      <c r="G440"/>
+      <c r="H440" t="s">
+        <v>2914</v>
+      </c>
+      <c r="I440" t="s">
+        <v>2915</v>
+      </c>
+      <c r="J440" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K440" t="s">
+        <v>2916</v>
+      </c>
+      <c r="L440" t="s">
+        <v>22</v>
+      </c>
+      <c r="M440" t="s">
+        <v>2917</v>
+      </c>
+      <c r="N440" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="s">
+        <v>14</v>
+      </c>
+      <c r="B441" t="s">
+        <v>15</v>
+      </c>
+      <c r="C441" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D441" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E441"/>
+      <c r="F441"/>
+      <c r="G441"/>
+      <c r="H441" t="s">
+        <v>2921</v>
+      </c>
+      <c r="I441" t="s">
+        <v>2922</v>
+      </c>
+      <c r="J441" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K441" t="s">
+        <v>2923</v>
+      </c>
+      <c r="L441" t="s">
+        <v>2924</v>
+      </c>
+      <c r="M441" t="s">
+        <v>2925</v>
+      </c>
+      <c r="N441" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="s">
+        <v>14</v>
+      </c>
+      <c r="B442" t="s">
+        <v>15</v>
+      </c>
+      <c r="C442" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D442" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E442"/>
+      <c r="F442"/>
+      <c r="G442"/>
+      <c r="H442" t="s">
+        <v>2929</v>
+      </c>
+      <c r="I442" t="s">
+        <v>2930</v>
+      </c>
+      <c r="J442" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K442" t="s">
+        <v>2931</v>
+      </c>
+      <c r="L442" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M442" t="s">
+        <v>2932</v>
+      </c>
+      <c r="N442" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="s">
+        <v>14</v>
+      </c>
+      <c r="B443" t="s">
+        <v>15</v>
+      </c>
+      <c r="C443" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D443" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E443"/>
+      <c r="F443"/>
+      <c r="G443"/>
+      <c r="H443" t="s">
+        <v>2936</v>
+      </c>
+      <c r="I443" t="s">
+        <v>2937</v>
+      </c>
+      <c r="J443" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K443" t="s">
+        <v>2938</v>
+      </c>
+      <c r="L443" t="s">
+        <v>22</v>
+      </c>
+      <c r="M443" t="s">
+        <v>2939</v>
+      </c>
+      <c r="N443" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="s">
+        <v>14</v>
+      </c>
+      <c r="B444" t="s">
+        <v>15</v>
+      </c>
+      <c r="C444" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D444" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E444"/>
+      <c r="F444"/>
+      <c r="G444"/>
+      <c r="H444" t="s">
+        <v>2943</v>
+      </c>
+      <c r="I444" t="s">
+        <v>2944</v>
+      </c>
+      <c r="J444" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K444" t="s">
+        <v>2945</v>
+      </c>
+      <c r="L444" t="s">
+        <v>22</v>
+      </c>
+      <c r="M444" t="s">
+        <v>2946</v>
+      </c>
+      <c r="N444" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="s">
+        <v>14</v>
+      </c>
+      <c r="B445" t="s">
+        <v>15</v>
+      </c>
+      <c r="C445" t="s">
+        <v>458</v>
+      </c>
+      <c r="D445" t="s">
+        <v>459</v>
+      </c>
+      <c r="E445"/>
+      <c r="F445"/>
+      <c r="G445"/>
+      <c r="H445" t="s">
+        <v>2948</v>
+      </c>
+      <c r="I445" t="s">
+        <v>2949</v>
+      </c>
+      <c r="J445" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K445" t="s">
+        <v>2950</v>
+      </c>
+      <c r="L445" t="s">
+        <v>22</v>
+      </c>
+      <c r="M445" t="s">
+        <v>2951</v>
+      </c>
+      <c r="N445" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="s">
+        <v>14</v>
+      </c>
+      <c r="B446" t="s">
+        <v>15</v>
+      </c>
+      <c r="C446" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D446" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E446"/>
+      <c r="F446"/>
+      <c r="G446"/>
+      <c r="H446" t="s">
+        <v>2954</v>
+      </c>
+      <c r="I446" t="s">
+        <v>2955</v>
+      </c>
+      <c r="J446" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K446" t="s">
+        <v>2956</v>
+      </c>
+      <c r="L446" t="s">
+        <v>22</v>
+      </c>
+      <c r="M446" t="s">
+        <v>2957</v>
+      </c>
+      <c r="N446" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="s">
+        <v>14</v>
+      </c>
+      <c r="B447" t="s">
+        <v>15</v>
+      </c>
+      <c r="C447" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D447" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E447"/>
+      <c r="F447"/>
+      <c r="G447"/>
+      <c r="H447" t="s">
+        <v>2961</v>
+      </c>
+      <c r="I447" t="s">
+        <v>2962</v>
+      </c>
+      <c r="J447" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K447" t="s">
+        <v>2963</v>
+      </c>
+      <c r="L447" t="s">
+        <v>22</v>
+      </c>
+      <c r="M447" t="s">
+        <v>2964</v>
+      </c>
+      <c r="N447" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="s">
+        <v>14</v>
+      </c>
+      <c r="B448" t="s">
+        <v>15</v>
+      </c>
+      <c r="C448" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D448" t="s">
+        <v>2967</v>
+      </c>
+      <c r="E448"/>
+      <c r="F448"/>
+      <c r="G448"/>
+      <c r="H448" t="s">
+        <v>2968</v>
+      </c>
+      <c r="I448" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J448" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K448" t="s">
+        <v>2970</v>
+      </c>
+      <c r="L448" t="s">
+        <v>22</v>
+      </c>
+      <c r="M448" t="s">
+        <v>2971</v>
+      </c>
+      <c r="N448" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="s">
+        <v>14</v>
+      </c>
+      <c r="B449" t="s">
+        <v>15</v>
+      </c>
+      <c r="C449" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D449" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E449"/>
+      <c r="F449"/>
+      <c r="G449"/>
+      <c r="H449" t="s">
+        <v>2975</v>
+      </c>
+      <c r="I449" t="s">
+        <v>2976</v>
+      </c>
+      <c r="J449" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K449" t="s">
+        <v>2978</v>
+      </c>
+      <c r="L449" t="s">
+        <v>22</v>
+      </c>
+      <c r="M449" t="s">
+        <v>2979</v>
+      </c>
+      <c r="N449" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="s">
+        <v>14</v>
+      </c>
+      <c r="B450" t="s">
+        <v>15</v>
+      </c>
+      <c r="C450" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D450" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E450"/>
+      <c r="F450"/>
+      <c r="G450"/>
+      <c r="H450" t="s">
+        <v>2983</v>
+      </c>
+      <c r="I450" t="s">
+        <v>2984</v>
+      </c>
+      <c r="J450" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K450" t="s">
+        <v>2985</v>
+      </c>
+      <c r="L450" t="s">
+        <v>22</v>
+      </c>
+      <c r="M450" t="s">
+        <v>2986</v>
+      </c>
+      <c r="N450" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="s">
+        <v>14</v>
+      </c>
+      <c r="B451" t="s">
+        <v>15</v>
+      </c>
+      <c r="C451" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D451" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E451"/>
+      <c r="F451"/>
+      <c r="G451"/>
+      <c r="H451" t="s">
+        <v>2990</v>
+      </c>
+      <c r="I451" t="s">
+        <v>2991</v>
+      </c>
+      <c r="J451" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K451" t="s">
+        <v>2992</v>
+      </c>
+      <c r="L451" t="s">
+        <v>22</v>
+      </c>
+      <c r="M451" t="s">
+        <v>2993</v>
+      </c>
+      <c r="N451" t="s">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="s">
+        <v>14</v>
+      </c>
+      <c r="B452" t="s">
+        <v>15</v>
+      </c>
+      <c r="C452" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D452" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E452"/>
+      <c r="F452"/>
+      <c r="G452"/>
+      <c r="H452" t="s">
+        <v>2997</v>
+      </c>
+      <c r="I452" t="s">
+        <v>2998</v>
+      </c>
+      <c r="J452" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K452" t="s">
+        <v>2999</v>
+      </c>
+      <c r="L452" t="s">
+        <v>22</v>
+      </c>
+      <c r="M452" t="s">
+        <v>3000</v>
+      </c>
+      <c r="N452" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="s">
+        <v>14</v>
+      </c>
+      <c r="B453" t="s">
+        <v>15</v>
+      </c>
+      <c r="C453" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D453" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E453"/>
+      <c r="F453"/>
+      <c r="G453"/>
+      <c r="H453" t="s">
+        <v>3004</v>
+      </c>
+      <c r="I453" t="s">
+        <v>3005</v>
+      </c>
+      <c r="J453" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K453" t="s">
+        <v>3006</v>
+      </c>
+      <c r="L453" t="s">
+        <v>22</v>
+      </c>
+      <c r="M453" t="s">
+        <v>3007</v>
+      </c>
+      <c r="N453" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="s">
+        <v>14</v>
+      </c>
+      <c r="B454" t="s">
+        <v>15</v>
+      </c>
+      <c r="C454" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D454" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E454"/>
+      <c r="F454"/>
+      <c r="G454"/>
+      <c r="H454" t="s">
+        <v>3011</v>
+      </c>
+      <c r="I454" t="s">
+        <v>3012</v>
+      </c>
+      <c r="J454" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K454" t="s">
+        <v>3013</v>
+      </c>
+      <c r="L454" t="s">
+        <v>22</v>
+      </c>
+      <c r="M454" t="s">
+        <v>3014</v>
+      </c>
+      <c r="N454" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="s">
+        <v>14</v>
+      </c>
+      <c r="B455" t="s">
+        <v>15</v>
+      </c>
+      <c r="C455" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D455" t="s">
+        <v>3017</v>
+      </c>
+      <c r="E455"/>
+      <c r="F455"/>
+      <c r="G455"/>
+      <c r="H455" t="s">
+        <v>3018</v>
+      </c>
+      <c r="I455" t="s">
+        <v>3019</v>
+      </c>
+      <c r="J455" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K455" t="s">
+        <v>3020</v>
+      </c>
+      <c r="L455" t="s">
+        <v>197</v>
+      </c>
+      <c r="M455" t="s">
+        <v>3021</v>
+      </c>
+      <c r="N455" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="s">
+        <v>14</v>
+      </c>
+      <c r="B456" t="s">
+        <v>15</v>
+      </c>
+      <c r="C456" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D456" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E456"/>
+      <c r="F456"/>
+      <c r="G456"/>
+      <c r="H456" t="s">
+        <v>2533</v>
+      </c>
+      <c r="I456" t="s">
+        <v>3025</v>
+      </c>
+      <c r="J456" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K456" t="s">
+        <v>3026</v>
+      </c>
+      <c r="L456" t="s">
+        <v>22</v>
+      </c>
+      <c r="M456" t="s">
+        <v>3027</v>
+      </c>
+      <c r="N456" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="s">
+        <v>14</v>
+      </c>
+      <c r="B457" t="s">
+        <v>15</v>
+      </c>
+      <c r="C457" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D457" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E457"/>
+      <c r="F457"/>
+      <c r="G457"/>
+      <c r="H457" t="s">
+        <v>3031</v>
+      </c>
+      <c r="I457" t="s">
+        <v>3032</v>
+      </c>
+      <c r="J457" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K457" t="s">
+        <v>3033</v>
+      </c>
+      <c r="L457" t="s">
+        <v>22</v>
+      </c>
+      <c r="M457" t="s">
+        <v>3034</v>
+      </c>
+      <c r="N457" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="s">
+        <v>14</v>
+      </c>
+      <c r="B458" t="s">
+        <v>15</v>
+      </c>
+      <c r="C458" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D458" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E458"/>
+      <c r="F458"/>
+      <c r="G458"/>
+      <c r="H458" t="s">
+        <v>3038</v>
+      </c>
+      <c r="I458" t="s">
+        <v>3039</v>
+      </c>
+      <c r="J458" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K458" t="s">
+        <v>3040</v>
+      </c>
+      <c r="L458" t="s">
+        <v>22</v>
+      </c>
+      <c r="M458" t="s">
+        <v>3041</v>
+      </c>
+      <c r="N458" t="s">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="s">
+        <v>14</v>
+      </c>
+      <c r="B459" t="s">
+        <v>15</v>
+      </c>
+      <c r="C459" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D459" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E459"/>
+      <c r="F459"/>
+      <c r="G459"/>
+      <c r="H459" t="s">
+        <v>3045</v>
+      </c>
+      <c r="I459" t="s">
+        <v>3046</v>
+      </c>
+      <c r="J459" t="s">
+        <v>2977</v>
+      </c>
+      <c r="K459" t="s">
+        <v>3047</v>
+      </c>
+      <c r="L459" t="s">
+        <v>22</v>
+      </c>
+      <c r="M459" t="s">
+        <v>3048</v>
+      </c>
+      <c r="N459" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="s">
+        <v>14</v>
+      </c>
+      <c r="B460" t="s">
+        <v>15</v>
+      </c>
+      <c r="C460" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D460" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E460"/>
+      <c r="F460"/>
+      <c r="G460"/>
+      <c r="H460" t="s">
+        <v>3052</v>
+      </c>
+      <c r="I460" t="s">
+        <v>3053</v>
+      </c>
+      <c r="J460" t="s">
+        <v>3054</v>
+      </c>
+      <c r="K460" t="s">
+        <v>3055</v>
+      </c>
+      <c r="L460" t="s">
+        <v>22</v>
+      </c>
+      <c r="M460" t="s">
+        <v>3056</v>
+      </c>
+      <c r="N460" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="s">
+        <v>14</v>
+      </c>
+      <c r="B461" t="s">
+        <v>15</v>
+      </c>
+      <c r="C461" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D461" t="s">
+        <v>3059</v>
+      </c>
+      <c r="E461"/>
+      <c r="F461"/>
+      <c r="G461"/>
+      <c r="H461" t="s">
+        <v>3060</v>
+      </c>
+      <c r="I461" t="s">
+        <v>3061</v>
+      </c>
+      <c r="J461" t="s">
+        <v>3054</v>
+      </c>
+      <c r="K461" t="s">
+        <v>3062</v>
+      </c>
+      <c r="L461" t="s">
+        <v>22</v>
+      </c>
+      <c r="M461" t="s">
+        <v>3063</v>
+      </c>
+      <c r="N461" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="s">
+        <v>14</v>
+      </c>
+      <c r="B462" t="s">
+        <v>15</v>
+      </c>
+      <c r="C462" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D462" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E462"/>
+      <c r="F462"/>
+      <c r="G462"/>
+      <c r="H462" t="s">
+        <v>3067</v>
+      </c>
+      <c r="I462" t="s">
+        <v>3068</v>
+      </c>
+      <c r="J462" t="s">
+        <v>3054</v>
+      </c>
+      <c r="K462" t="s">
+        <v>3069</v>
+      </c>
+      <c r="L462" t="s">
+        <v>22</v>
+      </c>
+      <c r="M462" t="s">
+        <v>3070</v>
+      </c>
+      <c r="N462" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="s">
+        <v>14</v>
+      </c>
+      <c r="B463" t="s">
+        <v>15</v>
+      </c>
+      <c r="C463" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D463" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E463"/>
+      <c r="F463"/>
+      <c r="G463"/>
+      <c r="H463" t="s">
+        <v>3074</v>
+      </c>
+      <c r="I463" t="s">
+        <v>3075</v>
+      </c>
+      <c r="J463" t="s">
+        <v>3054</v>
+      </c>
+      <c r="K463" t="s">
+        <v>3076</v>
+      </c>
+      <c r="L463" t="s">
+        <v>22</v>
+      </c>
+      <c r="M463" t="s">
+        <v>3077</v>
+      </c>
+      <c r="N463" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="s">
+        <v>14</v>
+      </c>
+      <c r="B464" t="s">
+        <v>15</v>
+      </c>
+      <c r="C464" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D464" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E464"/>
+      <c r="F464"/>
+      <c r="G464"/>
+      <c r="H464" t="s">
+        <v>3081</v>
+      </c>
+      <c r="I464" t="s">
+        <v>3082</v>
+      </c>
+      <c r="J464" t="s">
+        <v>3054</v>
+      </c>
+      <c r="K464" t="s">
+        <v>3083</v>
+      </c>
+      <c r="L464" t="s">
+        <v>22</v>
+      </c>
+      <c r="M464" t="s">
+        <v>3084</v>
+      </c>
+      <c r="N464" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="s">
+        <v>14</v>
+      </c>
+      <c r="B465" t="s">
+        <v>15</v>
+      </c>
+      <c r="C465" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D465" t="s">
+        <v>3087</v>
+      </c>
+      <c r="E465"/>
+      <c r="F465"/>
+      <c r="G465"/>
+      <c r="H465" t="s">
+        <v>3088</v>
+      </c>
+      <c r="I465" t="s">
+        <v>3089</v>
+      </c>
+      <c r="J465" t="s">
+        <v>3054</v>
+      </c>
+      <c r="K465" t="s">
+        <v>3090</v>
+      </c>
+      <c r="L465" t="s">
+        <v>197</v>
+      </c>
+      <c r="M465" t="s">
+        <v>3091</v>
+      </c>
+      <c r="N465" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B466" t="s">
+        <v>15</v>
+      </c>
+      <c r="C466"/>
+      <c r="D466" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E466"/>
+      <c r="F466"/>
+      <c r="G466"/>
+      <c r="H466" t="s">
+        <v>3094</v>
+      </c>
+      <c r="I466" t="s">
+        <v>3095</v>
+      </c>
+      <c r="J466" t="s">
+        <v>115</v>
+      </c>
+      <c r="K466" t="s">
+        <v>3096</v>
+      </c>
+      <c r="L466" t="s">
+        <v>3097</v>
+      </c>
+      <c r="M466" t="s">
+        <v>3098</v>
+      </c>
+      <c r="N466"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="s">
+        <v>14</v>
+      </c>
+      <c r="B467" t="s">
+        <v>15</v>
+      </c>
+      <c r="C467" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D467" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E467"/>
+      <c r="F467"/>
+      <c r="G467"/>
+      <c r="H467" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I467" t="s">
+        <v>3100</v>
+      </c>
+      <c r="J467" t="s">
+        <v>3101</v>
+      </c>
+      <c r="K467" t="s">
+        <v>3102</v>
+      </c>
+      <c r="L467" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M467" t="s">
+        <v>3103</v>
+      </c>
+      <c r="N467" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="s">
+        <v>14</v>
+      </c>
+      <c r="B468" t="s">
+        <v>15</v>
+      </c>
+      <c r="C468" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D468" t="s">
+        <v>3105</v>
+      </c>
+      <c r="E468"/>
+      <c r="F468"/>
+      <c r="G468"/>
+      <c r="H468" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I468" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J468" t="s">
+        <v>3101</v>
+      </c>
+      <c r="K468" t="s">
+        <v>3107</v>
+      </c>
+      <c r="L468" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M468" t="s">
+        <v>3108</v>
+      </c>
+      <c r="N468" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="s">
+        <v>14</v>
+      </c>
+      <c r="B469" t="s">
+        <v>15</v>
+      </c>
+      <c r="C469" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D469" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E469"/>
+      <c r="F469"/>
+      <c r="G469"/>
+      <c r="H469" t="s">
+        <v>3112</v>
+      </c>
+      <c r="I469" t="s">
+        <v>3113</v>
+      </c>
+      <c r="J469" t="s">
+        <v>3101</v>
+      </c>
+      <c r="K469" t="s">
+        <v>3114</v>
+      </c>
+      <c r="L469" t="s">
+        <v>197</v>
+      </c>
+      <c r="M469" t="s">
+        <v>3115</v>
+      </c>
+      <c r="N469" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="s">
+        <v>14</v>
+      </c>
+      <c r="B470" t="s">
+        <v>15</v>
+      </c>
+      <c r="C470" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D470" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E470"/>
+      <c r="F470"/>
+      <c r="G470"/>
+      <c r="H470" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I470" t="s">
+        <v>3118</v>
+      </c>
+      <c r="J470" t="s">
+        <v>3101</v>
+      </c>
+      <c r="K470" t="s">
+        <v>3119</v>
+      </c>
+      <c r="L470" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M470" t="s">
+        <v>3120</v>
+      </c>
+      <c r="N470" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="s">
+        <v>14</v>
+      </c>
+      <c r="B471" t="s">
+        <v>15</v>
+      </c>
+      <c r="C471" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D471" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E471"/>
+      <c r="F471"/>
+      <c r="G471"/>
+      <c r="H471" t="s">
+        <v>3123</v>
+      </c>
+      <c r="I471" t="s">
+        <v>3124</v>
+      </c>
+      <c r="J471" t="s">
+        <v>3125</v>
+      </c>
+      <c r="K471" t="s">
+        <v>3126</v>
+      </c>
+      <c r="L471" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M471" t="s">
+        <v>3127</v>
+      </c>
+      <c r="N471" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="s">
+        <v>14</v>
+      </c>
+      <c r="B472" t="s">
+        <v>15</v>
+      </c>
+      <c r="C472" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D472" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E472"/>
+      <c r="F472"/>
+      <c r="G472"/>
+      <c r="H472" t="s">
+        <v>3130</v>
+      </c>
+      <c r="I472" t="s">
+        <v>3131</v>
+      </c>
+      <c r="J472" t="s">
+        <v>3132</v>
+      </c>
+      <c r="K472" t="s">
+        <v>3133</v>
+      </c>
+      <c r="L472" t="s">
+        <v>22</v>
+      </c>
+      <c r="M472" t="s">
+        <v>3134</v>
+      </c>
+      <c r="N472" t="s">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="s">
+        <v>14</v>
+      </c>
+      <c r="B473" t="s">
+        <v>15</v>
+      </c>
+      <c r="C473" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D473" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E473"/>
+      <c r="F473"/>
+      <c r="G473"/>
+      <c r="H473" t="s">
+        <v>3138</v>
+      </c>
+      <c r="I473" t="s">
+        <v>3139</v>
+      </c>
+      <c r="J473" t="s">
+        <v>3132</v>
+      </c>
+      <c r="K473" t="s">
+        <v>3140</v>
+      </c>
+      <c r="L473" t="s">
+        <v>22</v>
+      </c>
+      <c r="M473" t="s">
+        <v>3141</v>
+      </c>
+      <c r="N473" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="s">
+        <v>14</v>
+      </c>
+      <c r="B474" t="s">
+        <v>15</v>
+      </c>
+      <c r="C474" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D474" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E474"/>
+      <c r="F474"/>
+      <c r="G474"/>
+      <c r="H474" t="s">
+        <v>3145</v>
+      </c>
+      <c r="I474" t="s">
+        <v>3146</v>
+      </c>
+      <c r="J474" t="s">
+        <v>3132</v>
+      </c>
+      <c r="K474" t="s">
+        <v>3147</v>
+      </c>
+      <c r="L474" t="s">
+        <v>22</v>
+      </c>
+      <c r="M474" t="s">
+        <v>3148</v>
+      </c>
+      <c r="N474" t="s">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="s">
+        <v>14</v>
+      </c>
+      <c r="B475" t="s">
+        <v>15</v>
+      </c>
+      <c r="C475" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D475" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E475"/>
+      <c r="F475"/>
+      <c r="G475"/>
+      <c r="H475" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I475" t="s">
+        <v>3151</v>
+      </c>
+      <c r="J475" t="s">
+        <v>3152</v>
+      </c>
+      <c r="K475" t="s">
+        <v>3153</v>
+      </c>
+      <c r="L475" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M475" t="s">
+        <v>3154</v>
+      </c>
+      <c r="N475" t="s">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="s">
+        <v>14</v>
+      </c>
+      <c r="B476" t="s">
+        <v>15</v>
+      </c>
+      <c r="C476" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D476" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E476"/>
+      <c r="F476"/>
+      <c r="G476"/>
+      <c r="H476" t="s">
+        <v>3158</v>
+      </c>
+      <c r="I476" t="s">
+        <v>3159</v>
+      </c>
+      <c r="J476" t="s">
+        <v>3132</v>
+      </c>
+      <c r="K476" t="s">
+        <v>3160</v>
+      </c>
+      <c r="L476" t="s">
+        <v>22</v>
+      </c>
+      <c r="M476" t="s">
+        <v>3161</v>
+      </c>
+      <c r="N476" t="s">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="s">
+        <v>14</v>
+      </c>
+      <c r="B477" t="s">
+        <v>15</v>
+      </c>
+      <c r="C477" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D477" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E477"/>
+      <c r="F477"/>
+      <c r="G477"/>
+      <c r="H477" t="s">
+        <v>3165</v>
+      </c>
+      <c r="I477" t="s">
+        <v>3166</v>
+      </c>
+      <c r="J477" t="s">
+        <v>3132</v>
+      </c>
+      <c r="K477" t="s">
+        <v>3167</v>
+      </c>
+      <c r="L477" t="s">
+        <v>22</v>
+      </c>
+      <c r="M477" t="s">
+        <v>3168</v>
+      </c>
+      <c r="N477" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="s">
+        <v>14</v>
+      </c>
+      <c r="B478" t="s">
+        <v>15</v>
+      </c>
+      <c r="C478" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D478" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E478"/>
+      <c r="F478"/>
+      <c r="G478"/>
+      <c r="H478" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I478" t="s">
+        <v>3171</v>
+      </c>
+      <c r="J478" t="s">
+        <v>3152</v>
+      </c>
+      <c r="K478" t="s">
+        <v>3172</v>
+      </c>
+      <c r="L478" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M478" t="s">
+        <v>3173</v>
+      </c>
+      <c r="N478" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="s">
+        <v>14</v>
+      </c>
+      <c r="B479" t="s">
+        <v>15</v>
+      </c>
+      <c r="C479" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D479" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E479"/>
+      <c r="F479"/>
+      <c r="G479"/>
+      <c r="H479" t="s">
+        <v>3176</v>
+      </c>
+      <c r="I479" t="s">
+        <v>3177</v>
+      </c>
+      <c r="J479" t="s">
+        <v>3132</v>
+      </c>
+      <c r="K479" t="s">
+        <v>3178</v>
+      </c>
+      <c r="L479" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M479" t="s">
+        <v>3179</v>
+      </c>
+      <c r="N479" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="s">
+        <v>14</v>
+      </c>
+      <c r="B480" t="s">
+        <v>15</v>
+      </c>
+      <c r="C480" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D480" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E480"/>
+      <c r="F480"/>
+      <c r="G480"/>
+      <c r="H480" t="s">
+        <v>3182</v>
+      </c>
+      <c r="I480" t="s">
+        <v>3183</v>
+      </c>
+      <c r="J480" t="s">
+        <v>3184</v>
+      </c>
+      <c r="K480" t="s">
+        <v>3185</v>
+      </c>
+      <c r="L480" t="s">
+        <v>22</v>
+      </c>
+      <c r="M480" t="s">
+        <v>3186</v>
+      </c>
+      <c r="N480" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="s">
+        <v>14</v>
+      </c>
+      <c r="B481" t="s">
+        <v>15</v>
+      </c>
+      <c r="C481" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D481" t="s">
+        <v>3189</v>
+      </c>
+      <c r="E481"/>
+      <c r="F481"/>
+      <c r="G481"/>
+      <c r="H481" t="s">
+        <v>3190</v>
+      </c>
+      <c r="I481" t="s">
+        <v>3191</v>
+      </c>
+      <c r="J481" t="s">
+        <v>3184</v>
+      </c>
+      <c r="K481" t="s">
+        <v>3192</v>
+      </c>
+      <c r="L481" t="s">
+        <v>22</v>
+      </c>
+      <c r="M481" t="s">
+        <v>3193</v>
+      </c>
+      <c r="N481" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="s">
+        <v>14</v>
+      </c>
+      <c r="B482" t="s">
+        <v>15</v>
+      </c>
+      <c r="C482" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D482" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E482"/>
+      <c r="F482"/>
+      <c r="G482"/>
+      <c r="H482" t="s">
+        <v>3197</v>
+      </c>
+      <c r="I482" t="s">
+        <v>3198</v>
+      </c>
+      <c r="J482" t="s">
+        <v>3184</v>
+      </c>
+      <c r="K482" t="s">
+        <v>3199</v>
+      </c>
+      <c r="L482" t="s">
+        <v>22</v>
+      </c>
+      <c r="M482" t="s">
+        <v>3200</v>
+      </c>
+      <c r="N482" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="s">
+        <v>14</v>
+      </c>
+      <c r="B483" t="s">
+        <v>15</v>
+      </c>
+      <c r="C483" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D483" t="s">
+        <v>3203</v>
+      </c>
+      <c r="E483"/>
+      <c r="F483"/>
+      <c r="G483"/>
+      <c r="H483" t="s">
+        <v>3204</v>
+      </c>
+      <c r="I483" t="s">
+        <v>3205</v>
+      </c>
+      <c r="J483" t="s">
+        <v>3206</v>
+      </c>
+      <c r="K483" t="s">
+        <v>3207</v>
+      </c>
+      <c r="L483" t="s">
+        <v>22</v>
+      </c>
+      <c r="M483" t="s">
+        <v>3208</v>
+      </c>
+      <c r="N483" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="s">
+        <v>14</v>
+      </c>
+      <c r="B484" t="s">
+        <v>15</v>
+      </c>
+      <c r="C484" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D484" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E484"/>
+      <c r="F484"/>
+      <c r="G484"/>
+      <c r="H484" t="s">
+        <v>3212</v>
+      </c>
+      <c r="I484" t="s">
+        <v>3213</v>
+      </c>
+      <c r="J484" t="s">
+        <v>3206</v>
+      </c>
+      <c r="K484" t="s">
+        <v>3214</v>
+      </c>
+      <c r="L484" t="s">
+        <v>22</v>
+      </c>
+      <c r="M484" t="s">
+        <v>3215</v>
+      </c>
+      <c r="N484" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="s">
+        <v>14</v>
+      </c>
+      <c r="B485" t="s">
+        <v>15</v>
+      </c>
+      <c r="C485" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D485" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E485"/>
+      <c r="F485"/>
+      <c r="G485"/>
+      <c r="H485" t="s">
+        <v>3219</v>
+      </c>
+      <c r="I485" t="s">
+        <v>3220</v>
+      </c>
+      <c r="J485" t="s">
+        <v>3206</v>
+      </c>
+      <c r="K485" t="s">
+        <v>3221</v>
+      </c>
+      <c r="L485" t="s">
+        <v>1488</v>
+      </c>
+      <c r="M485" t="s">
+        <v>3222</v>
+      </c>
+      <c r="N485" t="s">
+        <v>3223</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="s">
+        <v>14</v>
+      </c>
+      <c r="B486" t="s">
+        <v>15</v>
+      </c>
+      <c r="C486" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D486" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E486"/>
+      <c r="F486"/>
+      <c r="G486"/>
+      <c r="H486" t="s">
+        <v>3226</v>
+      </c>
+      <c r="I486" t="s">
+        <v>3227</v>
+      </c>
+      <c r="J486" t="s">
+        <v>115</v>
+      </c>
+      <c r="K486" t="s">
+        <v>3228</v>
+      </c>
+      <c r="L486" t="s">
+        <v>22</v>
+      </c>
+      <c r="M486" t="s">
+        <v>3229</v>
+      </c>
+      <c r="N486" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="s">
+        <v>14</v>
+      </c>
+      <c r="B487" t="s">
+        <v>15</v>
+      </c>
+      <c r="C487" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D487" t="s">
+        <v>3232</v>
+      </c>
+      <c r="E487"/>
+      <c r="F487"/>
+      <c r="G487"/>
+      <c r="H487" t="s">
+        <v>3233</v>
+      </c>
+      <c r="I487" t="s">
+        <v>3234</v>
+      </c>
+      <c r="J487" t="s">
+        <v>115</v>
+      </c>
+      <c r="K487" t="s">
+        <v>3235</v>
+      </c>
+      <c r="L487" t="s">
+        <v>22</v>
+      </c>
+      <c r="M487" t="s">
+        <v>3236</v>
+      </c>
+      <c r="N487" t="s">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="s">
+        <v>14</v>
+      </c>
+      <c r="B488" t="s">
+        <v>15</v>
+      </c>
+      <c r="C488" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D488" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E488"/>
+      <c r="F488"/>
+      <c r="G488"/>
+      <c r="H488" t="s">
+        <v>3204</v>
+      </c>
+      <c r="I488" t="s">
+        <v>3240</v>
+      </c>
+      <c r="J488" t="s">
+        <v>115</v>
+      </c>
+      <c r="K488" t="s">
+        <v>3241</v>
+      </c>
+      <c r="L488" t="s">
+        <v>22</v>
+      </c>
+      <c r="M488" t="s">
+        <v>3242</v>
+      </c>
+      <c r="N488" t="s">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="s">
+        <v>14</v>
+      </c>
+      <c r="B489" t="s">
+        <v>15</v>
+      </c>
+      <c r="C489" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D489" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E489"/>
+      <c r="F489"/>
+      <c r="G489"/>
+      <c r="H489" t="s">
+        <v>3246</v>
+      </c>
+      <c r="I489" t="s">
+        <v>3247</v>
+      </c>
+      <c r="J489" t="s">
+        <v>115</v>
+      </c>
+      <c r="K489" t="s">
+        <v>3248</v>
+      </c>
+      <c r="L489" t="s">
+        <v>197</v>
+      </c>
+      <c r="M489" t="s">
+        <v>3249</v>
+      </c>
+      <c r="N489" t="s">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="s">
+        <v>14</v>
+      </c>
+      <c r="B490" t="s">
+        <v>15</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E490"/>
+      <c r="F490"/>
+      <c r="G490"/>
+      <c r="H490" t="s">
+        <v>3251</v>
+      </c>
+      <c r="I490" t="s">
+        <v>3252</v>
+      </c>
+      <c r="J490" t="s">
+        <v>115</v>
+      </c>
+      <c r="K490" t="s">
+        <v>3253</v>
+      </c>
+      <c r="L490" t="s">
+        <v>22</v>
+      </c>
+      <c r="M490" t="s">
+        <v>3254</v>
+      </c>
+      <c r="N490" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="s">
+        <v>14</v>
+      </c>
+      <c r="B491" t="s">
+        <v>15</v>
+      </c>
+      <c r="C491" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D491" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E491"/>
+      <c r="F491"/>
+      <c r="G491"/>
+      <c r="H491" t="s">
+        <v>2666</v>
+      </c>
+      <c r="I491" t="s">
+        <v>3257</v>
+      </c>
+      <c r="J491" t="s">
+        <v>50</v>
+      </c>
+      <c r="K491" t="s">
+        <v>3258</v>
+      </c>
+      <c r="L491" t="s">
+        <v>22</v>
+      </c>
+      <c r="M491" t="s">
+        <v>3259</v>
+      </c>
+      <c r="N491" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="s">
+        <v>14</v>
+      </c>
+      <c r="B492" t="s">
+        <v>15</v>
+      </c>
+      <c r="C492" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D492" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E492"/>
+      <c r="F492"/>
+      <c r="G492"/>
+      <c r="H492" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I492" t="s">
+        <v>3261</v>
+      </c>
+      <c r="J492" t="s">
+        <v>315</v>
+      </c>
+      <c r="K492" t="s">
+        <v>3262</v>
+      </c>
+      <c r="L492" t="s">
+        <v>22</v>
+      </c>
+      <c r="M492" t="s">
+        <v>3263</v>
+      </c>
+      <c r="N492" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="s">
+        <v>14</v>
+      </c>
+      <c r="B493" t="s">
+        <v>15</v>
+      </c>
+      <c r="C493" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D493" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E493"/>
+      <c r="F493"/>
+      <c r="G493"/>
+      <c r="H493" t="s">
+        <v>3266</v>
+      </c>
+      <c r="I493" t="s">
+        <v>3267</v>
+      </c>
+      <c r="J493" t="s">
+        <v>315</v>
+      </c>
+      <c r="K493" t="s">
+        <v>3268</v>
+      </c>
+      <c r="L493" t="s">
+        <v>22</v>
+      </c>
+      <c r="M493" t="s">
+        <v>3269</v>
+      </c>
+      <c r="N493" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="s">
+        <v>14</v>
+      </c>
+      <c r="B494" t="s">
+        <v>15</v>
+      </c>
+      <c r="C494" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D494" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E494"/>
+      <c r="F494"/>
+      <c r="G494"/>
+      <c r="H494" t="s">
+        <v>2533</v>
+      </c>
+      <c r="I494" t="s">
+        <v>3271</v>
+      </c>
+      <c r="J494" t="s">
+        <v>315</v>
+      </c>
+      <c r="K494" t="s">
+        <v>3272</v>
+      </c>
+      <c r="L494" t="s">
+        <v>22</v>
+      </c>
+      <c r="M494" t="s">
+        <v>3273</v>
+      </c>
+      <c r="N494" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B495" t="s">
+        <v>15</v>
+      </c>
+      <c r="C495" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D495" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E495" t="s">
+        <v>3276</v>
+      </c>
+      <c r="F495" t="s">
+        <v>3277</v>
+      </c>
+      <c r="G495" t="s">
+        <v>3278</v>
+      </c>
+      <c r="H495" t="s">
+        <v>3279</v>
+      </c>
+      <c r="I495" t="s">
+        <v>3280</v>
+      </c>
+      <c r="J495" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K495" t="s">
+        <v>3281</v>
+      </c>
+      <c r="L495" t="s">
+        <v>197</v>
+      </c>
+      <c r="M495" t="s">
+        <v>3282</v>
+      </c>
+      <c r="N495" t="s">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B496" t="s">
+        <v>15</v>
+      </c>
+      <c r="C496" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D496" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E496" t="s">
+        <v>3285</v>
+      </c>
+      <c r="F496" t="s">
+        <v>3286</v>
+      </c>
+      <c r="G496" t="s">
+        <v>3287</v>
+      </c>
+      <c r="H496" t="s">
+        <v>3288</v>
+      </c>
+      <c r="I496" t="s">
+        <v>3289</v>
+      </c>
+      <c r="J496" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K496" t="s">
+        <v>3290</v>
+      </c>
+      <c r="L496" t="s">
+        <v>197</v>
+      </c>
+      <c r="M496" t="s">
+        <v>3291</v>
+      </c>
+      <c r="N496" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B497" t="s">
+        <v>15</v>
+      </c>
+      <c r="C497" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D497" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E497" t="s">
+        <v>3294</v>
+      </c>
+      <c r="F497" t="s">
+        <v>3295</v>
+      </c>
+      <c r="G497" t="s">
+        <v>3296</v>
+      </c>
+      <c r="H497" t="s">
+        <v>3297</v>
+      </c>
+      <c r="I497" t="s">
+        <v>3298</v>
+      </c>
+      <c r="J497" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K497" t="s">
+        <v>3299</v>
+      </c>
+      <c r="L497" t="s">
+        <v>197</v>
+      </c>
+      <c r="M497" t="s">
+        <v>3300</v>
+      </c>
+      <c r="N497" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B498" t="s">
+        <v>15</v>
+      </c>
+      <c r="C498" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D498" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E498" t="s">
+        <v>3303</v>
+      </c>
+      <c r="F498" t="s">
+        <v>3304</v>
+      </c>
+      <c r="G498" t="s">
+        <v>3305</v>
+      </c>
+      <c r="H498" t="s">
+        <v>3306</v>
+      </c>
+      <c r="I498" t="s">
+        <v>3307</v>
+      </c>
+      <c r="J498" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K498" t="s">
+        <v>3308</v>
+      </c>
+      <c r="L498" t="s">
+        <v>197</v>
+      </c>
+      <c r="M498" t="s">
+        <v>3309</v>
+      </c>
+      <c r="N498" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B499" t="s">
+        <v>15</v>
+      </c>
+      <c r="C499" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D499" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E499" t="s">
+        <v>3312</v>
+      </c>
+      <c r="F499" t="s">
+        <v>3313</v>
+      </c>
+      <c r="G499" t="s">
+        <v>3314</v>
+      </c>
+      <c r="H499" t="s">
+        <v>3315</v>
+      </c>
+      <c r="I499" t="s">
+        <v>3316</v>
+      </c>
+      <c r="J499" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K499" t="s">
+        <v>3317</v>
+      </c>
+      <c r="L499" t="s">
+        <v>197</v>
+      </c>
+      <c r="M499" t="s">
+        <v>3318</v>
+      </c>
+      <c r="N499" t="s">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B500" t="s">
+        <v>15</v>
+      </c>
+      <c r="C500" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D500" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E500" t="s">
+        <v>3321</v>
+      </c>
+      <c r="F500" t="s">
+        <v>3322</v>
+      </c>
+      <c r="G500" t="s">
+        <v>3323</v>
+      </c>
+      <c r="H500" t="s">
+        <v>3324</v>
+      </c>
+      <c r="I500" t="s">
+        <v>3325</v>
+      </c>
+      <c r="J500" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K500" t="s">
+        <v>3326</v>
+      </c>
+      <c r="L500" t="s">
+        <v>197</v>
+      </c>
+      <c r="M500" t="s">
+        <v>3327</v>
+      </c>
+      <c r="N500" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="s">
+        <v>14</v>
+      </c>
+      <c r="B501" t="s">
+        <v>15</v>
+      </c>
+      <c r="C501" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D501" t="s">
+        <v>3330</v>
+      </c>
+      <c r="E501"/>
+      <c r="F501"/>
+      <c r="G501"/>
+      <c r="H501" t="s">
+        <v>3331</v>
+      </c>
+      <c r="I501" t="s">
+        <v>3332</v>
+      </c>
+      <c r="J501" t="s">
+        <v>381</v>
+      </c>
+      <c r="K501" t="s">
+        <v>3333</v>
+      </c>
+      <c r="L501" t="s">
+        <v>22</v>
+      </c>
+      <c r="M501" t="s">
+        <v>3334</v>
+      </c>
+      <c r="N501" t="s">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B502" t="s">
+        <v>15</v>
+      </c>
+      <c r="C502" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D502" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E502" t="s">
+        <v>3338</v>
+      </c>
+      <c r="F502" t="s">
+        <v>3339</v>
+      </c>
+      <c r="G502" t="s">
+        <v>3340</v>
+      </c>
+      <c r="H502" t="s">
+        <v>3341</v>
+      </c>
+      <c r="I502" t="s">
+        <v>3342</v>
+      </c>
+      <c r="J502" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K502" t="s">
+        <v>3343</v>
+      </c>
+      <c r="L502" t="s">
+        <v>197</v>
+      </c>
+      <c r="M502" t="s">
+        <v>3344</v>
+      </c>
+      <c r="N502" t="s">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B503" t="s">
+        <v>15</v>
+      </c>
+      <c r="C503" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D503" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E503" t="s">
+        <v>3347</v>
+      </c>
+      <c r="F503" t="s">
+        <v>3348</v>
+      </c>
+      <c r="G503" t="s">
+        <v>3349</v>
+      </c>
+      <c r="H503" t="s">
+        <v>3350</v>
+      </c>
+      <c r="I503" t="s">
+        <v>3351</v>
+      </c>
+      <c r="J503" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K503" t="s">
+        <v>3352</v>
+      </c>
+      <c r="L503" t="s">
+        <v>197</v>
+      </c>
+      <c r="M503" t="s">
+        <v>3353</v>
+      </c>
+      <c r="N503" t="s">
+        <v>3354</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B504" t="s">
+        <v>15</v>
+      </c>
+      <c r="C504" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D504" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E504" t="s">
+        <v>3356</v>
+      </c>
+      <c r="F504" t="s">
+        <v>3357</v>
+      </c>
+      <c r="G504" t="s">
+        <v>3358</v>
+      </c>
+      <c r="H504" t="s">
+        <v>3359</v>
+      </c>
+      <c r="I504" t="s">
+        <v>3360</v>
+      </c>
+      <c r="J504" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K504" t="s">
+        <v>3361</v>
+      </c>
+      <c r="L504" t="s">
+        <v>197</v>
+      </c>
+      <c r="M504" t="s">
+        <v>3362</v>
+      </c>
+      <c r="N504" t="s">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B505" t="s">
+        <v>15</v>
+      </c>
+      <c r="C505" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D505" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E505" t="s">
+        <v>3365</v>
+      </c>
+      <c r="F505" t="s">
+        <v>3366</v>
+      </c>
+      <c r="G505" t="s">
+        <v>3367</v>
+      </c>
+      <c r="H505" t="s">
+        <v>3368</v>
+      </c>
+      <c r="I505" t="s">
+        <v>3369</v>
+      </c>
+      <c r="J505" t="s">
+        <v>2767</v>
+      </c>
+      <c r="K505" t="s">
+        <v>3370</v>
+      </c>
+      <c r="L505" t="s">
+        <v>197</v>
+      </c>
+      <c r="M505" t="s">
+        <v>3371</v>
+      </c>
+      <c r="N505" t="s">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="s">
+        <v>14</v>
+      </c>
+      <c r="B506" t="s">
+        <v>15</v>
+      </c>
+      <c r="C506" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D506" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E506"/>
+      <c r="F506"/>
+      <c r="G506"/>
+      <c r="H506" t="s">
+        <v>3375</v>
+      </c>
+      <c r="I506" t="s">
+        <v>3376</v>
+      </c>
+      <c r="J506" t="s">
+        <v>3377</v>
+      </c>
+      <c r="K506" t="s">
+        <v>3378</v>
+      </c>
+      <c r="L506" t="s">
+        <v>3379</v>
+      </c>
+      <c r="M506" t="s">
+        <v>3380</v>
+      </c>
+      <c r="N506" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="s">
+        <v>14</v>
+      </c>
+      <c r="B507" t="s">
+        <v>15</v>
+      </c>
+      <c r="C507" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D507" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E507"/>
+      <c r="F507"/>
+      <c r="G507"/>
+      <c r="H507" t="s">
+        <v>3382</v>
+      </c>
+      <c r="I507" t="s">
+        <v>3383</v>
+      </c>
+      <c r="J507" t="s">
+        <v>3377</v>
+      </c>
+      <c r="K507" t="s">
+        <v>3384</v>
+      </c>
+      <c r="L507" t="s">
+        <v>3379</v>
+      </c>
+      <c r="M507" t="s">
+        <v>3385</v>
+      </c>
+      <c r="N507" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="s">
+        <v>14</v>
+      </c>
+      <c r="B508" t="s">
+        <v>15</v>
+      </c>
+      <c r="C508" t="s">
+        <v>586</v>
+      </c>
+      <c r="D508" t="s">
+        <v>587</v>
+      </c>
+      <c r="E508"/>
+      <c r="F508"/>
+      <c r="G508"/>
+      <c r="H508" t="s">
+        <v>3386</v>
+      </c>
+      <c r="I508" t="s">
+        <v>3387</v>
+      </c>
+      <c r="J508" t="s">
+        <v>1016</v>
+      </c>
+      <c r="K508" t="s">
+        <v>3388</v>
+      </c>
+      <c r="L508" t="s">
+        <v>22</v>
+      </c>
+      <c r="M508" t="s">
+        <v>3389</v>
+      </c>
+      <c r="N508" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="s">
+        <v>14</v>
+      </c>
+      <c r="B509" t="s">
+        <v>15</v>
+      </c>
+      <c r="C509" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D509" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E509"/>
+      <c r="F509"/>
+      <c r="G509"/>
+      <c r="H509" t="s">
+        <v>3392</v>
+      </c>
+      <c r="I509" t="s">
+        <v>3393</v>
+      </c>
+      <c r="J509" t="s">
+        <v>1429</v>
+      </c>
+      <c r="K509" t="s">
+        <v>3394</v>
+      </c>
+      <c r="L509" t="s">
+        <v>22</v>
+      </c>
+      <c r="M509" t="s">
+        <v>3395</v>
+      </c>
+      <c r="N509" t="s">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="s">
+        <v>14</v>
+      </c>
+      <c r="B510" t="s">
+        <v>15</v>
+      </c>
+      <c r="C510" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D510" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E510"/>
+      <c r="F510"/>
+      <c r="G510"/>
+      <c r="H510" t="s">
+        <v>3399</v>
+      </c>
+      <c r="I510" t="s">
+        <v>3400</v>
+      </c>
+      <c r="J510" t="s">
+        <v>1429</v>
+      </c>
+      <c r="K510" t="s">
+        <v>3401</v>
+      </c>
+      <c r="L510" t="s">
+        <v>22</v>
+      </c>
+      <c r="M510" t="s">
+        <v>3402</v>
+      </c>
+      <c r="N510" t="s">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="s">
+        <v>14</v>
+      </c>
+      <c r="B511" t="s">
+        <v>15</v>
+      </c>
+      <c r="C511" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D511" t="s">
+        <v>3405</v>
+      </c>
+      <c r="E511"/>
+      <c r="F511"/>
+      <c r="G511"/>
+      <c r="H511" t="s">
+        <v>3406</v>
+      </c>
+      <c r="I511" t="s">
+        <v>3407</v>
+      </c>
+      <c r="J511" t="s">
+        <v>1429</v>
+      </c>
+      <c r="K511" t="s">
+        <v>3408</v>
+      </c>
+      <c r="L511" t="s">
+        <v>22</v>
+      </c>
+      <c r="M511" t="s">
+        <v>3409</v>
+      </c>
+      <c r="N511" t="s">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="s">
+        <v>14</v>
+      </c>
+      <c r="B512" t="s">
+        <v>15</v>
+      </c>
+      <c r="C512" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D512" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E512"/>
+      <c r="F512"/>
+      <c r="G512"/>
+      <c r="H512" t="s">
+        <v>3413</v>
+      </c>
+      <c r="I512" t="s">
+        <v>3414</v>
+      </c>
+      <c r="J512" t="s">
+        <v>3415</v>
+      </c>
+      <c r="K512" t="s">
+        <v>3416</v>
+      </c>
+      <c r="L512" t="s">
+        <v>430</v>
+      </c>
+      <c r="M512" t="s">
+        <v>3417</v>
+      </c>
+      <c r="N512" t="s">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="s">
+        <v>14</v>
+      </c>
+      <c r="B513" t="s">
+        <v>15</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D513" t="s">
+        <v>3419</v>
+      </c>
+      <c r="E513"/>
+      <c r="F513"/>
+      <c r="G513"/>
+      <c r="H513" t="s">
+        <v>3420</v>
+      </c>
+      <c r="I513" t="s">
+        <v>3421</v>
+      </c>
+      <c r="J513"/>
+      <c r="K513" t="s">
+        <v>3422</v>
+      </c>
+      <c r="L513" t="s">
+        <v>3423</v>
+      </c>
+      <c r="M513" t="s">
+        <v>3424</v>
+      </c>
+      <c r="N513"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="s">
+        <v>14</v>
+      </c>
+      <c r="B514" t="s">
+        <v>15</v>
+      </c>
+      <c r="C514" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D514" t="s">
+        <v>3426</v>
+      </c>
+      <c r="E514"/>
+      <c r="F514"/>
+      <c r="G514"/>
+      <c r="H514" t="s">
+        <v>3427</v>
+      </c>
+      <c r="I514" t="s">
+        <v>3428</v>
+      </c>
+      <c r="J514" t="s">
+        <v>3429</v>
+      </c>
+      <c r="K514" t="s">
+        <v>3430</v>
+      </c>
+      <c r="L514" t="s">
+        <v>1018</v>
+      </c>
+      <c r="M514" t="s">
+        <v>3431</v>
+      </c>
+      <c r="N514" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="s">
+        <v>14</v>
+      </c>
+      <c r="B515" t="s">
+        <v>15</v>
+      </c>
+      <c r="C515" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D515" t="s">
+        <v>3434</v>
+      </c>
+      <c r="E515"/>
+      <c r="F515"/>
+      <c r="G515"/>
+      <c r="H515" t="s">
+        <v>3435</v>
+      </c>
+      <c r="I515" t="s">
+        <v>3436</v>
+      </c>
+      <c r="J515" t="s">
+        <v>3437</v>
+      </c>
+      <c r="K515" t="s">
+        <v>3438</v>
+      </c>
+      <c r="L515" t="s">
+        <v>3439</v>
+      </c>
+      <c r="M515" t="s">
+        <v>3440</v>
+      </c>
+      <c r="N515" t="s">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="s">
+        <v>14</v>
+      </c>
+      <c r="B516" t="s">
+        <v>15</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D516" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E516"/>
+      <c r="F516"/>
+      <c r="G516"/>
+      <c r="H516" t="s">
+        <v>3443</v>
+      </c>
+      <c r="I516" t="s">
+        <v>3444</v>
+      </c>
+      <c r="J516"/>
+      <c r="K516" t="s">
+        <v>3445</v>
+      </c>
+      <c r="L516" t="s">
+        <v>3446</v>
+      </c>
+      <c r="M516" t="s">
+        <v>3447</v>
+      </c>
+      <c r="N516"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B517" t="s">
+        <v>15</v>
+      </c>
+      <c r="C517" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D517" t="s">
+        <v>3449</v>
+      </c>
+      <c r="E517" t="s">
+        <v>3450</v>
+      </c>
+      <c r="F517" t="s">
+        <v>3451</v>
+      </c>
+      <c r="G517" t="s">
+        <v>3452</v>
+      </c>
+      <c r="H517" t="s">
+        <v>3453</v>
+      </c>
+      <c r="I517" t="s">
+        <v>3454</v>
+      </c>
+      <c r="J517"/>
+      <c r="K517" t="s">
+        <v>3455</v>
+      </c>
+      <c r="L517" t="s">
+        <v>360</v>
+      </c>
+      <c r="M517" t="s">
+        <v>3456</v>
+      </c>
+      <c r="N517" t="s">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="s">
+        <v>14</v>
+      </c>
+      <c r="B518" t="s">
+        <v>15</v>
+      </c>
+      <c r="C518" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D518" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E518"/>
+      <c r="F518"/>
+      <c r="G518"/>
+      <c r="H518" t="s">
+        <v>3460</v>
+      </c>
+      <c r="I518" t="s">
+        <v>3461</v>
+      </c>
+      <c r="J518"/>
+      <c r="K518" t="s">
+        <v>3462</v>
+      </c>
+      <c r="L518" t="s">
+        <v>3463</v>
+      </c>
+      <c r="M518" t="s">
+        <v>3464</v>
+      </c>
+      <c r="N518" t="s">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B519" t="s">
+        <v>15</v>
+      </c>
+      <c r="C519" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D519" t="s">
+        <v>3467</v>
+      </c>
+      <c r="E519" t="s">
+        <v>3468</v>
+      </c>
+      <c r="F519" t="s">
+        <v>3469</v>
+      </c>
+      <c r="G519" t="s">
+        <v>3470</v>
+      </c>
+      <c r="H519" t="s">
+        <v>3471</v>
+      </c>
+      <c r="I519" t="s">
+        <v>3472</v>
+      </c>
+      <c r="J519"/>
+      <c r="K519" t="s">
+        <v>3473</v>
+      </c>
+      <c r="L519" t="s">
+        <v>3474</v>
+      </c>
+      <c r="M519" t="s">
+        <v>3475</v>
+      </c>
+      <c r="N519" t="s">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="s">
+        <v>14</v>
+      </c>
+      <c r="B520" t="s">
+        <v>15</v>
+      </c>
+      <c r="C520" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D520" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E520"/>
+      <c r="F520"/>
+      <c r="G520"/>
+      <c r="H520" t="s">
+        <v>3479</v>
+      </c>
+      <c r="I520" t="s">
+        <v>3480</v>
+      </c>
+      <c r="J520"/>
+      <c r="K520" t="s">
+        <v>3481</v>
+      </c>
+      <c r="L520" t="s">
+        <v>3482</v>
+      </c>
+      <c r="M520" t="s">
+        <v>3483</v>
+      </c>
+      <c r="N520" t="s">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="s">
+        <v>14</v>
+      </c>
+      <c r="B521" t="s">
+        <v>15</v>
+      </c>
+      <c r="C521" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D521" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E521"/>
+      <c r="F521"/>
+      <c r="G521"/>
+      <c r="H521" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I521" t="s">
+        <v>3487</v>
+      </c>
+      <c r="J521"/>
+      <c r="K521" t="s">
+        <v>3488</v>
+      </c>
+      <c r="L521" t="s">
+        <v>3489</v>
+      </c>
+      <c r="M521" t="s">
+        <v>3490</v>
+      </c>
+      <c r="N521" t="s">
+        <v>3491</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="s">
+        <v>14</v>
+      </c>
+      <c r="B522" t="s">
+        <v>15</v>
+      </c>
+      <c r="C522" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D522" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E522"/>
+      <c r="F522"/>
+      <c r="G522"/>
+      <c r="H522" t="s">
+        <v>3494</v>
+      </c>
+      <c r="I522" t="s">
+        <v>3495</v>
+      </c>
+      <c r="J522"/>
+      <c r="K522" t="s">
+        <v>3496</v>
+      </c>
+      <c r="L522" t="s">
+        <v>3497</v>
+      </c>
+      <c r="M522" t="s">
+        <v>3498</v>
+      </c>
+      <c r="N522" t="s">
+        <v>3499</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="s">
+        <v>14</v>
+      </c>
+      <c r="B523" t="s">
+        <v>15</v>
+      </c>
+      <c r="C523" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D523" t="s">
+        <v>3501</v>
+      </c>
+      <c r="E523"/>
+      <c r="F523"/>
+      <c r="G523"/>
+      <c r="H523" t="s">
+        <v>3502</v>
+      </c>
+      <c r="I523" t="s">
+        <v>3503</v>
+      </c>
+      <c r="J523"/>
+      <c r="K523" t="s">
+        <v>3504</v>
+      </c>
+      <c r="L523" t="s">
+        <v>3505</v>
+      </c>
+      <c r="M523" t="s">
+        <v>3506</v>
+      </c>
+      <c r="N523" t="s">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="s">
+        <v>14</v>
+      </c>
+      <c r="B524" t="s">
+        <v>15</v>
+      </c>
+      <c r="C524" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D524" t="s">
+        <v>47</v>
+      </c>
+      <c r="E524"/>
+      <c r="F524"/>
+      <c r="G524"/>
+      <c r="H524" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I524" t="s">
+        <v>3509</v>
+      </c>
+      <c r="J524"/>
+      <c r="K524" t="s">
+        <v>3510</v>
+      </c>
+      <c r="L524" t="s">
+        <v>3511</v>
+      </c>
+      <c r="M524" t="s">
+        <v>3512</v>
+      </c>
+      <c r="N524" t="s">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="s">
+        <v>14</v>
+      </c>
+      <c r="B525" t="s">
+        <v>15</v>
+      </c>
+      <c r="C525" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D525" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E525"/>
+      <c r="F525"/>
+      <c r="G525"/>
+      <c r="H525" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I525" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J525"/>
+      <c r="K525" t="s">
+        <v>3517</v>
+      </c>
+      <c r="L525" t="s">
+        <v>3518</v>
+      </c>
+      <c r="M525" t="s">
+        <v>3519</v>
+      </c>
+      <c r="N525" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B526" t="s">
+        <v>15</v>
+      </c>
+      <c r="C526" t="s">
+        <v>3521</v>
+      </c>
+      <c r="D526" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E526" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F526" t="s">
+        <v>3524</v>
+      </c>
+      <c r="G526" t="s">
+        <v>3525</v>
+      </c>
+      <c r="H526" t="s">
+        <v>3526</v>
+      </c>
+      <c r="I526" t="s">
+        <v>3527</v>
+      </c>
+      <c r="J526"/>
+      <c r="K526" t="s">
+        <v>3528</v>
+      </c>
+      <c r="L526" t="s">
+        <v>197</v>
+      </c>
+      <c r="M526" t="s">
+        <v>3529</v>
+      </c>
+      <c r="N526" t="s">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="s">
+        <v>14</v>
+      </c>
+      <c r="B527" t="s">
+        <v>15</v>
+      </c>
+      <c r="C527"/>
+      <c r="D527" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E527"/>
+      <c r="F527"/>
+      <c r="G527"/>
+      <c r="H527" t="s">
+        <v>3532</v>
+      </c>
+      <c r="I527" t="s">
+        <v>3533</v>
+      </c>
+      <c r="J527"/>
+      <c r="K527" t="s">
+        <v>3534</v>
+      </c>
+      <c r="L527" t="s">
+        <v>3535</v>
+      </c>
+      <c r="M527" t="s">
+        <v>3536</v>
+      </c>
+      <c r="N527"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B528" t="s">
+        <v>15</v>
+      </c>
+      <c r="C528" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D528" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E528" t="s">
+        <v>3539</v>
+      </c>
+      <c r="F528" t="s">
+        <v>3540</v>
+      </c>
+      <c r="G528" t="s">
+        <v>3541</v>
+      </c>
+      <c r="H528" t="s">
+        <v>3542</v>
+      </c>
+      <c r="I528" t="s">
+        <v>3543</v>
+      </c>
+      <c r="J528"/>
+      <c r="K528" t="s">
+        <v>3544</v>
+      </c>
+      <c r="L528" t="s">
+        <v>3545</v>
+      </c>
+      <c r="M528" t="s">
+        <v>3546</v>
+      </c>
+      <c r="N528" t="s">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="s">
+        <v>14</v>
+      </c>
+      <c r="B529" t="s">
+        <v>15</v>
+      </c>
+      <c r="C529" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D529" t="s">
+        <v>3549</v>
+      </c>
+      <c r="E529"/>
+      <c r="F529"/>
+      <c r="G529"/>
+      <c r="H529" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I529" t="s">
+        <v>3550</v>
+      </c>
+      <c r="J529"/>
+      <c r="K529" t="s">
+        <v>3551</v>
+      </c>
+      <c r="L529" t="s">
+        <v>3552</v>
+      </c>
+      <c r="M529" t="s">
+        <v>3553</v>
+      </c>
+      <c r="N529" t="s">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="s">
+        <v>14</v>
+      </c>
+      <c r="B530" t="s">
+        <v>15</v>
+      </c>
+      <c r="C530" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D530" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E530"/>
+      <c r="F530"/>
+      <c r="G530"/>
+      <c r="H530" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I530" t="s">
+        <v>3557</v>
+      </c>
+      <c r="J530"/>
+      <c r="K530" t="s">
+        <v>3558</v>
+      </c>
+      <c r="L530" t="s">
+        <v>3559</v>
+      </c>
+      <c r="M530" t="s">
+        <v>3560</v>
+      </c>
+      <c r="N530" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="s">
+        <v>14</v>
+      </c>
+      <c r="B531" t="s">
+        <v>15</v>
+      </c>
+      <c r="C531" t="s">
+        <v>3562</v>
+      </c>
+      <c r="D531" t="s">
+        <v>3563</v>
+      </c>
+      <c r="E531"/>
+      <c r="F531"/>
+      <c r="G531"/>
+      <c r="H531" t="s">
+        <v>3564</v>
+      </c>
+      <c r="I531" t="s">
+        <v>3565</v>
+      </c>
+      <c r="J531"/>
+      <c r="K531" t="s">
+        <v>3566</v>
+      </c>
+      <c r="L531" t="s">
+        <v>3567</v>
+      </c>
+      <c r="M531" t="s">
+        <v>3568</v>
+      </c>
+      <c r="N531" t="s">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="s">
+        <v>14</v>
+      </c>
+      <c r="B532" t="s">
+        <v>15</v>
+      </c>
+      <c r="C532" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D532" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E532"/>
+      <c r="F532"/>
+      <c r="G532"/>
+      <c r="H532" t="s">
+        <v>3572</v>
+      </c>
+      <c r="I532" t="s">
+        <v>3573</v>
+      </c>
+      <c r="J532"/>
+      <c r="K532" t="s">
+        <v>3574</v>
+      </c>
+      <c r="L532" t="s">
+        <v>3575</v>
+      </c>
+      <c r="M532" t="s">
+        <v>3576</v>
+      </c>
+      <c r="N532" t="s">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="s">
+        <v>14</v>
+      </c>
+      <c r="B533" t="s">
+        <v>15</v>
+      </c>
+      <c r="C533" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D533" t="s">
+        <v>3579</v>
+      </c>
+      <c r="E533"/>
+      <c r="F533"/>
+      <c r="G533"/>
+      <c r="H533" t="s">
+        <v>3580</v>
+      </c>
+      <c r="I533" t="s">
+        <v>3581</v>
+      </c>
+      <c r="J533"/>
+      <c r="K533" t="s">
+        <v>3582</v>
+      </c>
+      <c r="L533" t="s">
+        <v>3583</v>
+      </c>
+      <c r="M533" t="s">
+        <v>3584</v>
+      </c>
+      <c r="N533" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="s">
+        <v>14</v>
+      </c>
+      <c r="B534" t="s">
+        <v>15</v>
+      </c>
+      <c r="C534" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D534" t="s">
+        <v>3587</v>
+      </c>
+      <c r="E534"/>
+      <c r="F534"/>
+      <c r="G534"/>
+      <c r="H534" t="s">
+        <v>3588</v>
+      </c>
+      <c r="I534" t="s">
+        <v>3589</v>
+      </c>
+      <c r="J534"/>
+      <c r="K534" t="s">
+        <v>3590</v>
+      </c>
+      <c r="L534" t="s">
+        <v>3591</v>
+      </c>
+      <c r="M534" t="s">
+        <v>3592</v>
+      </c>
+      <c r="N534" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B535" t="s">
+        <v>15</v>
+      </c>
+      <c r="C535" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D535" t="s">
+        <v>3595</v>
+      </c>
+      <c r="E535" t="s">
+        <v>3596</v>
+      </c>
+      <c r="F535" t="s">
+        <v>3597</v>
+      </c>
+      <c r="G535" t="s">
+        <v>3598</v>
+      </c>
+      <c r="H535" t="s">
+        <v>3599</v>
+      </c>
+      <c r="I535" t="s">
+        <v>3600</v>
+      </c>
+      <c r="J535"/>
+      <c r="K535" t="s">
+        <v>3601</v>
+      </c>
+      <c r="L535" t="s">
+        <v>197</v>
+      </c>
+      <c r="M535" t="s">
+        <v>3602</v>
+      </c>
+      <c r="N535" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B536" t="s">
+        <v>15</v>
+      </c>
+      <c r="C536" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D536" t="s">
+        <v>3605</v>
+      </c>
+      <c r="E536" t="s">
+        <v>3606</v>
+      </c>
+      <c r="F536" t="s">
+        <v>3607</v>
+      </c>
+      <c r="G536" t="s">
+        <v>3608</v>
+      </c>
+      <c r="H536" t="s">
+        <v>3609</v>
+      </c>
+      <c r="I536" t="s">
+        <v>3610</v>
+      </c>
+      <c r="J536"/>
+      <c r="K536" t="s">
+        <v>3611</v>
+      </c>
+      <c r="L536" t="s">
+        <v>3545</v>
+      </c>
+      <c r="M536" t="s">
+        <v>3612</v>
+      </c>
+      <c r="N536" t="s">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="s">
+        <v>14</v>
+      </c>
+      <c r="B537" t="s">
+        <v>15</v>
+      </c>
+      <c r="C537" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D537" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E537"/>
+      <c r="F537"/>
+      <c r="G537"/>
+      <c r="H537" t="s">
+        <v>3616</v>
+      </c>
+      <c r="I537" t="s">
+        <v>3617</v>
+      </c>
+      <c r="J537"/>
+      <c r="K537" t="s">
+        <v>3618</v>
+      </c>
+      <c r="L537" t="s">
+        <v>3619</v>
+      </c>
+      <c r="M537" t="s">
+        <v>3620</v>
+      </c>
+      <c r="N537" t="s">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="s">
+        <v>14</v>
+      </c>
+      <c r="B538" t="s">
+        <v>15</v>
+      </c>
+      <c r="C538" t="s">
+        <v>3622</v>
+      </c>
+      <c r="D538" t="s">
+        <v>3623</v>
+      </c>
+      <c r="E538"/>
+      <c r="F538"/>
+      <c r="G538"/>
+      <c r="H538" t="s">
+        <v>3624</v>
+      </c>
+      <c r="I538" t="s">
+        <v>3625</v>
+      </c>
+      <c r="J538"/>
+      <c r="K538" t="s">
+        <v>3626</v>
+      </c>
+      <c r="L538" t="s">
+        <v>3627</v>
+      </c>
+      <c r="M538" t="s">
+        <v>3628</v>
+      </c>
+      <c r="N538" t="s">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="s">
+        <v>14</v>
+      </c>
+      <c r="B539" t="s">
+        <v>15</v>
+      </c>
+      <c r="C539" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D539" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E539"/>
+      <c r="F539"/>
+      <c r="G539"/>
+      <c r="H539" t="s">
+        <v>3632</v>
+      </c>
+      <c r="I539" t="s">
+        <v>3633</v>
+      </c>
+      <c r="J539"/>
+      <c r="K539" t="s">
+        <v>3634</v>
+      </c>
+      <c r="L539" t="s">
+        <v>3635</v>
+      </c>
+      <c r="M539" t="s">
+        <v>3636</v>
+      </c>
+      <c r="N539" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="s">
+        <v>14</v>
+      </c>
+      <c r="B540" t="s">
+        <v>15</v>
+      </c>
+      <c r="C540" t="s">
+        <v>3638</v>
+      </c>
+      <c r="D540" t="s">
+        <v>3639</v>
+      </c>
+      <c r="E540"/>
+      <c r="F540"/>
+      <c r="G540"/>
+      <c r="H540" t="s">
+        <v>3640</v>
+      </c>
+      <c r="I540" t="s">
+        <v>3641</v>
+      </c>
+      <c r="J540"/>
+      <c r="K540" t="s">
+        <v>3642</v>
+      </c>
+      <c r="L540" t="s">
+        <v>3643</v>
+      </c>
+      <c r="M540" t="s">
+        <v>3644</v>
+      </c>
+      <c r="N540" t="s">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="s">
+        <v>14</v>
+      </c>
+      <c r="B541" t="s">
+        <v>15</v>
+      </c>
+      <c r="C541" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D541" t="s">
+        <v>3647</v>
+      </c>
+      <c r="E541"/>
+      <c r="F541"/>
+      <c r="G541"/>
+      <c r="H541" t="s">
+        <v>3648</v>
+      </c>
+      <c r="I541" t="s">
+        <v>3649</v>
+      </c>
+      <c r="J541"/>
+      <c r="K541" t="s">
+        <v>3650</v>
+      </c>
+      <c r="L541" t="s">
+        <v>3651</v>
+      </c>
+      <c r="M541" t="s">
+        <v>3652</v>
+      </c>
+      <c r="N541" t="s">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B542" t="s">
+        <v>15</v>
+      </c>
+      <c r="C542" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D542" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E542" t="s">
+        <v>3656</v>
+      </c>
+      <c r="F542" t="s">
+        <v>3657</v>
+      </c>
+      <c r="G542" t="s">
+        <v>3658</v>
+      </c>
+      <c r="H542" t="s">
+        <v>3659</v>
+      </c>
+      <c r="I542" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J542"/>
+      <c r="K542" t="s">
+        <v>3661</v>
+      </c>
+      <c r="L542" t="s">
+        <v>3662</v>
+      </c>
+      <c r="M542" t="s">
+        <v>3663</v>
+      </c>
+      <c r="N542" t="s">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="s">
+        <v>14</v>
+      </c>
+      <c r="B543" t="s">
+        <v>15</v>
+      </c>
+      <c r="C543" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D543" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E543"/>
+      <c r="F543"/>
+      <c r="G543"/>
+      <c r="H543" t="s">
+        <v>3667</v>
+      </c>
+      <c r="I543" t="s">
+        <v>3668</v>
+      </c>
+      <c r="J543"/>
+      <c r="K543" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L543" t="s">
+        <v>3670</v>
+      </c>
+      <c r="M543" t="s">
+        <v>3671</v>
+      </c>
+      <c r="N543" t="s">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B544" t="s">
+        <v>15</v>
+      </c>
+      <c r="C544" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D544" t="s">
+        <v>3674</v>
+      </c>
+      <c r="E544" t="s">
+        <v>3675</v>
+      </c>
+      <c r="F544" t="s">
+        <v>3676</v>
+      </c>
+      <c r="G544" t="s">
+        <v>3677</v>
+      </c>
+      <c r="H544" t="s">
+        <v>3678</v>
+      </c>
+      <c r="I544" t="s">
+        <v>3679</v>
+      </c>
+      <c r="J544"/>
+      <c r="K544" t="s">
+        <v>3680</v>
+      </c>
+      <c r="L544" t="s">
+        <v>3662</v>
+      </c>
+      <c r="M544" t="s">
+        <v>3681</v>
+      </c>
+      <c r="N544" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="s">
+        <v>14</v>
+      </c>
+      <c r="B545" t="s">
+        <v>15</v>
+      </c>
+      <c r="C545" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D545" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E545"/>
+      <c r="F545"/>
+      <c r="G545"/>
+      <c r="H545" t="s">
+        <v>3685</v>
+      </c>
+      <c r="I545" t="s">
+        <v>3686</v>
+      </c>
+      <c r="J545"/>
+      <c r="K545" t="s">
+        <v>3687</v>
+      </c>
+      <c r="L545" t="s">
+        <v>3688</v>
+      </c>
+      <c r="M545" t="s">
+        <v>3689</v>
+      </c>
+      <c r="N545" t="s">
+        <v>3690</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="s">
+        <v>14</v>
+      </c>
+      <c r="B546" t="s">
+        <v>15</v>
+      </c>
+      <c r="C546" t="s">
+        <v>3691</v>
+      </c>
+      <c r="D546" t="s">
+        <v>3692</v>
+      </c>
+      <c r="E546"/>
+      <c r="F546"/>
+      <c r="G546"/>
+      <c r="H546" t="s">
+        <v>3693</v>
+      </c>
+      <c r="I546" t="s">
+        <v>3694</v>
+      </c>
+      <c r="J546"/>
+      <c r="K546" t="s">
+        <v>3695</v>
+      </c>
+      <c r="L546" t="s">
+        <v>3696</v>
+      </c>
+      <c r="M546" t="s">
+        <v>3697</v>
+      </c>
+      <c r="N546" t="s">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="s">
+        <v>14</v>
+      </c>
+      <c r="B547" t="s">
+        <v>15</v>
+      </c>
+      <c r="C547" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D547" t="s">
+        <v>3700</v>
+      </c>
+      <c r="E547"/>
+      <c r="F547"/>
+      <c r="G547"/>
+      <c r="H547" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I547" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J547"/>
+      <c r="K547" t="s">
+        <v>3702</v>
+      </c>
+      <c r="L547" t="s">
+        <v>3703</v>
+      </c>
+      <c r="M547" t="s">
+        <v>3704</v>
+      </c>
+      <c r="N547" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="s">
+        <v>14</v>
+      </c>
+      <c r="B548" t="s">
+        <v>15</v>
+      </c>
+      <c r="C548" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D548" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E548"/>
+      <c r="F548"/>
+      <c r="G548"/>
+      <c r="H548" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I548" t="s">
+        <v>3708</v>
+      </c>
+      <c r="J548"/>
+      <c r="K548" t="s">
+        <v>3709</v>
+      </c>
+      <c r="L548" t="s">
+        <v>3710</v>
+      </c>
+      <c r="M548" t="s">
+        <v>3711</v>
+      </c>
+      <c r="N548" t="s">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="s">
+        <v>14</v>
+      </c>
+      <c r="B549" t="s">
+        <v>15</v>
+      </c>
+      <c r="C549" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D549" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E549"/>
+      <c r="F549"/>
+      <c r="G549"/>
+      <c r="H549" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I549" t="s">
+        <v>3714</v>
+      </c>
+      <c r="J549"/>
+      <c r="K549" t="s">
+        <v>3715</v>
+      </c>
+      <c r="L549" t="s">
+        <v>3716</v>
+      </c>
+      <c r="M549" t="s">
+        <v>3717</v>
+      </c>
+      <c r="N549" t="s">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="s">
+        <v>14</v>
+      </c>
+      <c r="B550" t="s">
+        <v>15</v>
+      </c>
+      <c r="C550" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D550" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E550"/>
+      <c r="F550"/>
+      <c r="G550"/>
+      <c r="H550" t="s">
+        <v>3719</v>
+      </c>
+      <c r="I550" t="s">
+        <v>3720</v>
+      </c>
+      <c r="J550"/>
+      <c r="K550" t="s">
+        <v>3721</v>
+      </c>
+      <c r="L550" t="s">
+        <v>3710</v>
+      </c>
+      <c r="M550" t="s">
+        <v>3722</v>
+      </c>
+      <c r="N550" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="s">
+        <v>14</v>
+      </c>
+      <c r="B551" t="s">
+        <v>15</v>
+      </c>
+      <c r="C551" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D551" t="s">
+        <v>3724</v>
+      </c>
+      <c r="E551"/>
+      <c r="F551"/>
+      <c r="G551"/>
+      <c r="H551" t="s">
+        <v>3725</v>
+      </c>
+      <c r="I551" t="s">
+        <v>3726</v>
+      </c>
+      <c r="J551"/>
+      <c r="K551" t="s">
+        <v>3727</v>
+      </c>
+      <c r="L551" t="s">
+        <v>3728</v>
+      </c>
+      <c r="M551" t="s">
+        <v>3729</v>
+      </c>
+      <c r="N551" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="s">
+        <v>14</v>
+      </c>
+      <c r="B552" t="s">
+        <v>15</v>
+      </c>
+      <c r="C552" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D552" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E552"/>
+      <c r="F552"/>
+      <c r="G552"/>
+      <c r="H552" t="s">
+        <v>3733</v>
+      </c>
+      <c r="I552" t="s">
+        <v>3734</v>
+      </c>
+      <c r="J552"/>
+      <c r="K552" t="s">
+        <v>3735</v>
+      </c>
+      <c r="L552" t="s">
+        <v>3736</v>
+      </c>
+      <c r="M552" t="s">
+        <v>3737</v>
+      </c>
+      <c r="N552" t="s">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="s">
+        <v>14</v>
+      </c>
+      <c r="B553" t="s">
+        <v>15</v>
+      </c>
+      <c r="C553" t="s">
+        <v>3739</v>
+      </c>
+      <c r="D553" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E553"/>
+      <c r="F553"/>
+      <c r="G553"/>
+      <c r="H553" t="s">
+        <v>3741</v>
+      </c>
+      <c r="I553" t="s">
+        <v>3742</v>
+      </c>
+      <c r="J553"/>
+      <c r="K553" t="s">
+        <v>3743</v>
+      </c>
+      <c r="L553" t="s">
+        <v>3744</v>
+      </c>
+      <c r="M553" t="s">
+        <v>3745</v>
+      </c>
+      <c r="N553" t="s">
+        <v>3746</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="s">
+        <v>14</v>
+      </c>
+      <c r="B554" t="s">
+        <v>15</v>
+      </c>
+      <c r="C554" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D554" t="s">
+        <v>3748</v>
+      </c>
+      <c r="E554"/>
+      <c r="F554"/>
+      <c r="G554"/>
+      <c r="H554" t="s">
+        <v>3648</v>
+      </c>
+      <c r="I554" t="s">
+        <v>3749</v>
+      </c>
+      <c r="J554"/>
+      <c r="K554" t="s">
+        <v>3750</v>
+      </c>
+      <c r="L554" t="s">
+        <v>3751</v>
+      </c>
+      <c r="M554" t="s">
+        <v>3752</v>
+      </c>
+      <c r="N554" t="s">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="s">
+        <v>14</v>
+      </c>
+      <c r="B555" t="s">
+        <v>15</v>
+      </c>
+      <c r="C555" t="s">
+        <v>3754</v>
+      </c>
+      <c r="D555" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E555"/>
+      <c r="F555"/>
+      <c r="G555"/>
+      <c r="H555" t="s">
+        <v>3756</v>
+      </c>
+      <c r="I555" t="s">
+        <v>3757</v>
+      </c>
+      <c r="J555"/>
+      <c r="K555" t="s">
+        <v>3758</v>
+      </c>
+      <c r="L555" t="s">
+        <v>3759</v>
+      </c>
+      <c r="M555" t="s">
+        <v>3760</v>
+      </c>
+      <c r="N555" t="s">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="s">
+        <v>14</v>
+      </c>
+      <c r="B556" t="s">
+        <v>15</v>
+      </c>
+      <c r="C556" t="s">
+        <v>3762</v>
+      </c>
+      <c r="D556" t="s">
+        <v>3763</v>
+      </c>
+      <c r="E556"/>
+      <c r="F556"/>
+      <c r="G556"/>
+      <c r="H556" t="s">
+        <v>3764</v>
+      </c>
+      <c r="I556" t="s">
+        <v>3765</v>
+      </c>
+      <c r="J556"/>
+      <c r="K556" t="s">
+        <v>3766</v>
+      </c>
+      <c r="L556" t="s">
+        <v>3767</v>
+      </c>
+      <c r="M556" t="s">
+        <v>3768</v>
+      </c>
+      <c r="N556" t="s">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="s">
+        <v>14</v>
+      </c>
+      <c r="B557" t="s">
+        <v>15</v>
+      </c>
+      <c r="C557" t="s">
+        <v>3770</v>
+      </c>
+      <c r="D557" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E557"/>
+      <c r="F557"/>
+      <c r="G557"/>
+      <c r="H557" t="s">
+        <v>3772</v>
+      </c>
+      <c r="I557" t="s">
+        <v>3773</v>
+      </c>
+      <c r="J557"/>
+      <c r="K557" t="s">
+        <v>3774</v>
+      </c>
+      <c r="L557" t="s">
+        <v>3775</v>
+      </c>
+      <c r="M557" t="s">
+        <v>3776</v>
+      </c>
+      <c r="N557" t="s">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="s">
+        <v>14</v>
+      </c>
+      <c r="B558" t="s">
+        <v>15</v>
+      </c>
+      <c r="C558" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D558" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E558"/>
+      <c r="F558"/>
+      <c r="G558"/>
+      <c r="H558" t="s">
+        <v>3780</v>
+      </c>
+      <c r="I558" t="s">
+        <v>3781</v>
+      </c>
+      <c r="J558"/>
+      <c r="K558" t="s">
+        <v>3782</v>
+      </c>
+      <c r="L558" t="s">
+        <v>3783</v>
+      </c>
+      <c r="M558" t="s">
+        <v>3784</v>
+      </c>
+      <c r="N558" t="s">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B559" t="s">
+        <v>15</v>
+      </c>
+      <c r="C559" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D559" t="s">
+        <v>3787</v>
+      </c>
+      <c r="E559" t="s">
+        <v>3788</v>
+      </c>
+      <c r="F559" t="s">
+        <v>3789</v>
+      </c>
+      <c r="G559" t="s">
+        <v>3790</v>
+      </c>
+      <c r="H559" t="s">
+        <v>3791</v>
+      </c>
+      <c r="I559" t="s">
+        <v>3792</v>
+      </c>
+      <c r="J559"/>
+      <c r="K559" t="s">
+        <v>3793</v>
+      </c>
+      <c r="L559" t="s">
+        <v>3662</v>
+      </c>
+      <c r="M559" t="s">
+        <v>3794</v>
+      </c>
+      <c r="N559" t="s">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B560" t="s">
+        <v>15</v>
+      </c>
+      <c r="C560" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D560" t="s">
+        <v>3787</v>
+      </c>
+      <c r="E560" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F560" t="s">
+        <v>3798</v>
+      </c>
+      <c r="G560" t="s">
+        <v>3799</v>
+      </c>
+      <c r="H560" t="s">
+        <v>3800</v>
+      </c>
+      <c r="I560" t="s">
+        <v>3801</v>
+      </c>
+      <c r="J560"/>
+      <c r="K560" t="s">
+        <v>3802</v>
+      </c>
+      <c r="L560" t="s">
+        <v>3662</v>
+      </c>
+      <c r="M560" t="s">
+        <v>3803</v>
+      </c>
+      <c r="N560" t="s">
+        <v>3804</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B561" t="s">
+        <v>15</v>
+      </c>
+      <c r="C561" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D561" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E561" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F561" t="s">
+        <v>3808</v>
+      </c>
+      <c r="G561" t="s">
+        <v>3809</v>
+      </c>
+      <c r="H561" t="s">
+        <v>3810</v>
+      </c>
+      <c r="I561" t="s">
+        <v>3811</v>
+      </c>
+      <c r="J561"/>
+      <c r="K561" t="s">
+        <v>3812</v>
+      </c>
+      <c r="L561" t="s">
+        <v>197</v>
+      </c>
+      <c r="M561" t="s">
+        <v>3813</v>
+      </c>
+      <c r="N561" t="s">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B562" t="s">
+        <v>15</v>
+      </c>
+      <c r="C562" t="s">
+        <v>3815</v>
+      </c>
+      <c r="D562" t="s">
+        <v>3816</v>
+      </c>
+      <c r="E562" t="s">
+        <v>3817</v>
+      </c>
+      <c r="F562" t="s">
+        <v>3818</v>
+      </c>
+      <c r="G562" t="s">
+        <v>3819</v>
+      </c>
+      <c r="H562" t="s">
+        <v>3820</v>
+      </c>
+      <c r="I562" t="s">
+        <v>3821</v>
+      </c>
+      <c r="J562"/>
+      <c r="K562" t="s">
+        <v>3822</v>
+      </c>
+      <c r="L562" t="s">
+        <v>3662</v>
+      </c>
+      <c r="M562" t="s">
+        <v>3823</v>
+      </c>
+      <c r="N562" t="s">
+        <v>3824</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="s">
+        <v>14</v>
+      </c>
+      <c r="B563" t="s">
+        <v>15</v>
+      </c>
+      <c r="C563" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D563" t="s">
+        <v>3826</v>
+      </c>
+      <c r="E563"/>
+      <c r="F563"/>
+      <c r="G563"/>
+      <c r="H563" t="s">
+        <v>3827</v>
+      </c>
+      <c r="I563" t="s">
+        <v>3828</v>
+      </c>
+      <c r="J563"/>
+      <c r="K563" t="s">
+        <v>3829</v>
+      </c>
+      <c r="L563" t="s">
+        <v>3830</v>
+      </c>
+      <c r="M563" t="s">
+        <v>3831</v>
+      </c>
+      <c r="N563" t="s">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="s">
+        <v>14</v>
+      </c>
+      <c r="B564" t="s">
+        <v>15</v>
+      </c>
+      <c r="C564" t="s">
+        <v>3833</v>
+      </c>
+      <c r="D564" t="s">
+        <v>3834</v>
+      </c>
+      <c r="E564"/>
+      <c r="F564"/>
+      <c r="G564"/>
+      <c r="H564" t="s">
+        <v>3835</v>
+      </c>
+      <c r="I564" t="s">
+        <v>3836</v>
+      </c>
+      <c r="J564"/>
+      <c r="K564" t="s">
+        <v>3837</v>
+      </c>
+      <c r="L564" t="s">
+        <v>3838</v>
+      </c>
+      <c r="M564" t="s">
+        <v>3839</v>
+      </c>
+      <c r="N564" t="s">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="s">
+        <v>14</v>
+      </c>
+      <c r="B565" t="s">
+        <v>15</v>
+      </c>
+      <c r="C565" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D565" t="s">
+        <v>3842</v>
+      </c>
+      <c r="E565"/>
+      <c r="F565"/>
+      <c r="G565"/>
+      <c r="H565" t="s">
+        <v>3843</v>
+      </c>
+      <c r="I565" t="s">
+        <v>3844</v>
+      </c>
+      <c r="J565"/>
+      <c r="K565" t="s">
+        <v>3845</v>
+      </c>
+      <c r="L565" t="s">
+        <v>3846</v>
+      </c>
+      <c r="M565" t="s">
+        <v>3847</v>
+      </c>
+      <c r="N565" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B566" t="s">
+        <v>15</v>
+      </c>
+      <c r="C566" t="s">
+        <v>3849</v>
+      </c>
+      <c r="D566" t="s">
+        <v>3850</v>
+      </c>
+      <c r="E566" t="s">
+        <v>3851</v>
+      </c>
+      <c r="F566" t="s">
+        <v>3852</v>
+      </c>
+      <c r="G566" t="s">
+        <v>3853</v>
+      </c>
+      <c r="H566" t="s">
+        <v>3854</v>
+      </c>
+      <c r="I566" t="s">
+        <v>3855</v>
+      </c>
+      <c r="J566"/>
+      <c r="K566" t="s">
+        <v>3856</v>
+      </c>
+      <c r="L566" t="s">
+        <v>3857</v>
+      </c>
+      <c r="M566" t="s">
+        <v>3858</v>
+      </c>
+      <c r="N566" t="s">
+        <v>3859</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B567" t="s">
+        <v>15</v>
+      </c>
+      <c r="C567" t="s">
+        <v>3860</v>
+      </c>
+      <c r="D567" t="s">
+        <v>3861</v>
+      </c>
+      <c r="E567" t="s">
+        <v>3862</v>
+      </c>
+      <c r="F567" t="s">
+        <v>3863</v>
+      </c>
+      <c r="G567" t="s">
+        <v>3864</v>
+      </c>
+      <c r="H567" t="s">
+        <v>3865</v>
+      </c>
+      <c r="I567" t="s">
+        <v>3866</v>
+      </c>
+      <c r="J567"/>
+      <c r="K567" t="s">
+        <v>3867</v>
+      </c>
+      <c r="L567" t="s">
+        <v>3868</v>
+      </c>
+      <c r="M567" t="s">
+        <v>3869</v>
+      </c>
+      <c r="N567" t="s">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B568" t="s">
+        <v>15</v>
+      </c>
+      <c r="C568" t="s">
+        <v>3871</v>
+      </c>
+      <c r="D568" t="s">
+        <v>3872</v>
+      </c>
+      <c r="E568" t="s">
+        <v>3873</v>
+      </c>
+      <c r="F568" t="s">
+        <v>3874</v>
+      </c>
+      <c r="G568" t="s">
+        <v>3875</v>
+      </c>
+      <c r="H568" t="s">
+        <v>3876</v>
+      </c>
+      <c r="I568" t="s">
+        <v>3877</v>
+      </c>
+      <c r="J568"/>
+      <c r="K568" t="s">
+        <v>3878</v>
+      </c>
+      <c r="L568" t="s">
+        <v>3879</v>
+      </c>
+      <c r="M568" t="s">
+        <v>3880</v>
+      </c>
+      <c r="N568" t="s">
+        <v>3881</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B569" t="s">
+        <v>15</v>
+      </c>
+      <c r="C569" t="s">
+        <v>3882</v>
+      </c>
+      <c r="D569" t="s">
+        <v>3883</v>
+      </c>
+      <c r="E569" t="s">
+        <v>3884</v>
+      </c>
+      <c r="F569" t="s">
+        <v>3885</v>
+      </c>
+      <c r="G569" t="s">
+        <v>3886</v>
+      </c>
+      <c r="H569" t="s">
+        <v>3887</v>
+      </c>
+      <c r="I569" t="s">
+        <v>3888</v>
+      </c>
+      <c r="J569"/>
+      <c r="K569" t="s">
+        <v>3889</v>
+      </c>
+      <c r="L569" t="s">
+        <v>3890</v>
+      </c>
+      <c r="M569" t="s">
+        <v>3891</v>
+      </c>
+      <c r="N569" t="s">
+        <v>3892</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B570" t="s">
+        <v>15</v>
+      </c>
+      <c r="C570" t="s">
+        <v>3893</v>
+      </c>
+      <c r="D570" t="s">
+        <v>3894</v>
+      </c>
+      <c r="E570" t="s">
+        <v>3895</v>
+      </c>
+      <c r="F570" t="s">
+        <v>3896</v>
+      </c>
+      <c r="G570" t="s">
+        <v>3897</v>
+      </c>
+      <c r="H570" t="s">
+        <v>3898</v>
+      </c>
+      <c r="I570" t="s">
+        <v>3899</v>
+      </c>
+      <c r="J570"/>
+      <c r="K570" t="s">
+        <v>3900</v>
+      </c>
+      <c r="L570" t="s">
+        <v>3901</v>
+      </c>
+      <c r="M570" t="s">
+        <v>3902</v>
+      </c>
+      <c r="N570" t="s">
+        <v>3903</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B571" t="s">
+        <v>15</v>
+      </c>
+      <c r="C571" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D571" t="s">
+        <v>3905</v>
+      </c>
+      <c r="E571" t="s">
+        <v>3906</v>
+      </c>
+      <c r="F571" t="s">
+        <v>3907</v>
+      </c>
+      <c r="G571" t="s">
+        <v>3908</v>
+      </c>
+      <c r="H571" t="s">
+        <v>3909</v>
+      </c>
+      <c r="I571" t="s">
+        <v>3910</v>
+      </c>
+      <c r="J571"/>
+      <c r="K571" t="s">
+        <v>3911</v>
+      </c>
+      <c r="L571" t="s">
+        <v>3912</v>
+      </c>
+      <c r="M571" t="s">
+        <v>3913</v>
+      </c>
+      <c r="N571" t="s">
+        <v>3914</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B572" t="s">
+        <v>15</v>
+      </c>
+      <c r="C572" t="s">
+        <v>3915</v>
+      </c>
+      <c r="D572" t="s">
+        <v>3916</v>
+      </c>
+      <c r="E572" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F572" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G572" t="s">
+        <v>3919</v>
+      </c>
+      <c r="H572" t="s">
+        <v>3920</v>
+      </c>
+      <c r="I572" t="s">
+        <v>3921</v>
+      </c>
+      <c r="J572"/>
+      <c r="K572" t="s">
+        <v>3922</v>
+      </c>
+      <c r="L572" t="s">
+        <v>3923</v>
+      </c>
+      <c r="M572" t="s">
+        <v>3924</v>
+      </c>
+      <c r="N572" t="s">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B573" t="s">
+        <v>15</v>
+      </c>
+      <c r="C573" t="s">
+        <v>3926</v>
+      </c>
+      <c r="D573" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E573" t="s">
+        <v>3928</v>
+      </c>
+      <c r="F573" t="s">
+        <v>3929</v>
+      </c>
+      <c r="G573" t="s">
+        <v>3930</v>
+      </c>
+      <c r="H573" t="s">
+        <v>3931</v>
+      </c>
+      <c r="I573" t="s">
+        <v>3932</v>
+      </c>
+      <c r="J573"/>
+      <c r="K573" t="s">
+        <v>3933</v>
+      </c>
+      <c r="L573" t="s">
+        <v>3934</v>
+      </c>
+      <c r="M573" t="s">
+        <v>3935</v>
+      </c>
+      <c r="N573" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B574" t="s">
+        <v>15</v>
+      </c>
+      <c r="C574" t="s">
+        <v>3937</v>
+      </c>
+      <c r="D574" t="s">
+        <v>3938</v>
+      </c>
+      <c r="E574" t="s">
+        <v>3939</v>
+      </c>
+      <c r="F574" t="s">
+        <v>3940</v>
+      </c>
+      <c r="G574" t="s">
+        <v>3941</v>
+      </c>
+      <c r="H574" t="s">
+        <v>3942</v>
+      </c>
+      <c r="I574" t="s">
+        <v>3943</v>
+      </c>
+      <c r="J574"/>
+      <c r="K574" t="s">
+        <v>3944</v>
+      </c>
+      <c r="L574" t="s">
+        <v>3945</v>
+      </c>
+      <c r="M574" t="s">
+        <v>3946</v>
+      </c>
+      <c r="N574" t="s">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B575" t="s">
+        <v>15</v>
+      </c>
+      <c r="C575" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D575" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E575" t="s">
+        <v>3950</v>
+      </c>
+      <c r="F575" t="s">
+        <v>3951</v>
+      </c>
+      <c r="G575" t="s">
+        <v>3952</v>
+      </c>
+      <c r="H575" t="s">
+        <v>3953</v>
+      </c>
+      <c r="I575" t="s">
+        <v>3954</v>
+      </c>
+      <c r="J575"/>
+      <c r="K575" t="s">
+        <v>3955</v>
+      </c>
+      <c r="L575" t="s">
+        <v>3956</v>
+      </c>
+      <c r="M575" t="s">
+        <v>3957</v>
+      </c>
+      <c r="N575" t="s">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B576" t="s">
+        <v>15</v>
+      </c>
+      <c r="C576" t="s">
+        <v>3959</v>
+      </c>
+      <c r="D576" t="s">
+        <v>3960</v>
+      </c>
+      <c r="E576" t="s">
+        <v>3961</v>
+      </c>
+      <c r="F576" t="s">
+        <v>3962</v>
+      </c>
+      <c r="G576" t="s">
+        <v>3963</v>
+      </c>
+      <c r="H576" t="s">
+        <v>3964</v>
+      </c>
+      <c r="I576" t="s">
+        <v>3965</v>
+      </c>
+      <c r="J576"/>
+      <c r="K576" t="s">
+        <v>3966</v>
+      </c>
+      <c r="L576" t="s">
+        <v>3967</v>
+      </c>
+      <c r="M576" t="s">
+        <v>3968</v>
+      </c>
+      <c r="N576" t="s">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B577" t="s">
+        <v>15</v>
+      </c>
+      <c r="C577" t="s">
+        <v>3970</v>
+      </c>
+      <c r="D577" t="s">
+        <v>3971</v>
+      </c>
+      <c r="E577" t="s">
+        <v>3972</v>
+      </c>
+      <c r="F577" t="s">
+        <v>3973</v>
+      </c>
+      <c r="G577" t="s">
+        <v>3974</v>
+      </c>
+      <c r="H577" t="s">
+        <v>3975</v>
+      </c>
+      <c r="I577" t="s">
+        <v>3976</v>
+      </c>
+      <c r="J577"/>
+      <c r="K577" t="s">
+        <v>3977</v>
+      </c>
+      <c r="L577" t="s">
+        <v>3978</v>
+      </c>
+      <c r="M577" t="s">
+        <v>3979</v>
+      </c>
+      <c r="N577" t="s">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B578" t="s">
+        <v>15</v>
+      </c>
+      <c r="C578" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D578" t="s">
+        <v>3982</v>
+      </c>
+      <c r="E578" t="s">
+        <v>3983</v>
+      </c>
+      <c r="F578" t="s">
+        <v>3984</v>
+      </c>
+      <c r="G578" t="s">
+        <v>3985</v>
+      </c>
+      <c r="H578" t="s">
+        <v>3986</v>
+      </c>
+      <c r="I578" t="s">
+        <v>3987</v>
+      </c>
+      <c r="J578"/>
+      <c r="K578" t="s">
+        <v>3988</v>
+      </c>
+      <c r="L578" t="s">
+        <v>3989</v>
+      </c>
+      <c r="M578" t="s">
+        <v>3990</v>
+      </c>
+      <c r="N578" t="s">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B579" t="s">
+        <v>15</v>
+      </c>
+      <c r="C579" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D579" t="s">
+        <v>3993</v>
+      </c>
+      <c r="E579" t="s">
+        <v>3994</v>
+      </c>
+      <c r="F579" t="s">
+        <v>3995</v>
+      </c>
+      <c r="G579" t="s">
+        <v>3996</v>
+      </c>
+      <c r="H579" t="s">
+        <v>3997</v>
+      </c>
+      <c r="I579" t="s">
+        <v>3998</v>
+      </c>
+      <c r="J579"/>
+      <c r="K579" t="s">
+        <v>3999</v>
+      </c>
+      <c r="L579" t="s">
+        <v>4000</v>
+      </c>
+      <c r="M579" t="s">
+        <v>4001</v>
+      </c>
+      <c r="N579" t="s">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B580" t="s">
+        <v>15</v>
+      </c>
+      <c r="C580" t="s">
+        <v>4003</v>
+      </c>
+      <c r="D580" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E580" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F580" t="s">
+        <v>4006</v>
+      </c>
+      <c r="G580" t="s">
+        <v>4007</v>
+      </c>
+      <c r="H580" t="s">
+        <v>4008</v>
+      </c>
+      <c r="I580" t="s">
+        <v>4009</v>
+      </c>
+      <c r="J580"/>
+      <c r="K580" t="s">
+        <v>4010</v>
+      </c>
+      <c r="L580" t="s">
+        <v>4011</v>
+      </c>
+      <c r="M580" t="s">
+        <v>4012</v>
+      </c>
+      <c r="N580" t="s">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B581" t="s">
+        <v>15</v>
+      </c>
+      <c r="C581" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D581" t="s">
+        <v>4015</v>
+      </c>
+      <c r="E581" t="s">
+        <v>4016</v>
+      </c>
+      <c r="F581" t="s">
+        <v>4017</v>
+      </c>
+      <c r="G581" t="s">
+        <v>4018</v>
+      </c>
+      <c r="H581" t="s">
+        <v>4019</v>
+      </c>
+      <c r="I581" t="s">
+        <v>4020</v>
+      </c>
+      <c r="J581"/>
+      <c r="K581" t="s">
+        <v>4021</v>
+      </c>
+      <c r="L581" t="s">
+        <v>4022</v>
+      </c>
+      <c r="M581" t="s">
+        <v>4023</v>
+      </c>
+      <c r="N581" t="s">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B582" t="s">
+        <v>15</v>
+      </c>
+      <c r="C582" t="s">
+        <v>4025</v>
+      </c>
+      <c r="D582" t="s">
+        <v>4026</v>
+      </c>
+      <c r="E582" t="s">
+        <v>4027</v>
+      </c>
+      <c r="F582" t="s">
+        <v>4028</v>
+      </c>
+      <c r="G582" t="s">
+        <v>4029</v>
+      </c>
+      <c r="H582" t="s">
+        <v>4030</v>
+      </c>
+      <c r="I582" t="s">
+        <v>4031</v>
+      </c>
+      <c r="J582"/>
+      <c r="K582" t="s">
+        <v>4032</v>
+      </c>
+      <c r="L582" t="s">
+        <v>4033</v>
+      </c>
+      <c r="M582" t="s">
+        <v>4034</v>
+      </c>
+      <c r="N582" t="s">
+        <v>4035</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B583" t="s">
+        <v>15</v>
+      </c>
+      <c r="C583" t="s">
+        <v>4036</v>
+      </c>
+      <c r="D583" t="s">
+        <v>4037</v>
+      </c>
+      <c r="E583" t="s">
+        <v>4038</v>
+      </c>
+      <c r="F583" t="s">
+        <v>4039</v>
+      </c>
+      <c r="G583" t="s">
+        <v>4040</v>
+      </c>
+      <c r="H583" t="s">
+        <v>4041</v>
+      </c>
+      <c r="I583" t="s">
+        <v>4042</v>
+      </c>
+      <c r="J583"/>
+      <c r="K583" t="s">
+        <v>4043</v>
+      </c>
+      <c r="L583" t="s">
+        <v>4044</v>
+      </c>
+      <c r="M583" t="s">
+        <v>4045</v>
+      </c>
+      <c r="N583" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B584" t="s">
+        <v>15</v>
+      </c>
+      <c r="C584" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D584" t="s">
+        <v>4048</v>
+      </c>
+      <c r="E584" t="s">
+        <v>4049</v>
+      </c>
+      <c r="F584" t="s">
+        <v>4050</v>
+      </c>
+      <c r="G584" t="s">
+        <v>4051</v>
+      </c>
+      <c r="H584" t="s">
+        <v>4052</v>
+      </c>
+      <c r="I584" t="s">
+        <v>4053</v>
+      </c>
+      <c r="J584"/>
+      <c r="K584" t="s">
+        <v>4054</v>
+      </c>
+      <c r="L584" t="s">
+        <v>4055</v>
+      </c>
+      <c r="M584" t="s">
+        <v>4056</v>
+      </c>
+      <c r="N584" t="s">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B585" t="s">
+        <v>15</v>
+      </c>
+      <c r="C585" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D585" t="s">
+        <v>4059</v>
+      </c>
+      <c r="E585" t="s">
+        <v>4060</v>
+      </c>
+      <c r="F585" t="s">
+        <v>4061</v>
+      </c>
+      <c r="G585" t="s">
+        <v>4062</v>
+      </c>
+      <c r="H585" t="s">
+        <v>4063</v>
+      </c>
+      <c r="I585" t="s">
+        <v>4064</v>
+      </c>
+      <c r="J585"/>
+      <c r="K585" t="s">
+        <v>4065</v>
+      </c>
+      <c r="L585" t="s">
+        <v>4066</v>
+      </c>
+      <c r="M585" t="s">
+        <v>4067</v>
+      </c>
+      <c r="N585" t="s">
+        <v>4068</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B586" t="s">
+        <v>15</v>
+      </c>
+      <c r="C586" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D586" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E586" t="s">
+        <v>4071</v>
+      </c>
+      <c r="F586" t="s">
+        <v>4072</v>
+      </c>
+      <c r="G586" t="s">
+        <v>4073</v>
+      </c>
+      <c r="H586" t="s">
+        <v>4074</v>
+      </c>
+      <c r="I586" t="s">
+        <v>4075</v>
+      </c>
+      <c r="J586"/>
+      <c r="K586" t="s">
+        <v>4076</v>
+      </c>
+      <c r="L586" t="s">
+        <v>4077</v>
+      </c>
+      <c r="M586" t="s">
+        <v>4078</v>
+      </c>
+      <c r="N586" t="s">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B587" t="s">
+        <v>15</v>
+      </c>
+      <c r="C587" t="s">
+        <v>4080</v>
+      </c>
+      <c r="D587" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E587" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F587" t="s">
+        <v>4083</v>
+      </c>
+      <c r="G587" t="s">
+        <v>4084</v>
+      </c>
+      <c r="H587" t="s">
+        <v>4085</v>
+      </c>
+      <c r="I587" t="s">
+        <v>4086</v>
+      </c>
+      <c r="J587"/>
+      <c r="K587" t="s">
+        <v>4087</v>
+      </c>
+      <c r="L587" t="s">
+        <v>4088</v>
+      </c>
+      <c r="M587" t="s">
+        <v>4089</v>
+      </c>
+      <c r="N587" t="s">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B588" t="s">
+        <v>15</v>
+      </c>
+      <c r="C588" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D588" t="s">
+        <v>4092</v>
+      </c>
+      <c r="E588" t="s">
+        <v>4093</v>
+      </c>
+      <c r="F588" t="s">
+        <v>4094</v>
+      </c>
+      <c r="G588" t="s">
+        <v>4095</v>
+      </c>
+      <c r="H588" t="s">
+        <v>4096</v>
+      </c>
+      <c r="I588" t="s">
+        <v>4097</v>
+      </c>
+      <c r="J588"/>
+      <c r="K588" t="s">
+        <v>4098</v>
+      </c>
+      <c r="L588" t="s">
+        <v>4099</v>
+      </c>
+      <c r="M588" t="s">
+        <v>4100</v>
+      </c>
+      <c r="N588" t="s">
+        <v>4101</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B589" t="s">
+        <v>15</v>
+      </c>
+      <c r="C589" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D589" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E589" t="s">
+        <v>4104</v>
+      </c>
+      <c r="F589" t="s">
+        <v>4105</v>
+      </c>
+      <c r="G589" t="s">
+        <v>4106</v>
+      </c>
+      <c r="H589" t="s">
+        <v>4107</v>
+      </c>
+      <c r="I589" t="s">
+        <v>4108</v>
+      </c>
+      <c r="J589"/>
+      <c r="K589" t="s">
+        <v>4109</v>
+      </c>
+      <c r="L589" t="s">
+        <v>4110</v>
+      </c>
+      <c r="M589" t="s">
+        <v>4111</v>
+      </c>
+      <c r="N589" t="s">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B590" t="s">
+        <v>15</v>
+      </c>
+      <c r="C590" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D590" t="s">
+        <v>4114</v>
+      </c>
+      <c r="E590" t="s">
+        <v>4115</v>
+      </c>
+      <c r="F590" t="s">
+        <v>4116</v>
+      </c>
+      <c r="G590" t="s">
+        <v>4117</v>
+      </c>
+      <c r="H590" t="s">
+        <v>4118</v>
+      </c>
+      <c r="I590" t="s">
+        <v>4119</v>
+      </c>
+      <c r="J590"/>
+      <c r="K590" t="s">
+        <v>4120</v>
+      </c>
+      <c r="L590" t="s">
+        <v>4121</v>
+      </c>
+      <c r="M590" t="s">
+        <v>4122</v>
+      </c>
+      <c r="N590" t="s">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B591" t="s">
+        <v>15</v>
+      </c>
+      <c r="C591" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D591" t="s">
+        <v>4125</v>
+      </c>
+      <c r="E591" t="s">
+        <v>4126</v>
+      </c>
+      <c r="F591" t="s">
+        <v>4127</v>
+      </c>
+      <c r="G591" t="s">
+        <v>4128</v>
+      </c>
+      <c r="H591" t="s">
+        <v>4129</v>
+      </c>
+      <c r="I591" t="s">
+        <v>4130</v>
+      </c>
+      <c r="J591"/>
+      <c r="K591" t="s">
+        <v>4131</v>
+      </c>
+      <c r="L591" t="s">
+        <v>4132</v>
+      </c>
+      <c r="M591" t="s">
+        <v>4133</v>
+      </c>
+      <c r="N591" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B592" t="s">
+        <v>15</v>
+      </c>
+      <c r="C592" t="s">
+        <v>4135</v>
+      </c>
+      <c r="D592" t="s">
+        <v>4136</v>
+      </c>
+      <c r="E592" t="s">
+        <v>4137</v>
+      </c>
+      <c r="F592" t="s">
+        <v>4138</v>
+      </c>
+      <c r="G592" t="s">
+        <v>4139</v>
+      </c>
+      <c r="H592" t="s">
+        <v>4140</v>
+      </c>
+      <c r="I592" t="s">
+        <v>4141</v>
+      </c>
+      <c r="J592"/>
+      <c r="K592" t="s">
+        <v>4142</v>
+      </c>
+      <c r="L592" t="s">
+        <v>4143</v>
+      </c>
+      <c r="M592" t="s">
+        <v>4144</v>
+      </c>
+      <c r="N592" t="s">
+        <v>4145</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B593" t="s">
+        <v>15</v>
+      </c>
+      <c r="C593" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D593" t="s">
+        <v>4147</v>
+      </c>
+      <c r="E593" t="s">
+        <v>4148</v>
+      </c>
+      <c r="F593" t="s">
+        <v>4149</v>
+      </c>
+      <c r="G593" t="s">
+        <v>4150</v>
+      </c>
+      <c r="H593" t="s">
+        <v>4151</v>
+      </c>
+      <c r="I593" t="s">
+        <v>4152</v>
+      </c>
+      <c r="J593"/>
+      <c r="K593" t="s">
+        <v>4153</v>
+      </c>
+      <c r="L593" t="s">
+        <v>4154</v>
+      </c>
+      <c r="M593" t="s">
+        <v>4155</v>
+      </c>
+      <c r="N593" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B594" t="s">
+        <v>15</v>
+      </c>
+      <c r="C594" t="s">
+        <v>4157</v>
+      </c>
+      <c r="D594" t="s">
+        <v>4158</v>
+      </c>
+      <c r="E594" t="s">
+        <v>4159</v>
+      </c>
+      <c r="F594" t="s">
+        <v>4160</v>
+      </c>
+      <c r="G594" t="s">
+        <v>4161</v>
+      </c>
+      <c r="H594" t="s">
+        <v>4162</v>
+      </c>
+      <c r="I594" t="s">
+        <v>4163</v>
+      </c>
+      <c r="J594"/>
+      <c r="K594" t="s">
+        <v>4164</v>
+      </c>
+      <c r="L594" t="s">
+        <v>4165</v>
+      </c>
+      <c r="M594" t="s">
+        <v>4166</v>
+      </c>
+      <c r="N594" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B595" t="s">
+        <v>15</v>
+      </c>
+      <c r="C595" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D595" t="s">
+        <v>4169</v>
+      </c>
+      <c r="E595" t="s">
+        <v>4170</v>
+      </c>
+      <c r="F595" t="s">
+        <v>4171</v>
+      </c>
+      <c r="G595" t="s">
+        <v>4172</v>
+      </c>
+      <c r="H595" t="s">
+        <v>4173</v>
+      </c>
+      <c r="I595" t="s">
+        <v>4174</v>
+      </c>
+      <c r="J595"/>
+      <c r="K595" t="s">
+        <v>4175</v>
+      </c>
+      <c r="L595" t="s">
+        <v>4176</v>
+      </c>
+      <c r="M595" t="s">
+        <v>4177</v>
+      </c>
+      <c r="N595" t="s">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B596" t="s">
+        <v>15</v>
+      </c>
+      <c r="C596" t="s">
+        <v>4179</v>
+      </c>
+      <c r="D596" t="s">
+        <v>4180</v>
+      </c>
+      <c r="E596" t="s">
+        <v>4181</v>
+      </c>
+      <c r="F596" t="s">
+        <v>4182</v>
+      </c>
+      <c r="G596" t="s">
+        <v>4183</v>
+      </c>
+      <c r="H596" t="s">
+        <v>4184</v>
+      </c>
+      <c r="I596" t="s">
+        <v>4185</v>
+      </c>
+      <c r="J596"/>
+      <c r="K596" t="s">
+        <v>4186</v>
+      </c>
+      <c r="L596" t="s">
+        <v>4187</v>
+      </c>
+      <c r="M596" t="s">
+        <v>4188</v>
+      </c>
+      <c r="N596" t="s">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B597" t="s">
+        <v>15</v>
+      </c>
+      <c r="C597" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D597" t="s">
+        <v>4147</v>
+      </c>
+      <c r="E597" t="s">
+        <v>4148</v>
+      </c>
+      <c r="F597" t="s">
+        <v>4149</v>
+      </c>
+      <c r="G597" t="s">
+        <v>4150</v>
+      </c>
+      <c r="H597" t="s">
+        <v>4151</v>
+      </c>
+      <c r="I597" t="s">
+        <v>4190</v>
+      </c>
+      <c r="J597"/>
+      <c r="K597" t="s">
+        <v>4191</v>
+      </c>
+      <c r="L597" t="s">
+        <v>4192</v>
+      </c>
+      <c r="M597" t="s">
+        <v>4193</v>
+      </c>
+      <c r="N597" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B598" t="s">
+        <v>15</v>
+      </c>
+      <c r="C598" t="s">
+        <v>4194</v>
+      </c>
+      <c r="D598" t="s">
+        <v>4195</v>
+      </c>
+      <c r="E598" t="s">
+        <v>4196</v>
+      </c>
+      <c r="F598" t="s">
+        <v>4197</v>
+      </c>
+      <c r="G598" t="s">
+        <v>4198</v>
+      </c>
+      <c r="H598" t="s">
+        <v>4199</v>
+      </c>
+      <c r="I598" t="s">
+        <v>4200</v>
+      </c>
+      <c r="J598"/>
+      <c r="K598" t="s">
+        <v>4201</v>
+      </c>
+      <c r="L598" t="s">
+        <v>4202</v>
+      </c>
+      <c r="M598" t="s">
+        <v>4203</v>
+      </c>
+      <c r="N598" t="s">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B599" t="s">
+        <v>15</v>
+      </c>
+      <c r="C599" t="s">
+        <v>4205</v>
+      </c>
+      <c r="D599" t="s">
+        <v>4206</v>
+      </c>
+      <c r="E599" t="s">
+        <v>4207</v>
+      </c>
+      <c r="F599" t="s">
+        <v>4208</v>
+      </c>
+      <c r="G599" t="s">
+        <v>4209</v>
+      </c>
+      <c r="H599" t="s">
+        <v>4210</v>
+      </c>
+      <c r="I599" t="s">
+        <v>4211</v>
+      </c>
+      <c r="J599"/>
+      <c r="K599" t="s">
+        <v>4212</v>
+      </c>
+      <c r="L599" t="s">
+        <v>4213</v>
+      </c>
+      <c r="M599" t="s">
+        <v>4214</v>
+      </c>
+      <c r="N599" t="s">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B600" t="s">
+        <v>15</v>
+      </c>
+      <c r="C600" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D600" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E600" t="s">
+        <v>4218</v>
+      </c>
+      <c r="F600" t="s">
+        <v>4219</v>
+      </c>
+      <c r="G600" t="s">
+        <v>4220</v>
+      </c>
+      <c r="H600" t="s">
+        <v>4221</v>
+      </c>
+      <c r="I600" t="s">
+        <v>4222</v>
+      </c>
+      <c r="J600"/>
+      <c r="K600" t="s">
+        <v>4223</v>
+      </c>
+      <c r="L600" t="s">
+        <v>4224</v>
+      </c>
+      <c r="M600" t="s">
+        <v>4225</v>
+      </c>
+      <c r="N600" t="s">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B601" t="s">
+        <v>15</v>
+      </c>
+      <c r="C601" t="s">
+        <v>4227</v>
+      </c>
+      <c r="D601" t="s">
+        <v>4228</v>
+      </c>
+      <c r="E601" t="s">
+        <v>4229</v>
+      </c>
+      <c r="F601" t="s">
+        <v>4230</v>
+      </c>
+      <c r="G601" t="s">
+        <v>4231</v>
+      </c>
+      <c r="H601" t="s">
+        <v>4232</v>
+      </c>
+      <c r="I601" t="s">
+        <v>4233</v>
+      </c>
+      <c r="J601"/>
+      <c r="K601" t="s">
+        <v>4234</v>
+      </c>
+      <c r="L601" t="s">
+        <v>4235</v>
+      </c>
+      <c r="M601" t="s">
+        <v>4236</v>
+      </c>
+      <c r="N601" t="s">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B602" t="s">
+        <v>15</v>
+      </c>
+      <c r="C602" t="s">
+        <v>4238</v>
+      </c>
+      <c r="D602" t="s">
+        <v>4239</v>
+      </c>
+      <c r="E602" t="s">
+        <v>4240</v>
+      </c>
+      <c r="F602" t="s">
+        <v>4241</v>
+      </c>
+      <c r="G602" t="s">
+        <v>4242</v>
+      </c>
+      <c r="H602" t="s">
+        <v>4243</v>
+      </c>
+      <c r="I602" t="s">
+        <v>4244</v>
+      </c>
+      <c r="J602"/>
+      <c r="K602" t="s">
+        <v>4245</v>
+      </c>
+      <c r="L602" t="s">
+        <v>4246</v>
+      </c>
+      <c r="M602" t="s">
+        <v>4247</v>
+      </c>
+      <c r="N602" t="s">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B603" t="s">
+        <v>15</v>
+      </c>
+      <c r="C603" t="s">
+        <v>4249</v>
+      </c>
+      <c r="D603" t="s">
+        <v>4250</v>
+      </c>
+      <c r="E603" t="s">
+        <v>4251</v>
+      </c>
+      <c r="F603" t="s">
+        <v>4252</v>
+      </c>
+      <c r="G603" t="s">
+        <v>4253</v>
+      </c>
+      <c r="H603" t="s">
+        <v>4254</v>
+      </c>
+      <c r="I603" t="s">
+        <v>4255</v>
+      </c>
+      <c r="J603"/>
+      <c r="K603" t="s">
+        <v>4256</v>
+      </c>
+      <c r="L603" t="s">
+        <v>4257</v>
+      </c>
+      <c r="M603" t="s">
+        <v>4258</v>
+      </c>
+      <c r="N603" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B604" t="s">
+        <v>15</v>
+      </c>
+      <c r="C604" t="s">
+        <v>4260</v>
+      </c>
+      <c r="D604" t="s">
+        <v>4261</v>
+      </c>
+      <c r="E604" t="s">
+        <v>4262</v>
+      </c>
+      <c r="F604" t="s">
+        <v>4263</v>
+      </c>
+      <c r="G604" t="s">
+        <v>4264</v>
+      </c>
+      <c r="H604" t="s">
+        <v>4265</v>
+      </c>
+      <c r="I604" t="s">
+        <v>4266</v>
+      </c>
+      <c r="J604"/>
+      <c r="K604" t="s">
+        <v>4267</v>
+      </c>
+      <c r="L604" t="s">
+        <v>4268</v>
+      </c>
+      <c r="M604" t="s">
+        <v>4269</v>
+      </c>
+      <c r="N604" t="s">
+        <v>4270</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B605" t="s">
+        <v>15</v>
+      </c>
+      <c r="C605" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D605" t="s">
+        <v>4272</v>
+      </c>
+      <c r="E605" t="s">
+        <v>4273</v>
+      </c>
+      <c r="F605" t="s">
+        <v>4274</v>
+      </c>
+      <c r="G605" t="s">
+        <v>4275</v>
+      </c>
+      <c r="H605" t="s">
+        <v>4276</v>
+      </c>
+      <c r="I605" t="s">
+        <v>4277</v>
+      </c>
+      <c r="J605"/>
+      <c r="K605" t="s">
+        <v>4278</v>
+      </c>
+      <c r="L605" t="s">
+        <v>4279</v>
+      </c>
+      <c r="M605" t="s">
+        <v>4280</v>
+      </c>
+      <c r="N605" t="s">
+        <v>4281</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B606" t="s">
+        <v>15</v>
+      </c>
+      <c r="C606" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D606" t="s">
+        <v>4283</v>
+      </c>
+      <c r="E606" t="s">
+        <v>4284</v>
+      </c>
+      <c r="F606" t="s">
+        <v>4285</v>
+      </c>
+      <c r="G606" t="s">
+        <v>4286</v>
+      </c>
+      <c r="H606" t="s">
+        <v>4287</v>
+      </c>
+      <c r="I606" t="s">
+        <v>4288</v>
+      </c>
+      <c r="J606"/>
+      <c r="K606" t="s">
+        <v>4289</v>
+      </c>
+      <c r="L606" t="s">
+        <v>4290</v>
+      </c>
+      <c r="M606" t="s">
+        <v>4291</v>
+      </c>
+      <c r="N606" t="s">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B607" t="s">
+        <v>15</v>
+      </c>
+      <c r="C607" t="s">
+        <v>4293</v>
+      </c>
+      <c r="D607" t="s">
+        <v>4294</v>
+      </c>
+      <c r="E607" t="s">
+        <v>4295</v>
+      </c>
+      <c r="F607" t="s">
+        <v>4296</v>
+      </c>
+      <c r="G607" t="s">
+        <v>4297</v>
+      </c>
+      <c r="H607" t="s">
+        <v>4298</v>
+      </c>
+      <c r="I607" t="s">
+        <v>4299</v>
+      </c>
+      <c r="J607"/>
+      <c r="K607" t="s">
+        <v>4300</v>
+      </c>
+      <c r="L607" t="s">
+        <v>4301</v>
+      </c>
+      <c r="M607" t="s">
+        <v>4302</v>
+      </c>
+      <c r="N607" t="s">
+        <v>4303</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B608" t="s">
+        <v>15</v>
+      </c>
+      <c r="C608" t="s">
+        <v>4304</v>
+      </c>
+      <c r="D608" t="s">
+        <v>4305</v>
+      </c>
+      <c r="E608" t="s">
+        <v>4306</v>
+      </c>
+      <c r="F608" t="s">
+        <v>4307</v>
+      </c>
+      <c r="G608" t="s">
+        <v>4308</v>
+      </c>
+      <c r="H608" t="s">
+        <v>4309</v>
+      </c>
+      <c r="I608" t="s">
+        <v>4310</v>
+      </c>
+      <c r="J608"/>
+      <c r="K608" t="s">
+        <v>4311</v>
+      </c>
+      <c r="L608" t="s">
+        <v>4312</v>
+      </c>
+      <c r="M608" t="s">
+        <v>4313</v>
+      </c>
+      <c r="N608" t="s">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B609" t="s">
+        <v>15</v>
+      </c>
+      <c r="C609" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D609" t="s">
+        <v>4316</v>
+      </c>
+      <c r="E609" t="s">
+        <v>4317</v>
+      </c>
+      <c r="F609" t="s">
+        <v>4318</v>
+      </c>
+      <c r="G609" t="s">
+        <v>4319</v>
+      </c>
+      <c r="H609" t="s">
+        <v>4320</v>
+      </c>
+      <c r="I609" t="s">
+        <v>4321</v>
+      </c>
+      <c r="J609"/>
+      <c r="K609" t="s">
+        <v>4322</v>
+      </c>
+      <c r="L609" t="s">
+        <v>4323</v>
+      </c>
+      <c r="M609" t="s">
+        <v>4324</v>
+      </c>
+      <c r="N609" t="s">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B610" t="s">
+        <v>15</v>
+      </c>
+      <c r="C610" t="s">
+        <v>4326</v>
+      </c>
+      <c r="D610" t="s">
+        <v>4327</v>
+      </c>
+      <c r="E610" t="s">
+        <v>4328</v>
+      </c>
+      <c r="F610" t="s">
+        <v>4329</v>
+      </c>
+      <c r="G610" t="s">
+        <v>4330</v>
+      </c>
+      <c r="H610" t="s">
+        <v>4331</v>
+      </c>
+      <c r="I610" t="s">
+        <v>4332</v>
+      </c>
+      <c r="J610"/>
+      <c r="K610" t="s">
+        <v>4333</v>
+      </c>
+      <c r="L610" t="s">
+        <v>4334</v>
+      </c>
+      <c r="M610" t="s">
+        <v>4335</v>
+      </c>
+      <c r="N610" t="s">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B611" t="s">
+        <v>15</v>
+      </c>
+      <c r="C611" t="s">
+        <v>4337</v>
+      </c>
+      <c r="D611" t="s">
+        <v>4338</v>
+      </c>
+      <c r="E611" t="s">
+        <v>4339</v>
+      </c>
+      <c r="F611" t="s">
+        <v>4083</v>
+      </c>
+      <c r="G611" t="s">
+        <v>4340</v>
+      </c>
+      <c r="H611" t="s">
+        <v>4341</v>
+      </c>
+      <c r="I611" t="s">
+        <v>4342</v>
+      </c>
+      <c r="J611"/>
+      <c r="K611" t="s">
+        <v>4343</v>
+      </c>
+      <c r="L611" t="s">
+        <v>4344</v>
+      </c>
+      <c r="M611" t="s">
+        <v>4345</v>
+      </c>
+      <c r="N611" t="s">
+        <v>4346</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B612" t="s">
+        <v>15</v>
+      </c>
+      <c r="C612" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D612" t="s">
+        <v>4348</v>
+      </c>
+      <c r="E612" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F612" t="s">
+        <v>4350</v>
+      </c>
+      <c r="G612" t="s">
+        <v>4351</v>
+      </c>
+      <c r="H612" t="s">
+        <v>4352</v>
+      </c>
+      <c r="I612" t="s">
+        <v>4353</v>
+      </c>
+      <c r="J612"/>
+      <c r="K612" t="s">
+        <v>4354</v>
+      </c>
+      <c r="L612" t="s">
+        <v>4355</v>
+      </c>
+      <c r="M612" t="s">
+        <v>4356</v>
+      </c>
+      <c r="N612" t="s">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B613" t="s">
+        <v>15</v>
+      </c>
+      <c r="C613" t="s">
+        <v>4358</v>
+      </c>
+      <c r="D613" t="s">
+        <v>4359</v>
+      </c>
+      <c r="E613" t="s">
+        <v>4360</v>
+      </c>
+      <c r="F613" t="s">
+        <v>4361</v>
+      </c>
+      <c r="G613" t="s">
+        <v>4362</v>
+      </c>
+      <c r="H613" t="s">
+        <v>4363</v>
+      </c>
+      <c r="I613" t="s">
+        <v>4364</v>
+      </c>
+      <c r="J613"/>
+      <c r="K613" t="s">
+        <v>4365</v>
+      </c>
+      <c r="L613" t="s">
+        <v>4366</v>
+      </c>
+      <c r="M613" t="s">
+        <v>4367</v>
+      </c>
+      <c r="N613" t="s">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B614" t="s">
+        <v>15</v>
+      </c>
+      <c r="C614" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D614" t="s">
+        <v>4370</v>
+      </c>
+      <c r="E614" t="s">
+        <v>4371</v>
+      </c>
+      <c r="F614" t="s">
+        <v>4372</v>
+      </c>
+      <c r="G614" t="s">
+        <v>4373</v>
+      </c>
+      <c r="H614" t="s">
+        <v>4374</v>
+      </c>
+      <c r="I614" t="s">
+        <v>4375</v>
+      </c>
+      <c r="J614"/>
+      <c r="K614" t="s">
+        <v>4376</v>
+      </c>
+      <c r="L614" t="s">
+        <v>4377</v>
+      </c>
+      <c r="M614" t="s">
+        <v>4378</v>
+      </c>
+      <c r="N614" t="s">
+        <v>4379</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B615" t="s">
+        <v>15</v>
+      </c>
+      <c r="C615" t="s">
+        <v>4380</v>
+      </c>
+      <c r="D615" t="s">
+        <v>4381</v>
+      </c>
+      <c r="E615" t="s">
+        <v>4382</v>
+      </c>
+      <c r="F615" t="s">
+        <v>4383</v>
+      </c>
+      <c r="G615" t="s">
+        <v>4384</v>
+      </c>
+      <c r="H615" t="s">
+        <v>4385</v>
+      </c>
+      <c r="I615" t="s">
+        <v>4386</v>
+      </c>
+      <c r="J615"/>
+      <c r="K615" t="s">
+        <v>4387</v>
+      </c>
+      <c r="L615" t="s">
+        <v>4388</v>
+      </c>
+      <c r="M615" t="s">
+        <v>4389</v>
+      </c>
+      <c r="N615" t="s">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B616" t="s">
+        <v>15</v>
+      </c>
+      <c r="C616" t="s">
+        <v>4391</v>
+      </c>
+      <c r="D616" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E616" t="s">
+        <v>4393</v>
+      </c>
+      <c r="F616" t="s">
+        <v>4394</v>
+      </c>
+      <c r="G616" t="s">
+        <v>4395</v>
+      </c>
+      <c r="H616" t="s">
+        <v>4396</v>
+      </c>
+      <c r="I616" t="s">
+        <v>4397</v>
+      </c>
+      <c r="J616"/>
+      <c r="K616" t="s">
+        <v>4398</v>
+      </c>
+      <c r="L616" t="s">
+        <v>4399</v>
+      </c>
+      <c r="M616" t="s">
+        <v>4400</v>
+      </c>
+      <c r="N616" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B617" t="s">
+        <v>15</v>
+      </c>
+      <c r="C617" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D617" t="s">
+        <v>4403</v>
+      </c>
+      <c r="E617" t="s">
+        <v>4404</v>
+      </c>
+      <c r="F617" t="s">
+        <v>4405</v>
+      </c>
+      <c r="G617" t="s">
+        <v>4406</v>
+      </c>
+      <c r="H617" t="s">
+        <v>4407</v>
+      </c>
+      <c r="I617" t="s">
+        <v>4408</v>
+      </c>
+      <c r="J617"/>
+      <c r="K617" t="s">
+        <v>4409</v>
+      </c>
+      <c r="L617" t="s">
+        <v>4410</v>
+      </c>
+      <c r="M617" t="s">
+        <v>4411</v>
+      </c>
+      <c r="N617" t="s">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B618" t="s">
+        <v>15</v>
+      </c>
+      <c r="C618" t="s">
+        <v>4413</v>
+      </c>
+      <c r="D618" t="s">
+        <v>4414</v>
+      </c>
+      <c r="E618" t="s">
+        <v>4415</v>
+      </c>
+      <c r="F618" t="s">
+        <v>4416</v>
+      </c>
+      <c r="G618" t="s">
+        <v>4417</v>
+      </c>
+      <c r="H618" t="s">
+        <v>4418</v>
+      </c>
+      <c r="I618" t="s">
+        <v>4419</v>
+      </c>
+      <c r="J618"/>
+      <c r="K618" t="s">
+        <v>4420</v>
+      </c>
+      <c r="L618" t="s">
+        <v>4421</v>
+      </c>
+      <c r="M618" t="s">
+        <v>4422</v>
+      </c>
+      <c r="N618" t="s">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B619" t="s">
+        <v>15</v>
+      </c>
+      <c r="C619" t="s">
+        <v>4424</v>
+      </c>
+      <c r="D619" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E619" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F619" t="s">
+        <v>4427</v>
+      </c>
+      <c r="G619" t="s">
+        <v>4428</v>
+      </c>
+      <c r="H619" t="s">
+        <v>4429</v>
+      </c>
+      <c r="I619" t="s">
+        <v>4430</v>
+      </c>
+      <c r="J619"/>
+      <c r="K619" t="s">
+        <v>4431</v>
+      </c>
+      <c r="L619" t="s">
+        <v>4432</v>
+      </c>
+      <c r="M619" t="s">
+        <v>4433</v>
+      </c>
+      <c r="N619" t="s">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B620" t="s">
+        <v>15</v>
+      </c>
+      <c r="C620" t="s">
+        <v>4435</v>
+      </c>
+      <c r="D620" t="s">
+        <v>4436</v>
+      </c>
+      <c r="E620" t="s">
+        <v>4437</v>
+      </c>
+      <c r="F620" t="s">
+        <v>4438</v>
+      </c>
+      <c r="G620" t="s">
+        <v>4439</v>
+      </c>
+      <c r="H620" t="s">
+        <v>4440</v>
+      </c>
+      <c r="I620" t="s">
+        <v>4441</v>
+      </c>
+      <c r="J620"/>
+      <c r="K620" t="s">
+        <v>4442</v>
+      </c>
+      <c r="L620" t="s">
+        <v>4443</v>
+      </c>
+      <c r="M620" t="s">
+        <v>4444</v>
+      </c>
+      <c r="N620" t="s">
+        <v>4445</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B621" t="s">
+        <v>15</v>
+      </c>
+      <c r="C621" t="s">
+        <v>4446</v>
+      </c>
+      <c r="D621" t="s">
+        <v>4447</v>
+      </c>
+      <c r="E621" t="s">
+        <v>4448</v>
+      </c>
+      <c r="F621" t="s">
+        <v>4449</v>
+      </c>
+      <c r="G621" t="s">
+        <v>4450</v>
+      </c>
+      <c r="H621" t="s">
+        <v>4451</v>
+      </c>
+      <c r="I621" t="s">
+        <v>4452</v>
+      </c>
+      <c r="J621"/>
+      <c r="K621" t="s">
+        <v>4453</v>
+      </c>
+      <c r="L621" t="s">
+        <v>4454</v>
+      </c>
+      <c r="M621" t="s">
+        <v>4455</v>
+      </c>
+      <c r="N621" t="s">
+        <v>4456</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B622" t="s">
+        <v>15</v>
+      </c>
+      <c r="C622" t="s">
+        <v>4457</v>
+      </c>
+      <c r="D622" t="s">
+        <v>4458</v>
+      </c>
+      <c r="E622" t="s">
+        <v>4459</v>
+      </c>
+      <c r="F622" t="s">
+        <v>4460</v>
+      </c>
+      <c r="G622" t="s">
+        <v>4461</v>
+      </c>
+      <c r="H622" t="s">
+        <v>4462</v>
+      </c>
+      <c r="I622" t="s">
+        <v>4463</v>
+      </c>
+      <c r="J622"/>
+      <c r="K622" t="s">
+        <v>4464</v>
+      </c>
+      <c r="L622" t="s">
+        <v>4465</v>
+      </c>
+      <c r="M622" t="s">
+        <v>4466</v>
+      </c>
+      <c r="N622" t="s">
+        <v>4467</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B623" t="s">
+        <v>15</v>
+      </c>
+      <c r="C623" t="s">
+        <v>4468</v>
+      </c>
+      <c r="D623" t="s">
+        <v>4469</v>
+      </c>
+      <c r="E623" t="s">
+        <v>4470</v>
+      </c>
+      <c r="F623" t="s">
+        <v>4471</v>
+      </c>
+      <c r="G623" t="s">
+        <v>4472</v>
+      </c>
+      <c r="H623" t="s">
+        <v>4473</v>
+      </c>
+      <c r="I623" t="s">
+        <v>4474</v>
+      </c>
+      <c r="J623"/>
+      <c r="K623" t="s">
+        <v>4475</v>
+      </c>
+      <c r="L623" t="s">
+        <v>4476</v>
+      </c>
+      <c r="M623" t="s">
+        <v>4477</v>
+      </c>
+      <c r="N623" t="s">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B624" t="s">
+        <v>15</v>
+      </c>
+      <c r="C624" t="s">
+        <v>4479</v>
+      </c>
+      <c r="D624" t="s">
+        <v>4480</v>
+      </c>
+      <c r="E624" t="s">
+        <v>4481</v>
+      </c>
+      <c r="F624" t="s">
+        <v>4482</v>
+      </c>
+      <c r="G624" t="s">
+        <v>4483</v>
+      </c>
+      <c r="H624" t="s">
+        <v>4484</v>
+      </c>
+      <c r="I624" t="s">
+        <v>4485</v>
+      </c>
+      <c r="J624"/>
+      <c r="K624" t="s">
+        <v>4486</v>
+      </c>
+      <c r="L624" t="s">
+        <v>4487</v>
+      </c>
+      <c r="M624" t="s">
+        <v>4488</v>
+      </c>
+      <c r="N624" t="s">
+        <v>4489</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B625" t="s">
+        <v>15</v>
+      </c>
+      <c r="C625" t="s">
+        <v>4490</v>
+      </c>
+      <c r="D625" t="s">
+        <v>4491</v>
+      </c>
+      <c r="E625" t="s">
+        <v>4492</v>
+      </c>
+      <c r="F625" t="s">
+        <v>4493</v>
+      </c>
+      <c r="G625" t="s">
+        <v>4494</v>
+      </c>
+      <c r="H625" t="s">
+        <v>4495</v>
+      </c>
+      <c r="I625" t="s">
+        <v>4496</v>
+      </c>
+      <c r="J625"/>
+      <c r="K625" t="s">
+        <v>4497</v>
+      </c>
+      <c r="L625" t="s">
+        <v>4498</v>
+      </c>
+      <c r="M625" t="s">
+        <v>4499</v>
+      </c>
+      <c r="N625" t="s">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B626" t="s">
+        <v>15</v>
+      </c>
+      <c r="C626" t="s">
+        <v>4501</v>
+      </c>
+      <c r="D626" t="s">
+        <v>4502</v>
+      </c>
+      <c r="E626" t="s">
+        <v>4503</v>
+      </c>
+      <c r="F626" t="s">
+        <v>4504</v>
+      </c>
+      <c r="G626" t="s">
+        <v>4505</v>
+      </c>
+      <c r="H626" t="s">
+        <v>4506</v>
+      </c>
+      <c r="I626" t="s">
+        <v>4507</v>
+      </c>
+      <c r="J626"/>
+      <c r="K626" t="s">
+        <v>4508</v>
+      </c>
+      <c r="L626" t="s">
+        <v>4509</v>
+      </c>
+      <c r="M626" t="s">
+        <v>4510</v>
+      </c>
+      <c r="N626" t="s">
+        <v>4511</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B627" t="s">
+        <v>15</v>
+      </c>
+      <c r="C627" t="s">
+        <v>4512</v>
+      </c>
+      <c r="D627" t="s">
+        <v>4513</v>
+      </c>
+      <c r="E627" t="s">
+        <v>4514</v>
+      </c>
+      <c r="F627" t="s">
+        <v>4515</v>
+      </c>
+      <c r="G627" t="s">
+        <v>4516</v>
+      </c>
+      <c r="H627" t="s">
+        <v>4517</v>
+      </c>
+      <c r="I627" t="s">
+        <v>4518</v>
+      </c>
+      <c r="J627"/>
+      <c r="K627" t="s">
+        <v>4519</v>
+      </c>
+      <c r="L627" t="s">
+        <v>4520</v>
+      </c>
+      <c r="M627" t="s">
+        <v>4521</v>
+      </c>
+      <c r="N627" t="s">
+        <v>4522</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B628" t="s">
+        <v>15</v>
+      </c>
+      <c r="C628" t="s">
+        <v>4523</v>
+      </c>
+      <c r="D628" t="s">
+        <v>4524</v>
+      </c>
+      <c r="E628" t="s">
+        <v>4525</v>
+      </c>
+      <c r="F628" t="s">
+        <v>4526</v>
+      </c>
+      <c r="G628" t="s">
+        <v>4527</v>
+      </c>
+      <c r="H628" t="s">
+        <v>4528</v>
+      </c>
+      <c r="I628" t="s">
+        <v>4529</v>
+      </c>
+      <c r="J628"/>
+      <c r="K628" t="s">
+        <v>4530</v>
+      </c>
+      <c r="L628" t="s">
+        <v>4531</v>
+      </c>
+      <c r="M628" t="s">
+        <v>4532</v>
+      </c>
+      <c r="N628" t="s">
+        <v>4533</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B629" t="s">
+        <v>15</v>
+      </c>
+      <c r="C629" t="s">
+        <v>4534</v>
+      </c>
+      <c r="D629" t="s">
+        <v>4535</v>
+      </c>
+      <c r="E629" t="s">
+        <v>4536</v>
+      </c>
+      <c r="F629" t="s">
+        <v>4537</v>
+      </c>
+      <c r="G629" t="s">
+        <v>4538</v>
+      </c>
+      <c r="H629" t="s">
+        <v>4539</v>
+      </c>
+      <c r="I629" t="s">
+        <v>4540</v>
+      </c>
+      <c r="J629"/>
+      <c r="K629" t="s">
+        <v>4541</v>
+      </c>
+      <c r="L629" t="s">
+        <v>4542</v>
+      </c>
+      <c r="M629" t="s">
+        <v>4543</v>
+      </c>
+      <c r="N629" t="s">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B630" t="s">
+        <v>15</v>
+      </c>
+      <c r="C630" t="s">
+        <v>4545</v>
+      </c>
+      <c r="D630" t="s">
+        <v>4546</v>
+      </c>
+      <c r="E630" t="s">
+        <v>4547</v>
+      </c>
+      <c r="F630" t="s">
+        <v>4548</v>
+      </c>
+      <c r="G630" t="s">
+        <v>4549</v>
+      </c>
+      <c r="H630" t="s">
+        <v>4550</v>
+      </c>
+      <c r="I630" t="s">
+        <v>4551</v>
+      </c>
+      <c r="J630"/>
+      <c r="K630" t="s">
+        <v>4552</v>
+      </c>
+      <c r="L630" t="s">
+        <v>4553</v>
+      </c>
+      <c r="M630" t="s">
+        <v>4554</v>
+      </c>
+      <c r="N630" t="s">
+        <v>4555</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B631" t="s">
+        <v>15</v>
+      </c>
+      <c r="C631" t="s">
+        <v>4556</v>
+      </c>
+      <c r="D631" t="s">
+        <v>4557</v>
+      </c>
+      <c r="E631" t="s">
+        <v>4558</v>
+      </c>
+      <c r="F631" t="s">
+        <v>4559</v>
+      </c>
+      <c r="G631" t="s">
+        <v>4560</v>
+      </c>
+      <c r="H631" t="s">
+        <v>4561</v>
+      </c>
+      <c r="I631" t="s">
+        <v>4562</v>
+      </c>
+      <c r="J631"/>
+      <c r="K631" t="s">
+        <v>4563</v>
+      </c>
+      <c r="L631" t="s">
+        <v>4564</v>
+      </c>
+      <c r="M631" t="s">
+        <v>4565</v>
+      </c>
+      <c r="N631" t="s">
+        <v>4566</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B632" t="s">
+        <v>15</v>
+      </c>
+      <c r="C632" t="s">
+        <v>4567</v>
+      </c>
+      <c r="D632" t="s">
+        <v>4568</v>
+      </c>
+      <c r="E632" t="s">
+        <v>4569</v>
+      </c>
+      <c r="F632" t="s">
+        <v>4570</v>
+      </c>
+      <c r="G632" t="s">
+        <v>4571</v>
+      </c>
+      <c r="H632" t="s">
+        <v>4572</v>
+      </c>
+      <c r="I632" t="s">
+        <v>4573</v>
+      </c>
+      <c r="J632"/>
+      <c r="K632" t="s">
+        <v>4574</v>
+      </c>
+      <c r="L632" t="s">
+        <v>4575</v>
+      </c>
+      <c r="M632" t="s">
+        <v>4576</v>
+      </c>
+      <c r="N632" t="s">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B633" t="s">
+        <v>15</v>
+      </c>
+      <c r="C633" t="s">
+        <v>4578</v>
+      </c>
+      <c r="D633" t="s">
+        <v>4579</v>
+      </c>
+      <c r="E633" t="s">
+        <v>4580</v>
+      </c>
+      <c r="F633" t="s">
+        <v>4581</v>
+      </c>
+      <c r="G633" t="s">
+        <v>4582</v>
+      </c>
+      <c r="H633" t="s">
+        <v>4583</v>
+      </c>
+      <c r="I633" t="s">
+        <v>4584</v>
+      </c>
+      <c r="J633"/>
+      <c r="K633" t="s">
+        <v>4585</v>
+      </c>
+      <c r="L633" t="s">
+        <v>4586</v>
+      </c>
+      <c r="M633" t="s">
+        <v>4587</v>
+      </c>
+      <c r="N633" t="s">
+        <v>4588</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B634" t="s">
+        <v>15</v>
+      </c>
+      <c r="C634" t="s">
+        <v>4589</v>
+      </c>
+      <c r="D634" t="s">
+        <v>4590</v>
+      </c>
+      <c r="E634" t="s">
+        <v>4591</v>
+      </c>
+      <c r="F634" t="s">
+        <v>4592</v>
+      </c>
+      <c r="G634" t="s">
+        <v>4593</v>
+      </c>
+      <c r="H634" t="s">
+        <v>4594</v>
+      </c>
+      <c r="I634" t="s">
+        <v>4595</v>
+      </c>
+      <c r="J634"/>
+      <c r="K634" t="s">
+        <v>4596</v>
+      </c>
+      <c r="L634" t="s">
+        <v>4597</v>
+      </c>
+      <c r="M634" t="s">
+        <v>4598</v>
+      </c>
+      <c r="N634" t="s">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B635" t="s">
+        <v>15</v>
+      </c>
+      <c r="C635" t="s">
+        <v>4600</v>
+      </c>
+      <c r="D635" t="s">
+        <v>4601</v>
+      </c>
+      <c r="E635" t="s">
+        <v>4602</v>
+      </c>
+      <c r="F635" t="s">
+        <v>4603</v>
+      </c>
+      <c r="G635" t="s">
+        <v>4604</v>
+      </c>
+      <c r="H635" t="s">
+        <v>4605</v>
+      </c>
+      <c r="I635" t="s">
+        <v>4606</v>
+      </c>
+      <c r="J635"/>
+      <c r="K635" t="s">
+        <v>4607</v>
+      </c>
+      <c r="L635" t="s">
+        <v>4608</v>
+      </c>
+      <c r="M635" t="s">
+        <v>4609</v>
+      </c>
+      <c r="N635" t="s">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B636" t="s">
+        <v>15</v>
+      </c>
+      <c r="C636" t="s">
+        <v>4611</v>
+      </c>
+      <c r="D636" t="s">
+        <v>4612</v>
+      </c>
+      <c r="E636" t="s">
+        <v>4613</v>
+      </c>
+      <c r="F636" t="s">
+        <v>4614</v>
+      </c>
+      <c r="G636" t="s">
+        <v>4615</v>
+      </c>
+      <c r="H636" t="s">
+        <v>4616</v>
+      </c>
+      <c r="I636" t="s">
+        <v>4617</v>
+      </c>
+      <c r="J636"/>
+      <c r="K636" t="s">
+        <v>4618</v>
+      </c>
+      <c r="L636" t="s">
+        <v>4619</v>
+      </c>
+      <c r="M636" t="s">
+        <v>4620</v>
+      </c>
+      <c r="N636" t="s">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B637" t="s">
+        <v>15</v>
+      </c>
+      <c r="C637" t="s">
+        <v>4622</v>
+      </c>
+      <c r="D637" t="s">
+        <v>4623</v>
+      </c>
+      <c r="E637" t="s">
+        <v>4624</v>
+      </c>
+      <c r="F637" t="s">
+        <v>4625</v>
+      </c>
+      <c r="G637" t="s">
+        <v>4626</v>
+      </c>
+      <c r="H637" t="s">
+        <v>4627</v>
+      </c>
+      <c r="I637" t="s">
+        <v>4628</v>
+      </c>
+      <c r="J637"/>
+      <c r="K637" t="s">
+        <v>4629</v>
+      </c>
+      <c r="L637" t="s">
+        <v>4630</v>
+      </c>
+      <c r="M637" t="s">
+        <v>4631</v>
+      </c>
+      <c r="N637" t="s">
+        <v>4632</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B638" t="s">
+        <v>15</v>
+      </c>
+      <c r="C638" t="s">
+        <v>4633</v>
+      </c>
+      <c r="D638" t="s">
+        <v>4634</v>
+      </c>
+      <c r="E638" t="s">
+        <v>4635</v>
+      </c>
+      <c r="F638" t="s">
+        <v>4636</v>
+      </c>
+      <c r="G638" t="s">
+        <v>4637</v>
+      </c>
+      <c r="H638" t="s">
+        <v>4638</v>
+      </c>
+      <c r="I638" t="s">
+        <v>4639</v>
+      </c>
+      <c r="J638"/>
+      <c r="K638" t="s">
+        <v>4640</v>
+      </c>
+      <c r="L638" t="s">
+        <v>4641</v>
+      </c>
+      <c r="M638" t="s">
+        <v>4642</v>
+      </c>
+      <c r="N638" t="s">
+        <v>4643</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B639" t="s">
+        <v>15</v>
+      </c>
+      <c r="C639" t="s">
+        <v>4644</v>
+      </c>
+      <c r="D639" t="s">
+        <v>4645</v>
+      </c>
+      <c r="E639" t="s">
+        <v>4646</v>
+      </c>
+      <c r="F639" t="s">
+        <v>4647</v>
+      </c>
+      <c r="G639" t="s">
+        <v>4648</v>
+      </c>
+      <c r="H639" t="s">
+        <v>4649</v>
+      </c>
+      <c r="I639" t="s">
+        <v>4650</v>
+      </c>
+      <c r="J639"/>
+      <c r="K639" t="s">
+        <v>4651</v>
+      </c>
+      <c r="L639" t="s">
+        <v>4652</v>
+      </c>
+      <c r="M639" t="s">
+        <v>4653</v>
+      </c>
+      <c r="N639" t="s">
+        <v>4654</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B640" t="s">
+        <v>15</v>
+      </c>
+      <c r="C640" t="s">
+        <v>4655</v>
+      </c>
+      <c r="D640" t="s">
+        <v>4656</v>
+      </c>
+      <c r="E640" t="s">
+        <v>4657</v>
+      </c>
+      <c r="F640" t="s">
+        <v>4658</v>
+      </c>
+      <c r="G640" t="s">
+        <v>4659</v>
+      </c>
+      <c r="H640" t="s">
+        <v>4660</v>
+      </c>
+      <c r="I640" t="s">
+        <v>4661</v>
+      </c>
+      <c r="J640"/>
+      <c r="K640" t="s">
+        <v>4662</v>
+      </c>
+      <c r="L640" t="s">
+        <v>4663</v>
+      </c>
+      <c r="M640" t="s">
+        <v>4664</v>
+      </c>
+      <c r="N640" t="s">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B641" t="s">
+        <v>15</v>
+      </c>
+      <c r="C641" t="s">
+        <v>4666</v>
+      </c>
+      <c r="D641" t="s">
+        <v>4667</v>
+      </c>
+      <c r="E641" t="s">
+        <v>4668</v>
+      </c>
+      <c r="F641" t="s">
+        <v>4669</v>
+      </c>
+      <c r="G641" t="s">
+        <v>4670</v>
+      </c>
+      <c r="H641" t="s">
+        <v>4671</v>
+      </c>
+      <c r="I641" t="s">
+        <v>4672</v>
+      </c>
+      <c r="J641"/>
+      <c r="K641" t="s">
+        <v>4673</v>
+      </c>
+      <c r="L641" t="s">
+        <v>4674</v>
+      </c>
+      <c r="M641" t="s">
+        <v>4675</v>
+      </c>
+      <c r="N641" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B642" t="s">
+        <v>15</v>
+      </c>
+      <c r="C642" t="s">
+        <v>4677</v>
+      </c>
+      <c r="D642" t="s">
+        <v>4678</v>
+      </c>
+      <c r="E642" t="s">
+        <v>4679</v>
+      </c>
+      <c r="F642" t="s">
+        <v>4680</v>
+      </c>
+      <c r="G642" t="s">
+        <v>4681</v>
+      </c>
+      <c r="H642" t="s">
+        <v>4682</v>
+      </c>
+      <c r="I642" t="s">
+        <v>4683</v>
+      </c>
+      <c r="J642"/>
+      <c r="K642" t="s">
+        <v>4684</v>
+      </c>
+      <c r="L642" t="s">
+        <v>4685</v>
+      </c>
+      <c r="M642" t="s">
+        <v>4686</v>
+      </c>
+      <c r="N642" t="s">
+        <v>4687</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B643" t="s">
+        <v>15</v>
+      </c>
+      <c r="C643" t="s">
+        <v>4688</v>
+      </c>
+      <c r="D643" t="s">
+        <v>4689</v>
+      </c>
+      <c r="E643" t="s">
+        <v>4690</v>
+      </c>
+      <c r="F643" t="s">
+        <v>4691</v>
+      </c>
+      <c r="G643" t="s">
+        <v>4692</v>
+      </c>
+      <c r="H643" t="s">
+        <v>4693</v>
+      </c>
+      <c r="I643" t="s">
+        <v>4694</v>
+      </c>
+      <c r="J643"/>
+      <c r="K643" t="s">
+        <v>4695</v>
+      </c>
+      <c r="L643" t="s">
+        <v>4696</v>
+      </c>
+      <c r="M643" t="s">
+        <v>4697</v>
+      </c>
+      <c r="N643" t="s">
+        <v>4698</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>