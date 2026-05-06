--- v0 (2026-05-06)
+++ v1 (2026-05-06)
@@ -6,148 +6,358 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8745" uniqueCount="5560">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8842" uniqueCount="5625">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Općinski sud u Makarskoj</t>
+  </si>
+  <si>
+    <t>Sp-6/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>JAKOV KLARIĆ</t>
+  </si>
+  <si>
+    <t>CESTA DR. FRANJE TUĐMANA 22, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>03413834364</t>
+  </si>
+  <si>
+    <t>JAKOV KLARIĆ 03413834364; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:47:39</t>
+  </si>
+  <si>
+    <t>14.05.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/109cf2aa-f591-4e48-9962-84b9c6599b31</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/109cf2aa-f591-4e48-9962-84b9c6599b31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Objava suda</t>
   </si>
   <si>
-    <t>Općinski sud u Makarskoj</t>
+    <t>Pu O-15/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 03.12.1999.</t>
+  </si>
+  <si>
+    <t>Hidegard Vujčić</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:47:07</t>
+  </si>
+  <si>
+    <t>15.05.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84775747-5198-4d2e-847a-c05a925b2df3</t>
+  </si>
+  <si>
+    <t>Skenirana odluka.pdf O1000000203O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84775747-5198-4d2e-847a-c05a925b2df3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pu O&amp;predmet=15&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3015/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3015/2026</t>
+  </si>
+  <si>
+    <t>Dinko Pok Stipana Skender; KURTOVIĆ ANA Ž. JURE; Marin Pok Mije Skender; Mijo Pok Mihe Skender; PIPLICA IVA Ž. LUKE; PIPLICA JOZA UD. MATE; PIPLICA LUCA UD. JURE; PIPLICA MARA ROĐ. SKENDER; PIPLICA MILA; PIPLICA PAVAO POK. JURE; PIPLICA PETAR POK. IVANA; PULJAK MATIJA UD. STIPANA; Pere Pok Mije Skender; SKENDER ANTE POK. MIJE; SKENDER CVITAN POK. MARKA; SKENDER IKO NIKOLIN; SKENDER JAKA UD. JURE; SKENDER JOSIP POK. IVANA; SKENDER JOSIP POK. MARKA; SKENDER JOZA UD. JOKE; SKENDER JURE POK. MATE; SKENDER JURE POK. PAVLA; SKENDER MARA POK. MATE; SKENDER MARA UD. JURE; SKENDER MATE POK. IVANA; SKENDER MIJO PETROVA MIJE; SKENDER MIJO POK. IVANA; SKENDER MIJO POK. JURE; SKENDER MIJO POK. PETRA; SKENDER MIRKO POK. JOZIPA; SKENDER PAVLE JURIN; TOMIČIĆ BOŽICA Ž. MARKA; TOMIČIĆ BOŽICA Ž. MARKOVA; UJEVIĆ MATIJA Ž. NIKOLE; VUKASOVIĆ JELA Ž. RUDOLFA; ČAGALJ IVA Ž. IVANOVA; ČONDIĆ MARA Ž. MATE; ŠTOJS MIRKO POK. ANE; ŠTOJS ZLATA POK. ANE</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:45:31</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae19da5-121d-4960-ac6e-90c6f93a0a0a</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae19da5-121d-4960-ac6e-90c6f93a0a0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3015&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-10/2026</t>
+  </si>
+  <si>
+    <t>ANDREJ PETRIČEVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH PAVLINA 1, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>98980469759</t>
+  </si>
+  <si>
+    <t>ANDREJ PETRIČEVIĆ 98980469759; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:43:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eb2c35f-c5a3-4234-9d88-ec672ac369d3</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eb2c35f-c5a3-4234-9d88-ec672ac369d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=10&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-15/2026</t>
+  </si>
+  <si>
+    <t>DEAN TAFRA</t>
+  </si>
+  <si>
+    <t>ZADARSKA 44 B, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>32416726814</t>
+  </si>
+  <si>
+    <t>DEAN TAFRA 32416726814; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:36:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf8d4569-3ac7-4c29-9bb5-554d7455c8ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf8d4569-3ac7-4c29-9bb5-554d7455c8ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=15&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2023/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.03.2026.</t>
+  </si>
+  <si>
+    <t>Juraj Medvidović 30960323534</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:27:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce3566ce-6f6f-40bb-9dae-365453a31ab9</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce3566ce-6f6f-40bb-9dae-365453a31ab9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2023&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3165/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3165/2026</t>
+  </si>
+  <si>
+    <t>Ivka Stipičević; Mare Buljan; Margarita Grgasović; Ruža Kovačević</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81be775d-caca-466c-8a9b-b028fedf841a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81be775d-caca-466c-8a9b-b028fedf841a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2536/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 25.05.2026.; Prilog od: 05.12.2025.</t>
+  </si>
+  <si>
+    <t>Dragoslav Andrevski 58724272606</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:00:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9e285f5-e3c2-4e78-a5c8-505a77de811f</t>
+  </si>
+  <si>
+    <t>Prilog Pp-2536_2025-1-1 - pn 511-12-29-25-3-1.pdf; Poziv za sudsku radnju od 25.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9e285f5-e3c2-4e78-a5c8-505a77de811f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2536&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp-466/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 20.05.2026.; Prilog od: 05.03.2026.</t>
   </si>
   <si>
     <t>Marina Topić 73001917119</t>
   </si>
   <si>
     <t>06.05.2026. 11:58:33</t>
   </si>
   <si>
-    <t>14.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/49cf0f49-7262-452e-891d-fe890532a28e</t>
   </si>
   <si>
     <t>Prilog Pp-466_2026-1-1 - OPN.pdf; Poziv za sudsku radnju od 20.05.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/49cf0f49-7262-452e-891d-fe890532a28e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=466&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-1491/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1491/2026</t>
   </si>
   <si>
     <t>IVAN PRODAN; JURKA MUCIĆ; MANDA MUCIĆ; MARA MUCIĆ; MARKO MUCIĆ; MATE MUCIĆ</t>
   </si>
   <si>
     <t>06.05.2026. 11:55:43</t>
   </si>
   <si>
-    <t>05.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c337edb7-903f-449d-95f5-26781480fca9</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c337edb7-903f-449d-95f5-26781480fca9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1491&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4802/2024</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>06.05.2026. 11:47:53</t>
   </si>
   <si>
     <t>06.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/67c5abb5-c45f-4e19-a895-baa6b45c2511</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/67c5abb5-c45f-4e19-a895-baa6b45c2511/dokumenti/preuzimanje</t>
@@ -539,53 +749,50 @@
   <si>
     <t>Dopis.pdf O374O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e877dc3d-d847-4805-b5cb-afd2382fc2b1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=316&amp;godina=2026</t>
   </si>
   <si>
     <t>Pp-2487/2025</t>
   </si>
   <si>
     <t>Presuda od 13.03.2026.</t>
   </si>
   <si>
     <t>Zvonko Bezer 77228074167</t>
   </si>
   <si>
     <t>06.05.2026. 07:44:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a604fc4e-3b98-419c-9623-1084ef74f5f8</t>
   </si>
   <si>
-    <t>Presuda - osuđujuća.pdf O80O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a604fc4e-3b98-419c-9623-1084ef74f5f8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2487&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp-136/2025</t>
   </si>
   <si>
     <t>Odluka od 13.03.2026.</t>
   </si>
   <si>
     <t>Arijan Martinović 79779313694</t>
   </si>
   <si>
     <t>06.05.2026. 07:41:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c885997-cd4d-45bf-9ef2-9e8a2e2c5f3e</t>
   </si>
   <si>
     <t>Prekršajni nalog.pdf O1528O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c885997-cd4d-45bf-9ef2-9e8a2e2c5f3e/dokumenti/preuzimanje</t>
@@ -797,53 +1004,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c6a5560-03c5-46fa-ab53-d5a031f34c9d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-4001/2019</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4001/2019</t>
   </si>
   <si>
     <t>Marie Mc Cartin 67322652332; Thomas Mc Cartin 66077053010</t>
   </si>
   <si>
     <t>05.05.2026. 13:20:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/368483b4-5e45-4d84-bed6-91857f80911a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/368483b4-5e45-4d84-bed6-91857f80911a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4001&amp;godina=2019</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...1 lines deleted...]
-  <si>
     <t>Sp-64/2026</t>
   </si>
   <si>
     <t>Oglas od 05.05.2026.</t>
   </si>
   <si>
     <t>EUGENIJA KLARIĆ</t>
   </si>
   <si>
     <t>ŠIBENSKA ULICA 25, 21300 Makarska, Hrvatska</t>
   </si>
   <si>
     <t>65290195555</t>
   </si>
   <si>
     <t>EUGENIJA KLARIĆ 65290195555; Vjerovnici dužnika / ULOGA: ostalo</t>
   </si>
   <si>
     <t>05.05.2026. 13:18:29</t>
   </si>
   <si>
     <t>19.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/89d74ed6-518e-48fe-8478-f11b07451523</t>
@@ -875,59 +1079,53 @@
   <si>
     <t>05.05.2026. 13:14:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/394f7663-bd84-47b4-b25b-394e41933bd3</t>
   </si>
   <si>
     <t>Oglas.docx O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/394f7663-bd84-47b4-b25b-394e41933bd3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
   </si>
   <si>
     <t>Ovr-446/2019</t>
   </si>
   <si>
     <t>Ana Ivandić 30035730100</t>
   </si>
   <si>
     <t>05.05.2026. 13:14:24</t>
   </si>
   <si>
-    <t>15.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/796e489c-89c9-416a-ac8b-d4edc8116181</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/796e489c-89c9-416a-ac8b-d4edc8116181/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovr&amp;predmet=446&amp;godina=2019</t>
   </si>
   <si>
     <t>P-50/2026</t>
   </si>
   <si>
     <t>Predrag Trutin 29433857936</t>
   </si>
   <si>
     <t>05.05.2026. 13:13:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c4190fc-c5fe-45c0-9244-bc1160602b6f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c4190fc-c5fe-45c0-9244-bc1160602b6f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=50&amp;godina=2026</t>
   </si>
   <si>
     <t>Zoran Antunović 23074662324</t>
@@ -1995,53 +2193,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/46327e79-c91b-4454-bc97-c09de83d42d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=5575&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-60/2026</t>
   </si>
   <si>
     <t>JOSIP BAŠKOVIĆ</t>
   </si>
   <si>
     <t>ULICA MATE VLADIĆA 84, 21300 Veliko Brdo, Hrvatska</t>
   </si>
   <si>
     <t>90937242381</t>
   </si>
   <si>
     <t>JOSIP BAŠKOVIĆ 90937242381; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
   </si>
   <si>
     <t>04.05.2026. 13:18:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77a44377-fae4-4853-a32f-624b38b21dea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77a44377-fae4-4853-a32f-624b38b21dea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2754/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2754/2026</t>
   </si>
   <si>
     <t>BOSILJKA SESVEĆANIN; IVAN BEKAVAC; JERKO BEKAVAC; JOSIP IVANDIĆ BEKAVAC; LUKA DUDUK-BARTULOVIĆ; MARE BEKAVAC; MARICA CAREVIĆ; MARIN BARTULOVIĆ; MARIN DUDUK-BARTULOVIĆ; MATE DUDUK-BARTULOVIĆ; MILICA SOJO; MILKA BEKAVAC; MILORAD JURIŠIĆ; PERO DUDUK-BARTULOVIĆ; PETAR JURIŠIĆ; RATKO CAREVIĆ; SLAVKA BEKAVAC; SLAVKO JURIŠIĆ</t>
   </si>
   <si>
     <t>04.05.2026. 13:17:35</t>
   </si>
   <si>
     <t>03.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b67fa1b1-166a-4b4f-997b-fec8ed20b953</t>
   </si>
@@ -16733,51 +16928,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N775"/>
+  <dimension ref="A1:N783"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -16796,29875 +16991,30197 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2"/>
-[...1 lines deleted...]
-      <c r="G2"/>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      <c r="G5"/>
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" t="s">
+        <v>60</v>
+      </c>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N6" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="I7" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="L7" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="N7" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="I8" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K8" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="L8" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="M8" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="N8" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I9" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="L9" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="M9" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="N9" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="I10" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="L10" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="N10" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="I11" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K11" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="L11" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="M11" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="N11" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>107</v>
       </c>
       <c r="K12" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="L12" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="M12" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="N12" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="I13" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K13" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="L13" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="M13" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="I14" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K14" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="L14" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="M14" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="N14" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="I15" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K15" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="L15" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="M15" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="N15" t="s">
-        <v>117</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>132</v>
+      </c>
+      <c r="D16" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="I16" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="J16" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="K16" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="M16" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="N16" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="I17" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="J17" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="K17" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="L17" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="M17" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="N17" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="D18" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="I18" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="J18" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="K18" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="L18" t="s">
-        <v>31</v>
+        <v>150</v>
       </c>
       <c r="M18" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="N18" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="I19" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="J19" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="K19" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="L19" t="s">
-        <v>31</v>
+        <v>157</v>
       </c>
       <c r="M19" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="N19" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="D20" t="s">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="I20" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="J20" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="K20" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="L20" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="M20" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="N20" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="D21" t="s">
-        <v>153</v>
+        <v>118</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="I21" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K21" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="L21" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="D22" t="s">
-        <v>153</v>
+        <v>118</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="I22" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K22" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="M22" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="N22" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="D23" t="s">
-        <v>165</v>
+        <v>118</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="I23" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="J23" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K23" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="L23" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="M23" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="N23" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
       <c r="D24" t="s">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="I24" t="s">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="K24" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="L24" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="M24" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="N24" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="D25" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="I25" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="J25" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K25" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="L25" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
       <c r="M25" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="N25" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="D26" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="I26" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="J26" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="K26" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="L26" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M26" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="N26" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="D27" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="I27" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="J27" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="K27" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="L27" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M27" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="N27" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="D28" t="s">
-        <v>48</v>
+        <v>212</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="I28" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="J28" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K28" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="L28" t="s">
-        <v>207</v>
+        <v>44</v>
       </c>
       <c r="M28" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="N28" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D29" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="I29" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="J29" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K29" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="L29" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="M29" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="N29" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D30" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="I30" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="J30" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K30" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="L30" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M30" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="N30" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="D31" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="I31" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="J31" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K31" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="L31" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="M31" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="N31" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="D32" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="I32" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="J32" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="K32" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="L32" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="M32" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="N32" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="D33" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="I33" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="J33" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K33" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="L33" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="M33" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="N33" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="D34" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="I34" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="J34" t="s">
-        <v>29</v>
+        <v>261</v>
       </c>
       <c r="K34" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="L34" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M34" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="N34" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="D35" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="I35" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="J35" t="s">
-        <v>192</v>
+        <v>261</v>
       </c>
       <c r="K35" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="L35" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M35" t="s">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="N35" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="D36" t="s">
-        <v>257</v>
+        <v>118</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="I36" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="J36" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="K36" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="L36" t="s">
-        <v>31</v>
+        <v>276</v>
       </c>
       <c r="M36" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="N36" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="D37" t="s">
-        <v>265</v>
-[...9 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="I37" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="J37" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="K37" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="L37" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="M37" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="N37" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="D38" t="s">
-        <v>265</v>
-[...9 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
       <c r="H38" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="I38" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="J38" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="K38" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="L38" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="M38" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="N38" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D39" t="s">
-        <v>211</v>
+        <v>289</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="I39" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="J39" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="K39" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="L39" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M39" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="N39" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D40" t="s">
-        <v>220</v>
+        <v>301</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="I40" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="J40" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
       <c r="K40" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="L40" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M40" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="N40" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="D41" t="s">
-        <v>220</v>
+        <v>308</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="I41" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="J41" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K41" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="L41" t="s">
-        <v>224</v>
+        <v>312</v>
       </c>
       <c r="M41" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="N41" t="s">
-        <v>299</v>
+        <v>314</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="D42" t="s">
-        <v>265</v>
-[...9 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>308</v>
+        <v>105</v>
       </c>
       <c r="I42" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="J42" t="s">
-        <v>271</v>
+        <v>42</v>
       </c>
       <c r="K42" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="L42" t="s">
-        <v>273</v>
+        <v>109</v>
       </c>
       <c r="M42" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="N42" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D43" t="s">
-        <v>265</v>
-[...9 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="I43" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J43" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="K43" t="s">
+        <v>323</v>
+      </c>
+      <c r="L43" t="s">
+        <v>109</v>
+      </c>
+      <c r="M43" t="s">
+        <v>324</v>
+      </c>
+      <c r="N43" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>325</v>
       </c>
       <c r="D44" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="I44" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="J44" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
       <c r="K44" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="L44" t="s">
-        <v>326</v>
+        <v>44</v>
       </c>
       <c r="M44" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="N44"/>
+        <v>330</v>
+      </c>
+      <c r="N44" t="s">
+        <v>331</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D45" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      <c r="G45"/>
+        <v>333</v>
+      </c>
+      <c r="E45" t="s">
+        <v>334</v>
+      </c>
+      <c r="F45" t="s">
+        <v>335</v>
+      </c>
+      <c r="G45" t="s">
+        <v>336</v>
+      </c>
       <c r="H45" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="I45" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="J45" t="s">
-        <v>192</v>
+        <v>339</v>
       </c>
       <c r="K45" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="L45" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M45" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="N45" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="D46" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E46" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="F46" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="G46" t="s">
+        <v>347</v>
+      </c>
+      <c r="H46" t="s">
+        <v>348</v>
+      </c>
+      <c r="I46" t="s">
+        <v>349</v>
+      </c>
+      <c r="J46" t="s">
         <v>339</v>
       </c>
-      <c r="H46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K46" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="L46" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="M46" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="N46" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="D47" t="s">
-        <v>336</v>
-[...9 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="I47" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="J47" t="s">
-        <v>214</v>
+        <v>33</v>
       </c>
       <c r="K47" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="L47" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="M47" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="N47" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="D48" t="s">
-        <v>356</v>
+        <v>289</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="I48" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="J48" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="K48" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="L48" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="M48" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="N48" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D49" t="s">
-        <v>336</v>
-[...9 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" t="s">
         <v>366</v>
       </c>
       <c r="I49" t="s">
         <v>367</v>
       </c>
       <c r="J49" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K49" t="s">
         <v>368</v>
       </c>
       <c r="L49" t="s">
-        <v>343</v>
+        <v>293</v>
       </c>
       <c r="M49" t="s">
         <v>369</v>
       </c>
       <c r="N49" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
+        <v>370</v>
+      </c>
+      <c r="D50" t="s">
+        <v>333</v>
+      </c>
+      <c r="E50" t="s">
         <v>371</v>
       </c>
-      <c r="D50" t="s">
-[...4 lines deleted...]
-      <c r="G50"/>
+      <c r="F50" t="s">
+        <v>372</v>
+      </c>
+      <c r="G50" t="s">
+        <v>373</v>
+      </c>
       <c r="H50" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="I50" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="J50" t="s">
-        <v>374</v>
+        <v>339</v>
       </c>
       <c r="K50" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="L50" t="s">
-        <v>273</v>
+        <v>341</v>
       </c>
       <c r="M50" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="N50" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D51" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>333</v>
+      </c>
+      <c r="E51" t="s">
+        <v>380</v>
+      </c>
+      <c r="F51" t="s">
+        <v>381</v>
+      </c>
+      <c r="G51" t="s">
+        <v>382</v>
+      </c>
       <c r="H51" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="I51" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="J51" t="s">
-        <v>374</v>
+        <v>339</v>
       </c>
       <c r="K51" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="L51" t="s">
-        <v>273</v>
+        <v>341</v>
       </c>
       <c r="M51" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="N51" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>384</v>
+        <v>105</v>
       </c>
       <c r="D52" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="I52" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="J52" t="s">
-        <v>20</v>
+        <v>283</v>
       </c>
       <c r="K52" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="L52" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="M52" t="s">
-        <v>390</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="D53" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="I53" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="J53" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
       <c r="K53" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="L53" t="s">
-        <v>389</v>
+        <v>44</v>
       </c>
       <c r="M53" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="N53" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="D54" t="s">
-        <v>385</v>
-[...3 lines deleted...]
-      <c r="G54"/>
+        <v>402</v>
+      </c>
+      <c r="E54" t="s">
+        <v>403</v>
+      </c>
+      <c r="F54" t="s">
+        <v>404</v>
+      </c>
+      <c r="G54" t="s">
+        <v>405</v>
+      </c>
       <c r="H54" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="I54" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="J54" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="K54" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="L54" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="M54" t="s">
-        <v>399</v>
+        <v>410</v>
       </c>
       <c r="N54" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
       <c r="D55" t="s">
-        <v>385</v>
-[...3 lines deleted...]
-      <c r="G55"/>
+        <v>402</v>
+      </c>
+      <c r="E55" t="s">
+        <v>413</v>
+      </c>
+      <c r="F55" t="s">
+        <v>414</v>
+      </c>
+      <c r="G55" t="s">
+        <v>415</v>
+      </c>
       <c r="H55" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="I55" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="J55" t="s">
-        <v>20</v>
+        <v>283</v>
       </c>
       <c r="K55" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="L55" t="s">
-        <v>389</v>
+        <v>25</v>
       </c>
       <c r="M55" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="N55" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>384</v>
+        <v>421</v>
       </c>
       <c r="D56" t="s">
-        <v>385</v>
+        <v>422</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="I56" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="J56" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
       <c r="K56" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="L56" t="s">
-        <v>389</v>
+        <v>44</v>
       </c>
       <c r="M56" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="N56" t="s">
-        <v>391</v>
+        <v>427</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>384</v>
+        <v>428</v>
       </c>
       <c r="D57" t="s">
-        <v>385</v>
-[...3 lines deleted...]
-      <c r="G57"/>
+        <v>402</v>
+      </c>
+      <c r="E57" t="s">
+        <v>429</v>
+      </c>
+      <c r="F57" t="s">
+        <v>430</v>
+      </c>
+      <c r="G57" t="s">
+        <v>431</v>
+      </c>
       <c r="H57" t="s">
-        <v>408</v>
+        <v>432</v>
       </c>
       <c r="I57" t="s">
+        <v>433</v>
+      </c>
+      <c r="J57" t="s">
+        <v>283</v>
+      </c>
+      <c r="K57" t="s">
+        <v>434</v>
+      </c>
+      <c r="L57" t="s">
         <v>409</v>
       </c>
-      <c r="J57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M57" t="s">
-        <v>411</v>
+        <v>435</v>
       </c>
       <c r="N57" t="s">
-        <v>391</v>
+        <v>436</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>384</v>
+        <v>437</v>
       </c>
       <c r="D58" t="s">
-        <v>385</v>
+        <v>333</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>412</v>
+        <v>438</v>
       </c>
       <c r="I58" t="s">
-        <v>413</v>
+        <v>439</v>
       </c>
       <c r="J58" t="s">
-        <v>20</v>
+        <v>440</v>
       </c>
       <c r="K58" t="s">
-        <v>414</v>
+        <v>441</v>
       </c>
       <c r="L58" t="s">
-        <v>389</v>
+        <v>341</v>
       </c>
       <c r="M58" t="s">
-        <v>415</v>
+        <v>442</v>
       </c>
       <c r="N58" t="s">
-        <v>391</v>
+        <v>443</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>384</v>
+        <v>444</v>
       </c>
       <c r="D59" t="s">
-        <v>385</v>
+        <v>333</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>416</v>
+        <v>445</v>
       </c>
       <c r="I59" t="s">
-        <v>417</v>
+        <v>446</v>
       </c>
       <c r="J59" t="s">
-        <v>20</v>
+        <v>440</v>
       </c>
       <c r="K59" t="s">
-        <v>418</v>
+        <v>447</v>
       </c>
       <c r="L59" t="s">
-        <v>389</v>
+        <v>341</v>
       </c>
       <c r="M59" t="s">
-        <v>419</v>
+        <v>448</v>
       </c>
       <c r="N59" t="s">
-        <v>391</v>
+        <v>449</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D60" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>420</v>
+        <v>452</v>
       </c>
       <c r="I60" t="s">
-        <v>421</v>
+        <v>453</v>
       </c>
       <c r="J60" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K60" t="s">
-        <v>422</v>
+        <v>454</v>
       </c>
       <c r="L60" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M60" t="s">
-        <v>423</v>
+        <v>456</v>
       </c>
       <c r="N60" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D61" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>424</v>
+        <v>458</v>
       </c>
       <c r="I61" t="s">
-        <v>425</v>
+        <v>459</v>
       </c>
       <c r="J61" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K61" t="s">
-        <v>426</v>
+        <v>460</v>
       </c>
       <c r="L61" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M61" t="s">
-        <v>427</v>
+        <v>461</v>
       </c>
       <c r="N61" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D62" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>428</v>
+        <v>462</v>
       </c>
       <c r="I62" t="s">
-        <v>429</v>
+        <v>463</v>
       </c>
       <c r="J62" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K62" t="s">
-        <v>430</v>
+        <v>464</v>
       </c>
       <c r="L62" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M62" t="s">
-        <v>431</v>
+        <v>465</v>
       </c>
       <c r="N62" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D63" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>432</v>
+        <v>466</v>
       </c>
       <c r="I63" t="s">
-        <v>433</v>
+        <v>467</v>
       </c>
       <c r="J63" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K63" t="s">
-        <v>434</v>
+        <v>468</v>
       </c>
       <c r="L63" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M63" t="s">
-        <v>435</v>
+        <v>469</v>
       </c>
       <c r="N63" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D64" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>436</v>
+        <v>470</v>
       </c>
       <c r="I64" t="s">
-        <v>437</v>
+        <v>471</v>
       </c>
       <c r="J64" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K64" t="s">
-        <v>438</v>
+        <v>472</v>
       </c>
       <c r="L64" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M64" t="s">
-        <v>439</v>
+        <v>473</v>
       </c>
       <c r="N64" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D65" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>440</v>
+        <v>474</v>
       </c>
       <c r="I65" t="s">
-        <v>441</v>
+        <v>475</v>
       </c>
       <c r="J65" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K65" t="s">
-        <v>442</v>
+        <v>476</v>
       </c>
       <c r="L65" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M65" t="s">
-        <v>443</v>
+        <v>477</v>
       </c>
       <c r="N65" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D66" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>444</v>
+        <v>478</v>
       </c>
       <c r="I66" t="s">
-        <v>445</v>
+        <v>479</v>
       </c>
       <c r="J66" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K66" t="s">
-        <v>446</v>
+        <v>480</v>
       </c>
       <c r="L66" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M66" t="s">
-        <v>447</v>
+        <v>481</v>
       </c>
       <c r="N66" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D67" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>448</v>
+        <v>482</v>
       </c>
       <c r="I67" t="s">
-        <v>449</v>
+        <v>483</v>
       </c>
       <c r="J67" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K67" t="s">
-        <v>450</v>
+        <v>484</v>
       </c>
       <c r="L67" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M67" t="s">
-        <v>451</v>
+        <v>485</v>
       </c>
       <c r="N67" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D68" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>452</v>
+        <v>486</v>
       </c>
       <c r="I68" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="J68" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K68" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="L68" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M68" t="s">
-        <v>455</v>
+        <v>489</v>
       </c>
       <c r="N68" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D69" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>456</v>
+        <v>490</v>
       </c>
       <c r="I69" t="s">
+        <v>491</v>
+      </c>
+      <c r="J69" t="s">
+        <v>23</v>
+      </c>
+      <c r="K69" t="s">
+        <v>492</v>
+      </c>
+      <c r="L69" t="s">
+        <v>455</v>
+      </c>
+      <c r="M69" t="s">
+        <v>493</v>
+      </c>
+      <c r="N69" t="s">
         <v>457</v>
-      </c>
-[...13 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D70" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>460</v>
+        <v>494</v>
       </c>
       <c r="I70" t="s">
-        <v>461</v>
+        <v>495</v>
       </c>
       <c r="J70" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K70" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
       <c r="L70" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M70" t="s">
-        <v>463</v>
+        <v>497</v>
       </c>
       <c r="N70" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="D71" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>464</v>
+        <v>498</v>
       </c>
       <c r="I71" t="s">
-        <v>465</v>
+        <v>499</v>
       </c>
       <c r="J71" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K71" t="s">
-        <v>466</v>
+        <v>500</v>
       </c>
       <c r="L71" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="M71" t="s">
-        <v>467</v>
+        <v>501</v>
       </c>
       <c r="N71" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
       <c r="D72" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>470</v>
+        <v>502</v>
       </c>
       <c r="I72" t="s">
-        <v>471</v>
+        <v>503</v>
       </c>
       <c r="J72" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="K72" t="s">
-        <v>472</v>
+        <v>504</v>
       </c>
       <c r="L72" t="s">
-        <v>31</v>
+        <v>455</v>
       </c>
       <c r="M72" t="s">
-        <v>473</v>
+        <v>505</v>
       </c>
       <c r="N72" t="s">
-        <v>474</v>
+        <v>457</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="D73" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>477</v>
+        <v>506</v>
       </c>
       <c r="I73" t="s">
-        <v>478</v>
+        <v>507</v>
       </c>
       <c r="J73" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K73" t="s">
-        <v>479</v>
+        <v>508</v>
       </c>
       <c r="L73" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="M73" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="N73" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="D74" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="I74" t="s">
-        <v>484</v>
+        <v>511</v>
       </c>
       <c r="J74" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K74" t="s">
-        <v>485</v>
+        <v>512</v>
       </c>
       <c r="L74" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="M74" t="s">
-        <v>486</v>
+        <v>513</v>
       </c>
       <c r="N74" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="D75" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="I75" t="s">
-        <v>488</v>
+        <v>515</v>
       </c>
       <c r="J75" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K75" t="s">
-        <v>489</v>
+        <v>516</v>
       </c>
       <c r="L75" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="M75" t="s">
-        <v>490</v>
+        <v>517</v>
       </c>
       <c r="N75" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="D76" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>491</v>
+        <v>518</v>
       </c>
       <c r="I76" t="s">
-        <v>492</v>
+        <v>519</v>
       </c>
       <c r="J76" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K76" t="s">
-        <v>493</v>
+        <v>520</v>
       </c>
       <c r="L76" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="M76" t="s">
-        <v>494</v>
+        <v>521</v>
       </c>
       <c r="N76" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="D77" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>495</v>
+        <v>522</v>
       </c>
       <c r="I77" t="s">
-        <v>496</v>
+        <v>523</v>
       </c>
       <c r="J77" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K77" t="s">
-        <v>497</v>
+        <v>524</v>
       </c>
       <c r="L77" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="M77" t="s">
-        <v>498</v>
+        <v>525</v>
       </c>
       <c r="N77" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>499</v>
+        <v>450</v>
       </c>
       <c r="D78" t="s">
-        <v>500</v>
+        <v>451</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>501</v>
+        <v>526</v>
       </c>
       <c r="I78" t="s">
-        <v>502</v>
+        <v>527</v>
       </c>
       <c r="J78" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K78" t="s">
-        <v>503</v>
+        <v>528</v>
       </c>
       <c r="L78" t="s">
-        <v>504</v>
+        <v>455</v>
       </c>
       <c r="M78" t="s">
-        <v>505</v>
+        <v>529</v>
       </c>
       <c r="N78" t="s">
-        <v>506</v>
+        <v>457</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>499</v>
+        <v>450</v>
       </c>
       <c r="D79" t="s">
-        <v>507</v>
+        <v>451</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>501</v>
+        <v>530</v>
       </c>
       <c r="I79" t="s">
-        <v>508</v>
+        <v>531</v>
       </c>
       <c r="J79" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K79" t="s">
-        <v>509</v>
+        <v>532</v>
       </c>
       <c r="L79" t="s">
-        <v>510</v>
+        <v>455</v>
       </c>
       <c r="M79" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="N79" t="s">
-        <v>506</v>
+        <v>457</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="D80" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="I80" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="J80" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
       <c r="K80" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="L80" t="s">
-        <v>517</v>
+        <v>44</v>
       </c>
       <c r="M80" t="s">
-        <v>518</v>
+        <v>539</v>
       </c>
       <c r="N80" t="s">
-        <v>519</v>
+        <v>540</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="D81" t="s">
-        <v>513</v>
+        <v>542</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
       <c r="I81" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="J81" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K81" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
       <c r="L81" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="M81" t="s">
-        <v>523</v>
+        <v>547</v>
       </c>
       <c r="N81" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="D82" t="s">
-        <v>513</v>
+        <v>542</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>524</v>
+        <v>549</v>
       </c>
       <c r="I82" t="s">
-        <v>525</v>
+        <v>550</v>
       </c>
       <c r="J82" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K82" t="s">
-        <v>526</v>
+        <v>551</v>
       </c>
       <c r="L82" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="M82" t="s">
-        <v>527</v>
+        <v>552</v>
       </c>
       <c r="N82" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="D83" t="s">
-        <v>513</v>
+        <v>542</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>528</v>
+        <v>553</v>
       </c>
       <c r="I83" t="s">
-        <v>529</v>
+        <v>554</v>
       </c>
       <c r="J83" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K83" t="s">
-        <v>530</v>
+        <v>555</v>
       </c>
       <c r="L83" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="M83" t="s">
-        <v>531</v>
+        <v>556</v>
       </c>
       <c r="N83" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="D84" t="s">
-        <v>513</v>
+        <v>542</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>532</v>
+        <v>557</v>
       </c>
       <c r="I84" t="s">
-        <v>533</v>
+        <v>558</v>
       </c>
       <c r="J84" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K84" t="s">
-        <v>534</v>
+        <v>559</v>
       </c>
       <c r="L84" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="M84" t="s">
-        <v>535</v>
+        <v>560</v>
       </c>
       <c r="N84" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="D85" t="s">
-        <v>513</v>
+        <v>542</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>536</v>
+        <v>561</v>
       </c>
       <c r="I85" t="s">
-        <v>537</v>
+        <v>562</v>
       </c>
       <c r="J85" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K85" t="s">
-        <v>538</v>
+        <v>563</v>
       </c>
       <c r="L85" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="M85" t="s">
-        <v>539</v>
+        <v>564</v>
       </c>
       <c r="N85" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>512</v>
+        <v>565</v>
       </c>
       <c r="D86" t="s">
-        <v>513</v>
+        <v>566</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>540</v>
+        <v>567</v>
       </c>
       <c r="I86" t="s">
-        <v>541</v>
+        <v>568</v>
       </c>
       <c r="J86" t="s">
-        <v>20</v>
+        <v>283</v>
       </c>
       <c r="K86" t="s">
-        <v>542</v>
+        <v>569</v>
       </c>
       <c r="L86" t="s">
-        <v>517</v>
+        <v>570</v>
       </c>
       <c r="M86" t="s">
-        <v>543</v>
+        <v>571</v>
       </c>
       <c r="N86" t="s">
-        <v>519</v>
+        <v>572</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>544</v>
+        <v>565</v>
       </c>
       <c r="D87" t="s">
-        <v>48</v>
+        <v>573</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>545</v>
+        <v>567</v>
       </c>
       <c r="I87" t="s">
-        <v>546</v>
+        <v>574</v>
       </c>
       <c r="J87" t="s">
-        <v>20</v>
+        <v>283</v>
       </c>
       <c r="K87" t="s">
-        <v>547</v>
+        <v>575</v>
       </c>
       <c r="L87" t="s">
-        <v>548</v>
+        <v>576</v>
       </c>
       <c r="M87" t="s">
-        <v>549</v>
+        <v>577</v>
       </c>
       <c r="N87" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>551</v>
+        <v>578</v>
       </c>
       <c r="D88" t="s">
-        <v>48</v>
+        <v>579</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>552</v>
+        <v>580</v>
       </c>
       <c r="I88" t="s">
-        <v>553</v>
+        <v>581</v>
       </c>
       <c r="J88" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K88" t="s">
-        <v>554</v>
+        <v>582</v>
       </c>
       <c r="L88" t="s">
-        <v>555</v>
+        <v>583</v>
       </c>
       <c r="M88" t="s">
-        <v>556</v>
+        <v>584</v>
       </c>
       <c r="N88" t="s">
-        <v>557</v>
+        <v>585</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>558</v>
+        <v>578</v>
       </c>
       <c r="D89" t="s">
-        <v>48</v>
+        <v>579</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>559</v>
+        <v>586</v>
       </c>
       <c r="I89" t="s">
-        <v>560</v>
+        <v>587</v>
       </c>
       <c r="J89" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K89" t="s">
-        <v>561</v>
+        <v>588</v>
       </c>
       <c r="L89" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
       <c r="M89" t="s">
-        <v>563</v>
+        <v>589</v>
       </c>
       <c r="N89" t="s">
-        <v>564</v>
+        <v>585</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="D90" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>567</v>
+        <v>590</v>
       </c>
       <c r="I90" t="s">
-        <v>568</v>
+        <v>591</v>
       </c>
       <c r="J90" t="s">
-        <v>289</v>
+        <v>23</v>
       </c>
       <c r="K90" t="s">
-        <v>569</v>
+        <v>592</v>
       </c>
       <c r="L90" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="M90" t="s">
-        <v>571</v>
+        <v>593</v>
       </c>
       <c r="N90" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="D91" t="s">
-        <v>48</v>
+        <v>579</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="I91" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="J91" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K91" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="L91" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="M91" t="s">
-        <v>578</v>
+        <v>597</v>
       </c>
       <c r="N91" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="D92" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="I92" t="s">
+        <v>599</v>
+      </c>
+      <c r="J92" t="s">
+        <v>23</v>
+      </c>
+      <c r="K92" t="s">
+        <v>600</v>
+      </c>
+      <c r="L92" t="s">
         <v>583</v>
       </c>
-      <c r="J92" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M92" t="s">
+        <v>601</v>
+      </c>
+      <c r="N92" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="D93" t="s">
-        <v>48</v>
+        <v>579</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>588</v>
+        <v>602</v>
       </c>
       <c r="I93" t="s">
-        <v>589</v>
+        <v>603</v>
       </c>
       <c r="J93" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K93" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="L93" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="M93" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="N93" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>594</v>
+        <v>578</v>
       </c>
       <c r="D94" t="s">
-        <v>48</v>
+        <v>579</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="I94" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="J94" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K94" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="L94" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="M94" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="N94" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>601</v>
+        <v>610</v>
       </c>
       <c r="D95" t="s">
-        <v>602</v>
+        <v>118</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="I95" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="J95" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="K95" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="L95" t="s">
-        <v>31</v>
+        <v>614</v>
       </c>
       <c r="M95" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="N95" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="D96" t="s">
-        <v>609</v>
+        <v>118</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="I96" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="J96" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="K96" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="L96" t="s">
-        <v>31</v>
+        <v>621</v>
       </c>
       <c r="M96" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="N96" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="D97" t="s">
-        <v>616</v>
+        <v>118</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="I97" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="J97" t="s">
-        <v>374</v>
+        <v>23</v>
       </c>
       <c r="K97" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="L97" t="s">
-        <v>273</v>
+        <v>628</v>
       </c>
       <c r="M97" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="N97" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="D98" t="s">
-        <v>48</v>
+        <v>632</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="I98" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="J98" t="s">
-        <v>214</v>
+        <v>33</v>
       </c>
       <c r="K98" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="L98" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="M98" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="N98" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="D99" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="I99" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="J99" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K99" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="L99" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="M99" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
       <c r="N99" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="D100" t="s">
-        <v>48</v>
+        <v>647</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>630</v>
+        <v>648</v>
       </c>
       <c r="I100" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="J100" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
       <c r="K100" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
       <c r="L100" t="s">
-        <v>639</v>
+        <v>44</v>
       </c>
       <c r="M100" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="N100" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
       <c r="D101" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>643</v>
+        <v>654</v>
       </c>
       <c r="I101" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
       <c r="J101" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K101" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="L101" t="s">
-        <v>646</v>
+        <v>657</v>
       </c>
       <c r="M101" t="s">
-        <v>647</v>
+        <v>658</v>
       </c>
       <c r="N101" t="s">
-        <v>648</v>
+        <v>659</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="D102" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
       <c r="I102" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="J102" t="s">
-        <v>374</v>
+        <v>23</v>
       </c>
       <c r="K102" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="L102" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="M102" t="s">
-        <v>654</v>
+        <v>665</v>
       </c>
       <c r="N102" t="s">
-        <v>655</v>
+        <v>666</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>656</v>
+        <v>667</v>
       </c>
       <c r="D103" t="s">
-        <v>500</v>
-[...9 lines deleted...]
-      </c>
+        <v>668</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
       <c r="H103" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="I103" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="J103" t="s">
-        <v>374</v>
+        <v>261</v>
       </c>
       <c r="K103" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="L103" t="s">
-        <v>663</v>
+        <v>44</v>
       </c>
       <c r="M103" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="N103" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="D104" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="I104" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="J104" t="s">
-        <v>670</v>
+        <v>261</v>
       </c>
       <c r="K104" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="L104" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M104" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="N104" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="D105" t="s">
-        <v>48</v>
+        <v>682</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="I105" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="J105" t="s">
-        <v>214</v>
+        <v>440</v>
       </c>
       <c r="K105" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="L105" t="s">
-        <v>678</v>
+        <v>341</v>
       </c>
       <c r="M105" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="N105" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="D106" t="s">
-        <v>500</v>
-[...9 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
       <c r="H106" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="I106" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="J106" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K106" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="L106" t="s">
-        <v>343</v>
+        <v>692</v>
       </c>
       <c r="M106" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="N106" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="D107" t="s">
-        <v>500</v>
-[...9 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
       <c r="H107" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="I107" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="J107" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K107" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="L107" t="s">
-        <v>343</v>
+        <v>699</v>
       </c>
       <c r="M107" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="N107" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="D108" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="I108" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="J108" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K108" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="L108" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="M108" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="N108" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="D109" t="s">
-        <v>707</v>
+        <v>118</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="I109" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="J109" t="s">
-        <v>670</v>
+        <v>283</v>
       </c>
       <c r="K109" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="L109" t="s">
-        <v>31</v>
+        <v>712</v>
       </c>
       <c r="M109" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="N109" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="D110" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="I110" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="J110" t="s">
-        <v>214</v>
+        <v>440</v>
       </c>
       <c r="K110" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="L110" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="M110" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="N110" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D111" t="s">
-        <v>500</v>
+        <v>566</v>
       </c>
       <c r="E111" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="F111" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="G111" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="H111" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="I111" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="J111" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K111" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="L111" t="s">
-        <v>663</v>
+        <v>54</v>
       </c>
       <c r="M111" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="N111" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D112" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="I112" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="J112" t="s">
-        <v>214</v>
+        <v>735</v>
       </c>
       <c r="K112" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="L112" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M112" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="N112" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="D113" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="I113" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="J113" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K113" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="L113" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="M113" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="N113" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="D114" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      <c r="G114"/>
+        <v>566</v>
+      </c>
+      <c r="E114" t="s">
+        <v>747</v>
+      </c>
+      <c r="F114" t="s">
+        <v>748</v>
+      </c>
+      <c r="G114" t="s">
+        <v>749</v>
+      </c>
       <c r="H114" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="I114" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="J114" t="s">
-        <v>670</v>
+        <v>440</v>
       </c>
       <c r="K114" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="L114" t="s">
-        <v>31</v>
+        <v>409</v>
       </c>
       <c r="M114" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="N114" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="D115" t="s">
-        <v>751</v>
-[...3 lines deleted...]
-      <c r="G115"/>
+        <v>566</v>
+      </c>
+      <c r="E115" t="s">
+        <v>756</v>
+      </c>
+      <c r="F115" t="s">
+        <v>757</v>
+      </c>
+      <c r="G115" t="s">
+        <v>758</v>
+      </c>
       <c r="H115" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="I115" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="J115" t="s">
-        <v>670</v>
+        <v>440</v>
       </c>
       <c r="K115" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="L115" t="s">
-        <v>31</v>
+        <v>409</v>
       </c>
       <c r="M115" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="N115" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="D116" t="s">
-        <v>758</v>
+        <v>118</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="I116" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="J116" t="s">
-        <v>670</v>
+        <v>440</v>
       </c>
       <c r="K116" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="L116" t="s">
-        <v>31</v>
+        <v>768</v>
       </c>
       <c r="M116" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="N116" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="D117" t="s">
-        <v>48</v>
+        <v>772</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="I117" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="J117" t="s">
-        <v>214</v>
+        <v>735</v>
       </c>
       <c r="K117" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="L117" t="s">
-        <v>768</v>
+        <v>44</v>
       </c>
       <c r="M117" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="N117" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="D118" t="s">
-        <v>772</v>
+        <v>118</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="I118" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="J118" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K118" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="L118" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="M118" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="N118" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="D119" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="G119"/>
+        <v>566</v>
+      </c>
+      <c r="E119" t="s">
+        <v>786</v>
+      </c>
+      <c r="F119" t="s">
+        <v>787</v>
+      </c>
+      <c r="G119" t="s">
+        <v>788</v>
+      </c>
       <c r="H119" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="I119" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="J119" t="s">
-        <v>214</v>
+        <v>440</v>
       </c>
       <c r="K119" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="L119" t="s">
-        <v>783</v>
+        <v>54</v>
       </c>
       <c r="M119" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="N119" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="D120" t="s">
-        <v>48</v>
+        <v>795</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="I120" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="J120" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K120" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="L120" t="s">
-        <v>790</v>
+        <v>293</v>
       </c>
       <c r="M120" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="N120" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="D121" t="s">
-        <v>794</v>
-[...9 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
       <c r="H121" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="I121" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="J121" t="s">
-        <v>800</v>
+        <v>283</v>
       </c>
       <c r="K121" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="L121" t="s">
-        <v>273</v>
+        <v>805</v>
       </c>
       <c r="M121" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="N121" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="D122" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="I122" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="J122" t="s">
-        <v>670</v>
+        <v>735</v>
       </c>
       <c r="K122" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="L122" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M122" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="N122" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="D123" t="s">
-        <v>48</v>
+        <v>816</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="I123" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="J123" t="s">
-        <v>214</v>
+        <v>735</v>
       </c>
       <c r="K123" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="L123" t="s">
-        <v>815</v>
+        <v>44</v>
       </c>
       <c r="M123" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="N123" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="D124" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="I124" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="J124" t="s">
-        <v>670</v>
+        <v>735</v>
       </c>
       <c r="K124" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="L124" t="s">
-        <v>823</v>
+        <v>44</v>
       </c>
       <c r="M124" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="N124" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="D125" t="s">
-        <v>827</v>
+        <v>118</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="I125" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="J125" t="s">
-        <v>670</v>
+        <v>283</v>
       </c>
       <c r="K125" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="L125" t="s">
-        <v>31</v>
+        <v>833</v>
       </c>
       <c r="M125" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="N125" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="D126" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="I126" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="J126" t="s">
-        <v>670</v>
+        <v>440</v>
       </c>
       <c r="K126" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="L126" t="s">
-        <v>31</v>
+        <v>841</v>
       </c>
       <c r="M126" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="N126" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="D127" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="I127" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="J127" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K127" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="L127" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="M127" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="N127" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="D128" t="s">
-        <v>848</v>
+        <v>118</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="I128" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="J128" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K128" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="L128" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="M128" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="N128" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D129" t="s">
-        <v>856</v>
-[...3 lines deleted...]
-      <c r="G129"/>
+        <v>859</v>
+      </c>
+      <c r="E129" t="s">
+        <v>860</v>
+      </c>
+      <c r="F129" t="s">
+        <v>861</v>
+      </c>
+      <c r="G129" t="s">
+        <v>862</v>
+      </c>
       <c r="H129" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="I129" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="J129" t="s">
-        <v>374</v>
+        <v>865</v>
       </c>
       <c r="K129" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="L129" t="s">
-        <v>224</v>
+        <v>341</v>
       </c>
       <c r="M129" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="N129" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="D130" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="I130" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="J130" t="s">
-        <v>374</v>
+        <v>735</v>
       </c>
       <c r="K130" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="L130" t="s">
-        <v>867</v>
+        <v>44</v>
       </c>
       <c r="M130" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="N130" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="D131" t="s">
-        <v>500</v>
+        <v>118</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="I131" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="J131" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K131" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="L131" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="M131" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="N131" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="D132" t="s">
-        <v>48</v>
+        <v>884</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="I132" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="J132" t="s">
-        <v>214</v>
+        <v>735</v>
       </c>
       <c r="K132" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
       <c r="L132" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="M132" t="s">
-        <v>882</v>
+        <v>889</v>
       </c>
       <c r="N132" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>884</v>
+        <v>891</v>
       </c>
       <c r="D133" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="I133" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="J133" t="s">
-        <v>374</v>
+        <v>735</v>
       </c>
       <c r="K133" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="L133" t="s">
-        <v>177</v>
+        <v>44</v>
       </c>
       <c r="M133" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="N133" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="D134" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="I134" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="J134" t="s">
-        <v>374</v>
+        <v>735</v>
       </c>
       <c r="K134" t="s">
-        <v>895</v>
+        <v>902</v>
       </c>
       <c r="L134" t="s">
-        <v>177</v>
+        <v>44</v>
       </c>
       <c r="M134" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="N134" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
       <c r="D135" t="s">
-        <v>899</v>
+        <v>118</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="I135" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="J135" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K135" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="L135" t="s">
-        <v>177</v>
+        <v>909</v>
       </c>
       <c r="M135" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="N135" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
-      <c r="C136"/>
+      <c r="C136" t="s">
+        <v>912</v>
+      </c>
       <c r="D136" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="I136" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="J136" t="s">
-        <v>908</v>
+        <v>283</v>
       </c>
       <c r="K136" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="L136" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
       <c r="M136" t="s">
-        <v>911</v>
-[...1 lines deleted...]
-      <c r="N136"/>
+        <v>918</v>
+      </c>
+      <c r="N136" t="s">
+        <v>919</v>
+      </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="D137" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="I137" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="J137" t="s">
-        <v>916</v>
+        <v>440</v>
       </c>
       <c r="K137" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="L137" t="s">
-        <v>918</v>
+        <v>293</v>
       </c>
       <c r="M137" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="N137" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>912</v>
+        <v>927</v>
       </c>
       <c r="D138" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="I138" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="J138" t="s">
-        <v>916</v>
+        <v>440</v>
       </c>
       <c r="K138" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="L138" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="M138" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="N138" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="D139" t="s">
-        <v>928</v>
+        <v>566</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="I139" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="J139" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K139" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="L139" t="s">
-        <v>291</v>
+        <v>939</v>
       </c>
       <c r="M139" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="N139" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="D140" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>936</v>
+        <v>943</v>
       </c>
       <c r="I140" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="J140" t="s">
-        <v>931</v>
+        <v>283</v>
       </c>
       <c r="K140" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="L140" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="M140" t="s">
-        <v>940</v>
+        <v>947</v>
       </c>
       <c r="N140" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="D141" t="s">
-        <v>48</v>
+        <v>950</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="I141" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="J141" t="s">
-        <v>945</v>
+        <v>440</v>
       </c>
       <c r="K141" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="L141" t="s">
-        <v>947</v>
+        <v>71</v>
       </c>
       <c r="M141" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="N141" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="D142" t="s">
-        <v>48</v>
+        <v>957</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="I142" t="s">
-        <v>952</v>
+        <v>959</v>
       </c>
       <c r="J142" t="s">
-        <v>945</v>
+        <v>440</v>
       </c>
       <c r="K142" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="L142" t="s">
-        <v>954</v>
+        <v>71</v>
       </c>
       <c r="M142" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="N142" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="D143" t="s">
-        <v>48</v>
+        <v>964</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
       <c r="I143" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="J143" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K143" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
       <c r="L143" t="s">
-        <v>961</v>
+        <v>71</v>
       </c>
       <c r="M143" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="N143" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
-      <c r="C144" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C144"/>
       <c r="D144" t="s">
-        <v>48</v>
+        <v>970</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="I144" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="J144" t="s">
-        <v>931</v>
+        <v>973</v>
       </c>
       <c r="K144" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="L144" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="M144" t="s">
-        <v>969</v>
-[...3 lines deleted...]
-      </c>
+        <v>976</v>
+      </c>
+      <c r="N144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="D145" t="s">
-        <v>794</v>
-[...9 lines deleted...]
-      </c>
+        <v>978</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
       <c r="H145" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="I145" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="J145" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="K145" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="L145" t="s">
-        <v>273</v>
+        <v>983</v>
       </c>
       <c r="M145" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="N145" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
+        <v>977</v>
+      </c>
+      <c r="D146" t="s">
+        <v>986</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
+      <c r="H146" t="s">
+        <v>987</v>
+      </c>
+      <c r="I146" t="s">
+        <v>988</v>
+      </c>
+      <c r="J146" t="s">
         <v>981</v>
       </c>
-      <c r="D146" t="s">
-[...11 lines deleted...]
-      <c r="H146" t="s">
+      <c r="K146" t="s">
+        <v>989</v>
+      </c>
+      <c r="L146" t="s">
+        <v>990</v>
+      </c>
+      <c r="M146" t="s">
+        <v>991</v>
+      </c>
+      <c r="N146" t="s">
         <v>985</v>
-      </c>
-[...16 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D147" t="s">
-        <v>794</v>
-[...7 lines deleted...]
-      <c r="G147" t="s">
         <v>993</v>
       </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
       <c r="H147" t="s">
         <v>994</v>
       </c>
       <c r="I147" t="s">
         <v>995</v>
       </c>
       <c r="J147" t="s">
-        <v>977</v>
+        <v>996</v>
       </c>
       <c r="K147" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="L147" t="s">
-        <v>273</v>
+        <v>25</v>
       </c>
       <c r="M147" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="N147" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D148" t="s">
-        <v>794</v>
-[...4 lines deleted...]
-      <c r="F148" t="s">
+        <v>118</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
+      <c r="H148" t="s">
         <v>1001</v>
       </c>
-      <c r="G148" t="s">
+      <c r="I148" t="s">
         <v>1002</v>
       </c>
-      <c r="H148" t="s">
+      <c r="J148" t="s">
+        <v>996</v>
+      </c>
+      <c r="K148" t="s">
         <v>1003</v>
       </c>
-      <c r="I148" t="s">
+      <c r="L148" t="s">
         <v>1004</v>
       </c>
-      <c r="J148" t="s">
-[...2 lines deleted...]
-      <c r="K148" t="s">
+      <c r="M148" t="s">
         <v>1005</v>
       </c>
-      <c r="L148" t="s">
-[...2 lines deleted...]
-      <c r="M148" t="s">
+      <c r="N148" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D149" t="s">
+        <v>118</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149" t="s">
         <v>1008</v>
       </c>
-      <c r="D149" t="s">
+      <c r="I149" t="s">
         <v>1009</v>
       </c>
-      <c r="E149" t="s">
+      <c r="J149" t="s">
         <v>1010</v>
       </c>
-      <c r="F149" t="s">
+      <c r="K149" t="s">
         <v>1011</v>
       </c>
-      <c r="G149" t="s">
+      <c r="L149" t="s">
         <v>1012</v>
       </c>
-      <c r="H149" t="s">
+      <c r="M149" t="s">
         <v>1013</v>
       </c>
-      <c r="I149" t="s">
+      <c r="N149" t="s">
         <v>1014</v>
-      </c>
-[...13 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D150" t="s">
+        <v>118</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1010</v>
+      </c>
+      <c r="K150" t="s">
         <v>1018</v>
       </c>
-      <c r="D150" t="s">
-[...2 lines deleted...]
-      <c r="E150" t="s">
+      <c r="L150" t="s">
         <v>1019</v>
       </c>
-      <c r="F150" t="s">
+      <c r="M150" t="s">
         <v>1020</v>
       </c>
-      <c r="G150" t="s">
+      <c r="N150" t="s">
         <v>1021</v>
-      </c>
-[...19 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="D151" t="s">
-        <v>1028</v>
+        <v>118</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
       <c r="I151" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="J151" t="s">
-        <v>1031</v>
+        <v>996</v>
       </c>
       <c r="K151" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="L151" t="s">
-        <v>31</v>
+        <v>1026</v>
       </c>
       <c r="M151" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="N151" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="D152" t="s">
-        <v>1036</v>
+        <v>118</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="I152" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="J152" t="s">
-        <v>1031</v>
+        <v>996</v>
       </c>
       <c r="K152" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="L152" t="s">
-        <v>31</v>
+        <v>1033</v>
       </c>
       <c r="M152" t="s">
-        <v>1040</v>
+        <v>1034</v>
       </c>
       <c r="N152" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D153" t="s">
+        <v>859</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H153" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J153" t="s">
         <v>1042</v>
       </c>
-      <c r="D153" t="s">
+      <c r="K153" t="s">
         <v>1043</v>
       </c>
-      <c r="E153"/>
-[...2 lines deleted...]
-      <c r="H153" t="s">
+      <c r="L153" t="s">
+        <v>341</v>
+      </c>
+      <c r="M153" t="s">
         <v>1044</v>
       </c>
-      <c r="I153" t="s">
+      <c r="N153" t="s">
         <v>1045</v>
-      </c>
-[...13 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D154" t="s">
+        <v>859</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G154" t="s">
         <v>1049</v>
       </c>
-      <c r="D154" t="s">
+      <c r="H154" t="s">
         <v>1050</v>
       </c>
-      <c r="E154"/>
-[...2 lines deleted...]
-      <c r="H154" t="s">
+      <c r="I154" t="s">
         <v>1051</v>
       </c>
-      <c r="I154" t="s">
+      <c r="J154" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K154" t="s">
         <v>1052</v>
       </c>
-      <c r="J154" t="s">
-[...2 lines deleted...]
-      <c r="K154" t="s">
+      <c r="L154" t="s">
+        <v>351</v>
+      </c>
+      <c r="M154" t="s">
         <v>1053</v>
       </c>
-      <c r="L154" t="s">
-[...2 lines deleted...]
-      <c r="M154" t="s">
+      <c r="N154" t="s">
         <v>1054</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D155" t="s">
+        <v>859</v>
+      </c>
+      <c r="E155" t="s">
         <v>1056</v>
       </c>
-      <c r="D155" t="s">
-[...4 lines deleted...]
-      <c r="G155"/>
+      <c r="F155" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1058</v>
+      </c>
       <c r="H155" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="I155" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="J155" t="s">
-        <v>931</v>
+        <v>1042</v>
       </c>
       <c r="K155" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="L155" t="s">
-        <v>1060</v>
+        <v>341</v>
       </c>
       <c r="M155" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="N155" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D156" t="s">
-        <v>1064</v>
-[...3 lines deleted...]
-      <c r="G156"/>
+        <v>859</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1067</v>
+      </c>
       <c r="H156" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="I156" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="J156" t="s">
-        <v>931</v>
+        <v>1042</v>
       </c>
       <c r="K156" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="L156" t="s">
-        <v>291</v>
+        <v>341</v>
       </c>
       <c r="M156" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="N156" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="D157" t="s">
-        <v>1071</v>
-[...3 lines deleted...]
-      <c r="G157"/>
+        <v>1074</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1077</v>
+      </c>
       <c r="H157" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="I157" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="J157" t="s">
-        <v>1031</v>
+        <v>1010</v>
       </c>
       <c r="K157" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="L157" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="M157" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="N157" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="D158" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="G158"/>
+        <v>1074</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1086</v>
+      </c>
       <c r="H158" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="I158" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
       <c r="J158" t="s">
-        <v>1080</v>
+        <v>1010</v>
       </c>
       <c r="K158" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="L158" t="s">
-        <v>1082</v>
+        <v>25</v>
       </c>
       <c r="M158" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="N158" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="D159" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="I159" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
       <c r="J159" t="s">
-        <v>931</v>
+        <v>1096</v>
       </c>
       <c r="K159" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="L159" t="s">
-        <v>1090</v>
+        <v>44</v>
       </c>
       <c r="M159" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="N159" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="D160" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="I160" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J160" t="s">
         <v>1096</v>
       </c>
-      <c r="J160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K160" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="L160" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M160" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="N160" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="D161" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="I161" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="J161" t="s">
-        <v>1031</v>
+        <v>1096</v>
       </c>
       <c r="K161" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="L161" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M161" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="N161" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="D162" t="s">
-        <v>48</v>
+        <v>1115</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
       <c r="I162" t="s">
-        <v>1109</v>
+        <v>1117</v>
       </c>
       <c r="J162" t="s">
-        <v>1080</v>
+        <v>1096</v>
       </c>
       <c r="K162" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="L162" t="s">
-        <v>1111</v>
+        <v>44</v>
       </c>
       <c r="M162" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="N162" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="D163" t="s">
-        <v>1115</v>
+        <v>118</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1116</v>
+        <v>1122</v>
       </c>
       <c r="I163" t="s">
-        <v>1117</v>
+        <v>1123</v>
       </c>
       <c r="J163" t="s">
-        <v>1031</v>
+        <v>996</v>
       </c>
       <c r="K163" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="L163" t="s">
-        <v>31</v>
+        <v>1125</v>
       </c>
       <c r="M163" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="N163" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="D164" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>295</v>
+        <v>1130</v>
       </c>
       <c r="I164" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="J164" t="s">
-        <v>214</v>
+        <v>996</v>
       </c>
       <c r="K164" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="L164" t="s">
-        <v>224</v>
+        <v>25</v>
       </c>
       <c r="M164" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="N164" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1121</v>
+        <v>1135</v>
       </c>
       <c r="D165" t="s">
-        <v>1122</v>
+        <v>1136</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1127</v>
+        <v>1137</v>
       </c>
       <c r="I165" t="s">
-        <v>1128</v>
+        <v>1138</v>
       </c>
       <c r="J165" t="s">
-        <v>214</v>
+        <v>1096</v>
       </c>
       <c r="K165" t="s">
-        <v>1129</v>
+        <v>1139</v>
       </c>
       <c r="L165" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M165" t="s">
-        <v>1130</v>
+        <v>1140</v>
       </c>
       <c r="N165" t="s">
-        <v>1126</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="D166" t="s">
-        <v>1132</v>
+        <v>118</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1133</v>
+        <v>1143</v>
       </c>
       <c r="I166" t="s">
-        <v>1134</v>
+        <v>1144</v>
       </c>
       <c r="J166" t="s">
-        <v>1031</v>
+        <v>1145</v>
       </c>
       <c r="K166" t="s">
-        <v>1135</v>
+        <v>1146</v>
       </c>
       <c r="L166" t="s">
-        <v>31</v>
+        <v>1147</v>
       </c>
       <c r="M166" t="s">
-        <v>1136</v>
+        <v>1148</v>
       </c>
       <c r="N166" t="s">
-        <v>1137</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1138</v>
+        <v>1150</v>
       </c>
       <c r="D167" t="s">
-        <v>1139</v>
+        <v>1151</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1140</v>
+        <v>1152</v>
       </c>
       <c r="I167" t="s">
-        <v>1141</v>
+        <v>1153</v>
       </c>
       <c r="J167" t="s">
-        <v>1031</v>
+        <v>996</v>
       </c>
       <c r="K167" t="s">
-        <v>1142</v>
+        <v>1154</v>
       </c>
       <c r="L167" t="s">
-        <v>31</v>
+        <v>1155</v>
       </c>
       <c r="M167" t="s">
-        <v>1143</v>
+        <v>1156</v>
       </c>
       <c r="N167" t="s">
-        <v>1144</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1145</v>
+        <v>1158</v>
       </c>
       <c r="D168" t="s">
-        <v>1009</v>
+        <v>1159</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1146</v>
+        <v>1160</v>
       </c>
       <c r="I168" t="s">
-        <v>1147</v>
+        <v>1161</v>
       </c>
       <c r="J168" t="s">
-        <v>945</v>
+        <v>1096</v>
       </c>
       <c r="K168" t="s">
-        <v>1148</v>
+        <v>1162</v>
       </c>
       <c r="L168" t="s">
-        <v>504</v>
+        <v>44</v>
       </c>
       <c r="M168" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="N168" t="s">
-        <v>1150</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1145</v>
+        <v>1165</v>
       </c>
       <c r="D169" t="s">
-        <v>1151</v>
+        <v>1166</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1146</v>
+        <v>1167</v>
       </c>
       <c r="I169" t="s">
-        <v>1152</v>
+        <v>1168</v>
       </c>
       <c r="J169" t="s">
-        <v>945</v>
+        <v>1096</v>
       </c>
       <c r="K169" t="s">
-        <v>1153</v>
+        <v>1169</v>
       </c>
       <c r="L169" t="s">
-        <v>1154</v>
+        <v>44</v>
       </c>
       <c r="M169" t="s">
-        <v>1155</v>
+        <v>1170</v>
       </c>
       <c r="N169" t="s">
-        <v>1150</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1156</v>
+        <v>1172</v>
       </c>
       <c r="D170" t="s">
-        <v>1157</v>
+        <v>118</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1158</v>
+        <v>1173</v>
       </c>
       <c r="I170" t="s">
-        <v>1159</v>
+        <v>1174</v>
       </c>
       <c r="J170" t="s">
-        <v>1031</v>
+        <v>1145</v>
       </c>
       <c r="K170" t="s">
-        <v>1160</v>
+        <v>1175</v>
       </c>
       <c r="L170" t="s">
-        <v>31</v>
+        <v>1176</v>
       </c>
       <c r="M170" t="s">
-        <v>1161</v>
+        <v>1177</v>
       </c>
       <c r="N170" t="s">
-        <v>1162</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1163</v>
+        <v>1179</v>
       </c>
       <c r="D171" t="s">
-        <v>1009</v>
+        <v>1180</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
       <c r="I171" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="J171" t="s">
-        <v>945</v>
+        <v>1096</v>
       </c>
       <c r="K171" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="L171" t="s">
-        <v>874</v>
+        <v>44</v>
       </c>
       <c r="M171" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
       <c r="N171" t="s">
-        <v>1168</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1169</v>
+        <v>1186</v>
       </c>
       <c r="D172" t="s">
-        <v>1170</v>
+        <v>1187</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1171</v>
+        <v>361</v>
       </c>
       <c r="I172" t="s">
-        <v>1172</v>
+        <v>1188</v>
       </c>
       <c r="J172" t="s">
-        <v>1031</v>
+        <v>283</v>
       </c>
       <c r="K172" t="s">
-        <v>1173</v>
+        <v>1189</v>
       </c>
       <c r="L172" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="M172" t="s">
-        <v>1174</v>
+        <v>1190</v>
       </c>
       <c r="N172" t="s">
-        <v>1175</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1169</v>
+        <v>1186</v>
       </c>
       <c r="D173" t="s">
-        <v>1170</v>
+        <v>1187</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1171</v>
+        <v>1192</v>
       </c>
       <c r="I173" t="s">
-        <v>1176</v>
+        <v>1193</v>
       </c>
       <c r="J173" t="s">
-        <v>1031</v>
+        <v>283</v>
       </c>
       <c r="K173" t="s">
-        <v>1177</v>
+        <v>1194</v>
       </c>
       <c r="L173" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="M173" t="s">
-        <v>1178</v>
+        <v>1195</v>
       </c>
       <c r="N173" t="s">
-        <v>1175</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1179</v>
+        <v>1196</v>
       </c>
       <c r="D174" t="s">
-        <v>1009</v>
+        <v>1197</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1180</v>
+        <v>1198</v>
       </c>
       <c r="I174" t="s">
-        <v>1181</v>
+        <v>1199</v>
       </c>
       <c r="J174" t="s">
-        <v>945</v>
+        <v>1096</v>
       </c>
       <c r="K174" t="s">
-        <v>1182</v>
+        <v>1200</v>
       </c>
       <c r="L174" t="s">
-        <v>874</v>
+        <v>44</v>
       </c>
       <c r="M174" t="s">
-        <v>1183</v>
+        <v>1201</v>
       </c>
       <c r="N174" t="s">
-        <v>1184</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1185</v>
+        <v>1203</v>
       </c>
       <c r="D175" t="s">
-        <v>1186</v>
+        <v>1204</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1187</v>
+        <v>1205</v>
       </c>
       <c r="I175" t="s">
-        <v>1188</v>
+        <v>1206</v>
       </c>
       <c r="J175" t="s">
-        <v>1031</v>
+        <v>1096</v>
       </c>
       <c r="K175" t="s">
-        <v>1189</v>
+        <v>1207</v>
       </c>
       <c r="L175" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M175" t="s">
-        <v>1190</v>
+        <v>1208</v>
       </c>
       <c r="N175" t="s">
-        <v>1191</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1192</v>
+        <v>1210</v>
       </c>
       <c r="D176" t="s">
-        <v>1193</v>
+        <v>1074</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1194</v>
+        <v>1211</v>
       </c>
       <c r="I176" t="s">
-        <v>1195</v>
+        <v>1212</v>
       </c>
       <c r="J176" t="s">
-        <v>1031</v>
+        <v>1010</v>
       </c>
       <c r="K176" t="s">
-        <v>1196</v>
+        <v>1213</v>
       </c>
       <c r="L176" t="s">
-        <v>31</v>
+        <v>570</v>
       </c>
       <c r="M176" t="s">
-        <v>1197</v>
+        <v>1214</v>
       </c>
       <c r="N176" t="s">
-        <v>1198</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1199</v>
+        <v>1210</v>
       </c>
       <c r="D177" t="s">
-        <v>1200</v>
+        <v>1216</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="I177" t="s">
-        <v>1202</v>
+        <v>1217</v>
       </c>
       <c r="J177" t="s">
-        <v>1080</v>
+        <v>1010</v>
       </c>
       <c r="K177" t="s">
-        <v>1203</v>
+        <v>1218</v>
       </c>
       <c r="L177" t="s">
-        <v>224</v>
+        <v>1219</v>
       </c>
       <c r="M177" t="s">
-        <v>1204</v>
+        <v>1220</v>
       </c>
       <c r="N177" t="s">
-        <v>1205</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1206</v>
+        <v>1221</v>
       </c>
       <c r="D178" t="s">
-        <v>1207</v>
+        <v>1222</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1208</v>
+        <v>1223</v>
       </c>
       <c r="I178" t="s">
-        <v>1209</v>
+        <v>1224</v>
       </c>
       <c r="J178" t="s">
-        <v>1031</v>
+        <v>1096</v>
       </c>
       <c r="K178" t="s">
-        <v>1210</v>
+        <v>1225</v>
       </c>
       <c r="L178" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M178" t="s">
-        <v>1211</v>
+        <v>1226</v>
       </c>
       <c r="N178" t="s">
-        <v>1212</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1213</v>
+        <v>1228</v>
       </c>
       <c r="D179" t="s">
-        <v>1214</v>
+        <v>1074</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1215</v>
+        <v>1229</v>
       </c>
       <c r="I179" t="s">
-        <v>1216</v>
+        <v>1230</v>
       </c>
       <c r="J179" t="s">
-        <v>1031</v>
+        <v>1010</v>
       </c>
       <c r="K179" t="s">
-        <v>1217</v>
+        <v>1231</v>
       </c>
       <c r="L179" t="s">
-        <v>31</v>
+        <v>939</v>
       </c>
       <c r="M179" t="s">
-        <v>1218</v>
+        <v>1232</v>
       </c>
       <c r="N179" t="s">
-        <v>1219</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1220</v>
+        <v>1234</v>
       </c>
       <c r="D180" t="s">
-        <v>566</v>
+        <v>1235</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1221</v>
+        <v>1236</v>
       </c>
       <c r="I180" t="s">
-        <v>1222</v>
+        <v>1237</v>
       </c>
       <c r="J180" t="s">
-        <v>214</v>
+        <v>1096</v>
       </c>
       <c r="K180" t="s">
-        <v>1223</v>
+        <v>1238</v>
       </c>
       <c r="L180" t="s">
-        <v>570</v>
+        <v>44</v>
       </c>
       <c r="M180" t="s">
-        <v>1224</v>
+        <v>1239</v>
       </c>
       <c r="N180" t="s">
-        <v>1225</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1220</v>
+        <v>1234</v>
       </c>
       <c r="D181" t="s">
-        <v>566</v>
+        <v>1235</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="I181" t="s">
-        <v>1227</v>
+        <v>1241</v>
       </c>
       <c r="J181" t="s">
-        <v>214</v>
+        <v>1096</v>
       </c>
       <c r="K181" t="s">
-        <v>1228</v>
+        <v>1242</v>
       </c>
       <c r="L181" t="s">
-        <v>570</v>
+        <v>44</v>
       </c>
       <c r="M181" t="s">
-        <v>1229</v>
+        <v>1243</v>
       </c>
       <c r="N181" t="s">
-        <v>1225</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1230</v>
+        <v>1244</v>
       </c>
       <c r="D182" t="s">
-        <v>1231</v>
+        <v>1074</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1232</v>
+        <v>1245</v>
       </c>
       <c r="I182" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
       <c r="J182" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K182" t="s">
-        <v>1234</v>
+        <v>1247</v>
       </c>
       <c r="L182" t="s">
-        <v>1235</v>
+        <v>939</v>
       </c>
       <c r="M182" t="s">
-        <v>1236</v>
+        <v>1248</v>
       </c>
       <c r="N182" t="s">
-        <v>1237</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
       <c r="D183" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="I183" t="s">
-        <v>1241</v>
+        <v>1253</v>
       </c>
       <c r="J183" t="s">
-        <v>1080</v>
+        <v>1096</v>
       </c>
       <c r="K183" t="s">
-        <v>1242</v>
+        <v>1254</v>
       </c>
       <c r="L183" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M183" t="s">
-        <v>1243</v>
+        <v>1255</v>
       </c>
       <c r="N183" t="s">
-        <v>1244</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1238</v>
+        <v>1257</v>
       </c>
       <c r="D184" t="s">
-        <v>1239</v>
+        <v>1258</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1245</v>
+        <v>1259</v>
       </c>
       <c r="I184" t="s">
-        <v>1246</v>
+        <v>1260</v>
       </c>
       <c r="J184" t="s">
-        <v>1080</v>
+        <v>1096</v>
       </c>
       <c r="K184" t="s">
-        <v>1247</v>
+        <v>1261</v>
       </c>
       <c r="L184" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M184" t="s">
-        <v>1248</v>
+        <v>1262</v>
       </c>
       <c r="N184" t="s">
-        <v>1244</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1238</v>
+        <v>1264</v>
       </c>
       <c r="D185" t="s">
-        <v>1239</v>
+        <v>1265</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1249</v>
+        <v>1266</v>
       </c>
       <c r="I185" t="s">
-        <v>1250</v>
+        <v>1267</v>
       </c>
       <c r="J185" t="s">
-        <v>1080</v>
+        <v>1145</v>
       </c>
       <c r="K185" t="s">
-        <v>1251</v>
+        <v>1268</v>
       </c>
       <c r="L185" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="M185" t="s">
-        <v>1252</v>
+        <v>1269</v>
       </c>
       <c r="N185" t="s">
-        <v>1244</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1253</v>
+        <v>1271</v>
       </c>
       <c r="D186" t="s">
-        <v>1254</v>
+        <v>1272</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1255</v>
+        <v>1273</v>
       </c>
       <c r="I186" t="s">
-        <v>1256</v>
+        <v>1274</v>
       </c>
       <c r="J186" t="s">
-        <v>945</v>
+        <v>1096</v>
       </c>
       <c r="K186" t="s">
-        <v>1257</v>
+        <v>1275</v>
       </c>
       <c r="L186" t="s">
-        <v>1258</v>
+        <v>44</v>
       </c>
       <c r="M186" t="s">
-        <v>1259</v>
+        <v>1276</v>
       </c>
       <c r="N186" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="D187" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1263</v>
+        <v>1280</v>
       </c>
       <c r="I187" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="J187" t="s">
-        <v>1265</v>
+        <v>1096</v>
       </c>
       <c r="K187" t="s">
-        <v>1266</v>
+        <v>1282</v>
       </c>
       <c r="L187" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M187" t="s">
-        <v>1267</v>
+        <v>1283</v>
       </c>
       <c r="N187" t="s">
-        <v>1268</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1269</v>
+        <v>1285</v>
       </c>
       <c r="D188" t="s">
-        <v>1270</v>
+        <v>632</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1271</v>
+        <v>1286</v>
       </c>
       <c r="I188" t="s">
-        <v>1272</v>
+        <v>1287</v>
       </c>
       <c r="J188" t="s">
-        <v>931</v>
+        <v>283</v>
       </c>
       <c r="K188" t="s">
-        <v>1273</v>
+        <v>1288</v>
       </c>
       <c r="L188" t="s">
-        <v>1274</v>
+        <v>636</v>
       </c>
       <c r="M188" t="s">
-        <v>1275</v>
+        <v>1289</v>
       </c>
       <c r="N188" t="s">
-        <v>1276</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1277</v>
+        <v>1285</v>
       </c>
       <c r="D189" t="s">
-        <v>1278</v>
+        <v>632</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1279</v>
+        <v>1291</v>
       </c>
       <c r="I189" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="J189" t="s">
-        <v>1265</v>
+        <v>283</v>
       </c>
       <c r="K189" t="s">
-        <v>1281</v>
+        <v>1293</v>
       </c>
       <c r="L189" t="s">
-        <v>31</v>
+        <v>636</v>
       </c>
       <c r="M189" t="s">
-        <v>1282</v>
+        <v>1294</v>
       </c>
       <c r="N189" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1284</v>
+        <v>1295</v>
       </c>
       <c r="D190" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="I190" t="s">
-        <v>1287</v>
+        <v>1298</v>
       </c>
       <c r="J190" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K190" t="s">
-        <v>1288</v>
+        <v>1299</v>
       </c>
       <c r="L190" t="s">
-        <v>1289</v>
+        <v>1300</v>
       </c>
       <c r="M190" t="s">
-        <v>1290</v>
+        <v>1301</v>
       </c>
       <c r="N190" t="s">
-        <v>1291</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1292</v>
+        <v>1303</v>
       </c>
       <c r="D191" t="s">
-        <v>1285</v>
+        <v>1304</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="I191" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="J191" t="s">
-        <v>945</v>
+        <v>1145</v>
       </c>
       <c r="K191" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="L191" t="s">
-        <v>1296</v>
+        <v>341</v>
       </c>
       <c r="M191" t="s">
-        <v>1297</v>
+        <v>1308</v>
       </c>
       <c r="N191" t="s">
-        <v>1298</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="D192" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1301</v>
+        <v>1310</v>
       </c>
       <c r="I192" t="s">
-        <v>1302</v>
+        <v>1311</v>
       </c>
       <c r="J192" t="s">
-        <v>945</v>
+        <v>1145</v>
       </c>
       <c r="K192" t="s">
-        <v>1303</v>
+        <v>1312</v>
       </c>
       <c r="L192" t="s">
-        <v>224</v>
+        <v>341</v>
       </c>
       <c r="M192" t="s">
-        <v>1304</v>
+        <v>1313</v>
       </c>
       <c r="N192" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="D193" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="I193" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="J193" t="s">
-        <v>945</v>
+        <v>1145</v>
       </c>
       <c r="K193" t="s">
-        <v>1308</v>
+        <v>1316</v>
       </c>
       <c r="L193" t="s">
-        <v>224</v>
+        <v>341</v>
       </c>
       <c r="M193" t="s">
+        <v>1317</v>
+      </c>
+      <c r="N193" t="s">
         <v>1309</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1310</v>
+        <v>1318</v>
       </c>
       <c r="D194" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
       <c r="I194" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="J194" t="s">
-        <v>1265</v>
+        <v>1010</v>
       </c>
       <c r="K194" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="L194" t="s">
-        <v>31</v>
+        <v>1323</v>
       </c>
       <c r="M194" t="s">
-        <v>1315</v>
+        <v>1324</v>
       </c>
       <c r="N194" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1317</v>
+        <v>1326</v>
       </c>
       <c r="D195" t="s">
-        <v>1300</v>
+        <v>1327</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1318</v>
+        <v>1328</v>
       </c>
       <c r="I195" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
       <c r="J195" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K195" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="L195" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M195" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="N195" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1317</v>
+        <v>1334</v>
       </c>
       <c r="D196" t="s">
-        <v>1300</v>
+        <v>1335</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>300</v>
+        <v>1336</v>
       </c>
       <c r="I196" t="s">
-        <v>1324</v>
+        <v>1337</v>
       </c>
       <c r="J196" t="s">
-        <v>1320</v>
+        <v>996</v>
       </c>
       <c r="K196" t="s">
-        <v>1325</v>
+        <v>1338</v>
       </c>
       <c r="L196" t="s">
-        <v>224</v>
+        <v>1339</v>
       </c>
       <c r="M196" t="s">
-        <v>1326</v>
+        <v>1340</v>
       </c>
       <c r="N196" t="s">
-        <v>1323</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1317</v>
+        <v>1342</v>
       </c>
       <c r="D197" t="s">
-        <v>1300</v>
+        <v>1343</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1327</v>
+        <v>1344</v>
       </c>
       <c r="I197" t="s">
-        <v>1328</v>
+        <v>1345</v>
       </c>
       <c r="J197" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K197" t="s">
-        <v>1329</v>
+        <v>1346</v>
       </c>
       <c r="L197" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M197" t="s">
-        <v>1330</v>
+        <v>1347</v>
       </c>
       <c r="N197" t="s">
-        <v>1323</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1331</v>
+        <v>1349</v>
       </c>
       <c r="D198" t="s">
-        <v>1332</v>
+        <v>1350</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1333</v>
+        <v>1351</v>
       </c>
       <c r="I198" t="s">
-        <v>1334</v>
+        <v>1352</v>
       </c>
       <c r="J198" t="s">
-        <v>1265</v>
+        <v>1010</v>
       </c>
       <c r="K198" t="s">
-        <v>1335</v>
+        <v>1353</v>
       </c>
       <c r="L198" t="s">
-        <v>31</v>
+        <v>1354</v>
       </c>
       <c r="M198" t="s">
-        <v>1336</v>
+        <v>1355</v>
       </c>
       <c r="N198" t="s">
-        <v>1337</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1338</v>
+        <v>1357</v>
       </c>
       <c r="D199" t="s">
-        <v>1339</v>
+        <v>1350</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1340</v>
+        <v>1358</v>
       </c>
       <c r="I199" t="s">
-        <v>1341</v>
+        <v>1359</v>
       </c>
       <c r="J199" t="s">
-        <v>1265</v>
+        <v>1010</v>
       </c>
       <c r="K199" t="s">
-        <v>1342</v>
+        <v>1360</v>
       </c>
       <c r="L199" t="s">
-        <v>31</v>
+        <v>1361</v>
       </c>
       <c r="M199" t="s">
-        <v>1343</v>
+        <v>1362</v>
       </c>
       <c r="N199" t="s">
-        <v>1344</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1345</v>
+        <v>1364</v>
       </c>
       <c r="D200" t="s">
-        <v>1346</v>
+        <v>1365</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1347</v>
+        <v>1366</v>
       </c>
       <c r="I200" t="s">
-        <v>1348</v>
+        <v>1367</v>
       </c>
       <c r="J200" t="s">
-        <v>1265</v>
+        <v>1010</v>
       </c>
       <c r="K200" t="s">
-        <v>1349</v>
+        <v>1368</v>
       </c>
       <c r="L200" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="M200" t="s">
-        <v>1350</v>
+        <v>1369</v>
       </c>
       <c r="N200" t="s">
-        <v>1351</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1352</v>
+        <v>1364</v>
       </c>
       <c r="D201" t="s">
-        <v>48</v>
+        <v>1365</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1353</v>
+        <v>1371</v>
       </c>
       <c r="I201" t="s">
-        <v>1354</v>
+        <v>1372</v>
       </c>
       <c r="J201" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K201" t="s">
-        <v>1355</v>
+        <v>1373</v>
       </c>
       <c r="L201" t="s">
-        <v>1356</v>
+        <v>293</v>
       </c>
       <c r="M201" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
       <c r="N201" t="s">
-        <v>1358</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1359</v>
+        <v>1375</v>
       </c>
       <c r="D202" t="s">
-        <v>1360</v>
+        <v>1376</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1361</v>
+        <v>1377</v>
       </c>
       <c r="I202" t="s">
-        <v>1362</v>
+        <v>1378</v>
       </c>
       <c r="J202" t="s">
-        <v>1265</v>
+        <v>1330</v>
       </c>
       <c r="K202" t="s">
-        <v>1363</v>
+        <v>1379</v>
       </c>
       <c r="L202" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M202" t="s">
-        <v>1364</v>
+        <v>1380</v>
       </c>
       <c r="N202" t="s">
-        <v>1365</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1366</v>
+        <v>1382</v>
       </c>
       <c r="D203" t="s">
-        <v>1300</v>
+        <v>1365</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1367</v>
+        <v>1383</v>
       </c>
       <c r="I203" t="s">
-        <v>1368</v>
+        <v>1384</v>
       </c>
       <c r="J203" t="s">
-        <v>1080</v>
+        <v>1385</v>
       </c>
       <c r="K203" t="s">
-        <v>1369</v>
+        <v>1386</v>
       </c>
       <c r="L203" t="s">
-        <v>224</v>
+        <v>293</v>
       </c>
       <c r="M203" t="s">
-        <v>1370</v>
+        <v>1387</v>
       </c>
       <c r="N203" t="s">
-        <v>1371</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1366</v>
+        <v>1382</v>
       </c>
       <c r="D204" t="s">
-        <v>1300</v>
+        <v>1365</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>300</v>
+        <v>366</v>
       </c>
       <c r="I204" t="s">
-        <v>1372</v>
+        <v>1389</v>
       </c>
       <c r="J204" t="s">
-        <v>1080</v>
+        <v>1385</v>
       </c>
       <c r="K204" t="s">
-        <v>1373</v>
+        <v>1390</v>
       </c>
       <c r="L204" t="s">
-        <v>224</v>
+        <v>293</v>
       </c>
       <c r="M204" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
       <c r="N204" t="s">
-        <v>1371</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1375</v>
+        <v>1382</v>
       </c>
       <c r="D205" t="s">
-        <v>1376</v>
+        <v>1365</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1377</v>
+        <v>1392</v>
       </c>
       <c r="I205" t="s">
-        <v>1378</v>
+        <v>1393</v>
       </c>
       <c r="J205" t="s">
-        <v>1265</v>
+        <v>1385</v>
       </c>
       <c r="K205" t="s">
-        <v>1379</v>
+        <v>1394</v>
       </c>
       <c r="L205" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="M205" t="s">
-        <v>1380</v>
+        <v>1395</v>
       </c>
       <c r="N205" t="s">
-        <v>1381</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1382</v>
+        <v>1396</v>
       </c>
       <c r="D206" t="s">
-        <v>1383</v>
+        <v>1397</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1384</v>
+        <v>1398</v>
       </c>
       <c r="I206" t="s">
-        <v>1385</v>
+        <v>1399</v>
       </c>
       <c r="J206" t="s">
-        <v>1265</v>
+        <v>1330</v>
       </c>
       <c r="K206" t="s">
-        <v>1386</v>
+        <v>1400</v>
       </c>
       <c r="L206" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M206" t="s">
-        <v>1387</v>
+        <v>1401</v>
       </c>
       <c r="N206" t="s">
-        <v>1388</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1389</v>
+        <v>1403</v>
       </c>
       <c r="D207" t="s">
-        <v>1390</v>
-[...9 lines deleted...]
-      </c>
+        <v>1404</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
       <c r="H207" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="I207" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="J207" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K207" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="L207" t="s">
-        <v>291</v>
+        <v>44</v>
       </c>
       <c r="M207" t="s">
-        <v>1397</v>
+        <v>1408</v>
       </c>
       <c r="N207" t="s">
-        <v>1398</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1399</v>
+        <v>1410</v>
       </c>
       <c r="D208" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1401</v>
+        <v>1412</v>
       </c>
       <c r="I208" t="s">
-        <v>1402</v>
+        <v>1413</v>
       </c>
       <c r="J208" t="s">
-        <v>1265</v>
+        <v>1330</v>
       </c>
       <c r="K208" t="s">
-        <v>1403</v>
+        <v>1414</v>
       </c>
       <c r="L208" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M208" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="N208" t="s">
-        <v>1405</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1406</v>
+        <v>1417</v>
       </c>
       <c r="D209" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1407</v>
+        <v>1418</v>
       </c>
       <c r="I209" t="s">
-        <v>1408</v>
+        <v>1419</v>
       </c>
       <c r="J209" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K209" t="s">
-        <v>1409</v>
+        <v>1420</v>
       </c>
       <c r="L209" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
       <c r="M209" t="s">
-        <v>1411</v>
+        <v>1422</v>
       </c>
       <c r="N209" t="s">
-        <v>1412</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1413</v>
+        <v>1424</v>
       </c>
       <c r="D210" t="s">
-        <v>173</v>
+        <v>1425</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1414</v>
+        <v>1426</v>
       </c>
       <c r="I210" t="s">
-        <v>1415</v>
+        <v>1427</v>
       </c>
       <c r="J210" t="s">
-        <v>945</v>
+        <v>1330</v>
       </c>
       <c r="K210" t="s">
-        <v>1416</v>
+        <v>1428</v>
       </c>
       <c r="L210" t="s">
-        <v>177</v>
+        <v>44</v>
       </c>
       <c r="M210" t="s">
-        <v>1417</v>
+        <v>1429</v>
       </c>
       <c r="N210" t="s">
-        <v>1418</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1419</v>
+        <v>1431</v>
       </c>
       <c r="D211" t="s">
-        <v>1420</v>
+        <v>1365</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1421</v>
+        <v>1432</v>
       </c>
       <c r="I211" t="s">
-        <v>1422</v>
+        <v>1433</v>
       </c>
       <c r="J211" t="s">
-        <v>945</v>
+        <v>1145</v>
       </c>
       <c r="K211" t="s">
-        <v>1423</v>
+        <v>1434</v>
       </c>
       <c r="L211" t="s">
-        <v>177</v>
+        <v>293</v>
       </c>
       <c r="M211" t="s">
-        <v>1424</v>
+        <v>1435</v>
       </c>
       <c r="N211" t="s">
-        <v>1425</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="D212" t="s">
-        <v>48</v>
+        <v>1365</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1427</v>
+        <v>366</v>
       </c>
       <c r="I212" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="J212" t="s">
-        <v>945</v>
+        <v>1145</v>
       </c>
       <c r="K212" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
       <c r="L212" t="s">
-        <v>1430</v>
+        <v>293</v>
       </c>
       <c r="M212" t="s">
-        <v>1431</v>
+        <v>1439</v>
       </c>
       <c r="N212" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="D213" t="s">
-        <v>181</v>
+        <v>1441</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="I213" t="s">
-        <v>1435</v>
+        <v>1443</v>
       </c>
       <c r="J213" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K213" t="s">
-        <v>1436</v>
+        <v>1444</v>
       </c>
       <c r="L213" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
       <c r="M213" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="N213" t="s">
-        <v>1438</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1439</v>
+        <v>1447</v>
       </c>
       <c r="D214" t="s">
-        <v>1440</v>
+        <v>1448</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="I214" t="s">
-        <v>1442</v>
+        <v>1450</v>
       </c>
       <c r="J214" t="s">
-        <v>1265</v>
+        <v>1330</v>
       </c>
       <c r="K214" t="s">
-        <v>1443</v>
+        <v>1451</v>
       </c>
       <c r="L214" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M214" t="s">
-        <v>1444</v>
+        <v>1452</v>
       </c>
       <c r="N214" t="s">
-        <v>1445</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1446</v>
+        <v>1454</v>
       </c>
       <c r="D215" t="s">
-        <v>1447</v>
-[...3 lines deleted...]
-      <c r="G215"/>
+        <v>1455</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F215" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G215" t="s">
+        <v>1458</v>
+      </c>
       <c r="H215" t="s">
-        <v>1448</v>
+        <v>1459</v>
       </c>
       <c r="I215" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="J215" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K215" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
       <c r="L215" t="s">
-        <v>1451</v>
+        <v>25</v>
       </c>
       <c r="M215" t="s">
-        <v>1452</v>
+        <v>1462</v>
       </c>
       <c r="N215" t="s">
-        <v>1453</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1454</v>
+        <v>1464</v>
       </c>
       <c r="D216" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="I216" t="s">
-        <v>1457</v>
+        <v>1467</v>
       </c>
       <c r="J216" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K216" t="s">
-        <v>1458</v>
+        <v>1468</v>
       </c>
       <c r="L216" t="s">
-        <v>1459</v>
+        <v>44</v>
       </c>
       <c r="M216" t="s">
-        <v>1460</v>
+        <v>1469</v>
       </c>
       <c r="N216" t="s">
-        <v>1461</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1462</v>
+        <v>1471</v>
       </c>
       <c r="D217" t="s">
-        <v>1447</v>
+        <v>118</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>630</v>
+        <v>1472</v>
       </c>
       <c r="I217" t="s">
-        <v>1463</v>
+        <v>1473</v>
       </c>
       <c r="J217" t="s">
-        <v>1320</v>
+        <v>1010</v>
       </c>
       <c r="K217" t="s">
-        <v>1464</v>
+        <v>1474</v>
       </c>
       <c r="L217" t="s">
-        <v>1465</v>
+        <v>1475</v>
       </c>
       <c r="M217" t="s">
-        <v>1466</v>
+        <v>1476</v>
       </c>
       <c r="N217" t="s">
-        <v>1467</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1468</v>
+        <v>1478</v>
       </c>
       <c r="D218" t="s">
-        <v>1447</v>
+        <v>243</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1469</v>
+        <v>1479</v>
       </c>
       <c r="I218" t="s">
-        <v>1470</v>
+        <v>1480</v>
       </c>
       <c r="J218" t="s">
-        <v>1320</v>
+        <v>1010</v>
       </c>
       <c r="K218" t="s">
-        <v>1471</v>
+        <v>1481</v>
       </c>
       <c r="L218" t="s">
-        <v>1472</v>
+        <v>71</v>
       </c>
       <c r="M218" t="s">
-        <v>1473</v>
+        <v>1482</v>
       </c>
       <c r="N218" t="s">
-        <v>1474</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1475</v>
+        <v>1484</v>
       </c>
       <c r="D219" t="s">
-        <v>1447</v>
+        <v>1485</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1476</v>
+        <v>1486</v>
       </c>
       <c r="I219" t="s">
-        <v>1477</v>
+        <v>1487</v>
       </c>
       <c r="J219" t="s">
-        <v>1320</v>
+        <v>1010</v>
       </c>
       <c r="K219" t="s">
-        <v>1478</v>
+        <v>1488</v>
       </c>
       <c r="L219" t="s">
-        <v>1479</v>
+        <v>71</v>
       </c>
       <c r="M219" t="s">
-        <v>1480</v>
+        <v>1489</v>
       </c>
       <c r="N219" t="s">
-        <v>1481</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1482</v>
+        <v>1491</v>
       </c>
       <c r="D220" t="s">
-        <v>1447</v>
+        <v>118</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1483</v>
+        <v>1492</v>
       </c>
       <c r="I220" t="s">
-        <v>1484</v>
+        <v>1493</v>
       </c>
       <c r="J220" t="s">
-        <v>1320</v>
+        <v>1010</v>
       </c>
       <c r="K220" t="s">
-        <v>1485</v>
+        <v>1494</v>
       </c>
       <c r="L220" t="s">
-        <v>1486</v>
+        <v>1495</v>
       </c>
       <c r="M220" t="s">
-        <v>1487</v>
+        <v>1496</v>
       </c>
       <c r="N220" t="s">
-        <v>1488</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1489</v>
+        <v>1498</v>
       </c>
       <c r="D221" t="s">
-        <v>1447</v>
+        <v>250</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1490</v>
+        <v>1499</v>
       </c>
       <c r="I221" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="J221" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K221" t="s">
-        <v>1492</v>
+        <v>1501</v>
       </c>
       <c r="L221" t="s">
-        <v>1493</v>
+        <v>254</v>
       </c>
       <c r="M221" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
       <c r="N221" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1496</v>
+        <v>1504</v>
       </c>
       <c r="D222" t="s">
-        <v>1447</v>
+        <v>1505</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1497</v>
+        <v>1506</v>
       </c>
       <c r="I222" t="s">
-        <v>1498</v>
+        <v>1507</v>
       </c>
       <c r="J222" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K222" t="s">
-        <v>1499</v>
+        <v>1508</v>
       </c>
       <c r="L222" t="s">
-        <v>1500</v>
+        <v>44</v>
       </c>
       <c r="M222" t="s">
-        <v>1501</v>
+        <v>1509</v>
       </c>
       <c r="N222" t="s">
-        <v>1502</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D223" t="s">
-        <v>1447</v>
+        <v>1512</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1504</v>
+        <v>1513</v>
       </c>
       <c r="I223" t="s">
-        <v>1505</v>
+        <v>1514</v>
       </c>
       <c r="J223" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K223" t="s">
-        <v>1506</v>
+        <v>1515</v>
       </c>
       <c r="L223" t="s">
-        <v>1507</v>
+        <v>1516</v>
       </c>
       <c r="M223" t="s">
-        <v>1508</v>
+        <v>1517</v>
       </c>
       <c r="N223" t="s">
-        <v>1509</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1510</v>
+        <v>1519</v>
       </c>
       <c r="D224" t="s">
-        <v>1447</v>
+        <v>1520</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1511</v>
+        <v>1521</v>
       </c>
       <c r="I224" t="s">
-        <v>1512</v>
+        <v>1522</v>
       </c>
       <c r="J224" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K224" t="s">
-        <v>1513</v>
+        <v>1523</v>
       </c>
       <c r="L224" t="s">
-        <v>1514</v>
+        <v>1524</v>
       </c>
       <c r="M224" t="s">
-        <v>1515</v>
+        <v>1525</v>
       </c>
       <c r="N224" t="s">
-        <v>1516</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1517</v>
+        <v>1527</v>
       </c>
       <c r="D225" t="s">
-        <v>1447</v>
+        <v>1512</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1518</v>
+        <v>696</v>
       </c>
       <c r="I225" t="s">
-        <v>1519</v>
+        <v>1528</v>
       </c>
       <c r="J225" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K225" t="s">
-        <v>1520</v>
+        <v>1529</v>
       </c>
       <c r="L225" t="s">
-        <v>1521</v>
+        <v>1530</v>
       </c>
       <c r="M225" t="s">
-        <v>1522</v>
+        <v>1531</v>
       </c>
       <c r="N225" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1524</v>
+        <v>1533</v>
       </c>
       <c r="D226" t="s">
-        <v>1525</v>
+        <v>1512</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="I226" t="s">
-        <v>1527</v>
+        <v>1535</v>
       </c>
       <c r="J226" t="s">
-        <v>1265</v>
+        <v>1385</v>
       </c>
       <c r="K226" t="s">
-        <v>1528</v>
+        <v>1536</v>
       </c>
       <c r="L226" t="s">
-        <v>31</v>
+        <v>1537</v>
       </c>
       <c r="M226" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="N226" t="s">
-        <v>1530</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
       <c r="D227" t="s">
-        <v>1532</v>
+        <v>1512</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1533</v>
+        <v>1541</v>
       </c>
       <c r="I227" t="s">
-        <v>1534</v>
+        <v>1542</v>
       </c>
       <c r="J227" t="s">
-        <v>20</v>
+        <v>1385</v>
       </c>
       <c r="K227" t="s">
-        <v>1535</v>
+        <v>1543</v>
       </c>
       <c r="L227" t="s">
-        <v>273</v>
+        <v>1544</v>
       </c>
       <c r="M227" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
       <c r="N227" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="D228" t="s">
-        <v>1539</v>
+        <v>1512</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1540</v>
+        <v>1548</v>
       </c>
       <c r="I228" t="s">
-        <v>1541</v>
+        <v>1549</v>
       </c>
       <c r="J228" t="s">
-        <v>1265</v>
+        <v>1385</v>
       </c>
       <c r="K228" t="s">
-        <v>1542</v>
+        <v>1550</v>
       </c>
       <c r="L228" t="s">
-        <v>31</v>
+        <v>1551</v>
       </c>
       <c r="M228" t="s">
-        <v>1543</v>
+        <v>1552</v>
       </c>
       <c r="N228" t="s">
-        <v>1544</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1545</v>
+        <v>1554</v>
       </c>
       <c r="D229" t="s">
-        <v>1546</v>
+        <v>1512</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1547</v>
+        <v>1555</v>
       </c>
       <c r="I229" t="s">
-        <v>1548</v>
+        <v>1556</v>
       </c>
       <c r="J229" t="s">
-        <v>374</v>
+        <v>1385</v>
       </c>
       <c r="K229" t="s">
-        <v>1549</v>
+        <v>1557</v>
       </c>
       <c r="L229" t="s">
-        <v>1550</v>
+        <v>1558</v>
       </c>
       <c r="M229" t="s">
-        <v>1551</v>
+        <v>1559</v>
       </c>
       <c r="N229" t="s">
-        <v>1552</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
       <c r="D230" t="s">
-        <v>1554</v>
+        <v>1512</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
       <c r="I230" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="J230" t="s">
-        <v>1265</v>
+        <v>1385</v>
       </c>
       <c r="K230" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
       <c r="L230" t="s">
-        <v>31</v>
+        <v>1565</v>
       </c>
       <c r="M230" t="s">
-        <v>1558</v>
+        <v>1566</v>
       </c>
       <c r="N230" t="s">
-        <v>1559</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1560</v>
+        <v>1568</v>
       </c>
       <c r="D231" t="s">
-        <v>1561</v>
+        <v>1512</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="I231" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
       <c r="J231" t="s">
-        <v>945</v>
+        <v>1385</v>
       </c>
       <c r="K231" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
       <c r="L231" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="M231" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="N231" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1560</v>
+        <v>1575</v>
       </c>
       <c r="D232" t="s">
-        <v>1561</v>
+        <v>1512</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1568</v>
+        <v>1576</v>
       </c>
       <c r="I232" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="J232" t="s">
-        <v>945</v>
+        <v>1385</v>
       </c>
       <c r="K232" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="L232" t="s">
-        <v>1565</v>
+        <v>1579</v>
       </c>
       <c r="M232" t="s">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="N232" t="s">
-        <v>1567</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1572</v>
+        <v>1582</v>
       </c>
       <c r="D233" t="s">
-        <v>1573</v>
+        <v>1512</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1574</v>
+        <v>1583</v>
       </c>
       <c r="I233" t="s">
-        <v>1575</v>
+        <v>1584</v>
       </c>
       <c r="J233" t="s">
-        <v>1265</v>
+        <v>1385</v>
       </c>
       <c r="K233" t="s">
-        <v>1576</v>
+        <v>1585</v>
       </c>
       <c r="L233" t="s">
-        <v>31</v>
+        <v>1586</v>
       </c>
       <c r="M233" t="s">
-        <v>1577</v>
+        <v>1587</v>
       </c>
       <c r="N233" t="s">
-        <v>1578</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1579</v>
+        <v>1589</v>
       </c>
       <c r="D234" t="s">
-        <v>1580</v>
+        <v>1590</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1581</v>
+        <v>1591</v>
       </c>
       <c r="I234" t="s">
-        <v>1582</v>
+        <v>1592</v>
       </c>
       <c r="J234" t="s">
-        <v>1265</v>
+        <v>1330</v>
       </c>
       <c r="K234" t="s">
-        <v>1583</v>
+        <v>1593</v>
       </c>
       <c r="L234" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M234" t="s">
-        <v>1584</v>
+        <v>1594</v>
       </c>
       <c r="N234" t="s">
-        <v>1585</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1586</v>
+        <v>1596</v>
       </c>
       <c r="D235" t="s">
-        <v>48</v>
+        <v>1597</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="I235" t="s">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="J235" t="s">
-        <v>945</v>
+        <v>23</v>
       </c>
       <c r="K235" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="L235" t="s">
-        <v>1590</v>
+        <v>341</v>
       </c>
       <c r="M235" t="s">
-        <v>1591</v>
+        <v>1601</v>
       </c>
       <c r="N235" t="s">
-        <v>1592</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1593</v>
+        <v>1603</v>
       </c>
       <c r="D236" t="s">
-        <v>1594</v>
+        <v>1604</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1595</v>
+        <v>1605</v>
       </c>
       <c r="I236" t="s">
-        <v>1596</v>
+        <v>1606</v>
       </c>
       <c r="J236" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K236" t="s">
-        <v>1597</v>
+        <v>1607</v>
       </c>
       <c r="L236" t="s">
-        <v>177</v>
+        <v>44</v>
       </c>
       <c r="M236" t="s">
-        <v>1598</v>
+        <v>1608</v>
       </c>
       <c r="N236" t="s">
-        <v>1599</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1600</v>
+        <v>1610</v>
       </c>
       <c r="D237" t="s">
-        <v>1601</v>
+        <v>1611</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1602</v>
+        <v>1612</v>
       </c>
       <c r="I237" t="s">
-        <v>1603</v>
+        <v>1613</v>
       </c>
       <c r="J237" t="s">
-        <v>1265</v>
+        <v>440</v>
       </c>
       <c r="K237" t="s">
-        <v>1604</v>
+        <v>1614</v>
       </c>
       <c r="L237" t="s">
-        <v>31</v>
+        <v>1615</v>
       </c>
       <c r="M237" t="s">
-        <v>1605</v>
+        <v>1616</v>
       </c>
       <c r="N237" t="s">
-        <v>1606</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="D238" t="s">
-        <v>1608</v>
+        <v>1619</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1609</v>
+        <v>1620</v>
       </c>
       <c r="I238" t="s">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="J238" t="s">
-        <v>1611</v>
+        <v>1330</v>
       </c>
       <c r="K238" t="s">
-        <v>1612</v>
+        <v>1622</v>
       </c>
       <c r="L238" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M238" t="s">
-        <v>1613</v>
+        <v>1623</v>
       </c>
       <c r="N238" t="s">
-        <v>1614</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1615</v>
+        <v>1625</v>
       </c>
       <c r="D239" t="s">
-        <v>1616</v>
-[...9 lines deleted...]
-      </c>
+        <v>1626</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239"/>
+      <c r="G239"/>
       <c r="H239" t="s">
-        <v>1620</v>
+        <v>1627</v>
       </c>
       <c r="I239" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
       <c r="J239" t="s">
-        <v>1622</v>
+        <v>1010</v>
       </c>
       <c r="K239" t="s">
-        <v>1623</v>
+        <v>1629</v>
       </c>
       <c r="L239" t="s">
-        <v>343</v>
+        <v>1630</v>
       </c>
       <c r="M239" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="N239" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D240" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="I240" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="J240" t="s">
-        <v>1611</v>
+        <v>1010</v>
       </c>
       <c r="K240" t="s">
+        <v>1635</v>
+      </c>
+      <c r="L240" t="s">
         <v>1630</v>
       </c>
-      <c r="L240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M240" t="s">
+        <v>1636</v>
+      </c>
+      <c r="N240" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="D241" t="s">
-        <v>566</v>
+        <v>1638</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="I241" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="J241" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K241" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="L241" t="s">
-        <v>570</v>
+        <v>44</v>
       </c>
       <c r="M241" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="N241" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="D242" t="s">
-        <v>566</v>
+        <v>1645</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1640</v>
+        <v>1646</v>
       </c>
       <c r="I242" t="s">
-        <v>1641</v>
+        <v>1647</v>
       </c>
       <c r="J242" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="K242" t="s">
-        <v>1642</v>
+        <v>1648</v>
       </c>
       <c r="L242" t="s">
-        <v>570</v>
+        <v>44</v>
       </c>
       <c r="M242" t="s">
-        <v>1643</v>
+        <v>1649</v>
       </c>
       <c r="N242" t="s">
-        <v>1639</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1634</v>
+        <v>1651</v>
       </c>
       <c r="D243" t="s">
-        <v>566</v>
+        <v>118</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="I243" t="s">
-        <v>1645</v>
+        <v>1653</v>
       </c>
       <c r="J243" t="s">
-        <v>1320</v>
+        <v>1010</v>
       </c>
       <c r="K243" t="s">
-        <v>1646</v>
+        <v>1654</v>
       </c>
       <c r="L243" t="s">
-        <v>570</v>
+        <v>1655</v>
       </c>
       <c r="M243" t="s">
-        <v>1647</v>
+        <v>1656</v>
       </c>
       <c r="N243" t="s">
-        <v>1639</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1648</v>
+        <v>1658</v>
       </c>
       <c r="D244" t="s">
-        <v>1649</v>
+        <v>1659</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1650</v>
+        <v>1660</v>
       </c>
       <c r="I244" t="s">
-        <v>1651</v>
+        <v>1661</v>
       </c>
       <c r="J244" t="s">
-        <v>1611</v>
+        <v>1385</v>
       </c>
       <c r="K244" t="s">
-        <v>1652</v>
+        <v>1662</v>
       </c>
       <c r="L244" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="M244" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
       <c r="N244" t="s">
-        <v>1654</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1655</v>
+        <v>1665</v>
       </c>
       <c r="D245" t="s">
-        <v>1656</v>
+        <v>1666</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1657</v>
+        <v>1667</v>
       </c>
       <c r="I245" t="s">
-        <v>1658</v>
+        <v>1668</v>
       </c>
       <c r="J245" t="s">
-        <v>1611</v>
+        <v>1330</v>
       </c>
       <c r="K245" t="s">
-        <v>1659</v>
+        <v>1669</v>
       </c>
       <c r="L245" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M245" t="s">
-        <v>1660</v>
+        <v>1670</v>
       </c>
       <c r="N245" t="s">
-        <v>1661</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D246" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1664</v>
+        <v>1674</v>
       </c>
       <c r="I246" t="s">
-        <v>1665</v>
+        <v>1675</v>
       </c>
       <c r="J246" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K246" t="s">
-        <v>1666</v>
+        <v>1677</v>
       </c>
       <c r="L246" t="s">
-        <v>1667</v>
+        <v>44</v>
       </c>
       <c r="M246" t="s">
-        <v>1668</v>
+        <v>1678</v>
       </c>
       <c r="N246" t="s">
-        <v>1669</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1670</v>
+        <v>1680</v>
       </c>
       <c r="D247" t="s">
-        <v>1671</v>
-[...3 lines deleted...]
-      <c r="G247"/>
+        <v>1681</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F247" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1684</v>
+      </c>
       <c r="H247" t="s">
-        <v>1672</v>
+        <v>1685</v>
       </c>
       <c r="I247" t="s">
-        <v>1673</v>
+        <v>1686</v>
       </c>
       <c r="J247" t="s">
-        <v>1611</v>
+        <v>1687</v>
       </c>
       <c r="K247" t="s">
-        <v>1674</v>
+        <v>1688</v>
       </c>
       <c r="L247" t="s">
-        <v>31</v>
+        <v>409</v>
       </c>
       <c r="M247" t="s">
-        <v>1675</v>
+        <v>1689</v>
       </c>
       <c r="N247" t="s">
-        <v>1676</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1677</v>
+        <v>1691</v>
       </c>
       <c r="D248" t="s">
-        <v>1678</v>
+        <v>1692</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1679</v>
+        <v>1693</v>
       </c>
       <c r="I248" t="s">
-        <v>1680</v>
+        <v>1694</v>
       </c>
       <c r="J248" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K248" t="s">
-        <v>1681</v>
+        <v>1695</v>
       </c>
       <c r="L248" t="s">
-        <v>1682</v>
+        <v>1696</v>
       </c>
       <c r="M248" t="s">
-        <v>1683</v>
+        <v>1697</v>
       </c>
       <c r="N248" t="s">
-        <v>1684</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1677</v>
+        <v>1699</v>
       </c>
       <c r="D249" t="s">
-        <v>1678</v>
+        <v>632</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1685</v>
+        <v>1700</v>
       </c>
       <c r="I249" t="s">
-        <v>1686</v>
+        <v>1701</v>
       </c>
       <c r="J249" t="s">
-        <v>1611</v>
+        <v>1385</v>
       </c>
       <c r="K249" t="s">
-        <v>1687</v>
+        <v>1702</v>
       </c>
       <c r="L249" t="s">
-        <v>31</v>
+        <v>636</v>
       </c>
       <c r="M249" t="s">
-        <v>1688</v>
+        <v>1703</v>
       </c>
       <c r="N249" t="s">
-        <v>1684</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1689</v>
+        <v>1699</v>
       </c>
       <c r="D250" t="s">
-        <v>1690</v>
+        <v>632</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
       <c r="I250" t="s">
-        <v>1692</v>
+        <v>1706</v>
       </c>
       <c r="J250" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K250" t="s">
-        <v>1693</v>
+        <v>1707</v>
       </c>
       <c r="L250" t="s">
-        <v>1694</v>
+        <v>636</v>
       </c>
       <c r="M250" t="s">
-        <v>1695</v>
+        <v>1708</v>
       </c>
       <c r="N250" t="s">
-        <v>1696</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1689</v>
+        <v>1699</v>
       </c>
       <c r="D251" t="s">
-        <v>1697</v>
+        <v>632</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
       <c r="I251" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="J251" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K251" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="L251" t="s">
-        <v>1694</v>
+        <v>636</v>
       </c>
       <c r="M251" t="s">
-        <v>1701</v>
+        <v>1712</v>
       </c>
       <c r="N251" t="s">
-        <v>1696</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1702</v>
+        <v>1713</v>
       </c>
       <c r="D252" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="I252" t="s">
-        <v>1705</v>
+        <v>1716</v>
       </c>
       <c r="J252" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K252" t="s">
-        <v>1706</v>
+        <v>1717</v>
       </c>
       <c r="L252" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M252" t="s">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="N252" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1709</v>
+        <v>1720</v>
       </c>
       <c r="D253" t="s">
-        <v>1710</v>
+        <v>1721</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1711</v>
+        <v>1722</v>
       </c>
       <c r="I253" t="s">
-        <v>1712</v>
+        <v>1723</v>
       </c>
       <c r="J253" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K253" t="s">
-        <v>1713</v>
+        <v>1724</v>
       </c>
       <c r="L253" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M253" t="s">
-        <v>1714</v>
+        <v>1725</v>
       </c>
       <c r="N253" t="s">
-        <v>1715</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
       <c r="D254" t="s">
-        <v>1616</v>
+        <v>1728</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1717</v>
+        <v>1729</v>
       </c>
       <c r="I254" t="s">
-        <v>1718</v>
+        <v>1730</v>
       </c>
       <c r="J254" t="s">
-        <v>1622</v>
+        <v>1676</v>
       </c>
       <c r="K254" t="s">
-        <v>1719</v>
+        <v>1731</v>
       </c>
       <c r="L254" t="s">
-        <v>504</v>
+        <v>1732</v>
       </c>
       <c r="M254" t="s">
-        <v>1720</v>
+        <v>1733</v>
       </c>
       <c r="N254" t="s">
-        <v>1721</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1716</v>
+        <v>1735</v>
       </c>
       <c r="D255" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1717</v>
+        <v>1737</v>
       </c>
       <c r="I255" t="s">
-        <v>1723</v>
+        <v>1738</v>
       </c>
       <c r="J255" t="s">
-        <v>1622</v>
+        <v>1676</v>
       </c>
       <c r="K255" t="s">
-        <v>1724</v>
+        <v>1739</v>
       </c>
       <c r="L255" t="s">
-        <v>1725</v>
+        <v>44</v>
       </c>
       <c r="M255" t="s">
-        <v>1726</v>
+        <v>1740</v>
       </c>
       <c r="N255" t="s">
-        <v>1721</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1727</v>
+        <v>1742</v>
       </c>
       <c r="D256" t="s">
-        <v>1728</v>
+        <v>1743</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1729</v>
+        <v>1744</v>
       </c>
       <c r="I256" t="s">
-        <v>1730</v>
+        <v>1745</v>
       </c>
       <c r="J256" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K256" t="s">
-        <v>1731</v>
+        <v>1746</v>
       </c>
       <c r="L256" t="s">
-        <v>31</v>
+        <v>1747</v>
       </c>
       <c r="M256" t="s">
-        <v>1732</v>
+        <v>1748</v>
       </c>
       <c r="N256" t="s">
-        <v>1733</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1131</v>
+        <v>1742</v>
       </c>
       <c r="D257" t="s">
-        <v>1132</v>
+        <v>1743</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1734</v>
+        <v>1750</v>
       </c>
       <c r="I257" t="s">
-        <v>1735</v>
+        <v>1751</v>
       </c>
       <c r="J257" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K257" t="s">
-        <v>1736</v>
+        <v>1752</v>
       </c>
       <c r="L257" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M257" t="s">
-        <v>1737</v>
+        <v>1753</v>
       </c>
       <c r="N257" t="s">
-        <v>1137</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1738</v>
+        <v>1754</v>
       </c>
       <c r="D258" t="s">
-        <v>1739</v>
+        <v>1755</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1740</v>
+        <v>1756</v>
       </c>
       <c r="I258" t="s">
-        <v>1741</v>
+        <v>1757</v>
       </c>
       <c r="J258" t="s">
-        <v>1611</v>
+        <v>1385</v>
       </c>
       <c r="K258" t="s">
-        <v>1742</v>
+        <v>1758</v>
       </c>
       <c r="L258" t="s">
-        <v>31</v>
+        <v>1759</v>
       </c>
       <c r="M258" t="s">
-        <v>1743</v>
+        <v>1760</v>
       </c>
       <c r="N258" t="s">
-        <v>1744</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1745</v>
+        <v>1754</v>
       </c>
       <c r="D259" t="s">
-        <v>1746</v>
+        <v>1762</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1747</v>
+        <v>1763</v>
       </c>
       <c r="I259" t="s">
-        <v>1748</v>
+        <v>1764</v>
       </c>
       <c r="J259" t="s">
-        <v>1611</v>
+        <v>1385</v>
       </c>
       <c r="K259" t="s">
-        <v>1749</v>
+        <v>1765</v>
       </c>
       <c r="L259" t="s">
-        <v>31</v>
+        <v>1759</v>
       </c>
       <c r="M259" t="s">
-        <v>1750</v>
+        <v>1766</v>
       </c>
       <c r="N259" t="s">
-        <v>1751</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1752</v>
+        <v>1767</v>
       </c>
       <c r="D260" t="s">
-        <v>1753</v>
+        <v>1768</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1754</v>
+        <v>1769</v>
       </c>
       <c r="I260" t="s">
-        <v>1755</v>
+        <v>1770</v>
       </c>
       <c r="J260" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K260" t="s">
-        <v>1756</v>
+        <v>1771</v>
       </c>
       <c r="L260" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M260" t="s">
-        <v>1757</v>
+        <v>1772</v>
       </c>
       <c r="N260" t="s">
-        <v>1758</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1759</v>
+        <v>1774</v>
       </c>
       <c r="D261" t="s">
-        <v>1760</v>
+        <v>1775</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1761</v>
+        <v>1776</v>
       </c>
       <c r="I261" t="s">
-        <v>1762</v>
+        <v>1777</v>
       </c>
       <c r="J261" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K261" t="s">
-        <v>1763</v>
+        <v>1778</v>
       </c>
       <c r="L261" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M261" t="s">
-        <v>1764</v>
+        <v>1779</v>
       </c>
       <c r="N261" t="s">
-        <v>1765</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1766</v>
+        <v>1781</v>
       </c>
       <c r="D262" t="s">
-        <v>1767</v>
+        <v>1681</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1768</v>
+        <v>1782</v>
       </c>
       <c r="I262" t="s">
-        <v>1769</v>
+        <v>1783</v>
       </c>
       <c r="J262" t="s">
-        <v>1611</v>
+        <v>1687</v>
       </c>
       <c r="K262" t="s">
-        <v>1770</v>
+        <v>1784</v>
       </c>
       <c r="L262" t="s">
-        <v>31</v>
+        <v>570</v>
       </c>
       <c r="M262" t="s">
-        <v>1771</v>
+        <v>1785</v>
       </c>
       <c r="N262" t="s">
-        <v>1772</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
       <c r="D263" t="s">
-        <v>1774</v>
+        <v>1787</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="I263" t="s">
-        <v>1776</v>
+        <v>1788</v>
       </c>
       <c r="J263" t="s">
-        <v>1611</v>
+        <v>1687</v>
       </c>
       <c r="K263" t="s">
-        <v>1777</v>
+        <v>1789</v>
       </c>
       <c r="L263" t="s">
-        <v>31</v>
+        <v>1790</v>
       </c>
       <c r="M263" t="s">
-        <v>1778</v>
+        <v>1791</v>
       </c>
       <c r="N263" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1780</v>
+        <v>1792</v>
       </c>
       <c r="D264" t="s">
-        <v>1781</v>
+        <v>1793</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1782</v>
+        <v>1794</v>
       </c>
       <c r="I264" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="J264" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K264" t="s">
-        <v>1784</v>
+        <v>1796</v>
       </c>
       <c r="L264" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M264" t="s">
-        <v>1785</v>
+        <v>1797</v>
       </c>
       <c r="N264" t="s">
-        <v>1786</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1787</v>
+        <v>1196</v>
       </c>
       <c r="D265" t="s">
-        <v>1788</v>
+        <v>1197</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1789</v>
+        <v>1799</v>
       </c>
       <c r="I265" t="s">
-        <v>1790</v>
+        <v>1800</v>
       </c>
       <c r="J265" t="s">
-        <v>931</v>
+        <v>1676</v>
       </c>
       <c r="K265" t="s">
-        <v>1791</v>
+        <v>1801</v>
       </c>
       <c r="L265" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M265" t="s">
-        <v>1792</v>
+        <v>1802</v>
       </c>
       <c r="N265" t="s">
-        <v>1793</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1787</v>
+        <v>1803</v>
       </c>
       <c r="D266" t="s">
-        <v>1788</v>
+        <v>1804</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1794</v>
+        <v>1805</v>
       </c>
       <c r="I266" t="s">
-        <v>1795</v>
+        <v>1806</v>
       </c>
       <c r="J266" t="s">
-        <v>931</v>
+        <v>1676</v>
       </c>
       <c r="K266" t="s">
-        <v>1796</v>
+        <v>1807</v>
       </c>
       <c r="L266" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M266" t="s">
-        <v>1797</v>
+        <v>1808</v>
       </c>
       <c r="N266" t="s">
-        <v>1793</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1798</v>
+        <v>1810</v>
       </c>
       <c r="D267" t="s">
-        <v>48</v>
+        <v>1811</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1799</v>
+        <v>1812</v>
       </c>
       <c r="I267" t="s">
-        <v>1800</v>
+        <v>1813</v>
       </c>
       <c r="J267" t="s">
-        <v>1320</v>
+        <v>1676</v>
       </c>
       <c r="K267" t="s">
-        <v>1801</v>
+        <v>1814</v>
       </c>
       <c r="L267" t="s">
-        <v>1802</v>
+        <v>44</v>
       </c>
       <c r="M267" t="s">
-        <v>1803</v>
+        <v>1815</v>
       </c>
       <c r="N267" t="s">
-        <v>1804</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1805</v>
+        <v>1817</v>
       </c>
       <c r="D268" t="s">
-        <v>1806</v>
+        <v>1818</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1807</v>
+        <v>1819</v>
       </c>
       <c r="I268" t="s">
-        <v>1808</v>
+        <v>1820</v>
       </c>
       <c r="J268" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K268" t="s">
-        <v>1809</v>
+        <v>1821</v>
       </c>
       <c r="L268" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M268" t="s">
-        <v>1810</v>
+        <v>1822</v>
       </c>
       <c r="N268" t="s">
-        <v>1811</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1812</v>
+        <v>1824</v>
       </c>
       <c r="D269" t="s">
-        <v>1813</v>
+        <v>1825</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1814</v>
+        <v>1826</v>
       </c>
       <c r="I269" t="s">
-        <v>1815</v>
+        <v>1827</v>
       </c>
       <c r="J269" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K269" t="s">
-        <v>1816</v>
+        <v>1828</v>
       </c>
       <c r="L269" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M269" t="s">
-        <v>1817</v>
+        <v>1829</v>
       </c>
       <c r="N269" t="s">
-        <v>1818</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1433</v>
+        <v>1831</v>
       </c>
       <c r="D270" t="s">
-        <v>181</v>
+        <v>1832</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1819</v>
+        <v>1833</v>
       </c>
       <c r="I270" t="s">
-        <v>1820</v>
+        <v>1834</v>
       </c>
       <c r="J270" t="s">
-        <v>1622</v>
+        <v>1676</v>
       </c>
       <c r="K270" t="s">
-        <v>1821</v>
+        <v>1835</v>
       </c>
       <c r="L270" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
       <c r="M270" t="s">
-        <v>1822</v>
+        <v>1836</v>
       </c>
       <c r="N270" t="s">
-        <v>1438</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1823</v>
+        <v>1838</v>
       </c>
       <c r="D271" t="s">
-        <v>48</v>
+        <v>1839</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1824</v>
+        <v>1840</v>
       </c>
       <c r="I271" t="s">
-        <v>1825</v>
+        <v>1841</v>
       </c>
       <c r="J271" t="s">
-        <v>1622</v>
+        <v>1676</v>
       </c>
       <c r="K271" t="s">
-        <v>1826</v>
+        <v>1842</v>
       </c>
       <c r="L271" t="s">
-        <v>1827</v>
+        <v>44</v>
       </c>
       <c r="M271" t="s">
-        <v>1828</v>
+        <v>1843</v>
       </c>
       <c r="N271" t="s">
-        <v>1829</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1830</v>
+        <v>1845</v>
       </c>
       <c r="D272" t="s">
-        <v>1831</v>
+        <v>1846</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1832</v>
+        <v>1847</v>
       </c>
       <c r="I272" t="s">
-        <v>1833</v>
+        <v>1848</v>
       </c>
       <c r="J272" t="s">
-        <v>1080</v>
+        <v>1676</v>
       </c>
       <c r="K272" t="s">
-        <v>1834</v>
+        <v>1849</v>
       </c>
       <c r="L272" t="s">
-        <v>1835</v>
+        <v>44</v>
       </c>
       <c r="M272" t="s">
-        <v>1836</v>
+        <v>1850</v>
       </c>
       <c r="N272" t="s">
-        <v>1837</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1838</v>
+        <v>1852</v>
       </c>
       <c r="D273" t="s">
-        <v>1839</v>
+        <v>1853</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1840</v>
+        <v>1854</v>
       </c>
       <c r="I273" t="s">
-        <v>1841</v>
+        <v>1855</v>
       </c>
       <c r="J273" t="s">
-        <v>1622</v>
+        <v>996</v>
       </c>
       <c r="K273" t="s">
-        <v>1842</v>
+        <v>1856</v>
       </c>
       <c r="L273" t="s">
-        <v>177</v>
+        <v>341</v>
       </c>
       <c r="M273" t="s">
-        <v>1843</v>
+        <v>1857</v>
       </c>
       <c r="N273" t="s">
-        <v>1844</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
       <c r="D274" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1847</v>
+        <v>1859</v>
       </c>
       <c r="I274" t="s">
-        <v>1848</v>
+        <v>1860</v>
       </c>
       <c r="J274" t="s">
-        <v>1611</v>
+        <v>996</v>
       </c>
       <c r="K274" t="s">
-        <v>1849</v>
+        <v>1861</v>
       </c>
       <c r="L274" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M274" t="s">
-        <v>1850</v>
+        <v>1862</v>
       </c>
       <c r="N274" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1852</v>
+        <v>1863</v>
       </c>
       <c r="D275" t="s">
-        <v>1853</v>
+        <v>118</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1854</v>
+        <v>1864</v>
       </c>
       <c r="I275" t="s">
-        <v>1855</v>
+        <v>1865</v>
       </c>
       <c r="J275" t="s">
-        <v>1080</v>
+        <v>1385</v>
       </c>
       <c r="K275" t="s">
-        <v>1856</v>
+        <v>1866</v>
       </c>
       <c r="L275" t="s">
-        <v>1857</v>
+        <v>1867</v>
       </c>
       <c r="M275" t="s">
-        <v>1858</v>
+        <v>1868</v>
       </c>
       <c r="N275" t="s">
-        <v>1859</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1860</v>
+        <v>1870</v>
       </c>
       <c r="D276" t="s">
-        <v>1861</v>
+        <v>1871</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1862</v>
+        <v>1872</v>
       </c>
       <c r="I276" t="s">
-        <v>1863</v>
+        <v>1873</v>
       </c>
       <c r="J276" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K276" t="s">
-        <v>1864</v>
+        <v>1874</v>
       </c>
       <c r="L276" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M276" t="s">
-        <v>1865</v>
+        <v>1875</v>
       </c>
       <c r="N276" t="s">
-        <v>1866</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1867</v>
+        <v>1877</v>
       </c>
       <c r="D277" t="s">
-        <v>48</v>
+        <v>1878</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1868</v>
+        <v>1879</v>
       </c>
       <c r="I277" t="s">
-        <v>1869</v>
+        <v>1880</v>
       </c>
       <c r="J277" t="s">
-        <v>1622</v>
+        <v>1676</v>
       </c>
       <c r="K277" t="s">
-        <v>1870</v>
+        <v>1881</v>
       </c>
       <c r="L277" t="s">
-        <v>1871</v>
+        <v>44</v>
       </c>
       <c r="M277" t="s">
-        <v>1872</v>
+        <v>1882</v>
       </c>
       <c r="N277" t="s">
-        <v>1873</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1874</v>
+        <v>1498</v>
       </c>
       <c r="D278" t="s">
-        <v>1875</v>
+        <v>250</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1876</v>
+        <v>1884</v>
       </c>
       <c r="I278" t="s">
-        <v>1877</v>
+        <v>1885</v>
       </c>
       <c r="J278" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K278" t="s">
-        <v>1878</v>
+        <v>1886</v>
       </c>
       <c r="L278" t="s">
-        <v>1879</v>
+        <v>254</v>
       </c>
       <c r="M278" t="s">
-        <v>1880</v>
+        <v>1887</v>
       </c>
       <c r="N278" t="s">
-        <v>1881</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1882</v>
+        <v>1888</v>
       </c>
       <c r="D279" t="s">
-        <v>1532</v>
+        <v>118</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
       <c r="I279" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
       <c r="J279" t="s">
-        <v>214</v>
+        <v>1687</v>
       </c>
       <c r="K279" t="s">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="L279" t="s">
-        <v>273</v>
+        <v>1892</v>
       </c>
       <c r="M279" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="N279" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1888</v>
+        <v>1895</v>
       </c>
       <c r="D280" t="s">
-        <v>1889</v>
+        <v>1896</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="I280" t="s">
-        <v>1891</v>
+        <v>1898</v>
       </c>
       <c r="J280" t="s">
-        <v>1611</v>
+        <v>1145</v>
       </c>
       <c r="K280" t="s">
-        <v>1892</v>
+        <v>1899</v>
       </c>
       <c r="L280" t="s">
-        <v>31</v>
+        <v>1900</v>
       </c>
       <c r="M280" t="s">
-        <v>1893</v>
+        <v>1901</v>
       </c>
       <c r="N280" t="s">
-        <v>1894</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1895</v>
+        <v>1903</v>
       </c>
       <c r="D281" t="s">
-        <v>48</v>
+        <v>1904</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1896</v>
+        <v>1905</v>
       </c>
       <c r="I281" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
       <c r="J281" t="s">
-        <v>1320</v>
+        <v>1687</v>
       </c>
       <c r="K281" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
       <c r="L281" t="s">
-        <v>1899</v>
+        <v>71</v>
       </c>
       <c r="M281" t="s">
-        <v>1900</v>
+        <v>1908</v>
       </c>
       <c r="N281" t="s">
-        <v>1901</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1902</v>
+        <v>1910</v>
       </c>
       <c r="D282" t="s">
-        <v>1903</v>
+        <v>1911</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
       <c r="I282" t="s">
-        <v>1905</v>
+        <v>1913</v>
       </c>
       <c r="J282" t="s">
-        <v>1622</v>
+        <v>1676</v>
       </c>
       <c r="K282" t="s">
-        <v>1906</v>
+        <v>1914</v>
       </c>
       <c r="L282" t="s">
-        <v>874</v>
+        <v>44</v>
       </c>
       <c r="M282" t="s">
-        <v>1907</v>
+        <v>1915</v>
       </c>
       <c r="N282" t="s">
-        <v>1908</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1909</v>
+        <v>1917</v>
       </c>
       <c r="D283" t="s">
-        <v>1910</v>
+        <v>1918</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>1911</v>
+        <v>1919</v>
       </c>
       <c r="I283" t="s">
-        <v>1912</v>
+        <v>1920</v>
       </c>
       <c r="J283" t="s">
-        <v>1622</v>
+        <v>1145</v>
       </c>
       <c r="K283" t="s">
-        <v>1913</v>
+        <v>1921</v>
       </c>
       <c r="L283" t="s">
-        <v>1914</v>
+        <v>1922</v>
       </c>
       <c r="M283" t="s">
-        <v>1915</v>
+        <v>1923</v>
       </c>
       <c r="N283" t="s">
-        <v>1916</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1917</v>
+        <v>1925</v>
       </c>
       <c r="D284" t="s">
-        <v>1918</v>
+        <v>1926</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>1919</v>
+        <v>1927</v>
       </c>
       <c r="I284" t="s">
-        <v>1920</v>
+        <v>1928</v>
       </c>
       <c r="J284" t="s">
-        <v>1622</v>
+        <v>1676</v>
       </c>
       <c r="K284" t="s">
-        <v>1921</v>
+        <v>1929</v>
       </c>
       <c r="L284" t="s">
-        <v>1922</v>
+        <v>44</v>
       </c>
       <c r="M284" t="s">
-        <v>1923</v>
+        <v>1930</v>
       </c>
       <c r="N284" t="s">
-        <v>1924</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1925</v>
+        <v>1932</v>
       </c>
       <c r="D285" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="I285" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="J285" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K285" t="s">
-        <v>1928</v>
+        <v>1935</v>
       </c>
       <c r="L285" t="s">
-        <v>1929</v>
+        <v>1936</v>
       </c>
       <c r="M285" t="s">
-        <v>1930</v>
+        <v>1937</v>
       </c>
       <c r="N285" t="s">
-        <v>1931</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1932</v>
+        <v>1939</v>
       </c>
       <c r="D286" t="s">
-        <v>48</v>
+        <v>1940</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>1933</v>
+        <v>1941</v>
       </c>
       <c r="I286" t="s">
-        <v>1934</v>
+        <v>1942</v>
       </c>
       <c r="J286" t="s">
-        <v>1320</v>
+        <v>1687</v>
       </c>
       <c r="K286" t="s">
-        <v>1935</v>
+        <v>1943</v>
       </c>
       <c r="L286" t="s">
-        <v>1936</v>
+        <v>1944</v>
       </c>
       <c r="M286" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="N286" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1939</v>
+        <v>1947</v>
       </c>
       <c r="D287" t="s">
-        <v>48</v>
+        <v>1597</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>1940</v>
+        <v>1948</v>
       </c>
       <c r="I287" t="s">
-        <v>1941</v>
+        <v>1949</v>
       </c>
       <c r="J287" t="s">
-        <v>1320</v>
+        <v>283</v>
       </c>
       <c r="K287" t="s">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="L287" t="s">
-        <v>1943</v>
+        <v>341</v>
       </c>
       <c r="M287" t="s">
-        <v>1944</v>
+        <v>1951</v>
       </c>
       <c r="N287" t="s">
-        <v>1945</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="D288" t="s">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>1948</v>
+        <v>1955</v>
       </c>
       <c r="I288" t="s">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="J288" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="K288" t="s">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="L288" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M288" t="s">
-        <v>1951</v>
+        <v>1958</v>
       </c>
       <c r="N288" t="s">
-        <v>1952</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="D289" t="s">
-        <v>1954</v>
+        <v>118</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="I289" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="J289" t="s">
-        <v>945</v>
+        <v>1385</v>
       </c>
       <c r="K289" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="L289" t="s">
-        <v>224</v>
+        <v>1964</v>
       </c>
       <c r="M289" t="s">
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="N289" t="s">
-        <v>1959</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="D290" t="s">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="I290" t="s">
-        <v>1963</v>
+        <v>1970</v>
       </c>
       <c r="J290" t="s">
-        <v>908</v>
+        <v>1687</v>
       </c>
       <c r="K290" t="s">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="L290" t="s">
-        <v>31</v>
+        <v>939</v>
       </c>
       <c r="M290" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="N290" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="D291" t="s">
-        <v>1954</v>
+        <v>1975</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="I291" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="J291" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K291" t="s">
-        <v>1970</v>
+        <v>1978</v>
       </c>
       <c r="L291" t="s">
-        <v>224</v>
+        <v>1979</v>
       </c>
       <c r="M291" t="s">
-        <v>1971</v>
+        <v>1980</v>
       </c>
       <c r="N291" t="s">
-        <v>1972</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1967</v>
+        <v>1982</v>
       </c>
       <c r="D292" t="s">
-        <v>1954</v>
+        <v>1983</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="I292" t="s">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="J292" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K292" t="s">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="L292" t="s">
-        <v>224</v>
+        <v>1987</v>
       </c>
       <c r="M292" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="N292" t="s">
-        <v>1972</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1977</v>
+        <v>1990</v>
       </c>
       <c r="D293" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>1978</v>
+        <v>1991</v>
       </c>
       <c r="I293" t="s">
-        <v>1979</v>
+        <v>1992</v>
       </c>
       <c r="J293" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K293" t="s">
-        <v>1980</v>
+        <v>1993</v>
       </c>
       <c r="L293" t="s">
-        <v>1981</v>
+        <v>1994</v>
       </c>
       <c r="M293" t="s">
-        <v>1982</v>
+        <v>1995</v>
       </c>
       <c r="N293" t="s">
-        <v>1983</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1984</v>
+        <v>1997</v>
       </c>
       <c r="D294" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>1985</v>
+        <v>1998</v>
       </c>
       <c r="I294" t="s">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="J294" t="s">
-        <v>1622</v>
+        <v>1385</v>
       </c>
       <c r="K294" t="s">
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="L294" t="s">
-        <v>1988</v>
+        <v>2001</v>
       </c>
       <c r="M294" t="s">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="N294" t="s">
-        <v>1990</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="D295" t="s">
-        <v>1788</v>
+        <v>118</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="I295" t="s">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="J295" t="s">
-        <v>945</v>
+        <v>1385</v>
       </c>
       <c r="K295" t="s">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="L295" t="s">
-        <v>273</v>
+        <v>2008</v>
       </c>
       <c r="M295" t="s">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="N295" t="s">
-        <v>1996</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>1991</v>
+        <v>2011</v>
       </c>
       <c r="D296" t="s">
-        <v>1788</v>
+        <v>2012</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>1997</v>
+        <v>2013</v>
       </c>
       <c r="I296" t="s">
-        <v>1998</v>
+        <v>2014</v>
       </c>
       <c r="J296" t="s">
-        <v>945</v>
+        <v>1676</v>
       </c>
       <c r="K296" t="s">
-        <v>1999</v>
+        <v>2015</v>
       </c>
       <c r="L296" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M296" t="s">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="N296" t="s">
-        <v>1996</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="D297" t="s">
-        <v>1788</v>
+        <v>2019</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>2001</v>
+        <v>2020</v>
       </c>
       <c r="I297" t="s">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="J297" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K297" t="s">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="L297" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="M297" t="s">
-        <v>2004</v>
+        <v>2023</v>
       </c>
       <c r="N297" t="s">
-        <v>1996</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>1991</v>
+        <v>2025</v>
       </c>
       <c r="D298" t="s">
-        <v>1788</v>
+        <v>2026</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>2005</v>
+        <v>2027</v>
       </c>
       <c r="I298" t="s">
-        <v>2006</v>
+        <v>2028</v>
       </c>
       <c r="J298" t="s">
-        <v>945</v>
+        <v>973</v>
       </c>
       <c r="K298" t="s">
-        <v>2007</v>
+        <v>2029</v>
       </c>
       <c r="L298" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M298" t="s">
-        <v>2008</v>
+        <v>2030</v>
       </c>
       <c r="N298" t="s">
-        <v>1996</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>1991</v>
+        <v>2032</v>
       </c>
       <c r="D299" t="s">
-        <v>1788</v>
+        <v>2019</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>2009</v>
+        <v>2033</v>
       </c>
       <c r="I299" t="s">
-        <v>2010</v>
+        <v>2034</v>
       </c>
       <c r="J299" t="s">
-        <v>945</v>
+        <v>1687</v>
       </c>
       <c r="K299" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="L299" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="M299" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="N299" t="s">
-        <v>1996</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2013</v>
+        <v>2032</v>
       </c>
       <c r="D300" t="s">
-        <v>48</v>
+        <v>2019</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>2014</v>
+        <v>2038</v>
       </c>
       <c r="I300" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
       <c r="J300" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K300" t="s">
-        <v>2016</v>
+        <v>2040</v>
       </c>
       <c r="L300" t="s">
-        <v>2017</v>
+        <v>293</v>
       </c>
       <c r="M300" t="s">
-        <v>2018</v>
+        <v>2041</v>
       </c>
       <c r="N300" t="s">
-        <v>2019</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2020</v>
+        <v>2042</v>
       </c>
       <c r="D301" t="s">
-        <v>1954</v>
+        <v>118</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>2021</v>
+        <v>2043</v>
       </c>
       <c r="I301" t="s">
-        <v>2022</v>
+        <v>2044</v>
       </c>
       <c r="J301" t="s">
-        <v>945</v>
+        <v>1687</v>
       </c>
       <c r="K301" t="s">
-        <v>2023</v>
+        <v>2045</v>
       </c>
       <c r="L301" t="s">
-        <v>224</v>
+        <v>2046</v>
       </c>
       <c r="M301" t="s">
-        <v>2024</v>
+        <v>2047</v>
       </c>
       <c r="N301" t="s">
-        <v>2025</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2020</v>
+        <v>2049</v>
       </c>
       <c r="D302" t="s">
-        <v>1954</v>
+        <v>118</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>2026</v>
+        <v>2050</v>
       </c>
       <c r="I302" t="s">
-        <v>2027</v>
+        <v>2051</v>
       </c>
       <c r="J302" t="s">
-        <v>945</v>
+        <v>1687</v>
       </c>
       <c r="K302" t="s">
-        <v>2028</v>
+        <v>2052</v>
       </c>
       <c r="L302" t="s">
-        <v>224</v>
+        <v>2053</v>
       </c>
       <c r="M302" t="s">
-        <v>2029</v>
+        <v>2054</v>
       </c>
       <c r="N302" t="s">
-        <v>2025</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2030</v>
+        <v>2056</v>
       </c>
       <c r="D303" t="s">
-        <v>48</v>
+        <v>1853</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
-        <v>2031</v>
+        <v>2057</v>
       </c>
       <c r="I303" t="s">
-        <v>2032</v>
+        <v>2058</v>
       </c>
       <c r="J303" t="s">
-        <v>1622</v>
+        <v>1010</v>
       </c>
       <c r="K303" t="s">
-        <v>2033</v>
+        <v>2059</v>
       </c>
       <c r="L303" t="s">
-        <v>2034</v>
+        <v>341</v>
       </c>
       <c r="M303" t="s">
-        <v>2035</v>
+        <v>2060</v>
       </c>
       <c r="N303" t="s">
-        <v>2036</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2037</v>
+        <v>2056</v>
       </c>
       <c r="D304" t="s">
-        <v>2038</v>
+        <v>1853</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>2039</v>
+        <v>2062</v>
       </c>
       <c r="I304" t="s">
-        <v>2040</v>
+        <v>2063</v>
       </c>
       <c r="J304" t="s">
-        <v>908</v>
+        <v>1010</v>
       </c>
       <c r="K304" t="s">
-        <v>2041</v>
+        <v>2064</v>
       </c>
       <c r="L304" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M304" t="s">
-        <v>2042</v>
+        <v>2065</v>
       </c>
       <c r="N304" t="s">
-        <v>2043</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2044</v>
+        <v>2056</v>
       </c>
       <c r="D305" t="s">
-        <v>2045</v>
+        <v>1853</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
-        <v>2046</v>
+        <v>2066</v>
       </c>
       <c r="I305" t="s">
-        <v>2047</v>
+        <v>2067</v>
       </c>
       <c r="J305" t="s">
-        <v>908</v>
+        <v>1010</v>
       </c>
       <c r="K305" t="s">
-        <v>2048</v>
+        <v>2068</v>
       </c>
       <c r="L305" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M305" t="s">
-        <v>2049</v>
+        <v>2069</v>
       </c>
       <c r="N305" t="s">
-        <v>2050</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2051</v>
+        <v>2056</v>
       </c>
       <c r="D306" t="s">
-        <v>1954</v>
+        <v>1853</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>2052</v>
+        <v>2070</v>
       </c>
       <c r="I306" t="s">
-        <v>2053</v>
+        <v>2071</v>
       </c>
       <c r="J306" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K306" t="s">
-        <v>2054</v>
+        <v>2072</v>
       </c>
       <c r="L306" t="s">
-        <v>224</v>
+        <v>341</v>
       </c>
       <c r="M306" t="s">
-        <v>2055</v>
+        <v>2073</v>
       </c>
       <c r="N306" t="s">
-        <v>2056</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2051</v>
+        <v>2056</v>
       </c>
       <c r="D307" t="s">
-        <v>1954</v>
+        <v>1853</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>2057</v>
+        <v>2074</v>
       </c>
       <c r="I307" t="s">
-        <v>2058</v>
+        <v>2075</v>
       </c>
       <c r="J307" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K307" t="s">
-        <v>2059</v>
+        <v>2076</v>
       </c>
       <c r="L307" t="s">
-        <v>224</v>
+        <v>341</v>
       </c>
       <c r="M307" t="s">
-        <v>2060</v>
+        <v>2077</v>
       </c>
       <c r="N307" t="s">
-        <v>2056</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2061</v>
+        <v>2078</v>
       </c>
       <c r="D308" t="s">
-        <v>1954</v>
+        <v>118</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>1301</v>
+        <v>2079</v>
       </c>
       <c r="I308" t="s">
-        <v>2062</v>
+        <v>2080</v>
       </c>
       <c r="J308" t="s">
-        <v>945</v>
+        <v>1687</v>
       </c>
       <c r="K308" t="s">
-        <v>2063</v>
+        <v>2081</v>
       </c>
       <c r="L308" t="s">
-        <v>224</v>
+        <v>2082</v>
       </c>
       <c r="M308" t="s">
-        <v>2064</v>
+        <v>2083</v>
       </c>
       <c r="N308" t="s">
-        <v>2065</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2061</v>
+        <v>2085</v>
       </c>
       <c r="D309" t="s">
-        <v>1954</v>
+        <v>2019</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>2066</v>
+        <v>2086</v>
       </c>
       <c r="I309" t="s">
-        <v>2067</v>
+        <v>2087</v>
       </c>
       <c r="J309" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K309" t="s">
-        <v>2068</v>
+        <v>2088</v>
       </c>
       <c r="L309" t="s">
-        <v>224</v>
+        <v>293</v>
       </c>
       <c r="M309" t="s">
-        <v>2069</v>
+        <v>2089</v>
       </c>
       <c r="N309" t="s">
-        <v>2065</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="D310" t="s">
-        <v>1954</v>
+        <v>2019</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>2071</v>
+        <v>2091</v>
       </c>
       <c r="I310" t="s">
-        <v>2072</v>
+        <v>2092</v>
       </c>
       <c r="J310" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K310" t="s">
-        <v>2073</v>
+        <v>2093</v>
       </c>
       <c r="L310" t="s">
-        <v>224</v>
+        <v>293</v>
       </c>
       <c r="M310" t="s">
-        <v>2074</v>
+        <v>2094</v>
       </c>
       <c r="N310" t="s">
-        <v>2075</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2076</v>
+        <v>2095</v>
       </c>
       <c r="D311" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>2077</v>
+        <v>2096</v>
       </c>
       <c r="I311" t="s">
-        <v>2078</v>
+        <v>2097</v>
       </c>
       <c r="J311" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K311" t="s">
-        <v>2079</v>
+        <v>2098</v>
       </c>
       <c r="L311" t="s">
-        <v>2080</v>
+        <v>2099</v>
       </c>
       <c r="M311" t="s">
-        <v>2081</v>
+        <v>2100</v>
       </c>
       <c r="N311" t="s">
-        <v>2082</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2083</v>
+        <v>2102</v>
       </c>
       <c r="D312" t="s">
-        <v>2084</v>
+        <v>2103</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>2085</v>
+        <v>2104</v>
       </c>
       <c r="I312" t="s">
-        <v>2086</v>
+        <v>2105</v>
       </c>
       <c r="J312" t="s">
-        <v>908</v>
+        <v>973</v>
       </c>
       <c r="K312" t="s">
-        <v>2087</v>
+        <v>2106</v>
       </c>
       <c r="L312" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M312" t="s">
-        <v>2088</v>
+        <v>2107</v>
       </c>
       <c r="N312" t="s">
-        <v>2089</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2090</v>
+        <v>2109</v>
       </c>
       <c r="D313" t="s">
-        <v>2091</v>
+        <v>2110</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>2092</v>
+        <v>2111</v>
       </c>
       <c r="I313" t="s">
-        <v>2093</v>
+        <v>2112</v>
       </c>
       <c r="J313" t="s">
-        <v>908</v>
+        <v>973</v>
       </c>
       <c r="K313" t="s">
-        <v>2094</v>
+        <v>2113</v>
       </c>
       <c r="L313" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M313" t="s">
-        <v>2095</v>
+        <v>2114</v>
       </c>
       <c r="N313" t="s">
-        <v>2096</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2097</v>
+        <v>2116</v>
       </c>
       <c r="D314" t="s">
-        <v>48</v>
+        <v>2019</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>2098</v>
+        <v>2117</v>
       </c>
       <c r="I314" t="s">
-        <v>2099</v>
+        <v>2118</v>
       </c>
       <c r="J314" t="s">
-        <v>1622</v>
+        <v>1010</v>
       </c>
       <c r="K314" t="s">
-        <v>2100</v>
+        <v>2119</v>
       </c>
       <c r="L314" t="s">
-        <v>2101</v>
+        <v>293</v>
       </c>
       <c r="M314" t="s">
-        <v>2102</v>
+        <v>2120</v>
       </c>
       <c r="N314" t="s">
-        <v>2103</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2104</v>
+        <v>2116</v>
       </c>
       <c r="D315" t="s">
-        <v>48</v>
+        <v>2019</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
-        <v>2105</v>
+        <v>2122</v>
       </c>
       <c r="I315" t="s">
-        <v>2106</v>
+        <v>2123</v>
       </c>
       <c r="J315" t="s">
-        <v>1622</v>
+        <v>1010</v>
       </c>
       <c r="K315" t="s">
-        <v>2107</v>
+        <v>2124</v>
       </c>
       <c r="L315" t="s">
-        <v>2108</v>
+        <v>293</v>
       </c>
       <c r="M315" t="s">
-        <v>2109</v>
+        <v>2125</v>
       </c>
       <c r="N315" t="s">
-        <v>2110</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2111</v>
+        <v>2126</v>
       </c>
       <c r="D316" t="s">
-        <v>2112</v>
+        <v>2019</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>1194</v>
+        <v>1366</v>
       </c>
       <c r="I316" t="s">
-        <v>2113</v>
+        <v>2127</v>
       </c>
       <c r="J316" t="s">
-        <v>908</v>
+        <v>1010</v>
       </c>
       <c r="K316" t="s">
-        <v>2114</v>
+        <v>2128</v>
       </c>
       <c r="L316" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="M316" t="s">
-        <v>2115</v>
+        <v>2129</v>
       </c>
       <c r="N316" t="s">
-        <v>2116</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2117</v>
+        <v>2126</v>
       </c>
       <c r="D317" t="s">
-        <v>2118</v>
+        <v>2019</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
-        <v>1194</v>
+        <v>2131</v>
       </c>
       <c r="I317" t="s">
-        <v>2119</v>
+        <v>2132</v>
       </c>
       <c r="J317" t="s">
-        <v>908</v>
+        <v>1010</v>
       </c>
       <c r="K317" t="s">
-        <v>2120</v>
+        <v>2133</v>
       </c>
       <c r="L317" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="M317" t="s">
-        <v>2121</v>
+        <v>2134</v>
       </c>
       <c r="N317" t="s">
-        <v>2122</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2123</v>
+        <v>2135</v>
       </c>
       <c r="D318" t="s">
-        <v>48</v>
+        <v>2019</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>2124</v>
+        <v>2136</v>
       </c>
       <c r="I318" t="s">
-        <v>2125</v>
+        <v>2137</v>
       </c>
       <c r="J318" t="s">
-        <v>1622</v>
+        <v>1010</v>
       </c>
       <c r="K318" t="s">
-        <v>2126</v>
+        <v>2138</v>
       </c>
       <c r="L318" t="s">
-        <v>2127</v>
+        <v>293</v>
       </c>
       <c r="M318" t="s">
-        <v>2128</v>
+        <v>2139</v>
       </c>
       <c r="N318" t="s">
-        <v>2129</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2130</v>
+        <v>2141</v>
       </c>
       <c r="D319" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>2131</v>
+        <v>2142</v>
       </c>
       <c r="I319" t="s">
-        <v>2132</v>
+        <v>2143</v>
       </c>
       <c r="J319" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K319" t="s">
-        <v>2133</v>
+        <v>2144</v>
       </c>
       <c r="L319" t="s">
-        <v>2134</v>
+        <v>2145</v>
       </c>
       <c r="M319" t="s">
-        <v>2135</v>
+        <v>2146</v>
       </c>
       <c r="N319" t="s">
-        <v>2136</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2137</v>
+        <v>2148</v>
       </c>
       <c r="D320" t="s">
-        <v>2138</v>
+        <v>2149</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>2139</v>
+        <v>2150</v>
       </c>
       <c r="I320" t="s">
-        <v>2140</v>
+        <v>2151</v>
       </c>
       <c r="J320" t="s">
-        <v>908</v>
+        <v>973</v>
       </c>
       <c r="K320" t="s">
-        <v>2141</v>
+        <v>2152</v>
       </c>
       <c r="L320" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M320" t="s">
-        <v>2142</v>
+        <v>2153</v>
       </c>
       <c r="N320" t="s">
-        <v>2143</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2144</v>
+        <v>2155</v>
       </c>
       <c r="D321" t="s">
-        <v>2145</v>
+        <v>2156</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>2146</v>
+        <v>2157</v>
       </c>
       <c r="I321" t="s">
-        <v>2147</v>
+        <v>2158</v>
       </c>
       <c r="J321" t="s">
-        <v>2148</v>
+        <v>973</v>
       </c>
       <c r="K321" t="s">
-        <v>2149</v>
+        <v>2159</v>
       </c>
       <c r="L321" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M321" t="s">
-        <v>2150</v>
+        <v>2160</v>
       </c>
       <c r="N321" t="s">
-        <v>2151</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2152</v>
+        <v>2162</v>
       </c>
       <c r="D322" t="s">
-        <v>2153</v>
+        <v>118</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>2154</v>
+        <v>2163</v>
       </c>
       <c r="I322" t="s">
-        <v>2155</v>
+        <v>2164</v>
       </c>
       <c r="J322" t="s">
-        <v>2148</v>
+        <v>1687</v>
       </c>
       <c r="K322" t="s">
-        <v>2156</v>
+        <v>2165</v>
       </c>
       <c r="L322" t="s">
-        <v>31</v>
+        <v>2166</v>
       </c>
       <c r="M322" t="s">
-        <v>2157</v>
+        <v>2167</v>
       </c>
       <c r="N322" t="s">
-        <v>2158</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2159</v>
+        <v>2169</v>
       </c>
       <c r="D323" t="s">
-        <v>2160</v>
+        <v>118</v>
       </c>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323"/>
       <c r="H323" t="s">
-        <v>2161</v>
+        <v>2170</v>
       </c>
       <c r="I323" t="s">
-        <v>2162</v>
+        <v>2171</v>
       </c>
       <c r="J323" t="s">
-        <v>2148</v>
+        <v>1687</v>
       </c>
       <c r="K323" t="s">
-        <v>2163</v>
+        <v>2172</v>
       </c>
       <c r="L323" t="s">
-        <v>31</v>
+        <v>2173</v>
       </c>
       <c r="M323" t="s">
-        <v>2164</v>
+        <v>2174</v>
       </c>
       <c r="N323" t="s">
-        <v>2165</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2166</v>
+        <v>2176</v>
       </c>
       <c r="D324" t="s">
-        <v>2167</v>
+        <v>2177</v>
       </c>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324"/>
       <c r="H324" t="s">
-        <v>2168</v>
+        <v>1259</v>
       </c>
       <c r="I324" t="s">
-        <v>2169</v>
+        <v>2178</v>
       </c>
       <c r="J324" t="s">
-        <v>2148</v>
+        <v>973</v>
       </c>
       <c r="K324" t="s">
-        <v>2170</v>
+        <v>2179</v>
       </c>
       <c r="L324" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M324" t="s">
-        <v>2171</v>
+        <v>2180</v>
       </c>
       <c r="N324" t="s">
-        <v>2172</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2173</v>
+        <v>2182</v>
       </c>
       <c r="D325" t="s">
-        <v>2174</v>
+        <v>2183</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325"/>
       <c r="H325" t="s">
-        <v>2168</v>
+        <v>1259</v>
       </c>
       <c r="I325" t="s">
-        <v>2175</v>
+        <v>2184</v>
       </c>
       <c r="J325" t="s">
-        <v>2148</v>
+        <v>973</v>
       </c>
       <c r="K325" t="s">
-        <v>2176</v>
+        <v>2185</v>
       </c>
       <c r="L325" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M325" t="s">
-        <v>2177</v>
+        <v>2186</v>
       </c>
       <c r="N325" t="s">
-        <v>2178</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2179</v>
+        <v>2188</v>
       </c>
       <c r="D326" t="s">
-        <v>2180</v>
+        <v>118</v>
       </c>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326"/>
       <c r="H326" t="s">
-        <v>2181</v>
+        <v>2189</v>
       </c>
       <c r="I326" t="s">
-        <v>2182</v>
+        <v>2190</v>
       </c>
       <c r="J326" t="s">
-        <v>2148</v>
+        <v>1687</v>
       </c>
       <c r="K326" t="s">
-        <v>2183</v>
+        <v>2191</v>
       </c>
       <c r="L326" t="s">
-        <v>31</v>
+        <v>2192</v>
       </c>
       <c r="M326" t="s">
-        <v>2184</v>
+        <v>2193</v>
       </c>
       <c r="N326" t="s">
-        <v>2185</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2186</v>
+        <v>2195</v>
       </c>
       <c r="D327" t="s">
-        <v>2187</v>
+        <v>118</v>
       </c>
       <c r="E327"/>
       <c r="F327"/>
       <c r="G327"/>
       <c r="H327" t="s">
-        <v>2188</v>
+        <v>2196</v>
       </c>
       <c r="I327" t="s">
-        <v>2189</v>
+        <v>2197</v>
       </c>
       <c r="J327" t="s">
-        <v>2148</v>
+        <v>1687</v>
       </c>
       <c r="K327" t="s">
-        <v>2190</v>
+        <v>2198</v>
       </c>
       <c r="L327" t="s">
-        <v>31</v>
+        <v>2199</v>
       </c>
       <c r="M327" t="s">
-        <v>2191</v>
+        <v>2200</v>
       </c>
       <c r="N327" t="s">
-        <v>2192</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2193</v>
+        <v>2202</v>
       </c>
       <c r="D328" t="s">
-        <v>2194</v>
+        <v>2203</v>
       </c>
       <c r="E328"/>
       <c r="F328"/>
       <c r="G328"/>
       <c r="H328" t="s">
-        <v>2195</v>
+        <v>2204</v>
       </c>
       <c r="I328" t="s">
-        <v>2196</v>
+        <v>2205</v>
       </c>
       <c r="J328" t="s">
-        <v>2148</v>
+        <v>973</v>
       </c>
       <c r="K328" t="s">
-        <v>2197</v>
+        <v>2206</v>
       </c>
       <c r="L328" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M328" t="s">
-        <v>2198</v>
+        <v>2207</v>
       </c>
       <c r="N328" t="s">
-        <v>2199</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2200</v>
+        <v>2209</v>
       </c>
       <c r="D329" t="s">
-        <v>2201</v>
+        <v>2210</v>
       </c>
       <c r="E329"/>
       <c r="F329"/>
       <c r="G329"/>
       <c r="H329" t="s">
-        <v>2202</v>
+        <v>2211</v>
       </c>
       <c r="I329" t="s">
-        <v>2203</v>
+        <v>2212</v>
       </c>
       <c r="J329" t="s">
-        <v>2148</v>
+        <v>2213</v>
       </c>
       <c r="K329" t="s">
-        <v>2204</v>
+        <v>2214</v>
       </c>
       <c r="L329" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M329" t="s">
-        <v>2205</v>
+        <v>2215</v>
       </c>
       <c r="N329" t="s">
-        <v>2206</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2207</v>
+        <v>2217</v>
       </c>
       <c r="D330" t="s">
-        <v>2208</v>
+        <v>2218</v>
       </c>
       <c r="E330"/>
       <c r="F330"/>
       <c r="G330"/>
       <c r="H330" t="s">
-        <v>2209</v>
+        <v>2219</v>
       </c>
       <c r="I330" t="s">
-        <v>2210</v>
+        <v>2220</v>
       </c>
       <c r="J330" t="s">
-        <v>2148</v>
+        <v>2213</v>
       </c>
       <c r="K330" t="s">
-        <v>2211</v>
+        <v>2221</v>
       </c>
       <c r="L330" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M330" t="s">
-        <v>2212</v>
+        <v>2222</v>
       </c>
       <c r="N330" t="s">
-        <v>2213</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2214</v>
+        <v>2224</v>
       </c>
       <c r="D331" t="s">
-        <v>2214</v>
+        <v>2225</v>
       </c>
       <c r="E331"/>
       <c r="F331"/>
       <c r="G331"/>
       <c r="H331" t="s">
-        <v>35</v>
+        <v>2226</v>
       </c>
       <c r="I331" t="s">
-        <v>2215</v>
+        <v>2227</v>
       </c>
       <c r="J331" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="K331" t="s">
-        <v>2217</v>
+        <v>2228</v>
       </c>
       <c r="L331" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M331" t="s">
-        <v>2218</v>
+        <v>2229</v>
       </c>
       <c r="N331" t="s">
-        <v>2219</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2220</v>
+        <v>2231</v>
       </c>
       <c r="D332" t="s">
-        <v>2220</v>
+        <v>2232</v>
       </c>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332"/>
       <c r="H332" t="s">
-        <v>35</v>
+        <v>2233</v>
       </c>
       <c r="I332" t="s">
-        <v>2221</v>
+        <v>2234</v>
       </c>
       <c r="J332" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="K332" t="s">
-        <v>2222</v>
+        <v>2235</v>
       </c>
       <c r="L332" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M332" t="s">
-        <v>2223</v>
+        <v>2236</v>
       </c>
       <c r="N332" t="s">
-        <v>2224</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2225</v>
+        <v>2238</v>
       </c>
       <c r="D333" t="s">
-        <v>2225</v>
+        <v>2239</v>
       </c>
       <c r="E333"/>
       <c r="F333"/>
       <c r="G333"/>
       <c r="H333" t="s">
-        <v>35</v>
+        <v>2233</v>
       </c>
       <c r="I333" t="s">
-        <v>2226</v>
+        <v>2240</v>
       </c>
       <c r="J333" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="K333" t="s">
-        <v>2227</v>
+        <v>2241</v>
       </c>
       <c r="L333" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M333" t="s">
-        <v>2228</v>
+        <v>2242</v>
       </c>
       <c r="N333" t="s">
-        <v>2229</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2230</v>
+        <v>2244</v>
       </c>
       <c r="D334" t="s">
-        <v>2230</v>
+        <v>2245</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334"/>
       <c r="H334" t="s">
-        <v>35</v>
+        <v>2246</v>
       </c>
       <c r="I334" t="s">
-        <v>2231</v>
+        <v>2247</v>
       </c>
       <c r="J334" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="K334" t="s">
-        <v>2232</v>
+        <v>2248</v>
       </c>
       <c r="L334" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M334" t="s">
-        <v>2233</v>
+        <v>2249</v>
       </c>
       <c r="N334" t="s">
-        <v>2234</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2235</v>
+        <v>2251</v>
       </c>
       <c r="D335" t="s">
-        <v>2235</v>
+        <v>2252</v>
       </c>
       <c r="E335"/>
       <c r="F335"/>
       <c r="G335"/>
       <c r="H335" t="s">
-        <v>35</v>
+        <v>2253</v>
       </c>
       <c r="I335" t="s">
-        <v>2236</v>
+        <v>2254</v>
       </c>
       <c r="J335" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="K335" t="s">
-        <v>2237</v>
+        <v>2255</v>
       </c>
       <c r="L335" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M335" t="s">
-        <v>2238</v>
+        <v>2256</v>
       </c>
       <c r="N335" t="s">
-        <v>2239</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2240</v>
+        <v>2258</v>
       </c>
       <c r="D336" t="s">
-        <v>2241</v>
+        <v>2259</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336"/>
       <c r="H336" t="s">
-        <v>2242</v>
+        <v>2260</v>
       </c>
       <c r="I336" t="s">
-        <v>2243</v>
+        <v>2261</v>
       </c>
       <c r="J336" t="s">
-        <v>1622</v>
+        <v>2213</v>
       </c>
       <c r="K336" t="s">
-        <v>2244</v>
+        <v>2262</v>
       </c>
       <c r="L336" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M336" t="s">
-        <v>2245</v>
+        <v>2263</v>
       </c>
       <c r="N336" t="s">
-        <v>2246</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2240</v>
+        <v>2265</v>
       </c>
       <c r="D337" t="s">
-        <v>2241</v>
+        <v>2266</v>
       </c>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337"/>
       <c r="H337" t="s">
-        <v>2247</v>
+        <v>2267</v>
       </c>
       <c r="I337" t="s">
-        <v>2248</v>
+        <v>2268</v>
       </c>
       <c r="J337" t="s">
-        <v>1622</v>
+        <v>2213</v>
       </c>
       <c r="K337" t="s">
-        <v>2249</v>
+        <v>2269</v>
       </c>
       <c r="L337" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M337" t="s">
-        <v>2250</v>
+        <v>2270</v>
       </c>
       <c r="N337" t="s">
-        <v>2246</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2251</v>
+        <v>2272</v>
       </c>
       <c r="D338" t="s">
-        <v>2252</v>
+        <v>2273</v>
       </c>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338"/>
       <c r="H338" t="s">
-        <v>2253</v>
+        <v>2274</v>
       </c>
       <c r="I338" t="s">
-        <v>2254</v>
+        <v>2275</v>
       </c>
       <c r="J338" t="s">
-        <v>2255</v>
+        <v>2213</v>
       </c>
       <c r="K338" t="s">
-        <v>2256</v>
+        <v>2276</v>
       </c>
       <c r="L338" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M338" t="s">
-        <v>2257</v>
+        <v>2277</v>
       </c>
       <c r="N338" t="s">
-        <v>2258</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2259</v>
+        <v>2279</v>
       </c>
       <c r="D339" t="s">
-        <v>2260</v>
+        <v>2279</v>
       </c>
       <c r="E339"/>
       <c r="F339"/>
       <c r="G339"/>
       <c r="H339" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="I339" t="s">
-        <v>2261</v>
+        <v>2280</v>
       </c>
       <c r="J339" t="s">
-        <v>2255</v>
+        <v>2281</v>
       </c>
       <c r="K339" t="s">
-        <v>2262</v>
+        <v>2282</v>
       </c>
       <c r="L339" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M339" t="s">
-        <v>2263</v>
+        <v>2283</v>
       </c>
       <c r="N339" t="s">
-        <v>2264</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2265</v>
+        <v>2285</v>
       </c>
       <c r="D340" t="s">
-        <v>2266</v>
+        <v>2285</v>
       </c>
       <c r="E340"/>
       <c r="F340"/>
       <c r="G340"/>
       <c r="H340" t="s">
-        <v>2267</v>
+        <v>105</v>
       </c>
       <c r="I340" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="J340" t="s">
-        <v>2255</v>
+        <v>2281</v>
       </c>
       <c r="K340" t="s">
-        <v>2269</v>
+        <v>2287</v>
       </c>
       <c r="L340" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M340" t="s">
-        <v>2270</v>
+        <v>2288</v>
       </c>
       <c r="N340" t="s">
-        <v>2271</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2272</v>
+        <v>2290</v>
       </c>
       <c r="D341" t="s">
-        <v>2273</v>
+        <v>2290</v>
       </c>
       <c r="E341"/>
       <c r="F341"/>
       <c r="G341"/>
       <c r="H341" t="s">
-        <v>2274</v>
+        <v>105</v>
       </c>
       <c r="I341" t="s">
-        <v>2275</v>
+        <v>2291</v>
       </c>
       <c r="J341" t="s">
-        <v>2255</v>
+        <v>2281</v>
       </c>
       <c r="K341" t="s">
-        <v>2276</v>
+        <v>2292</v>
       </c>
       <c r="L341" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M341" t="s">
-        <v>2277</v>
+        <v>2293</v>
       </c>
       <c r="N341" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2279</v>
+        <v>2295</v>
       </c>
       <c r="D342" t="s">
-        <v>2280</v>
+        <v>2295</v>
       </c>
       <c r="E342"/>
       <c r="F342"/>
       <c r="G342"/>
       <c r="H342" t="s">
+        <v>105</v>
+      </c>
+      <c r="I342" t="s">
+        <v>2296</v>
+      </c>
+      <c r="J342" t="s">
         <v>2281</v>
       </c>
-      <c r="I342" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K342" t="s">
-        <v>2283</v>
+        <v>2297</v>
       </c>
       <c r="L342" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M342" t="s">
-        <v>2284</v>
+        <v>2298</v>
       </c>
       <c r="N342" t="s">
-        <v>2285</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2286</v>
+        <v>2300</v>
       </c>
       <c r="D343" t="s">
-        <v>2287</v>
+        <v>2300</v>
       </c>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343"/>
       <c r="H343" t="s">
-        <v>2288</v>
+        <v>105</v>
       </c>
       <c r="I343" t="s">
-        <v>2289</v>
+        <v>2301</v>
       </c>
       <c r="J343" t="s">
-        <v>2255</v>
+        <v>2281</v>
       </c>
       <c r="K343" t="s">
-        <v>2290</v>
+        <v>2302</v>
       </c>
       <c r="L343" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M343" t="s">
-        <v>2291</v>
+        <v>2303</v>
       </c>
       <c r="N343" t="s">
-        <v>2292</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2293</v>
+        <v>2305</v>
       </c>
       <c r="D344" t="s">
-        <v>2294</v>
+        <v>2306</v>
       </c>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344"/>
       <c r="H344" t="s">
-        <v>2295</v>
+        <v>2307</v>
       </c>
       <c r="I344" t="s">
-        <v>2296</v>
+        <v>2308</v>
       </c>
       <c r="J344" t="s">
-        <v>2255</v>
+        <v>1687</v>
       </c>
       <c r="K344" t="s">
-        <v>2297</v>
+        <v>2309</v>
       </c>
       <c r="L344" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="M344" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="N344" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="D345" t="s">
-        <v>1788</v>
+        <v>2306</v>
       </c>
       <c r="E345"/>
       <c r="F345"/>
       <c r="G345"/>
       <c r="H345" t="s">
-        <v>2301</v>
+        <v>2312</v>
       </c>
       <c r="I345" t="s">
-        <v>2302</v>
+        <v>2313</v>
       </c>
       <c r="J345" t="s">
-        <v>1622</v>
+        <v>1687</v>
       </c>
       <c r="K345" t="s">
-        <v>2303</v>
+        <v>2314</v>
       </c>
       <c r="L345" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="M345" t="s">
-        <v>2304</v>
+        <v>2315</v>
       </c>
       <c r="N345" t="s">
-        <v>2305</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2306</v>
+        <v>2316</v>
       </c>
       <c r="D346" t="s">
-        <v>2307</v>
+        <v>2317</v>
       </c>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346"/>
       <c r="H346" t="s">
-        <v>2308</v>
+        <v>2318</v>
       </c>
       <c r="I346" t="s">
-        <v>2309</v>
+        <v>2319</v>
       </c>
       <c r="J346" t="s">
-        <v>2255</v>
+        <v>2320</v>
       </c>
       <c r="K346" t="s">
-        <v>2310</v>
+        <v>2321</v>
       </c>
       <c r="L346" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M346" t="s">
-        <v>2311</v>
+        <v>2322</v>
       </c>
       <c r="N346" t="s">
-        <v>2312</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2313</v>
+        <v>2324</v>
       </c>
       <c r="D347" t="s">
-        <v>2314</v>
+        <v>2325</v>
       </c>
       <c r="E347"/>
       <c r="F347"/>
       <c r="G347"/>
       <c r="H347" t="s">
-        <v>2315</v>
+        <v>199</v>
       </c>
       <c r="I347" t="s">
-        <v>2316</v>
+        <v>2326</v>
       </c>
       <c r="J347" t="s">
-        <v>931</v>
+        <v>2320</v>
       </c>
       <c r="K347" t="s">
-        <v>2317</v>
+        <v>2327</v>
       </c>
       <c r="L347" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M347" t="s">
-        <v>2318</v>
+        <v>2328</v>
       </c>
       <c r="N347" t="s">
-        <v>2319</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2320</v>
+        <v>2330</v>
       </c>
       <c r="D348" t="s">
-        <v>2321</v>
+        <v>2331</v>
       </c>
       <c r="E348"/>
       <c r="F348"/>
       <c r="G348"/>
       <c r="H348" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="I348" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
       <c r="J348" t="s">
-        <v>931</v>
+        <v>2320</v>
       </c>
       <c r="K348" t="s">
-        <v>2324</v>
+        <v>2334</v>
       </c>
       <c r="L348" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M348" t="s">
-        <v>2325</v>
+        <v>2335</v>
       </c>
       <c r="N348" t="s">
-        <v>2326</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2327</v>
+        <v>2337</v>
       </c>
       <c r="D349" t="s">
-        <v>2328</v>
+        <v>2338</v>
       </c>
       <c r="E349"/>
       <c r="F349"/>
       <c r="G349"/>
       <c r="H349" t="s">
-        <v>2329</v>
+        <v>2339</v>
       </c>
       <c r="I349" t="s">
-        <v>2330</v>
+        <v>2340</v>
       </c>
       <c r="J349" t="s">
-        <v>2255</v>
+        <v>2320</v>
       </c>
       <c r="K349" t="s">
-        <v>2331</v>
+        <v>2341</v>
       </c>
       <c r="L349" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M349" t="s">
-        <v>2332</v>
+        <v>2342</v>
       </c>
       <c r="N349" t="s">
-        <v>2333</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2334</v>
+        <v>2344</v>
       </c>
       <c r="D350" t="s">
-        <v>2335</v>
+        <v>2345</v>
       </c>
       <c r="E350"/>
       <c r="F350"/>
       <c r="G350"/>
       <c r="H350" t="s">
-        <v>2336</v>
+        <v>2346</v>
       </c>
       <c r="I350" t="s">
-        <v>2337</v>
+        <v>2347</v>
       </c>
       <c r="J350" t="s">
-        <v>2255</v>
+        <v>2320</v>
       </c>
       <c r="K350" t="s">
-        <v>2338</v>
+        <v>2348</v>
       </c>
       <c r="L350" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M350" t="s">
-        <v>2339</v>
+        <v>2349</v>
       </c>
       <c r="N350" t="s">
-        <v>2340</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2341</v>
+        <v>2351</v>
       </c>
       <c r="D351" t="s">
-        <v>2314</v>
+        <v>2352</v>
       </c>
       <c r="E351"/>
       <c r="F351"/>
       <c r="G351"/>
       <c r="H351" t="s">
-        <v>2342</v>
+        <v>2353</v>
       </c>
       <c r="I351" t="s">
-        <v>2343</v>
+        <v>2354</v>
       </c>
       <c r="J351" t="s">
-        <v>931</v>
+        <v>2320</v>
       </c>
       <c r="K351" t="s">
-        <v>2344</v>
+        <v>2355</v>
       </c>
       <c r="L351" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M351" t="s">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="N351" t="s">
-        <v>2346</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2347</v>
+        <v>2358</v>
       </c>
       <c r="D352" t="s">
-        <v>2348</v>
+        <v>2359</v>
       </c>
       <c r="E352"/>
       <c r="F352"/>
       <c r="G352"/>
       <c r="H352" t="s">
-        <v>2349</v>
+        <v>2360</v>
       </c>
       <c r="I352" t="s">
-        <v>2350</v>
+        <v>2361</v>
       </c>
       <c r="J352" t="s">
-        <v>2255</v>
+        <v>2320</v>
       </c>
       <c r="K352" t="s">
-        <v>2351</v>
+        <v>2362</v>
       </c>
       <c r="L352" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M352" t="s">
-        <v>2352</v>
+        <v>2363</v>
       </c>
       <c r="N352" t="s">
-        <v>2353</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2354</v>
+        <v>2365</v>
       </c>
       <c r="D353" t="s">
-        <v>2355</v>
+        <v>1853</v>
       </c>
       <c r="E353"/>
       <c r="F353"/>
       <c r="G353"/>
       <c r="H353" t="s">
-        <v>2356</v>
+        <v>2366</v>
       </c>
       <c r="I353" t="s">
-        <v>2357</v>
+        <v>2367</v>
       </c>
       <c r="J353" t="s">
-        <v>2255</v>
+        <v>1687</v>
       </c>
       <c r="K353" t="s">
-        <v>2358</v>
+        <v>2368</v>
       </c>
       <c r="L353" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M353" t="s">
-        <v>2359</v>
+        <v>2369</v>
       </c>
       <c r="N353" t="s">
-        <v>2360</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2361</v>
+        <v>2371</v>
       </c>
       <c r="D354" t="s">
-        <v>2362</v>
+        <v>2372</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354"/>
       <c r="H354" t="s">
-        <v>2363</v>
+        <v>2373</v>
       </c>
       <c r="I354" t="s">
-        <v>2364</v>
+        <v>2374</v>
       </c>
       <c r="J354" t="s">
-        <v>1622</v>
+        <v>2320</v>
       </c>
       <c r="K354" t="s">
-        <v>2365</v>
+        <v>2375</v>
       </c>
       <c r="L354" t="s">
-        <v>1154</v>
+        <v>44</v>
       </c>
       <c r="M354" t="s">
-        <v>2366</v>
+        <v>2376</v>
       </c>
       <c r="N354" t="s">
-        <v>2367</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2368</v>
+        <v>2378</v>
       </c>
       <c r="D355" t="s">
-        <v>2369</v>
+        <v>2379</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355"/>
       <c r="H355" t="s">
-        <v>2370</v>
+        <v>2380</v>
       </c>
       <c r="I355" t="s">
-        <v>2371</v>
+        <v>2381</v>
       </c>
       <c r="J355" t="s">
-        <v>2255</v>
+        <v>996</v>
       </c>
       <c r="K355" t="s">
-        <v>2372</v>
+        <v>2382</v>
       </c>
       <c r="L355" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M355" t="s">
-        <v>2373</v>
+        <v>2383</v>
       </c>
       <c r="N355" t="s">
-        <v>2374</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2375</v>
+        <v>2385</v>
       </c>
       <c r="D356" t="s">
-        <v>2376</v>
+        <v>2386</v>
       </c>
       <c r="E356"/>
       <c r="F356"/>
       <c r="G356"/>
       <c r="H356" t="s">
-        <v>2377</v>
+        <v>2387</v>
       </c>
       <c r="I356" t="s">
-        <v>2378</v>
+        <v>2388</v>
       </c>
       <c r="J356" t="s">
-        <v>2255</v>
+        <v>996</v>
       </c>
       <c r="K356" t="s">
-        <v>2379</v>
+        <v>2389</v>
       </c>
       <c r="L356" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M356" t="s">
-        <v>2380</v>
+        <v>2390</v>
       </c>
       <c r="N356" t="s">
-        <v>2381</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2382</v>
+        <v>2392</v>
       </c>
       <c r="D357" t="s">
-        <v>2383</v>
+        <v>2393</v>
       </c>
       <c r="E357"/>
       <c r="F357"/>
       <c r="G357"/>
       <c r="H357" t="s">
-        <v>2384</v>
+        <v>2394</v>
       </c>
       <c r="I357" t="s">
-        <v>2385</v>
+        <v>2395</v>
       </c>
       <c r="J357" t="s">
-        <v>2255</v>
+        <v>2320</v>
       </c>
       <c r="K357" t="s">
-        <v>2386</v>
+        <v>2396</v>
       </c>
       <c r="L357" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M357" t="s">
-        <v>2387</v>
+        <v>2397</v>
       </c>
       <c r="N357" t="s">
-        <v>2388</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2389</v>
+        <v>2399</v>
       </c>
       <c r="D358" t="s">
-        <v>2390</v>
+        <v>2400</v>
       </c>
       <c r="E358"/>
       <c r="F358"/>
       <c r="G358"/>
       <c r="H358" t="s">
-        <v>2391</v>
+        <v>2401</v>
       </c>
       <c r="I358" t="s">
-        <v>2392</v>
+        <v>2402</v>
       </c>
       <c r="J358" t="s">
-        <v>2255</v>
+        <v>2320</v>
       </c>
       <c r="K358" t="s">
-        <v>2393</v>
+        <v>2403</v>
       </c>
       <c r="L358" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M358" t="s">
-        <v>2394</v>
+        <v>2404</v>
       </c>
       <c r="N358" t="s">
-        <v>2395</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2396</v>
+        <v>2406</v>
       </c>
       <c r="D359" t="s">
-        <v>2397</v>
+        <v>2379</v>
       </c>
       <c r="E359"/>
       <c r="F359"/>
       <c r="G359"/>
       <c r="H359" t="s">
-        <v>2398</v>
+        <v>2407</v>
       </c>
       <c r="I359" t="s">
-        <v>2399</v>
+        <v>2408</v>
       </c>
       <c r="J359" t="s">
-        <v>2400</v>
+        <v>996</v>
       </c>
       <c r="K359" t="s">
-        <v>2401</v>
+        <v>2409</v>
       </c>
       <c r="L359" t="s">
-        <v>273</v>
+        <v>341</v>
       </c>
       <c r="M359" t="s">
-        <v>2402</v>
+        <v>2410</v>
       </c>
       <c r="N359" t="s">
-        <v>2403</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2404</v>
+        <v>2412</v>
       </c>
       <c r="D360" t="s">
-        <v>2405</v>
+        <v>2413</v>
       </c>
       <c r="E360"/>
       <c r="F360"/>
       <c r="G360"/>
       <c r="H360" t="s">
-        <v>2406</v>
+        <v>2414</v>
       </c>
       <c r="I360" t="s">
-        <v>2407</v>
+        <v>2415</v>
       </c>
       <c r="J360" t="s">
-        <v>2400</v>
+        <v>2320</v>
       </c>
       <c r="K360" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="L360" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M360" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="N360" t="s">
-        <v>2410</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2411</v>
+        <v>2419</v>
       </c>
       <c r="D361" t="s">
-        <v>2412</v>
+        <v>2420</v>
       </c>
       <c r="E361"/>
       <c r="F361"/>
       <c r="G361"/>
       <c r="H361" t="s">
-        <v>2413</v>
+        <v>2421</v>
       </c>
       <c r="I361" t="s">
-        <v>2414</v>
+        <v>2422</v>
       </c>
       <c r="J361" t="s">
-        <v>2400</v>
+        <v>2320</v>
       </c>
       <c r="K361" t="s">
-        <v>2415</v>
+        <v>2423</v>
       </c>
       <c r="L361" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M361" t="s">
-        <v>2416</v>
+        <v>2424</v>
       </c>
       <c r="N361" t="s">
-        <v>2417</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2418</v>
+        <v>2426</v>
       </c>
       <c r="D362" t="s">
-        <v>2419</v>
+        <v>2427</v>
       </c>
       <c r="E362"/>
       <c r="F362"/>
       <c r="G362"/>
       <c r="H362" t="s">
-        <v>2420</v>
+        <v>2428</v>
       </c>
       <c r="I362" t="s">
-        <v>2421</v>
+        <v>2429</v>
       </c>
       <c r="J362" t="s">
-        <v>2400</v>
+        <v>1687</v>
       </c>
       <c r="K362" t="s">
-        <v>2422</v>
+        <v>2430</v>
       </c>
       <c r="L362" t="s">
-        <v>31</v>
+        <v>1219</v>
       </c>
       <c r="M362" t="s">
-        <v>2423</v>
+        <v>2431</v>
       </c>
       <c r="N362" t="s">
-        <v>2424</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2425</v>
+        <v>2433</v>
       </c>
       <c r="D363" t="s">
-        <v>2426</v>
+        <v>2434</v>
       </c>
       <c r="E363"/>
       <c r="F363"/>
       <c r="G363"/>
       <c r="H363" t="s">
-        <v>2427</v>
+        <v>2435</v>
       </c>
       <c r="I363" t="s">
-        <v>2428</v>
+        <v>2436</v>
       </c>
       <c r="J363" t="s">
-        <v>2400</v>
+        <v>2320</v>
       </c>
       <c r="K363" t="s">
-        <v>2429</v>
+        <v>2437</v>
       </c>
       <c r="L363" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M363" t="s">
-        <v>2430</v>
+        <v>2438</v>
       </c>
       <c r="N363" t="s">
-        <v>2431</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2432</v>
+        <v>2440</v>
       </c>
       <c r="D364" t="s">
-        <v>2397</v>
+        <v>2441</v>
       </c>
       <c r="E364"/>
       <c r="F364"/>
       <c r="G364"/>
       <c r="H364" t="s">
-        <v>2398</v>
+        <v>2442</v>
       </c>
       <c r="I364" t="s">
-        <v>2433</v>
+        <v>2443</v>
       </c>
       <c r="J364" t="s">
-        <v>2400</v>
+        <v>2320</v>
       </c>
       <c r="K364" t="s">
-        <v>2434</v>
+        <v>2444</v>
       </c>
       <c r="L364" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M364" t="s">
-        <v>2435</v>
+        <v>2445</v>
       </c>
       <c r="N364" t="s">
-        <v>2436</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2437</v>
+        <v>2447</v>
       </c>
       <c r="D365" t="s">
-        <v>2397</v>
+        <v>2448</v>
       </c>
       <c r="E365"/>
       <c r="F365"/>
       <c r="G365"/>
       <c r="H365" t="s">
-        <v>2398</v>
+        <v>2449</v>
       </c>
       <c r="I365" t="s">
-        <v>2438</v>
+        <v>2450</v>
       </c>
       <c r="J365" t="s">
-        <v>2400</v>
+        <v>2320</v>
       </c>
       <c r="K365" t="s">
-        <v>2439</v>
+        <v>2451</v>
       </c>
       <c r="L365" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M365" t="s">
-        <v>2440</v>
+        <v>2452</v>
       </c>
       <c r="N365" t="s">
-        <v>2441</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2442</v>
+        <v>2454</v>
       </c>
       <c r="D366" t="s">
-        <v>2443</v>
+        <v>2455</v>
       </c>
       <c r="E366"/>
       <c r="F366"/>
       <c r="G366"/>
       <c r="H366" t="s">
-        <v>2444</v>
+        <v>2456</v>
       </c>
       <c r="I366" t="s">
-        <v>2445</v>
+        <v>2457</v>
       </c>
       <c r="J366" t="s">
-        <v>2400</v>
+        <v>2320</v>
       </c>
       <c r="K366" t="s">
-        <v>2446</v>
+        <v>2458</v>
       </c>
       <c r="L366" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M366" t="s">
-        <v>2447</v>
+        <v>2459</v>
       </c>
       <c r="N366" t="s">
-        <v>2448</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2449</v>
+        <v>2461</v>
       </c>
       <c r="D367" t="s">
-        <v>2450</v>
+        <v>2462</v>
       </c>
       <c r="E367"/>
       <c r="F367"/>
       <c r="G367"/>
       <c r="H367" t="s">
-        <v>2451</v>
+        <v>2463</v>
       </c>
       <c r="I367" t="s">
-        <v>2452</v>
+        <v>2464</v>
       </c>
       <c r="J367" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K367" t="s">
-        <v>2453</v>
+        <v>2466</v>
       </c>
       <c r="L367" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M367" t="s">
-        <v>2454</v>
+        <v>2467</v>
       </c>
       <c r="N367" t="s">
-        <v>2455</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2456</v>
+        <v>2469</v>
       </c>
       <c r="D368" t="s">
-        <v>2457</v>
+        <v>2470</v>
       </c>
       <c r="E368"/>
       <c r="F368"/>
       <c r="G368"/>
       <c r="H368" t="s">
-        <v>2458</v>
+        <v>2471</v>
       </c>
       <c r="I368" t="s">
-        <v>2459</v>
+        <v>2472</v>
       </c>
       <c r="J368" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K368" t="s">
-        <v>2460</v>
+        <v>2473</v>
       </c>
       <c r="L368" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M368" t="s">
-        <v>2461</v>
+        <v>2474</v>
       </c>
       <c r="N368" t="s">
-        <v>2462</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2463</v>
+        <v>2476</v>
       </c>
       <c r="D369" t="s">
-        <v>2464</v>
+        <v>2477</v>
       </c>
       <c r="E369"/>
       <c r="F369"/>
       <c r="G369"/>
       <c r="H369" t="s">
+        <v>2478</v>
+      </c>
+      <c r="I369" t="s">
+        <v>2479</v>
+      </c>
+      <c r="J369" t="s">
         <v>2465</v>
       </c>
-      <c r="I369" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K369" t="s">
-        <v>2467</v>
+        <v>2480</v>
       </c>
       <c r="L369" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M369" t="s">
-        <v>2468</v>
+        <v>2481</v>
       </c>
       <c r="N369" t="s">
-        <v>2469</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2470</v>
+        <v>2483</v>
       </c>
       <c r="D370" t="s">
-        <v>2471</v>
+        <v>2484</v>
       </c>
       <c r="E370"/>
       <c r="F370"/>
       <c r="G370"/>
       <c r="H370" t="s">
-        <v>2472</v>
+        <v>2485</v>
       </c>
       <c r="I370" t="s">
-        <v>2473</v>
+        <v>2486</v>
       </c>
       <c r="J370" t="s">
-        <v>1320</v>
+        <v>2465</v>
       </c>
       <c r="K370" t="s">
-        <v>2474</v>
+        <v>2487</v>
       </c>
       <c r="L370" t="s">
-        <v>2475</v>
+        <v>44</v>
       </c>
       <c r="M370" t="s">
-        <v>2476</v>
+        <v>2488</v>
       </c>
       <c r="N370" t="s">
-        <v>2477</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2478</v>
+        <v>2490</v>
       </c>
       <c r="D371" t="s">
-        <v>2479</v>
+        <v>2491</v>
       </c>
       <c r="E371"/>
       <c r="F371"/>
       <c r="G371"/>
       <c r="H371" t="s">
-        <v>2480</v>
+        <v>2492</v>
       </c>
       <c r="I371" t="s">
-        <v>2481</v>
+        <v>2493</v>
       </c>
       <c r="J371" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K371" t="s">
-        <v>2482</v>
+        <v>2494</v>
       </c>
       <c r="L371" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M371" t="s">
-        <v>2483</v>
+        <v>2495</v>
       </c>
       <c r="N371" t="s">
-        <v>2484</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2485</v>
+        <v>2497</v>
       </c>
       <c r="D372" t="s">
-        <v>2321</v>
+        <v>2462</v>
       </c>
       <c r="E372"/>
       <c r="F372"/>
       <c r="G372"/>
       <c r="H372" t="s">
-        <v>2486</v>
+        <v>2463</v>
       </c>
       <c r="I372" t="s">
-        <v>2487</v>
+        <v>2498</v>
       </c>
       <c r="J372" t="s">
-        <v>945</v>
+        <v>2465</v>
       </c>
       <c r="K372" t="s">
-        <v>2488</v>
+        <v>2499</v>
       </c>
       <c r="L372" t="s">
-        <v>273</v>
+        <v>341</v>
       </c>
       <c r="M372" t="s">
-        <v>2489</v>
+        <v>2500</v>
       </c>
       <c r="N372" t="s">
-        <v>2490</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2491</v>
+        <v>2502</v>
       </c>
       <c r="D373" t="s">
-        <v>2492</v>
+        <v>2462</v>
       </c>
       <c r="E373"/>
       <c r="F373"/>
       <c r="G373"/>
       <c r="H373" t="s">
-        <v>2493</v>
+        <v>2463</v>
       </c>
       <c r="I373" t="s">
-        <v>2494</v>
+        <v>2503</v>
       </c>
       <c r="J373" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K373" t="s">
-        <v>2495</v>
+        <v>2504</v>
       </c>
       <c r="L373" t="s">
-        <v>1667</v>
+        <v>341</v>
       </c>
       <c r="M373" t="s">
-        <v>2496</v>
+        <v>2505</v>
       </c>
       <c r="N373" t="s">
-        <v>2497</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2498</v>
+        <v>2507</v>
       </c>
       <c r="D374" t="s">
-        <v>2499</v>
+        <v>2508</v>
       </c>
       <c r="E374"/>
       <c r="F374"/>
       <c r="G374"/>
       <c r="H374" t="s">
-        <v>2500</v>
+        <v>2509</v>
       </c>
       <c r="I374" t="s">
-        <v>2501</v>
+        <v>2510</v>
       </c>
       <c r="J374" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K374" t="s">
-        <v>2502</v>
+        <v>2511</v>
       </c>
       <c r="L374" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M374" t="s">
-        <v>2503</v>
+        <v>2512</v>
       </c>
       <c r="N374" t="s">
-        <v>2504</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2505</v>
+        <v>2514</v>
       </c>
       <c r="D375" t="s">
-        <v>2506</v>
+        <v>2515</v>
       </c>
       <c r="E375"/>
       <c r="F375"/>
       <c r="G375"/>
       <c r="H375" t="s">
-        <v>2507</v>
+        <v>2516</v>
       </c>
       <c r="I375" t="s">
-        <v>2508</v>
+        <v>2517</v>
       </c>
       <c r="J375" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K375" t="s">
-        <v>2509</v>
+        <v>2518</v>
       </c>
       <c r="L375" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M375" t="s">
-        <v>2510</v>
+        <v>2519</v>
       </c>
       <c r="N375" t="s">
-        <v>2511</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2505</v>
+        <v>2521</v>
       </c>
       <c r="D376" t="s">
-        <v>2512</v>
+        <v>2522</v>
       </c>
       <c r="E376"/>
       <c r="F376"/>
       <c r="G376"/>
       <c r="H376" t="s">
-        <v>35</v>
+        <v>2523</v>
       </c>
       <c r="I376" t="s">
-        <v>2513</v>
+        <v>2524</v>
       </c>
       <c r="J376" t="s">
-        <v>122</v>
+        <v>2465</v>
       </c>
       <c r="K376" t="s">
-        <v>2514</v>
+        <v>2525</v>
       </c>
       <c r="L376" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M376" t="s">
-        <v>2515</v>
+        <v>2526</v>
       </c>
       <c r="N376" t="s">
-        <v>2511</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2516</v>
+        <v>2528</v>
       </c>
       <c r="D377" t="s">
-        <v>2397</v>
+        <v>2529</v>
       </c>
       <c r="E377"/>
       <c r="F377"/>
       <c r="G377"/>
       <c r="H377" t="s">
-        <v>2517</v>
+        <v>2530</v>
       </c>
       <c r="I377" t="s">
-        <v>2518</v>
+        <v>2531</v>
       </c>
       <c r="J377" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K377" t="s">
-        <v>2519</v>
+        <v>2532</v>
       </c>
       <c r="L377" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M377" t="s">
-        <v>2520</v>
+        <v>2533</v>
       </c>
       <c r="N377" t="s">
-        <v>2521</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2522</v>
+        <v>2535</v>
       </c>
       <c r="D378" t="s">
-        <v>2523</v>
+        <v>2536</v>
       </c>
       <c r="E378"/>
       <c r="F378"/>
       <c r="G378"/>
       <c r="H378" t="s">
-        <v>2524</v>
+        <v>2537</v>
       </c>
       <c r="I378" t="s">
-        <v>2525</v>
+        <v>2538</v>
       </c>
       <c r="J378" t="s">
-        <v>2400</v>
+        <v>1385</v>
       </c>
       <c r="K378" t="s">
-        <v>2526</v>
+        <v>2539</v>
       </c>
       <c r="L378" t="s">
-        <v>823</v>
+        <v>2540</v>
       </c>
       <c r="M378" t="s">
-        <v>2527</v>
+        <v>2541</v>
       </c>
       <c r="N378" t="s">
-        <v>2528</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2529</v>
+        <v>2543</v>
       </c>
       <c r="D379" t="s">
-        <v>2529</v>
+        <v>2544</v>
       </c>
       <c r="E379"/>
       <c r="F379"/>
       <c r="G379"/>
       <c r="H379" t="s">
-        <v>35</v>
+        <v>2545</v>
       </c>
       <c r="I379" t="s">
-        <v>2530</v>
+        <v>2546</v>
       </c>
       <c r="J379" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K379" t="s">
-        <v>2531</v>
+        <v>2547</v>
       </c>
       <c r="L379" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M379" t="s">
-        <v>2532</v>
+        <v>2548</v>
       </c>
       <c r="N379" t="s">
-        <v>2533</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2529</v>
+        <v>2550</v>
       </c>
       <c r="D380" t="s">
-        <v>2534</v>
+        <v>2386</v>
       </c>
       <c r="E380"/>
       <c r="F380"/>
       <c r="G380"/>
       <c r="H380" t="s">
-        <v>2535</v>
+        <v>2551</v>
       </c>
       <c r="I380" t="s">
-        <v>2536</v>
+        <v>2552</v>
       </c>
       <c r="J380" t="s">
-        <v>2400</v>
+        <v>1010</v>
       </c>
       <c r="K380" t="s">
-        <v>2537</v>
+        <v>2553</v>
       </c>
       <c r="L380" t="s">
-        <v>39</v>
+        <v>341</v>
       </c>
       <c r="M380" t="s">
-        <v>2538</v>
+        <v>2554</v>
       </c>
       <c r="N380" t="s">
-        <v>2533</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2539</v>
+        <v>2556</v>
       </c>
       <c r="D381" t="s">
-        <v>2321</v>
+        <v>2557</v>
       </c>
       <c r="E381"/>
       <c r="F381"/>
       <c r="G381"/>
       <c r="H381" t="s">
-        <v>2540</v>
+        <v>2558</v>
       </c>
       <c r="I381" t="s">
-        <v>2541</v>
+        <v>2559</v>
       </c>
       <c r="J381" t="s">
-        <v>945</v>
+        <v>2465</v>
       </c>
       <c r="K381" t="s">
-        <v>2542</v>
+        <v>2560</v>
       </c>
       <c r="L381" t="s">
-        <v>273</v>
+        <v>1732</v>
       </c>
       <c r="M381" t="s">
-        <v>2543</v>
+        <v>2561</v>
       </c>
       <c r="N381" t="s">
-        <v>2544</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2545</v>
+        <v>2563</v>
       </c>
       <c r="D382" t="s">
-        <v>2546</v>
+        <v>2564</v>
       </c>
       <c r="E382"/>
       <c r="F382"/>
       <c r="G382"/>
       <c r="H382" t="s">
-        <v>2547</v>
+        <v>2565</v>
       </c>
       <c r="I382" t="s">
-        <v>2548</v>
+        <v>2566</v>
       </c>
       <c r="J382" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K382" t="s">
-        <v>2549</v>
+        <v>2567</v>
       </c>
       <c r="L382" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M382" t="s">
-        <v>2550</v>
+        <v>2568</v>
       </c>
       <c r="N382" t="s">
-        <v>2551</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2552</v>
+        <v>2570</v>
       </c>
       <c r="D383" t="s">
-        <v>2553</v>
+        <v>2571</v>
       </c>
       <c r="E383"/>
       <c r="F383"/>
       <c r="G383"/>
       <c r="H383" t="s">
-        <v>2554</v>
+        <v>2572</v>
       </c>
       <c r="I383" t="s">
-        <v>2555</v>
+        <v>2573</v>
       </c>
       <c r="J383" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K383" t="s">
-        <v>2556</v>
+        <v>2574</v>
       </c>
       <c r="L383" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M383" t="s">
-        <v>2557</v>
+        <v>2575</v>
       </c>
       <c r="N383" t="s">
-        <v>2558</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2559</v>
+        <v>2570</v>
       </c>
       <c r="D384" t="s">
-        <v>2560</v>
+        <v>2577</v>
       </c>
       <c r="E384"/>
       <c r="F384"/>
       <c r="G384"/>
       <c r="H384" t="s">
-        <v>2561</v>
+        <v>105</v>
       </c>
       <c r="I384" t="s">
-        <v>2562</v>
+        <v>2578</v>
       </c>
       <c r="J384" t="s">
-        <v>2400</v>
+        <v>192</v>
       </c>
       <c r="K384" t="s">
-        <v>2563</v>
+        <v>2579</v>
       </c>
       <c r="L384" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M384" t="s">
-        <v>2564</v>
+        <v>2580</v>
       </c>
       <c r="N384" t="s">
-        <v>2565</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2566</v>
+        <v>2581</v>
       </c>
       <c r="D385" t="s">
-        <v>2567</v>
+        <v>2462</v>
       </c>
       <c r="E385"/>
       <c r="F385"/>
       <c r="G385"/>
       <c r="H385" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="I385" t="s">
-        <v>2569</v>
+        <v>2583</v>
       </c>
       <c r="J385" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K385" t="s">
-        <v>2570</v>
+        <v>2584</v>
       </c>
       <c r="L385" t="s">
-        <v>2571</v>
+        <v>341</v>
       </c>
       <c r="M385" t="s">
-        <v>2572</v>
+        <v>2585</v>
       </c>
       <c r="N385" t="s">
-        <v>2573</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2574</v>
+        <v>2587</v>
       </c>
       <c r="D386" t="s">
-        <v>2575</v>
+        <v>2588</v>
       </c>
       <c r="E386"/>
       <c r="F386"/>
       <c r="G386"/>
       <c r="H386" t="s">
-        <v>2576</v>
+        <v>2589</v>
       </c>
       <c r="I386" t="s">
-        <v>2577</v>
+        <v>2590</v>
       </c>
       <c r="J386" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="K386" t="s">
-        <v>2578</v>
+        <v>2591</v>
       </c>
       <c r="L386" t="s">
-        <v>31</v>
+        <v>888</v>
       </c>
       <c r="M386" t="s">
-        <v>2579</v>
+        <v>2592</v>
       </c>
       <c r="N386" t="s">
-        <v>2580</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
-      <c r="C387"/>
+      <c r="C387" t="s">
+        <v>2594</v>
+      </c>
       <c r="D387" t="s">
-        <v>2581</v>
+        <v>2594</v>
       </c>
       <c r="E387"/>
       <c r="F387"/>
       <c r="G387"/>
       <c r="H387" t="s">
-        <v>2582</v>
+        <v>105</v>
       </c>
       <c r="I387" t="s">
-        <v>2583</v>
+        <v>2595</v>
       </c>
       <c r="J387" t="s">
-        <v>289</v>
+        <v>2465</v>
       </c>
       <c r="K387" t="s">
-        <v>2584</v>
+        <v>2596</v>
       </c>
       <c r="L387" t="s">
-        <v>2585</v>
+        <v>109</v>
       </c>
       <c r="M387" t="s">
-        <v>2586</v>
-[...1 lines deleted...]
-      <c r="N387"/>
+        <v>2597</v>
+      </c>
+      <c r="N387" t="s">
+        <v>2598</v>
+      </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2587</v>
+        <v>2594</v>
       </c>
       <c r="D388" t="s">
-        <v>2321</v>
+        <v>2599</v>
       </c>
       <c r="E388"/>
       <c r="F388"/>
       <c r="G388"/>
       <c r="H388" t="s">
-        <v>2588</v>
+        <v>2600</v>
       </c>
       <c r="I388" t="s">
-        <v>2589</v>
+        <v>2601</v>
       </c>
       <c r="J388" t="s">
-        <v>1320</v>
+        <v>2465</v>
       </c>
       <c r="K388" t="s">
-        <v>2590</v>
+        <v>2602</v>
       </c>
       <c r="L388" t="s">
-        <v>273</v>
+        <v>109</v>
       </c>
       <c r="M388" t="s">
-        <v>2591</v>
+        <v>2603</v>
       </c>
       <c r="N388" t="s">
-        <v>2592</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2593</v>
+        <v>2604</v>
       </c>
       <c r="D389" t="s">
-        <v>2594</v>
+        <v>2386</v>
       </c>
       <c r="E389"/>
       <c r="F389"/>
       <c r="G389"/>
       <c r="H389" t="s">
-        <v>2595</v>
+        <v>2605</v>
       </c>
       <c r="I389" t="s">
-        <v>2596</v>
+        <v>2606</v>
       </c>
       <c r="J389" t="s">
-        <v>122</v>
+        <v>1010</v>
       </c>
       <c r="K389" t="s">
-        <v>2597</v>
+        <v>2607</v>
       </c>
       <c r="L389" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M389" t="s">
-        <v>2598</v>
+        <v>2608</v>
       </c>
       <c r="N389" t="s">
-        <v>2599</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2600</v>
+        <v>2610</v>
       </c>
       <c r="D390" t="s">
-        <v>2601</v>
+        <v>2611</v>
       </c>
       <c r="E390"/>
       <c r="F390"/>
       <c r="G390"/>
       <c r="H390" t="s">
-        <v>2602</v>
+        <v>2612</v>
       </c>
       <c r="I390" t="s">
-        <v>2603</v>
+        <v>2613</v>
       </c>
       <c r="J390" t="s">
-        <v>122</v>
+        <v>2465</v>
       </c>
       <c r="K390" t="s">
-        <v>2604</v>
+        <v>2614</v>
       </c>
       <c r="L390" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M390" t="s">
-        <v>2605</v>
+        <v>2615</v>
       </c>
       <c r="N390" t="s">
-        <v>2606</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2607</v>
+        <v>2617</v>
       </c>
       <c r="D391" t="s">
-        <v>2608</v>
+        <v>2618</v>
       </c>
       <c r="E391"/>
       <c r="F391"/>
       <c r="G391"/>
       <c r="H391" t="s">
-        <v>2609</v>
+        <v>2619</v>
       </c>
       <c r="I391" t="s">
-        <v>2610</v>
+        <v>2620</v>
       </c>
       <c r="J391" t="s">
-        <v>122</v>
+        <v>2465</v>
       </c>
       <c r="K391" t="s">
-        <v>2611</v>
+        <v>2621</v>
       </c>
       <c r="L391" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M391" t="s">
-        <v>2612</v>
+        <v>2622</v>
       </c>
       <c r="N391" t="s">
-        <v>2613</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2614</v>
+        <v>2624</v>
       </c>
       <c r="D392" t="s">
-        <v>2615</v>
+        <v>2625</v>
       </c>
       <c r="E392"/>
       <c r="F392"/>
       <c r="G392"/>
       <c r="H392" t="s">
-        <v>2616</v>
+        <v>2626</v>
       </c>
       <c r="I392" t="s">
-        <v>2617</v>
+        <v>2627</v>
       </c>
       <c r="J392" t="s">
-        <v>122</v>
+        <v>2465</v>
       </c>
       <c r="K392" t="s">
-        <v>2618</v>
+        <v>2628</v>
       </c>
       <c r="L392" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M392" t="s">
-        <v>2619</v>
+        <v>2629</v>
       </c>
       <c r="N392" t="s">
-        <v>2620</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2621</v>
+        <v>2631</v>
       </c>
       <c r="D393" t="s">
-        <v>2622</v>
+        <v>2632</v>
       </c>
       <c r="E393"/>
       <c r="F393"/>
       <c r="G393"/>
       <c r="H393" t="s">
-        <v>2623</v>
+        <v>2633</v>
       </c>
       <c r="I393" t="s">
-        <v>2624</v>
+        <v>2634</v>
       </c>
       <c r="J393" t="s">
-        <v>122</v>
+        <v>2465</v>
       </c>
       <c r="K393" t="s">
-        <v>2625</v>
+        <v>2635</v>
       </c>
       <c r="L393" t="s">
-        <v>31</v>
+        <v>2636</v>
       </c>
       <c r="M393" t="s">
-        <v>2626</v>
+        <v>2637</v>
       </c>
       <c r="N393" t="s">
-        <v>2627</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2628</v>
+        <v>2639</v>
       </c>
       <c r="D394" t="s">
-        <v>2629</v>
+        <v>2640</v>
       </c>
       <c r="E394"/>
       <c r="F394"/>
       <c r="G394"/>
       <c r="H394" t="s">
-        <v>2630</v>
+        <v>2641</v>
       </c>
       <c r="I394" t="s">
-        <v>2631</v>
+        <v>2642</v>
       </c>
       <c r="J394" t="s">
-        <v>122</v>
+        <v>2465</v>
       </c>
       <c r="K394" t="s">
-        <v>2632</v>
+        <v>2643</v>
       </c>
       <c r="L394" t="s">
-        <v>2633</v>
+        <v>44</v>
       </c>
       <c r="M394" t="s">
-        <v>2634</v>
+        <v>2644</v>
       </c>
       <c r="N394" t="s">
-        <v>2635</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
-      <c r="C395" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C395"/>
       <c r="D395" t="s">
-        <v>2637</v>
+        <v>2646</v>
       </c>
       <c r="E395"/>
       <c r="F395"/>
       <c r="G395"/>
       <c r="H395" t="s">
-        <v>2638</v>
+        <v>2647</v>
       </c>
       <c r="I395" t="s">
-        <v>2639</v>
+        <v>2648</v>
       </c>
       <c r="J395" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="K395" t="s">
-        <v>2640</v>
+        <v>2649</v>
       </c>
       <c r="L395" t="s">
-        <v>31</v>
+        <v>2650</v>
       </c>
       <c r="M395" t="s">
-        <v>2641</v>
-[...3 lines deleted...]
-      </c>
+        <v>2651</v>
+      </c>
+      <c r="N395"/>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2643</v>
+        <v>2652</v>
       </c>
       <c r="D396" t="s">
-        <v>2644</v>
+        <v>2386</v>
       </c>
       <c r="E396"/>
       <c r="F396"/>
       <c r="G396"/>
       <c r="H396" t="s">
-        <v>2645</v>
+        <v>2653</v>
       </c>
       <c r="I396" t="s">
-        <v>2646</v>
+        <v>2654</v>
       </c>
       <c r="J396" t="s">
-        <v>122</v>
+        <v>1385</v>
       </c>
       <c r="K396" t="s">
-        <v>2647</v>
+        <v>2655</v>
       </c>
       <c r="L396" t="s">
-        <v>39</v>
+        <v>341</v>
       </c>
       <c r="M396" t="s">
-        <v>2648</v>
+        <v>2656</v>
       </c>
       <c r="N396" t="s">
-        <v>2649</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2643</v>
+        <v>2658</v>
       </c>
       <c r="D397" t="s">
-        <v>2512</v>
+        <v>2659</v>
       </c>
       <c r="E397"/>
       <c r="F397"/>
       <c r="G397"/>
       <c r="H397" t="s">
-        <v>35</v>
+        <v>2660</v>
       </c>
       <c r="I397" t="s">
-        <v>2650</v>
+        <v>2661</v>
       </c>
       <c r="J397" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K397" t="s">
-        <v>2652</v>
+        <v>2662</v>
       </c>
       <c r="L397" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M397" t="s">
-        <v>2653</v>
+        <v>2663</v>
       </c>
       <c r="N397" t="s">
-        <v>2649</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2654</v>
+        <v>2665</v>
       </c>
       <c r="D398" t="s">
-        <v>2655</v>
+        <v>2666</v>
       </c>
       <c r="E398"/>
       <c r="F398"/>
       <c r="G398"/>
       <c r="H398" t="s">
-        <v>2656</v>
+        <v>2667</v>
       </c>
       <c r="I398" t="s">
-        <v>2657</v>
+        <v>2668</v>
       </c>
       <c r="J398" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K398" t="s">
-        <v>2658</v>
+        <v>2669</v>
       </c>
       <c r="L398" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M398" t="s">
-        <v>2659</v>
+        <v>2670</v>
       </c>
       <c r="N398" t="s">
-        <v>2660</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2661</v>
+        <v>2672</v>
       </c>
       <c r="D399" t="s">
-        <v>2662</v>
+        <v>2673</v>
       </c>
       <c r="E399"/>
       <c r="F399"/>
       <c r="G399"/>
       <c r="H399" t="s">
-        <v>2663</v>
+        <v>2674</v>
       </c>
       <c r="I399" t="s">
-        <v>2664</v>
+        <v>2675</v>
       </c>
       <c r="J399" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K399" t="s">
-        <v>2665</v>
+        <v>2676</v>
       </c>
       <c r="L399" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M399" t="s">
-        <v>2666</v>
+        <v>2677</v>
       </c>
       <c r="N399" t="s">
-        <v>2667</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2668</v>
+        <v>2679</v>
       </c>
       <c r="D400" t="s">
-        <v>2669</v>
+        <v>2680</v>
       </c>
       <c r="E400"/>
       <c r="F400"/>
       <c r="G400"/>
       <c r="H400" t="s">
-        <v>2670</v>
+        <v>2681</v>
       </c>
       <c r="I400" t="s">
-        <v>2671</v>
+        <v>2682</v>
       </c>
       <c r="J400" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K400" t="s">
-        <v>2672</v>
+        <v>2683</v>
       </c>
       <c r="L400" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M400" t="s">
-        <v>2673</v>
+        <v>2684</v>
       </c>
       <c r="N400" t="s">
-        <v>2674</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2675</v>
+        <v>2686</v>
       </c>
       <c r="D401" t="s">
-        <v>2676</v>
+        <v>2687</v>
       </c>
       <c r="E401"/>
       <c r="F401"/>
       <c r="G401"/>
       <c r="H401" t="s">
-        <v>2677</v>
+        <v>2688</v>
       </c>
       <c r="I401" t="s">
-        <v>2678</v>
+        <v>2689</v>
       </c>
       <c r="J401" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K401" t="s">
-        <v>2679</v>
+        <v>2690</v>
       </c>
       <c r="L401" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M401" t="s">
-        <v>2680</v>
+        <v>2691</v>
       </c>
       <c r="N401" t="s">
-        <v>2681</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2682</v>
+        <v>2693</v>
       </c>
       <c r="D402" t="s">
-        <v>2683</v>
+        <v>2694</v>
       </c>
       <c r="E402"/>
       <c r="F402"/>
       <c r="G402"/>
       <c r="H402" t="s">
-        <v>2684</v>
+        <v>2695</v>
       </c>
       <c r="I402" t="s">
-        <v>2685</v>
+        <v>2696</v>
       </c>
       <c r="J402" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K402" t="s">
-        <v>2686</v>
+        <v>2697</v>
       </c>
       <c r="L402" t="s">
-        <v>31</v>
+        <v>2698</v>
       </c>
       <c r="M402" t="s">
-        <v>2687</v>
+        <v>2699</v>
       </c>
       <c r="N402" t="s">
-        <v>2688</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2682</v>
+        <v>2701</v>
       </c>
       <c r="D403" t="s">
-        <v>2683</v>
+        <v>2702</v>
       </c>
       <c r="E403"/>
       <c r="F403"/>
       <c r="G403"/>
       <c r="H403" t="s">
-        <v>2689</v>
+        <v>2703</v>
       </c>
       <c r="I403" t="s">
-        <v>2690</v>
+        <v>2704</v>
       </c>
       <c r="J403" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K403" t="s">
-        <v>2691</v>
+        <v>2705</v>
       </c>
       <c r="L403" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M403" t="s">
-        <v>2692</v>
+        <v>2706</v>
       </c>
       <c r="N403" t="s">
-        <v>2688</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2693</v>
+        <v>2708</v>
       </c>
       <c r="D404" t="s">
-        <v>2694</v>
+        <v>2709</v>
       </c>
       <c r="E404"/>
       <c r="F404"/>
       <c r="G404"/>
       <c r="H404" t="s">
-        <v>2695</v>
+        <v>2710</v>
       </c>
       <c r="I404" t="s">
-        <v>2696</v>
+        <v>2711</v>
       </c>
       <c r="J404" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K404" t="s">
-        <v>2697</v>
+        <v>2712</v>
       </c>
       <c r="L404" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M404" t="s">
-        <v>2698</v>
+        <v>2713</v>
       </c>
       <c r="N404" t="s">
-        <v>2699</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2700</v>
+        <v>2708</v>
       </c>
       <c r="D405" t="s">
-        <v>2701</v>
+        <v>2577</v>
       </c>
       <c r="E405"/>
       <c r="F405"/>
       <c r="G405"/>
       <c r="H405" t="s">
-        <v>2702</v>
+        <v>105</v>
       </c>
       <c r="I405" t="s">
-        <v>2703</v>
+        <v>2715</v>
       </c>
       <c r="J405" t="s">
-        <v>122</v>
+        <v>2716</v>
       </c>
       <c r="K405" t="s">
-        <v>2704</v>
+        <v>2717</v>
       </c>
       <c r="L405" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M405" t="s">
-        <v>2705</v>
+        <v>2718</v>
       </c>
       <c r="N405" t="s">
-        <v>2706</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2707</v>
+        <v>2719</v>
       </c>
       <c r="D406" t="s">
-        <v>2708</v>
+        <v>2720</v>
       </c>
       <c r="E406"/>
       <c r="F406"/>
       <c r="G406"/>
       <c r="H406" t="s">
-        <v>2709</v>
+        <v>2721</v>
       </c>
       <c r="I406" t="s">
-        <v>2710</v>
+        <v>2722</v>
       </c>
       <c r="J406" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K406" t="s">
-        <v>2711</v>
+        <v>2723</v>
       </c>
       <c r="L406" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M406" t="s">
-        <v>2712</v>
+        <v>2724</v>
       </c>
       <c r="N406" t="s">
-        <v>2713</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2714</v>
+        <v>2726</v>
       </c>
       <c r="D407" t="s">
-        <v>2715</v>
+        <v>2727</v>
       </c>
       <c r="E407"/>
       <c r="F407"/>
       <c r="G407"/>
       <c r="H407" t="s">
-        <v>2716</v>
+        <v>2728</v>
       </c>
       <c r="I407" t="s">
-        <v>2717</v>
+        <v>2729</v>
       </c>
       <c r="J407" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K407" t="s">
-        <v>2718</v>
+        <v>2730</v>
       </c>
       <c r="L407" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M407" t="s">
-        <v>2719</v>
+        <v>2731</v>
       </c>
       <c r="N407" t="s">
-        <v>2720</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2714</v>
+        <v>2733</v>
       </c>
       <c r="D408" t="s">
-        <v>2512</v>
+        <v>2734</v>
       </c>
       <c r="E408"/>
       <c r="F408"/>
       <c r="G408"/>
       <c r="H408" t="s">
-        <v>35</v>
+        <v>2735</v>
       </c>
       <c r="I408" t="s">
-        <v>2721</v>
+        <v>2736</v>
       </c>
       <c r="J408" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K408" t="s">
-        <v>2722</v>
+        <v>2737</v>
       </c>
       <c r="L408" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M408" t="s">
-        <v>2723</v>
+        <v>2738</v>
       </c>
       <c r="N408" t="s">
-        <v>2720</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2724</v>
+        <v>2740</v>
       </c>
       <c r="D409" t="s">
-        <v>2725</v>
+        <v>2741</v>
       </c>
       <c r="E409"/>
       <c r="F409"/>
       <c r="G409"/>
       <c r="H409" t="s">
-        <v>2726</v>
+        <v>2742</v>
       </c>
       <c r="I409" t="s">
-        <v>2727</v>
+        <v>2743</v>
       </c>
       <c r="J409" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K409" t="s">
-        <v>2728</v>
+        <v>2744</v>
       </c>
       <c r="L409" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M409" t="s">
-        <v>2729</v>
+        <v>2745</v>
       </c>
       <c r="N409" t="s">
-        <v>2730</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2731</v>
+        <v>2747</v>
       </c>
       <c r="D410" t="s">
-        <v>2732</v>
+        <v>2748</v>
       </c>
       <c r="E410"/>
       <c r="F410"/>
       <c r="G410"/>
       <c r="H410" t="s">
-        <v>2733</v>
+        <v>2749</v>
       </c>
       <c r="I410" t="s">
-        <v>2734</v>
+        <v>2750</v>
       </c>
       <c r="J410" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K410" t="s">
-        <v>2735</v>
+        <v>2751</v>
       </c>
       <c r="L410" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M410" t="s">
-        <v>2736</v>
+        <v>2752</v>
       </c>
       <c r="N410" t="s">
-        <v>2737</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2738</v>
+        <v>2747</v>
       </c>
       <c r="D411" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="E411"/>
       <c r="F411"/>
       <c r="G411"/>
       <c r="H411" t="s">
-        <v>2740</v>
+        <v>2754</v>
       </c>
       <c r="I411" t="s">
-        <v>2741</v>
+        <v>2755</v>
       </c>
       <c r="J411" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K411" t="s">
-        <v>2742</v>
+        <v>2756</v>
       </c>
       <c r="L411" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M411" t="s">
-        <v>2743</v>
+        <v>2757</v>
       </c>
       <c r="N411" t="s">
-        <v>2744</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2745</v>
+        <v>2758</v>
       </c>
       <c r="D412" t="s">
-        <v>2746</v>
+        <v>2759</v>
       </c>
       <c r="E412"/>
       <c r="F412"/>
       <c r="G412"/>
       <c r="H412" t="s">
-        <v>2747</v>
+        <v>2760</v>
       </c>
       <c r="I412" t="s">
-        <v>2748</v>
+        <v>2761</v>
       </c>
       <c r="J412" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K412" t="s">
-        <v>2749</v>
+        <v>2762</v>
       </c>
       <c r="L412" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M412" t="s">
-        <v>2750</v>
+        <v>2763</v>
       </c>
       <c r="N412" t="s">
-        <v>2751</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2752</v>
+        <v>2765</v>
       </c>
       <c r="D413" t="s">
-        <v>2753</v>
+        <v>2766</v>
       </c>
       <c r="E413"/>
       <c r="F413"/>
       <c r="G413"/>
       <c r="H413" t="s">
-        <v>2754</v>
+        <v>2767</v>
       </c>
       <c r="I413" t="s">
-        <v>2755</v>
+        <v>2768</v>
       </c>
       <c r="J413" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K413" t="s">
-        <v>2756</v>
+        <v>2769</v>
       </c>
       <c r="L413" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M413" t="s">
-        <v>2757</v>
+        <v>2770</v>
       </c>
       <c r="N413" t="s">
-        <v>2758</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2759</v>
+        <v>2772</v>
       </c>
       <c r="D414" t="s">
-        <v>2760</v>
+        <v>2773</v>
       </c>
       <c r="E414"/>
       <c r="F414"/>
       <c r="G414"/>
       <c r="H414" t="s">
-        <v>2761</v>
+        <v>2774</v>
       </c>
       <c r="I414" t="s">
-        <v>2762</v>
+        <v>2775</v>
       </c>
       <c r="J414" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K414" t="s">
-        <v>2763</v>
+        <v>2776</v>
       </c>
       <c r="L414" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M414" t="s">
-        <v>2764</v>
+        <v>2777</v>
       </c>
       <c r="N414" t="s">
-        <v>2765</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2766</v>
+        <v>2779</v>
       </c>
       <c r="D415" t="s">
-        <v>2767</v>
+        <v>2780</v>
       </c>
       <c r="E415"/>
       <c r="F415"/>
       <c r="G415"/>
       <c r="H415" t="s">
-        <v>2768</v>
+        <v>2781</v>
       </c>
       <c r="I415" t="s">
-        <v>2769</v>
+        <v>2782</v>
       </c>
       <c r="J415" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K415" t="s">
-        <v>2770</v>
+        <v>2783</v>
       </c>
       <c r="L415" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M415" t="s">
-        <v>2771</v>
+        <v>2784</v>
       </c>
       <c r="N415" t="s">
-        <v>2772</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2773</v>
+        <v>2779</v>
       </c>
       <c r="D416" t="s">
-        <v>2774</v>
+        <v>2577</v>
       </c>
       <c r="E416"/>
       <c r="F416"/>
       <c r="G416"/>
       <c r="H416" t="s">
-        <v>2775</v>
+        <v>105</v>
       </c>
       <c r="I416" t="s">
-        <v>2776</v>
+        <v>2786</v>
       </c>
       <c r="J416" t="s">
-        <v>122</v>
+        <v>2716</v>
       </c>
       <c r="K416" t="s">
-        <v>2777</v>
+        <v>2787</v>
       </c>
       <c r="L416" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M416" t="s">
-        <v>2778</v>
+        <v>2788</v>
       </c>
       <c r="N416" t="s">
-        <v>2779</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2780</v>
+        <v>2789</v>
       </c>
       <c r="D417" t="s">
-        <v>2781</v>
+        <v>2790</v>
       </c>
       <c r="E417"/>
       <c r="F417"/>
       <c r="G417"/>
       <c r="H417" t="s">
-        <v>2782</v>
+        <v>2791</v>
       </c>
       <c r="I417" t="s">
-        <v>2783</v>
+        <v>2792</v>
       </c>
       <c r="J417" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K417" t="s">
-        <v>2784</v>
+        <v>2793</v>
       </c>
       <c r="L417" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M417" t="s">
-        <v>2785</v>
+        <v>2794</v>
       </c>
       <c r="N417" t="s">
-        <v>2786</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>1766</v>
+        <v>2796</v>
       </c>
       <c r="D418" t="s">
-        <v>1767</v>
+        <v>2797</v>
       </c>
       <c r="E418"/>
       <c r="F418"/>
       <c r="G418"/>
       <c r="H418" t="s">
-        <v>2787</v>
+        <v>2798</v>
       </c>
       <c r="I418" t="s">
-        <v>2788</v>
+        <v>2799</v>
       </c>
       <c r="J418" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K418" t="s">
-        <v>2789</v>
+        <v>2800</v>
       </c>
       <c r="L418" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M418" t="s">
-        <v>2790</v>
+        <v>2801</v>
       </c>
       <c r="N418" t="s">
-        <v>1772</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2791</v>
+        <v>2803</v>
       </c>
       <c r="D419" t="s">
-        <v>2792</v>
+        <v>2804</v>
       </c>
       <c r="E419"/>
       <c r="F419"/>
       <c r="G419"/>
       <c r="H419" t="s">
-        <v>2793</v>
+        <v>2805</v>
       </c>
       <c r="I419" t="s">
-        <v>2794</v>
+        <v>2806</v>
       </c>
       <c r="J419" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K419" t="s">
-        <v>2795</v>
+        <v>2807</v>
       </c>
       <c r="L419" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M419" t="s">
-        <v>2796</v>
+        <v>2808</v>
       </c>
       <c r="N419" t="s">
-        <v>2797</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2798</v>
+        <v>2810</v>
       </c>
       <c r="D420" t="s">
-        <v>2799</v>
+        <v>2811</v>
       </c>
       <c r="E420"/>
       <c r="F420"/>
       <c r="G420"/>
       <c r="H420" t="s">
-        <v>2800</v>
+        <v>2812</v>
       </c>
       <c r="I420" t="s">
-        <v>2801</v>
+        <v>2813</v>
       </c>
       <c r="J420" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K420" t="s">
-        <v>2802</v>
+        <v>2814</v>
       </c>
       <c r="L420" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M420" t="s">
-        <v>2803</v>
+        <v>2815</v>
       </c>
       <c r="N420" t="s">
-        <v>2804</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2805</v>
+        <v>2817</v>
       </c>
       <c r="D421" t="s">
-        <v>2806</v>
+        <v>2818</v>
       </c>
       <c r="E421"/>
       <c r="F421"/>
       <c r="G421"/>
       <c r="H421" t="s">
-        <v>2807</v>
+        <v>2819</v>
       </c>
       <c r="I421" t="s">
-        <v>2808</v>
+        <v>2820</v>
       </c>
       <c r="J421" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K421" t="s">
-        <v>2809</v>
+        <v>2821</v>
       </c>
       <c r="L421" t="s">
-        <v>2810</v>
+        <v>44</v>
       </c>
       <c r="M421" t="s">
-        <v>2811</v>
+        <v>2822</v>
       </c>
       <c r="N421" t="s">
-        <v>2812</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2813</v>
+        <v>2824</v>
       </c>
       <c r="D422" t="s">
-        <v>2814</v>
+        <v>2825</v>
       </c>
       <c r="E422"/>
       <c r="F422"/>
       <c r="G422"/>
       <c r="H422" t="s">
-        <v>2815</v>
+        <v>2826</v>
       </c>
       <c r="I422" t="s">
-        <v>2816</v>
+        <v>2827</v>
       </c>
       <c r="J422" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K422" t="s">
-        <v>2817</v>
+        <v>2828</v>
       </c>
       <c r="L422" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M422" t="s">
-        <v>2818</v>
+        <v>2829</v>
       </c>
       <c r="N422" t="s">
-        <v>2819</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>1670</v>
+        <v>2831</v>
       </c>
       <c r="D423" t="s">
-        <v>1671</v>
+        <v>2832</v>
       </c>
       <c r="E423"/>
       <c r="F423"/>
       <c r="G423"/>
       <c r="H423" t="s">
-        <v>2820</v>
+        <v>2833</v>
       </c>
       <c r="I423" t="s">
-        <v>2821</v>
+        <v>2834</v>
       </c>
       <c r="J423" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K423" t="s">
-        <v>2822</v>
+        <v>2835</v>
       </c>
       <c r="L423" t="s">
-        <v>2823</v>
+        <v>44</v>
       </c>
       <c r="M423" t="s">
-        <v>2824</v>
+        <v>2836</v>
       </c>
       <c r="N423" t="s">
-        <v>1676</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2825</v>
+        <v>2838</v>
       </c>
       <c r="D424" t="s">
-        <v>2826</v>
+        <v>2839</v>
       </c>
       <c r="E424"/>
       <c r="F424"/>
       <c r="G424"/>
       <c r="H424" t="s">
-        <v>2827</v>
+        <v>2840</v>
       </c>
       <c r="I424" t="s">
-        <v>2828</v>
+        <v>2841</v>
       </c>
       <c r="J424" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K424" t="s">
-        <v>2829</v>
+        <v>2842</v>
       </c>
       <c r="L424" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M424" t="s">
-        <v>2830</v>
+        <v>2843</v>
       </c>
       <c r="N424" t="s">
-        <v>2831</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2832</v>
+        <v>2845</v>
       </c>
       <c r="D425" t="s">
-        <v>2833</v>
+        <v>2846</v>
       </c>
       <c r="E425"/>
       <c r="F425"/>
       <c r="G425"/>
       <c r="H425" t="s">
-        <v>2834</v>
+        <v>2847</v>
       </c>
       <c r="I425" t="s">
-        <v>2835</v>
+        <v>2848</v>
       </c>
       <c r="J425" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K425" t="s">
-        <v>2836</v>
+        <v>2849</v>
       </c>
       <c r="L425" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M425" t="s">
-        <v>2837</v>
+        <v>2850</v>
       </c>
       <c r="N425" t="s">
-        <v>2838</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2839</v>
+        <v>1831</v>
       </c>
       <c r="D426" t="s">
-        <v>2840</v>
+        <v>1832</v>
       </c>
       <c r="E426"/>
       <c r="F426"/>
       <c r="G426"/>
       <c r="H426" t="s">
-        <v>2841</v>
+        <v>2852</v>
       </c>
       <c r="I426" t="s">
-        <v>2842</v>
+        <v>2853</v>
       </c>
       <c r="J426" t="s">
-        <v>2651</v>
+        <v>192</v>
       </c>
       <c r="K426" t="s">
-        <v>2843</v>
+        <v>2854</v>
       </c>
       <c r="L426" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M426" t="s">
-        <v>2844</v>
+        <v>2855</v>
       </c>
       <c r="N426" t="s">
-        <v>2845</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2846</v>
+        <v>2856</v>
       </c>
       <c r="D427" t="s">
-        <v>2512</v>
+        <v>2857</v>
       </c>
       <c r="E427"/>
       <c r="F427"/>
       <c r="G427"/>
       <c r="H427" t="s">
-        <v>35</v>
+        <v>2858</v>
       </c>
       <c r="I427" t="s">
-        <v>2847</v>
+        <v>2859</v>
       </c>
       <c r="J427" t="s">
-        <v>2848</v>
+        <v>192</v>
       </c>
       <c r="K427" t="s">
-        <v>2849</v>
+        <v>2860</v>
       </c>
       <c r="L427" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M427" t="s">
-        <v>2850</v>
+        <v>2861</v>
       </c>
       <c r="N427" t="s">
-        <v>2851</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2846</v>
+        <v>2863</v>
       </c>
       <c r="D428" t="s">
-        <v>2852</v>
+        <v>2864</v>
       </c>
       <c r="E428"/>
       <c r="F428"/>
       <c r="G428"/>
       <c r="H428" t="s">
-        <v>2853</v>
+        <v>2865</v>
       </c>
       <c r="I428" t="s">
-        <v>2854</v>
+        <v>2866</v>
       </c>
       <c r="J428" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K428" t="s">
-        <v>2855</v>
+        <v>2867</v>
       </c>
       <c r="L428" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M428" t="s">
-        <v>2856</v>
+        <v>2868</v>
       </c>
       <c r="N428" t="s">
-        <v>2851</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2857</v>
+        <v>2870</v>
       </c>
       <c r="D429" t="s">
-        <v>2858</v>
+        <v>2871</v>
       </c>
       <c r="E429"/>
       <c r="F429"/>
       <c r="G429"/>
       <c r="H429" t="s">
-        <v>2859</v>
+        <v>2872</v>
       </c>
       <c r="I429" t="s">
-        <v>2860</v>
+        <v>2873</v>
       </c>
       <c r="J429" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K429" t="s">
-        <v>2861</v>
+        <v>2874</v>
       </c>
       <c r="L429" t="s">
-        <v>31</v>
+        <v>2875</v>
       </c>
       <c r="M429" t="s">
-        <v>2862</v>
+        <v>2876</v>
       </c>
       <c r="N429" t="s">
-        <v>2863</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>2864</v>
+        <v>2878</v>
       </c>
       <c r="D430" t="s">
-        <v>2864</v>
+        <v>2879</v>
       </c>
       <c r="E430"/>
       <c r="F430"/>
       <c r="G430"/>
       <c r="H430" t="s">
-        <v>35</v>
+        <v>2880</v>
       </c>
       <c r="I430" t="s">
-        <v>2865</v>
+        <v>2881</v>
       </c>
       <c r="J430" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K430" t="s">
-        <v>2866</v>
+        <v>2882</v>
       </c>
       <c r="L430" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M430" t="s">
-        <v>2867</v>
+        <v>2883</v>
       </c>
       <c r="N430" t="s">
-        <v>2868</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>2864</v>
+        <v>1735</v>
       </c>
       <c r="D431" t="s">
-        <v>2869</v>
+        <v>1736</v>
       </c>
       <c r="E431"/>
       <c r="F431"/>
       <c r="G431"/>
       <c r="H431" t="s">
-        <v>2870</v>
+        <v>2885</v>
       </c>
       <c r="I431" t="s">
-        <v>2871</v>
+        <v>2886</v>
       </c>
       <c r="J431" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K431" t="s">
-        <v>2872</v>
+        <v>2887</v>
       </c>
       <c r="L431" t="s">
-        <v>39</v>
+        <v>2888</v>
       </c>
       <c r="M431" t="s">
-        <v>2873</v>
+        <v>2889</v>
       </c>
       <c r="N431" t="s">
-        <v>2868</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>2874</v>
+        <v>2890</v>
       </c>
       <c r="D432" t="s">
-        <v>2875</v>
+        <v>2891</v>
       </c>
       <c r="E432"/>
       <c r="F432"/>
       <c r="G432"/>
       <c r="H432" t="s">
-        <v>2876</v>
+        <v>2892</v>
       </c>
       <c r="I432" t="s">
-        <v>2877</v>
+        <v>2893</v>
       </c>
       <c r="J432" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K432" t="s">
-        <v>2878</v>
+        <v>2894</v>
       </c>
       <c r="L432" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M432" t="s">
-        <v>2879</v>
+        <v>2895</v>
       </c>
       <c r="N432" t="s">
-        <v>2880</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>2881</v>
+        <v>2897</v>
       </c>
       <c r="D433" t="s">
-        <v>2882</v>
+        <v>2898</v>
       </c>
       <c r="E433"/>
       <c r="F433"/>
       <c r="G433"/>
       <c r="H433" t="s">
-        <v>2883</v>
+        <v>2899</v>
       </c>
       <c r="I433" t="s">
-        <v>2884</v>
+        <v>2900</v>
       </c>
       <c r="J433" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K433" t="s">
-        <v>2885</v>
+        <v>2901</v>
       </c>
       <c r="L433" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M433" t="s">
-        <v>2886</v>
+        <v>2902</v>
       </c>
       <c r="N433" t="s">
-        <v>2887</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>2888</v>
+        <v>2904</v>
       </c>
       <c r="D434" t="s">
-        <v>2889</v>
+        <v>2905</v>
       </c>
       <c r="E434"/>
       <c r="F434"/>
       <c r="G434"/>
       <c r="H434" t="s">
-        <v>2890</v>
+        <v>2906</v>
       </c>
       <c r="I434" t="s">
-        <v>2891</v>
+        <v>2907</v>
       </c>
       <c r="J434" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K434" t="s">
-        <v>2892</v>
+        <v>2908</v>
       </c>
       <c r="L434" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M434" t="s">
-        <v>2893</v>
+        <v>2909</v>
       </c>
       <c r="N434" t="s">
-        <v>2894</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>2895</v>
+        <v>2911</v>
       </c>
       <c r="D435" t="s">
-        <v>2896</v>
+        <v>2577</v>
       </c>
       <c r="E435"/>
       <c r="F435"/>
       <c r="G435"/>
       <c r="H435" t="s">
-        <v>2897</v>
+        <v>105</v>
       </c>
       <c r="I435" t="s">
-        <v>2898</v>
+        <v>2912</v>
       </c>
       <c r="J435" t="s">
-        <v>2651</v>
+        <v>2913</v>
       </c>
       <c r="K435" t="s">
-        <v>2899</v>
+        <v>2914</v>
       </c>
       <c r="L435" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M435" t="s">
-        <v>2900</v>
+        <v>2915</v>
       </c>
       <c r="N435" t="s">
-        <v>2901</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>2902</v>
+        <v>2911</v>
       </c>
       <c r="D436" t="s">
-        <v>2903</v>
+        <v>2917</v>
       </c>
       <c r="E436"/>
       <c r="F436"/>
       <c r="G436"/>
       <c r="H436" t="s">
-        <v>2904</v>
+        <v>2918</v>
       </c>
       <c r="I436" t="s">
-        <v>2905</v>
+        <v>2919</v>
       </c>
       <c r="J436" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K436" t="s">
-        <v>2906</v>
+        <v>2920</v>
       </c>
       <c r="L436" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M436" t="s">
-        <v>2907</v>
+        <v>2921</v>
       </c>
       <c r="N436" t="s">
-        <v>2908</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>2909</v>
+        <v>2922</v>
       </c>
       <c r="D437" t="s">
-        <v>2910</v>
+        <v>2923</v>
       </c>
       <c r="E437"/>
       <c r="F437"/>
       <c r="G437"/>
       <c r="H437" t="s">
-        <v>2911</v>
+        <v>2924</v>
       </c>
       <c r="I437" t="s">
-        <v>2912</v>
+        <v>2925</v>
       </c>
       <c r="J437" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K437" t="s">
-        <v>2913</v>
+        <v>2926</v>
       </c>
       <c r="L437" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M437" t="s">
-        <v>2914</v>
+        <v>2927</v>
       </c>
       <c r="N437" t="s">
-        <v>2915</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>2916</v>
+        <v>2929</v>
       </c>
       <c r="D438" t="s">
-        <v>2917</v>
+        <v>2929</v>
       </c>
       <c r="E438"/>
       <c r="F438"/>
       <c r="G438"/>
       <c r="H438" t="s">
-        <v>2918</v>
+        <v>105</v>
       </c>
       <c r="I438" t="s">
-        <v>2919</v>
+        <v>2930</v>
       </c>
       <c r="J438" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K438" t="s">
-        <v>2920</v>
+        <v>2931</v>
       </c>
       <c r="L438" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M438" t="s">
-        <v>2921</v>
+        <v>2932</v>
       </c>
       <c r="N438" t="s">
-        <v>2922</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>2923</v>
+        <v>2929</v>
       </c>
       <c r="D439" t="s">
-        <v>2924</v>
+        <v>2934</v>
       </c>
       <c r="E439"/>
       <c r="F439"/>
       <c r="G439"/>
       <c r="H439" t="s">
-        <v>2925</v>
+        <v>2935</v>
       </c>
       <c r="I439" t="s">
-        <v>2926</v>
+        <v>2936</v>
       </c>
       <c r="J439" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K439" t="s">
-        <v>2927</v>
+        <v>2937</v>
       </c>
       <c r="L439" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M439" t="s">
-        <v>2928</v>
+        <v>2938</v>
       </c>
       <c r="N439" t="s">
-        <v>2929</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>2930</v>
+        <v>2939</v>
       </c>
       <c r="D440" t="s">
-        <v>2931</v>
+        <v>2940</v>
       </c>
       <c r="E440"/>
       <c r="F440"/>
       <c r="G440"/>
       <c r="H440" t="s">
-        <v>2398</v>
+        <v>2941</v>
       </c>
       <c r="I440" t="s">
-        <v>2932</v>
+        <v>2942</v>
       </c>
       <c r="J440" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K440" t="s">
-        <v>2933</v>
+        <v>2943</v>
       </c>
       <c r="L440" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M440" t="s">
-        <v>2934</v>
+        <v>2944</v>
       </c>
       <c r="N440" t="s">
-        <v>2935</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>2936</v>
+        <v>2946</v>
       </c>
       <c r="D441" t="s">
-        <v>2937</v>
+        <v>2947</v>
       </c>
       <c r="E441"/>
       <c r="F441"/>
       <c r="G441"/>
       <c r="H441" t="s">
-        <v>2938</v>
+        <v>2948</v>
       </c>
       <c r="I441" t="s">
-        <v>2939</v>
+        <v>2949</v>
       </c>
       <c r="J441" t="s">
-        <v>2651</v>
+        <v>2716</v>
       </c>
       <c r="K441" t="s">
-        <v>2940</v>
+        <v>2950</v>
       </c>
       <c r="L441" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M441" t="s">
-        <v>2941</v>
+        <v>2951</v>
       </c>
       <c r="N441" t="s">
-        <v>2942</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>2943</v>
+        <v>2953</v>
       </c>
       <c r="D442" t="s">
-        <v>2944</v>
+        <v>2954</v>
       </c>
       <c r="E442"/>
       <c r="F442"/>
       <c r="G442"/>
       <c r="H442" t="s">
-        <v>2945</v>
+        <v>2955</v>
       </c>
       <c r="I442" t="s">
-        <v>2946</v>
+        <v>2956</v>
       </c>
       <c r="J442" t="s">
-        <v>2848</v>
+        <v>2716</v>
       </c>
       <c r="K442" t="s">
-        <v>2947</v>
+        <v>2957</v>
       </c>
       <c r="L442" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M442" t="s">
-        <v>2948</v>
+        <v>2958</v>
       </c>
       <c r="N442" t="s">
-        <v>2949</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>2950</v>
+        <v>2960</v>
       </c>
       <c r="D443" t="s">
-        <v>2951</v>
+        <v>2961</v>
       </c>
       <c r="E443"/>
       <c r="F443"/>
       <c r="G443"/>
       <c r="H443" t="s">
-        <v>2952</v>
+        <v>2962</v>
       </c>
       <c r="I443" t="s">
-        <v>2953</v>
+        <v>2963</v>
       </c>
       <c r="J443" t="s">
-        <v>2848</v>
+        <v>2716</v>
       </c>
       <c r="K443" t="s">
-        <v>2954</v>
+        <v>2964</v>
       </c>
       <c r="L443" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M443" t="s">
-        <v>2955</v>
+        <v>2965</v>
       </c>
       <c r="N443" t="s">
-        <v>2956</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>2957</v>
+        <v>2967</v>
       </c>
       <c r="D444" t="s">
-        <v>2958</v>
+        <v>2968</v>
       </c>
       <c r="E444"/>
       <c r="F444"/>
       <c r="G444"/>
       <c r="H444" t="s">
-        <v>2959</v>
+        <v>2969</v>
       </c>
       <c r="I444" t="s">
-        <v>2960</v>
+        <v>2970</v>
       </c>
       <c r="J444" t="s">
-        <v>2848</v>
+        <v>2716</v>
       </c>
       <c r="K444" t="s">
-        <v>2961</v>
+        <v>2971</v>
       </c>
       <c r="L444" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M444" t="s">
-        <v>2962</v>
+        <v>2972</v>
       </c>
       <c r="N444" t="s">
-        <v>2963</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>2964</v>
+        <v>2974</v>
       </c>
       <c r="D445" t="s">
-        <v>2965</v>
+        <v>2975</v>
       </c>
       <c r="E445"/>
       <c r="F445"/>
       <c r="G445"/>
       <c r="H445" t="s">
-        <v>2966</v>
+        <v>2976</v>
       </c>
       <c r="I445" t="s">
-        <v>2967</v>
+        <v>2977</v>
       </c>
       <c r="J445" t="s">
-        <v>2848</v>
+        <v>2716</v>
       </c>
       <c r="K445" t="s">
-        <v>2968</v>
+        <v>2978</v>
       </c>
       <c r="L445" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M445" t="s">
-        <v>2969</v>
+        <v>2979</v>
       </c>
       <c r="N445" t="s">
-        <v>2970</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>2971</v>
+        <v>2981</v>
       </c>
       <c r="D446" t="s">
-        <v>2972</v>
+        <v>2982</v>
       </c>
       <c r="E446"/>
       <c r="F446"/>
       <c r="G446"/>
       <c r="H446" t="s">
-        <v>2973</v>
+        <v>2983</v>
       </c>
       <c r="I446" t="s">
-        <v>2974</v>
+        <v>2984</v>
       </c>
       <c r="J446" t="s">
-        <v>2848</v>
+        <v>2716</v>
       </c>
       <c r="K446" t="s">
-        <v>2975</v>
+        <v>2985</v>
       </c>
       <c r="L446" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M446" t="s">
-        <v>2976</v>
+        <v>2986</v>
       </c>
       <c r="N446" t="s">
-        <v>2977</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>2978</v>
+        <v>2988</v>
       </c>
       <c r="D447" t="s">
-        <v>2979</v>
+        <v>2989</v>
       </c>
       <c r="E447"/>
       <c r="F447"/>
       <c r="G447"/>
       <c r="H447" t="s">
-        <v>2980</v>
+        <v>2990</v>
       </c>
       <c r="I447" t="s">
-        <v>2981</v>
+        <v>2991</v>
       </c>
       <c r="J447" t="s">
-        <v>2848</v>
+        <v>2716</v>
       </c>
       <c r="K447" t="s">
-        <v>2982</v>
+        <v>2992</v>
       </c>
       <c r="L447" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M447" t="s">
-        <v>2983</v>
+        <v>2993</v>
       </c>
       <c r="N447" t="s">
-        <v>2984</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>2985</v>
+        <v>2995</v>
       </c>
       <c r="D448" t="s">
-        <v>2986</v>
+        <v>2996</v>
       </c>
       <c r="E448"/>
       <c r="F448"/>
       <c r="G448"/>
       <c r="H448" t="s">
-        <v>2987</v>
+        <v>2463</v>
       </c>
       <c r="I448" t="s">
-        <v>2988</v>
+        <v>2997</v>
       </c>
       <c r="J448" t="s">
-        <v>2848</v>
+        <v>2716</v>
       </c>
       <c r="K448" t="s">
-        <v>2989</v>
+        <v>2998</v>
       </c>
       <c r="L448" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M448" t="s">
-        <v>2990</v>
+        <v>2999</v>
       </c>
       <c r="N448" t="s">
-        <v>2991</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>2992</v>
+        <v>3001</v>
       </c>
       <c r="D449" t="s">
-        <v>2993</v>
+        <v>3002</v>
       </c>
       <c r="E449"/>
       <c r="F449"/>
       <c r="G449"/>
       <c r="H449" t="s">
-        <v>2994</v>
+        <v>3003</v>
       </c>
       <c r="I449" t="s">
-        <v>2995</v>
+        <v>3004</v>
       </c>
       <c r="J449" t="s">
-        <v>2848</v>
+        <v>2716</v>
       </c>
       <c r="K449" t="s">
-        <v>2996</v>
+        <v>3005</v>
       </c>
       <c r="L449" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M449" t="s">
-        <v>2997</v>
+        <v>3006</v>
       </c>
       <c r="N449" t="s">
-        <v>2998</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>2999</v>
+        <v>3008</v>
       </c>
       <c r="D450" t="s">
-        <v>3000</v>
+        <v>3009</v>
       </c>
       <c r="E450"/>
       <c r="F450"/>
       <c r="G450"/>
       <c r="H450" t="s">
-        <v>3001</v>
+        <v>3010</v>
       </c>
       <c r="I450" t="s">
-        <v>3002</v>
+        <v>3011</v>
       </c>
       <c r="J450" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K450" t="s">
-        <v>3003</v>
+        <v>3012</v>
       </c>
       <c r="L450" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M450" t="s">
-        <v>3004</v>
+        <v>3013</v>
       </c>
       <c r="N450" t="s">
-        <v>3005</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3006</v>
+        <v>3015</v>
       </c>
       <c r="D451" t="s">
-        <v>3007</v>
+        <v>3016</v>
       </c>
       <c r="E451"/>
       <c r="F451"/>
       <c r="G451"/>
       <c r="H451" t="s">
-        <v>3008</v>
+        <v>3017</v>
       </c>
       <c r="I451" t="s">
-        <v>3009</v>
+        <v>3018</v>
       </c>
       <c r="J451" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K451" t="s">
-        <v>3010</v>
+        <v>3019</v>
       </c>
       <c r="L451" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M451" t="s">
-        <v>3011</v>
+        <v>3020</v>
       </c>
       <c r="N451" t="s">
-        <v>3012</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3013</v>
+        <v>3022</v>
       </c>
       <c r="D452" t="s">
-        <v>3014</v>
+        <v>3023</v>
       </c>
       <c r="E452"/>
       <c r="F452"/>
       <c r="G452"/>
       <c r="H452" t="s">
-        <v>3015</v>
+        <v>3024</v>
       </c>
       <c r="I452" t="s">
-        <v>3016</v>
+        <v>3025</v>
       </c>
       <c r="J452" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K452" t="s">
-        <v>3017</v>
+        <v>3026</v>
       </c>
       <c r="L452" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M452" t="s">
-        <v>3018</v>
+        <v>3027</v>
       </c>
       <c r="N452" t="s">
-        <v>3019</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3020</v>
+        <v>3029</v>
       </c>
       <c r="D453" t="s">
-        <v>3021</v>
+        <v>3030</v>
       </c>
       <c r="E453"/>
       <c r="F453"/>
       <c r="G453"/>
       <c r="H453" t="s">
-        <v>3022</v>
+        <v>3031</v>
       </c>
       <c r="I453" t="s">
-        <v>3023</v>
+        <v>3032</v>
       </c>
       <c r="J453" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K453" t="s">
-        <v>3024</v>
+        <v>3033</v>
       </c>
       <c r="L453" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M453" t="s">
-        <v>3025</v>
+        <v>3034</v>
       </c>
       <c r="N453" t="s">
-        <v>3026</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3027</v>
+        <v>3036</v>
       </c>
       <c r="D454" t="s">
-        <v>3028</v>
+        <v>3037</v>
       </c>
       <c r="E454"/>
       <c r="F454"/>
       <c r="G454"/>
       <c r="H454" t="s">
-        <v>3029</v>
+        <v>3038</v>
       </c>
       <c r="I454" t="s">
-        <v>3030</v>
+        <v>3039</v>
       </c>
       <c r="J454" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K454" t="s">
-        <v>3031</v>
+        <v>3040</v>
       </c>
       <c r="L454" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M454" t="s">
-        <v>3032</v>
+        <v>3041</v>
       </c>
       <c r="N454" t="s">
-        <v>3033</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3034</v>
+        <v>3043</v>
       </c>
       <c r="D455" t="s">
-        <v>3035</v>
+        <v>3044</v>
       </c>
       <c r="E455"/>
       <c r="F455"/>
       <c r="G455"/>
       <c r="H455" t="s">
-        <v>3036</v>
+        <v>3045</v>
       </c>
       <c r="I455" t="s">
-        <v>3037</v>
+        <v>3046</v>
       </c>
       <c r="J455" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K455" t="s">
-        <v>3038</v>
+        <v>3047</v>
       </c>
       <c r="L455" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M455" t="s">
-        <v>3039</v>
+        <v>3048</v>
       </c>
       <c r="N455" t="s">
-        <v>3040</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3041</v>
+        <v>3050</v>
       </c>
       <c r="D456" t="s">
-        <v>3042</v>
+        <v>3051</v>
       </c>
       <c r="E456"/>
       <c r="F456"/>
       <c r="G456"/>
       <c r="H456" t="s">
-        <v>3043</v>
+        <v>3052</v>
       </c>
       <c r="I456" t="s">
-        <v>3044</v>
+        <v>3053</v>
       </c>
       <c r="J456" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K456" t="s">
-        <v>3045</v>
+        <v>3054</v>
       </c>
       <c r="L456" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M456" t="s">
-        <v>3046</v>
+        <v>3055</v>
       </c>
       <c r="N456" t="s">
-        <v>3047</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3048</v>
+        <v>3057</v>
       </c>
       <c r="D457" t="s">
-        <v>3049</v>
+        <v>3058</v>
       </c>
       <c r="E457"/>
       <c r="F457"/>
       <c r="G457"/>
       <c r="H457" t="s">
-        <v>3050</v>
+        <v>3059</v>
       </c>
       <c r="I457" t="s">
-        <v>3051</v>
+        <v>3060</v>
       </c>
       <c r="J457" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K457" t="s">
-        <v>3052</v>
+        <v>3061</v>
       </c>
       <c r="L457" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M457" t="s">
-        <v>3053</v>
+        <v>3062</v>
       </c>
       <c r="N457" t="s">
-        <v>3054</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3055</v>
+        <v>3064</v>
       </c>
       <c r="D458" t="s">
-        <v>3056</v>
+        <v>3065</v>
       </c>
       <c r="E458"/>
       <c r="F458"/>
       <c r="G458"/>
       <c r="H458" t="s">
-        <v>3057</v>
+        <v>3066</v>
       </c>
       <c r="I458" t="s">
-        <v>3058</v>
+        <v>3067</v>
       </c>
       <c r="J458" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K458" t="s">
-        <v>3059</v>
+        <v>3068</v>
       </c>
       <c r="L458" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M458" t="s">
-        <v>3060</v>
+        <v>3069</v>
       </c>
       <c r="N458" t="s">
-        <v>3061</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3062</v>
+        <v>3071</v>
       </c>
       <c r="D459" t="s">
-        <v>3063</v>
+        <v>3072</v>
       </c>
       <c r="E459"/>
       <c r="F459"/>
       <c r="G459"/>
       <c r="H459" t="s">
-        <v>3064</v>
+        <v>3073</v>
       </c>
       <c r="I459" t="s">
-        <v>3065</v>
+        <v>3074</v>
       </c>
       <c r="J459" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K459" t="s">
-        <v>3066</v>
+        <v>3075</v>
       </c>
       <c r="L459" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M459" t="s">
-        <v>3067</v>
+        <v>3076</v>
       </c>
       <c r="N459" t="s">
-        <v>3068</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3069</v>
+        <v>3078</v>
       </c>
       <c r="D460" t="s">
-        <v>3070</v>
+        <v>3079</v>
       </c>
       <c r="E460"/>
       <c r="F460"/>
       <c r="G460"/>
       <c r="H460" t="s">
-        <v>3071</v>
+        <v>3080</v>
       </c>
       <c r="I460" t="s">
-        <v>3072</v>
+        <v>3081</v>
       </c>
       <c r="J460" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K460" t="s">
-        <v>3073</v>
+        <v>3082</v>
       </c>
       <c r="L460" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M460" t="s">
-        <v>3074</v>
+        <v>3083</v>
       </c>
       <c r="N460" t="s">
-        <v>3075</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3076</v>
+        <v>3085</v>
       </c>
       <c r="D461" t="s">
-        <v>3077</v>
+        <v>3086</v>
       </c>
       <c r="E461"/>
       <c r="F461"/>
       <c r="G461"/>
       <c r="H461" t="s">
-        <v>3078</v>
+        <v>3087</v>
       </c>
       <c r="I461" t="s">
-        <v>3079</v>
+        <v>3088</v>
       </c>
       <c r="J461" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K461" t="s">
-        <v>3080</v>
+        <v>3089</v>
       </c>
       <c r="L461" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M461" t="s">
-        <v>3081</v>
+        <v>3090</v>
       </c>
       <c r="N461" t="s">
-        <v>3082</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3083</v>
+        <v>3092</v>
       </c>
       <c r="D462" t="s">
-        <v>3084</v>
+        <v>3093</v>
       </c>
       <c r="E462"/>
       <c r="F462"/>
       <c r="G462"/>
       <c r="H462" t="s">
-        <v>3085</v>
+        <v>3094</v>
       </c>
       <c r="I462" t="s">
-        <v>3086</v>
+        <v>3095</v>
       </c>
       <c r="J462" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K462" t="s">
-        <v>3087</v>
+        <v>3096</v>
       </c>
       <c r="L462" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M462" t="s">
-        <v>3088</v>
+        <v>3097</v>
       </c>
       <c r="N462" t="s">
-        <v>3089</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3090</v>
+        <v>3099</v>
       </c>
       <c r="D463" t="s">
-        <v>3091</v>
+        <v>3100</v>
       </c>
       <c r="E463"/>
       <c r="F463"/>
       <c r="G463"/>
       <c r="H463" t="s">
-        <v>3092</v>
+        <v>3101</v>
       </c>
       <c r="I463" t="s">
-        <v>3093</v>
+        <v>3102</v>
       </c>
       <c r="J463" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K463" t="s">
-        <v>3094</v>
+        <v>3103</v>
       </c>
       <c r="L463" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M463" t="s">
-        <v>3095</v>
+        <v>3104</v>
       </c>
       <c r="N463" t="s">
-        <v>3096</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3097</v>
+        <v>3106</v>
       </c>
       <c r="D464" t="s">
-        <v>3098</v>
+        <v>3107</v>
       </c>
       <c r="E464"/>
       <c r="F464"/>
       <c r="G464"/>
       <c r="H464" t="s">
-        <v>3099</v>
+        <v>3108</v>
       </c>
       <c r="I464" t="s">
-        <v>3100</v>
+        <v>3109</v>
       </c>
       <c r="J464" t="s">
-        <v>2848</v>
+        <v>2913</v>
       </c>
       <c r="K464" t="s">
-        <v>3101</v>
+        <v>3110</v>
       </c>
       <c r="L464" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M464" t="s">
-        <v>3102</v>
+        <v>3111</v>
       </c>
       <c r="N464" t="s">
-        <v>3103</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3104</v>
+        <v>3113</v>
       </c>
       <c r="D465" t="s">
-        <v>3105</v>
+        <v>3114</v>
       </c>
       <c r="E465"/>
       <c r="F465"/>
       <c r="G465"/>
       <c r="H465" t="s">
-        <v>2398</v>
+        <v>3115</v>
       </c>
       <c r="I465" t="s">
-        <v>3106</v>
+        <v>3116</v>
       </c>
       <c r="J465" t="s">
-        <v>3107</v>
+        <v>2913</v>
       </c>
       <c r="K465" t="s">
-        <v>3108</v>
+        <v>3117</v>
       </c>
       <c r="L465" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M465" t="s">
-        <v>3109</v>
+        <v>3118</v>
       </c>
       <c r="N465" t="s">
-        <v>3110</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3111</v>
+        <v>3120</v>
       </c>
       <c r="D466" t="s">
-        <v>3112</v>
+        <v>3121</v>
       </c>
       <c r="E466"/>
       <c r="F466"/>
       <c r="G466"/>
       <c r="H466" t="s">
-        <v>3113</v>
+        <v>3122</v>
       </c>
       <c r="I466" t="s">
-        <v>3114</v>
+        <v>3123</v>
       </c>
       <c r="J466" t="s">
-        <v>3107</v>
+        <v>2913</v>
       </c>
       <c r="K466" t="s">
-        <v>3115</v>
+        <v>3124</v>
       </c>
       <c r="L466" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M466" t="s">
-        <v>3116</v>
+        <v>3125</v>
       </c>
       <c r="N466" t="s">
-        <v>3117</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3118</v>
+        <v>3127</v>
       </c>
       <c r="D467" t="s">
-        <v>3119</v>
+        <v>3128</v>
       </c>
       <c r="E467"/>
       <c r="F467"/>
       <c r="G467"/>
       <c r="H467" t="s">
-        <v>35</v>
+        <v>3129</v>
       </c>
       <c r="I467" t="s">
-        <v>3120</v>
+        <v>3130</v>
       </c>
       <c r="J467" t="s">
-        <v>3107</v>
+        <v>2913</v>
       </c>
       <c r="K467" t="s">
-        <v>3121</v>
+        <v>3131</v>
       </c>
       <c r="L467" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M467" t="s">
-        <v>3122</v>
+        <v>3132</v>
       </c>
       <c r="N467" t="s">
-        <v>3123</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>3124</v>
+        <v>3134</v>
       </c>
       <c r="D468" t="s">
-        <v>3125</v>
+        <v>3135</v>
       </c>
       <c r="E468"/>
       <c r="F468"/>
       <c r="G468"/>
       <c r="H468" t="s">
-        <v>3126</v>
+        <v>3136</v>
       </c>
       <c r="I468" t="s">
-        <v>3127</v>
+        <v>3137</v>
       </c>
       <c r="J468" t="s">
-        <v>3107</v>
+        <v>2913</v>
       </c>
       <c r="K468" t="s">
-        <v>3128</v>
+        <v>3138</v>
       </c>
       <c r="L468" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M468" t="s">
-        <v>3129</v>
+        <v>3139</v>
       </c>
       <c r="N468" t="s">
-        <v>3130</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3131</v>
+        <v>3141</v>
       </c>
       <c r="D469" t="s">
-        <v>3105</v>
+        <v>3142</v>
       </c>
       <c r="E469"/>
       <c r="F469"/>
       <c r="G469"/>
       <c r="H469" t="s">
-        <v>3132</v>
+        <v>3143</v>
       </c>
       <c r="I469" t="s">
-        <v>3133</v>
+        <v>3144</v>
       </c>
       <c r="J469" t="s">
-        <v>3134</v>
+        <v>2913</v>
       </c>
       <c r="K469" t="s">
-        <v>3135</v>
+        <v>3145</v>
       </c>
       <c r="L469" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M469" t="s">
-        <v>3136</v>
+        <v>3146</v>
       </c>
       <c r="N469" t="s">
-        <v>3137</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3138</v>
+        <v>3148</v>
       </c>
       <c r="D470" t="s">
-        <v>3139</v>
+        <v>3149</v>
       </c>
       <c r="E470"/>
       <c r="F470"/>
       <c r="G470"/>
       <c r="H470" t="s">
-        <v>3140</v>
+        <v>3150</v>
       </c>
       <c r="I470" t="s">
-        <v>3141</v>
+        <v>3151</v>
       </c>
       <c r="J470" t="s">
-        <v>3107</v>
+        <v>2913</v>
       </c>
       <c r="K470" t="s">
-        <v>3142</v>
+        <v>3152</v>
       </c>
       <c r="L470" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M470" t="s">
-        <v>3143</v>
+        <v>3153</v>
       </c>
       <c r="N470" t="s">
-        <v>3144</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>3124</v>
+        <v>3155</v>
       </c>
       <c r="D471" t="s">
-        <v>3125</v>
+        <v>3156</v>
       </c>
       <c r="E471"/>
       <c r="F471"/>
       <c r="G471"/>
       <c r="H471" t="s">
-        <v>3145</v>
+        <v>3157</v>
       </c>
       <c r="I471" t="s">
-        <v>3146</v>
+        <v>3158</v>
       </c>
       <c r="J471" t="s">
-        <v>3107</v>
+        <v>2913</v>
       </c>
       <c r="K471" t="s">
-        <v>3147</v>
+        <v>3159</v>
       </c>
       <c r="L471" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M471" t="s">
-        <v>3148</v>
+        <v>3160</v>
       </c>
       <c r="N471" t="s">
-        <v>3130</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3149</v>
+        <v>3162</v>
       </c>
       <c r="D472" t="s">
-        <v>3150</v>
+        <v>3163</v>
       </c>
       <c r="E472"/>
       <c r="F472"/>
       <c r="G472"/>
       <c r="H472" t="s">
-        <v>3151</v>
+        <v>3164</v>
       </c>
       <c r="I472" t="s">
-        <v>3152</v>
+        <v>3165</v>
       </c>
       <c r="J472" t="s">
-        <v>3107</v>
+        <v>2913</v>
       </c>
       <c r="K472" t="s">
-        <v>3153</v>
+        <v>3166</v>
       </c>
       <c r="L472" t="s">
-        <v>3154</v>
+        <v>44</v>
       </c>
       <c r="M472" t="s">
-        <v>3155</v>
+        <v>3167</v>
       </c>
       <c r="N472" t="s">
-        <v>3156</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>3157</v>
+        <v>3169</v>
       </c>
       <c r="D473" t="s">
-        <v>3158</v>
+        <v>3170</v>
       </c>
       <c r="E473"/>
       <c r="F473"/>
       <c r="G473"/>
       <c r="H473" t="s">
-        <v>3159</v>
+        <v>2463</v>
       </c>
       <c r="I473" t="s">
-        <v>3160</v>
+        <v>3171</v>
       </c>
       <c r="J473" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K473" t="s">
-        <v>3161</v>
+        <v>3173</v>
       </c>
       <c r="L473" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M473" t="s">
-        <v>3162</v>
+        <v>3174</v>
       </c>
       <c r="N473" t="s">
-        <v>3163</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3164</v>
+        <v>3176</v>
       </c>
       <c r="D474" t="s">
-        <v>3165</v>
+        <v>3177</v>
       </c>
       <c r="E474"/>
       <c r="F474"/>
       <c r="G474"/>
       <c r="H474" t="s">
-        <v>3166</v>
+        <v>3178</v>
       </c>
       <c r="I474" t="s">
-        <v>3167</v>
+        <v>3179</v>
       </c>
       <c r="J474" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K474" t="s">
-        <v>3168</v>
+        <v>3180</v>
       </c>
       <c r="L474" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M474" t="s">
-        <v>3169</v>
+        <v>3181</v>
       </c>
       <c r="N474" t="s">
-        <v>3170</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3171</v>
+        <v>3183</v>
       </c>
       <c r="D475" t="s">
-        <v>3172</v>
+        <v>3184</v>
       </c>
       <c r="E475"/>
       <c r="F475"/>
       <c r="G475"/>
       <c r="H475" t="s">
-        <v>3173</v>
+        <v>105</v>
       </c>
       <c r="I475" t="s">
-        <v>3174</v>
+        <v>3185</v>
       </c>
       <c r="J475" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K475" t="s">
-        <v>3175</v>
+        <v>3186</v>
       </c>
       <c r="L475" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M475" t="s">
-        <v>3176</v>
+        <v>3187</v>
       </c>
       <c r="N475" t="s">
-        <v>3177</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>3178</v>
+        <v>3189</v>
       </c>
       <c r="D476" t="s">
-        <v>3179</v>
+        <v>3190</v>
       </c>
       <c r="E476"/>
       <c r="F476"/>
       <c r="G476"/>
       <c r="H476" t="s">
-        <v>3180</v>
+        <v>3191</v>
       </c>
       <c r="I476" t="s">
-        <v>3181</v>
+        <v>3192</v>
       </c>
       <c r="J476" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K476" t="s">
-        <v>3182</v>
+        <v>3193</v>
       </c>
       <c r="L476" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M476" t="s">
-        <v>3183</v>
+        <v>3194</v>
       </c>
       <c r="N476" t="s">
-        <v>3184</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>3185</v>
+        <v>3196</v>
       </c>
       <c r="D477" t="s">
-        <v>3186</v>
+        <v>3170</v>
       </c>
       <c r="E477"/>
       <c r="F477"/>
       <c r="G477"/>
       <c r="H477" t="s">
-        <v>3187</v>
+        <v>3197</v>
       </c>
       <c r="I477" t="s">
-        <v>3188</v>
+        <v>3198</v>
       </c>
       <c r="J477" t="s">
-        <v>3107</v>
+        <v>3199</v>
       </c>
       <c r="K477" t="s">
-        <v>3189</v>
+        <v>3200</v>
       </c>
       <c r="L477" t="s">
-        <v>3190</v>
+        <v>341</v>
       </c>
       <c r="M477" t="s">
-        <v>3191</v>
+        <v>3201</v>
       </c>
       <c r="N477" t="s">
-        <v>3192</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3185</v>
+        <v>3203</v>
       </c>
       <c r="D478" t="s">
-        <v>3186</v>
+        <v>3204</v>
       </c>
       <c r="E478"/>
       <c r="F478"/>
       <c r="G478"/>
       <c r="H478" t="s">
-        <v>3193</v>
+        <v>3205</v>
       </c>
       <c r="I478" t="s">
-        <v>3194</v>
+        <v>3206</v>
       </c>
       <c r="J478" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K478" t="s">
-        <v>3195</v>
+        <v>3207</v>
       </c>
       <c r="L478" t="s">
-        <v>3190</v>
+        <v>44</v>
       </c>
       <c r="M478" t="s">
-        <v>3196</v>
+        <v>3208</v>
       </c>
       <c r="N478" t="s">
-        <v>3192</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3197</v>
+        <v>3189</v>
       </c>
       <c r="D479" t="s">
-        <v>3198</v>
+        <v>3190</v>
       </c>
       <c r="E479"/>
       <c r="F479"/>
       <c r="G479"/>
       <c r="H479" t="s">
-        <v>3199</v>
+        <v>3210</v>
       </c>
       <c r="I479" t="s">
-        <v>3200</v>
+        <v>3211</v>
       </c>
       <c r="J479" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K479" t="s">
-        <v>3201</v>
+        <v>3212</v>
       </c>
       <c r="L479" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M479" t="s">
-        <v>3202</v>
+        <v>3213</v>
       </c>
       <c r="N479" t="s">
-        <v>3203</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>3204</v>
+        <v>3214</v>
       </c>
       <c r="D480" t="s">
-        <v>3105</v>
+        <v>3215</v>
       </c>
       <c r="E480"/>
       <c r="F480"/>
       <c r="G480"/>
       <c r="H480" t="s">
-        <v>3205</v>
+        <v>3216</v>
       </c>
       <c r="I480" t="s">
-        <v>3206</v>
+        <v>3217</v>
       </c>
       <c r="J480" t="s">
-        <v>3134</v>
+        <v>3172</v>
       </c>
       <c r="K480" t="s">
-        <v>3207</v>
+        <v>3218</v>
       </c>
       <c r="L480" t="s">
-        <v>273</v>
+        <v>3219</v>
       </c>
       <c r="M480" t="s">
-        <v>3208</v>
+        <v>3220</v>
       </c>
       <c r="N480" t="s">
-        <v>3209</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>3210</v>
+        <v>3222</v>
       </c>
       <c r="D481" t="s">
-        <v>3211</v>
+        <v>3223</v>
       </c>
       <c r="E481"/>
       <c r="F481"/>
       <c r="G481"/>
       <c r="H481" t="s">
-        <v>3212</v>
+        <v>3224</v>
       </c>
       <c r="I481" t="s">
-        <v>3213</v>
+        <v>3225</v>
       </c>
       <c r="J481" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K481" t="s">
-        <v>3214</v>
+        <v>3226</v>
       </c>
       <c r="L481" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M481" t="s">
-        <v>3215</v>
+        <v>3227</v>
       </c>
       <c r="N481" t="s">
-        <v>3216</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>3217</v>
+        <v>3229</v>
       </c>
       <c r="D482" t="s">
-        <v>3218</v>
+        <v>3230</v>
       </c>
       <c r="E482"/>
       <c r="F482"/>
       <c r="G482"/>
       <c r="H482" t="s">
-        <v>3219</v>
+        <v>3231</v>
       </c>
       <c r="I482" t="s">
-        <v>3220</v>
+        <v>3232</v>
       </c>
       <c r="J482" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K482" t="s">
-        <v>3221</v>
+        <v>3233</v>
       </c>
       <c r="L482" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M482" t="s">
-        <v>3222</v>
+        <v>3234</v>
       </c>
       <c r="N482" t="s">
-        <v>3223</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3224</v>
+        <v>3236</v>
       </c>
       <c r="D483" t="s">
-        <v>3225</v>
+        <v>3237</v>
       </c>
       <c r="E483"/>
       <c r="F483"/>
       <c r="G483"/>
       <c r="H483" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="I483" t="s">
-        <v>3227</v>
+        <v>3239</v>
       </c>
       <c r="J483" t="s">
-        <v>3107</v>
+        <v>3172</v>
       </c>
       <c r="K483" t="s">
-        <v>3228</v>
+        <v>3240</v>
       </c>
       <c r="L483" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M483" t="s">
-        <v>3229</v>
+        <v>3241</v>
       </c>
       <c r="N483" t="s">
-        <v>3230</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
-      <c r="C484"/>
+      <c r="C484" t="s">
+        <v>3243</v>
+      </c>
       <c r="D484" t="s">
-        <v>3231</v>
+        <v>3244</v>
       </c>
       <c r="E484"/>
       <c r="F484"/>
       <c r="G484"/>
       <c r="H484" t="s">
-        <v>3232</v>
+        <v>3245</v>
       </c>
       <c r="I484" t="s">
-        <v>3233</v>
+        <v>3246</v>
       </c>
       <c r="J484" t="s">
-        <v>931</v>
+        <v>3172</v>
       </c>
       <c r="K484" t="s">
-        <v>3234</v>
+        <v>3247</v>
       </c>
       <c r="L484" t="s">
-        <v>3235</v>
+        <v>44</v>
       </c>
       <c r="M484" t="s">
-        <v>3236</v>
-[...1 lines deleted...]
-      <c r="N484"/>
+        <v>3248</v>
+      </c>
+      <c r="N484" t="s">
+        <v>3249</v>
+      </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3237</v>
+        <v>3250</v>
       </c>
       <c r="D485" t="s">
-        <v>3238</v>
+        <v>3251</v>
       </c>
       <c r="E485"/>
       <c r="F485"/>
       <c r="G485"/>
       <c r="H485" t="s">
-        <v>3239</v>
+        <v>3252</v>
       </c>
       <c r="I485" t="s">
-        <v>3240</v>
+        <v>3253</v>
       </c>
       <c r="J485" t="s">
-        <v>289</v>
+        <v>3172</v>
       </c>
       <c r="K485" t="s">
-        <v>3241</v>
+        <v>3254</v>
       </c>
       <c r="L485" t="s">
-        <v>39</v>
+        <v>3255</v>
       </c>
       <c r="M485" t="s">
-        <v>3242</v>
+        <v>3256</v>
       </c>
       <c r="N485" t="s">
-        <v>3243</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3237</v>
+        <v>3250</v>
       </c>
       <c r="D486" t="s">
-        <v>2512</v>
+        <v>3251</v>
       </c>
       <c r="E486"/>
       <c r="F486"/>
       <c r="G486"/>
       <c r="H486" t="s">
-        <v>35</v>
+        <v>3258</v>
       </c>
       <c r="I486" t="s">
-        <v>3244</v>
+        <v>3259</v>
       </c>
       <c r="J486" t="s">
-        <v>20</v>
+        <v>3172</v>
       </c>
       <c r="K486" t="s">
-        <v>3245</v>
+        <v>3260</v>
       </c>
       <c r="L486" t="s">
-        <v>39</v>
+        <v>3255</v>
       </c>
       <c r="M486" t="s">
-        <v>3246</v>
+        <v>3261</v>
       </c>
       <c r="N486" t="s">
-        <v>3243</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3247</v>
+        <v>3262</v>
       </c>
       <c r="D487" t="s">
-        <v>3248</v>
+        <v>3263</v>
       </c>
       <c r="E487"/>
       <c r="F487"/>
       <c r="G487"/>
       <c r="H487" t="s">
-        <v>3249</v>
+        <v>3264</v>
       </c>
       <c r="I487" t="s">
-        <v>3250</v>
+        <v>3265</v>
       </c>
       <c r="J487" t="s">
-        <v>289</v>
+        <v>3172</v>
       </c>
       <c r="K487" t="s">
-        <v>3251</v>
+        <v>3266</v>
       </c>
       <c r="L487" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M487" t="s">
-        <v>3252</v>
+        <v>3267</v>
       </c>
       <c r="N487" t="s">
-        <v>3253</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>3254</v>
+        <v>3269</v>
       </c>
       <c r="D488" t="s">
-        <v>3255</v>
+        <v>3170</v>
       </c>
       <c r="E488"/>
       <c r="F488"/>
       <c r="G488"/>
       <c r="H488" t="s">
-        <v>3256</v>
+        <v>3270</v>
       </c>
       <c r="I488" t="s">
-        <v>3257</v>
+        <v>3271</v>
       </c>
       <c r="J488" t="s">
-        <v>289</v>
+        <v>3199</v>
       </c>
       <c r="K488" t="s">
-        <v>3258</v>
+        <v>3272</v>
       </c>
       <c r="L488" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M488" t="s">
-        <v>3259</v>
+        <v>3273</v>
       </c>
       <c r="N488" t="s">
-        <v>3260</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>3261</v>
+        <v>3275</v>
       </c>
       <c r="D489" t="s">
-        <v>3262</v>
+        <v>3276</v>
       </c>
       <c r="E489"/>
       <c r="F489"/>
       <c r="G489"/>
       <c r="H489" t="s">
-        <v>3263</v>
+        <v>3277</v>
       </c>
       <c r="I489" t="s">
-        <v>3264</v>
+        <v>3278</v>
       </c>
       <c r="J489" t="s">
-        <v>289</v>
+        <v>3172</v>
       </c>
       <c r="K489" t="s">
-        <v>3265</v>
+        <v>3279</v>
       </c>
       <c r="L489" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M489" t="s">
-        <v>3266</v>
+        <v>3280</v>
       </c>
       <c r="N489" t="s">
-        <v>3267</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3268</v>
+        <v>3282</v>
       </c>
       <c r="D490" t="s">
-        <v>3269</v>
+        <v>3283</v>
       </c>
       <c r="E490"/>
       <c r="F490"/>
       <c r="G490"/>
       <c r="H490" t="s">
-        <v>3270</v>
+        <v>3284</v>
       </c>
       <c r="I490" t="s">
-        <v>3271</v>
+        <v>3285</v>
       </c>
       <c r="J490" t="s">
-        <v>289</v>
+        <v>3172</v>
       </c>
       <c r="K490" t="s">
-        <v>3272</v>
+        <v>3286</v>
       </c>
       <c r="L490" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M490" t="s">
-        <v>3273</v>
+        <v>3287</v>
       </c>
       <c r="N490" t="s">
-        <v>3274</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>3275</v>
+        <v>3289</v>
       </c>
       <c r="D491" t="s">
-        <v>3276</v>
+        <v>3290</v>
       </c>
       <c r="E491"/>
       <c r="F491"/>
       <c r="G491"/>
       <c r="H491" t="s">
-        <v>3277</v>
+        <v>3291</v>
       </c>
       <c r="I491" t="s">
-        <v>3278</v>
+        <v>3292</v>
       </c>
       <c r="J491" t="s">
-        <v>289</v>
+        <v>3172</v>
       </c>
       <c r="K491" t="s">
-        <v>3279</v>
+        <v>3293</v>
       </c>
       <c r="L491" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M491" t="s">
-        <v>3280</v>
+        <v>3294</v>
       </c>
       <c r="N491" t="s">
-        <v>3281</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
         <v>14</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
-      <c r="C492" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C492"/>
       <c r="D492" t="s">
-        <v>3283</v>
+        <v>3296</v>
       </c>
       <c r="E492"/>
       <c r="F492"/>
       <c r="G492"/>
       <c r="H492" t="s">
-        <v>3284</v>
+        <v>3297</v>
       </c>
       <c r="I492" t="s">
-        <v>3285</v>
+        <v>3298</v>
       </c>
       <c r="J492" t="s">
-        <v>289</v>
+        <v>996</v>
       </c>
       <c r="K492" t="s">
-        <v>3286</v>
+        <v>3299</v>
       </c>
       <c r="L492" t="s">
-        <v>31</v>
+        <v>3300</v>
       </c>
       <c r="M492" t="s">
-        <v>3287</v>
-[...3 lines deleted...]
-      </c>
+        <v>3301</v>
+      </c>
+      <c r="N492"/>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3289</v>
+        <v>3302</v>
       </c>
       <c r="D493" t="s">
-        <v>3290</v>
+        <v>3303</v>
       </c>
       <c r="E493"/>
       <c r="F493"/>
       <c r="G493"/>
       <c r="H493" t="s">
-        <v>3291</v>
+        <v>3304</v>
       </c>
       <c r="I493" t="s">
-        <v>3292</v>
+        <v>3305</v>
       </c>
       <c r="J493" t="s">
-        <v>289</v>
+        <v>33</v>
       </c>
       <c r="K493" t="s">
-        <v>3293</v>
+        <v>3306</v>
       </c>
       <c r="L493" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M493" t="s">
-        <v>3294</v>
+        <v>3307</v>
       </c>
       <c r="N493" t="s">
-        <v>3295</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3296</v>
+        <v>3302</v>
       </c>
       <c r="D494" t="s">
-        <v>3297</v>
+        <v>2577</v>
       </c>
       <c r="E494"/>
       <c r="F494"/>
       <c r="G494"/>
       <c r="H494" t="s">
-        <v>3298</v>
+        <v>105</v>
       </c>
       <c r="I494" t="s">
-        <v>3299</v>
+        <v>3309</v>
       </c>
       <c r="J494" t="s">
-        <v>289</v>
+        <v>23</v>
       </c>
       <c r="K494" t="s">
-        <v>3300</v>
+        <v>3310</v>
       </c>
       <c r="L494" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M494" t="s">
-        <v>3301</v>
+        <v>3311</v>
       </c>
       <c r="N494" t="s">
-        <v>3302</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3303</v>
+        <v>3312</v>
       </c>
       <c r="D495" t="s">
-        <v>3304</v>
+        <v>3313</v>
       </c>
       <c r="E495"/>
       <c r="F495"/>
       <c r="G495"/>
       <c r="H495" t="s">
-        <v>3305</v>
+        <v>3314</v>
       </c>
       <c r="I495" t="s">
-        <v>3306</v>
+        <v>3315</v>
       </c>
       <c r="J495" t="s">
-        <v>289</v>
+        <v>33</v>
       </c>
       <c r="K495" t="s">
-        <v>3307</v>
+        <v>3316</v>
       </c>
       <c r="L495" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M495" t="s">
-        <v>3308</v>
+        <v>3317</v>
       </c>
       <c r="N495" t="s">
-        <v>3309</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>3310</v>
+        <v>3319</v>
       </c>
       <c r="D496" t="s">
-        <v>3311</v>
+        <v>3320</v>
       </c>
       <c r="E496"/>
       <c r="F496"/>
       <c r="G496"/>
       <c r="H496" t="s">
-        <v>3312</v>
+        <v>3321</v>
       </c>
       <c r="I496" t="s">
-        <v>3313</v>
+        <v>3322</v>
       </c>
       <c r="J496" t="s">
-        <v>289</v>
+        <v>33</v>
       </c>
       <c r="K496" t="s">
-        <v>3314</v>
+        <v>3323</v>
       </c>
       <c r="L496" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M496" t="s">
-        <v>3315</v>
+        <v>3324</v>
       </c>
       <c r="N496" t="s">
-        <v>3316</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3317</v>
+        <v>3326</v>
       </c>
       <c r="D497" t="s">
-        <v>3318</v>
+        <v>3327</v>
       </c>
       <c r="E497"/>
       <c r="F497"/>
       <c r="G497"/>
       <c r="H497" t="s">
-        <v>2398</v>
+        <v>3328</v>
       </c>
       <c r="I497" t="s">
-        <v>3319</v>
+        <v>3329</v>
       </c>
       <c r="J497" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K497" t="s">
-        <v>3320</v>
+        <v>3330</v>
       </c>
       <c r="L497" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M497" t="s">
-        <v>3321</v>
+        <v>3331</v>
       </c>
       <c r="N497" t="s">
-        <v>3322</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3323</v>
+        <v>3333</v>
       </c>
       <c r="D498" t="s">
-        <v>3324</v>
+        <v>3334</v>
       </c>
       <c r="E498"/>
       <c r="F498"/>
       <c r="G498"/>
       <c r="H498" t="s">
-        <v>3325</v>
+        <v>3335</v>
       </c>
       <c r="I498" t="s">
-        <v>3326</v>
+        <v>3336</v>
       </c>
       <c r="J498" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K498" t="s">
-        <v>3327</v>
+        <v>3337</v>
       </c>
       <c r="L498" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M498" t="s">
-        <v>3328</v>
+        <v>3338</v>
       </c>
       <c r="N498" t="s">
-        <v>3329</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3330</v>
+        <v>3340</v>
       </c>
       <c r="D499" t="s">
-        <v>3331</v>
+        <v>3341</v>
       </c>
       <c r="E499"/>
       <c r="F499"/>
       <c r="G499"/>
       <c r="H499" t="s">
-        <v>3332</v>
+        <v>3342</v>
       </c>
       <c r="I499" t="s">
-        <v>3333</v>
+        <v>3343</v>
       </c>
       <c r="J499" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K499" t="s">
-        <v>3334</v>
+        <v>3344</v>
       </c>
       <c r="L499" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M499" t="s">
-        <v>3335</v>
+        <v>3345</v>
       </c>
       <c r="N499" t="s">
-        <v>3336</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>3337</v>
+        <v>3347</v>
       </c>
       <c r="D500" t="s">
-        <v>3338</v>
+        <v>3348</v>
       </c>
       <c r="E500"/>
       <c r="F500"/>
       <c r="G500"/>
       <c r="H500" t="s">
-        <v>3339</v>
+        <v>3349</v>
       </c>
       <c r="I500" t="s">
-        <v>3340</v>
+        <v>3350</v>
       </c>
       <c r="J500" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K500" t="s">
-        <v>3341</v>
+        <v>3351</v>
       </c>
       <c r="L500" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M500" t="s">
-        <v>3342</v>
+        <v>3352</v>
       </c>
       <c r="N500" t="s">
-        <v>3343</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>3344</v>
+        <v>3354</v>
       </c>
       <c r="D501" t="s">
-        <v>3344</v>
+        <v>3355</v>
       </c>
       <c r="E501"/>
       <c r="F501"/>
       <c r="G501"/>
       <c r="H501" t="s">
-        <v>35</v>
+        <v>3356</v>
       </c>
       <c r="I501" t="s">
-        <v>3345</v>
+        <v>3357</v>
       </c>
       <c r="J501" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K501" t="s">
-        <v>3346</v>
+        <v>3358</v>
       </c>
       <c r="L501" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M501" t="s">
-        <v>3347</v>
+        <v>3359</v>
       </c>
       <c r="N501" t="s">
-        <v>3348</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>3344</v>
+        <v>3361</v>
       </c>
       <c r="D502" t="s">
-        <v>3349</v>
+        <v>3362</v>
       </c>
       <c r="E502"/>
       <c r="F502"/>
       <c r="G502"/>
       <c r="H502" t="s">
-        <v>3350</v>
+        <v>3363</v>
       </c>
       <c r="I502" t="s">
-        <v>3351</v>
+        <v>3364</v>
       </c>
       <c r="J502" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K502" t="s">
-        <v>3352</v>
+        <v>3365</v>
       </c>
       <c r="L502" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M502" t="s">
-        <v>3353</v>
+        <v>3366</v>
       </c>
       <c r="N502" t="s">
-        <v>3348</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>3354</v>
+        <v>3368</v>
       </c>
       <c r="D503" t="s">
-        <v>3355</v>
+        <v>3369</v>
       </c>
       <c r="E503"/>
       <c r="F503"/>
       <c r="G503"/>
       <c r="H503" t="s">
-        <v>3356</v>
+        <v>3370</v>
       </c>
       <c r="I503" t="s">
-        <v>3357</v>
+        <v>3371</v>
       </c>
       <c r="J503" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K503" t="s">
-        <v>3358</v>
+        <v>3372</v>
       </c>
       <c r="L503" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M503" t="s">
-        <v>3359</v>
+        <v>3373</v>
       </c>
       <c r="N503" t="s">
-        <v>3360</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>3361</v>
+        <v>3375</v>
       </c>
       <c r="D504" t="s">
-        <v>3361</v>
+        <v>3376</v>
       </c>
       <c r="E504"/>
       <c r="F504"/>
       <c r="G504"/>
       <c r="H504" t="s">
-        <v>35</v>
+        <v>3377</v>
       </c>
       <c r="I504" t="s">
-        <v>3362</v>
+        <v>3378</v>
       </c>
       <c r="J504" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K504" t="s">
-        <v>3363</v>
+        <v>3379</v>
       </c>
       <c r="L504" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M504" t="s">
-        <v>3364</v>
+        <v>3380</v>
       </c>
       <c r="N504" t="s">
-        <v>3365</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>3361</v>
+        <v>3382</v>
       </c>
       <c r="D505" t="s">
-        <v>3366</v>
+        <v>3383</v>
       </c>
       <c r="E505"/>
       <c r="F505"/>
       <c r="G505"/>
       <c r="H505" t="s">
-        <v>3367</v>
+        <v>2463</v>
       </c>
       <c r="I505" t="s">
-        <v>3368</v>
+        <v>3384</v>
       </c>
       <c r="J505" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K505" t="s">
-        <v>3369</v>
+        <v>3385</v>
       </c>
       <c r="L505" t="s">
-        <v>39</v>
+        <v>341</v>
       </c>
       <c r="M505" t="s">
-        <v>3370</v>
+        <v>3386</v>
       </c>
       <c r="N505" t="s">
-        <v>3365</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>3371</v>
+        <v>3388</v>
       </c>
       <c r="D506" t="s">
-        <v>3372</v>
+        <v>3389</v>
       </c>
       <c r="E506"/>
       <c r="F506"/>
       <c r="G506"/>
       <c r="H506" t="s">
-        <v>3373</v>
+        <v>3390</v>
       </c>
       <c r="I506" t="s">
-        <v>3374</v>
+        <v>3391</v>
       </c>
       <c r="J506" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K506" t="s">
-        <v>3375</v>
+        <v>3392</v>
       </c>
       <c r="L506" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M506" t="s">
-        <v>3376</v>
+        <v>3393</v>
       </c>
       <c r="N506" t="s">
-        <v>3377</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3378</v>
+        <v>3395</v>
       </c>
       <c r="D507" t="s">
-        <v>3379</v>
+        <v>3396</v>
       </c>
       <c r="E507"/>
       <c r="F507"/>
       <c r="G507"/>
       <c r="H507" t="s">
-        <v>3380</v>
+        <v>3397</v>
       </c>
       <c r="I507" t="s">
-        <v>3381</v>
+        <v>3398</v>
       </c>
       <c r="J507" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K507" t="s">
-        <v>3382</v>
+        <v>3399</v>
       </c>
       <c r="L507" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M507" t="s">
-        <v>3383</v>
+        <v>3400</v>
       </c>
       <c r="N507" t="s">
-        <v>3384</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3385</v>
+        <v>3402</v>
       </c>
       <c r="D508" t="s">
-        <v>3386</v>
+        <v>3403</v>
       </c>
       <c r="E508"/>
       <c r="F508"/>
       <c r="G508"/>
       <c r="H508" t="s">
-        <v>3387</v>
+        <v>3404</v>
       </c>
       <c r="I508" t="s">
-        <v>3388</v>
+        <v>3405</v>
       </c>
       <c r="J508" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K508" t="s">
-        <v>3389</v>
+        <v>3406</v>
       </c>
       <c r="L508" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M508" t="s">
-        <v>3390</v>
+        <v>3407</v>
       </c>
       <c r="N508" t="s">
-        <v>3391</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>3392</v>
+        <v>3409</v>
       </c>
       <c r="D509" t="s">
-        <v>3393</v>
+        <v>3409</v>
       </c>
       <c r="E509"/>
       <c r="F509"/>
       <c r="G509"/>
       <c r="H509" t="s">
-        <v>3394</v>
+        <v>105</v>
       </c>
       <c r="I509" t="s">
-        <v>3395</v>
+        <v>3410</v>
       </c>
       <c r="J509" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K509" t="s">
-        <v>3396</v>
+        <v>3411</v>
       </c>
       <c r="L509" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M509" t="s">
-        <v>3397</v>
+        <v>3412</v>
       </c>
       <c r="N509" t="s">
-        <v>3398</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>3399</v>
+        <v>3409</v>
       </c>
       <c r="D510" t="s">
-        <v>3400</v>
+        <v>3414</v>
       </c>
       <c r="E510"/>
       <c r="F510"/>
       <c r="G510"/>
       <c r="H510" t="s">
-        <v>3401</v>
+        <v>3415</v>
       </c>
       <c r="I510" t="s">
-        <v>3402</v>
+        <v>3416</v>
       </c>
       <c r="J510" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K510" t="s">
-        <v>3403</v>
+        <v>3417</v>
       </c>
       <c r="L510" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M510" t="s">
-        <v>3404</v>
+        <v>3418</v>
       </c>
       <c r="N510" t="s">
-        <v>3405</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>3406</v>
+        <v>3419</v>
       </c>
       <c r="D511" t="s">
-        <v>3407</v>
+        <v>3420</v>
       </c>
       <c r="E511"/>
       <c r="F511"/>
       <c r="G511"/>
       <c r="H511" t="s">
-        <v>3408</v>
+        <v>3421</v>
       </c>
       <c r="I511" t="s">
-        <v>3409</v>
+        <v>3422</v>
       </c>
       <c r="J511" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K511" t="s">
-        <v>3410</v>
+        <v>3423</v>
       </c>
       <c r="L511" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M511" t="s">
-        <v>3411</v>
+        <v>3424</v>
       </c>
       <c r="N511" t="s">
-        <v>3412</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>3413</v>
+        <v>3426</v>
       </c>
       <c r="D512" t="s">
-        <v>3414</v>
+        <v>3426</v>
       </c>
       <c r="E512"/>
       <c r="F512"/>
       <c r="G512"/>
       <c r="H512" t="s">
-        <v>3415</v>
+        <v>105</v>
       </c>
       <c r="I512" t="s">
-        <v>3416</v>
+        <v>3427</v>
       </c>
       <c r="J512" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K512" t="s">
-        <v>3417</v>
+        <v>3428</v>
       </c>
       <c r="L512" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M512" t="s">
-        <v>3418</v>
+        <v>3429</v>
       </c>
       <c r="N512" t="s">
-        <v>3419</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>3420</v>
+        <v>3426</v>
       </c>
       <c r="D513" t="s">
-        <v>3421</v>
+        <v>3431</v>
       </c>
       <c r="E513"/>
       <c r="F513"/>
       <c r="G513"/>
       <c r="H513" t="s">
-        <v>3422</v>
+        <v>3432</v>
       </c>
       <c r="I513" t="s">
-        <v>3423</v>
+        <v>3433</v>
       </c>
       <c r="J513" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K513" t="s">
-        <v>3424</v>
+        <v>3434</v>
       </c>
       <c r="L513" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M513" t="s">
-        <v>3425</v>
+        <v>3435</v>
       </c>
       <c r="N513" t="s">
-        <v>3426</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>3427</v>
+        <v>3436</v>
       </c>
       <c r="D514" t="s">
-        <v>3428</v>
+        <v>3437</v>
       </c>
       <c r="E514"/>
       <c r="F514"/>
       <c r="G514"/>
       <c r="H514" t="s">
-        <v>3429</v>
+        <v>3438</v>
       </c>
       <c r="I514" t="s">
-        <v>3430</v>
+        <v>3439</v>
       </c>
       <c r="J514" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K514" t="s">
-        <v>3431</v>
+        <v>3440</v>
       </c>
       <c r="L514" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M514" t="s">
-        <v>3432</v>
+        <v>3441</v>
       </c>
       <c r="N514" t="s">
-        <v>3433</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3434</v>
+        <v>3443</v>
       </c>
       <c r="D515" t="s">
-        <v>2512</v>
+        <v>3444</v>
       </c>
       <c r="E515"/>
       <c r="F515"/>
       <c r="G515"/>
       <c r="H515" t="s">
-        <v>35</v>
+        <v>3445</v>
       </c>
       <c r="I515" t="s">
-        <v>3435</v>
+        <v>3446</v>
       </c>
       <c r="J515" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K515" t="s">
-        <v>3436</v>
+        <v>3447</v>
       </c>
       <c r="L515" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M515" t="s">
-        <v>3437</v>
+        <v>3448</v>
       </c>
       <c r="N515" t="s">
-        <v>3438</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>3434</v>
+        <v>3450</v>
       </c>
       <c r="D516" t="s">
-        <v>3439</v>
+        <v>3451</v>
       </c>
       <c r="E516"/>
       <c r="F516"/>
       <c r="G516"/>
       <c r="H516" t="s">
-        <v>3440</v>
+        <v>3452</v>
       </c>
       <c r="I516" t="s">
-        <v>3441</v>
+        <v>3453</v>
       </c>
       <c r="J516" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K516" t="s">
-        <v>3442</v>
+        <v>3454</v>
       </c>
       <c r="L516" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M516" t="s">
-        <v>3443</v>
+        <v>3455</v>
       </c>
       <c r="N516" t="s">
-        <v>3438</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3444</v>
+        <v>3457</v>
       </c>
       <c r="D517" t="s">
-        <v>3445</v>
+        <v>3458</v>
       </c>
       <c r="E517"/>
       <c r="F517"/>
       <c r="G517"/>
       <c r="H517" t="s">
-        <v>3446</v>
+        <v>3459</v>
       </c>
       <c r="I517" t="s">
-        <v>3447</v>
+        <v>3460</v>
       </c>
       <c r="J517" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K517" t="s">
-        <v>3448</v>
+        <v>3461</v>
       </c>
       <c r="L517" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M517" t="s">
-        <v>3449</v>
+        <v>3462</v>
       </c>
       <c r="N517" t="s">
-        <v>3450</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3451</v>
+        <v>3464</v>
       </c>
       <c r="D518" t="s">
-        <v>3452</v>
+        <v>3465</v>
       </c>
       <c r="E518"/>
       <c r="F518"/>
       <c r="G518"/>
       <c r="H518" t="s">
-        <v>1194</v>
+        <v>3466</v>
       </c>
       <c r="I518" t="s">
-        <v>3453</v>
+        <v>3467</v>
       </c>
       <c r="J518" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K518" t="s">
-        <v>3454</v>
+        <v>3468</v>
       </c>
       <c r="L518" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M518" t="s">
-        <v>3455</v>
+        <v>3469</v>
       </c>
       <c r="N518" t="s">
-        <v>3456</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>1773</v>
+        <v>3471</v>
       </c>
       <c r="D519" t="s">
-        <v>1774</v>
+        <v>3472</v>
       </c>
       <c r="E519"/>
       <c r="F519"/>
       <c r="G519"/>
       <c r="H519" t="s">
-        <v>3457</v>
+        <v>3473</v>
       </c>
       <c r="I519" t="s">
-        <v>3458</v>
+        <v>3474</v>
       </c>
       <c r="J519" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K519" t="s">
-        <v>3459</v>
+        <v>3475</v>
       </c>
       <c r="L519" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M519" t="s">
-        <v>3460</v>
+        <v>3476</v>
       </c>
       <c r="N519" t="s">
-        <v>1779</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3461</v>
+        <v>3478</v>
       </c>
       <c r="D520" t="s">
-        <v>3462</v>
+        <v>3479</v>
       </c>
       <c r="E520"/>
       <c r="F520"/>
       <c r="G520"/>
       <c r="H520" t="s">
-        <v>3463</v>
+        <v>3480</v>
       </c>
       <c r="I520" t="s">
-        <v>3464</v>
+        <v>3481</v>
       </c>
       <c r="J520" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K520" t="s">
-        <v>3465</v>
+        <v>3482</v>
       </c>
       <c r="L520" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M520" t="s">
-        <v>3466</v>
+        <v>3483</v>
       </c>
       <c r="N520" t="s">
-        <v>3467</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3468</v>
+        <v>3485</v>
       </c>
       <c r="D521" t="s">
-        <v>3469</v>
+        <v>3486</v>
       </c>
       <c r="E521"/>
       <c r="F521"/>
       <c r="G521"/>
       <c r="H521" t="s">
-        <v>3470</v>
+        <v>3487</v>
       </c>
       <c r="I521" t="s">
-        <v>3471</v>
+        <v>3488</v>
       </c>
       <c r="J521" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K521" t="s">
-        <v>3472</v>
+        <v>3489</v>
       </c>
       <c r="L521" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M521" t="s">
-        <v>3473</v>
+        <v>3490</v>
       </c>
       <c r="N521" t="s">
-        <v>3474</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3475</v>
+        <v>3492</v>
       </c>
       <c r="D522" t="s">
-        <v>3476</v>
+        <v>3493</v>
       </c>
       <c r="E522"/>
       <c r="F522"/>
       <c r="G522"/>
       <c r="H522" t="s">
-        <v>3477</v>
+        <v>3494</v>
       </c>
       <c r="I522" t="s">
-        <v>3478</v>
+        <v>3495</v>
       </c>
       <c r="J522" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K522" t="s">
-        <v>3479</v>
+        <v>3496</v>
       </c>
       <c r="L522" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M522" t="s">
-        <v>3480</v>
+        <v>3497</v>
       </c>
       <c r="N522" t="s">
-        <v>3481</v>
+        <v>3498</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3482</v>
+        <v>3499</v>
       </c>
       <c r="D523" t="s">
-        <v>3483</v>
+        <v>2577</v>
       </c>
       <c r="E523"/>
       <c r="F523"/>
       <c r="G523"/>
       <c r="H523" t="s">
-        <v>3484</v>
+        <v>105</v>
       </c>
       <c r="I523" t="s">
-        <v>3485</v>
+        <v>3500</v>
       </c>
       <c r="J523" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K523" t="s">
-        <v>3486</v>
+        <v>3501</v>
       </c>
       <c r="L523" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="M523" t="s">
-        <v>3487</v>
+        <v>3502</v>
       </c>
       <c r="N523" t="s">
-        <v>3488</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3482</v>
+        <v>3499</v>
       </c>
       <c r="D524" t="s">
-        <v>2512</v>
+        <v>3504</v>
       </c>
       <c r="E524"/>
       <c r="F524"/>
       <c r="G524"/>
       <c r="H524" t="s">
-        <v>35</v>
+        <v>3505</v>
       </c>
       <c r="I524" t="s">
-        <v>3489</v>
+        <v>3506</v>
       </c>
       <c r="J524" t="s">
-        <v>374</v>
+        <v>23</v>
       </c>
       <c r="K524" t="s">
-        <v>3490</v>
+        <v>3507</v>
       </c>
       <c r="L524" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="M524" t="s">
-        <v>3491</v>
+        <v>3508</v>
       </c>
       <c r="N524" t="s">
-        <v>3488</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3492</v>
+        <v>3509</v>
       </c>
       <c r="D525" t="s">
-        <v>3493</v>
+        <v>3510</v>
       </c>
       <c r="E525"/>
       <c r="F525"/>
       <c r="G525"/>
       <c r="H525" t="s">
-        <v>3494</v>
+        <v>3511</v>
       </c>
       <c r="I525" t="s">
-        <v>3495</v>
+        <v>3512</v>
       </c>
       <c r="J525" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K525" t="s">
-        <v>3496</v>
+        <v>3513</v>
       </c>
       <c r="L525" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M525" t="s">
-        <v>3497</v>
+        <v>3514</v>
       </c>
       <c r="N525" t="s">
-        <v>3498</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3499</v>
+        <v>3516</v>
       </c>
       <c r="D526" t="s">
-        <v>2512</v>
+        <v>3517</v>
       </c>
       <c r="E526"/>
       <c r="F526"/>
       <c r="G526"/>
       <c r="H526" t="s">
-        <v>35</v>
+        <v>1259</v>
       </c>
       <c r="I526" t="s">
-        <v>3500</v>
+        <v>3518</v>
       </c>
       <c r="J526" t="s">
-        <v>374</v>
+        <v>23</v>
       </c>
       <c r="K526" t="s">
-        <v>3501</v>
+        <v>3519</v>
       </c>
       <c r="L526" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M526" t="s">
-        <v>3502</v>
+        <v>3520</v>
       </c>
       <c r="N526" t="s">
-        <v>3503</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>3499</v>
+        <v>1838</v>
       </c>
       <c r="D527" t="s">
-        <v>3504</v>
+        <v>1839</v>
       </c>
       <c r="E527"/>
       <c r="F527"/>
       <c r="G527"/>
       <c r="H527" t="s">
-        <v>3505</v>
+        <v>3522</v>
       </c>
       <c r="I527" t="s">
-        <v>3506</v>
+        <v>3523</v>
       </c>
       <c r="J527" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="K527" t="s">
-        <v>3507</v>
+        <v>3524</v>
       </c>
       <c r="L527" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M527" t="s">
-        <v>3508</v>
+        <v>3525</v>
       </c>
       <c r="N527" t="s">
-        <v>3503</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>3509</v>
+        <v>3526</v>
       </c>
       <c r="D528" t="s">
-        <v>3510</v>
+        <v>3527</v>
       </c>
       <c r="E528"/>
       <c r="F528"/>
       <c r="G528"/>
       <c r="H528" t="s">
-        <v>3511</v>
+        <v>3528</v>
       </c>
       <c r="I528" t="s">
-        <v>3512</v>
+        <v>3529</v>
       </c>
       <c r="J528" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K528" t="s">
-        <v>3513</v>
+        <v>3530</v>
       </c>
       <c r="L528" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M528" t="s">
-        <v>3514</v>
+        <v>3531</v>
       </c>
       <c r="N528" t="s">
-        <v>3515</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>3516</v>
+        <v>3533</v>
       </c>
       <c r="D529" t="s">
-        <v>3517</v>
+        <v>3534</v>
       </c>
       <c r="E529"/>
       <c r="F529"/>
       <c r="G529"/>
       <c r="H529" t="s">
-        <v>3518</v>
+        <v>3535</v>
       </c>
       <c r="I529" t="s">
-        <v>3519</v>
+        <v>3536</v>
       </c>
       <c r="J529" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K529" t="s">
-        <v>3520</v>
+        <v>3537</v>
       </c>
       <c r="L529" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M529" t="s">
-        <v>3521</v>
+        <v>3538</v>
       </c>
       <c r="N529" t="s">
-        <v>3522</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>3523</v>
+        <v>3540</v>
       </c>
       <c r="D530" t="s">
-        <v>3524</v>
+        <v>3541</v>
       </c>
       <c r="E530"/>
       <c r="F530"/>
       <c r="G530"/>
       <c r="H530" t="s">
-        <v>3525</v>
+        <v>3542</v>
       </c>
       <c r="I530" t="s">
-        <v>3526</v>
+        <v>3543</v>
       </c>
       <c r="J530" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K530" t="s">
-        <v>3527</v>
+        <v>3544</v>
       </c>
       <c r="L530" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M530" t="s">
-        <v>3528</v>
+        <v>3545</v>
       </c>
       <c r="N530" t="s">
-        <v>3529</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>3530</v>
+        <v>3547</v>
       </c>
       <c r="D531" t="s">
-        <v>3531</v>
+        <v>3548</v>
       </c>
       <c r="E531"/>
       <c r="F531"/>
       <c r="G531"/>
       <c r="H531" t="s">
-        <v>3532</v>
+        <v>3549</v>
       </c>
       <c r="I531" t="s">
-        <v>3533</v>
+        <v>3550</v>
       </c>
       <c r="J531" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K531" t="s">
-        <v>3534</v>
+        <v>3551</v>
       </c>
       <c r="L531" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M531" t="s">
-        <v>3535</v>
+        <v>3552</v>
       </c>
       <c r="N531" t="s">
-        <v>3536</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>3537</v>
+        <v>3547</v>
       </c>
       <c r="D532" t="s">
-        <v>3538</v>
+        <v>2577</v>
       </c>
       <c r="E532"/>
       <c r="F532"/>
       <c r="G532"/>
       <c r="H532" t="s">
-        <v>3539</v>
+        <v>105</v>
       </c>
       <c r="I532" t="s">
-        <v>3540</v>
+        <v>3554</v>
       </c>
       <c r="J532" t="s">
-        <v>214</v>
+        <v>440</v>
       </c>
       <c r="K532" t="s">
-        <v>3541</v>
+        <v>3555</v>
       </c>
       <c r="L532" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M532" t="s">
-        <v>3542</v>
+        <v>3556</v>
       </c>
       <c r="N532" t="s">
-        <v>3543</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>1702</v>
+        <v>3557</v>
       </c>
       <c r="D533" t="s">
-        <v>1703</v>
+        <v>3558</v>
       </c>
       <c r="E533"/>
       <c r="F533"/>
       <c r="G533"/>
       <c r="H533" t="s">
-        <v>3544</v>
+        <v>3559</v>
       </c>
       <c r="I533" t="s">
-        <v>3545</v>
+        <v>3560</v>
       </c>
       <c r="J533" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K533" t="s">
-        <v>3546</v>
+        <v>3561</v>
       </c>
       <c r="L533" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M533" t="s">
-        <v>3547</v>
+        <v>3562</v>
       </c>
       <c r="N533" t="s">
-        <v>1708</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>3548</v>
+        <v>3564</v>
       </c>
       <c r="D534" t="s">
-        <v>3549</v>
+        <v>2577</v>
       </c>
       <c r="E534"/>
       <c r="F534"/>
       <c r="G534"/>
       <c r="H534" t="s">
-        <v>3550</v>
+        <v>105</v>
       </c>
       <c r="I534" t="s">
-        <v>3551</v>
+        <v>3565</v>
       </c>
       <c r="J534" t="s">
-        <v>214</v>
+        <v>440</v>
       </c>
       <c r="K534" t="s">
-        <v>3552</v>
+        <v>3566</v>
       </c>
       <c r="L534" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M534" t="s">
-        <v>3553</v>
+        <v>3567</v>
       </c>
       <c r="N534" t="s">
-        <v>3554</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>3555</v>
+        <v>3564</v>
       </c>
       <c r="D535" t="s">
-        <v>3556</v>
+        <v>3569</v>
       </c>
       <c r="E535"/>
       <c r="F535"/>
       <c r="G535"/>
       <c r="H535" t="s">
-        <v>3557</v>
+        <v>3570</v>
       </c>
       <c r="I535" t="s">
-        <v>3558</v>
+        <v>3571</v>
       </c>
       <c r="J535" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K535" t="s">
-        <v>3559</v>
+        <v>3572</v>
       </c>
       <c r="L535" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M535" t="s">
-        <v>3560</v>
+        <v>3573</v>
       </c>
       <c r="N535" t="s">
-        <v>3561</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>3562</v>
+        <v>3574</v>
       </c>
       <c r="D536" t="s">
-        <v>3563</v>
+        <v>3575</v>
       </c>
       <c r="E536"/>
       <c r="F536"/>
       <c r="G536"/>
       <c r="H536" t="s">
-        <v>3564</v>
+        <v>3576</v>
       </c>
       <c r="I536" t="s">
-        <v>3565</v>
+        <v>3577</v>
       </c>
       <c r="J536" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K536" t="s">
-        <v>3566</v>
+        <v>3578</v>
       </c>
       <c r="L536" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M536" t="s">
-        <v>3567</v>
+        <v>3579</v>
       </c>
       <c r="N536" t="s">
-        <v>3568</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>3569</v>
+        <v>3581</v>
       </c>
       <c r="D537" t="s">
-        <v>3570</v>
+        <v>3582</v>
       </c>
       <c r="E537"/>
       <c r="F537"/>
       <c r="G537"/>
       <c r="H537" t="s">
-        <v>3571</v>
+        <v>3583</v>
       </c>
       <c r="I537" t="s">
-        <v>3572</v>
+        <v>3584</v>
       </c>
       <c r="J537" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K537" t="s">
-        <v>3573</v>
+        <v>3585</v>
       </c>
       <c r="L537" t="s">
-        <v>3574</v>
+        <v>44</v>
       </c>
       <c r="M537" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="N537" t="s">
-        <v>3576</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>3577</v>
+        <v>3588</v>
       </c>
       <c r="D538" t="s">
-        <v>3578</v>
+        <v>3589</v>
       </c>
       <c r="E538"/>
       <c r="F538"/>
       <c r="G538"/>
       <c r="H538" t="s">
-        <v>3579</v>
+        <v>3590</v>
       </c>
       <c r="I538" t="s">
-        <v>3580</v>
+        <v>3591</v>
       </c>
       <c r="J538" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="K538" t="s">
-        <v>3581</v>
+        <v>3592</v>
       </c>
       <c r="L538" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M538" t="s">
-        <v>3582</v>
+        <v>3593</v>
       </c>
       <c r="N538" t="s">
-        <v>3583</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>3584</v>
+        <v>3595</v>
       </c>
       <c r="D539" t="s">
-        <v>3585</v>
+        <v>3596</v>
       </c>
       <c r="E539"/>
       <c r="F539"/>
       <c r="G539"/>
       <c r="H539" t="s">
-        <v>3586</v>
+        <v>3597</v>
       </c>
       <c r="I539" t="s">
-        <v>3587</v>
+        <v>3598</v>
       </c>
       <c r="J539" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K539" t="s">
-        <v>3588</v>
+        <v>3599</v>
       </c>
       <c r="L539" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M539" t="s">
-        <v>3589</v>
+        <v>3600</v>
       </c>
       <c r="N539" t="s">
-        <v>3590</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>3584</v>
+        <v>3602</v>
       </c>
       <c r="D540" t="s">
-        <v>2512</v>
+        <v>3603</v>
       </c>
       <c r="E540"/>
       <c r="F540"/>
       <c r="G540"/>
       <c r="H540" t="s">
-        <v>35</v>
+        <v>3604</v>
       </c>
       <c r="I540" t="s">
-        <v>3591</v>
+        <v>3605</v>
       </c>
       <c r="J540" t="s">
-        <v>931</v>
+        <v>283</v>
       </c>
       <c r="K540" t="s">
-        <v>3592</v>
+        <v>3606</v>
       </c>
       <c r="L540" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M540" t="s">
-        <v>3593</v>
+        <v>3607</v>
       </c>
       <c r="N540" t="s">
-        <v>3590</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>3594</v>
+        <v>1767</v>
       </c>
       <c r="D541" t="s">
-        <v>3595</v>
+        <v>1768</v>
       </c>
       <c r="E541"/>
       <c r="F541"/>
       <c r="G541"/>
       <c r="H541" t="s">
-        <v>3596</v>
+        <v>3609</v>
       </c>
       <c r="I541" t="s">
-        <v>3597</v>
+        <v>3610</v>
       </c>
       <c r="J541" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K541" t="s">
-        <v>3598</v>
+        <v>3611</v>
       </c>
       <c r="L541" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M541" t="s">
-        <v>3599</v>
+        <v>3612</v>
       </c>
       <c r="N541" t="s">
-        <v>3600</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>3594</v>
+        <v>3613</v>
       </c>
       <c r="D542" t="s">
-        <v>2512</v>
+        <v>3614</v>
       </c>
       <c r="E542"/>
       <c r="F542"/>
       <c r="G542"/>
       <c r="H542" t="s">
-        <v>35</v>
+        <v>3615</v>
       </c>
       <c r="I542" t="s">
-        <v>3601</v>
+        <v>3616</v>
       </c>
       <c r="J542" t="s">
-        <v>931</v>
+        <v>283</v>
       </c>
       <c r="K542" t="s">
-        <v>3602</v>
+        <v>3617</v>
       </c>
       <c r="L542" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M542" t="s">
-        <v>3603</v>
+        <v>3618</v>
       </c>
       <c r="N542" t="s">
-        <v>3600</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>3604</v>
+        <v>3620</v>
       </c>
       <c r="D543" t="s">
-        <v>3605</v>
+        <v>3621</v>
       </c>
       <c r="E543"/>
       <c r="F543"/>
       <c r="G543"/>
       <c r="H543" t="s">
-        <v>3606</v>
+        <v>3622</v>
       </c>
       <c r="I543" t="s">
-        <v>3607</v>
+        <v>3623</v>
       </c>
       <c r="J543" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K543" t="s">
-        <v>3608</v>
+        <v>3624</v>
       </c>
       <c r="L543" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M543" t="s">
-        <v>3609</v>
+        <v>3625</v>
       </c>
       <c r="N543" t="s">
-        <v>3610</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>3611</v>
+        <v>3627</v>
       </c>
       <c r="D544" t="s">
-        <v>3612</v>
+        <v>3628</v>
       </c>
       <c r="E544"/>
       <c r="F544"/>
       <c r="G544"/>
       <c r="H544" t="s">
-        <v>3613</v>
+        <v>3629</v>
       </c>
       <c r="I544" t="s">
-        <v>3614</v>
+        <v>3630</v>
       </c>
       <c r="J544" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K544" t="s">
-        <v>3615</v>
+        <v>3631</v>
       </c>
       <c r="L544" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M544" t="s">
-        <v>3616</v>
+        <v>3632</v>
       </c>
       <c r="N544" t="s">
-        <v>3617</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>3618</v>
+        <v>3634</v>
       </c>
       <c r="D545" t="s">
-        <v>3619</v>
+        <v>3635</v>
       </c>
       <c r="E545"/>
       <c r="F545"/>
       <c r="G545"/>
       <c r="H545" t="s">
-        <v>3620</v>
+        <v>3636</v>
       </c>
       <c r="I545" t="s">
-        <v>3621</v>
+        <v>3637</v>
       </c>
       <c r="J545" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K545" t="s">
-        <v>3622</v>
+        <v>3638</v>
       </c>
       <c r="L545" t="s">
-        <v>31</v>
+        <v>3639</v>
       </c>
       <c r="M545" t="s">
-        <v>3623</v>
+        <v>3640</v>
       </c>
       <c r="N545" t="s">
-        <v>3624</v>
+        <v>3641</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>3625</v>
+        <v>3642</v>
       </c>
       <c r="D546" t="s">
-        <v>3626</v>
+        <v>3643</v>
       </c>
       <c r="E546"/>
       <c r="F546"/>
       <c r="G546"/>
       <c r="H546" t="s">
-        <v>3627</v>
+        <v>3644</v>
       </c>
       <c r="I546" t="s">
-        <v>3628</v>
+        <v>3645</v>
       </c>
       <c r="J546" t="s">
-        <v>374</v>
+        <v>283</v>
       </c>
       <c r="K546" t="s">
-        <v>3629</v>
+        <v>3646</v>
       </c>
       <c r="L546" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M546" t="s">
-        <v>3630</v>
+        <v>3647</v>
       </c>
       <c r="N546" t="s">
-        <v>3631</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>1626</v>
+        <v>3649</v>
       </c>
       <c r="D547" t="s">
-        <v>1627</v>
+        <v>3650</v>
       </c>
       <c r="E547"/>
       <c r="F547"/>
       <c r="G547"/>
       <c r="H547" t="s">
-        <v>3632</v>
+        <v>3651</v>
       </c>
       <c r="I547" t="s">
-        <v>3633</v>
+        <v>3652</v>
       </c>
       <c r="J547" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K547" t="s">
-        <v>3634</v>
+        <v>3653</v>
       </c>
       <c r="L547" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M547" t="s">
-        <v>3635</v>
+        <v>3654</v>
       </c>
       <c r="N547" t="s">
-        <v>1633</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3636</v>
+        <v>3649</v>
       </c>
       <c r="D548" t="s">
-        <v>2512</v>
+        <v>2577</v>
       </c>
       <c r="E548"/>
       <c r="F548"/>
       <c r="G548"/>
       <c r="H548" t="s">
-        <v>35</v>
+        <v>105</v>
       </c>
       <c r="I548" t="s">
-        <v>3637</v>
+        <v>3656</v>
       </c>
       <c r="J548" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K548" t="s">
-        <v>3638</v>
+        <v>3657</v>
       </c>
       <c r="L548" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="M548" t="s">
-        <v>3639</v>
+        <v>3658</v>
       </c>
       <c r="N548" t="s">
-        <v>3640</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3636</v>
+        <v>3659</v>
       </c>
       <c r="D549" t="s">
-        <v>3641</v>
+        <v>3660</v>
       </c>
       <c r="E549"/>
       <c r="F549"/>
       <c r="G549"/>
       <c r="H549" t="s">
-        <v>3642</v>
+        <v>3661</v>
       </c>
       <c r="I549" t="s">
-        <v>3643</v>
+        <v>3662</v>
       </c>
       <c r="J549" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K549" t="s">
-        <v>3644</v>
+        <v>3663</v>
       </c>
       <c r="L549" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="M549" t="s">
-        <v>3645</v>
+        <v>3664</v>
       </c>
       <c r="N549" t="s">
-        <v>3640</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3646</v>
+        <v>3659</v>
       </c>
       <c r="D550" t="s">
-        <v>3647</v>
+        <v>2577</v>
       </c>
       <c r="E550"/>
       <c r="F550"/>
       <c r="G550"/>
       <c r="H550" t="s">
-        <v>3648</v>
+        <v>105</v>
       </c>
       <c r="I550" t="s">
-        <v>3649</v>
+        <v>3666</v>
       </c>
       <c r="J550" t="s">
-        <v>374</v>
+        <v>996</v>
       </c>
       <c r="K550" t="s">
-        <v>3650</v>
+        <v>3667</v>
       </c>
       <c r="L550" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M550" t="s">
-        <v>3651</v>
+        <v>3668</v>
       </c>
       <c r="N550" t="s">
-        <v>3652</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3653</v>
+        <v>3669</v>
       </c>
       <c r="D551" t="s">
-        <v>3654</v>
+        <v>3670</v>
       </c>
       <c r="E551"/>
       <c r="F551"/>
       <c r="G551"/>
       <c r="H551" t="s">
-        <v>3655</v>
+        <v>3671</v>
       </c>
       <c r="I551" t="s">
-        <v>3656</v>
+        <v>3672</v>
       </c>
       <c r="J551" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K551" t="s">
-        <v>3657</v>
+        <v>3673</v>
       </c>
       <c r="L551" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M551" t="s">
-        <v>3658</v>
+        <v>3674</v>
       </c>
       <c r="N551" t="s">
-        <v>3659</v>
+        <v>3675</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>3660</v>
+        <v>3676</v>
       </c>
       <c r="D552" t="s">
-        <v>3661</v>
+        <v>3677</v>
       </c>
       <c r="E552"/>
       <c r="F552"/>
       <c r="G552"/>
       <c r="H552" t="s">
-        <v>3662</v>
+        <v>3678</v>
       </c>
       <c r="I552" t="s">
-        <v>3663</v>
+        <v>3679</v>
       </c>
       <c r="J552" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K552" t="s">
-        <v>3664</v>
+        <v>3680</v>
       </c>
       <c r="L552" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M552" t="s">
-        <v>3665</v>
+        <v>3681</v>
       </c>
       <c r="N552" t="s">
-        <v>3666</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>3667</v>
+        <v>3683</v>
       </c>
       <c r="D553" t="s">
-        <v>3668</v>
+        <v>3684</v>
       </c>
       <c r="E553"/>
       <c r="F553"/>
       <c r="G553"/>
       <c r="H553" t="s">
-        <v>3669</v>
+        <v>3685</v>
       </c>
       <c r="I553" t="s">
-        <v>3670</v>
+        <v>3686</v>
       </c>
       <c r="J553" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K553" t="s">
-        <v>3671</v>
+        <v>3687</v>
       </c>
       <c r="L553" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M553" t="s">
-        <v>3672</v>
+        <v>3688</v>
       </c>
       <c r="N553" t="s">
-        <v>3673</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>3674</v>
+        <v>3690</v>
       </c>
       <c r="D554" t="s">
-        <v>3675</v>
+        <v>3691</v>
       </c>
       <c r="E554"/>
       <c r="F554"/>
       <c r="G554"/>
       <c r="H554" t="s">
-        <v>3676</v>
+        <v>3692</v>
       </c>
       <c r="I554" t="s">
-        <v>3677</v>
+        <v>3693</v>
       </c>
       <c r="J554" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K554" t="s">
-        <v>3678</v>
+        <v>3694</v>
       </c>
       <c r="L554" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M554" t="s">
-        <v>3679</v>
+        <v>3695</v>
       </c>
       <c r="N554" t="s">
-        <v>3680</v>
+        <v>3696</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>3674</v>
+        <v>1691</v>
       </c>
       <c r="D555" t="s">
-        <v>3675</v>
+        <v>1692</v>
       </c>
       <c r="E555"/>
       <c r="F555"/>
       <c r="G555"/>
       <c r="H555" t="s">
-        <v>3681</v>
+        <v>3697</v>
       </c>
       <c r="I555" t="s">
-        <v>3682</v>
+        <v>3698</v>
       </c>
       <c r="J555" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K555" t="s">
-        <v>3683</v>
+        <v>3699</v>
       </c>
       <c r="L555" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M555" t="s">
-        <v>3684</v>
+        <v>3700</v>
       </c>
       <c r="N555" t="s">
-        <v>3680</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>3674</v>
+        <v>3701</v>
       </c>
       <c r="D556" t="s">
-        <v>3675</v>
+        <v>2577</v>
       </c>
       <c r="E556"/>
       <c r="F556"/>
       <c r="G556"/>
       <c r="H556" t="s">
-        <v>3685</v>
+        <v>105</v>
       </c>
       <c r="I556" t="s">
-        <v>3686</v>
+        <v>3702</v>
       </c>
       <c r="J556" t="s">
-        <v>374</v>
+        <v>996</v>
       </c>
       <c r="K556" t="s">
-        <v>3687</v>
+        <v>3703</v>
       </c>
       <c r="L556" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M556" t="s">
-        <v>3688</v>
+        <v>3704</v>
       </c>
       <c r="N556" t="s">
-        <v>3680</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>3055</v>
+        <v>3701</v>
       </c>
       <c r="D557" t="s">
-        <v>3056</v>
+        <v>3706</v>
       </c>
       <c r="E557"/>
       <c r="F557"/>
       <c r="G557"/>
       <c r="H557" t="s">
-        <v>3689</v>
+        <v>3707</v>
       </c>
       <c r="I557" t="s">
-        <v>3690</v>
+        <v>3708</v>
       </c>
       <c r="J557" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K557" t="s">
-        <v>3691</v>
+        <v>3709</v>
       </c>
       <c r="L557" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M557" t="s">
-        <v>3692</v>
+        <v>3710</v>
       </c>
       <c r="N557" t="s">
-        <v>3061</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>3693</v>
+        <v>3711</v>
       </c>
       <c r="D558" t="s">
-        <v>3694</v>
+        <v>3712</v>
       </c>
       <c r="E558"/>
       <c r="F558"/>
       <c r="G558"/>
       <c r="H558" t="s">
-        <v>3695</v>
+        <v>3713</v>
       </c>
       <c r="I558" t="s">
-        <v>3696</v>
+        <v>3714</v>
       </c>
       <c r="J558" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K558" t="s">
-        <v>3697</v>
+        <v>3715</v>
       </c>
       <c r="L558" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M558" t="s">
-        <v>3698</v>
+        <v>3716</v>
       </c>
       <c r="N558" t="s">
-        <v>3699</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>3700</v>
+        <v>3718</v>
       </c>
       <c r="D559" t="s">
-        <v>3701</v>
+        <v>3719</v>
       </c>
       <c r="E559"/>
       <c r="F559"/>
       <c r="G559"/>
       <c r="H559" t="s">
-        <v>3702</v>
+        <v>3720</v>
       </c>
       <c r="I559" t="s">
-        <v>3703</v>
+        <v>3721</v>
       </c>
       <c r="J559" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K559" t="s">
-        <v>3704</v>
+        <v>3722</v>
       </c>
       <c r="L559" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M559" t="s">
-        <v>3705</v>
+        <v>3723</v>
       </c>
       <c r="N559" t="s">
-        <v>3706</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>3707</v>
+        <v>3725</v>
       </c>
       <c r="D560" t="s">
-        <v>3708</v>
+        <v>3726</v>
       </c>
       <c r="E560"/>
       <c r="F560"/>
       <c r="G560"/>
       <c r="H560" t="s">
-        <v>3709</v>
+        <v>3727</v>
       </c>
       <c r="I560" t="s">
-        <v>3710</v>
+        <v>3728</v>
       </c>
       <c r="J560" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K560" t="s">
-        <v>3711</v>
+        <v>3729</v>
       </c>
       <c r="L560" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M560" t="s">
-        <v>3712</v>
+        <v>3730</v>
       </c>
       <c r="N560" t="s">
-        <v>3713</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>3714</v>
+        <v>3732</v>
       </c>
       <c r="D561" t="s">
-        <v>3715</v>
+        <v>3733</v>
       </c>
       <c r="E561"/>
       <c r="F561"/>
       <c r="G561"/>
       <c r="H561" t="s">
-        <v>3716</v>
+        <v>3734</v>
       </c>
       <c r="I561" t="s">
-        <v>3717</v>
+        <v>3735</v>
       </c>
       <c r="J561" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K561" t="s">
-        <v>3718</v>
+        <v>3736</v>
       </c>
       <c r="L561" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M561" t="s">
-        <v>3719</v>
+        <v>3737</v>
       </c>
       <c r="N561" t="s">
-        <v>3720</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>2566</v>
+        <v>3739</v>
       </c>
       <c r="D562" t="s">
-        <v>2567</v>
+        <v>3740</v>
       </c>
       <c r="E562"/>
       <c r="F562"/>
       <c r="G562"/>
       <c r="H562" t="s">
-        <v>3721</v>
+        <v>3741</v>
       </c>
       <c r="I562" t="s">
-        <v>3722</v>
+        <v>3742</v>
       </c>
       <c r="J562" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K562" t="s">
-        <v>3723</v>
+        <v>3743</v>
       </c>
       <c r="L562" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M562" t="s">
-        <v>3724</v>
+        <v>3744</v>
       </c>
       <c r="N562" t="s">
-        <v>2573</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>3725</v>
+        <v>3739</v>
       </c>
       <c r="D563" t="s">
-        <v>3726</v>
+        <v>3740</v>
       </c>
       <c r="E563"/>
       <c r="F563"/>
       <c r="G563"/>
       <c r="H563" t="s">
-        <v>3727</v>
+        <v>3746</v>
       </c>
       <c r="I563" t="s">
-        <v>3728</v>
+        <v>3747</v>
       </c>
       <c r="J563" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K563" t="s">
-        <v>3729</v>
+        <v>3748</v>
       </c>
       <c r="L563" t="s">
-        <v>3730</v>
+        <v>44</v>
       </c>
       <c r="M563" t="s">
-        <v>3731</v>
+        <v>3749</v>
       </c>
       <c r="N563" t="s">
-        <v>3732</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>3733</v>
+        <v>3739</v>
       </c>
       <c r="D564" t="s">
-        <v>3734</v>
+        <v>3740</v>
       </c>
       <c r="E564"/>
       <c r="F564"/>
       <c r="G564"/>
       <c r="H564" t="s">
-        <v>3735</v>
+        <v>3750</v>
       </c>
       <c r="I564" t="s">
-        <v>3736</v>
+        <v>3751</v>
       </c>
       <c r="J564" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K564" t="s">
-        <v>3737</v>
+        <v>3752</v>
       </c>
       <c r="L564" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M564" t="s">
-        <v>3738</v>
+        <v>3753</v>
       </c>
       <c r="N564" t="s">
-        <v>3739</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>3740</v>
+        <v>3120</v>
       </c>
       <c r="D565" t="s">
-        <v>3741</v>
+        <v>3121</v>
       </c>
       <c r="E565"/>
       <c r="F565"/>
       <c r="G565"/>
       <c r="H565" t="s">
-        <v>3742</v>
+        <v>3754</v>
       </c>
       <c r="I565" t="s">
-        <v>3743</v>
+        <v>3755</v>
       </c>
       <c r="J565" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K565" t="s">
-        <v>3744</v>
+        <v>3756</v>
       </c>
       <c r="L565" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M565" t="s">
-        <v>3745</v>
+        <v>3757</v>
       </c>
       <c r="N565" t="s">
-        <v>3746</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>3747</v>
+        <v>3758</v>
       </c>
       <c r="D566" t="s">
-        <v>3748</v>
+        <v>3759</v>
       </c>
       <c r="E566"/>
       <c r="F566"/>
       <c r="G566"/>
       <c r="H566" t="s">
-        <v>3749</v>
+        <v>3760</v>
       </c>
       <c r="I566" t="s">
-        <v>3750</v>
+        <v>3761</v>
       </c>
       <c r="J566" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K566" t="s">
-        <v>3751</v>
+        <v>3762</v>
       </c>
       <c r="L566" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M566" t="s">
-        <v>3752</v>
+        <v>3763</v>
       </c>
       <c r="N566" t="s">
-        <v>3753</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>3754</v>
+        <v>3765</v>
       </c>
       <c r="D567" t="s">
-        <v>3755</v>
+        <v>3766</v>
       </c>
       <c r="E567"/>
       <c r="F567"/>
       <c r="G567"/>
       <c r="H567" t="s">
-        <v>3756</v>
+        <v>3767</v>
       </c>
       <c r="I567" t="s">
-        <v>3757</v>
+        <v>3768</v>
       </c>
       <c r="J567" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K567" t="s">
-        <v>3758</v>
+        <v>3769</v>
       </c>
       <c r="L567" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M567" t="s">
-        <v>3759</v>
+        <v>3770</v>
       </c>
       <c r="N567" t="s">
-        <v>3760</v>
+        <v>3771</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>3761</v>
+        <v>3772</v>
       </c>
       <c r="D568" t="s">
-        <v>3762</v>
+        <v>3773</v>
       </c>
       <c r="E568"/>
       <c r="F568"/>
       <c r="G568"/>
       <c r="H568" t="s">
-        <v>3763</v>
+        <v>3774</v>
       </c>
       <c r="I568" t="s">
-        <v>3764</v>
+        <v>3775</v>
       </c>
       <c r="J568" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K568" t="s">
-        <v>3765</v>
+        <v>3776</v>
       </c>
       <c r="L568" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M568" t="s">
-        <v>3766</v>
+        <v>3777</v>
       </c>
       <c r="N568" t="s">
-        <v>3767</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>3768</v>
+        <v>3779</v>
       </c>
       <c r="D569" t="s">
-        <v>3769</v>
+        <v>3780</v>
       </c>
       <c r="E569"/>
       <c r="F569"/>
       <c r="G569"/>
       <c r="H569" t="s">
-        <v>841</v>
+        <v>3781</v>
       </c>
       <c r="I569" t="s">
-        <v>3770</v>
+        <v>3782</v>
       </c>
       <c r="J569" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K569" t="s">
-        <v>3771</v>
+        <v>3783</v>
       </c>
       <c r="L569" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M569" t="s">
-        <v>3772</v>
+        <v>3784</v>
       </c>
       <c r="N569" t="s">
-        <v>3773</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>3774</v>
+        <v>2631</v>
       </c>
       <c r="D570" t="s">
-        <v>3775</v>
+        <v>2632</v>
       </c>
       <c r="E570"/>
       <c r="F570"/>
       <c r="G570"/>
       <c r="H570" t="s">
-        <v>3776</v>
+        <v>3786</v>
       </c>
       <c r="I570" t="s">
-        <v>3777</v>
+        <v>3787</v>
       </c>
       <c r="J570" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K570" t="s">
-        <v>3778</v>
+        <v>3788</v>
       </c>
       <c r="L570" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M570" t="s">
-        <v>3779</v>
+        <v>3789</v>
       </c>
       <c r="N570" t="s">
-        <v>3780</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>3781</v>
+        <v>3790</v>
       </c>
       <c r="D571" t="s">
-        <v>2512</v>
+        <v>3791</v>
       </c>
       <c r="E571"/>
       <c r="F571"/>
       <c r="G571"/>
       <c r="H571" t="s">
-        <v>35</v>
+        <v>3792</v>
       </c>
       <c r="I571" t="s">
-        <v>3782</v>
+        <v>3793</v>
       </c>
       <c r="J571" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K571" t="s">
-        <v>3783</v>
+        <v>3794</v>
       </c>
       <c r="L571" t="s">
-        <v>39</v>
+        <v>3795</v>
       </c>
       <c r="M571" t="s">
-        <v>3784</v>
+        <v>3796</v>
       </c>
       <c r="N571" t="s">
-        <v>3785</v>
+        <v>3797</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>3781</v>
+        <v>3798</v>
       </c>
       <c r="D572" t="s">
-        <v>3786</v>
+        <v>3799</v>
       </c>
       <c r="E572"/>
       <c r="F572"/>
       <c r="G572"/>
       <c r="H572" t="s">
-        <v>3787</v>
+        <v>3800</v>
       </c>
       <c r="I572" t="s">
-        <v>3788</v>
+        <v>3801</v>
       </c>
       <c r="J572" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K572" t="s">
-        <v>3789</v>
+        <v>3802</v>
       </c>
       <c r="L572" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M572" t="s">
-        <v>3790</v>
+        <v>3803</v>
       </c>
       <c r="N572" t="s">
-        <v>3785</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>3791</v>
+        <v>3805</v>
       </c>
       <c r="D573" t="s">
-        <v>3792</v>
+        <v>3806</v>
       </c>
       <c r="E573"/>
       <c r="F573"/>
       <c r="G573"/>
       <c r="H573" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="I573" t="s">
-        <v>3794</v>
+        <v>3808</v>
       </c>
       <c r="J573" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K573" t="s">
-        <v>3795</v>
+        <v>3809</v>
       </c>
       <c r="L573" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M573" t="s">
-        <v>3796</v>
+        <v>3810</v>
       </c>
       <c r="N573" t="s">
-        <v>3797</v>
+        <v>3811</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>3798</v>
+        <v>3812</v>
       </c>
       <c r="D574" t="s">
-        <v>3799</v>
+        <v>3813</v>
       </c>
       <c r="E574"/>
       <c r="F574"/>
       <c r="G574"/>
       <c r="H574" t="s">
-        <v>3800</v>
+        <v>3814</v>
       </c>
       <c r="I574" t="s">
-        <v>3801</v>
+        <v>3815</v>
       </c>
       <c r="J574" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K574" t="s">
-        <v>3802</v>
+        <v>3816</v>
       </c>
       <c r="L574" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M574" t="s">
-        <v>3803</v>
+        <v>3817</v>
       </c>
       <c r="N574" t="s">
-        <v>3804</v>
+        <v>3818</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>3805</v>
+        <v>3819</v>
       </c>
       <c r="D575" t="s">
-        <v>3806</v>
+        <v>3820</v>
       </c>
       <c r="E575"/>
       <c r="F575"/>
       <c r="G575"/>
       <c r="H575" t="s">
-        <v>3807</v>
+        <v>3821</v>
       </c>
       <c r="I575" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="J575" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K575" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="L575" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M575" t="s">
-        <v>3810</v>
+        <v>3824</v>
       </c>
       <c r="N575" t="s">
-        <v>3811</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>3812</v>
+        <v>3826</v>
       </c>
       <c r="D576" t="s">
-        <v>2512</v>
+        <v>3827</v>
       </c>
       <c r="E576"/>
       <c r="F576"/>
       <c r="G576"/>
       <c r="H576" t="s">
-        <v>35</v>
+        <v>3828</v>
       </c>
       <c r="I576" t="s">
-        <v>3813</v>
+        <v>3829</v>
       </c>
       <c r="J576" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K576" t="s">
-        <v>3814</v>
+        <v>3830</v>
       </c>
       <c r="L576" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M576" t="s">
-        <v>3815</v>
+        <v>3831</v>
       </c>
       <c r="N576" t="s">
-        <v>3816</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>3812</v>
+        <v>3833</v>
       </c>
       <c r="D577" t="s">
-        <v>3817</v>
+        <v>3834</v>
       </c>
       <c r="E577"/>
       <c r="F577"/>
       <c r="G577"/>
       <c r="H577" t="s">
-        <v>3818</v>
+        <v>906</v>
       </c>
       <c r="I577" t="s">
-        <v>3819</v>
+        <v>3835</v>
       </c>
       <c r="J577" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K577" t="s">
-        <v>3820</v>
+        <v>3836</v>
       </c>
       <c r="L577" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M577" t="s">
-        <v>3821</v>
+        <v>3837</v>
       </c>
       <c r="N577" t="s">
-        <v>3816</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>3822</v>
+        <v>3839</v>
       </c>
       <c r="D578" t="s">
-        <v>3823</v>
+        <v>3840</v>
       </c>
       <c r="E578"/>
       <c r="F578"/>
       <c r="G578"/>
       <c r="H578" t="s">
-        <v>3824</v>
+        <v>3841</v>
       </c>
       <c r="I578" t="s">
-        <v>3825</v>
+        <v>3842</v>
       </c>
       <c r="J578" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K578" t="s">
-        <v>3826</v>
+        <v>3843</v>
       </c>
       <c r="L578" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M578" t="s">
-        <v>3827</v>
+        <v>3844</v>
       </c>
       <c r="N578" t="s">
-        <v>3828</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>3829</v>
+        <v>3846</v>
       </c>
       <c r="D579" t="s">
-        <v>3830</v>
+        <v>2577</v>
       </c>
       <c r="E579"/>
       <c r="F579"/>
       <c r="G579"/>
       <c r="H579" t="s">
-        <v>3831</v>
+        <v>105</v>
       </c>
       <c r="I579" t="s">
-        <v>3832</v>
+        <v>3847</v>
       </c>
       <c r="J579" t="s">
-        <v>374</v>
+        <v>996</v>
       </c>
       <c r="K579" t="s">
-        <v>3833</v>
+        <v>3848</v>
       </c>
       <c r="L579" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M579" t="s">
-        <v>3834</v>
+        <v>3849</v>
       </c>
       <c r="N579" t="s">
-        <v>3835</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>3836</v>
+        <v>3846</v>
       </c>
       <c r="D580" t="s">
-        <v>3837</v>
+        <v>3851</v>
       </c>
       <c r="E580"/>
       <c r="F580"/>
       <c r="G580"/>
       <c r="H580" t="s">
-        <v>3838</v>
+        <v>3852</v>
       </c>
       <c r="I580" t="s">
-        <v>3839</v>
+        <v>3853</v>
       </c>
       <c r="J580" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K580" t="s">
-        <v>3840</v>
+        <v>3854</v>
       </c>
       <c r="L580" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M580" t="s">
-        <v>3841</v>
+        <v>3855</v>
       </c>
       <c r="N580" t="s">
-        <v>3842</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>3843</v>
+        <v>3856</v>
       </c>
       <c r="D581" t="s">
-        <v>3844</v>
+        <v>3857</v>
       </c>
       <c r="E581"/>
       <c r="F581"/>
       <c r="G581"/>
       <c r="H581" t="s">
-        <v>3845</v>
+        <v>3858</v>
       </c>
       <c r="I581" t="s">
-        <v>3846</v>
+        <v>3859</v>
       </c>
       <c r="J581" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="K581" t="s">
-        <v>3847</v>
+        <v>3860</v>
       </c>
       <c r="L581" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M581" t="s">
-        <v>3848</v>
+        <v>3861</v>
       </c>
       <c r="N581" t="s">
-        <v>3849</v>
+        <v>3862</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>3850</v>
+        <v>3863</v>
       </c>
       <c r="D582" t="s">
-        <v>3851</v>
+        <v>3864</v>
       </c>
       <c r="E582"/>
       <c r="F582"/>
       <c r="G582"/>
       <c r="H582" t="s">
-        <v>3852</v>
+        <v>3865</v>
       </c>
       <c r="I582" t="s">
-        <v>3853</v>
+        <v>3866</v>
       </c>
       <c r="J582" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K582" t="s">
-        <v>3854</v>
+        <v>3867</v>
       </c>
       <c r="L582" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M582" t="s">
-        <v>3855</v>
+        <v>3868</v>
       </c>
       <c r="N582" t="s">
-        <v>3856</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>3857</v>
+        <v>3870</v>
       </c>
       <c r="D583" t="s">
-        <v>3858</v>
+        <v>3871</v>
       </c>
       <c r="E583"/>
       <c r="F583"/>
       <c r="G583"/>
       <c r="H583" t="s">
-        <v>3859</v>
+        <v>3872</v>
       </c>
       <c r="I583" t="s">
-        <v>3860</v>
+        <v>3873</v>
       </c>
       <c r="J583" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K583" t="s">
-        <v>3861</v>
+        <v>3874</v>
       </c>
       <c r="L583" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M583" t="s">
-        <v>3862</v>
+        <v>3875</v>
       </c>
       <c r="N583" t="s">
-        <v>3863</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>3857</v>
+        <v>3877</v>
       </c>
       <c r="D584" t="s">
-        <v>2512</v>
+        <v>2577</v>
       </c>
       <c r="E584"/>
       <c r="F584"/>
       <c r="G584"/>
       <c r="H584" t="s">
-        <v>35</v>
+        <v>105</v>
       </c>
       <c r="I584" t="s">
-        <v>3864</v>
+        <v>3878</v>
       </c>
       <c r="J584" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K584" t="s">
-        <v>3865</v>
+        <v>3879</v>
       </c>
       <c r="L584" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="M584" t="s">
-        <v>3866</v>
+        <v>3880</v>
       </c>
       <c r="N584" t="s">
-        <v>3863</v>
+        <v>3881</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>3867</v>
+        <v>3877</v>
       </c>
       <c r="D585" t="s">
-        <v>3868</v>
+        <v>3882</v>
       </c>
       <c r="E585"/>
       <c r="F585"/>
       <c r="G585"/>
       <c r="H585" t="s">
-        <v>3869</v>
+        <v>3883</v>
       </c>
       <c r="I585" t="s">
-        <v>3870</v>
+        <v>3884</v>
       </c>
       <c r="J585" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K585" t="s">
-        <v>3871</v>
+        <v>3885</v>
       </c>
       <c r="L585" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M585" t="s">
-        <v>3872</v>
+        <v>3886</v>
       </c>
       <c r="N585" t="s">
-        <v>3873</v>
+        <v>3881</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>3874</v>
+        <v>3887</v>
       </c>
       <c r="D586" t="s">
-        <v>3875</v>
+        <v>3888</v>
       </c>
       <c r="E586"/>
       <c r="F586"/>
       <c r="G586"/>
       <c r="H586" t="s">
-        <v>3876</v>
+        <v>3889</v>
       </c>
       <c r="I586" t="s">
-        <v>3877</v>
+        <v>3890</v>
       </c>
       <c r="J586" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K586" t="s">
-        <v>3878</v>
+        <v>3891</v>
       </c>
       <c r="L586" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M586" t="s">
-        <v>3879</v>
+        <v>3892</v>
       </c>
       <c r="N586" t="s">
-        <v>3880</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>3881</v>
+        <v>3894</v>
       </c>
       <c r="D587" t="s">
-        <v>3882</v>
+        <v>3895</v>
       </c>
       <c r="E587"/>
       <c r="F587"/>
       <c r="G587"/>
       <c r="H587" t="s">
-        <v>3883</v>
+        <v>3896</v>
       </c>
       <c r="I587" t="s">
-        <v>3884</v>
+        <v>3897</v>
       </c>
       <c r="J587" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K587" t="s">
-        <v>3885</v>
+        <v>3898</v>
       </c>
       <c r="L587" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M587" t="s">
-        <v>3886</v>
+        <v>3899</v>
       </c>
       <c r="N587" t="s">
-        <v>3887</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>3888</v>
+        <v>3901</v>
       </c>
       <c r="D588" t="s">
-        <v>3889</v>
+        <v>3902</v>
       </c>
       <c r="E588"/>
       <c r="F588"/>
       <c r="G588"/>
       <c r="H588" t="s">
-        <v>3890</v>
+        <v>3903</v>
       </c>
       <c r="I588" t="s">
-        <v>3891</v>
+        <v>3904</v>
       </c>
       <c r="J588" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K588" t="s">
-        <v>3892</v>
+        <v>3905</v>
       </c>
       <c r="L588" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M588" t="s">
-        <v>3893</v>
+        <v>3906</v>
       </c>
       <c r="N588" t="s">
-        <v>3894</v>
+        <v>3907</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>3895</v>
+        <v>3908</v>
       </c>
       <c r="D589" t="s">
-        <v>3896</v>
+        <v>3909</v>
       </c>
       <c r="E589"/>
       <c r="F589"/>
       <c r="G589"/>
       <c r="H589" t="s">
-        <v>3897</v>
+        <v>3910</v>
       </c>
       <c r="I589" t="s">
-        <v>3898</v>
+        <v>3911</v>
       </c>
       <c r="J589" t="s">
-        <v>931</v>
+        <v>440</v>
       </c>
       <c r="K589" t="s">
-        <v>3899</v>
+        <v>3912</v>
       </c>
       <c r="L589" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M589" t="s">
-        <v>3900</v>
+        <v>3913</v>
       </c>
       <c r="N589" t="s">
-        <v>3901</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>3902</v>
+        <v>3915</v>
       </c>
       <c r="D590" t="s">
-        <v>3903</v>
+        <v>3916</v>
       </c>
       <c r="E590"/>
       <c r="F590"/>
       <c r="G590"/>
       <c r="H590" t="s">
-        <v>3904</v>
+        <v>3917</v>
       </c>
       <c r="I590" t="s">
-        <v>3905</v>
+        <v>3918</v>
       </c>
       <c r="J590" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K590" t="s">
-        <v>3906</v>
+        <v>3919</v>
       </c>
       <c r="L590" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M590" t="s">
-        <v>3907</v>
+        <v>3920</v>
       </c>
       <c r="N590" t="s">
-        <v>3908</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>3909</v>
+        <v>3922</v>
       </c>
       <c r="D591" t="s">
-        <v>3910</v>
+        <v>3923</v>
       </c>
       <c r="E591"/>
       <c r="F591"/>
       <c r="G591"/>
       <c r="H591" t="s">
-        <v>3911</v>
+        <v>3924</v>
       </c>
       <c r="I591" t="s">
-        <v>3912</v>
+        <v>3925</v>
       </c>
       <c r="J591" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K591" t="s">
-        <v>3913</v>
+        <v>3926</v>
       </c>
       <c r="L591" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M591" t="s">
-        <v>3914</v>
+        <v>3927</v>
       </c>
       <c r="N591" t="s">
-        <v>3915</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>3916</v>
+        <v>3922</v>
       </c>
       <c r="D592" t="s">
-        <v>2512</v>
+        <v>2577</v>
       </c>
       <c r="E592"/>
       <c r="F592"/>
       <c r="G592"/>
       <c r="H592" t="s">
-        <v>35</v>
+        <v>105</v>
       </c>
       <c r="I592" t="s">
-        <v>3917</v>
+        <v>3929</v>
       </c>
       <c r="J592" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K592" t="s">
-        <v>3918</v>
+        <v>3930</v>
       </c>
       <c r="L592" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="M592" t="s">
-        <v>3919</v>
+        <v>3931</v>
       </c>
       <c r="N592" t="s">
-        <v>3920</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>3916</v>
+        <v>3932</v>
       </c>
       <c r="D593" t="s">
-        <v>3921</v>
+        <v>3933</v>
       </c>
       <c r="E593"/>
       <c r="F593"/>
       <c r="G593"/>
       <c r="H593" t="s">
-        <v>3922</v>
+        <v>3934</v>
       </c>
       <c r="I593" t="s">
-        <v>3923</v>
+        <v>3935</v>
       </c>
       <c r="J593" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K593" t="s">
-        <v>3924</v>
+        <v>3936</v>
       </c>
       <c r="L593" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M593" t="s">
-        <v>3925</v>
+        <v>3937</v>
       </c>
       <c r="N593" t="s">
-        <v>3920</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>3926</v>
+        <v>3939</v>
       </c>
       <c r="D594" t="s">
-        <v>2512</v>
+        <v>3940</v>
       </c>
       <c r="E594"/>
       <c r="F594"/>
       <c r="G594"/>
       <c r="H594" t="s">
-        <v>35</v>
+        <v>3941</v>
       </c>
       <c r="I594" t="s">
-        <v>3927</v>
+        <v>3942</v>
       </c>
       <c r="J594" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K594" t="s">
-        <v>3928</v>
+        <v>3943</v>
       </c>
       <c r="L594" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M594" t="s">
-        <v>3929</v>
+        <v>3944</v>
       </c>
       <c r="N594" t="s">
-        <v>3930</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>3926</v>
+        <v>3946</v>
       </c>
       <c r="D595" t="s">
-        <v>3931</v>
+        <v>3947</v>
       </c>
       <c r="E595"/>
       <c r="F595"/>
       <c r="G595"/>
       <c r="H595" t="s">
-        <v>3932</v>
+        <v>3948</v>
       </c>
       <c r="I595" t="s">
-        <v>3933</v>
+        <v>3949</v>
       </c>
       <c r="J595" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K595" t="s">
-        <v>3934</v>
+        <v>3950</v>
       </c>
       <c r="L595" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M595" t="s">
-        <v>3935</v>
+        <v>3951</v>
       </c>
       <c r="N595" t="s">
-        <v>3930</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>3936</v>
+        <v>3953</v>
       </c>
       <c r="D596" t="s">
-        <v>3937</v>
+        <v>3954</v>
       </c>
       <c r="E596"/>
       <c r="F596"/>
       <c r="G596"/>
       <c r="H596" t="s">
-        <v>3938</v>
+        <v>3955</v>
       </c>
       <c r="I596" t="s">
-        <v>3939</v>
+        <v>3956</v>
       </c>
       <c r="J596" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K596" t="s">
-        <v>3940</v>
+        <v>3957</v>
       </c>
       <c r="L596" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M596" t="s">
-        <v>3941</v>
+        <v>3958</v>
       </c>
       <c r="N596" t="s">
-        <v>3942</v>
+        <v>3959</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>3943</v>
+        <v>3960</v>
       </c>
       <c r="D597" t="s">
-        <v>2512</v>
+        <v>3961</v>
       </c>
       <c r="E597"/>
       <c r="F597"/>
       <c r="G597"/>
       <c r="H597" t="s">
-        <v>35</v>
+        <v>3962</v>
       </c>
       <c r="I597" t="s">
-        <v>3944</v>
+        <v>3963</v>
       </c>
       <c r="J597" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K597" t="s">
-        <v>3945</v>
+        <v>3964</v>
       </c>
       <c r="L597" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M597" t="s">
-        <v>3946</v>
+        <v>3965</v>
       </c>
       <c r="N597" t="s">
-        <v>3947</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>3948</v>
+        <v>3967</v>
       </c>
       <c r="D598" t="s">
-        <v>3949</v>
+        <v>3968</v>
       </c>
       <c r="E598"/>
       <c r="F598"/>
       <c r="G598"/>
       <c r="H598" t="s">
-        <v>3950</v>
+        <v>3969</v>
       </c>
       <c r="I598" t="s">
-        <v>3951</v>
+        <v>3970</v>
       </c>
       <c r="J598" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K598" t="s">
-        <v>3952</v>
+        <v>3971</v>
       </c>
       <c r="L598" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M598" t="s">
-        <v>3953</v>
+        <v>3972</v>
       </c>
       <c r="N598" t="s">
-        <v>3954</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>3955</v>
+        <v>3974</v>
       </c>
       <c r="D599" t="s">
-        <v>3956</v>
+        <v>3975</v>
       </c>
       <c r="E599"/>
       <c r="F599"/>
       <c r="G599"/>
       <c r="H599" t="s">
-        <v>3957</v>
+        <v>3976</v>
       </c>
       <c r="I599" t="s">
-        <v>3958</v>
+        <v>3977</v>
       </c>
       <c r="J599" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K599" t="s">
-        <v>3959</v>
+        <v>3978</v>
       </c>
       <c r="L599" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M599" t="s">
-        <v>3960</v>
+        <v>3979</v>
       </c>
       <c r="N599" t="s">
-        <v>3961</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>3955</v>
+        <v>3981</v>
       </c>
       <c r="D600" t="s">
-        <v>3956</v>
+        <v>2577</v>
       </c>
       <c r="E600"/>
       <c r="F600"/>
       <c r="G600"/>
       <c r="H600" t="s">
-        <v>3962</v>
+        <v>105</v>
       </c>
       <c r="I600" t="s">
-        <v>3963</v>
+        <v>3982</v>
       </c>
       <c r="J600" t="s">
-        <v>931</v>
+        <v>1010</v>
       </c>
       <c r="K600" t="s">
-        <v>3964</v>
+        <v>3983</v>
       </c>
       <c r="L600" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M600" t="s">
-        <v>3965</v>
+        <v>3984</v>
       </c>
       <c r="N600" t="s">
-        <v>3961</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>3966</v>
+        <v>3981</v>
       </c>
       <c r="D601" t="s">
-        <v>3967</v>
+        <v>3986</v>
       </c>
       <c r="E601"/>
       <c r="F601"/>
       <c r="G601"/>
       <c r="H601" t="s">
-        <v>3968</v>
+        <v>3987</v>
       </c>
       <c r="I601" t="s">
-        <v>3969</v>
+        <v>3988</v>
       </c>
       <c r="J601" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K601" t="s">
-        <v>3970</v>
+        <v>3989</v>
       </c>
       <c r="L601" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M601" t="s">
-        <v>3971</v>
+        <v>3990</v>
       </c>
       <c r="N601" t="s">
-        <v>3972</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>3973</v>
+        <v>3991</v>
       </c>
       <c r="D602" t="s">
-        <v>3974</v>
+        <v>2577</v>
       </c>
       <c r="E602"/>
       <c r="F602"/>
       <c r="G602"/>
       <c r="H602" t="s">
-        <v>3975</v>
+        <v>105</v>
       </c>
       <c r="I602" t="s">
-        <v>3976</v>
+        <v>3992</v>
       </c>
       <c r="J602" t="s">
-        <v>931</v>
+        <v>1010</v>
       </c>
       <c r="K602" t="s">
-        <v>3977</v>
+        <v>3993</v>
       </c>
       <c r="L602" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M602" t="s">
-        <v>3978</v>
+        <v>3994</v>
       </c>
       <c r="N602" t="s">
-        <v>3979</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>3980</v>
+        <v>3991</v>
       </c>
       <c r="D603" t="s">
-        <v>3981</v>
+        <v>3996</v>
       </c>
       <c r="E603"/>
       <c r="F603"/>
       <c r="G603"/>
       <c r="H603" t="s">
-        <v>3982</v>
+        <v>3997</v>
       </c>
       <c r="I603" t="s">
-        <v>3983</v>
+        <v>3998</v>
       </c>
       <c r="J603" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K603" t="s">
-        <v>3984</v>
+        <v>3999</v>
       </c>
       <c r="L603" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M603" t="s">
-        <v>3985</v>
+        <v>4000</v>
       </c>
       <c r="N603" t="s">
-        <v>3986</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>3987</v>
+        <v>4001</v>
       </c>
       <c r="D604" t="s">
-        <v>3988</v>
+        <v>4002</v>
       </c>
       <c r="E604"/>
       <c r="F604"/>
       <c r="G604"/>
       <c r="H604" t="s">
-        <v>3989</v>
+        <v>4003</v>
       </c>
       <c r="I604" t="s">
-        <v>3990</v>
+        <v>4004</v>
       </c>
       <c r="J604" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="K604" t="s">
-        <v>3991</v>
+        <v>4005</v>
       </c>
       <c r="L604" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M604" t="s">
-        <v>3992</v>
+        <v>4006</v>
       </c>
       <c r="N604" t="s">
-        <v>3993</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>3994</v>
+        <v>4008</v>
       </c>
       <c r="D605" t="s">
-        <v>3995</v>
+        <v>2577</v>
       </c>
       <c r="E605"/>
       <c r="F605"/>
       <c r="G605"/>
       <c r="H605" t="s">
-        <v>3996</v>
+        <v>105</v>
       </c>
       <c r="I605" t="s">
-        <v>3997</v>
+        <v>4009</v>
       </c>
       <c r="J605" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K605" t="s">
-        <v>3998</v>
+        <v>4010</v>
       </c>
       <c r="L605" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M605" t="s">
-        <v>3999</v>
+        <v>4011</v>
       </c>
       <c r="N605" t="s">
-        <v>4000</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>4001</v>
+        <v>4013</v>
       </c>
       <c r="D606" t="s">
-        <v>4002</v>
+        <v>4014</v>
       </c>
       <c r="E606"/>
       <c r="F606"/>
       <c r="G606"/>
       <c r="H606" t="s">
-        <v>4003</v>
+        <v>4015</v>
       </c>
       <c r="I606" t="s">
-        <v>4004</v>
+        <v>4016</v>
       </c>
       <c r="J606" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K606" t="s">
-        <v>4005</v>
+        <v>4017</v>
       </c>
       <c r="L606" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M606" t="s">
-        <v>4006</v>
+        <v>4018</v>
       </c>
       <c r="N606" t="s">
-        <v>4007</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>4008</v>
+        <v>4020</v>
       </c>
       <c r="D607" t="s">
-        <v>4009</v>
+        <v>4021</v>
       </c>
       <c r="E607"/>
       <c r="F607"/>
       <c r="G607"/>
       <c r="H607" t="s">
-        <v>4010</v>
+        <v>4022</v>
       </c>
       <c r="I607" t="s">
-        <v>4011</v>
+        <v>4023</v>
       </c>
       <c r="J607" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K607" t="s">
-        <v>4012</v>
+        <v>4024</v>
       </c>
       <c r="L607" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M607" t="s">
-        <v>4013</v>
+        <v>4025</v>
       </c>
       <c r="N607" t="s">
-        <v>4014</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>4008</v>
+        <v>4020</v>
       </c>
       <c r="D608" t="s">
-        <v>4009</v>
+        <v>4021</v>
       </c>
       <c r="E608"/>
       <c r="F608"/>
       <c r="G608"/>
       <c r="H608" t="s">
-        <v>4015</v>
+        <v>4027</v>
       </c>
       <c r="I608" t="s">
-        <v>4016</v>
+        <v>4028</v>
       </c>
       <c r="J608" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K608" t="s">
-        <v>4017</v>
+        <v>4029</v>
       </c>
       <c r="L608" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M608" t="s">
-        <v>4018</v>
+        <v>4030</v>
       </c>
       <c r="N608" t="s">
-        <v>4014</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>4019</v>
+        <v>4031</v>
       </c>
       <c r="D609" t="s">
-        <v>4020</v>
+        <v>4032</v>
       </c>
       <c r="E609"/>
       <c r="F609"/>
       <c r="G609"/>
       <c r="H609" t="s">
-        <v>4021</v>
+        <v>4033</v>
       </c>
       <c r="I609" t="s">
-        <v>4022</v>
+        <v>4034</v>
       </c>
       <c r="J609" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K609" t="s">
-        <v>4023</v>
+        <v>4035</v>
       </c>
       <c r="L609" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M609" t="s">
-        <v>4024</v>
+        <v>4036</v>
       </c>
       <c r="N609" t="s">
-        <v>4025</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>4026</v>
+        <v>4038</v>
       </c>
       <c r="D610" t="s">
-        <v>4027</v>
+        <v>4039</v>
       </c>
       <c r="E610"/>
       <c r="F610"/>
       <c r="G610"/>
       <c r="H610" t="s">
-        <v>4028</v>
+        <v>4040</v>
       </c>
       <c r="I610" t="s">
-        <v>4029</v>
+        <v>4041</v>
       </c>
       <c r="J610" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K610" t="s">
-        <v>4030</v>
+        <v>4042</v>
       </c>
       <c r="L610" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M610" t="s">
-        <v>4031</v>
+        <v>4043</v>
       </c>
       <c r="N610" t="s">
-        <v>4032</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611" t="s">
-        <v>4033</v>
+        <v>4045</v>
       </c>
       <c r="D611" t="s">
-        <v>4034</v>
+        <v>4046</v>
       </c>
       <c r="E611"/>
       <c r="F611"/>
       <c r="G611"/>
       <c r="H611" t="s">
-        <v>4035</v>
+        <v>4047</v>
       </c>
       <c r="I611" t="s">
-        <v>4036</v>
+        <v>4048</v>
       </c>
       <c r="J611" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K611" t="s">
-        <v>4037</v>
+        <v>4049</v>
       </c>
       <c r="L611" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M611" t="s">
-        <v>4038</v>
+        <v>4050</v>
       </c>
       <c r="N611" t="s">
-        <v>4039</v>
+        <v>4051</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612" t="s">
-        <v>4040</v>
+        <v>4052</v>
       </c>
       <c r="D612" t="s">
-        <v>4041</v>
+        <v>4053</v>
       </c>
       <c r="E612"/>
       <c r="F612"/>
       <c r="G612"/>
       <c r="H612" t="s">
-        <v>4042</v>
+        <v>4054</v>
       </c>
       <c r="I612" t="s">
-        <v>4043</v>
+        <v>4055</v>
       </c>
       <c r="J612" t="s">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="K612" t="s">
-        <v>4044</v>
+        <v>4056</v>
       </c>
       <c r="L612" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M612" t="s">
-        <v>4045</v>
+        <v>4057</v>
       </c>
       <c r="N612" t="s">
-        <v>4046</v>
+        <v>4058</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613" t="s">
-        <v>4047</v>
+        <v>4059</v>
       </c>
       <c r="D613" t="s">
-        <v>4048</v>
+        <v>4060</v>
       </c>
       <c r="E613"/>
       <c r="F613"/>
       <c r="G613"/>
       <c r="H613" t="s">
-        <v>4049</v>
+        <v>4061</v>
       </c>
       <c r="I613" t="s">
-        <v>4050</v>
+        <v>4062</v>
       </c>
       <c r="J613" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K613" t="s">
-        <v>4051</v>
+        <v>4063</v>
       </c>
       <c r="L613" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M613" t="s">
-        <v>4052</v>
+        <v>4064</v>
       </c>
       <c r="N613" t="s">
-        <v>4053</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614" t="s">
-        <v>4054</v>
+        <v>4066</v>
       </c>
       <c r="D614" t="s">
-        <v>4054</v>
+        <v>4067</v>
       </c>
       <c r="E614"/>
       <c r="F614"/>
       <c r="G614"/>
       <c r="H614" t="s">
-        <v>35</v>
+        <v>4068</v>
       </c>
       <c r="I614" t="s">
-        <v>4055</v>
+        <v>4069</v>
       </c>
       <c r="J614" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K614" t="s">
-        <v>4056</v>
+        <v>4070</v>
       </c>
       <c r="L614" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M614" t="s">
-        <v>4057</v>
+        <v>4071</v>
       </c>
       <c r="N614" t="s">
-        <v>4058</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
-        <v>4054</v>
+        <v>4073</v>
       </c>
       <c r="D615" t="s">
-        <v>4059</v>
+        <v>4074</v>
       </c>
       <c r="E615"/>
       <c r="F615"/>
       <c r="G615"/>
       <c r="H615" t="s">
-        <v>4060</v>
+        <v>4075</v>
       </c>
       <c r="I615" t="s">
-        <v>4061</v>
+        <v>4076</v>
       </c>
       <c r="J615" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K615" t="s">
-        <v>4062</v>
+        <v>4077</v>
       </c>
       <c r="L615" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M615" t="s">
-        <v>4063</v>
+        <v>4078</v>
       </c>
       <c r="N615" t="s">
-        <v>4058</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>4064</v>
+        <v>4073</v>
       </c>
       <c r="D616" t="s">
-        <v>4065</v>
+        <v>4074</v>
       </c>
       <c r="E616"/>
       <c r="F616"/>
       <c r="G616"/>
       <c r="H616" t="s">
-        <v>4066</v>
+        <v>4080</v>
       </c>
       <c r="I616" t="s">
-        <v>4067</v>
+        <v>4081</v>
       </c>
       <c r="J616" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K616" t="s">
-        <v>4068</v>
+        <v>4082</v>
       </c>
       <c r="L616" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M616" t="s">
-        <v>4069</v>
+        <v>4083</v>
       </c>
       <c r="N616" t="s">
-        <v>4070</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617" t="s">
-        <v>4071</v>
+        <v>4084</v>
       </c>
       <c r="D617" t="s">
-        <v>4072</v>
+        <v>4085</v>
       </c>
       <c r="E617"/>
       <c r="F617"/>
       <c r="G617"/>
       <c r="H617" t="s">
-        <v>4073</v>
+        <v>4086</v>
       </c>
       <c r="I617" t="s">
-        <v>4074</v>
+        <v>4087</v>
       </c>
       <c r="J617" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K617" t="s">
-        <v>4075</v>
+        <v>4088</v>
       </c>
       <c r="L617" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M617" t="s">
-        <v>4076</v>
+        <v>4089</v>
       </c>
       <c r="N617" t="s">
-        <v>4077</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618" t="s">
-        <v>4078</v>
+        <v>4091</v>
       </c>
       <c r="D618" t="s">
-        <v>4079</v>
+        <v>4092</v>
       </c>
       <c r="E618"/>
       <c r="F618"/>
       <c r="G618"/>
       <c r="H618" t="s">
-        <v>4080</v>
+        <v>4093</v>
       </c>
       <c r="I618" t="s">
-        <v>4081</v>
+        <v>4094</v>
       </c>
       <c r="J618" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K618" t="s">
-        <v>4082</v>
+        <v>4095</v>
       </c>
       <c r="L618" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M618" t="s">
-        <v>4083</v>
+        <v>4096</v>
       </c>
       <c r="N618" t="s">
-        <v>4084</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619" t="s">
-        <v>4085</v>
+        <v>4098</v>
       </c>
       <c r="D619" t="s">
-        <v>4086</v>
+        <v>4099</v>
       </c>
       <c r="E619"/>
       <c r="F619"/>
       <c r="G619"/>
       <c r="H619" t="s">
-        <v>3702</v>
+        <v>4100</v>
       </c>
       <c r="I619" t="s">
-        <v>4087</v>
+        <v>4101</v>
       </c>
       <c r="J619" t="s">
-        <v>945</v>
+        <v>1010</v>
       </c>
       <c r="K619" t="s">
-        <v>4088</v>
+        <v>4102</v>
       </c>
       <c r="L619" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M619" t="s">
-        <v>4089</v>
+        <v>4103</v>
       </c>
       <c r="N619" t="s">
-        <v>4090</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>4091</v>
+        <v>4105</v>
       </c>
       <c r="D620" t="s">
-        <v>4092</v>
+        <v>4106</v>
       </c>
       <c r="E620"/>
       <c r="F620"/>
       <c r="G620"/>
       <c r="H620" t="s">
-        <v>4093</v>
+        <v>4107</v>
       </c>
       <c r="I620" t="s">
-        <v>4094</v>
+        <v>4108</v>
       </c>
       <c r="J620" t="s">
-        <v>1320</v>
+        <v>1010</v>
       </c>
       <c r="K620" t="s">
-        <v>4095</v>
+        <v>4109</v>
       </c>
       <c r="L620" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M620" t="s">
-        <v>4096</v>
+        <v>4110</v>
       </c>
       <c r="N620" t="s">
-        <v>4097</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>4098</v>
+        <v>4112</v>
       </c>
       <c r="D621" t="s">
-        <v>4099</v>
+        <v>4113</v>
       </c>
       <c r="E621"/>
       <c r="F621"/>
       <c r="G621"/>
       <c r="H621" t="s">
-        <v>4100</v>
+        <v>4114</v>
       </c>
       <c r="I621" t="s">
-        <v>4101</v>
+        <v>4115</v>
       </c>
       <c r="J621" t="s">
-        <v>1320</v>
+        <v>1010</v>
       </c>
       <c r="K621" t="s">
-        <v>4102</v>
+        <v>4116</v>
       </c>
       <c r="L621" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M621" t="s">
-        <v>4103</v>
+        <v>4117</v>
       </c>
       <c r="N621" t="s">
-        <v>4104</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622" t="s">
-        <v>4105</v>
+        <v>4119</v>
       </c>
       <c r="D622" t="s">
-        <v>4106</v>
+        <v>4119</v>
       </c>
       <c r="E622"/>
       <c r="F622"/>
       <c r="G622"/>
       <c r="H622" t="s">
-        <v>4107</v>
+        <v>105</v>
       </c>
       <c r="I622" t="s">
-        <v>4108</v>
+        <v>4120</v>
       </c>
       <c r="J622" t="s">
-        <v>1320</v>
+        <v>1010</v>
       </c>
       <c r="K622" t="s">
-        <v>4109</v>
+        <v>4121</v>
       </c>
       <c r="L622" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M622" t="s">
-        <v>4110</v>
+        <v>4122</v>
       </c>
       <c r="N622" t="s">
-        <v>4111</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623" t="s">
-        <v>4112</v>
+        <v>4119</v>
       </c>
       <c r="D623" t="s">
-        <v>4113</v>
-[...9 lines deleted...]
-      </c>
+        <v>4124</v>
+      </c>
+      <c r="E623"/>
+      <c r="F623"/>
+      <c r="G623"/>
       <c r="H623" t="s">
-        <v>4117</v>
+        <v>4125</v>
       </c>
       <c r="I623" t="s">
-        <v>4118</v>
+        <v>4126</v>
       </c>
       <c r="J623" t="s">
-        <v>2400</v>
+        <v>1010</v>
       </c>
       <c r="K623" t="s">
-        <v>4119</v>
+        <v>4127</v>
       </c>
       <c r="L623" t="s">
-        <v>273</v>
+        <v>109</v>
       </c>
       <c r="M623" t="s">
-        <v>4120</v>
+        <v>4128</v>
       </c>
       <c r="N623" t="s">
-        <v>4121</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>4122</v>
+        <v>4129</v>
       </c>
       <c r="D624" t="s">
-        <v>4113</v>
-[...9 lines deleted...]
-      </c>
+        <v>4130</v>
+      </c>
+      <c r="E624"/>
+      <c r="F624"/>
+      <c r="G624"/>
       <c r="H624" t="s">
-        <v>4126</v>
+        <v>4131</v>
       </c>
       <c r="I624" t="s">
-        <v>4127</v>
+        <v>4132</v>
       </c>
       <c r="J624" t="s">
-        <v>2400</v>
+        <v>1010</v>
       </c>
       <c r="K624" t="s">
-        <v>4128</v>
+        <v>4133</v>
       </c>
       <c r="L624" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M624" t="s">
-        <v>4129</v>
+        <v>4134</v>
       </c>
       <c r="N624" t="s">
-        <v>4130</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625" t="s">
-        <v>4131</v>
+        <v>4136</v>
       </c>
       <c r="D625" t="s">
-        <v>4113</v>
-[...9 lines deleted...]
-      </c>
+        <v>4137</v>
+      </c>
+      <c r="E625"/>
+      <c r="F625"/>
+      <c r="G625"/>
       <c r="H625" t="s">
-        <v>4135</v>
+        <v>4138</v>
       </c>
       <c r="I625" t="s">
-        <v>4136</v>
+        <v>4139</v>
       </c>
       <c r="J625" t="s">
-        <v>2400</v>
+        <v>1010</v>
       </c>
       <c r="K625" t="s">
-        <v>4137</v>
+        <v>4140</v>
       </c>
       <c r="L625" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M625" t="s">
-        <v>4138</v>
+        <v>4141</v>
       </c>
       <c r="N625" t="s">
-        <v>4139</v>
+        <v>4142</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>4140</v>
+        <v>4143</v>
       </c>
       <c r="D626" t="s">
-        <v>4113</v>
-[...9 lines deleted...]
-      </c>
+        <v>4144</v>
+      </c>
+      <c r="E626"/>
+      <c r="F626"/>
+      <c r="G626"/>
       <c r="H626" t="s">
-        <v>4144</v>
+        <v>4145</v>
       </c>
       <c r="I626" t="s">
-        <v>4145</v>
+        <v>4146</v>
       </c>
       <c r="J626" t="s">
-        <v>2400</v>
+        <v>1010</v>
       </c>
       <c r="K626" t="s">
-        <v>4146</v>
+        <v>4147</v>
       </c>
       <c r="L626" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="M626" t="s">
-        <v>4147</v>
+        <v>4148</v>
       </c>
       <c r="N626" t="s">
-        <v>4148</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>4149</v>
+        <v>4150</v>
       </c>
       <c r="D627" t="s">
-        <v>4113</v>
-[...4 lines deleted...]
-      <c r="F627" t="s">
         <v>4151</v>
       </c>
-      <c r="G627" t="s">
+      <c r="E627"/>
+      <c r="F627"/>
+      <c r="G627"/>
+      <c r="H627" t="s">
+        <v>3767</v>
+      </c>
+      <c r="I627" t="s">
         <v>4152</v>
       </c>
-      <c r="H627" t="s">
+      <c r="J627" t="s">
+        <v>1010</v>
+      </c>
+      <c r="K627" t="s">
         <v>4153</v>
       </c>
-      <c r="I627" t="s">
+      <c r="L627" t="s">
+        <v>44</v>
+      </c>
+      <c r="M627" t="s">
         <v>4154</v>
       </c>
-      <c r="J627" t="s">
-[...2 lines deleted...]
-      <c r="K627" t="s">
+      <c r="N627" t="s">
         <v>4155</v>
-      </c>
-[...7 lines deleted...]
-        <v>4157</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628" t="s">
+        <v>4156</v>
+      </c>
+      <c r="D628" t="s">
+        <v>4157</v>
+      </c>
+      <c r="E628"/>
+      <c r="F628"/>
+      <c r="G628"/>
+      <c r="H628" t="s">
         <v>4158</v>
       </c>
-      <c r="D628" t="s">
-[...2 lines deleted...]
-      <c r="E628" t="s">
+      <c r="I628" t="s">
         <v>4159</v>
       </c>
-      <c r="F628" t="s">
+      <c r="J628" t="s">
+        <v>1385</v>
+      </c>
+      <c r="K628" t="s">
         <v>4160</v>
       </c>
-      <c r="G628" t="s">
+      <c r="L628" t="s">
+        <v>44</v>
+      </c>
+      <c r="M628" t="s">
         <v>4161</v>
       </c>
-      <c r="H628" t="s">
+      <c r="N628" t="s">
         <v>4162</v>
-      </c>
-[...16 lines deleted...]
-        <v>4166</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629" t="s">
+        <v>4163</v>
+      </c>
+      <c r="D629" t="s">
+        <v>4164</v>
+      </c>
+      <c r="E629"/>
+      <c r="F629"/>
+      <c r="G629"/>
+      <c r="H629" t="s">
+        <v>4165</v>
+      </c>
+      <c r="I629" t="s">
+        <v>4166</v>
+      </c>
+      <c r="J629" t="s">
+        <v>1385</v>
+      </c>
+      <c r="K629" t="s">
         <v>4167</v>
       </c>
-      <c r="D629" t="s">
-[...2 lines deleted...]
-      <c r="E629" t="s">
+      <c r="L629" t="s">
+        <v>44</v>
+      </c>
+      <c r="M629" t="s">
         <v>4168</v>
       </c>
-      <c r="F629" t="s">
+      <c r="N629" t="s">
         <v>4169</v>
-      </c>
-[...22 lines deleted...]
-        <v>4175</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D630" t="s">
+        <v>4171</v>
+      </c>
+      <c r="E630"/>
+      <c r="F630"/>
+      <c r="G630"/>
+      <c r="H630" t="s">
+        <v>4172</v>
+      </c>
+      <c r="I630" t="s">
+        <v>4173</v>
+      </c>
+      <c r="J630" t="s">
+        <v>1385</v>
+      </c>
+      <c r="K630" t="s">
+        <v>4174</v>
+      </c>
+      <c r="L630" t="s">
+        <v>44</v>
+      </c>
+      <c r="M630" t="s">
+        <v>4175</v>
+      </c>
+      <c r="N630" t="s">
         <v>4176</v>
-      </c>
-[...31 lines deleted...]
-        <v>4184</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631" t="s">
+        <v>4177</v>
+      </c>
+      <c r="D631" t="s">
+        <v>4178</v>
+      </c>
+      <c r="E631" t="s">
+        <v>4179</v>
+      </c>
+      <c r="F631" t="s">
+        <v>4180</v>
+      </c>
+      <c r="G631" t="s">
+        <v>4181</v>
+      </c>
+      <c r="H631" t="s">
+        <v>4182</v>
+      </c>
+      <c r="I631" t="s">
+        <v>4183</v>
+      </c>
+      <c r="J631" t="s">
+        <v>2465</v>
+      </c>
+      <c r="K631" t="s">
+        <v>4184</v>
+      </c>
+      <c r="L631" t="s">
+        <v>341</v>
+      </c>
+      <c r="M631" t="s">
         <v>4185</v>
       </c>
-      <c r="D631" t="s">
-[...2 lines deleted...]
-      <c r="E631" t="s">
+      <c r="N631" t="s">
         <v>4186</v>
-      </c>
-[...25 lines deleted...]
-        <v>4193</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
         <v>14</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632" t="s">
+        <v>4187</v>
+      </c>
+      <c r="D632" t="s">
+        <v>4178</v>
+      </c>
+      <c r="E632" t="s">
+        <v>4188</v>
+      </c>
+      <c r="F632" t="s">
+        <v>4189</v>
+      </c>
+      <c r="G632" t="s">
+        <v>4190</v>
+      </c>
+      <c r="H632" t="s">
+        <v>4191</v>
+      </c>
+      <c r="I632" t="s">
+        <v>4192</v>
+      </c>
+      <c r="J632" t="s">
+        <v>2465</v>
+      </c>
+      <c r="K632" t="s">
+        <v>4193</v>
+      </c>
+      <c r="L632" t="s">
+        <v>341</v>
+      </c>
+      <c r="M632" t="s">
         <v>4194</v>
       </c>
-      <c r="D632" t="s">
+      <c r="N632" t="s">
         <v>4195</v>
-      </c>
-[...22 lines deleted...]
-        <v>4200</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
         <v>14</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633" t="s">
+        <v>4196</v>
+      </c>
+      <c r="D633" t="s">
+        <v>4178</v>
+      </c>
+      <c r="E633" t="s">
+        <v>4197</v>
+      </c>
+      <c r="F633" t="s">
+        <v>4198</v>
+      </c>
+      <c r="G633" t="s">
+        <v>4199</v>
+      </c>
+      <c r="H633" t="s">
+        <v>4200</v>
+      </c>
+      <c r="I633" t="s">
         <v>4201</v>
       </c>
-      <c r="D633" t="s">
+      <c r="J633" t="s">
+        <v>2465</v>
+      </c>
+      <c r="K633" t="s">
         <v>4202</v>
       </c>
-      <c r="E633"/>
-[...2 lines deleted...]
-      <c r="H633" t="s">
+      <c r="L633" t="s">
+        <v>341</v>
+      </c>
+      <c r="M633" t="s">
         <v>4203</v>
       </c>
-      <c r="I633" t="s">
+      <c r="N633" t="s">
         <v>4204</v>
-      </c>
-[...13 lines deleted...]
-        <v>4207</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
         <v>14</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634" t="s">
+        <v>4205</v>
+      </c>
+      <c r="D634" t="s">
+        <v>4178</v>
+      </c>
+      <c r="E634" t="s">
+        <v>4206</v>
+      </c>
+      <c r="F634" t="s">
+        <v>4207</v>
+      </c>
+      <c r="G634" t="s">
         <v>4208</v>
       </c>
-      <c r="D634" t="s">
+      <c r="H634" t="s">
         <v>4209</v>
       </c>
-      <c r="E634"/>
-[...2 lines deleted...]
-      <c r="H634" t="s">
+      <c r="I634" t="s">
         <v>4210</v>
       </c>
-      <c r="I634" t="s">
+      <c r="J634" t="s">
+        <v>2465</v>
+      </c>
+      <c r="K634" t="s">
         <v>4211</v>
       </c>
-      <c r="J634" t="s">
-[...2 lines deleted...]
-      <c r="K634" t="s">
+      <c r="L634" t="s">
+        <v>341</v>
+      </c>
+      <c r="M634" t="s">
         <v>4212</v>
       </c>
-      <c r="L634" t="s">
-[...2 lines deleted...]
-      <c r="M634" t="s">
+      <c r="N634" t="s">
         <v>4213</v>
-      </c>
-[...1 lines deleted...]
-        <v>4214</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
         <v>14</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635" t="s">
+        <v>4214</v>
+      </c>
+      <c r="D635" t="s">
+        <v>4178</v>
+      </c>
+      <c r="E635" t="s">
         <v>4215</v>
       </c>
-      <c r="D635" t="s">
+      <c r="F635" t="s">
         <v>4216</v>
       </c>
-      <c r="E635"/>
-[...1 lines deleted...]
-      <c r="G635"/>
+      <c r="G635" t="s">
+        <v>4217</v>
+      </c>
       <c r="H635" t="s">
-        <v>4217</v>
+        <v>4218</v>
       </c>
       <c r="I635" t="s">
-        <v>4218</v>
+        <v>4219</v>
       </c>
       <c r="J635" t="s">
-        <v>1320</v>
+        <v>2465</v>
       </c>
       <c r="K635" t="s">
-        <v>4219</v>
+        <v>4220</v>
       </c>
       <c r="L635" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M635" t="s">
-        <v>4220</v>
+        <v>4221</v>
       </c>
       <c r="N635" t="s">
-        <v>4221</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
         <v>14</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636" t="s">
-        <v>4222</v>
+        <v>4223</v>
       </c>
       <c r="D636" t="s">
-        <v>4223</v>
-[...3 lines deleted...]
-      <c r="G636"/>
+        <v>4178</v>
+      </c>
+      <c r="E636" t="s">
+        <v>4224</v>
+      </c>
+      <c r="F636" t="s">
+        <v>4225</v>
+      </c>
+      <c r="G636" t="s">
+        <v>4226</v>
+      </c>
       <c r="H636" t="s">
-        <v>4224</v>
+        <v>4227</v>
       </c>
       <c r="I636" t="s">
-        <v>4225</v>
+        <v>4228</v>
       </c>
       <c r="J636" t="s">
-        <v>1320</v>
+        <v>2465</v>
       </c>
       <c r="K636" t="s">
-        <v>4226</v>
+        <v>4229</v>
       </c>
       <c r="L636" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M636" t="s">
-        <v>4227</v>
+        <v>4230</v>
       </c>
       <c r="N636" t="s">
-        <v>4228</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
         <v>14</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637" t="s">
-        <v>4222</v>
+        <v>4232</v>
       </c>
       <c r="D637" t="s">
-        <v>4223</v>
-[...3 lines deleted...]
-      <c r="G637"/>
+        <v>4178</v>
+      </c>
+      <c r="E637" t="s">
+        <v>4233</v>
+      </c>
+      <c r="F637" t="s">
+        <v>4234</v>
+      </c>
+      <c r="G637" t="s">
+        <v>4235</v>
+      </c>
       <c r="H637" t="s">
-        <v>4229</v>
+        <v>4236</v>
       </c>
       <c r="I637" t="s">
-        <v>4230</v>
+        <v>4237</v>
       </c>
       <c r="J637" t="s">
-        <v>1320</v>
+        <v>2465</v>
       </c>
       <c r="K637" t="s">
-        <v>4231</v>
+        <v>4238</v>
       </c>
       <c r="L637" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M637" t="s">
-        <v>4232</v>
+        <v>4239</v>
       </c>
       <c r="N637" t="s">
-        <v>4228</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
         <v>14</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638" t="s">
-        <v>4233</v>
+        <v>4241</v>
       </c>
       <c r="D638" t="s">
-        <v>4234</v>
-[...3 lines deleted...]
-      <c r="G638"/>
+        <v>4178</v>
+      </c>
+      <c r="E638" t="s">
+        <v>4242</v>
+      </c>
+      <c r="F638" t="s">
+        <v>4243</v>
+      </c>
+      <c r="G638" t="s">
+        <v>4244</v>
+      </c>
       <c r="H638" t="s">
-        <v>4235</v>
+        <v>4245</v>
       </c>
       <c r="I638" t="s">
-        <v>4236</v>
+        <v>4246</v>
       </c>
       <c r="J638" t="s">
-        <v>1320</v>
+        <v>2465</v>
       </c>
       <c r="K638" t="s">
-        <v>4237</v>
+        <v>4247</v>
       </c>
       <c r="L638" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M638" t="s">
-        <v>4238</v>
+        <v>4248</v>
       </c>
       <c r="N638" t="s">
-        <v>4239</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
         <v>14</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639" t="s">
-        <v>4240</v>
+        <v>4250</v>
       </c>
       <c r="D639" t="s">
-        <v>4241</v>
-[...3 lines deleted...]
-      <c r="G639"/>
+        <v>4178</v>
+      </c>
+      <c r="E639" t="s">
+        <v>4251</v>
+      </c>
+      <c r="F639" t="s">
+        <v>4252</v>
+      </c>
+      <c r="G639" t="s">
+        <v>4253</v>
+      </c>
       <c r="H639" t="s">
-        <v>4242</v>
+        <v>4254</v>
       </c>
       <c r="I639" t="s">
-        <v>4243</v>
+        <v>4255</v>
       </c>
       <c r="J639" t="s">
-        <v>1320</v>
+        <v>2465</v>
       </c>
       <c r="K639" t="s">
-        <v>4244</v>
+        <v>4256</v>
       </c>
       <c r="L639" t="s">
-        <v>31</v>
+        <v>341</v>
       </c>
       <c r="M639" t="s">
-        <v>4245</v>
+        <v>4257</v>
       </c>
       <c r="N639" t="s">
-        <v>4246</v>
+        <v>4258</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640" t="s">
-        <v>4247</v>
+        <v>4259</v>
       </c>
       <c r="D640" t="s">
-        <v>4248</v>
+        <v>4260</v>
       </c>
       <c r="E640"/>
       <c r="F640"/>
       <c r="G640"/>
       <c r="H640" t="s">
-        <v>4249</v>
+        <v>4261</v>
       </c>
       <c r="I640" t="s">
-        <v>4250</v>
+        <v>4262</v>
       </c>
       <c r="J640" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K640" t="s">
-        <v>4251</v>
+        <v>4263</v>
       </c>
       <c r="L640" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M640" t="s">
-        <v>4252</v>
+        <v>4264</v>
       </c>
       <c r="N640" t="s">
-        <v>4253</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641" t="s">
-        <v>4254</v>
+        <v>4266</v>
       </c>
       <c r="D641" t="s">
-        <v>4255</v>
+        <v>4267</v>
       </c>
       <c r="E641"/>
       <c r="F641"/>
       <c r="G641"/>
       <c r="H641" t="s">
-        <v>4256</v>
+        <v>4268</v>
       </c>
       <c r="I641" t="s">
-        <v>4257</v>
+        <v>4269</v>
       </c>
       <c r="J641" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K641" t="s">
-        <v>4258</v>
+        <v>4270</v>
       </c>
       <c r="L641" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M641" t="s">
-        <v>4259</v>
+        <v>4271</v>
       </c>
       <c r="N641" t="s">
-        <v>4260</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642" t="s">
-        <v>4261</v>
+        <v>4273</v>
       </c>
       <c r="D642" t="s">
-        <v>4262</v>
+        <v>4274</v>
       </c>
       <c r="E642"/>
       <c r="F642"/>
       <c r="G642"/>
       <c r="H642" t="s">
-        <v>4263</v>
+        <v>4275</v>
       </c>
       <c r="I642" t="s">
-        <v>4264</v>
+        <v>4276</v>
       </c>
       <c r="J642" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K642" t="s">
-        <v>4265</v>
+        <v>4277</v>
       </c>
       <c r="L642" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M642" t="s">
-        <v>4266</v>
+        <v>4278</v>
       </c>
       <c r="N642" t="s">
-        <v>4267</v>
+        <v>4279</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643" t="s">
-        <v>4268</v>
+        <v>4280</v>
       </c>
       <c r="D643" t="s">
-        <v>4269</v>
+        <v>4281</v>
       </c>
       <c r="E643"/>
       <c r="F643"/>
       <c r="G643"/>
       <c r="H643" t="s">
-        <v>4270</v>
+        <v>4282</v>
       </c>
       <c r="I643" t="s">
-        <v>4271</v>
+        <v>4283</v>
       </c>
       <c r="J643" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="K643" t="s">
-        <v>4272</v>
+        <v>4284</v>
       </c>
       <c r="L643" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="M643" t="s">
-        <v>4273</v>
+        <v>4285</v>
       </c>
       <c r="N643" t="s">
-        <v>4274</v>
+        <v>4286</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644" t="s">
-        <v>4275</v>
+        <v>4287</v>
       </c>
       <c r="D644" t="s">
-        <v>4276</v>
+        <v>4288</v>
       </c>
       <c r="E644"/>
       <c r="F644"/>
       <c r="G644"/>
       <c r="H644" t="s">
-        <v>4277</v>
+        <v>4289</v>
       </c>
       <c r="I644" t="s">
-        <v>4278</v>
+        <v>4290</v>
       </c>
       <c r="J644" t="s">
-        <v>4279</v>
+        <v>1385</v>
       </c>
       <c r="K644" t="s">
-        <v>4280</v>
+        <v>4291</v>
       </c>
       <c r="L644" t="s">
-        <v>4281</v>
+        <v>44</v>
       </c>
       <c r="M644" t="s">
-        <v>4282</v>
+        <v>4292</v>
       </c>
       <c r="N644" t="s">
-        <v>4283</v>
+        <v>4293</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645" t="s">
-        <v>35</v>
+        <v>4287</v>
       </c>
       <c r="D645" t="s">
-        <v>4284</v>
+        <v>4288</v>
       </c>
       <c r="E645"/>
       <c r="F645"/>
       <c r="G645"/>
       <c r="H645" t="s">
-        <v>4285</v>
+        <v>4294</v>
       </c>
       <c r="I645" t="s">
-        <v>4286</v>
-[...1 lines deleted...]
-      <c r="J645"/>
+        <v>4295</v>
+      </c>
+      <c r="J645" t="s">
+        <v>1385</v>
+      </c>
       <c r="K645" t="s">
-        <v>4287</v>
+        <v>4296</v>
       </c>
       <c r="L645" t="s">
-        <v>4288</v>
+        <v>44</v>
       </c>
       <c r="M645" t="s">
-        <v>4289</v>
-[...1 lines deleted...]
-      <c r="N645"/>
+        <v>4297</v>
+      </c>
+      <c r="N645" t="s">
+        <v>4293</v>
+      </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646" t="s">
-        <v>4290</v>
+        <v>4298</v>
       </c>
       <c r="D646" t="s">
-        <v>4291</v>
+        <v>4299</v>
       </c>
       <c r="E646"/>
       <c r="F646"/>
       <c r="G646"/>
       <c r="H646" t="s">
-        <v>4292</v>
+        <v>4300</v>
       </c>
       <c r="I646" t="s">
-        <v>4293</v>
+        <v>4301</v>
       </c>
       <c r="J646" t="s">
-        <v>4294</v>
+        <v>1385</v>
       </c>
       <c r="K646" t="s">
-        <v>4295</v>
+        <v>4302</v>
       </c>
       <c r="L646" t="s">
-        <v>177</v>
+        <v>44</v>
       </c>
       <c r="M646" t="s">
-        <v>4296</v>
+        <v>4303</v>
       </c>
       <c r="N646" t="s">
-        <v>4297</v>
+        <v>4304</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647" t="s">
-        <v>4298</v>
+        <v>4305</v>
       </c>
       <c r="D647" t="s">
-        <v>4299</v>
+        <v>4306</v>
       </c>
       <c r="E647"/>
       <c r="F647"/>
       <c r="G647"/>
       <c r="H647" t="s">
-        <v>4300</v>
+        <v>4307</v>
       </c>
       <c r="I647" t="s">
-        <v>4301</v>
+        <v>4308</v>
       </c>
       <c r="J647" t="s">
-        <v>4302</v>
+        <v>1385</v>
       </c>
       <c r="K647" t="s">
-        <v>4303</v>
+        <v>4309</v>
       </c>
       <c r="L647" t="s">
-        <v>4304</v>
+        <v>44</v>
       </c>
       <c r="M647" t="s">
-        <v>4305</v>
+        <v>4310</v>
       </c>
       <c r="N647" t="s">
-        <v>4306</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648" t="s">
-        <v>35</v>
+        <v>4312</v>
       </c>
       <c r="D648" t="s">
-        <v>4307</v>
+        <v>4313</v>
       </c>
       <c r="E648"/>
       <c r="F648"/>
       <c r="G648"/>
       <c r="H648" t="s">
-        <v>4308</v>
+        <v>4314</v>
       </c>
       <c r="I648" t="s">
-        <v>4309</v>
-[...1 lines deleted...]
-      <c r="J648"/>
+        <v>4315</v>
+      </c>
+      <c r="J648" t="s">
+        <v>1385</v>
+      </c>
       <c r="K648" t="s">
-        <v>4310</v>
+        <v>4316</v>
       </c>
       <c r="L648" t="s">
-        <v>4311</v>
+        <v>44</v>
       </c>
       <c r="M648" t="s">
-        <v>4312</v>
-[...1 lines deleted...]
-      <c r="N648"/>
+        <v>4317</v>
+      </c>
+      <c r="N648" t="s">
+        <v>4318</v>
+      </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649" t="s">
-        <v>4313</v>
+        <v>4319</v>
       </c>
       <c r="D649" t="s">
-        <v>4314</v>
-[...9 lines deleted...]
-      </c>
+        <v>4320</v>
+      </c>
+      <c r="E649"/>
+      <c r="F649"/>
+      <c r="G649"/>
       <c r="H649" t="s">
-        <v>4318</v>
+        <v>4321</v>
       </c>
       <c r="I649" t="s">
-        <v>4319</v>
-[...1 lines deleted...]
-      <c r="J649"/>
+        <v>4322</v>
+      </c>
+      <c r="J649" t="s">
+        <v>1385</v>
+      </c>
       <c r="K649" t="s">
-        <v>4320</v>
+        <v>4323</v>
       </c>
       <c r="L649" t="s">
-        <v>291</v>
+        <v>44</v>
       </c>
       <c r="M649" t="s">
-        <v>4321</v>
+        <v>4324</v>
       </c>
       <c r="N649" t="s">
-        <v>4322</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B650" t="s">
         <v>15</v>
       </c>
       <c r="C650" t="s">
-        <v>4323</v>
+        <v>4326</v>
       </c>
       <c r="D650" t="s">
-        <v>4324</v>
+        <v>4327</v>
       </c>
       <c r="E650"/>
       <c r="F650"/>
       <c r="G650"/>
       <c r="H650" t="s">
-        <v>4325</v>
+        <v>4328</v>
       </c>
       <c r="I650" t="s">
-        <v>4326</v>
-[...1 lines deleted...]
-      <c r="J650"/>
+        <v>4329</v>
+      </c>
+      <c r="J650" t="s">
+        <v>1385</v>
+      </c>
       <c r="K650" t="s">
-        <v>4327</v>
+        <v>4330</v>
       </c>
       <c r="L650" t="s">
-        <v>4328</v>
+        <v>44</v>
       </c>
       <c r="M650" t="s">
-        <v>4329</v>
+        <v>4331</v>
       </c>
       <c r="N650" t="s">
-        <v>4330</v>
+        <v>4332</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B651" t="s">
         <v>15</v>
       </c>
       <c r="C651" t="s">
-        <v>4331</v>
+        <v>4333</v>
       </c>
       <c r="D651" t="s">
-        <v>4332</v>
-[...4 lines deleted...]
-      <c r="F651" t="s">
         <v>4334</v>
       </c>
-      <c r="G651" t="s">
+      <c r="E651"/>
+      <c r="F651"/>
+      <c r="G651"/>
+      <c r="H651" t="s">
         <v>4335</v>
       </c>
-      <c r="H651" t="s">
+      <c r="I651" t="s">
         <v>4336</v>
       </c>
-      <c r="I651" t="s">
+      <c r="J651" t="s">
+        <v>1385</v>
+      </c>
+      <c r="K651" t="s">
         <v>4337</v>
       </c>
-      <c r="J651"/>
-      <c r="K651" t="s">
+      <c r="L651" t="s">
+        <v>44</v>
+      </c>
+      <c r="M651" t="s">
         <v>4338</v>
       </c>
-      <c r="L651" t="s">
+      <c r="N651" t="s">
         <v>4339</v>
-      </c>
-[...4 lines deleted...]
-        <v>4341</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B652" t="s">
         <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>4342</v>
+        <v>4340</v>
       </c>
       <c r="D652" t="s">
-        <v>4343</v>
+        <v>4341</v>
       </c>
       <c r="E652"/>
       <c r="F652"/>
       <c r="G652"/>
       <c r="H652" t="s">
+        <v>4342</v>
+      </c>
+      <c r="I652" t="s">
+        <v>4343</v>
+      </c>
+      <c r="J652" t="s">
         <v>4344</v>
       </c>
-      <c r="I652" t="s">
+      <c r="K652" t="s">
         <v>4345</v>
       </c>
-      <c r="J652"/>
-      <c r="K652" t="s">
+      <c r="L652" t="s">
         <v>4346</v>
       </c>
-      <c r="L652" t="s">
+      <c r="M652" t="s">
         <v>4347</v>
       </c>
-      <c r="M652" t="s">
+      <c r="N652" t="s">
         <v>4348</v>
-      </c>
-[...1 lines deleted...]
-        <v>4349</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B653" t="s">
         <v>15</v>
       </c>
       <c r="C653" t="s">
-        <v>4350</v>
+        <v>105</v>
       </c>
       <c r="D653" t="s">
-        <v>4351</v>
+        <v>4349</v>
       </c>
       <c r="E653"/>
       <c r="F653"/>
       <c r="G653"/>
       <c r="H653" t="s">
-        <v>35</v>
+        <v>4350</v>
       </c>
       <c r="I653" t="s">
-        <v>4352</v>
+        <v>4351</v>
       </c>
       <c r="J653"/>
       <c r="K653" t="s">
+        <v>4352</v>
+      </c>
+      <c r="L653" t="s">
         <v>4353</v>
       </c>
-      <c r="L653" t="s">
+      <c r="M653" t="s">
         <v>4354</v>
       </c>
-      <c r="M653" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N653"/>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B654" t="s">
         <v>15</v>
       </c>
       <c r="C654" t="s">
-        <v>4357</v>
+        <v>4355</v>
       </c>
       <c r="D654" t="s">
-        <v>4358</v>
+        <v>4356</v>
       </c>
       <c r="E654"/>
       <c r="F654"/>
       <c r="G654"/>
       <c r="H654" t="s">
+        <v>4357</v>
+      </c>
+      <c r="I654" t="s">
+        <v>4358</v>
+      </c>
+      <c r="J654" t="s">
         <v>4359</v>
       </c>
-      <c r="I654" t="s">
+      <c r="K654" t="s">
         <v>4360</v>
       </c>
-      <c r="J654"/>
-      <c r="K654" t="s">
+      <c r="L654" t="s">
+        <v>71</v>
+      </c>
+      <c r="M654" t="s">
         <v>4361</v>
       </c>
-      <c r="L654" t="s">
+      <c r="N654" t="s">
         <v>4362</v>
-      </c>
-[...4 lines deleted...]
-        <v>4364</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B655" t="s">
         <v>15</v>
       </c>
       <c r="C655" t="s">
-        <v>4365</v>
+        <v>4363</v>
       </c>
       <c r="D655" t="s">
-        <v>4366</v>
+        <v>4364</v>
       </c>
       <c r="E655"/>
       <c r="F655"/>
       <c r="G655"/>
       <c r="H655" t="s">
+        <v>4365</v>
+      </c>
+      <c r="I655" t="s">
+        <v>4366</v>
+      </c>
+      <c r="J655" t="s">
         <v>4367</v>
       </c>
-      <c r="I655" t="s">
+      <c r="K655" t="s">
         <v>4368</v>
       </c>
-      <c r="J655"/>
-      <c r="K655" t="s">
+      <c r="L655" t="s">
         <v>4369</v>
       </c>
-      <c r="L655" t="s">
+      <c r="M655" t="s">
         <v>4370</v>
       </c>
-      <c r="M655" t="s">
+      <c r="N655" t="s">
         <v>4371</v>
-      </c>
-[...1 lines deleted...]
-        <v>4372</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B656" t="s">
         <v>15</v>
       </c>
       <c r="C656" t="s">
-        <v>4373</v>
+        <v>105</v>
       </c>
       <c r="D656" t="s">
-        <v>48</v>
+        <v>4372</v>
       </c>
       <c r="E656"/>
       <c r="F656"/>
       <c r="G656"/>
       <c r="H656" t="s">
-        <v>35</v>
+        <v>4373</v>
       </c>
       <c r="I656" t="s">
         <v>4374</v>
       </c>
       <c r="J656"/>
       <c r="K656" t="s">
         <v>4375</v>
       </c>
       <c r="L656" t="s">
         <v>4376</v>
       </c>
       <c r="M656" t="s">
         <v>4377</v>
       </c>
-      <c r="N656" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N656"/>
     </row>
     <row r="657">
       <c r="A657" t="s">
         <v>14</v>
       </c>
       <c r="B657" t="s">
         <v>15</v>
       </c>
       <c r="C657" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D657" t="s">
         <v>4379</v>
       </c>
-      <c r="D657" t="s">
+      <c r="E657" t="s">
         <v>4380</v>
       </c>
-      <c r="E657"/>
-[...1 lines deleted...]
-      <c r="G657"/>
+      <c r="F657" t="s">
+        <v>4381</v>
+      </c>
+      <c r="G657" t="s">
+        <v>4382</v>
+      </c>
       <c r="H657" t="s">
-        <v>35</v>
+        <v>4383</v>
       </c>
       <c r="I657" t="s">
-        <v>4381</v>
+        <v>4384</v>
       </c>
       <c r="J657"/>
       <c r="K657" t="s">
-        <v>4382</v>
+        <v>4385</v>
       </c>
       <c r="L657" t="s">
-        <v>4383</v>
+        <v>25</v>
       </c>
       <c r="M657" t="s">
-        <v>4384</v>
+        <v>4386</v>
       </c>
       <c r="N657" t="s">
-        <v>4385</v>
+        <v>4387</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B658" t="s">
         <v>15</v>
       </c>
       <c r="C658" t="s">
-        <v>4386</v>
+        <v>4388</v>
       </c>
       <c r="D658" t="s">
-        <v>4387</v>
-[...4 lines deleted...]
-      <c r="F658" t="s">
         <v>4389</v>
       </c>
-      <c r="G658" t="s">
+      <c r="E658"/>
+      <c r="F658"/>
+      <c r="G658"/>
+      <c r="H658" t="s">
         <v>4390</v>
       </c>
-      <c r="H658" t="s">
+      <c r="I658" t="s">
         <v>4391</v>
-      </c>
-[...1 lines deleted...]
-        <v>4392</v>
       </c>
       <c r="J658"/>
       <c r="K658" t="s">
+        <v>4392</v>
+      </c>
+      <c r="L658" t="s">
         <v>4393</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="M658" t="s">
         <v>4394</v>
       </c>
       <c r="N658" t="s">
         <v>4395</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
         <v>14</v>
       </c>
       <c r="B659" t="s">
         <v>15</v>
       </c>
-      <c r="C659"/>
+      <c r="C659" t="s">
+        <v>4396</v>
+      </c>
       <c r="D659" t="s">
-        <v>4396</v>
-[...3 lines deleted...]
-      <c r="G659"/>
+        <v>4397</v>
+      </c>
+      <c r="E659" t="s">
+        <v>4398</v>
+      </c>
+      <c r="F659" t="s">
+        <v>4399</v>
+      </c>
+      <c r="G659" t="s">
+        <v>4400</v>
+      </c>
       <c r="H659" t="s">
-        <v>4397</v>
+        <v>4401</v>
       </c>
       <c r="I659" t="s">
-        <v>4398</v>
+        <v>4402</v>
       </c>
       <c r="J659"/>
       <c r="K659" t="s">
-        <v>4399</v>
+        <v>4403</v>
       </c>
       <c r="L659" t="s">
-        <v>4400</v>
+        <v>4404</v>
       </c>
       <c r="M659" t="s">
-        <v>4401</v>
-[...1 lines deleted...]
-      <c r="N659"/>
+        <v>4405</v>
+      </c>
+      <c r="N659" t="s">
+        <v>4406</v>
+      </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B660" t="s">
         <v>15</v>
       </c>
       <c r="C660" t="s">
-        <v>4402</v>
+        <v>4407</v>
       </c>
       <c r="D660" t="s">
-        <v>4403</v>
-[...9 lines deleted...]
-      </c>
+        <v>4408</v>
+      </c>
+      <c r="E660"/>
+      <c r="F660"/>
+      <c r="G660"/>
       <c r="H660" t="s">
-        <v>4407</v>
+        <v>4409</v>
       </c>
       <c r="I660" t="s">
-        <v>4408</v>
+        <v>4410</v>
       </c>
       <c r="J660"/>
       <c r="K660" t="s">
-        <v>4409</v>
+        <v>4411</v>
       </c>
       <c r="L660" t="s">
-        <v>343</v>
+        <v>4412</v>
       </c>
       <c r="M660" t="s">
-        <v>4410</v>
+        <v>4413</v>
       </c>
       <c r="N660" t="s">
-        <v>4411</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B661" t="s">
         <v>15</v>
       </c>
       <c r="C661" t="s">
-        <v>4412</v>
+        <v>4415</v>
       </c>
       <c r="D661" t="s">
-        <v>4413</v>
+        <v>4416</v>
       </c>
       <c r="E661"/>
       <c r="F661"/>
       <c r="G661"/>
       <c r="H661" t="s">
-        <v>35</v>
+        <v>105</v>
       </c>
       <c r="I661" t="s">
-        <v>4414</v>
+        <v>4417</v>
       </c>
       <c r="J661"/>
       <c r="K661" t="s">
-        <v>4415</v>
+        <v>4418</v>
       </c>
       <c r="L661" t="s">
-        <v>4416</v>
+        <v>4419</v>
       </c>
       <c r="M661" t="s">
-        <v>4417</v>
+        <v>4420</v>
       </c>
       <c r="N661" t="s">
-        <v>4418</v>
+        <v>4421</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B662" t="s">
         <v>15</v>
       </c>
       <c r="C662" t="s">
-        <v>4419</v>
+        <v>4422</v>
       </c>
       <c r="D662" t="s">
-        <v>4420</v>
+        <v>4423</v>
       </c>
       <c r="E662"/>
       <c r="F662"/>
       <c r="G662"/>
       <c r="H662" t="s">
-        <v>35</v>
+        <v>4424</v>
       </c>
       <c r="I662" t="s">
-        <v>4421</v>
+        <v>4425</v>
       </c>
       <c r="J662"/>
       <c r="K662" t="s">
-        <v>4422</v>
+        <v>4426</v>
       </c>
       <c r="L662" t="s">
-        <v>4423</v>
+        <v>4427</v>
       </c>
       <c r="M662" t="s">
-        <v>4424</v>
+        <v>4428</v>
       </c>
       <c r="N662" t="s">
-        <v>4425</v>
+        <v>4429</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B663" t="s">
         <v>15</v>
       </c>
       <c r="C663" t="s">
-        <v>4426</v>
+        <v>4430</v>
       </c>
       <c r="D663" t="s">
-        <v>4427</v>
+        <v>4431</v>
       </c>
       <c r="E663"/>
       <c r="F663"/>
       <c r="G663"/>
       <c r="H663" t="s">
-        <v>4428</v>
+        <v>4432</v>
       </c>
       <c r="I663" t="s">
-        <v>4429</v>
+        <v>4433</v>
       </c>
       <c r="J663"/>
       <c r="K663" t="s">
-        <v>4430</v>
+        <v>4434</v>
       </c>
       <c r="L663" t="s">
-        <v>4431</v>
+        <v>4435</v>
       </c>
       <c r="M663" t="s">
-        <v>4432</v>
+        <v>4436</v>
       </c>
       <c r="N663" t="s">
-        <v>4433</v>
+        <v>4437</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B664" t="s">
         <v>15</v>
       </c>
       <c r="C664" t="s">
-        <v>4434</v>
+        <v>4438</v>
       </c>
       <c r="D664" t="s">
-        <v>4435</v>
+        <v>118</v>
       </c>
       <c r="E664"/>
       <c r="F664"/>
       <c r="G664"/>
       <c r="H664" t="s">
-        <v>4436</v>
+        <v>105</v>
       </c>
       <c r="I664" t="s">
-        <v>4437</v>
+        <v>4439</v>
       </c>
       <c r="J664"/>
       <c r="K664" t="s">
-        <v>4438</v>
+        <v>4440</v>
       </c>
       <c r="L664" t="s">
-        <v>4439</v>
+        <v>4441</v>
       </c>
       <c r="M664" t="s">
-        <v>4440</v>
+        <v>4442</v>
       </c>
       <c r="N664" t="s">
-        <v>4441</v>
+        <v>4443</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B665" t="s">
         <v>15</v>
       </c>
       <c r="C665" t="s">
-        <v>4442</v>
+        <v>4444</v>
       </c>
       <c r="D665" t="s">
-        <v>4443</v>
+        <v>4445</v>
       </c>
       <c r="E665"/>
       <c r="F665"/>
       <c r="G665"/>
       <c r="H665" t="s">
-        <v>4444</v>
+        <v>105</v>
       </c>
       <c r="I665" t="s">
-        <v>4445</v>
+        <v>4446</v>
       </c>
       <c r="J665"/>
       <c r="K665" t="s">
-        <v>4446</v>
+        <v>4447</v>
       </c>
       <c r="L665" t="s">
-        <v>4447</v>
+        <v>4448</v>
       </c>
       <c r="M665" t="s">
-        <v>4448</v>
+        <v>4449</v>
       </c>
       <c r="N665" t="s">
-        <v>4449</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
         <v>14</v>
       </c>
       <c r="B666" t="s">
         <v>15</v>
       </c>
       <c r="C666" t="s">
-        <v>4450</v>
+        <v>4451</v>
       </c>
       <c r="D666" t="s">
-        <v>4451</v>
-[...3 lines deleted...]
-      <c r="G666"/>
+        <v>4452</v>
+      </c>
+      <c r="E666" t="s">
+        <v>4453</v>
+      </c>
+      <c r="F666" t="s">
+        <v>4454</v>
+      </c>
+      <c r="G666" t="s">
+        <v>4455</v>
+      </c>
       <c r="H666" t="s">
-        <v>4452</v>
+        <v>4456</v>
       </c>
       <c r="I666" t="s">
-        <v>4453</v>
+        <v>4457</v>
       </c>
       <c r="J666"/>
       <c r="K666" t="s">
-        <v>4454</v>
+        <v>4458</v>
       </c>
       <c r="L666" t="s">
-        <v>4455</v>
+        <v>341</v>
       </c>
       <c r="M666" t="s">
-        <v>4456</v>
+        <v>4459</v>
       </c>
       <c r="N666" t="s">
-        <v>4457</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B667" t="s">
         <v>15</v>
       </c>
-      <c r="C667" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C667"/>
       <c r="D667" t="s">
-        <v>4459</v>
-[...4 lines deleted...]
-      <c r="F667" t="s">
         <v>4461</v>
       </c>
-      <c r="G667" t="s">
+      <c r="E667"/>
+      <c r="F667"/>
+      <c r="G667"/>
+      <c r="H667" t="s">
         <v>4462</v>
       </c>
-      <c r="H667" t="s">
+      <c r="I667" t="s">
         <v>4463</v>
-      </c>
-[...1 lines deleted...]
-        <v>4464</v>
       </c>
       <c r="J667"/>
       <c r="K667" t="s">
+        <v>4464</v>
+      </c>
+      <c r="L667" t="s">
         <v>4465</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="M667" t="s">
         <v>4466</v>
       </c>
-      <c r="N667" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N667"/>
     </row>
     <row r="668">
       <c r="A668" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B668" t="s">
         <v>15</v>
       </c>
       <c r="C668" t="s">
+        <v>4467</v>
+      </c>
+      <c r="D668" t="s">
         <v>4468</v>
       </c>
-      <c r="D668" t="s">
+      <c r="E668" t="s">
         <v>4469</v>
       </c>
-      <c r="E668" t="s">
+      <c r="F668" t="s">
         <v>4470</v>
       </c>
-      <c r="F668" t="s">
+      <c r="G668" t="s">
         <v>4471</v>
       </c>
-      <c r="G668" t="s">
+      <c r="H668" t="s">
         <v>4472</v>
       </c>
-      <c r="H668" t="s">
+      <c r="I668" t="s">
         <v>4473</v>
-      </c>
-[...1 lines deleted...]
-        <v>4474</v>
       </c>
       <c r="J668"/>
       <c r="K668" t="s">
+        <v>4474</v>
+      </c>
+      <c r="L668" t="s">
+        <v>409</v>
+      </c>
+      <c r="M668" t="s">
         <v>4475</v>
       </c>
-      <c r="L668" t="s">
-[...2 lines deleted...]
-      <c r="M668" t="s">
+      <c r="N668" t="s">
         <v>4476</v>
-      </c>
-[...1 lines deleted...]
-        <v>4477</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B669" t="s">
         <v>15</v>
       </c>
       <c r="C669" t="s">
+        <v>4477</v>
+      </c>
+      <c r="D669" t="s">
         <v>4478</v>
-      </c>
-[...1 lines deleted...]
-        <v>4479</v>
       </c>
       <c r="E669"/>
       <c r="F669"/>
       <c r="G669"/>
       <c r="H669" t="s">
-        <v>4480</v>
+        <v>105</v>
       </c>
       <c r="I669" t="s">
-        <v>4481</v>
+        <v>4479</v>
       </c>
       <c r="J669"/>
       <c r="K669" t="s">
+        <v>4480</v>
+      </c>
+      <c r="L669" t="s">
+        <v>4481</v>
+      </c>
+      <c r="M669" t="s">
         <v>4482</v>
       </c>
-      <c r="L669" t="s">
+      <c r="N669" t="s">
         <v>4483</v>
-      </c>
-[...4 lines deleted...]
-        <v>4485</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B670" t="s">
         <v>15</v>
       </c>
       <c r="C670" t="s">
-        <v>4486</v>
+        <v>4484</v>
       </c>
       <c r="D670" t="s">
-        <v>4487</v>
+        <v>4485</v>
       </c>
       <c r="E670"/>
       <c r="F670"/>
       <c r="G670"/>
       <c r="H670" t="s">
-        <v>4488</v>
+        <v>105</v>
       </c>
       <c r="I670" t="s">
-        <v>4489</v>
+        <v>4486</v>
       </c>
       <c r="J670"/>
       <c r="K670" t="s">
+        <v>4487</v>
+      </c>
+      <c r="L670" t="s">
+        <v>4488</v>
+      </c>
+      <c r="M670" t="s">
+        <v>4489</v>
+      </c>
+      <c r="N670" t="s">
         <v>4490</v>
-      </c>
-[...7 lines deleted...]
-        <v>4493</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B671" t="s">
         <v>15</v>
       </c>
       <c r="C671" t="s">
-        <v>4494</v>
+        <v>4491</v>
       </c>
       <c r="D671" t="s">
-        <v>4495</v>
+        <v>4492</v>
       </c>
       <c r="E671"/>
       <c r="F671"/>
       <c r="G671"/>
       <c r="H671" t="s">
-        <v>4496</v>
+        <v>4493</v>
       </c>
       <c r="I671" t="s">
-        <v>4497</v>
+        <v>4494</v>
       </c>
       <c r="J671"/>
       <c r="K671" t="s">
+        <v>4495</v>
+      </c>
+      <c r="L671" t="s">
+        <v>4496</v>
+      </c>
+      <c r="M671" t="s">
+        <v>4497</v>
+      </c>
+      <c r="N671" t="s">
         <v>4498</v>
-      </c>
-[...7 lines deleted...]
-        <v>4501</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B672" t="s">
         <v>15</v>
       </c>
       <c r="C672" t="s">
-        <v>4502</v>
+        <v>4499</v>
       </c>
       <c r="D672" t="s">
-        <v>4503</v>
+        <v>4500</v>
       </c>
       <c r="E672"/>
       <c r="F672"/>
       <c r="G672"/>
       <c r="H672" t="s">
-        <v>4504</v>
+        <v>4501</v>
       </c>
       <c r="I672" t="s">
-        <v>4505</v>
+        <v>4502</v>
       </c>
       <c r="J672"/>
       <c r="K672" t="s">
+        <v>4503</v>
+      </c>
+      <c r="L672" t="s">
+        <v>4504</v>
+      </c>
+      <c r="M672" t="s">
+        <v>4505</v>
+      </c>
+      <c r="N672" t="s">
         <v>4506</v>
-      </c>
-[...7 lines deleted...]
-        <v>4509</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B673" t="s">
         <v>15</v>
       </c>
       <c r="C673" t="s">
-        <v>4510</v>
+        <v>4507</v>
       </c>
       <c r="D673" t="s">
-        <v>4511</v>
+        <v>4508</v>
       </c>
       <c r="E673"/>
       <c r="F673"/>
       <c r="G673"/>
       <c r="H673" t="s">
-        <v>4512</v>
+        <v>4509</v>
       </c>
       <c r="I673" t="s">
-        <v>4513</v>
+        <v>4510</v>
       </c>
       <c r="J673"/>
       <c r="K673" t="s">
+        <v>4511</v>
+      </c>
+      <c r="L673" t="s">
+        <v>4512</v>
+      </c>
+      <c r="M673" t="s">
+        <v>4513</v>
+      </c>
+      <c r="N673" t="s">
         <v>4514</v>
-      </c>
-[...7 lines deleted...]
-        <v>4517</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B674" t="s">
         <v>15</v>
       </c>
       <c r="C674" t="s">
+        <v>4515</v>
+      </c>
+      <c r="D674" t="s">
+        <v>4516</v>
+      </c>
+      <c r="E674"/>
+      <c r="F674"/>
+      <c r="G674"/>
+      <c r="H674" t="s">
+        <v>4517</v>
+      </c>
+      <c r="I674" t="s">
         <v>4518</v>
-      </c>
-[...16 lines deleted...]
-        <v>4524</v>
       </c>
       <c r="J674"/>
       <c r="K674" t="s">
-        <v>4525</v>
+        <v>4519</v>
       </c>
       <c r="L674" t="s">
-        <v>663</v>
+        <v>4520</v>
       </c>
       <c r="M674" t="s">
-        <v>4526</v>
+        <v>4521</v>
       </c>
       <c r="N674" t="s">
-        <v>4527</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
         <v>14</v>
       </c>
       <c r="B675" t="s">
         <v>15</v>
       </c>
       <c r="C675" t="s">
+        <v>4523</v>
+      </c>
+      <c r="D675" t="s">
+        <v>4524</v>
+      </c>
+      <c r="E675" t="s">
+        <v>4525</v>
+      </c>
+      <c r="F675" t="s">
+        <v>4526</v>
+      </c>
+      <c r="G675" t="s">
+        <v>4527</v>
+      </c>
+      <c r="H675" t="s">
         <v>4528</v>
       </c>
-      <c r="D675" t="s">
+      <c r="I675" t="s">
         <v>4529</v>
-      </c>
-[...7 lines deleted...]
-        <v>4531</v>
       </c>
       <c r="J675"/>
       <c r="K675" t="s">
+        <v>4530</v>
+      </c>
+      <c r="L675" t="s">
+        <v>341</v>
+      </c>
+      <c r="M675" t="s">
+        <v>4531</v>
+      </c>
+      <c r="N675" t="s">
         <v>4532</v>
-      </c>
-[...7 lines deleted...]
-        <v>4535</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B676" t="s">
         <v>15</v>
       </c>
       <c r="C676" t="s">
+        <v>4533</v>
+      </c>
+      <c r="D676" t="s">
+        <v>4534</v>
+      </c>
+      <c r="E676" t="s">
+        <v>4535</v>
+      </c>
+      <c r="F676" t="s">
         <v>4536</v>
       </c>
-      <c r="D676" t="s">
+      <c r="G676" t="s">
         <v>4537</v>
       </c>
-      <c r="E676" t="s">
+      <c r="H676" t="s">
         <v>4538</v>
       </c>
-      <c r="F676" t="s">
+      <c r="I676" t="s">
         <v>4539</v>
-      </c>
-[...7 lines deleted...]
-        <v>4542</v>
       </c>
       <c r="J676"/>
       <c r="K676" t="s">
-        <v>4543</v>
+        <v>4540</v>
       </c>
       <c r="L676" t="s">
-        <v>663</v>
+        <v>409</v>
       </c>
       <c r="M676" t="s">
-        <v>4544</v>
+        <v>4541</v>
       </c>
       <c r="N676" t="s">
-        <v>4545</v>
+        <v>4542</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B677" t="s">
         <v>15</v>
       </c>
       <c r="C677" t="s">
-        <v>4546</v>
+        <v>4543</v>
       </c>
       <c r="D677" t="s">
-        <v>4547</v>
+        <v>4544</v>
       </c>
       <c r="E677"/>
       <c r="F677"/>
       <c r="G677"/>
       <c r="H677" t="s">
-        <v>4548</v>
+        <v>4545</v>
       </c>
       <c r="I677" t="s">
-        <v>4549</v>
+        <v>4546</v>
       </c>
       <c r="J677"/>
       <c r="K677" t="s">
+        <v>4547</v>
+      </c>
+      <c r="L677" t="s">
+        <v>4548</v>
+      </c>
+      <c r="M677" t="s">
+        <v>4549</v>
+      </c>
+      <c r="N677" t="s">
         <v>4550</v>
-      </c>
-[...7 lines deleted...]
-        <v>4553</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B678" t="s">
         <v>15</v>
       </c>
       <c r="C678" t="s">
-        <v>4554</v>
+        <v>4551</v>
       </c>
       <c r="D678" t="s">
-        <v>4555</v>
+        <v>4552</v>
       </c>
       <c r="E678"/>
       <c r="F678"/>
       <c r="G678"/>
       <c r="H678" t="s">
-        <v>4556</v>
+        <v>4553</v>
       </c>
       <c r="I678" t="s">
-        <v>4557</v>
+        <v>4554</v>
       </c>
       <c r="J678"/>
       <c r="K678" t="s">
+        <v>4555</v>
+      </c>
+      <c r="L678" t="s">
+        <v>4556</v>
+      </c>
+      <c r="M678" t="s">
+        <v>4557</v>
+      </c>
+      <c r="N678" t="s">
         <v>4558</v>
-      </c>
-[...7 lines deleted...]
-        <v>4561</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B679" t="s">
         <v>15</v>
       </c>
       <c r="C679" t="s">
-        <v>4562</v>
+        <v>4559</v>
       </c>
       <c r="D679" t="s">
-        <v>4563</v>
+        <v>4560</v>
       </c>
       <c r="E679"/>
       <c r="F679"/>
       <c r="G679"/>
       <c r="H679" t="s">
-        <v>35</v>
+        <v>4561</v>
       </c>
       <c r="I679" t="s">
-        <v>4564</v>
+        <v>4562</v>
       </c>
       <c r="J679"/>
       <c r="K679" t="s">
+        <v>4563</v>
+      </c>
+      <c r="L679" t="s">
+        <v>4564</v>
+      </c>
+      <c r="M679" t="s">
         <v>4565</v>
       </c>
-      <c r="L679" t="s">
+      <c r="N679" t="s">
         <v>4566</v>
-      </c>
-[...4 lines deleted...]
-        <v>4568</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B680" t="s">
         <v>15</v>
       </c>
       <c r="C680" t="s">
-        <v>4569</v>
+        <v>4567</v>
       </c>
       <c r="D680" t="s">
-        <v>4570</v>
+        <v>4568</v>
       </c>
       <c r="E680"/>
       <c r="F680"/>
       <c r="G680"/>
       <c r="H680" t="s">
-        <v>35</v>
+        <v>4569</v>
       </c>
       <c r="I680" t="s">
-        <v>4571</v>
+        <v>4570</v>
       </c>
       <c r="J680"/>
       <c r="K680" t="s">
+        <v>4571</v>
+      </c>
+      <c r="L680" t="s">
         <v>4572</v>
       </c>
-      <c r="L680" t="s">
+      <c r="M680" t="s">
         <v>4573</v>
       </c>
-      <c r="M680" t="s">
+      <c r="N680" t="s">
         <v>4574</v>
-      </c>
-[...1 lines deleted...]
-        <v>4575</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B681" t="s">
         <v>15</v>
       </c>
       <c r="C681" t="s">
+        <v>4575</v>
+      </c>
+      <c r="D681" t="s">
         <v>4576</v>
-      </c>
-[...1 lines deleted...]
-        <v>4570</v>
       </c>
       <c r="E681"/>
       <c r="F681"/>
       <c r="G681"/>
       <c r="H681" t="s">
-        <v>35</v>
+        <v>4577</v>
       </c>
       <c r="I681" t="s">
-        <v>4577</v>
+        <v>4578</v>
       </c>
       <c r="J681"/>
       <c r="K681" t="s">
-        <v>4578</v>
+        <v>4579</v>
       </c>
       <c r="L681" t="s">
-        <v>4579</v>
+        <v>4580</v>
       </c>
       <c r="M681" t="s">
-        <v>4580</v>
+        <v>4581</v>
       </c>
       <c r="N681" t="s">
-        <v>4581</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
         <v>14</v>
       </c>
       <c r="B682" t="s">
         <v>15</v>
       </c>
       <c r="C682" t="s">
-        <v>4562</v>
+        <v>4583</v>
       </c>
       <c r="D682" t="s">
-        <v>4570</v>
-[...3 lines deleted...]
-      <c r="G682"/>
+        <v>4584</v>
+      </c>
+      <c r="E682" t="s">
+        <v>4585</v>
+      </c>
+      <c r="F682" t="s">
+        <v>4586</v>
+      </c>
+      <c r="G682" t="s">
+        <v>4587</v>
+      </c>
       <c r="H682" t="s">
-        <v>4582</v>
+        <v>4588</v>
       </c>
       <c r="I682" t="s">
-        <v>4583</v>
+        <v>4589</v>
       </c>
       <c r="J682"/>
       <c r="K682" t="s">
-        <v>4584</v>
+        <v>4590</v>
       </c>
       <c r="L682" t="s">
-        <v>4573</v>
+        <v>54</v>
       </c>
       <c r="M682" t="s">
-        <v>4585</v>
+        <v>4591</v>
       </c>
       <c r="N682" t="s">
-        <v>4568</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B683" t="s">
         <v>15</v>
       </c>
       <c r="C683" t="s">
-        <v>2368</v>
+        <v>4593</v>
       </c>
       <c r="D683" t="s">
-        <v>4586</v>
+        <v>4594</v>
       </c>
       <c r="E683"/>
       <c r="F683"/>
       <c r="G683"/>
       <c r="H683" t="s">
-        <v>4587</v>
+        <v>4595</v>
       </c>
       <c r="I683" t="s">
-        <v>4588</v>
+        <v>4596</v>
       </c>
       <c r="J683"/>
       <c r="K683" t="s">
-        <v>4589</v>
+        <v>4597</v>
       </c>
       <c r="L683" t="s">
-        <v>4590</v>
+        <v>4598</v>
       </c>
       <c r="M683" t="s">
-        <v>4591</v>
+        <v>4599</v>
       </c>
       <c r="N683" t="s">
-        <v>2374</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
         <v>14</v>
       </c>
       <c r="B684" t="s">
         <v>15</v>
       </c>
       <c r="C684" t="s">
-        <v>4592</v>
+        <v>4601</v>
       </c>
       <c r="D684" t="s">
-        <v>4593</v>
-[...3 lines deleted...]
-      <c r="G684"/>
+        <v>4602</v>
+      </c>
+      <c r="E684" t="s">
+        <v>4603</v>
+      </c>
+      <c r="F684" t="s">
+        <v>4604</v>
+      </c>
+      <c r="G684" t="s">
+        <v>4605</v>
+      </c>
       <c r="H684" t="s">
-        <v>4594</v>
+        <v>4606</v>
       </c>
       <c r="I684" t="s">
-        <v>4595</v>
+        <v>4607</v>
       </c>
       <c r="J684"/>
       <c r="K684" t="s">
-        <v>4596</v>
+        <v>4608</v>
       </c>
       <c r="L684" t="s">
-        <v>4597</v>
+        <v>54</v>
       </c>
       <c r="M684" t="s">
-        <v>4598</v>
+        <v>4609</v>
       </c>
       <c r="N684" t="s">
-        <v>4599</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B685" t="s">
         <v>15</v>
       </c>
       <c r="C685" t="s">
-        <v>4600</v>
+        <v>4611</v>
       </c>
       <c r="D685" t="s">
-        <v>4601</v>
+        <v>4612</v>
       </c>
       <c r="E685"/>
       <c r="F685"/>
       <c r="G685"/>
       <c r="H685" t="s">
-        <v>4602</v>
+        <v>4613</v>
       </c>
       <c r="I685" t="s">
-        <v>4603</v>
+        <v>4614</v>
       </c>
       <c r="J685"/>
       <c r="K685" t="s">
-        <v>4604</v>
+        <v>4615</v>
       </c>
       <c r="L685" t="s">
-        <v>4605</v>
+        <v>4616</v>
       </c>
       <c r="M685" t="s">
-        <v>4606</v>
+        <v>4617</v>
       </c>
       <c r="N685" t="s">
-        <v>4607</v>
+        <v>4618</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B686" t="s">
         <v>15</v>
       </c>
       <c r="C686" t="s">
-        <v>4608</v>
+        <v>4619</v>
       </c>
       <c r="D686" t="s">
-        <v>4609</v>
+        <v>4620</v>
       </c>
       <c r="E686"/>
       <c r="F686"/>
       <c r="G686"/>
       <c r="H686" t="s">
-        <v>4512</v>
+        <v>4621</v>
       </c>
       <c r="I686" t="s">
-        <v>4610</v>
+        <v>4622</v>
       </c>
       <c r="J686"/>
       <c r="K686" t="s">
-        <v>4611</v>
+        <v>4623</v>
       </c>
       <c r="L686" t="s">
-        <v>4612</v>
+        <v>4624</v>
       </c>
       <c r="M686" t="s">
-        <v>4613</v>
+        <v>4625</v>
       </c>
       <c r="N686" t="s">
-        <v>4614</v>
+        <v>4626</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B687" t="s">
         <v>15</v>
       </c>
       <c r="C687" t="s">
-        <v>4615</v>
+        <v>4627</v>
       </c>
       <c r="D687" t="s">
-        <v>4616</v>
+        <v>4628</v>
       </c>
       <c r="E687"/>
       <c r="F687"/>
       <c r="G687"/>
       <c r="H687" t="s">
-        <v>4617</v>
+        <v>105</v>
       </c>
       <c r="I687" t="s">
-        <v>4618</v>
+        <v>4629</v>
       </c>
       <c r="J687"/>
       <c r="K687" t="s">
-        <v>4619</v>
+        <v>4630</v>
       </c>
       <c r="L687" t="s">
-        <v>4620</v>
+        <v>4631</v>
       </c>
       <c r="M687" t="s">
-        <v>4621</v>
+        <v>4632</v>
       </c>
       <c r="N687" t="s">
-        <v>4622</v>
+        <v>4633</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B688" t="s">
         <v>15</v>
       </c>
       <c r="C688" t="s">
-        <v>4623</v>
+        <v>4634</v>
       </c>
       <c r="D688" t="s">
-        <v>4624</v>
+        <v>4635</v>
       </c>
       <c r="E688"/>
       <c r="F688"/>
       <c r="G688"/>
       <c r="H688" t="s">
-        <v>4625</v>
+        <v>105</v>
       </c>
       <c r="I688" t="s">
-        <v>4626</v>
+        <v>4636</v>
       </c>
       <c r="J688"/>
       <c r="K688" t="s">
-        <v>4627</v>
+        <v>4637</v>
       </c>
       <c r="L688" t="s">
-        <v>4628</v>
+        <v>4638</v>
       </c>
       <c r="M688" t="s">
-        <v>4629</v>
+        <v>4639</v>
       </c>
       <c r="N688" t="s">
-        <v>4630</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B689" t="s">
         <v>15</v>
       </c>
       <c r="C689" t="s">
-        <v>4631</v>
+        <v>4641</v>
       </c>
       <c r="D689" t="s">
-        <v>4632</v>
+        <v>4635</v>
       </c>
       <c r="E689"/>
       <c r="F689"/>
       <c r="G689"/>
       <c r="H689" t="s">
-        <v>4633</v>
+        <v>105</v>
       </c>
       <c r="I689" t="s">
-        <v>4634</v>
+        <v>4642</v>
       </c>
       <c r="J689"/>
       <c r="K689" t="s">
-        <v>4635</v>
+        <v>4643</v>
       </c>
       <c r="L689" t="s">
-        <v>4636</v>
+        <v>4644</v>
       </c>
       <c r="M689" t="s">
-        <v>4637</v>
+        <v>4645</v>
       </c>
       <c r="N689" t="s">
-        <v>4638</v>
+        <v>4646</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B690" t="s">
         <v>15</v>
       </c>
       <c r="C690" t="s">
-        <v>4639</v>
+        <v>4627</v>
       </c>
       <c r="D690" t="s">
-        <v>4640</v>
+        <v>4635</v>
       </c>
       <c r="E690"/>
       <c r="F690"/>
       <c r="G690"/>
       <c r="H690" t="s">
-        <v>4641</v>
+        <v>4647</v>
       </c>
       <c r="I690" t="s">
-        <v>4642</v>
+        <v>4648</v>
       </c>
       <c r="J690"/>
       <c r="K690" t="s">
-        <v>4643</v>
+        <v>4649</v>
       </c>
       <c r="L690" t="s">
-        <v>4644</v>
+        <v>4638</v>
       </c>
       <c r="M690" t="s">
-        <v>4645</v>
+        <v>4650</v>
       </c>
       <c r="N690" t="s">
-        <v>4646</v>
+        <v>4633</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B691" t="s">
         <v>15</v>
       </c>
       <c r="C691" t="s">
-        <v>4647</v>
+        <v>2433</v>
       </c>
       <c r="D691" t="s">
-        <v>4648</v>
-[...7 lines deleted...]
-      <c r="G691" t="s">
         <v>4651</v>
       </c>
+      <c r="E691"/>
+      <c r="F691"/>
+      <c r="G691"/>
       <c r="H691" t="s">
         <v>4652</v>
       </c>
       <c r="I691" t="s">
         <v>4653</v>
       </c>
       <c r="J691"/>
       <c r="K691" t="s">
         <v>4654</v>
       </c>
       <c r="L691" t="s">
-        <v>663</v>
+        <v>4655</v>
       </c>
       <c r="M691" t="s">
-        <v>4655</v>
+        <v>4656</v>
       </c>
       <c r="N691" t="s">
-        <v>4656</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B692" t="s">
         <v>15</v>
       </c>
       <c r="C692" t="s">
         <v>4657</v>
       </c>
       <c r="D692" t="s">
-        <v>4648</v>
-[...1 lines deleted...]
-      <c r="E692" t="s">
         <v>4658</v>
       </c>
-      <c r="F692" t="s">
+      <c r="E692"/>
+      <c r="F692"/>
+      <c r="G692"/>
+      <c r="H692" t="s">
         <v>4659</v>
       </c>
-      <c r="G692" t="s">
+      <c r="I692" t="s">
         <v>4660</v>
-      </c>
-[...4 lines deleted...]
-        <v>4662</v>
       </c>
       <c r="J692"/>
       <c r="K692" t="s">
+        <v>4661</v>
+      </c>
+      <c r="L692" t="s">
+        <v>4662</v>
+      </c>
+      <c r="M692" t="s">
         <v>4663</v>
       </c>
-      <c r="L692" t="s">
-[...2 lines deleted...]
-      <c r="M692" t="s">
+      <c r="N692" t="s">
         <v>4664</v>
-      </c>
-[...1 lines deleted...]
-        <v>4665</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B693" t="s">
         <v>15</v>
       </c>
       <c r="C693" t="s">
+        <v>4665</v>
+      </c>
+      <c r="D693" t="s">
         <v>4666</v>
       </c>
-      <c r="D693" t="s">
+      <c r="E693"/>
+      <c r="F693"/>
+      <c r="G693"/>
+      <c r="H693" t="s">
         <v>4667</v>
       </c>
-      <c r="E693" t="s">
+      <c r="I693" t="s">
         <v>4668</v>
-      </c>
-[...10 lines deleted...]
-        <v>4672</v>
       </c>
       <c r="J693"/>
       <c r="K693" t="s">
-        <v>4673</v>
+        <v>4669</v>
       </c>
       <c r="L693" t="s">
-        <v>273</v>
+        <v>4670</v>
       </c>
       <c r="M693" t="s">
-        <v>4674</v>
+        <v>4671</v>
       </c>
       <c r="N693" t="s">
-        <v>4675</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B694" t="s">
         <v>15</v>
       </c>
       <c r="C694" t="s">
-        <v>4676</v>
+        <v>4673</v>
       </c>
       <c r="D694" t="s">
-        <v>4677</v>
-[...9 lines deleted...]
-      </c>
+        <v>4674</v>
+      </c>
+      <c r="E694"/>
+      <c r="F694"/>
+      <c r="G694"/>
       <c r="H694" t="s">
-        <v>4681</v>
+        <v>4577</v>
       </c>
       <c r="I694" t="s">
-        <v>4682</v>
+        <v>4675</v>
       </c>
       <c r="J694"/>
       <c r="K694" t="s">
-        <v>4683</v>
+        <v>4676</v>
       </c>
       <c r="L694" t="s">
-        <v>663</v>
+        <v>4677</v>
       </c>
       <c r="M694" t="s">
-        <v>4684</v>
+        <v>4678</v>
       </c>
       <c r="N694" t="s">
-        <v>4685</v>
+        <v>4679</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B695" t="s">
         <v>15</v>
       </c>
       <c r="C695" t="s">
-        <v>4686</v>
+        <v>4680</v>
       </c>
       <c r="D695" t="s">
-        <v>4687</v>
+        <v>4681</v>
       </c>
       <c r="E695"/>
       <c r="F695"/>
       <c r="G695"/>
       <c r="H695" t="s">
-        <v>4688</v>
+        <v>4682</v>
       </c>
       <c r="I695" t="s">
-        <v>4689</v>
+        <v>4683</v>
       </c>
       <c r="J695"/>
       <c r="K695" t="s">
-        <v>4690</v>
+        <v>4684</v>
       </c>
       <c r="L695" t="s">
-        <v>4691</v>
+        <v>4685</v>
       </c>
       <c r="M695" t="s">
-        <v>4692</v>
+        <v>4686</v>
       </c>
       <c r="N695" t="s">
-        <v>4693</v>
+        <v>4687</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B696" t="s">
         <v>15</v>
       </c>
       <c r="C696" t="s">
-        <v>4694</v>
+        <v>4688</v>
       </c>
       <c r="D696" t="s">
-        <v>4695</v>
+        <v>4689</v>
       </c>
       <c r="E696"/>
       <c r="F696"/>
       <c r="G696"/>
       <c r="H696" t="s">
-        <v>4696</v>
+        <v>4690</v>
       </c>
       <c r="I696" t="s">
-        <v>4697</v>
+        <v>4691</v>
       </c>
       <c r="J696"/>
       <c r="K696" t="s">
-        <v>4698</v>
+        <v>4692</v>
       </c>
       <c r="L696" t="s">
-        <v>4699</v>
+        <v>4693</v>
       </c>
       <c r="M696" t="s">
-        <v>4700</v>
+        <v>4694</v>
       </c>
       <c r="N696" t="s">
-        <v>4701</v>
+        <v>4695</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B697" t="s">
         <v>15</v>
       </c>
       <c r="C697" t="s">
-        <v>4702</v>
+        <v>4696</v>
       </c>
       <c r="D697" t="s">
-        <v>4703</v>
+        <v>4697</v>
       </c>
       <c r="E697"/>
       <c r="F697"/>
       <c r="G697"/>
       <c r="H697" t="s">
-        <v>4704</v>
+        <v>4698</v>
       </c>
       <c r="I697" t="s">
-        <v>4705</v>
+        <v>4699</v>
       </c>
       <c r="J697"/>
       <c r="K697" t="s">
-        <v>4706</v>
+        <v>4700</v>
       </c>
       <c r="L697" t="s">
-        <v>4707</v>
+        <v>4701</v>
       </c>
       <c r="M697" t="s">
-        <v>4708</v>
+        <v>4702</v>
       </c>
       <c r="N697" t="s">
-        <v>4709</v>
+        <v>4703</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B698" t="s">
         <v>15</v>
       </c>
       <c r="C698" t="s">
-        <v>4710</v>
+        <v>4704</v>
       </c>
       <c r="D698" t="s">
-        <v>4711</v>
-[...9 lines deleted...]
-      </c>
+        <v>4705</v>
+      </c>
+      <c r="E698"/>
+      <c r="F698"/>
+      <c r="G698"/>
       <c r="H698" t="s">
-        <v>4715</v>
+        <v>4706</v>
       </c>
       <c r="I698" t="s">
-        <v>4716</v>
+        <v>4707</v>
       </c>
       <c r="J698"/>
       <c r="K698" t="s">
-        <v>4717</v>
+        <v>4708</v>
       </c>
       <c r="L698" t="s">
-        <v>4718</v>
+        <v>4709</v>
       </c>
       <c r="M698" t="s">
-        <v>4719</v>
+        <v>4710</v>
       </c>
       <c r="N698" t="s">
-        <v>4720</v>
+        <v>4711</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B699" t="s">
         <v>15</v>
       </c>
       <c r="C699" t="s">
-        <v>4721</v>
+        <v>4712</v>
       </c>
       <c r="D699" t="s">
-        <v>4722</v>
+        <v>4713</v>
       </c>
       <c r="E699" t="s">
-        <v>4723</v>
+        <v>4714</v>
       </c>
       <c r="F699" t="s">
-        <v>4724</v>
+        <v>4715</v>
       </c>
       <c r="G699" t="s">
-        <v>4725</v>
+        <v>4716</v>
       </c>
       <c r="H699" t="s">
-        <v>4726</v>
+        <v>4717</v>
       </c>
       <c r="I699" t="s">
-        <v>4727</v>
+        <v>4718</v>
       </c>
       <c r="J699"/>
       <c r="K699" t="s">
-        <v>4728</v>
+        <v>4719</v>
       </c>
       <c r="L699" t="s">
-        <v>4729</v>
+        <v>54</v>
       </c>
       <c r="M699" t="s">
-        <v>4730</v>
+        <v>4720</v>
       </c>
       <c r="N699" t="s">
-        <v>4731</v>
+        <v>4721</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B700" t="s">
         <v>15</v>
       </c>
       <c r="C700" t="s">
-        <v>4732</v>
+        <v>4722</v>
       </c>
       <c r="D700" t="s">
-        <v>4733</v>
+        <v>4713</v>
       </c>
       <c r="E700" t="s">
-        <v>4734</v>
+        <v>4723</v>
       </c>
       <c r="F700" t="s">
-        <v>4735</v>
+        <v>4724</v>
       </c>
       <c r="G700" t="s">
-        <v>4736</v>
+        <v>4725</v>
       </c>
       <c r="H700" t="s">
-        <v>4737</v>
+        <v>4726</v>
       </c>
       <c r="I700" t="s">
-        <v>4738</v>
+        <v>4727</v>
       </c>
       <c r="J700"/>
       <c r="K700" t="s">
-        <v>4739</v>
+        <v>4728</v>
       </c>
       <c r="L700" t="s">
-        <v>4740</v>
+        <v>54</v>
       </c>
       <c r="M700" t="s">
-        <v>4741</v>
+        <v>4729</v>
       </c>
       <c r="N700" t="s">
-        <v>4742</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B701" t="s">
         <v>15</v>
       </c>
       <c r="C701" t="s">
-        <v>4743</v>
+        <v>4731</v>
       </c>
       <c r="D701" t="s">
-        <v>4744</v>
+        <v>4732</v>
       </c>
       <c r="E701" t="s">
-        <v>4745</v>
+        <v>4733</v>
       </c>
       <c r="F701" t="s">
-        <v>4746</v>
+        <v>4734</v>
       </c>
       <c r="G701" t="s">
-        <v>4747</v>
+        <v>4735</v>
       </c>
       <c r="H701" t="s">
-        <v>4748</v>
+        <v>4736</v>
       </c>
       <c r="I701" t="s">
-        <v>4749</v>
+        <v>4737</v>
       </c>
       <c r="J701"/>
       <c r="K701" t="s">
-        <v>4750</v>
+        <v>4738</v>
       </c>
       <c r="L701" t="s">
-        <v>4751</v>
+        <v>341</v>
       </c>
       <c r="M701" t="s">
-        <v>4752</v>
+        <v>4739</v>
       </c>
       <c r="N701" t="s">
-        <v>4753</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B702" t="s">
         <v>15</v>
       </c>
       <c r="C702" t="s">
-        <v>4754</v>
+        <v>4741</v>
       </c>
       <c r="D702" t="s">
-        <v>4755</v>
+        <v>4742</v>
       </c>
       <c r="E702" t="s">
-        <v>4756</v>
+        <v>4743</v>
       </c>
       <c r="F702" t="s">
-        <v>4757</v>
+        <v>4744</v>
       </c>
       <c r="G702" t="s">
-        <v>4758</v>
+        <v>4745</v>
       </c>
       <c r="H702" t="s">
-        <v>4759</v>
+        <v>4746</v>
       </c>
       <c r="I702" t="s">
-        <v>4760</v>
+        <v>4747</v>
       </c>
       <c r="J702"/>
       <c r="K702" t="s">
-        <v>4761</v>
+        <v>4748</v>
       </c>
       <c r="L702" t="s">
-        <v>4762</v>
+        <v>54</v>
       </c>
       <c r="M702" t="s">
-        <v>4763</v>
+        <v>4749</v>
       </c>
       <c r="N702" t="s">
-        <v>4764</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B703" t="s">
         <v>15</v>
       </c>
       <c r="C703" t="s">
-        <v>4765</v>
+        <v>4751</v>
       </c>
       <c r="D703" t="s">
-        <v>4766</v>
-[...9 lines deleted...]
-      </c>
+        <v>4752</v>
+      </c>
+      <c r="E703"/>
+      <c r="F703"/>
+      <c r="G703"/>
       <c r="H703" t="s">
-        <v>4770</v>
+        <v>4753</v>
       </c>
       <c r="I703" t="s">
-        <v>4771</v>
+        <v>4754</v>
       </c>
       <c r="J703"/>
       <c r="K703" t="s">
-        <v>4772</v>
+        <v>4755</v>
       </c>
       <c r="L703" t="s">
-        <v>4773</v>
+        <v>4756</v>
       </c>
       <c r="M703" t="s">
-        <v>4774</v>
+        <v>4757</v>
       </c>
       <c r="N703" t="s">
-        <v>4775</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B704" t="s">
         <v>15</v>
       </c>
       <c r="C704" t="s">
-        <v>4776</v>
+        <v>4759</v>
       </c>
       <c r="D704" t="s">
-        <v>4777</v>
-[...9 lines deleted...]
-      </c>
+        <v>4760</v>
+      </c>
+      <c r="E704"/>
+      <c r="F704"/>
+      <c r="G704"/>
       <c r="H704" t="s">
-        <v>4781</v>
+        <v>4761</v>
       </c>
       <c r="I704" t="s">
-        <v>4782</v>
+        <v>4762</v>
       </c>
       <c r="J704"/>
       <c r="K704" t="s">
-        <v>4783</v>
+        <v>4763</v>
       </c>
       <c r="L704" t="s">
-        <v>4784</v>
+        <v>4764</v>
       </c>
       <c r="M704" t="s">
-        <v>4785</v>
+        <v>4765</v>
       </c>
       <c r="N704" t="s">
-        <v>4786</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B705" t="s">
         <v>15</v>
       </c>
       <c r="C705" t="s">
-        <v>4787</v>
+        <v>4767</v>
       </c>
       <c r="D705" t="s">
-        <v>4788</v>
-[...9 lines deleted...]
-      </c>
+        <v>4768</v>
+      </c>
+      <c r="E705"/>
+      <c r="F705"/>
+      <c r="G705"/>
       <c r="H705" t="s">
-        <v>4792</v>
+        <v>4769</v>
       </c>
       <c r="I705" t="s">
-        <v>4793</v>
+        <v>4770</v>
       </c>
       <c r="J705"/>
       <c r="K705" t="s">
-        <v>4794</v>
+        <v>4771</v>
       </c>
       <c r="L705" t="s">
-        <v>4795</v>
+        <v>4772</v>
       </c>
       <c r="M705" t="s">
-        <v>4796</v>
+        <v>4773</v>
       </c>
       <c r="N705" t="s">
-        <v>4797</v>
+        <v>4774</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B706" t="s">
         <v>15</v>
       </c>
       <c r="C706" t="s">
-        <v>4798</v>
+        <v>4775</v>
       </c>
       <c r="D706" t="s">
-        <v>4799</v>
+        <v>4776</v>
       </c>
       <c r="E706" t="s">
-        <v>4800</v>
+        <v>4777</v>
       </c>
       <c r="F706" t="s">
-        <v>4801</v>
+        <v>4778</v>
       </c>
       <c r="G706" t="s">
-        <v>4802</v>
+        <v>4779</v>
       </c>
       <c r="H706" t="s">
-        <v>4803</v>
+        <v>4780</v>
       </c>
       <c r="I706" t="s">
-        <v>4804</v>
+        <v>4781</v>
       </c>
       <c r="J706"/>
       <c r="K706" t="s">
-        <v>4805</v>
+        <v>4782</v>
       </c>
       <c r="L706" t="s">
-        <v>4806</v>
+        <v>4783</v>
       </c>
       <c r="M706" t="s">
-        <v>4807</v>
+        <v>4784</v>
       </c>
       <c r="N706" t="s">
-        <v>4808</v>
+        <v>4785</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B707" t="s">
         <v>15</v>
       </c>
       <c r="C707" t="s">
-        <v>4809</v>
+        <v>4786</v>
       </c>
       <c r="D707" t="s">
-        <v>4810</v>
+        <v>4787</v>
       </c>
       <c r="E707" t="s">
-        <v>4811</v>
+        <v>4788</v>
       </c>
       <c r="F707" t="s">
-        <v>4812</v>
+        <v>4789</v>
       </c>
       <c r="G707" t="s">
-        <v>4813</v>
+        <v>4790</v>
       </c>
       <c r="H707" t="s">
-        <v>4814</v>
+        <v>4791</v>
       </c>
       <c r="I707" t="s">
-        <v>4815</v>
+        <v>4792</v>
       </c>
       <c r="J707"/>
       <c r="K707" t="s">
-        <v>4816</v>
+        <v>4793</v>
       </c>
       <c r="L707" t="s">
-        <v>4817</v>
+        <v>4794</v>
       </c>
       <c r="M707" t="s">
-        <v>4818</v>
+        <v>4795</v>
       </c>
       <c r="N707" t="s">
-        <v>4819</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B708" t="s">
         <v>15</v>
       </c>
       <c r="C708" t="s">
-        <v>4820</v>
+        <v>4797</v>
       </c>
       <c r="D708" t="s">
-        <v>4821</v>
+        <v>4798</v>
       </c>
       <c r="E708" t="s">
-        <v>4822</v>
+        <v>4799</v>
       </c>
       <c r="F708" t="s">
-        <v>4823</v>
+        <v>4800</v>
       </c>
       <c r="G708" t="s">
-        <v>4824</v>
+        <v>4801</v>
       </c>
       <c r="H708" t="s">
-        <v>4825</v>
+        <v>4802</v>
       </c>
       <c r="I708" t="s">
-        <v>4826</v>
+        <v>4803</v>
       </c>
       <c r="J708"/>
       <c r="K708" t="s">
-        <v>4827</v>
+        <v>4804</v>
       </c>
       <c r="L708" t="s">
-        <v>4828</v>
+        <v>4805</v>
       </c>
       <c r="M708" t="s">
-        <v>4829</v>
+        <v>4806</v>
       </c>
       <c r="N708" t="s">
-        <v>4830</v>
+        <v>4807</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B709" t="s">
         <v>15</v>
       </c>
       <c r="C709" t="s">
-        <v>4831</v>
+        <v>4808</v>
       </c>
       <c r="D709" t="s">
-        <v>4832</v>
+        <v>4809</v>
       </c>
       <c r="E709" t="s">
-        <v>4833</v>
+        <v>4810</v>
       </c>
       <c r="F709" t="s">
-        <v>4834</v>
+        <v>4811</v>
       </c>
       <c r="G709" t="s">
-        <v>4835</v>
+        <v>4812</v>
       </c>
       <c r="H709" t="s">
-        <v>4836</v>
+        <v>4813</v>
       </c>
       <c r="I709" t="s">
-        <v>4837</v>
+        <v>4814</v>
       </c>
       <c r="J709"/>
       <c r="K709" t="s">
-        <v>4838</v>
+        <v>4815</v>
       </c>
       <c r="L709" t="s">
-        <v>4839</v>
+        <v>4816</v>
       </c>
       <c r="M709" t="s">
-        <v>4840</v>
+        <v>4817</v>
       </c>
       <c r="N709" t="s">
-        <v>4841</v>
+        <v>4818</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B710" t="s">
         <v>15</v>
       </c>
       <c r="C710" t="s">
-        <v>4842</v>
+        <v>4819</v>
       </c>
       <c r="D710" t="s">
-        <v>4843</v>
+        <v>4820</v>
       </c>
       <c r="E710" t="s">
-        <v>4844</v>
+        <v>4821</v>
       </c>
       <c r="F710" t="s">
-        <v>4845</v>
+        <v>4822</v>
       </c>
       <c r="G710" t="s">
-        <v>4846</v>
+        <v>4823</v>
       </c>
       <c r="H710" t="s">
-        <v>4847</v>
+        <v>4824</v>
       </c>
       <c r="I710" t="s">
-        <v>4848</v>
+        <v>4825</v>
       </c>
       <c r="J710"/>
       <c r="K710" t="s">
-        <v>4849</v>
+        <v>4826</v>
       </c>
       <c r="L710" t="s">
-        <v>4850</v>
+        <v>4827</v>
       </c>
       <c r="M710" t="s">
-        <v>4851</v>
+        <v>4828</v>
       </c>
       <c r="N710" t="s">
-        <v>4852</v>
+        <v>4829</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B711" t="s">
         <v>15</v>
       </c>
       <c r="C711" t="s">
-        <v>4853</v>
+        <v>4830</v>
       </c>
       <c r="D711" t="s">
-        <v>4854</v>
+        <v>4831</v>
       </c>
       <c r="E711" t="s">
-        <v>4855</v>
+        <v>4832</v>
       </c>
       <c r="F711" t="s">
-        <v>4856</v>
+        <v>4833</v>
       </c>
       <c r="G711" t="s">
-        <v>4857</v>
+        <v>4834</v>
       </c>
       <c r="H711" t="s">
-        <v>4858</v>
+        <v>4835</v>
       </c>
       <c r="I711" t="s">
-        <v>4859</v>
+        <v>4836</v>
       </c>
       <c r="J711"/>
       <c r="K711" t="s">
-        <v>4860</v>
+        <v>4837</v>
       </c>
       <c r="L711" t="s">
-        <v>4861</v>
+        <v>4838</v>
       </c>
       <c r="M711" t="s">
-        <v>4862</v>
+        <v>4839</v>
       </c>
       <c r="N711" t="s">
-        <v>4863</v>
+        <v>4840</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B712" t="s">
         <v>15</v>
       </c>
       <c r="C712" t="s">
-        <v>4864</v>
+        <v>4841</v>
       </c>
       <c r="D712" t="s">
-        <v>4865</v>
+        <v>4842</v>
       </c>
       <c r="E712" t="s">
-        <v>4866</v>
+        <v>4843</v>
       </c>
       <c r="F712" t="s">
-        <v>4867</v>
+        <v>4844</v>
       </c>
       <c r="G712" t="s">
-        <v>4868</v>
+        <v>4845</v>
       </c>
       <c r="H712" t="s">
-        <v>4869</v>
+        <v>4846</v>
       </c>
       <c r="I712" t="s">
-        <v>4870</v>
+        <v>4847</v>
       </c>
       <c r="J712"/>
       <c r="K712" t="s">
-        <v>4871</v>
+        <v>4848</v>
       </c>
       <c r="L712" t="s">
-        <v>4872</v>
+        <v>4849</v>
       </c>
       <c r="M712" t="s">
-        <v>4873</v>
+        <v>4850</v>
       </c>
       <c r="N712" t="s">
-        <v>4874</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B713" t="s">
         <v>15</v>
       </c>
       <c r="C713" t="s">
-        <v>4875</v>
+        <v>4852</v>
       </c>
       <c r="D713" t="s">
-        <v>4876</v>
+        <v>4853</v>
       </c>
       <c r="E713" t="s">
-        <v>4877</v>
+        <v>4854</v>
       </c>
       <c r="F713" t="s">
-        <v>4878</v>
+        <v>4855</v>
       </c>
       <c r="G713" t="s">
-        <v>4879</v>
+        <v>4856</v>
       </c>
       <c r="H713" t="s">
-        <v>4880</v>
+        <v>4857</v>
       </c>
       <c r="I713" t="s">
-        <v>4881</v>
+        <v>4858</v>
       </c>
       <c r="J713"/>
       <c r="K713" t="s">
-        <v>4882</v>
+        <v>4859</v>
       </c>
       <c r="L713" t="s">
-        <v>4883</v>
+        <v>4860</v>
       </c>
       <c r="M713" t="s">
-        <v>4884</v>
+        <v>4861</v>
       </c>
       <c r="N713" t="s">
-        <v>4885</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B714" t="s">
         <v>15</v>
       </c>
       <c r="C714" t="s">
-        <v>4886</v>
+        <v>4863</v>
       </c>
       <c r="D714" t="s">
-        <v>4887</v>
+        <v>4864</v>
       </c>
       <c r="E714" t="s">
-        <v>4888</v>
+        <v>4865</v>
       </c>
       <c r="F714" t="s">
-        <v>4889</v>
+        <v>4866</v>
       </c>
       <c r="G714" t="s">
-        <v>4890</v>
+        <v>4867</v>
       </c>
       <c r="H714" t="s">
-        <v>4891</v>
+        <v>4868</v>
       </c>
       <c r="I714" t="s">
-        <v>4892</v>
+        <v>4869</v>
       </c>
       <c r="J714"/>
       <c r="K714" t="s">
-        <v>4893</v>
+        <v>4870</v>
       </c>
       <c r="L714" t="s">
-        <v>4894</v>
+        <v>4871</v>
       </c>
       <c r="M714" t="s">
-        <v>4895</v>
+        <v>4872</v>
       </c>
       <c r="N714" t="s">
-        <v>4896</v>
+        <v>4873</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B715" t="s">
         <v>15</v>
       </c>
       <c r="C715" t="s">
-        <v>4897</v>
+        <v>4874</v>
       </c>
       <c r="D715" t="s">
-        <v>4898</v>
+        <v>4875</v>
       </c>
       <c r="E715" t="s">
-        <v>4899</v>
+        <v>4876</v>
       </c>
       <c r="F715" t="s">
-        <v>4900</v>
+        <v>4877</v>
       </c>
       <c r="G715" t="s">
-        <v>4901</v>
+        <v>4878</v>
       </c>
       <c r="H715" t="s">
-        <v>4902</v>
+        <v>4879</v>
       </c>
       <c r="I715" t="s">
-        <v>4903</v>
+        <v>4880</v>
       </c>
       <c r="J715"/>
       <c r="K715" t="s">
-        <v>4904</v>
+        <v>4881</v>
       </c>
       <c r="L715" t="s">
-        <v>4905</v>
+        <v>4882</v>
       </c>
       <c r="M715" t="s">
-        <v>4906</v>
+        <v>4883</v>
       </c>
       <c r="N715" t="s">
-        <v>4907</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B716" t="s">
         <v>15</v>
       </c>
       <c r="C716" t="s">
-        <v>4908</v>
+        <v>4885</v>
       </c>
       <c r="D716" t="s">
-        <v>4909</v>
+        <v>4886</v>
       </c>
       <c r="E716" t="s">
-        <v>4910</v>
+        <v>4887</v>
       </c>
       <c r="F716" t="s">
-        <v>4911</v>
+        <v>4888</v>
       </c>
       <c r="G716" t="s">
-        <v>4912</v>
+        <v>4889</v>
       </c>
       <c r="H716" t="s">
-        <v>4913</v>
+        <v>4890</v>
       </c>
       <c r="I716" t="s">
-        <v>4914</v>
+        <v>4891</v>
       </c>
       <c r="J716"/>
       <c r="K716" t="s">
-        <v>4915</v>
+        <v>4892</v>
       </c>
       <c r="L716" t="s">
-        <v>4916</v>
+        <v>4893</v>
       </c>
       <c r="M716" t="s">
-        <v>4917</v>
+        <v>4894</v>
       </c>
       <c r="N716" t="s">
-        <v>4918</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B717" t="s">
         <v>15</v>
       </c>
       <c r="C717" t="s">
-        <v>4919</v>
+        <v>4896</v>
       </c>
       <c r="D717" t="s">
-        <v>4920</v>
+        <v>4897</v>
       </c>
       <c r="E717" t="s">
-        <v>4921</v>
+        <v>4898</v>
       </c>
       <c r="F717" t="s">
-        <v>4922</v>
+        <v>4899</v>
       </c>
       <c r="G717" t="s">
-        <v>4923</v>
+        <v>4900</v>
       </c>
       <c r="H717" t="s">
-        <v>4924</v>
+        <v>4901</v>
       </c>
       <c r="I717" t="s">
-        <v>4925</v>
+        <v>4902</v>
       </c>
       <c r="J717"/>
       <c r="K717" t="s">
-        <v>4926</v>
+        <v>4903</v>
       </c>
       <c r="L717" t="s">
-        <v>4927</v>
+        <v>4904</v>
       </c>
       <c r="M717" t="s">
-        <v>4928</v>
+        <v>4905</v>
       </c>
       <c r="N717" t="s">
-        <v>4929</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B718" t="s">
         <v>15</v>
       </c>
       <c r="C718" t="s">
-        <v>4930</v>
+        <v>4907</v>
       </c>
       <c r="D718" t="s">
-        <v>4931</v>
+        <v>4908</v>
       </c>
       <c r="E718" t="s">
-        <v>4932</v>
+        <v>4909</v>
       </c>
       <c r="F718" t="s">
-        <v>4933</v>
+        <v>4910</v>
       </c>
       <c r="G718" t="s">
-        <v>4934</v>
+        <v>4911</v>
       </c>
       <c r="H718" t="s">
-        <v>4935</v>
+        <v>4912</v>
       </c>
       <c r="I718" t="s">
-        <v>4936</v>
+        <v>4913</v>
       </c>
       <c r="J718"/>
       <c r="K718" t="s">
-        <v>4937</v>
+        <v>4914</v>
       </c>
       <c r="L718" t="s">
-        <v>4938</v>
+        <v>4915</v>
       </c>
       <c r="M718" t="s">
-        <v>4939</v>
+        <v>4916</v>
       </c>
       <c r="N718" t="s">
-        <v>4940</v>
+        <v>4917</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B719" t="s">
         <v>15</v>
       </c>
       <c r="C719" t="s">
-        <v>4941</v>
+        <v>4918</v>
       </c>
       <c r="D719" t="s">
-        <v>4942</v>
+        <v>4919</v>
       </c>
       <c r="E719" t="s">
-        <v>4943</v>
+        <v>4920</v>
       </c>
       <c r="F719" t="s">
-        <v>4944</v>
+        <v>4921</v>
       </c>
       <c r="G719" t="s">
-        <v>4945</v>
+        <v>4922</v>
       </c>
       <c r="H719" t="s">
-        <v>4946</v>
+        <v>4923</v>
       </c>
       <c r="I719" t="s">
-        <v>4947</v>
+        <v>4924</v>
       </c>
       <c r="J719"/>
       <c r="K719" t="s">
-        <v>4948</v>
+        <v>4925</v>
       </c>
       <c r="L719" t="s">
-        <v>4949</v>
+        <v>4926</v>
       </c>
       <c r="M719" t="s">
-        <v>4950</v>
+        <v>4927</v>
       </c>
       <c r="N719" t="s">
-        <v>4951</v>
+        <v>4928</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B720" t="s">
         <v>15</v>
       </c>
       <c r="C720" t="s">
-        <v>4952</v>
+        <v>4929</v>
       </c>
       <c r="D720" t="s">
-        <v>4953</v>
+        <v>4930</v>
       </c>
       <c r="E720" t="s">
-        <v>4954</v>
+        <v>4931</v>
       </c>
       <c r="F720" t="s">
-        <v>4955</v>
+        <v>4932</v>
       </c>
       <c r="G720" t="s">
-        <v>4956</v>
+        <v>4933</v>
       </c>
       <c r="H720" t="s">
-        <v>4957</v>
+        <v>4934</v>
       </c>
       <c r="I720" t="s">
-        <v>4958</v>
+        <v>4935</v>
       </c>
       <c r="J720"/>
       <c r="K720" t="s">
-        <v>4959</v>
+        <v>4936</v>
       </c>
       <c r="L720" t="s">
-        <v>4960</v>
+        <v>4937</v>
       </c>
       <c r="M720" t="s">
-        <v>4961</v>
+        <v>4938</v>
       </c>
       <c r="N720" t="s">
-        <v>4962</v>
+        <v>4939</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B721" t="s">
         <v>15</v>
       </c>
       <c r="C721" t="s">
-        <v>4963</v>
+        <v>4940</v>
       </c>
       <c r="D721" t="s">
-        <v>4964</v>
+        <v>4941</v>
       </c>
       <c r="E721" t="s">
-        <v>4965</v>
+        <v>4942</v>
       </c>
       <c r="F721" t="s">
-        <v>4966</v>
+        <v>4943</v>
       </c>
       <c r="G721" t="s">
-        <v>4967</v>
+        <v>4944</v>
       </c>
       <c r="H721" t="s">
-        <v>4968</v>
+        <v>4945</v>
       </c>
       <c r="I721" t="s">
-        <v>4969</v>
+        <v>4946</v>
       </c>
       <c r="J721"/>
       <c r="K721" t="s">
-        <v>4970</v>
+        <v>4947</v>
       </c>
       <c r="L721" t="s">
-        <v>4971</v>
+        <v>4948</v>
       </c>
       <c r="M721" t="s">
-        <v>4972</v>
+        <v>4949</v>
       </c>
       <c r="N721" t="s">
-        <v>4973</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B722" t="s">
         <v>15</v>
       </c>
       <c r="C722" t="s">
-        <v>4974</v>
+        <v>4951</v>
       </c>
       <c r="D722" t="s">
-        <v>4975</v>
+        <v>4952</v>
       </c>
       <c r="E722" t="s">
-        <v>4976</v>
+        <v>4953</v>
       </c>
       <c r="F722" t="s">
-        <v>4977</v>
+        <v>4954</v>
       </c>
       <c r="G722" t="s">
-        <v>4978</v>
+        <v>4955</v>
       </c>
       <c r="H722" t="s">
-        <v>4979</v>
+        <v>4956</v>
       </c>
       <c r="I722" t="s">
-        <v>4980</v>
+        <v>4957</v>
       </c>
       <c r="J722"/>
       <c r="K722" t="s">
-        <v>4981</v>
+        <v>4958</v>
       </c>
       <c r="L722" t="s">
-        <v>4982</v>
+        <v>4959</v>
       </c>
       <c r="M722" t="s">
-        <v>4983</v>
+        <v>4960</v>
       </c>
       <c r="N722" t="s">
-        <v>4984</v>
+        <v>4961</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B723" t="s">
         <v>15</v>
       </c>
       <c r="C723" t="s">
-        <v>4985</v>
+        <v>4962</v>
       </c>
       <c r="D723" t="s">
-        <v>4986</v>
+        <v>4963</v>
       </c>
       <c r="E723" t="s">
-        <v>4987</v>
+        <v>4964</v>
       </c>
       <c r="F723" t="s">
-        <v>4988</v>
+        <v>4965</v>
       </c>
       <c r="G723" t="s">
-        <v>4989</v>
+        <v>4966</v>
       </c>
       <c r="H723" t="s">
-        <v>4990</v>
+        <v>4967</v>
       </c>
       <c r="I723" t="s">
-        <v>4991</v>
+        <v>4968</v>
       </c>
       <c r="J723"/>
       <c r="K723" t="s">
-        <v>4992</v>
+        <v>4969</v>
       </c>
       <c r="L723" t="s">
-        <v>4993</v>
+        <v>4970</v>
       </c>
       <c r="M723" t="s">
-        <v>4994</v>
+        <v>4971</v>
       </c>
       <c r="N723" t="s">
-        <v>4995</v>
+        <v>4972</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B724" t="s">
         <v>15</v>
       </c>
       <c r="C724" t="s">
-        <v>4996</v>
+        <v>4973</v>
       </c>
       <c r="D724" t="s">
-        <v>4997</v>
+        <v>4974</v>
       </c>
       <c r="E724" t="s">
-        <v>4998</v>
+        <v>4975</v>
       </c>
       <c r="F724" t="s">
-        <v>4999</v>
+        <v>4976</v>
       </c>
       <c r="G724" t="s">
-        <v>5000</v>
+        <v>4977</v>
       </c>
       <c r="H724" t="s">
-        <v>5001</v>
+        <v>4978</v>
       </c>
       <c r="I724" t="s">
-        <v>5002</v>
+        <v>4979</v>
       </c>
       <c r="J724"/>
       <c r="K724" t="s">
-        <v>5003</v>
+        <v>4980</v>
       </c>
       <c r="L724" t="s">
-        <v>5004</v>
+        <v>4981</v>
       </c>
       <c r="M724" t="s">
-        <v>5005</v>
+        <v>4982</v>
       </c>
       <c r="N724" t="s">
-        <v>5006</v>
+        <v>4983</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B725" t="s">
         <v>15</v>
       </c>
       <c r="C725" t="s">
-        <v>5007</v>
+        <v>4984</v>
       </c>
       <c r="D725" t="s">
-        <v>5008</v>
+        <v>4985</v>
       </c>
       <c r="E725" t="s">
-        <v>5009</v>
+        <v>4986</v>
       </c>
       <c r="F725" t="s">
-        <v>5010</v>
+        <v>4987</v>
       </c>
       <c r="G725" t="s">
-        <v>5011</v>
+        <v>4988</v>
       </c>
       <c r="H725" t="s">
-        <v>5012</v>
+        <v>4989</v>
       </c>
       <c r="I725" t="s">
-        <v>5013</v>
+        <v>4990</v>
       </c>
       <c r="J725"/>
       <c r="K725" t="s">
-        <v>5014</v>
+        <v>4991</v>
       </c>
       <c r="L725" t="s">
-        <v>5015</v>
+        <v>4992</v>
       </c>
       <c r="M725" t="s">
-        <v>5016</v>
+        <v>4993</v>
       </c>
       <c r="N725" t="s">
-        <v>5017</v>
+        <v>4994</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B726" t="s">
         <v>15</v>
       </c>
       <c r="C726" t="s">
-        <v>5018</v>
+        <v>4995</v>
       </c>
       <c r="D726" t="s">
-        <v>5019</v>
+        <v>4996</v>
       </c>
       <c r="E726" t="s">
-        <v>5020</v>
+        <v>4997</v>
       </c>
       <c r="F726" t="s">
-        <v>5021</v>
+        <v>4998</v>
       </c>
       <c r="G726" t="s">
-        <v>5022</v>
+        <v>4999</v>
       </c>
       <c r="H726" t="s">
-        <v>5023</v>
+        <v>5000</v>
       </c>
       <c r="I726" t="s">
-        <v>5024</v>
+        <v>5001</v>
       </c>
       <c r="J726"/>
       <c r="K726" t="s">
-        <v>5025</v>
+        <v>5002</v>
       </c>
       <c r="L726" t="s">
-        <v>5026</v>
+        <v>5003</v>
       </c>
       <c r="M726" t="s">
-        <v>5027</v>
+        <v>5004</v>
       </c>
       <c r="N726" t="s">
-        <v>5028</v>
+        <v>5005</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B727" t="s">
         <v>15</v>
       </c>
       <c r="C727" t="s">
-        <v>5029</v>
+        <v>5006</v>
       </c>
       <c r="D727" t="s">
-        <v>5030</v>
+        <v>5007</v>
       </c>
       <c r="E727" t="s">
-        <v>5031</v>
+        <v>5008</v>
       </c>
       <c r="F727" t="s">
-        <v>5032</v>
+        <v>5009</v>
       </c>
       <c r="G727" t="s">
-        <v>5033</v>
+        <v>5010</v>
       </c>
       <c r="H727" t="s">
-        <v>5034</v>
+        <v>5011</v>
       </c>
       <c r="I727" t="s">
-        <v>5035</v>
+        <v>5012</v>
       </c>
       <c r="J727"/>
       <c r="K727" t="s">
-        <v>5036</v>
+        <v>5013</v>
       </c>
       <c r="L727" t="s">
-        <v>5037</v>
+        <v>5014</v>
       </c>
       <c r="M727" t="s">
-        <v>5038</v>
+        <v>5015</v>
       </c>
       <c r="N727" t="s">
-        <v>5039</v>
+        <v>5016</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B728" t="s">
         <v>15</v>
       </c>
       <c r="C728" t="s">
-        <v>5040</v>
+        <v>5017</v>
       </c>
       <c r="D728" t="s">
-        <v>5041</v>
+        <v>5018</v>
       </c>
       <c r="E728" t="s">
-        <v>5042</v>
+        <v>5019</v>
       </c>
       <c r="F728" t="s">
-        <v>5043</v>
+        <v>5020</v>
       </c>
       <c r="G728" t="s">
-        <v>5044</v>
+        <v>5021</v>
       </c>
       <c r="H728" t="s">
-        <v>5045</v>
+        <v>5022</v>
       </c>
       <c r="I728" t="s">
-        <v>5046</v>
+        <v>5023</v>
       </c>
       <c r="J728"/>
       <c r="K728" t="s">
-        <v>5047</v>
+        <v>5024</v>
       </c>
       <c r="L728" t="s">
-        <v>5048</v>
+        <v>5025</v>
       </c>
       <c r="M728" t="s">
-        <v>5049</v>
+        <v>5026</v>
       </c>
       <c r="N728" t="s">
-        <v>5050</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B729" t="s">
         <v>15</v>
       </c>
       <c r="C729" t="s">
-        <v>5007</v>
+        <v>5028</v>
       </c>
       <c r="D729" t="s">
-        <v>5008</v>
+        <v>5029</v>
       </c>
       <c r="E729" t="s">
-        <v>5009</v>
+        <v>5030</v>
       </c>
       <c r="F729" t="s">
-        <v>5010</v>
+        <v>5031</v>
       </c>
       <c r="G729" t="s">
-        <v>5011</v>
+        <v>5032</v>
       </c>
       <c r="H729" t="s">
-        <v>5012</v>
+        <v>5033</v>
       </c>
       <c r="I729" t="s">
-        <v>5051</v>
+        <v>5034</v>
       </c>
       <c r="J729"/>
       <c r="K729" t="s">
-        <v>5052</v>
+        <v>5035</v>
       </c>
       <c r="L729" t="s">
-        <v>5053</v>
+        <v>5036</v>
       </c>
       <c r="M729" t="s">
-        <v>5054</v>
+        <v>5037</v>
       </c>
       <c r="N729" t="s">
-        <v>5017</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B730" t="s">
         <v>15</v>
       </c>
       <c r="C730" t="s">
-        <v>5055</v>
+        <v>5039</v>
       </c>
       <c r="D730" t="s">
-        <v>5056</v>
+        <v>5040</v>
       </c>
       <c r="E730" t="s">
-        <v>5057</v>
+        <v>5041</v>
       </c>
       <c r="F730" t="s">
-        <v>5058</v>
+        <v>5042</v>
       </c>
       <c r="G730" t="s">
-        <v>5059</v>
+        <v>5043</v>
       </c>
       <c r="H730" t="s">
-        <v>5060</v>
+        <v>5044</v>
       </c>
       <c r="I730" t="s">
-        <v>5061</v>
+        <v>5045</v>
       </c>
       <c r="J730"/>
       <c r="K730" t="s">
-        <v>5062</v>
+        <v>5046</v>
       </c>
       <c r="L730" t="s">
-        <v>5063</v>
+        <v>5047</v>
       </c>
       <c r="M730" t="s">
-        <v>5064</v>
+        <v>5048</v>
       </c>
       <c r="N730" t="s">
-        <v>5065</v>
+        <v>5049</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B731" t="s">
         <v>15</v>
       </c>
       <c r="C731" t="s">
-        <v>5066</v>
+        <v>5050</v>
       </c>
       <c r="D731" t="s">
-        <v>5067</v>
+        <v>5051</v>
       </c>
       <c r="E731" t="s">
-        <v>5068</v>
+        <v>5052</v>
       </c>
       <c r="F731" t="s">
-        <v>5069</v>
+        <v>5053</v>
       </c>
       <c r="G731" t="s">
-        <v>5070</v>
+        <v>5054</v>
       </c>
       <c r="H731" t="s">
-        <v>5071</v>
+        <v>5055</v>
       </c>
       <c r="I731" t="s">
-        <v>5072</v>
+        <v>5056</v>
       </c>
       <c r="J731"/>
       <c r="K731" t="s">
-        <v>5073</v>
+        <v>5057</v>
       </c>
       <c r="L731" t="s">
-        <v>5074</v>
+        <v>5058</v>
       </c>
       <c r="M731" t="s">
-        <v>5075</v>
+        <v>5059</v>
       </c>
       <c r="N731" t="s">
-        <v>5076</v>
+        <v>5060</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B732" t="s">
         <v>15</v>
       </c>
       <c r="C732" t="s">
-        <v>5077</v>
+        <v>5061</v>
       </c>
       <c r="D732" t="s">
-        <v>5078</v>
+        <v>5062</v>
       </c>
       <c r="E732" t="s">
-        <v>5079</v>
+        <v>5063</v>
       </c>
       <c r="F732" t="s">
-        <v>5080</v>
+        <v>5064</v>
       </c>
       <c r="G732" t="s">
-        <v>5081</v>
+        <v>5065</v>
       </c>
       <c r="H732" t="s">
-        <v>5082</v>
+        <v>5066</v>
       </c>
       <c r="I732" t="s">
-        <v>5083</v>
+        <v>5067</v>
       </c>
       <c r="J732"/>
       <c r="K732" t="s">
-        <v>5084</v>
+        <v>5068</v>
       </c>
       <c r="L732" t="s">
-        <v>5085</v>
+        <v>5069</v>
       </c>
       <c r="M732" t="s">
-        <v>5086</v>
+        <v>5070</v>
       </c>
       <c r="N732" t="s">
-        <v>5087</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B733" t="s">
         <v>15</v>
       </c>
       <c r="C733" t="s">
-        <v>5088</v>
+        <v>5072</v>
       </c>
       <c r="D733" t="s">
-        <v>5089</v>
+        <v>5073</v>
       </c>
       <c r="E733" t="s">
-        <v>5090</v>
+        <v>5074</v>
       </c>
       <c r="F733" t="s">
-        <v>5091</v>
+        <v>5075</v>
       </c>
       <c r="G733" t="s">
-        <v>5092</v>
+        <v>5076</v>
       </c>
       <c r="H733" t="s">
-        <v>5093</v>
+        <v>5077</v>
       </c>
       <c r="I733" t="s">
-        <v>5094</v>
+        <v>5078</v>
       </c>
       <c r="J733"/>
       <c r="K733" t="s">
-        <v>5095</v>
+        <v>5079</v>
       </c>
       <c r="L733" t="s">
-        <v>5096</v>
+        <v>5080</v>
       </c>
       <c r="M733" t="s">
-        <v>5097</v>
+        <v>5081</v>
       </c>
       <c r="N733" t="s">
-        <v>5098</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B734" t="s">
         <v>15</v>
       </c>
       <c r="C734" t="s">
-        <v>5099</v>
+        <v>5083</v>
       </c>
       <c r="D734" t="s">
-        <v>5100</v>
+        <v>5084</v>
       </c>
       <c r="E734" t="s">
-        <v>5101</v>
+        <v>5085</v>
       </c>
       <c r="F734" t="s">
-        <v>5102</v>
+        <v>5086</v>
       </c>
       <c r="G734" t="s">
-        <v>5103</v>
+        <v>5087</v>
       </c>
       <c r="H734" t="s">
-        <v>5104</v>
+        <v>5088</v>
       </c>
       <c r="I734" t="s">
-        <v>5105</v>
+        <v>5089</v>
       </c>
       <c r="J734"/>
       <c r="K734" t="s">
-        <v>5106</v>
+        <v>5090</v>
       </c>
       <c r="L734" t="s">
-        <v>5107</v>
+        <v>5091</v>
       </c>
       <c r="M734" t="s">
-        <v>5108</v>
+        <v>5092</v>
       </c>
       <c r="N734" t="s">
-        <v>5109</v>
+        <v>5093</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B735" t="s">
         <v>15</v>
       </c>
       <c r="C735" t="s">
-        <v>5110</v>
+        <v>5094</v>
       </c>
       <c r="D735" t="s">
-        <v>5111</v>
+        <v>5095</v>
       </c>
       <c r="E735" t="s">
-        <v>5112</v>
+        <v>5096</v>
       </c>
       <c r="F735" t="s">
-        <v>5113</v>
+        <v>5097</v>
       </c>
       <c r="G735" t="s">
-        <v>5114</v>
+        <v>5098</v>
       </c>
       <c r="H735" t="s">
-        <v>5115</v>
+        <v>5099</v>
       </c>
       <c r="I735" t="s">
-        <v>5116</v>
+        <v>5100</v>
       </c>
       <c r="J735"/>
       <c r="K735" t="s">
-        <v>5117</v>
+        <v>5101</v>
       </c>
       <c r="L735" t="s">
-        <v>5118</v>
+        <v>5102</v>
       </c>
       <c r="M735" t="s">
-        <v>5119</v>
+        <v>5103</v>
       </c>
       <c r="N735" t="s">
-        <v>5120</v>
+        <v>5104</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B736" t="s">
         <v>15</v>
       </c>
       <c r="C736" t="s">
-        <v>5121</v>
+        <v>5105</v>
       </c>
       <c r="D736" t="s">
-        <v>5122</v>
+        <v>5106</v>
       </c>
       <c r="E736" t="s">
-        <v>5123</v>
+        <v>5107</v>
       </c>
       <c r="F736" t="s">
-        <v>5124</v>
+        <v>5108</v>
       </c>
       <c r="G736" t="s">
-        <v>5125</v>
+        <v>5109</v>
       </c>
       <c r="H736" t="s">
-        <v>5126</v>
+        <v>5110</v>
       </c>
       <c r="I736" t="s">
-        <v>5127</v>
+        <v>5111</v>
       </c>
       <c r="J736"/>
       <c r="K736" t="s">
-        <v>5128</v>
+        <v>5112</v>
       </c>
       <c r="L736" t="s">
-        <v>5129</v>
+        <v>5113</v>
       </c>
       <c r="M736" t="s">
-        <v>5130</v>
+        <v>5114</v>
       </c>
       <c r="N736" t="s">
-        <v>5131</v>
+        <v>5115</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B737" t="s">
         <v>15</v>
       </c>
       <c r="C737" t="s">
-        <v>5132</v>
+        <v>5072</v>
       </c>
       <c r="D737" t="s">
-        <v>5133</v>
+        <v>5073</v>
       </c>
       <c r="E737" t="s">
-        <v>5134</v>
+        <v>5074</v>
       </c>
       <c r="F737" t="s">
-        <v>5135</v>
+        <v>5075</v>
       </c>
       <c r="G737" t="s">
-        <v>5136</v>
+        <v>5076</v>
       </c>
       <c r="H737" t="s">
-        <v>5137</v>
+        <v>5077</v>
       </c>
       <c r="I737" t="s">
-        <v>5138</v>
+        <v>5116</v>
       </c>
       <c r="J737"/>
       <c r="K737" t="s">
-        <v>5139</v>
+        <v>5117</v>
       </c>
       <c r="L737" t="s">
-        <v>5140</v>
+        <v>5118</v>
       </c>
       <c r="M737" t="s">
-        <v>5141</v>
+        <v>5119</v>
       </c>
       <c r="N737" t="s">
-        <v>5142</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B738" t="s">
         <v>15</v>
       </c>
       <c r="C738" t="s">
-        <v>5143</v>
+        <v>5120</v>
       </c>
       <c r="D738" t="s">
-        <v>5144</v>
+        <v>5121</v>
       </c>
       <c r="E738" t="s">
-        <v>5145</v>
+        <v>5122</v>
       </c>
       <c r="F738" t="s">
-        <v>5146</v>
+        <v>5123</v>
       </c>
       <c r="G738" t="s">
-        <v>5147</v>
+        <v>5124</v>
       </c>
       <c r="H738" t="s">
-        <v>5148</v>
+        <v>5125</v>
       </c>
       <c r="I738" t="s">
-        <v>5149</v>
+        <v>5126</v>
       </c>
       <c r="J738"/>
       <c r="K738" t="s">
-        <v>5150</v>
+        <v>5127</v>
       </c>
       <c r="L738" t="s">
-        <v>5151</v>
+        <v>5128</v>
       </c>
       <c r="M738" t="s">
-        <v>5152</v>
+        <v>5129</v>
       </c>
       <c r="N738" t="s">
-        <v>5153</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B739" t="s">
         <v>15</v>
       </c>
       <c r="C739" t="s">
-        <v>5154</v>
+        <v>5131</v>
       </c>
       <c r="D739" t="s">
-        <v>5155</v>
+        <v>5132</v>
       </c>
       <c r="E739" t="s">
-        <v>5156</v>
+        <v>5133</v>
       </c>
       <c r="F739" t="s">
-        <v>5157</v>
+        <v>5134</v>
       </c>
       <c r="G739" t="s">
-        <v>5158</v>
+        <v>5135</v>
       </c>
       <c r="H739" t="s">
-        <v>5159</v>
+        <v>5136</v>
       </c>
       <c r="I739" t="s">
-        <v>5160</v>
+        <v>5137</v>
       </c>
       <c r="J739"/>
       <c r="K739" t="s">
-        <v>5161</v>
+        <v>5138</v>
       </c>
       <c r="L739" t="s">
-        <v>5162</v>
+        <v>5139</v>
       </c>
       <c r="M739" t="s">
-        <v>5163</v>
+        <v>5140</v>
       </c>
       <c r="N739" t="s">
-        <v>5164</v>
+        <v>5141</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B740" t="s">
         <v>15</v>
       </c>
       <c r="C740" t="s">
-        <v>5165</v>
+        <v>5142</v>
       </c>
       <c r="D740" t="s">
-        <v>5166</v>
+        <v>5143</v>
       </c>
       <c r="E740" t="s">
-        <v>5167</v>
+        <v>5144</v>
       </c>
       <c r="F740" t="s">
-        <v>5168</v>
+        <v>5145</v>
       </c>
       <c r="G740" t="s">
-        <v>5169</v>
+        <v>5146</v>
       </c>
       <c r="H740" t="s">
-        <v>5170</v>
+        <v>5147</v>
       </c>
       <c r="I740" t="s">
-        <v>5171</v>
+        <v>5148</v>
       </c>
       <c r="J740"/>
       <c r="K740" t="s">
-        <v>5172</v>
+        <v>5149</v>
       </c>
       <c r="L740" t="s">
-        <v>5173</v>
+        <v>5150</v>
       </c>
       <c r="M740" t="s">
-        <v>5174</v>
+        <v>5151</v>
       </c>
       <c r="N740" t="s">
-        <v>5175</v>
+        <v>5152</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B741" t="s">
         <v>15</v>
       </c>
       <c r="C741" t="s">
-        <v>5176</v>
+        <v>5153</v>
       </c>
       <c r="D741" t="s">
-        <v>5177</v>
+        <v>5154</v>
       </c>
       <c r="E741" t="s">
-        <v>5178</v>
+        <v>5155</v>
       </c>
       <c r="F741" t="s">
-        <v>5179</v>
+        <v>5156</v>
       </c>
       <c r="G741" t="s">
-        <v>5180</v>
+        <v>5157</v>
       </c>
       <c r="H741" t="s">
-        <v>5181</v>
+        <v>5158</v>
       </c>
       <c r="I741" t="s">
-        <v>5182</v>
+        <v>5159</v>
       </c>
       <c r="J741"/>
       <c r="K741" t="s">
-        <v>5183</v>
+        <v>5160</v>
       </c>
       <c r="L741" t="s">
-        <v>5184</v>
+        <v>5161</v>
       </c>
       <c r="M741" t="s">
-        <v>5185</v>
+        <v>5162</v>
       </c>
       <c r="N741" t="s">
-        <v>5186</v>
+        <v>5163</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B742" t="s">
         <v>15</v>
       </c>
       <c r="C742" t="s">
-        <v>5187</v>
+        <v>5164</v>
       </c>
       <c r="D742" t="s">
-        <v>5188</v>
+        <v>5165</v>
       </c>
       <c r="E742" t="s">
-        <v>5189</v>
+        <v>5166</v>
       </c>
       <c r="F742" t="s">
-        <v>5190</v>
+        <v>5167</v>
       </c>
       <c r="G742" t="s">
-        <v>5191</v>
+        <v>5168</v>
       </c>
       <c r="H742" t="s">
-        <v>5192</v>
+        <v>5169</v>
       </c>
       <c r="I742" t="s">
-        <v>5193</v>
+        <v>5170</v>
       </c>
       <c r="J742"/>
       <c r="K742" t="s">
-        <v>5194</v>
+        <v>5171</v>
       </c>
       <c r="L742" t="s">
-        <v>5195</v>
+        <v>5172</v>
       </c>
       <c r="M742" t="s">
-        <v>5196</v>
+        <v>5173</v>
       </c>
       <c r="N742" t="s">
-        <v>5197</v>
+        <v>5174</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B743" t="s">
         <v>15</v>
       </c>
       <c r="C743" t="s">
-        <v>5198</v>
+        <v>5175</v>
       </c>
       <c r="D743" t="s">
-        <v>5199</v>
+        <v>5176</v>
       </c>
       <c r="E743" t="s">
-        <v>5200</v>
+        <v>5177</v>
       </c>
       <c r="F743" t="s">
-        <v>4944</v>
+        <v>5178</v>
       </c>
       <c r="G743" t="s">
-        <v>5201</v>
+        <v>5179</v>
       </c>
       <c r="H743" t="s">
-        <v>5202</v>
+        <v>5180</v>
       </c>
       <c r="I743" t="s">
-        <v>5203</v>
+        <v>5181</v>
       </c>
       <c r="J743"/>
       <c r="K743" t="s">
-        <v>5204</v>
+        <v>5182</v>
       </c>
       <c r="L743" t="s">
-        <v>5205</v>
+        <v>5183</v>
       </c>
       <c r="M743" t="s">
-        <v>5206</v>
+        <v>5184</v>
       </c>
       <c r="N743" t="s">
-        <v>5207</v>
+        <v>5185</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B744" t="s">
         <v>15</v>
       </c>
       <c r="C744" t="s">
-        <v>5208</v>
+        <v>5186</v>
       </c>
       <c r="D744" t="s">
-        <v>5209</v>
+        <v>5187</v>
       </c>
       <c r="E744" t="s">
-        <v>5210</v>
+        <v>5188</v>
       </c>
       <c r="F744" t="s">
-        <v>5211</v>
+        <v>5189</v>
       </c>
       <c r="G744" t="s">
-        <v>5212</v>
+        <v>5190</v>
       </c>
       <c r="H744" t="s">
-        <v>5213</v>
+        <v>5191</v>
       </c>
       <c r="I744" t="s">
-        <v>5214</v>
+        <v>5192</v>
       </c>
       <c r="J744"/>
       <c r="K744" t="s">
-        <v>5215</v>
+        <v>5193</v>
       </c>
       <c r="L744" t="s">
-        <v>5216</v>
+        <v>5194</v>
       </c>
       <c r="M744" t="s">
-        <v>5217</v>
+        <v>5195</v>
       </c>
       <c r="N744" t="s">
-        <v>5218</v>
+        <v>5196</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B745" t="s">
         <v>15</v>
       </c>
       <c r="C745" t="s">
-        <v>5219</v>
+        <v>5197</v>
       </c>
       <c r="D745" t="s">
-        <v>5220</v>
+        <v>5198</v>
       </c>
       <c r="E745" t="s">
-        <v>5221</v>
+        <v>5199</v>
       </c>
       <c r="F745" t="s">
-        <v>5222</v>
+        <v>5200</v>
       </c>
       <c r="G745" t="s">
-        <v>5223</v>
+        <v>5201</v>
       </c>
       <c r="H745" t="s">
-        <v>5224</v>
+        <v>5202</v>
       </c>
       <c r="I745" t="s">
-        <v>5225</v>
+        <v>5203</v>
       </c>
       <c r="J745"/>
       <c r="K745" t="s">
-        <v>5226</v>
+        <v>5204</v>
       </c>
       <c r="L745" t="s">
-        <v>5227</v>
+        <v>5205</v>
       </c>
       <c r="M745" t="s">
-        <v>5228</v>
+        <v>5206</v>
       </c>
       <c r="N745" t="s">
-        <v>5229</v>
+        <v>5207</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B746" t="s">
         <v>15</v>
       </c>
       <c r="C746" t="s">
-        <v>5230</v>
+        <v>5208</v>
       </c>
       <c r="D746" t="s">
-        <v>5231</v>
+        <v>5209</v>
       </c>
       <c r="E746" t="s">
-        <v>5232</v>
+        <v>5210</v>
       </c>
       <c r="F746" t="s">
-        <v>5233</v>
+        <v>5211</v>
       </c>
       <c r="G746" t="s">
-        <v>5234</v>
+        <v>5212</v>
       </c>
       <c r="H746" t="s">
-        <v>5235</v>
+        <v>5213</v>
       </c>
       <c r="I746" t="s">
-        <v>5236</v>
+        <v>5214</v>
       </c>
       <c r="J746"/>
       <c r="K746" t="s">
-        <v>5237</v>
+        <v>5215</v>
       </c>
       <c r="L746" t="s">
-        <v>5238</v>
+        <v>5216</v>
       </c>
       <c r="M746" t="s">
-        <v>5239</v>
+        <v>5217</v>
       </c>
       <c r="N746" t="s">
-        <v>5240</v>
+        <v>5218</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B747" t="s">
         <v>15</v>
       </c>
       <c r="C747" t="s">
-        <v>5241</v>
+        <v>5219</v>
       </c>
       <c r="D747" t="s">
-        <v>5242</v>
+        <v>5220</v>
       </c>
       <c r="E747" t="s">
-        <v>5243</v>
+        <v>5221</v>
       </c>
       <c r="F747" t="s">
-        <v>5244</v>
+        <v>5222</v>
       </c>
       <c r="G747" t="s">
-        <v>5245</v>
+        <v>5223</v>
       </c>
       <c r="H747" t="s">
-        <v>5246</v>
+        <v>5224</v>
       </c>
       <c r="I747" t="s">
-        <v>5247</v>
+        <v>5225</v>
       </c>
       <c r="J747"/>
       <c r="K747" t="s">
-        <v>5248</v>
+        <v>5226</v>
       </c>
       <c r="L747" t="s">
-        <v>5249</v>
+        <v>5227</v>
       </c>
       <c r="M747" t="s">
-        <v>5250</v>
+        <v>5228</v>
       </c>
       <c r="N747" t="s">
-        <v>5251</v>
+        <v>5229</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B748" t="s">
         <v>15</v>
       </c>
       <c r="C748" t="s">
-        <v>5252</v>
+        <v>5230</v>
       </c>
       <c r="D748" t="s">
-        <v>5253</v>
+        <v>5231</v>
       </c>
       <c r="E748" t="s">
-        <v>5254</v>
+        <v>5232</v>
       </c>
       <c r="F748" t="s">
-        <v>5255</v>
+        <v>5233</v>
       </c>
       <c r="G748" t="s">
-        <v>5256</v>
+        <v>5234</v>
       </c>
       <c r="H748" t="s">
-        <v>5257</v>
+        <v>5235</v>
       </c>
       <c r="I748" t="s">
-        <v>5258</v>
+        <v>5236</v>
       </c>
       <c r="J748"/>
       <c r="K748" t="s">
-        <v>5259</v>
+        <v>5237</v>
       </c>
       <c r="L748" t="s">
-        <v>5260</v>
+        <v>5238</v>
       </c>
       <c r="M748" t="s">
-        <v>5261</v>
+        <v>5239</v>
       </c>
       <c r="N748" t="s">
-        <v>5262</v>
+        <v>5240</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B749" t="s">
         <v>15</v>
       </c>
       <c r="C749" t="s">
-        <v>5263</v>
+        <v>5241</v>
       </c>
       <c r="D749" t="s">
-        <v>5264</v>
+        <v>5242</v>
       </c>
       <c r="E749" t="s">
-        <v>5265</v>
+        <v>5243</v>
       </c>
       <c r="F749" t="s">
-        <v>5266</v>
+        <v>5244</v>
       </c>
       <c r="G749" t="s">
-        <v>5267</v>
+        <v>5245</v>
       </c>
       <c r="H749" t="s">
-        <v>5268</v>
+        <v>5246</v>
       </c>
       <c r="I749" t="s">
-        <v>5269</v>
+        <v>5247</v>
       </c>
       <c r="J749"/>
       <c r="K749" t="s">
-        <v>5270</v>
+        <v>5248</v>
       </c>
       <c r="L749" t="s">
-        <v>5271</v>
+        <v>5249</v>
       </c>
       <c r="M749" t="s">
-        <v>5272</v>
+        <v>5250</v>
       </c>
       <c r="N749" t="s">
-        <v>5273</v>
+        <v>5251</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B750" t="s">
         <v>15</v>
       </c>
       <c r="C750" t="s">
-        <v>5274</v>
+        <v>5252</v>
       </c>
       <c r="D750" t="s">
-        <v>5275</v>
+        <v>5253</v>
       </c>
       <c r="E750" t="s">
-        <v>5276</v>
+        <v>5254</v>
       </c>
       <c r="F750" t="s">
-        <v>5277</v>
+        <v>5255</v>
       </c>
       <c r="G750" t="s">
-        <v>5278</v>
+        <v>5256</v>
       </c>
       <c r="H750" t="s">
-        <v>5279</v>
+        <v>5257</v>
       </c>
       <c r="I750" t="s">
-        <v>5280</v>
+        <v>5258</v>
       </c>
       <c r="J750"/>
       <c r="K750" t="s">
-        <v>5281</v>
+        <v>5259</v>
       </c>
       <c r="L750" t="s">
-        <v>5282</v>
+        <v>5260</v>
       </c>
       <c r="M750" t="s">
-        <v>5283</v>
+        <v>5261</v>
       </c>
       <c r="N750" t="s">
-        <v>5284</v>
+        <v>5262</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B751" t="s">
         <v>15</v>
       </c>
       <c r="C751" t="s">
-        <v>5285</v>
+        <v>5263</v>
       </c>
       <c r="D751" t="s">
-        <v>5286</v>
+        <v>5264</v>
       </c>
       <c r="E751" t="s">
-        <v>5287</v>
+        <v>5265</v>
       </c>
       <c r="F751" t="s">
-        <v>5288</v>
+        <v>5009</v>
       </c>
       <c r="G751" t="s">
-        <v>5289</v>
+        <v>5266</v>
       </c>
       <c r="H751" t="s">
-        <v>5290</v>
+        <v>5267</v>
       </c>
       <c r="I751" t="s">
-        <v>5291</v>
+        <v>5268</v>
       </c>
       <c r="J751"/>
       <c r="K751" t="s">
-        <v>5292</v>
+        <v>5269</v>
       </c>
       <c r="L751" t="s">
-        <v>5293</v>
+        <v>5270</v>
       </c>
       <c r="M751" t="s">
-        <v>5294</v>
+        <v>5271</v>
       </c>
       <c r="N751" t="s">
-        <v>5295</v>
+        <v>5272</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B752" t="s">
         <v>15</v>
       </c>
       <c r="C752" t="s">
-        <v>5296</v>
+        <v>5273</v>
       </c>
       <c r="D752" t="s">
-        <v>5297</v>
+        <v>5274</v>
       </c>
       <c r="E752" t="s">
-        <v>5298</v>
+        <v>5275</v>
       </c>
       <c r="F752" t="s">
-        <v>5299</v>
+        <v>5276</v>
       </c>
       <c r="G752" t="s">
-        <v>5300</v>
+        <v>5277</v>
       </c>
       <c r="H752" t="s">
-        <v>5301</v>
+        <v>5278</v>
       </c>
       <c r="I752" t="s">
-        <v>5302</v>
+        <v>5279</v>
       </c>
       <c r="J752"/>
       <c r="K752" t="s">
-        <v>5303</v>
+        <v>5280</v>
       </c>
       <c r="L752" t="s">
-        <v>5304</v>
+        <v>5281</v>
       </c>
       <c r="M752" t="s">
-        <v>5305</v>
+        <v>5282</v>
       </c>
       <c r="N752" t="s">
-        <v>5306</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B753" t="s">
         <v>15</v>
       </c>
       <c r="C753" t="s">
-        <v>5307</v>
+        <v>5284</v>
       </c>
       <c r="D753" t="s">
-        <v>5308</v>
+        <v>5285</v>
       </c>
       <c r="E753" t="s">
-        <v>5309</v>
+        <v>5286</v>
       </c>
       <c r="F753" t="s">
-        <v>5310</v>
+        <v>5287</v>
       </c>
       <c r="G753" t="s">
-        <v>5311</v>
+        <v>5288</v>
       </c>
       <c r="H753" t="s">
-        <v>5312</v>
+        <v>5289</v>
       </c>
       <c r="I753" t="s">
-        <v>5313</v>
+        <v>5290</v>
       </c>
       <c r="J753"/>
       <c r="K753" t="s">
-        <v>5314</v>
+        <v>5291</v>
       </c>
       <c r="L753" t="s">
-        <v>5315</v>
+        <v>5292</v>
       </c>
       <c r="M753" t="s">
-        <v>5316</v>
+        <v>5293</v>
       </c>
       <c r="N753" t="s">
-        <v>5317</v>
+        <v>5294</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B754" t="s">
         <v>15</v>
       </c>
       <c r="C754" t="s">
-        <v>5318</v>
+        <v>5295</v>
       </c>
       <c r="D754" t="s">
-        <v>5319</v>
+        <v>5296</v>
       </c>
       <c r="E754" t="s">
-        <v>5320</v>
+        <v>5297</v>
       </c>
       <c r="F754" t="s">
-        <v>5321</v>
+        <v>5298</v>
       </c>
       <c r="G754" t="s">
-        <v>5322</v>
+        <v>5299</v>
       </c>
       <c r="H754" t="s">
-        <v>5323</v>
+        <v>5300</v>
       </c>
       <c r="I754" t="s">
-        <v>5324</v>
+        <v>5301</v>
       </c>
       <c r="J754"/>
       <c r="K754" t="s">
-        <v>5325</v>
+        <v>5302</v>
       </c>
       <c r="L754" t="s">
-        <v>5326</v>
+        <v>5303</v>
       </c>
       <c r="M754" t="s">
-        <v>5327</v>
+        <v>5304</v>
       </c>
       <c r="N754" t="s">
-        <v>5328</v>
+        <v>5305</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B755" t="s">
         <v>15</v>
       </c>
       <c r="C755" t="s">
-        <v>5329</v>
+        <v>5306</v>
       </c>
       <c r="D755" t="s">
-        <v>5330</v>
+        <v>5307</v>
       </c>
       <c r="E755" t="s">
-        <v>5331</v>
+        <v>5308</v>
       </c>
       <c r="F755" t="s">
-        <v>5332</v>
+        <v>5309</v>
       </c>
       <c r="G755" t="s">
-        <v>5333</v>
+        <v>5310</v>
       </c>
       <c r="H755" t="s">
-        <v>5334</v>
+        <v>5311</v>
       </c>
       <c r="I755" t="s">
-        <v>5335</v>
+        <v>5312</v>
       </c>
       <c r="J755"/>
       <c r="K755" t="s">
-        <v>5336</v>
+        <v>5313</v>
       </c>
       <c r="L755" t="s">
-        <v>5337</v>
+        <v>5314</v>
       </c>
       <c r="M755" t="s">
-        <v>5338</v>
+        <v>5315</v>
       </c>
       <c r="N755" t="s">
-        <v>5339</v>
+        <v>5316</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B756" t="s">
         <v>15</v>
       </c>
       <c r="C756" t="s">
-        <v>5340</v>
+        <v>5317</v>
       </c>
       <c r="D756" t="s">
-        <v>5341</v>
+        <v>5318</v>
       </c>
       <c r="E756" t="s">
-        <v>5342</v>
+        <v>5319</v>
       </c>
       <c r="F756" t="s">
-        <v>5343</v>
+        <v>5320</v>
       </c>
       <c r="G756" t="s">
-        <v>5344</v>
+        <v>5321</v>
       </c>
       <c r="H756" t="s">
-        <v>5345</v>
+        <v>5322</v>
       </c>
       <c r="I756" t="s">
-        <v>5346</v>
+        <v>5323</v>
       </c>
       <c r="J756"/>
       <c r="K756" t="s">
-        <v>5347</v>
+        <v>5324</v>
       </c>
       <c r="L756" t="s">
-        <v>5348</v>
+        <v>5325</v>
       </c>
       <c r="M756" t="s">
-        <v>5349</v>
+        <v>5326</v>
       </c>
       <c r="N756" t="s">
-        <v>5350</v>
+        <v>5327</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B757" t="s">
         <v>15</v>
       </c>
       <c r="C757" t="s">
-        <v>5351</v>
+        <v>5328</v>
       </c>
       <c r="D757" t="s">
-        <v>5352</v>
+        <v>5329</v>
       </c>
       <c r="E757" t="s">
-        <v>5353</v>
+        <v>5330</v>
       </c>
       <c r="F757" t="s">
-        <v>5354</v>
+        <v>5331</v>
       </c>
       <c r="G757" t="s">
-        <v>5355</v>
+        <v>5332</v>
       </c>
       <c r="H757" t="s">
-        <v>5356</v>
+        <v>5333</v>
       </c>
       <c r="I757" t="s">
-        <v>5357</v>
+        <v>5334</v>
       </c>
       <c r="J757"/>
       <c r="K757" t="s">
-        <v>5358</v>
+        <v>5335</v>
       </c>
       <c r="L757" t="s">
-        <v>5359</v>
+        <v>5336</v>
       </c>
       <c r="M757" t="s">
-        <v>5360</v>
+        <v>5337</v>
       </c>
       <c r="N757" t="s">
-        <v>5361</v>
+        <v>5338</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B758" t="s">
         <v>15</v>
       </c>
       <c r="C758" t="s">
-        <v>5362</v>
+        <v>5339</v>
       </c>
       <c r="D758" t="s">
-        <v>5363</v>
+        <v>5340</v>
       </c>
       <c r="E758" t="s">
-        <v>5364</v>
+        <v>5341</v>
       </c>
       <c r="F758" t="s">
-        <v>5365</v>
+        <v>5342</v>
       </c>
       <c r="G758" t="s">
-        <v>5366</v>
+        <v>5343</v>
       </c>
       <c r="H758" t="s">
-        <v>5367</v>
+        <v>5344</v>
       </c>
       <c r="I758" t="s">
-        <v>5368</v>
+        <v>5345</v>
       </c>
       <c r="J758"/>
       <c r="K758" t="s">
-        <v>5369</v>
+        <v>5346</v>
       </c>
       <c r="L758" t="s">
-        <v>5370</v>
+        <v>5347</v>
       </c>
       <c r="M758" t="s">
-        <v>5371</v>
+        <v>5348</v>
       </c>
       <c r="N758" t="s">
-        <v>5372</v>
+        <v>5349</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B759" t="s">
         <v>15</v>
       </c>
       <c r="C759" t="s">
-        <v>5373</v>
+        <v>5350</v>
       </c>
       <c r="D759" t="s">
-        <v>5374</v>
+        <v>5351</v>
       </c>
       <c r="E759" t="s">
-        <v>5375</v>
+        <v>5352</v>
       </c>
       <c r="F759" t="s">
-        <v>5376</v>
+        <v>5353</v>
       </c>
       <c r="G759" t="s">
-        <v>5377</v>
+        <v>5354</v>
       </c>
       <c r="H759" t="s">
-        <v>5378</v>
+        <v>5355</v>
       </c>
       <c r="I759" t="s">
-        <v>5379</v>
+        <v>5356</v>
       </c>
       <c r="J759"/>
       <c r="K759" t="s">
-        <v>5380</v>
+        <v>5357</v>
       </c>
       <c r="L759" t="s">
-        <v>5381</v>
+        <v>5358</v>
       </c>
       <c r="M759" t="s">
-        <v>5382</v>
+        <v>5359</v>
       </c>
       <c r="N759" t="s">
-        <v>5383</v>
+        <v>5360</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B760" t="s">
         <v>15</v>
       </c>
       <c r="C760" t="s">
-        <v>5384</v>
+        <v>5361</v>
       </c>
       <c r="D760" t="s">
-        <v>5385</v>
+        <v>5362</v>
       </c>
       <c r="E760" t="s">
-        <v>5386</v>
+        <v>5363</v>
       </c>
       <c r="F760" t="s">
-        <v>5387</v>
+        <v>5364</v>
       </c>
       <c r="G760" t="s">
-        <v>5388</v>
+        <v>5365</v>
       </c>
       <c r="H760" t="s">
-        <v>5389</v>
+        <v>5366</v>
       </c>
       <c r="I760" t="s">
-        <v>5390</v>
+        <v>5367</v>
       </c>
       <c r="J760"/>
       <c r="K760" t="s">
-        <v>5391</v>
+        <v>5368</v>
       </c>
       <c r="L760" t="s">
-        <v>5392</v>
+        <v>5369</v>
       </c>
       <c r="M760" t="s">
-        <v>5393</v>
+        <v>5370</v>
       </c>
       <c r="N760" t="s">
-        <v>5394</v>
+        <v>5371</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B761" t="s">
         <v>15</v>
       </c>
       <c r="C761" t="s">
-        <v>5395</v>
+        <v>5372</v>
       </c>
       <c r="D761" t="s">
-        <v>5396</v>
+        <v>5373</v>
       </c>
       <c r="E761" t="s">
-        <v>5397</v>
+        <v>5374</v>
       </c>
       <c r="F761" t="s">
-        <v>5398</v>
+        <v>5375</v>
       </c>
       <c r="G761" t="s">
-        <v>5399</v>
+        <v>5376</v>
       </c>
       <c r="H761" t="s">
-        <v>5400</v>
+        <v>5377</v>
       </c>
       <c r="I761" t="s">
-        <v>5401</v>
+        <v>5378</v>
       </c>
       <c r="J761"/>
       <c r="K761" t="s">
-        <v>5402</v>
+        <v>5379</v>
       </c>
       <c r="L761" t="s">
-        <v>5403</v>
+        <v>5380</v>
       </c>
       <c r="M761" t="s">
-        <v>5404</v>
+        <v>5381</v>
       </c>
       <c r="N761" t="s">
-        <v>5405</v>
+        <v>5382</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B762" t="s">
         <v>15</v>
       </c>
       <c r="C762" t="s">
-        <v>5406</v>
+        <v>5383</v>
       </c>
       <c r="D762" t="s">
-        <v>5407</v>
+        <v>5384</v>
       </c>
       <c r="E762" t="s">
-        <v>5408</v>
+        <v>5385</v>
       </c>
       <c r="F762" t="s">
-        <v>5409</v>
+        <v>5386</v>
       </c>
       <c r="G762" t="s">
-        <v>5410</v>
+        <v>5387</v>
       </c>
       <c r="H762" t="s">
-        <v>5411</v>
+        <v>5388</v>
       </c>
       <c r="I762" t="s">
-        <v>5412</v>
+        <v>5389</v>
       </c>
       <c r="J762"/>
       <c r="K762" t="s">
-        <v>5413</v>
+        <v>5390</v>
       </c>
       <c r="L762" t="s">
-        <v>5414</v>
+        <v>5391</v>
       </c>
       <c r="M762" t="s">
-        <v>5415</v>
+        <v>5392</v>
       </c>
       <c r="N762" t="s">
-        <v>5416</v>
+        <v>5393</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B763" t="s">
         <v>15</v>
       </c>
       <c r="C763" t="s">
-        <v>5417</v>
+        <v>5394</v>
       </c>
       <c r="D763" t="s">
-        <v>5418</v>
+        <v>5395</v>
       </c>
       <c r="E763" t="s">
-        <v>5419</v>
+        <v>5396</v>
       </c>
       <c r="F763" t="s">
-        <v>5420</v>
+        <v>5397</v>
       </c>
       <c r="G763" t="s">
-        <v>5421</v>
+        <v>5398</v>
       </c>
       <c r="H763" t="s">
-        <v>5422</v>
+        <v>5399</v>
       </c>
       <c r="I763" t="s">
-        <v>5423</v>
+        <v>5400</v>
       </c>
       <c r="J763"/>
       <c r="K763" t="s">
-        <v>5424</v>
+        <v>5401</v>
       </c>
       <c r="L763" t="s">
-        <v>5425</v>
+        <v>5402</v>
       </c>
       <c r="M763" t="s">
-        <v>5426</v>
+        <v>5403</v>
       </c>
       <c r="N763" t="s">
-        <v>5427</v>
+        <v>5404</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B764" t="s">
         <v>15</v>
       </c>
       <c r="C764" t="s">
-        <v>5428</v>
+        <v>5405</v>
       </c>
       <c r="D764" t="s">
-        <v>5429</v>
+        <v>5406</v>
       </c>
       <c r="E764" t="s">
-        <v>5430</v>
+        <v>5407</v>
       </c>
       <c r="F764" t="s">
-        <v>5431</v>
+        <v>5408</v>
       </c>
       <c r="G764" t="s">
-        <v>5432</v>
+        <v>5409</v>
       </c>
       <c r="H764" t="s">
-        <v>5433</v>
+        <v>5410</v>
       </c>
       <c r="I764" t="s">
-        <v>5434</v>
+        <v>5411</v>
       </c>
       <c r="J764"/>
       <c r="K764" t="s">
-        <v>5435</v>
+        <v>5412</v>
       </c>
       <c r="L764" t="s">
-        <v>5436</v>
+        <v>5413</v>
       </c>
       <c r="M764" t="s">
-        <v>5437</v>
+        <v>5414</v>
       </c>
       <c r="N764" t="s">
-        <v>5438</v>
+        <v>5415</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B765" t="s">
         <v>15</v>
       </c>
       <c r="C765" t="s">
-        <v>5439</v>
+        <v>5416</v>
       </c>
       <c r="D765" t="s">
-        <v>5440</v>
+        <v>5417</v>
       </c>
       <c r="E765" t="s">
-        <v>5441</v>
+        <v>5418</v>
       </c>
       <c r="F765" t="s">
-        <v>5442</v>
+        <v>5419</v>
       </c>
       <c r="G765" t="s">
-        <v>5443</v>
+        <v>5420</v>
       </c>
       <c r="H765" t="s">
-        <v>5444</v>
+        <v>5421</v>
       </c>
       <c r="I765" t="s">
-        <v>5445</v>
+        <v>5422</v>
       </c>
       <c r="J765"/>
       <c r="K765" t="s">
-        <v>5446</v>
+        <v>5423</v>
       </c>
       <c r="L765" t="s">
-        <v>5447</v>
+        <v>5424</v>
       </c>
       <c r="M765" t="s">
-        <v>5448</v>
+        <v>5425</v>
       </c>
       <c r="N765" t="s">
-        <v>5449</v>
+        <v>5426</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B766" t="s">
         <v>15</v>
       </c>
       <c r="C766" t="s">
-        <v>5450</v>
+        <v>5427</v>
       </c>
       <c r="D766" t="s">
-        <v>5451</v>
+        <v>5428</v>
       </c>
       <c r="E766" t="s">
-        <v>5452</v>
+        <v>5429</v>
       </c>
       <c r="F766" t="s">
-        <v>5453</v>
+        <v>5430</v>
       </c>
       <c r="G766" t="s">
-        <v>5454</v>
+        <v>5431</v>
       </c>
       <c r="H766" t="s">
-        <v>5455</v>
+        <v>5432</v>
       </c>
       <c r="I766" t="s">
-        <v>5456</v>
+        <v>5433</v>
       </c>
       <c r="J766"/>
       <c r="K766" t="s">
-        <v>5457</v>
+        <v>5434</v>
       </c>
       <c r="L766" t="s">
-        <v>5458</v>
+        <v>5435</v>
       </c>
       <c r="M766" t="s">
-        <v>5459</v>
+        <v>5436</v>
       </c>
       <c r="N766" t="s">
-        <v>5460</v>
+        <v>5437</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B767" t="s">
         <v>15</v>
       </c>
       <c r="C767" t="s">
-        <v>5461</v>
+        <v>5438</v>
       </c>
       <c r="D767" t="s">
-        <v>5462</v>
+        <v>5439</v>
       </c>
       <c r="E767" t="s">
-        <v>5463</v>
+        <v>5440</v>
       </c>
       <c r="F767" t="s">
-        <v>5464</v>
+        <v>5441</v>
       </c>
       <c r="G767" t="s">
-        <v>5465</v>
+        <v>5442</v>
       </c>
       <c r="H767" t="s">
-        <v>5466</v>
+        <v>5443</v>
       </c>
       <c r="I767" t="s">
-        <v>5467</v>
+        <v>5444</v>
       </c>
       <c r="J767"/>
       <c r="K767" t="s">
-        <v>5468</v>
+        <v>5445</v>
       </c>
       <c r="L767" t="s">
-        <v>5469</v>
+        <v>5446</v>
       </c>
       <c r="M767" t="s">
-        <v>5470</v>
+        <v>5447</v>
       </c>
       <c r="N767" t="s">
-        <v>5471</v>
+        <v>5448</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B768" t="s">
         <v>15</v>
       </c>
       <c r="C768" t="s">
-        <v>5472</v>
+        <v>5449</v>
       </c>
       <c r="D768" t="s">
-        <v>5473</v>
+        <v>5450</v>
       </c>
       <c r="E768" t="s">
-        <v>5474</v>
+        <v>5451</v>
       </c>
       <c r="F768" t="s">
-        <v>5475</v>
+        <v>5452</v>
       </c>
       <c r="G768" t="s">
-        <v>5476</v>
+        <v>5453</v>
       </c>
       <c r="H768" t="s">
-        <v>5477</v>
+        <v>5454</v>
       </c>
       <c r="I768" t="s">
-        <v>5478</v>
+        <v>5455</v>
       </c>
       <c r="J768"/>
       <c r="K768" t="s">
-        <v>5479</v>
+        <v>5456</v>
       </c>
       <c r="L768" t="s">
-        <v>5480</v>
+        <v>5457</v>
       </c>
       <c r="M768" t="s">
-        <v>5481</v>
+        <v>5458</v>
       </c>
       <c r="N768" t="s">
-        <v>5482</v>
+        <v>5459</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B769" t="s">
         <v>15</v>
       </c>
       <c r="C769" t="s">
-        <v>5483</v>
+        <v>5460</v>
       </c>
       <c r="D769" t="s">
-        <v>5484</v>
+        <v>5461</v>
       </c>
       <c r="E769" t="s">
-        <v>5485</v>
+        <v>5462</v>
       </c>
       <c r="F769" t="s">
-        <v>5486</v>
+        <v>5463</v>
       </c>
       <c r="G769" t="s">
-        <v>5487</v>
+        <v>5464</v>
       </c>
       <c r="H769" t="s">
-        <v>5488</v>
+        <v>5465</v>
       </c>
       <c r="I769" t="s">
-        <v>5489</v>
+        <v>5466</v>
       </c>
       <c r="J769"/>
       <c r="K769" t="s">
-        <v>5490</v>
+        <v>5467</v>
       </c>
       <c r="L769" t="s">
-        <v>5491</v>
+        <v>5468</v>
       </c>
       <c r="M769" t="s">
-        <v>5492</v>
+        <v>5469</v>
       </c>
       <c r="N769" t="s">
-        <v>5493</v>
+        <v>5470</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B770" t="s">
         <v>15</v>
       </c>
       <c r="C770" t="s">
-        <v>5494</v>
+        <v>5471</v>
       </c>
       <c r="D770" t="s">
-        <v>5495</v>
+        <v>5472</v>
       </c>
       <c r="E770" t="s">
-        <v>5496</v>
+        <v>5473</v>
       </c>
       <c r="F770" t="s">
-        <v>5497</v>
+        <v>5474</v>
       </c>
       <c r="G770" t="s">
-        <v>5498</v>
+        <v>5475</v>
       </c>
       <c r="H770" t="s">
-        <v>5499</v>
+        <v>5476</v>
       </c>
       <c r="I770" t="s">
-        <v>5500</v>
+        <v>5477</v>
       </c>
       <c r="J770"/>
       <c r="K770" t="s">
-        <v>5501</v>
+        <v>5478</v>
       </c>
       <c r="L770" t="s">
-        <v>5502</v>
+        <v>5479</v>
       </c>
       <c r="M770" t="s">
-        <v>5503</v>
+        <v>5480</v>
       </c>
       <c r="N770" t="s">
-        <v>5504</v>
+        <v>5481</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B771" t="s">
         <v>15</v>
       </c>
       <c r="C771" t="s">
-        <v>5505</v>
+        <v>5482</v>
       </c>
       <c r="D771" t="s">
-        <v>5506</v>
+        <v>5483</v>
       </c>
       <c r="E771" t="s">
-        <v>5507</v>
+        <v>5484</v>
       </c>
       <c r="F771" t="s">
-        <v>5508</v>
+        <v>5485</v>
       </c>
       <c r="G771" t="s">
-        <v>5509</v>
+        <v>5486</v>
       </c>
       <c r="H771" t="s">
-        <v>5510</v>
+        <v>5487</v>
       </c>
       <c r="I771" t="s">
-        <v>5511</v>
+        <v>5488</v>
       </c>
       <c r="J771"/>
       <c r="K771" t="s">
-        <v>5512</v>
+        <v>5489</v>
       </c>
       <c r="L771" t="s">
-        <v>5513</v>
+        <v>5490</v>
       </c>
       <c r="M771" t="s">
-        <v>5514</v>
+        <v>5491</v>
       </c>
       <c r="N771" t="s">
-        <v>5515</v>
+        <v>5492</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B772" t="s">
         <v>15</v>
       </c>
       <c r="C772" t="s">
-        <v>5516</v>
+        <v>5493</v>
       </c>
       <c r="D772" t="s">
-        <v>5517</v>
+        <v>5494</v>
       </c>
       <c r="E772" t="s">
-        <v>5518</v>
+        <v>5495</v>
       </c>
       <c r="F772" t="s">
-        <v>5519</v>
+        <v>5496</v>
       </c>
       <c r="G772" t="s">
-        <v>5520</v>
+        <v>5497</v>
       </c>
       <c r="H772" t="s">
-        <v>5521</v>
+        <v>5498</v>
       </c>
       <c r="I772" t="s">
-        <v>5522</v>
+        <v>5499</v>
       </c>
       <c r="J772"/>
       <c r="K772" t="s">
-        <v>5523</v>
+        <v>5500</v>
       </c>
       <c r="L772" t="s">
-        <v>5524</v>
+        <v>5501</v>
       </c>
       <c r="M772" t="s">
-        <v>5525</v>
+        <v>5502</v>
       </c>
       <c r="N772" t="s">
-        <v>5526</v>
+        <v>5503</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B773" t="s">
         <v>15</v>
       </c>
       <c r="C773" t="s">
-        <v>5527</v>
+        <v>5504</v>
       </c>
       <c r="D773" t="s">
-        <v>5528</v>
+        <v>5505</v>
       </c>
       <c r="E773" t="s">
-        <v>5529</v>
+        <v>5506</v>
       </c>
       <c r="F773" t="s">
-        <v>5530</v>
+        <v>5507</v>
       </c>
       <c r="G773" t="s">
-        <v>5531</v>
+        <v>5508</v>
       </c>
       <c r="H773" t="s">
-        <v>5532</v>
+        <v>5509</v>
       </c>
       <c r="I773" t="s">
-        <v>5533</v>
+        <v>5510</v>
       </c>
       <c r="J773"/>
       <c r="K773" t="s">
-        <v>5534</v>
+        <v>5511</v>
       </c>
       <c r="L773" t="s">
-        <v>5535</v>
+        <v>5512</v>
       </c>
       <c r="M773" t="s">
-        <v>5536</v>
+        <v>5513</v>
       </c>
       <c r="N773" t="s">
-        <v>5537</v>
+        <v>5514</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B774" t="s">
         <v>15</v>
       </c>
       <c r="C774" t="s">
-        <v>5538</v>
+        <v>5515</v>
       </c>
       <c r="D774" t="s">
-        <v>5539</v>
+        <v>5516</v>
       </c>
       <c r="E774" t="s">
-        <v>5540</v>
+        <v>5517</v>
       </c>
       <c r="F774" t="s">
-        <v>5541</v>
+        <v>5518</v>
       </c>
       <c r="G774" t="s">
-        <v>5542</v>
+        <v>5519</v>
       </c>
       <c r="H774" t="s">
-        <v>5543</v>
+        <v>5520</v>
       </c>
       <c r="I774" t="s">
-        <v>5544</v>
+        <v>5521</v>
       </c>
       <c r="J774"/>
       <c r="K774" t="s">
-        <v>5545</v>
+        <v>5522</v>
       </c>
       <c r="L774" t="s">
-        <v>5546</v>
+        <v>5523</v>
       </c>
       <c r="M774" t="s">
-        <v>5547</v>
+        <v>5524</v>
       </c>
       <c r="N774" t="s">
-        <v>5548</v>
+        <v>5525</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="B775" t="s">
         <v>15</v>
       </c>
       <c r="C775" t="s">
-        <v>5549</v>
+        <v>5526</v>
       </c>
       <c r="D775" t="s">
-        <v>5550</v>
+        <v>5527</v>
       </c>
       <c r="E775" t="s">
-        <v>5551</v>
+        <v>5528</v>
       </c>
       <c r="F775" t="s">
-        <v>5552</v>
+        <v>5529</v>
       </c>
       <c r="G775" t="s">
-        <v>5553</v>
+        <v>5530</v>
       </c>
       <c r="H775" t="s">
-        <v>5554</v>
+        <v>5531</v>
       </c>
       <c r="I775" t="s">
-        <v>5555</v>
+        <v>5532</v>
       </c>
       <c r="J775"/>
       <c r="K775" t="s">
+        <v>5533</v>
+      </c>
+      <c r="L775" t="s">
+        <v>5534</v>
+      </c>
+      <c r="M775" t="s">
+        <v>5535</v>
+      </c>
+      <c r="N775" t="s">
+        <v>5536</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="s">
+        <v>14</v>
+      </c>
+      <c r="B776" t="s">
+        <v>15</v>
+      </c>
+      <c r="C776" t="s">
+        <v>5537</v>
+      </c>
+      <c r="D776" t="s">
+        <v>5538</v>
+      </c>
+      <c r="E776" t="s">
+        <v>5539</v>
+      </c>
+      <c r="F776" t="s">
+        <v>5540</v>
+      </c>
+      <c r="G776" t="s">
+        <v>5541</v>
+      </c>
+      <c r="H776" t="s">
+        <v>5542</v>
+      </c>
+      <c r="I776" t="s">
+        <v>5543</v>
+      </c>
+      <c r="J776"/>
+      <c r="K776" t="s">
+        <v>5544</v>
+      </c>
+      <c r="L776" t="s">
+        <v>5545</v>
+      </c>
+      <c r="M776" t="s">
+        <v>5546</v>
+      </c>
+      <c r="N776" t="s">
+        <v>5547</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="s">
+        <v>14</v>
+      </c>
+      <c r="B777" t="s">
+        <v>15</v>
+      </c>
+      <c r="C777" t="s">
+        <v>5548</v>
+      </c>
+      <c r="D777" t="s">
+        <v>5549</v>
+      </c>
+      <c r="E777" t="s">
+        <v>5550</v>
+      </c>
+      <c r="F777" t="s">
+        <v>5551</v>
+      </c>
+      <c r="G777" t="s">
+        <v>5552</v>
+      </c>
+      <c r="H777" t="s">
+        <v>5553</v>
+      </c>
+      <c r="I777" t="s">
+        <v>5554</v>
+      </c>
+      <c r="J777"/>
+      <c r="K777" t="s">
+        <v>5555</v>
+      </c>
+      <c r="L777" t="s">
         <v>5556</v>
       </c>
-      <c r="L775" t="s">
+      <c r="M777" t="s">
         <v>5557</v>
       </c>
-      <c r="M775" t="s">
+      <c r="N777" t="s">
         <v>5558</v>
       </c>
-      <c r="N775" t="s">
+    </row>
+    <row r="778">
+      <c r="A778" t="s">
+        <v>14</v>
+      </c>
+      <c r="B778" t="s">
+        <v>15</v>
+      </c>
+      <c r="C778" t="s">
         <v>5559</v>
+      </c>
+      <c r="D778" t="s">
+        <v>5560</v>
+      </c>
+      <c r="E778" t="s">
+        <v>5561</v>
+      </c>
+      <c r="F778" t="s">
+        <v>5562</v>
+      </c>
+      <c r="G778" t="s">
+        <v>5563</v>
+      </c>
+      <c r="H778" t="s">
+        <v>5564</v>
+      </c>
+      <c r="I778" t="s">
+        <v>5565</v>
+      </c>
+      <c r="J778"/>
+      <c r="K778" t="s">
+        <v>5566</v>
+      </c>
+      <c r="L778" t="s">
+        <v>5567</v>
+      </c>
+      <c r="M778" t="s">
+        <v>5568</v>
+      </c>
+      <c r="N778" t="s">
+        <v>5569</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="s">
+        <v>14</v>
+      </c>
+      <c r="B779" t="s">
+        <v>15</v>
+      </c>
+      <c r="C779" t="s">
+        <v>5570</v>
+      </c>
+      <c r="D779" t="s">
+        <v>5571</v>
+      </c>
+      <c r="E779" t="s">
+        <v>5572</v>
+      </c>
+      <c r="F779" t="s">
+        <v>5573</v>
+      </c>
+      <c r="G779" t="s">
+        <v>5574</v>
+      </c>
+      <c r="H779" t="s">
+        <v>5575</v>
+      </c>
+      <c r="I779" t="s">
+        <v>5576</v>
+      </c>
+      <c r="J779"/>
+      <c r="K779" t="s">
+        <v>5577</v>
+      </c>
+      <c r="L779" t="s">
+        <v>5578</v>
+      </c>
+      <c r="M779" t="s">
+        <v>5579</v>
+      </c>
+      <c r="N779" t="s">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="s">
+        <v>14</v>
+      </c>
+      <c r="B780" t="s">
+        <v>15</v>
+      </c>
+      <c r="C780" t="s">
+        <v>5581</v>
+      </c>
+      <c r="D780" t="s">
+        <v>5582</v>
+      </c>
+      <c r="E780" t="s">
+        <v>5583</v>
+      </c>
+      <c r="F780" t="s">
+        <v>5584</v>
+      </c>
+      <c r="G780" t="s">
+        <v>5585</v>
+      </c>
+      <c r="H780" t="s">
+        <v>5586</v>
+      </c>
+      <c r="I780" t="s">
+        <v>5587</v>
+      </c>
+      <c r="J780"/>
+      <c r="K780" t="s">
+        <v>5588</v>
+      </c>
+      <c r="L780" t="s">
+        <v>5589</v>
+      </c>
+      <c r="M780" t="s">
+        <v>5590</v>
+      </c>
+      <c r="N780" t="s">
+        <v>5591</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="s">
+        <v>14</v>
+      </c>
+      <c r="B781" t="s">
+        <v>15</v>
+      </c>
+      <c r="C781" t="s">
+        <v>5592</v>
+      </c>
+      <c r="D781" t="s">
+        <v>5593</v>
+      </c>
+      <c r="E781" t="s">
+        <v>5594</v>
+      </c>
+      <c r="F781" t="s">
+        <v>5595</v>
+      </c>
+      <c r="G781" t="s">
+        <v>5596</v>
+      </c>
+      <c r="H781" t="s">
+        <v>5597</v>
+      </c>
+      <c r="I781" t="s">
+        <v>5598</v>
+      </c>
+      <c r="J781"/>
+      <c r="K781" t="s">
+        <v>5599</v>
+      </c>
+      <c r="L781" t="s">
+        <v>5600</v>
+      </c>
+      <c r="M781" t="s">
+        <v>5601</v>
+      </c>
+      <c r="N781" t="s">
+        <v>5602</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="s">
+        <v>14</v>
+      </c>
+      <c r="B782" t="s">
+        <v>15</v>
+      </c>
+      <c r="C782" t="s">
+        <v>5603</v>
+      </c>
+      <c r="D782" t="s">
+        <v>5604</v>
+      </c>
+      <c r="E782" t="s">
+        <v>5605</v>
+      </c>
+      <c r="F782" t="s">
+        <v>5606</v>
+      </c>
+      <c r="G782" t="s">
+        <v>5607</v>
+      </c>
+      <c r="H782" t="s">
+        <v>5608</v>
+      </c>
+      <c r="I782" t="s">
+        <v>5609</v>
+      </c>
+      <c r="J782"/>
+      <c r="K782" t="s">
+        <v>5610</v>
+      </c>
+      <c r="L782" t="s">
+        <v>5611</v>
+      </c>
+      <c r="M782" t="s">
+        <v>5612</v>
+      </c>
+      <c r="N782" t="s">
+        <v>5613</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="s">
+        <v>14</v>
+      </c>
+      <c r="B783" t="s">
+        <v>15</v>
+      </c>
+      <c r="C783" t="s">
+        <v>5614</v>
+      </c>
+      <c r="D783" t="s">
+        <v>5615</v>
+      </c>
+      <c r="E783" t="s">
+        <v>5616</v>
+      </c>
+      <c r="F783" t="s">
+        <v>5617</v>
+      </c>
+      <c r="G783" t="s">
+        <v>5618</v>
+      </c>
+      <c r="H783" t="s">
+        <v>5619</v>
+      </c>
+      <c r="I783" t="s">
+        <v>5620</v>
+      </c>
+      <c r="J783"/>
+      <c r="K783" t="s">
+        <v>5621</v>
+      </c>
+      <c r="L783" t="s">
+        <v>5622</v>
+      </c>
+      <c r="M783" t="s">
+        <v>5623</v>
+      </c>
+      <c r="N783" t="s">
+        <v>5624</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>