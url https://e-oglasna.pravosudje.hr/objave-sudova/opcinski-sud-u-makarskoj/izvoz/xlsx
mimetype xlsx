--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -6,14023 +6,11404 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8842" uniqueCount="5625">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7278" uniqueCount="4751">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Objava suda</t>
+  </si>
+  <si>
+    <t>Općinski sud u Makarskoj</t>
+  </si>
+  <si>
+    <t>Z-1882/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1882/2026</t>
+  </si>
+  <si>
+    <t>AKRAP PERINA Ž. IVANA ROĐ. DUJMIĆ; BUDIĆ IVAN POK. LUKE; BUDIĆ MARIJA UD. LUKE; KUPREŠANIN ANICA Ž. TOME ROĐ. DUJMIĆ; KURTOVIĆ LUCIJA Ž. IVANA; LEDIĆ - MURSEL JURE POK. IVANA - MATE; LEDIĆ - MURSEL MATE POK. IVANA - MATE; LEDIĆ - MURSEL PETAR POK. IVANA - MATE; LEDIĆ BARIŠA, SIN; LEDIĆ IVAN POK. VIDA; LEDIĆ MATE, SIN; LEDIĆ MATIJA Ž. IVANOVA ROĐ. LEDIĆ; LEDIĆ MURSEL BOŽO POK. MATE; LEDIĆ MURSEL JURE POK. IVANA - MATE; LEDIĆ NEDILJKO, SIN; LEDIĆ PAVAO, SIN</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:34:01</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f4f49eb-31a5-41ae-aba7-aed7eef9ecbd</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f4f49eb-31a5-41ae-aba7-aed7eef9ecbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1882&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-208/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026.; Prilog od: 01.02.2024.</t>
+  </si>
+  <si>
+    <t>Nikola Pivčević 63891356806</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:49:45</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4e3deb6-6aaf-497c-a26f-39ff18c30e94</t>
+  </si>
+  <si>
+    <t>Prilog Pp-208_2024-1-2 - pn 211-07_24-1_389-2.pdf; Poziv za sudsku radnju od 01.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4e3deb6-6aaf-497c-a26f-39ff18c30e94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=208&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6810/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6810/2022</t>
+  </si>
+  <si>
+    <t>GTO ULAGANJA d.o.o. za graditeljstvo 65869001570</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:31:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/129cc8b0-5188-4ad3-a545-5f41e61979cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/129cc8b0-5188-4ad3-a545-5f41e61979cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6810&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3615/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3615/2026</t>
+  </si>
+  <si>
+    <t>BRSTILO MATIJA Ž. IVANA; BULJUBAŠIĆ ANTICA MARKOVA; BULJUBAŠIĆ IVA MARKOVA; BULJUBAŠIĆ MARIJA UD. POK. MARKA ROĐ. ČAGALJ; BULJUBAŠIĆ TOMICA BAŠ IVKA MARKOVA; Bariša Pok Jure Čagalj; CAGALJ IVAN POK. MATE; GRANIĆ ANTE ANDRIJIN; GRANIĆ IVAN ANDRIJIN; GRANIĆ MARA ANDRIJINA; Ivan Pok Jure Čagalj; Jozo Pok Jure Čagalj; KOVAČIĆ IVA Ž. PETRA; KURTOVIĆ IVA Ž. MATINA ROĐ. KURTOVIĆ; KURTOVIĆ IVAN ANTIN; KURTOVIĆ MARKO ANTIN; KURTOVIĆ MATE ANTIN; KURTOVIĆ PETAR POK. STIPANA; MATKOVIĆ MARA Ž. MARIJANOVA; PULJAK MARA Ž. IVANA; SKENDER MANDA Ž. PETROVA; ČAGALJ ANA UD. GABRIJELA; ČAGALJ ANDJA MIJINA; ČAGALJ ANDRIJA POK. ANTE; ČAGALJ ANĐA; ČAGALJ BRUNO POK. GABRIJELA; ČAGALJ GABRO POK. BARIŠE; ČAGALJ IVA ANTINA; ČAGALJ IVA POK. BARIŠE; ČAGALJ IVA POK. IVANA; ČAGALJ IVA POK. MATE; ČAGALJ IVAN POK. MARKA; ČAGALJ JAKOV; ČAGALJ JAKOV MIJIN; ČAGALJ JAKOVICA POK. MATE; ČAGALJ JANJA POK. BARIŠE; ČAGALJ JELA POK. NIKOLE; ČAGALJ JOSIP POK. NIKOLE; ČAGALJ JOZO JURIN; ČAGALJ JOZO POK. NIKOLE; ČAGALJ KATA POK. ANTE; ČAGALJ KLARA POK. BARIŠE; ČAGALJ LJUBA POK. BARIŠE; ČAGALJ LOVRO POK. BARIŠE; ČAGALJ LUKA POK. ANTE; ČAGALJ MARA ANTINA; ČAGALJ MARA MIJINA; ČAGALJ MARA POK. ANTE; ČAGALJ MARA POK. BARIŠE; ČAGALJ MARA POK. NIKOLE; ČAGALJ MARA UD. MARKA; ČAGALJ MARA Ž. JURINA RODOM ČAGALJ; ČAGALJ MARA ŽENA JOZIPA; ČAGALJ MARIJA POK. IVANA; ČAGALJ MARIJAN POK. MARKA; ČAGALJ MARIJAN POK. ŠIMUNA; ČAGALJ MATE POK. IVANA; ČAGALJ MATIJA POK. MATE - TOME; ČAGALJ MATIJA UD. BARIŠINA; ČAGALJ MIJO POK. MARIJANA; ČAGALJ NEDA Ž. STIPE; ČAGALJ STEFANIJA POK. MARKA; ČAGALJ STIPAN POK. IVANA; ČAGALJ VANJA POK. GABRIJELA; ČAGALJ VERA POK. GABRIJELA</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:12:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ca252ad-0f28-4224-bd21-17192951b604</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ca252ad-0f28-4224-bd21-17192951b604/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3615&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4683/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4683/2020</t>
+  </si>
+  <si>
+    <t>Blago Gadže 85844783398; Ruža Gadže 24058692366</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:04:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69b65722-4f70-466b-8c75-1343f0e3b719</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69b65722-4f70-466b-8c75-1343f0e3b719/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4683&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-589/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-589/2026</t>
+  </si>
+  <si>
+    <t>BIOŠIĆ MARA Ž. MATE; BLAŽIĆ MARIJA Ž. PETRA; BULJAN MATIJA Ž. MARKA; DEKORIĆ NEDA Ž.ANTE; GUDELJ ANTE POK. NEDILJKA; KAROGLAN ANA Ž. STIPANA; KAROGLAN JOSIP POK. ANTE; KAROGLAN MARA Ž. MATE; KAROGLAN MARSEL POK. STIPANA; KOJUNDŽIĆ RUŽA UD. IVANA; KUJUNDŽIĆ - MIŠEVIĆ ANKA MARIJANOVA; KUJUNDŽIĆ - MIŠEVIĆ MARINKO; KUJUNDŽIĆ - MIŠEVIĆ MILA MARINKOVA; KUJUNDŽIĆ - MIŠEVIĆ NADA MARINKOVA; KUJUNDŽIĆ MIŠEVIĆ MARIJAN MARINKOV; MATKOVIĆ JELA Ž. ANTINA; PERIĆ ANA POK. CVITANA - MARIJANA; PERIĆ ANA POK. IVANA - MARIJANA; PERIĆ ANA UD. MARKA; PERIĆ ANTE POK. LUKE; PERIĆ CVITAN POK. CVITANA - MARIJANA; PERIĆ IVAN POK. IVANA - MARIJANA; PERIĆ MARA POK. IVANA - MARIJANA; PERIĆ MARIJAN POK. IVANA; PERIĆ MATE POK. ANTE; PERIĆ MATIJA POK. MIRKA; PERIĆ MIJO POK. CVITANA - MARIJANA; PERIĆ RUŽA POK. CVITANA - MARIJANA; ZNAOR DANICA Ž. NEDILJKA</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:59:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9463bd8d-4001-498a-b8db-2dc4dc32c837</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9463bd8d-4001-498a-b8db-2dc4dc32c837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=589&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1480/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Puharić 47868321991</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:48:55</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97122789-5af5-456f-9501-f6ac07d8bd52</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97122789-5af5-456f-9501-f6ac07d8bd52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1480&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1016/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 06.02.2026.</t>
+  </si>
+  <si>
+    <t>Marko Kutlić 71007361132</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:47:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19e1ee48-a9af-4c78-8d2f-938c77f4e27b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19e1ee48-a9af-4c78-8d2f-938c77f4e27b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1016&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-73/2019</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Tea-Sara Božić 76783953818</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:46:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a85a1d4-0737-473d-a0be-0352c9a36bf9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a85a1d4-0737-473d-a0be-0352c9a36bf9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=73&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-2695/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2695/2025</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:18:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/727e19fb-1e2c-4ee0-b6cd-bf187d682493</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/727e19fb-1e2c-4ee0-b6cd-bf187d682493/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2695&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-828/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 21.08.2025.</t>
+  </si>
+  <si>
+    <t>Iva Kasum 83741415034</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:59:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4e34c01-a885-4ad8-9b50-e545b8925335</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4e34c01-a885-4ad8-9b50-e545b8925335/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=828&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-418/2024</t>
+  </si>
+  <si>
+    <t>Dominik Meter 70865473165</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cac0f89-d285-41a6-bed8-f9b000435d81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cac0f89-d285-41a6-bed8-f9b000435d81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=418&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3556/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3556/2026</t>
+  </si>
+  <si>
+    <t>CVITANOVIĆ PERINA POK.MATE IZ BAŠKE VODE; CVITANOVIĆ STIPE POK. MATE; CVITANOVIĆ STIPE POK.MATE IZ BAŠKE VODE; JOSIPOVIĆ MARE UD.IVANA; JURIŠIĆ BORIS SIN ANTE; JURIŠIĆ DOME POK.ANTE; JURIŠIĆ FRANE POK.ANTE; JURIŠIĆ IVAN POK. ANTE</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:51:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7608032-2ad8-4d4e-8880-fc9e5b68eac5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7608032-2ad8-4d4e-8880-fc9e5b68eac5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3556&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-499/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Radoslav Roso 29570143962</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:48:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ba0e29b-7a69-4c49-85cf-0cae9b8adad1</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ba0e29b-7a69-4c49-85cf-0cae9b8adad1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=499&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-1117/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>tuženici ad/12 - ad/103</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:28:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e28ffb-d3da-49ea-bc53-0854a6b2fd23</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e28ffb-d3da-49ea-bc53-0854a6b2fd23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1117&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Psp-43/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>IVAN ANDRIJAŠEVIĆ</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc13b58e-0437-4020-90f2-5b61bf383492</t>
+  </si>
+  <si>
+    <t>Rješenje - smetanje posjeda.pdf O291O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc13b58e-0437-4020-90f2-5b61bf383492/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Psp&amp;predmet=43&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ivana Knezović 89422374292</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:51:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71168b3-112d-496c-9f71-ba2e31c15ab8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71168b3-112d-496c-9f71-ba2e31c15ab8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3864/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3864/2026</t>
+  </si>
+  <si>
+    <t>ARAČIĆ LUCA Ž. IVANA; KOVAČ SLAVA UD. MIRKA; REBIĆ DINKO POK. ANTE; REBIĆ JOZO POK. ANTE; REBIĆ MARIJAN POK. JOZE; REBIĆ MIRKO POK. ANTE; REBIĆ VLADE POK. ANTE; UJEVIĆ MARA Ž. ANTE ROĐ. VRLJIČAK</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:47:53</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11d06cb4-01b7-4af0-ab64-d2749edcdc53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11d06cb4-01b7-4af0-ab64-d2749edcdc53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3864&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-925/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 27.03.2026.</t>
+  </si>
+  <si>
+    <t>Jakov Babić</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:33:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6596a907-c29d-4be8-940b-b8809af7c34d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6596a907-c29d-4be8-940b-b8809af7c34d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=925&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pn-248/2019</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:11:07</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b898f6bd-6eab-4144-8589-573360a06c22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b898f6bd-6eab-4144-8589-573360a06c22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pn&amp;predmet=248&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Mirko Perkušić 44285949060</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:11:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2dfd248-5bdf-4688-978d-0e9c988e1078</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2dfd248-5bdf-4688-978d-0e9c988e1078/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2469/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>28.05.2026. 14:05:06</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e34caf1c-0ed6-4fb5-9cc2-9e5584be05c4</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e34caf1c-0ed6-4fb5-9cc2-9e5584be05c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2469&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-450/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.06.2026.; Prilog od: 05.03.2024.</t>
+  </si>
+  <si>
+    <t>Filip Prnjak 42918250149</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:29:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6d257dd-2338-48e1-b242-1a269ecf2658</t>
+  </si>
+  <si>
+    <t>Prilog Pp-450_2024-1-1 - OPN.pdf; Poziv za sudsku radnju od 29.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6d257dd-2338-48e1-b242-1a269ecf2658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=450&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-425/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.06.2026.; Prilog od: 04.03.2024.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:25:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0988da42-bba4-4568-a7c8-0d28e18b94dc</t>
+  </si>
+  <si>
+    <t>Prilog Pp-425_2024-1-1 - PN 211-07_24-1_1685-1.pdf; Poziv za sudsku radnju od 29.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0988da42-bba4-4568-a7c8-0d28e18b94dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=425&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
-    <t>Općinski sud u Makarskoj</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/109cf2aa-f591-4e48-9962-84b9c6599b31</t>
+    <t>Sp-207/2025</t>
+  </si>
+  <si>
+    <t>LUCIJA MAJIĆ</t>
+  </si>
+  <si>
+    <t>HAJDUKA ANDRIJE ŠIMIĆA 12, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>38765873530</t>
+  </si>
+  <si>
+    <t>LUCIJA MAJIĆ 38765873530; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:19:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d4cbfcc-8b41-4d61-86b6-4b01b3cd98a9</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d4cbfcc-8b41-4d61-86b6-4b01b3cd98a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=207&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-40/2026</t>
+  </si>
+  <si>
+    <t>MARIJA PEZO</t>
+  </si>
+  <si>
+    <t>ULICA RIMSKI PUT 31, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>73555457903</t>
+  </si>
+  <si>
+    <t>MARIJA PEZO 73555457903; Svi sdionici postupka / ULOGA: Dužnikm vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:15:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ac7b26a-66d6-4e84-9142-2c8e36c01ed0</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ac7b26a-66d6-4e84-9142-2c8e36c01ed0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=40&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Psp-15/2022</t>
+  </si>
+  <si>
+    <t>Ivan Duplančić 25104763438</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75d58dd4-660d-44fd-800b-aead83dc5fa0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75d58dd4-660d-44fd-800b-aead83dc5fa0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Psp&amp;predmet=15&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3049/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3049/2026</t>
+  </si>
+  <si>
+    <t>MRŠIĆ ANICA UD. MILIVOJA JOZE 45111453314; MUSTAPIĆ MILIVOJ MIRKOV; ČULINOVIĆ MARA Ž.BRANKA</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:10:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bcbe823-8829-4fc2-ba46-4a9e62055953</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bcbe823-8829-4fc2-ba46-4a9e62055953/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3049&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-543/2025</t>
+  </si>
+  <si>
+    <t>Ivan Kotromanović 29696155973</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:09:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/526abf93-e293-4057-a9f2-158e0cb8a4e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/526abf93-e293-4057-a9f2-158e0cb8a4e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=543&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1940/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>Salko Čehić 80910930407</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:48:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ed381df-d238-4991-bf8d-3e9890f8d9fe</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.docx O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ed381df-d238-4991-bf8d-3e9890f8d9fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1940&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-1523/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>Branko Burić 02062856913</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:48:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3838362e-0672-433d-8d51-9b64d74a7ae9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3838362e-0672-433d-8d51-9b64d74a7ae9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1523&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-223/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Damjan Krstevski 80175808697</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:47:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa40f983-1055-4afd-9afd-5bead14da280</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa40f983-1055-4afd-9afd-5bead14da280/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-420/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-420/2026</t>
+  </si>
+  <si>
+    <t>BARIĆ KATA Ž. JURE; GLIBOTA JOZA Ž. IVANA; GLIBOTA MARA UD. JOZE; GULIJA MIHALJ; GULIJA VESNA; KATAVIĆ IVAN JOSIPOV; KATAVIĆ SANDRA IVANKINA; KATAVIĆ VLADE POK. MATE; KOVAČEVIĆ IVICA POK. DANKA; KOVAČEVIĆ LJUBOMIR POK. MARIJANA; KOVAČEVIĆ MARINO POK. DANKA; KUSTURA MARA Ž. PETRA; LUBINA MATIJA Ž. PAŠKE; MARINOVIĆ - PRGOMET IVAN POK. IVANA; MARINOVIĆ - PRGOMET JOZO POK. IVANA; MARINOVIĆ - PRGOMET VLADE POK. IVANA; MARINOVIĆ ANTE POK. IVANA; MARINOVIĆ ANTE POK. JOSIPA; MARINOVIĆ ANTE POK. TOME; MARINOVIĆ IVA; MARINOVIĆ IVA UD. IVANA; MARINOVIĆ IVA UD. POK. JOSIPA; MARINOVIĆ IVAN; MARINOVIĆ IVAN POK. ANTE; MARINOVIĆ IVAN POK. TOME; MARINOVIĆ JOSIP IVANOV; MARINOVIĆ JOSIP POK. IVANA; MARINOVIĆ JURE POK. MATE; MARINOVIĆ MARA POK. JURE; MARINOVIĆ MARIJAN POK. JOSIPA; MARINOVIĆ MARTIN POK. TOME; MARINOVIĆ MATE POK. IVANA; MARINOVIĆ MATE POK. JOSIPA; MARINOVIĆ MIJO POK. TOME; MARINOVIĆ PETAR JOZIN; MARINOVIĆ PETAR POK. JOSIPA; MARINOVIĆ PETAR POK. JOZE; MARINOVIĆ STIPAN POK. JOSIPA; MARINOVIĆ VINKO POK. IVANA; MARINOVIĆ VLADE; MARINOVIĆ VLADE POK. PAVE; MEDVIDOVIĆ RUŽA POK. IVANA; Neda Ud Mate Marinović; PARLOV JURKA Ž. JOSIPA; PERKOVIĆ JASNA; RADALJ IVA Ž. IVANA; SUČIĆ VLADISLAV STIPIN; TALAJA IVAN POK. ANTE; TALAJA LJUBICA POK. ANTE; TALAJA MATE POK. ANTE</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:43:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75337ee0-ff2f-4090-b060-22bbe7d1fd23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75337ee0-ff2f-4090-b060-22bbe7d1fd23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=420&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2832/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2832/2026</t>
+  </si>
+  <si>
+    <t>Dragomir Novović 35269550005</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:03:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30834283-0935-40f1-a86e-b4d8a549fe9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30834283-0935-40f1-a86e-b4d8a549fe9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2832&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3596/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3596/2020</t>
+  </si>
+  <si>
+    <t>Marinka Jakić Bubalo</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:48:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e56c4878-e1fa-4bd9-bea9-6ac50f09a592</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e56c4878-e1fa-4bd9-bea9-6ac50f09a592/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3596&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-1334/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1334/2026</t>
+  </si>
+  <si>
+    <t>BAŠIĆ PETAR SIN MARIJANA; GUDELJ MARA Ž. JURE; LUBINA MARIJA ŽENA JOŠKA; SKAKO ANDJA POK. ANTE; SKAKO ANTE IVANOV; SKAKO IVA POK. ANTE; SKAKO MARA UD. ANTE; SKAKO MATE POK. LUKE; SKAKO MIROSLAV IVANOV; SKENDER MILA Ž. MIĆE; ĆELIĆ JOSIP POK. IVANA; ĆELIĆ MILA POK. JOSIPA; ĆELIĆ MILJENKO POK. JOSIPA; ĆELIĆ ZLATKO POK. JOSIPA; ĆELIĆ ŽELJKO POK. IVANA; ČAGALJ MARIJA KĆI IVANA ROĐ. SKAKO; ČAGALJ ROSANDA KĆI IVANA ROĐ. SKAKO</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c52d0ee-ce4d-4445-b8ad-2a3dd5672469</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c52d0ee-ce4d-4445-b8ad-2a3dd5672469/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1334&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-717/2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.05.2026.; Prilog od: 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Željko Hrstić 50330368204</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:02:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/087128ab-d7af-4e33-8db1-c27b681d3bea</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog P-717_2024-20-1 - _chat.txt</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/087128ab-d7af-4e33-8db1-c27b681d3bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=717&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3912/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3912/2026</t>
+  </si>
+  <si>
+    <t>Ivan Duplančić 25104763438; JUKIĆ MARA UD. POK. JOZE; MRKONJIĆ ANTE POK. MIJE; MRKONJIĆ IVAN POK. MIJE; MRKONJIĆ JOSO POK. MIJE; MRKONJIĆ JOZO POK. IVANA; MRKONJIĆ JURE POK. MIJE; MRKONJIĆ JURE POK. MIJE; MRKONJIĆ MATE POK. MIJE; MRKONJIĆ MATIJA POK. MIJE; MRKONJIĆ MLADENKA POK. MIJE; MRKONJIĆ STIPAN POK. MIJE; MRKONJIĆ STIPE POK. IVANA; MRKONJIĆ STJEPAN POK. MIJE; STAMENIĆ - KORDA ANICA</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:47:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5e4d4ce-c938-46a2-8ed9-3e0258aa557e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_NAPLATI_PRISTOJBI_I_TROSKOVA.pdf; RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5e4d4ce-c938-46a2-8ed9-3e0258aa557e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3912&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-3/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>INA GAVRAN</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA 51, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>40201250686</t>
+  </si>
+  <si>
+    <t>INA GAVRAN 40201250686</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:25:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83a7a88c-fd5d-4d77-bc22-c24ed7df0901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83a7a88c-fd5d-4d77-bc22-c24ed7df0901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=3&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5159/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5159/2020</t>
+  </si>
+  <si>
+    <t>Odjel za katastar nekretnina Makarska</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:20:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b51e0b4-b40a-4abb-a4fb-e4fce87f0f82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b51e0b4-b40a-4abb-a4fb-e4fce87f0f82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5159&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3920/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3920/2026</t>
+  </si>
+  <si>
+    <t>MEDIĆ GIOCONDA  POK. NIKOLE; GUČIĆ MARE  ŽENA JOZE; GUČIĆ MARE ROĐ. MEDIĆ IZ SAD; MEDIĆ ANASTAZIJE POK. MATE; MEDIĆ ANE  POK. LUKE; MEDIĆ ANE POK. LUKE; MEDIĆ IVAN PK.BARTULA IZ BRELA; MEDIĆ IVAN POK. BARTULA; MEDIĆ JERKA  ŽENA POK. BARTULA; MEDIĆ JERKA POK. ŠIMUNA; MEDIĆ JOZE POK.ŠIMUNA; MEDIĆ MARE 07161015598; MEDIĆ ĐOKONDA  POK. NIKOLE; ČIZMIĆ VICKO  POK. MARINA  IZ ZADVARJA</t>
+  </si>
+  <si>
+    <t>28.05.2026. 07:52:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e556cf-0362-44ac-95f8-eaf2939e0f5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e556cf-0362-44ac-95f8-eaf2939e0f5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3920&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3870/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3870/2019</t>
+  </si>
+  <si>
+    <t>Anton Brbić; Frank Brbić; Zita Semiga</t>
+  </si>
+  <si>
+    <t>28.05.2026. 07:49:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b256ee8-e3d3-4e8e-9fb5-00f792c9288b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b256ee8-e3d3-4e8e-9fb5-00f792c9288b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3870&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Pp-1317/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Vukojević 05903021343</t>
+  </si>
+  <si>
+    <t>28.05.2026. 07:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88641bc5-8087-4cd0-9eb6-6928c246db61</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88641bc5-8087-4cd0-9eb6-6928c246db61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1317&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŽELJKO ĆELIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO ĆELIĆ 42045724630</t>
+  </si>
+  <si>
+    <t>28.05.2026. 03:26:48</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f322641-1510-4a8a-9d2b-0ab14b80cd2b</t>
+  </si>
+  <si>
+    <t>16.377341.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f322641-1510-4a8a-9d2b-0ab14b80cd2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2739/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2739/2026</t>
+  </si>
+  <si>
+    <t>TOMASOVIĆ ANA POK. MIJE; TOMASOVIĆ IVAN POK. MIJE; TOMASOVIĆ IVAN POK. ŠIMUNA; TOMASOVIĆ LUCA POK. MIJE; TOMASOVIĆ MARIJAN POK. MIJE; TOMASOVIĆ SLAVA POK. MIJE; TOMASOVIĆ ŠIMUN POK. MIJE</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:51:00</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eafda979-c7f4-4587-85c1-6bbdc9de34ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eafda979-c7f4-4587-85c1-6bbdc9de34ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2739&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3091/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3091/2026</t>
+  </si>
+  <si>
+    <t>GUDELJ IVANKA Ž. VLADIMIRA; LAPENDA ANA UD. PETRA; LAPENDA IVAN BOŽIN; LAPENDA IVAN POK. IVANA; LAPENDA IVAN POK. STIPANA; LAPENDA IVAN POK.BOŽE; LAPENDA IVANKA POK. STIPANA; LAPENDA JURE BOŽIN; LAPENDA JURE POK.BOŽE; LAPENDA MARIJA POK. STIPANA; LAPENDA MATIJA POK.BOŽE; LAPENDA NEDILJKO POK. PETRA; LAPENDA NEDJELJKO POK. STIPANA; LAPENDA NIKOLA POK. PETRA; LAPENDA STIPE NEDILJKOV; LAPENDA ŽELJKA KĆI POK. PETRA</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:42:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cae9a04-a754-400d-9f6f-05acd73dd0a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cae9a04-a754-400d-9f6f-05acd73dd0a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3091&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-36/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>FRANE BULJUBAŠIĆ</t>
+  </si>
+  <si>
+    <t>ZAGVOZD 429, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>73006213110</t>
+  </si>
+  <si>
+    <t>FRANE BULJUBAŠIĆ 73006213110; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:40:01</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/908adf3b-db4d-4596-9728-06489e123127</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/908adf3b-db4d-4596-9728-06489e123127/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=36&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>IVANA LEROTIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IVANA PAVLA II 40, 21256 Dobranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>79057704455</t>
+  </si>
+  <si>
+    <t>IVANA LEROTIĆ 79057704455; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:36:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca5c4e9d-2f0e-4a2e-b728-fcb71e02f564</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca5c4e9d-2f0e-4a2e-b728-fcb71e02f564/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1046/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.06.2026.</t>
+  </si>
+  <si>
+    <t>A3 d.o.o. za građenje i trgovinu 81559837980</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:53:57</t>
+  </si>
+  <si>
+    <t>09.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65aa1420-4869-4028-bb9e-c5515ac9e798</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65aa1420-4869-4028-bb9e-c5515ac9e798/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1046&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-1142/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.11.2025.; Podnesak od 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilo</t>
+  </si>
+  <si>
+    <t>Toni Mijač 49790178705</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:50:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db518d20-1644-4f7d-9f2e-55c97804db9f</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-1142_2025-1-1 - A145-PUNOMOĆ TUŽITELJICE.pdf; Prilog P-1142_2025-1-2 - A145-ZK.IZVADAK.pdf; Prilog P-1142_2025-1-3 - A145-POSJEDOVNI LIST.pdf; Prilog P-1142_2025-1-4 - A145-IZVOD IZ KATASTARSKOG PLANA.pdf; Prilog P-1142_2025-1-5 - A145-RJEŠENJE O NASLJEĐIVANJU ANTE STANIČIĆ.pdf; Prilog P-1142_2025-1-6 - A145- PRESUDA P-1087-20.pdf; Prilog P-1142_2025-1-7 - A145-KUPOPRODAJNI UGOVOR O D26.02.1972..pdf; Prilog P-1142_2025-1-8 - A145-RJEŠENJE OD 21.10.1971..pdf; Prilog P-1142_2025-1-9 - A145-URBANISTIČKI UVJETI.pdf; Prilog P-1142_2025-1-10 - A145-DOPUNSKO RJEŠENJE HILMIJA JAŽIĆ.pdf; Prilog P-1142_2025-1-11 - A145-RJEŠENJE O GRAĐEVINSKOJ DOZVOLI.pdf; Prilog P-1142_2025-1-12 - A145-PRIJAVNI LIST OD 17-07.1980..pdf; Prilog P-1142_2025-1-13 - A145-UGOVOR O DIOBI.pdf; Prilog P-1142_2025-1-14 - A145-RJEŠENJE Z-723-82.pdf; Prilog P-1142_2025-1-15 - A145-DAROVNI UGOVOR MIŠKOVIĆI.pdf; Prilog P-1142_2025-1-16 - A145-KUPOPRODAJNI UGOVOR 08.10.1985..pdf; Prilog P-1142_2025-1-17 - A145-UGOVOR O DOŽIVOTNOM UZDRŽAVANJU.pdf; Prilog P-1142_2025-1-18 - A145-SMRTOVNICA ANKICA MIŠKOVIĆ.pdf; Prilog P-1142_2025-1-19 - A145-RJEŠENJE O IZVEDENOM STANJU.pdf; Prilog P-1142_2025-1-20 - A145-PRIJAVNI LIST.pdf; Prilog P-1142_2025-1-21 - A145-RJEŠENJE Z-6137-24.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db518d20-1644-4f7d-9f2e-55c97804db9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1142&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tea Mijač 16229710903</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:49:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69c5f6a6-3c8b-4ab0-b505-774b7e30b29d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69c5f6a6-3c8b-4ab0-b505-774b7e30b29d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3722/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3722/2026</t>
+  </si>
+  <si>
+    <t>CVITANOVIĆ DIANA Ž. ANTE; DROPULJIĆ MARA Ž. PETRA; GUDELJ DANKA KĆI; GUDELJ IVA Ž. ILIJE; IVIĆ ANA Ž. STIPE; IVIĆ RUŽA Ž. STIPE; JONJIĆ ANTE POK. IVANA; JONJIĆ ANTE POK. JOSIPA; JONJIĆ BRANKO POK. IVANA; JONJIĆ IVA UD. LUKE; JONJIĆ IVAN POK. LUKE; JONJIĆ IVAN POK. MARIJANA; JONJIĆ IVAN POK. STIPANA; JONJIĆ IVAN POK. STIPE; JONJIĆ IVAN POK. STIPE; JONJIĆ JOSIP POK. LUKE; JONJIĆ JOSIP POK. STIPANA; JONJIĆ LENKA POK. STIPE; JONJIĆ MAKS POK. STIPE; JONJIĆ MARA POK. ANTE; JONJIĆ MARA Ž. JOSIPA; JONJIĆ MARIJAN POK.PETRA; JONJIĆ MARKO POK. STIPANA; JONJIĆ MARKO POK. STIPE; JONJIĆ MATE POK. JOSIPA; JONJIĆ MATE POK. LUKE; JONJIĆ MATE POK. MARIJANA; JONJIĆ MIRKO POK. STIPE; JONJIĆ SLAVKA POK. STIPANA; JONJIĆ STJEPAN POK. PETRA; JONJIĆ TITO 16321233350; KOJUNGIĆ - LANDRIĆ ANICA Ž. MATINA ROĐ. JONJIĆ; KUJUNDŽIĆ ANA - JELA POK. MATE; KUJUNDŽIĆ ANKA Ž. DRAGANA; KUJUNDŽIĆ ANTE POK. ANTE; KUJUNDŽIĆ IVAN POK. ANTE; KUJUNDŽIĆ IVAN POK. MATE; KUJUNDŽIĆ MARIJAN POK.  MATE; KUJUNDŽIĆ MILA POK. ANTE; KUJUNDŽIĆ SLAVA POK. ANTE; LONČAR KATA Ž. VASE; MONAS MIROSLAVA KĆI; PATRLJ VINKA KĆI; REBIĆ MARA Ž. IVANA; TOLIĆ MARA Ž. ILIJE; VLAŠIĆ MARIJA KĆI; VRLJIĆ ANTE MATIN; VRLJIĆ JANJA MATINA; VRLJIĆ LUKA MATIN; VRLJIĆ MATE POK. IVANA; VRLJIĆ TONKO MATIN; ŠABIĆ RUŽA Ž. MARIJANA; ŠABIĆ RUŽA Ž. MARIJANOVA ROĐ. JONJIĆ; ŠARUNIĆ DAMIR MATIN</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:38:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cbf8cc8-197e-4a64-a9f2-ad1aa2165f9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cbf8cc8-197e-4a64-a9f2-ad1aa2165f9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3722&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-199/2025</t>
+  </si>
+  <si>
+    <t>VESNA BRKULJ</t>
+  </si>
+  <si>
+    <t>KIPARA MEŠTROVIĆA 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>23356425633</t>
+  </si>
+  <si>
+    <t>VESNA BRKULJ 23356425633</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:37:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75e8570c-aa23-4801-a5c5-7f9456d5920a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75e8570c-aa23-4801-a5c5-7f9456d5920a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=199&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-50/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Delipetar 45147818187</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:05:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09377c10-aab2-4ffc-a8e3-70495e915229</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09377c10-aab2-4ffc-a8e3-70495e915229/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=50&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Boris Rebić 30652673888</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:04:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b2a728d-0e10-4a55-b2cf-dd8a78183931</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b2a728d-0e10-4a55-b2cf-dd8a78183931/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Splitu, Stalna služba u Makarskoj</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:04:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402b0bfd-a841-44d4-aba1-6756473c7ade</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402b0bfd-a841-44d4-aba1-6756473c7ade/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ivan Skender 50189633616</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c4f0d3-ac88-48c2-8be4-a84ea5e257c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c4f0d3-ac88-48c2-8be4-a84ea5e257c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Anita Juretić 45740284989</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:04:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec425168-9914-461f-aceb-bfe4b5dd199c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec425168-9914-461f-aceb-bfe4b5dd199c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2807/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2807/2023</t>
+  </si>
+  <si>
+    <t>Miroslava Golijanin-Lemez 05029428142</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:57:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4595697c-afef-4bf5-b270-9a49cfe397da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4595697c-afef-4bf5-b270-9a49cfe397da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2807&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-1902/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1902/2026</t>
+  </si>
+  <si>
+    <t>EMIL STANIČIĆ pok. Ivana; MARICA STANIČIĆ ud. Zvonka; MATIJA ILIĆ rođ. Staničić</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:37:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2e38f15-4ea6-4642-8559-7bb79465d626</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2e38f15-4ea6-4642-8559-7bb79465d626/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1902&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-1050/2024</t>
+  </si>
+  <si>
+    <t>Žalba od 25.11.2025.</t>
+  </si>
+  <si>
+    <t>Slava Bilić-Erić</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:23:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a0fcc5-e2df-48dd-bf9d-dd2789e69f45</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a0fcc5-e2df-48dd-bf9d-dd2789e69f45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1050&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-198/2025</t>
+  </si>
+  <si>
+    <t>LEA BUŠELIĆ GONZALEZ</t>
+  </si>
+  <si>
+    <t>SRIDA SELA 33, 21300 Tučepi, Hrvatska</t>
+  </si>
+  <si>
+    <t>45533056681</t>
+  </si>
+  <si>
+    <t>LEA BUŠELIĆ GONZALEZ 45533056681</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:17:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c6b9ba6-c1f3-43fa-9688-4faacd10f0f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c6b9ba6-c1f3-43fa-9688-4faacd10f0f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=198&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8538/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8538/2025</t>
+  </si>
+  <si>
+    <t>ĆERLUKA IVA Ž.MATINA</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:00:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b06d2103-0ac2-4a5a-8f57-81e2ddea68f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b06d2103-0ac2-4a5a-8f57-81e2ddea68f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8538&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-152/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2020.</t>
+  </si>
+  <si>
+    <t>Dražen Radić 07865595370</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:54:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49c630a8-625f-4297-8b77-d29d8c0f056d</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49c630a8-625f-4297-8b77-d29d8c0f056d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Povrv&amp;predmet=152&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-2895/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2895/2026</t>
+  </si>
+  <si>
+    <t>BULJAN ANTE POK. ANTE; BULJAN ANTE POK. JURE; BULJAN ANĐELKO POK. JURE; BULJAN FILIP POK. MIJE; BULJAN IVA UD. ANTE ROĐ. GUDELJ; BULJAN IVAN POK. ANTE; BULJAN IVAN POK. JURE; BULJAN JELA POK. MIJE; BULJAN MARA POK. JURE; BULJAN MARIJA POK. MIJE; BULJAN MARIJAN POK. IVANA; BULJAN MARKO POK. IVANA; BULJAN MATE POK. MIJE; BULJAN MATE POK. ŠIMUNA; BULJAN MATIJA POK. JURE; CVITANIĆ DRAŽENKA KĆI IVANA; GUDELJ ANA POK. IVANA; GUDELJ ANTE POK. GRGE; GUDELJ DANKO POK. MARKA; GUDELJ IVAN POK. BOŽE; GUDELJ IVAN POK. IVANA; GUDELJ JELA POK. GRGE; GUDELJ JOSIP POK. GRGE; GUDELJ MARA POK. JURE; GUDELJ MARIJAN POK. BOŽE; GUDELJ MATE POK. JURE; GUDELJ MATE POK. MARKA; GUDELJ NIKOLA POK. BOŽE; GUDELJ STIPE POK. GRGE; GUDELJ TONKA POK. IVANA; KUTLEŠA MANDA Ž. IKINA; MIŠEVIĆ MARA POK. ŠIMUNA ROĐ. VIDOŠEVIĆ; MRKONJIĆ IVA Ž. LUKE; MRKONJIĆ MARA Ž. MATE; MRKONJIĆ MARA Ž.MARKA ROĐ.BULJAN; MRKONJIĆ RUŽA Ž. MIRKA ROĐ.BULJAN; PATRLJ BRANKO POK. SLAVKA; PATRLJ MILJENKO POK. SLAVKA; PATRLJ NEVENKA Ž. ZGFRIDA; PIPLICA RUŽA Ž. MATE; PULJIZ ANA Ž. IVANA; UJEVIĆ HRVOJE SIN IVANA; UJEVIĆ ŽELJKO SIN IVANA; VIDOŠEVIĆ - ČEĆA ANA UD. MATE - NEDJELJKA; VIDOŠEVIĆ - ČEĆA MARA POK.PAŠKE; VIDOŠEVIĆ ANICA Ž. MATE; ČERLUKA MARIJAN POK.ANTE; ŠABIĆ ANA Ž. IVANA</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:14:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/802c8468-96dd-4b43-9c98-44a012de34d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/802c8468-96dd-4b43-9c98-44a012de34d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2895&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6497/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6497/2018</t>
+  </si>
+  <si>
+    <t>Anka-Štefa Juranović</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:13:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01c3581e-5045-457f-810a-45cef20038c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01c3581e-5045-457f-810a-45cef20038c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6497&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-1901/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1901/2026</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:11:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72fc5bc5-936c-4b3f-8aaf-dda1154996d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72fc5bc5-936c-4b3f-8aaf-dda1154996d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1901&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3889/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3889/2026</t>
+  </si>
+  <si>
+    <t>Jakovica Kilić; Nikola Kilić</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1beb938-ae25-4d6d-ad1a-444511785333</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1beb938-ae25-4d6d-ad1a-444511785333/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3889&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-885/2025</t>
+  </si>
+  <si>
+    <t>Ana Barnjak Bagarić 62499519565</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:38:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68237095-3456-4d23-b8b5-0fb78f293b7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68237095-3456-4d23-b8b5-0fb78f293b7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=885&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Željko Ravlić 16331247728</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:38:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06292c04-3690-458b-9002-d6f8755d9ffa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06292c04-3690-458b-9002-d6f8755d9ffa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3943/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3943/2026</t>
+  </si>
+  <si>
+    <t>MARINKO-MARIJAN pok. Ivana RIBAREVIĆ</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:21:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22bf9f3e-bc04-4ce6-9d08-0356345ab876</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22bf9f3e-bc04-4ce6-9d08-0356345ab876/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3943&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-795/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-795/2026</t>
+  </si>
+  <si>
+    <t>BULJAN ANTE POK. ANTE; BULJAN FILIP POK. MIJE; BULJAN IVA UD. ANTE ROĐ. GUDELJ; BULJAN IVAN POK. ANTE; BULJAN IVAN POK. STIPANA; BULJAN JELA POK. MIJE; BULJAN LJUBA POK. MARKA; BULJAN MARIJA POK. MIJE; BULJAN MARIJAN POK. IVANA; BULJAN MARKO POK. IVANA; BULJAN MATE POK. MARKA; BULJAN MATE POK. MIJE; BULJAN MATE POK. STIPANA; BULJAN MATE POK. ŠIMUNA; GUDELJ MARA Ž. JOSIPA; KUTLEŠA MANDA Ž. IKINA; MILAS ANA ANTINA; MILAS LJUBICA ANTINA; MILAS MARA ANTINA; MILAS MARIJAN ANTIN; MILAS MATIJA Ž. JURINA ROĐ. BULJAN; MILAS MILA ANTINA; MILAS MILA POK. ANTE; MILAS MILA UD. MARIJANA - JURE; MOSTARČIĆ ANKA Ž. DRAGOG; MRKONJIĆ IVA Ž. LUKE; MRKONJIĆ MARA Ž. MATE; MRKONJIĆ MARA Ž.MARKA ROĐ.BULJAN; MRKONJIĆ RUŽA Ž. MIRKA ROĐ.BULJAN; PIPLICA RUŽA Ž. MATE; ŠABIĆ ANA Ž. IVANA</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:19:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b59238c7-613b-4c3d-9cb0-ea416cffb4b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b59238c7-613b-4c3d-9cb0-ea416cffb4b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=795&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4614/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4614/2023</t>
+  </si>
+  <si>
+    <t>Vica Grubišić 33458490827</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:03:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2740cb-ce02-45d6-ad82-8a34dfa4e4eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2740cb-ce02-45d6-ad82-8a34dfa4e4eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4614&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-3890/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3890/2026</t>
+  </si>
+  <si>
+    <t>Antica Kilić; BUDIMIR MARA Ž. JAKOVA STARIJA; BUDIMIR MARA Ž. NIKOLE MLAĐA; Iva Kilić; Iva Kovač; Ivan Lekić; KILIĆ ANTICA UD. MIJE; KILIĆ IVA POK. IVANA; KILIĆ LUCIJA POK. IVANA; KILIĆ MIHO POK. IVANA; KILIĆ PAVICA POK. IVANA; KILIĆ PETAR POK. MIJE; KILIĆ STIPAN POK. IVANA; KILIĆ TOMICA POK. MIJE; KOVAĆ - MARTINOVIĆ IVA Ž. PETROVA ROĐ. KILIĆ; LEKIĆ IVAN POK. MIJE; LEKIĆ MARA NIKOLINA; LEKIĆ STIPAN POK. NIKOLE; LUKIĆ MATIJA Ž. MATE; Lucija Kilić; Mara Lekić; Pavica Kilić; Petar Kilić; Stipan Kilić; Tiomica Kilić</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:22:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8eaa8f2-12d9-4ba0-a756-7bbf0fc0a2a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8eaa8f2-12d9-4ba0-a756-7bbf0fc0a2a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3890&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2416/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2416/2026</t>
+  </si>
+  <si>
+    <t>ANDJA Sekulović; Anica Sekulović; Dane Sekulović; Krsto Sekulović; Luka Sekulović; Mara Ukraden; Milica Buljan; Stipan Sekulović</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:15:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7fff317-03a0-49ad-8489-e203de6fcb9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7fff317-03a0-49ad-8489-e203de6fcb9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2416&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3253/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3253/2026</t>
+  </si>
+  <si>
+    <t>OPĆINA GRADAC 43460605025</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:01:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a5de7c7-b2fb-4c90-a1b3-af02d35cea1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a5de7c7-b2fb-4c90-a1b3-af02d35cea1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3253&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3826/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3826/2026</t>
+  </si>
+  <si>
+    <t>KADIJEVIĆ ANICA UD.POK.LAZE; KADIJEVIĆ JOVO POK. LAZARA; KADIJEVIĆ MILAN POK.LAZARA; MILETIĆ - GLENDŽO MILICA POK.ILIJE; MILETIĆ DRAGA POK.ILIJE; MILETIĆ MILICA POK.ILIJE; MILETIĆ STEVO POK.ILIJE; MILETIĆ STIPAN ILIJIN</t>
+  </si>
+  <si>
+    <t>26.05.2026. 20:41:28</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/feea9c76-7bb8-4da9-815a-559016284ccb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/feea9c76-7bb8-4da9-815a-559016284ccb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3826&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3895/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3895/2026</t>
+  </si>
+  <si>
+    <t>MALENICA MARA Ž. NIKOLE; MATIŠIĆ ANA POK. IVANA; MATIŠIĆ IVA UD. IVANA; MATIŠIĆ JERKO POK. IVANA; MATIŠIĆ MARA POK. IVANA; SIČENICA IVAN POK. DOMINIKA; ŠTRLJIĆ MATIJA Ž. MARIJANA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/131f9b17-9f53-4d7d-99f5-0e6789a6b035</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/131f9b17-9f53-4d7d-99f5-0e6789a6b035/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3895&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3894/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3894/2026</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:26:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d0ade93-a83b-46be-9dc0-e9d2ce3d7157</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d0ade93-a83b-46be-9dc0-e9d2ce3d7157/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3894&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3892/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3892/2026</t>
+  </si>
+  <si>
+    <t>Ana Matišić; Danko Matišić; Ivan Sičenica; Jerko Matišić; Mara Malenica; Mara Matišić; Matija Štrljić</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:21:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da4ca890-fa28-4154-97ee-833d15a52b23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da4ca890-fa28-4154-97ee-833d15a52b23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3892&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3674/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3674/2026</t>
+  </si>
+  <si>
+    <t>Ivan Sičenica; MALENICA MARA Ž. NIKOLE; MATIŠIĆ ANA POK. IVANA; MATIŠIĆ IVA UD. IVANA; MATIŠIĆ JERKO POK. IVANA; MATIŠIĆ MARA POK. IVANA; SIČENICA IVAN POK. DOMINIKA; ŠTRLJIĆ MATIJA Ž. MARIJANA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 16:05:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01cb68f3-5d5b-45b8-bd0b-618f9cf1ee78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01cb68f3-5d5b-45b8-bd0b-618f9cf1ee78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3674&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1522/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1522/2026</t>
+  </si>
+  <si>
+    <t>ANA M MATIŠIĆ; DANKO MATIŠIĆ; IVAN SIČENICA; JERKO MATIŠIĆ; MALENICA MARA Ž. NIKOLE; MARA MALENICA; MARA MATIŠIĆ; MATIJA ŠTRLJIĆ; MATIŠIĆ ANA POK. IVANA; MATIŠIĆ IVA UD. IVANA; MATIŠIĆ JERKO POK. IVANA; MATIŠIĆ MARA POK. IVANA; SIČENICA IVAN POK. DOMINIKA; ŠTRLJIĆ MATIJA Ž. MARIJANA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:59:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966cafdd-5735-4765-a389-8f371d63dae1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966cafdd-5735-4765-a389-8f371d63dae1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1522&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Psp-32/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Ljubičić 98249099866</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:56:30</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84745ad5-7e99-4911-a187-5b2d06943974</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84745ad5-7e99-4911-a187-5b2d06943974/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Psp&amp;predmet=32&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Jadranko Kozarić 43968231187</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:56:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/889c0602-5a30-4f67-a2ba-3a33a5d1c679</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/889c0602-5a30-4f67-a2ba-3a33a5d1c679/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4793/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4793/2023</t>
+  </si>
+  <si>
+    <t>Ivo Dundić 03289351938</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:50:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3e63a3d-7fe9-4c57-9a42-f74c5cf94026</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3e63a3d-7fe9-4c57-9a42-f74c5cf94026/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4793&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2975/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2975/2023</t>
+  </si>
+  <si>
+    <t>BIG HILL ADRIA društvo s ograničenom odgovornošću za usluge 15186730237</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46ff5e2a-2b1d-4a21-8c3a-c0bfe34262b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46ff5e2a-2b1d-4a21-8c3a-c0bfe34262b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2975&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7872/2025</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:30:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9f3ca83-1e19-4b96-bc7f-5313685d5851</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9f3ca83-1e19-4b96-bc7f-5313685d5851/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7872&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7769/2025</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:24:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc18dca7-ca53-4c7c-85d4-2fd0e7e84e19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc18dca7-ca53-4c7c-85d4-2fd0e7e84e19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7769&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2440/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2440/2023</t>
+  </si>
+  <si>
+    <t>Roza Brkušić žena Stipe</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03c09b73-41a3-4df0-9f8c-15aba2fa2cc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03c09b73-41a3-4df0-9f8c-15aba2fa2cc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2440&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-213/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Bojan Filipović 86079817929</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:14:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a225d22-976f-43e4-93cb-7b95ad815c09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a225d22-976f-43e4-93cb-7b95ad815c09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=213&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ivan Ćosić 86268638361</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:14:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e34c274e-57da-425a-b46c-0b04aa0112e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e34c274e-57da-425a-b46c-0b04aa0112e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-546/2024</t>
+  </si>
+  <si>
+    <t>Anka Limov 59313623053</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:02:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e211a97-14ac-40da-a110-f2cecace10da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e211a97-14ac-40da-a110-f2cecace10da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=546&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-186/2025</t>
+  </si>
+  <si>
+    <t>IVANA VLASTELIČIĆ</t>
+  </si>
+  <si>
+    <t>ZADARSKA 44 B, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57123785956</t>
+  </si>
+  <si>
+    <t>IVANA VLASTELIČIĆ 57123785956</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:50:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cfa33c-4de1-476d-b27f-d9e2c95abb0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cfa33c-4de1-476d-b27f-d9e2c95abb0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=186&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-194/2025</t>
+  </si>
+  <si>
+    <t>JASMIN JUSIĆ</t>
+  </si>
+  <si>
+    <t>DR. MATE UJEVIĆA 7, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>54006422648</t>
+  </si>
+  <si>
+    <t>JASMIN JUSIĆ 54006422648; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:49:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dde6c9e-be39-4ee9-85b3-068c72df6504</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dde6c9e-be39-4ee9-85b3-068c72df6504/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=194&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>JASMIN JUSIĆ 54006422648</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:49:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aec8063-f672-4366-bb34-3352011882e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aec8063-f672-4366-bb34-3352011882e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1494/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1494/2020</t>
+  </si>
+  <si>
+    <t>Anđelko Mrnjavac; Frane Topić; Ilija Mrnjavac</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:49:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1d147c-d650-408c-8161-e9df7f7b2b41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1d147c-d650-408c-8161-e9df7f7b2b41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1494&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>P-1294/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Petar Todorić 91463290907</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:48:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c76c61b2-3cd2-4d12-8528-f6a02aa2e1fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c76c61b2-3cd2-4d12-8528-f6a02aa2e1fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1294&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-348/2026</t>
+  </si>
+  <si>
+    <t>ostali / ULOGA: javnost</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:46:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4124c71c-a9d1-43df-b531-af83d5c64e9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4124c71c-a9d1-43df-b531-af83d5c64e9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=348&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2969/2026</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:44:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/153eac59-ae8f-424b-a1bf-5903e08b6a3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/153eac59-ae8f-424b-a1bf-5903e08b6a3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2969&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1482/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1482/2020</t>
+  </si>
+  <si>
+    <t>Ivan Perkušić 62624213009</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:38:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2619d260-49c5-4a65-b04f-f52d08321126</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2619d260-49c5-4a65-b04f-f52d08321126/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1482&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3814/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3814/2026</t>
+  </si>
+  <si>
+    <t>IVAN TAMINI; JELA NISITEO žena Frane rođ. Mandjer; MATE Dominiković</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:16:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095b16a5-9e22-4d7d-8774-066ea654ac49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095b16a5-9e22-4d7d-8774-066ea654ac49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3814&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2046/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Petar Maloča 74130205278</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:12:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5178a424-dc01-4e46-9d34-8be027793093</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5178a424-dc01-4e46-9d34-8be027793093/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2046&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2756/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2756/2026</t>
+  </si>
+  <si>
+    <t>Leta Danica žena Srećka iz Podgore</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:02:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e789d8e8-4275-455c-9c55-ca40bd955655</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e789d8e8-4275-455c-9c55-ca40bd955655/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2756&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-43225/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-43225/2017</t>
+  </si>
+  <si>
+    <t>Ante Topić</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:01:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ce5e6b5-839e-4d2d-b693-c5ad9c1f1d13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ce5e6b5-839e-4d2d-b693-c5ad9c1f1d13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=43225&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Sp-24/2026</t>
+  </si>
+  <si>
+    <t>JAGODA JONJIĆ</t>
+  </si>
+  <si>
+    <t>BLAJBURŠKA ULICA 1, 21260 Grubine, Hrvatska</t>
+  </si>
+  <si>
+    <t>00357053450</t>
+  </si>
+  <si>
+    <t>JAGODA JONJIĆ 00357053450; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:48:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dd66a36-b3b9-4c73-950a-796e6baa096a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dd66a36-b3b9-4c73-950a-796e6baa096a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-961/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Ante Ćapin 70042336673</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:46:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a596a3a-9d15-44f4-a8c0-76f994064414</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a596a3a-9d15-44f4-a8c0-76f994064414/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=961&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-239/2025</t>
+  </si>
+  <si>
+    <t>TONĆI REBIĆ</t>
+  </si>
+  <si>
+    <t>PUT GAJA 70, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>59342191635</t>
+  </si>
+  <si>
+    <t>Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali; TONĆI REBIĆ 59342191635</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:44:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40de4d27-93c5-4afa-9f12-05792ee1f953</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40de4d27-93c5-4afa-9f12-05792ee1f953/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-75/2026</t>
+  </si>
+  <si>
+    <t>JADRANKA KATAVIĆ</t>
+  </si>
+  <si>
+    <t>ZRINSKO-FRANKOPANSKA 53, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>54462826141</t>
+  </si>
+  <si>
+    <t>JADRANKA KATAVIĆ 54462826141; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:42:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e4b6c4-29e1-4dd7-a0a2-5ae582e5435f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e4b6c4-29e1-4dd7-a0a2-5ae582e5435f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=75&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-40509/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-40509/2017</t>
+  </si>
+  <si>
+    <t>Radmila Zelić 38644486339</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:39:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5b67884-5208-44cd-9261-2ac99ce33ae9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5b67884-5208-44cd-9261-2ac99ce33ae9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=40509&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-3795/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3795/2026</t>
+  </si>
+  <si>
+    <t>DRŽAVNOG VJERESIJSKOG ZAVODA U ZAGREBU; GRUBIŠIĆ MATIJA IVANOVA IZ TUČEPI; GRUBIŠIĆ STIPE MARIJANOV IZ TUČEPI; LETICA MATIJA ŽENA LUKE; ČOVIĆ IVAN POK. IVANA; ČOVIĆ JOZE PK. MARINA; ČOVIĆ KATA UD. P. MARINA; ČOVIĆ MARA POK. MARIJANA; ČOVIĆ MATE PK. MARINA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:35:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b28ef737-ca6a-4a25-b289-8b49bd9f9567</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b28ef737-ca6a-4a25-b289-8b49bd9f9567/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3795&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17934/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17934/2017</t>
+  </si>
+  <si>
+    <t>Ines Staničić</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:21:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c04a8c23-85e5-4c95-9c33-45274e63a012</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c04a8c23-85e5-4c95-9c33-45274e63a012/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=17934&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-3913/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3913/2026</t>
+  </si>
+  <si>
+    <t>TOLIĆ ADAM POK. IVANA; TOLIĆ ANA UD. MATE; TOLIĆ DRAGUTIN MIJIN; TOLIĆ IVAN POK. MATE; TOLIĆ LUKA POK. MATE; TOLIĆ MARA POK. IVANA; TOLIĆ MATE POK.STIPANA; TOLIĆ MIRKO MIJIN; TOLIĆ RAJKO POK. IVANA; TONKOVIĆ BRIGITA Ž.MIRKA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:02:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c263ff-2c80-4c50-9fde-56d94f224965</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c263ff-2c80-4c50-9fde-56d94f224965/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3913&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3377/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3377/2018</t>
+  </si>
+  <si>
+    <t>Ana Pel; Matilda Diklić</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:42:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e50c6fa3-5c0a-4999-9dd3-50659cf47a7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e50c6fa3-5c0a-4999-9dd3-50659cf47a7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3377&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-3738/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3738/2026</t>
+  </si>
+  <si>
+    <t>ALMEDINA BULJUGIĆ 46999924230</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:38:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14a8c16c-c013-440e-8ae4-ef9153f2d2c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14a8c16c-c013-440e-8ae4-ef9153f2d2c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3738&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2944/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2944/2026</t>
+  </si>
+  <si>
+    <t>BORKA ZMIJAREVIĆ 44594092979</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:31:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0bb7a6-99d7-4d91-929d-1d499966ca3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0bb7a6-99d7-4d91-929d-1d499966ca3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2944&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4832/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4832/2022</t>
+  </si>
+  <si>
+    <t>IBCI - INTERNATIONAL BUSINESS CLUB OF INVESTORS d.o.o. za informatiku, proizvodnju, turizam, trgovinu i export-import u stečaju 24355745381</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:26:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9efa4f46-d5e1-409f-b96a-acca9d959ee0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9efa4f46-d5e1-409f-b96a-acca9d959ee0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4832&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-2828/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2828/2019</t>
+  </si>
+  <si>
+    <t>Neven Matutinović</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:23:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d306c38-4348-4a37-8eb2-ef38680828b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d306c38-4348-4a37-8eb2-ef38680828b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2828&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3862/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3862/2026</t>
+  </si>
+  <si>
+    <t>Marko Beroš</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:01:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8858f62-c369-41b0-89c3-e71f2bdc738f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8858f62-c369-41b0-89c3-e71f2bdc738f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3862&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3819/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3819/2026</t>
+  </si>
+  <si>
+    <t>BARALIĆ MARIJANA Ž.MOMČILA; BLAJIĆ MILENKA ŽENA IVE; MLDB.VELA ANE POK. SREĆKA; NOLA BOŽE POK. PETRA; NOLA IVAN POK. ŠIMUNA IZ PODGORE; NOLA JURE POK. ANTE; NOLA MATIJA- VESELJKA POK. ANTE; NOLA NEDILJKO POK. PETRA; NOLA SREĆKO PK. PETRA; PAVLINOVIĆ KATE ŽENA MATE; PRODAN IVICA UD.FRANE; RADONIĆ GEORGA - JURE PK. MATE; RAVLIĆ VESELKA Ž.JOZE; VELA ANTE POK. MARIJANA; VELA DRAGUTIN  PK. MARIJANA; VELA DRAGUTIN POK. MARIJANA; VELA EDO POK. SREĆKA; VELA JADRANKA POK. SREĆKA; VELA JANKO POK. PAŠKE; VELA KATA POK. MARIJANA; VELA KONSTANTIN P. MARIJANA; VELA MARIJA UD. SREĆKA ROĐ.GRANIĆ; VELA MARIJANA UD. P. PAŠKE; VELA NIKO POK. PAŠKE; VELA NIKOLA PK. PAŠKALA; VELA VESNA ŽENA IVANA; ŠPANJE KREŠIMIR POK. MATE; ŠUNDE MILENA ŽENA STANKA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:17:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d27d0075-15fa-4ce0-8e0e-deb6f6be4d90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d27d0075-15fa-4ce0-8e0e-deb6f6be4d90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-185/2025</t>
+  </si>
+  <si>
+    <t>IVAN LJUBIČIĆ</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 553, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>72043399438</t>
+  </si>
+  <si>
+    <t>IVAN LJUBIČIĆ 72043399438</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4b294ea-d285-4256-a0ac-902cb58b10b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4b294ea-d285-4256-a0ac-902cb58b10b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=185&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>IVAN LJUBIČIĆ 72043399438; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:03:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4405747f-9fcd-45b6-ac37-bfe1dc074a3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4405747f-9fcd-45b6-ac37-bfe1dc074a3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-184/2025</t>
+  </si>
+  <si>
+    <t>PREDRAG MAREVIĆ</t>
+  </si>
+  <si>
+    <t>PRILAZ BORKU 5, 21327 Podgora, Hrvatska</t>
+  </si>
+  <si>
+    <t>01947902699</t>
+  </si>
+  <si>
+    <t>PREDRAG MAREVIĆ 01947902699; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:55:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73f8099c-712f-4e1a-8582-6c36ae21405c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73f8099c-712f-4e1a-8582-6c36ae21405c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=184&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>PREDRAG MAREVIĆ 01947902699</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e88c91a4-5d6e-4484-b92a-b906f3d47e93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e88c91a4-5d6e-4484-b92a-b906f3d47e93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-46391/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-46391/2018</t>
+  </si>
+  <si>
+    <t>Slaven Čuljak 96939617054</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:45:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d343c2-f073-46ba-bcc1-6f5513f35771</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d343c2-f073-46ba-bcc1-6f5513f35771/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=46391&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-5015/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5015/2024</t>
+  </si>
+  <si>
+    <t>Ivana Amižić</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:38:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97ebe3f3-9f38-4187-aab8-db71107ed312</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97ebe3f3-9f38-4187-aab8-db71107ed312/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5015&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4149/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4149/2019</t>
+  </si>
+  <si>
+    <t>Bože Miloš 66118773846</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:22:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/550215e0-d314-47c1-b502-dcab82ec8609</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/550215e0-d314-47c1-b502-dcab82ec8609/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4149&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3865/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3865/2019</t>
+  </si>
+  <si>
+    <t>Karin Hertha Sisko 40225982991; Marko Sisko 82121504423</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:08:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9814118c-24c2-4298-9a9a-64400caf2b3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9814118c-24c2-4298-9a9a-64400caf2b3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3865&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3698/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3698/2019</t>
+  </si>
+  <si>
+    <t>VENETO BANCA S.P.A. IN I.C.A. 84716410423</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:02:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29939664-5db1-49d8-9e23-a70bf53c9f27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29939664-5db1-49d8-9e23-a70bf53c9f27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3698&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3407/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3407/2019</t>
+  </si>
+  <si>
+    <t>Vitaly Groysman 55816497280</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:43:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3946effa-f7df-44a8-9c07-59c1674a9f79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3946effa-f7df-44a8-9c07-59c1674a9f79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3407&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Pp-1457/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Valerie Galešić 02429919760</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:40:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d652d15-d9f9-4ea8-97a2-abce50ed424b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d652d15-d9f9-4ea8-97a2-abce50ed424b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1457&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-1217/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.; Rješenje od 07.01.2026.</t>
+  </si>
+  <si>
+    <t>Zorica Ivičević-Odorović 57571962699</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:24:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83b7ed7f-09e6-4798-9cc0-561be2ed8472</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak presude.pdf O165O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83b7ed7f-09e6-4798-9cc0-561be2ed8472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1217&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-26767/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-26767/2018</t>
+  </si>
+  <si>
+    <t>Kriste Vučić</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:04:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed687253-deea-4efc-a812-2f48d4d5c9a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed687253-deea-4efc-a812-2f48d4d5c9a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=26767&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-4613/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4613/2019</t>
+  </si>
+  <si>
+    <t>Ivan Stanarević; Milan Stanarević</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:56:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf8f72ad-3101-4dde-a0b5-5f062192ce19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf8f72ad-3101-4dde-a0b5-5f062192ce19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4613&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-4513/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4513/2019</t>
+  </si>
+  <si>
+    <t>Danica Ševelj; Mark Ivan Viskovich</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:36:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e27d87-de45-4a22-a437-a7d064f629f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e27d87-de45-4a22-a437-a7d064f629f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4513&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Pp-654/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 25.06.2026.; Prilog od: 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Toni Juranović 34331080777</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:35:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75052371-3c27-46f4-9e04-cea25d57fb17</t>
+  </si>
+  <si>
+    <t>Prilog Pp-654_2026-1-2 - Prekršajni nalog.pdf; Poziv za sudsku radnju od 25.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75052371-3c27-46f4-9e04-cea25d57fb17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=654&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1087/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1087/2026</t>
+  </si>
+  <si>
+    <t>DIVIĆ RUŽA Ž. MARKOVA; KOJUNDŽIĆ MILA UD. LUKE " GRIZOVIĆ "; KOJUNDŽIĆ MILAN POK. LUKE " GRIZOVIĆ "; KUJUNDŽIĆ BOGOSLAV POK. MARIJANA; KUJUNDŽIĆ LUKA POK. IVANA; KUJUNDŽIĆ MIJO - MARIJAN POK. STIPANA; KUJUNDŽIĆ MIJO POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ RUŽA - FILOMENA POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ STIPAN - ANTE POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ VICE POK. MARIJANA; KUJUNDŽIĆ VINKO POK. MARIJANA; LEŠINA MATE IVANOV; PERIĆ ANA UD. MATE; PERIĆ ANDRIJA POK. MATE; PERIĆ LUKA POK. MATE; TOLE MARA UD. POK. ANTE ROĐ. KOJUNDŽIĆ; UJEVIĆ JELA Ž. STIPINA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 19:59:55</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/826ebc95-12d4-469d-88fe-3437dab2f622</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/826ebc95-12d4-469d-88fe-3437dab2f622/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1087&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3772/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3772/2026</t>
+  </si>
+  <si>
+    <t>KUŠIĆ JOZA Ž. JURINA; MATAŠIĆ IVA Ž. NIKOLE; MATKOVIĆ ANA POK. MATE; MATKOVIĆ CVITA POK. MATE; MATKOVIĆ GRGO POK. MATE; MATKOVIĆ IVA IVANOVA; MATKOVIĆ IVAN JAKOVLJEV; MATKOVIĆ IVAN POK. MIJE; MATKOVIĆ JAKOV - JURE IVANOV; MATKOVIĆ JOSIP POK. MATE; MATKOVIĆ JURE POK. MIJE; MATKOVIĆ MARA POK. MATE; MATKOVIĆ MARA UD. TOME; MATKOVIĆ MIRKO POK. MIJE; MATKOVIĆ PETAR - ANTE POK. JURE; MATKOVIĆ PETAR POK. JURE; MATKOVIĆ TOMO POK. TOME; PIPLICA MANDA - MARA Ž. MIJE; ČUBELIĆ MARA Ž. IVANA; ŠIMUNDIĆ MILICA Ž. ILIJE</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:38:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f9ac40-c78a-4b7c-b939-7edef2f631d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f9ac40-c78a-4b7c-b939-7edef2f631d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3772&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4211/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4211/2019</t>
+  </si>
+  <si>
+    <t>Miroslav Staničić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17531880-53bf-4a7b-9cbb-48f170a373af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17531880-53bf-4a7b-9cbb-48f170a373af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4211&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Ovrv-101/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>LARA CVITANOVIĆ 31191786206</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9d26710-b9c6-4372-bd15-63051299e31e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-101_2026-4-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9d26710-b9c6-4372-bd15-63051299e31e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-157/2026</t>
+  </si>
+  <si>
+    <t>Kristijan Čuljak 21698291289</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:16:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895d4483-3207-416a-b73b-d7a16f298a66</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-157_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895d4483-3207-416a-b73b-d7a16f298a66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-791/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Tea Akmadžić 24042123617</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:15:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28c916ca-714f-4e25-b2b1-970d1e313e5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28c916ca-714f-4e25-b2b1-970d1e313e5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=791&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-416/2023</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:15:37</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e0a14fc-9667-468e-b143-d757315eccec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e0a14fc-9667-468e-b143-d757315eccec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=416&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetnišvo u Splitu stalna služba u Makarskoj</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:15:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8089c83-22a9-4990-8df5-8988cc01187d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8089c83-22a9-4990-8df5-8988cc01187d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-656/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-656/2024</t>
+  </si>
+  <si>
+    <t>Mara Štrljić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:58:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbe8286f-b14e-4a72-9ad3-149fde8102ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbe8286f-b14e-4a72-9ad3-149fde8102ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=656&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-726/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-726/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ JAKOV POK. ILIJE; GAVRILOVIĆ NEDJELJKA Ž. ČEDOMIRA; Marija Ud Mirka Vujević; PERIĆ DANICA Ž. IVANA; RAKO ANTE POK. MATE; RAKO DINKO POK. MATE; VUJEVIĆ JOSIP MARKOV; VUJEVIĆ JOSIP POK. MARKA; VUJEVIĆ MARKO POK. FRANE; VUJEVIĆ MATE MARKOV; VUJEVIĆ MATE POK. MARKA; VUJEVIĆ ZVONE MARKOV; VUJEVIĆ ZVONIMIR POK. MARKA; WERK MILICA Ž. RAJNERA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:53:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89e9431e-f862-4c46-9928-78b1987dc716</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89e9431e-f862-4c46-9928-78b1987dc716/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=726&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-721/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-721/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ JAKOV POK. ILIJE; GAVRILOVIĆ NEDJELJKA Ž. ČEDOMIRA; Marija Ud Mirka Vujević; NINIĆ LJEPOSAVA Ž. SLAVKA; PERIĆ DANICA Ž. IVANA; RAKO ANKA POK. MATE; RAKO ANTE POK. MATE; RAKO ANTE POK. ŠIMUNA; RAKO ANTUN POK. MIHE; RAKO DINKO POK. MATE; RAKO LJEPOSAVA POK. SIMUNA; RAKO MILKA POK. MIHE; RAKO PAVE POK. MATE; RAKO SMILJANA POK. SIMUNA; RAKO VINKO POK. ŠIMUNA; RAKO VJEKOSLAVA POK. ŠIMUNA; RAKO ŠIMICA UD. MIHINA; VUJEVIĆ JOSIP MARKOV; VUJEVIĆ JOSIP POK. MARKA; VUJEVIĆ MARKO POK. FRANE; VUJEVIĆ MATE MARKOV; VUJEVIĆ MATE POK. MARKA; VUJEVIĆ ZVONE MARKOV; VUJEVIĆ ZVONIMIR POK. MARKA; WERK MILICA Ž. RAJNERA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:40:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cd4871d-c855-4ef4-8a54-ac61801ebfdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cd4871d-c855-4ef4-8a54-ac61801ebfdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=721&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2919/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2919/2019</t>
+  </si>
+  <si>
+    <t>Michael Lulich; Steven Lulich; Veronika Marija Lulich; Zdravka Lulić; Zdravko John Lulich</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:37:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b8e98c9-3cf7-4f26-ad3d-90fd65efbff2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b8e98c9-3cf7-4f26-ad3d-90fd65efbff2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2919&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Pp-640/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.06.2026.; Podnesak od 24.03.2025.</t>
+  </si>
+  <si>
+    <t>Marko Hadžić 34806709700</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:34:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/486e9201-1f58-4b98-b75f-917ca23965ac</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 10.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/486e9201-1f58-4b98-b75f-917ca23965ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=640&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8635/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8635/2025</t>
+  </si>
+  <si>
+    <t>BEŠLIĆ MARA Ž. STIPANA; GALIĆ ANTICA Ž.BOŽE; GRABOVAC MATE POK. GRGE; KOLOVRAT RUŽA Ž. STIPANA ROĐ. MEDVIDOVIĆ; KUTLEŠA IVA Ž. ANDRIJE; MANDIĆ IVA Ž. FRANE; MARKIĆ PAŠKO JURIN; MEDVIDOVIĆ ANĐA POK. IVANA; MEDVIDOVIĆ IVA POK. IVANA; MEDVIDOVIĆ IVA UD. JOZE; MEDVIDOVIĆ IVAN POK. JOSIPA; MEDVIDOVIĆ IVAN POK. JOZE; MEDVIDOVIĆ IVANKA POK. JURE; MEDVIDOVIĆ IVICA ANTIN; MEDVIDOVIĆ IVICA POK. JURE; MEDVIDOVIĆ JOZO POK. PETRA; MEDVIDOVIĆ JURE POK. JOSIPA; MEDVIDOVIĆ JURE POK. PETRA; MEDVIDOVIĆ MARA POK. IVANA; MEDVIDOVIĆ MARA POK. MARIJANA; MEDVIDOVIĆ MARIJAN POK. ANTE; MEDVIDOVIĆ MARIJAN POK. JOZE; MEDVIDOVIĆ MARKO POK. JURE; MEDVIDOVIĆ MATE POK. MARKA; MEDVIDOVIĆ MATIJA POK. JOSIPA; MEDVIDOVIĆ MATIJA POK. MARKA; MEDVIDOVIĆ MIRA POK. JURE; MEDVIDOVIĆ ROKO POK. PETRA; MEDVIDOVIĆ RUŽA POK. IVANA; MEDVIDOVIĆ STIPAN POK. MARIJANA; MIKULIĆ ANA Ž. PETRA; MIKULIĆ ANĐA STIPINA; MIKULIĆ JOSIP STIPIN; MIKULIĆ MATIJA Ž. MARIJANA; MILARDOVIĆ IVAN POK. IVANA; MILARDOVIĆ MARA Ž. STIPANA; MILARDOVIĆ STIPAN POK.IVANA; MIŠEVIĆ ANKA Ž. IVANA; MRŠIĆ ANA POK. MATE; MRŠIĆ ANĐA POK. MIHE; MRŠIĆ FRANO PETROV; MRŠIĆ IKO POK. PETRA; MRŠIĆ IVA POK.MIHE; MRŠIĆ IVAN PETROV; MRŠIĆ IVAN POK. MIHE; MRŠIĆ JOSIP POK. FRANE; MRŠIĆ PETAR POK. MATE; MRŠIĆ ZORKA POK. MATE; Mihovila Ud Mate Medvidović; PERKOVIĆ MANDA Ž.ANTE; RAKO IVA UD. JURE; RAKO IVAN POK. ANTE; RAKO JURISLAV ANTIN; RAKO MARKO POK. ANTE; RAKO MIJO POK. ANTE; RAKO MILA POK. JURE; RAKO PETAR POK. ANTE; REBIĆ IVA Ž. STIPE; STIPIĆ ANTE GRGIN; STIPIĆ IVAN GRGIN; STIPIĆ JOZO GRGIN; STIPIĆ MATIJA UD. IVANA; ZDILAR IVAN MARKOV; ZDILAR LUKA POK. MARKA; ZDILAR MILA UD. MATE; ZDILAR NEDILJKO POK. MATE; ŠUNJIĆ MARA Ž. ILIJE</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:30:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08c940b2-f622-4b0a-9159-2509d1b38beb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08c940b2-f622-4b0a-9159-2509d1b38beb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8635&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2829/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2829/2019</t>
+  </si>
+  <si>
+    <t>KRSTIĆ R. VUJČIĆ ZDENKA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:22:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d962300e-5ffe-4e67-aa23-58f7cfcb3c96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d962300e-5ffe-4e67-aa23-58f7cfcb3c96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2829&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Pp-1743/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.06.2026.; Prilog od: 05.11.2024.</t>
+  </si>
+  <si>
+    <t>Aiša Tatarević 05572649215</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:22:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4e0de5-0db0-4ccd-a9cd-d8ee18f7ce33</t>
+  </si>
+  <si>
+    <t>Prilog Pp-1743_2024-1-2 - 211-07_24-1_15614-2 PN pn.pdf; Poziv za sudsku radnju od 10.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4e0de5-0db0-4ccd-a9cd-d8ee18f7ce33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1743&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2106/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Ana Topić 85652654186</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:17:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fc02acb-67a4-45a3-8dd0-2c90898e49a6</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fc02acb-67a4-45a3-8dd0-2c90898e49a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2106&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tomislav Vujčić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f9632a6-1862-4937-873b-d77d037ca024</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f9632a6-1862-4937-873b-d77d037ca024/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5884/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5884/2020</t>
+  </si>
+  <si>
+    <t>Dino Skikić 28122296937; Ena Skikić 80311266031</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b275b27a-8d27-4df5-9be1-83bf35f0794e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b275b27a-8d27-4df5-9be1-83bf35f0794e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5884&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ovrv-229/2026</t>
+  </si>
+  <si>
+    <t>NIKOLINA VIDAK 50948005276</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:50:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad284ed3-0014-4dce-864b-6bbcc82bf4cc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-229_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad284ed3-0014-4dce-864b-6bbcc82bf4cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Ovrv&amp;predmet=229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-371/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Oglas</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/969df800-5b69-4c10-86dc-9c06189c28f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/969df800-5b69-4c10-86dc-9c06189c28f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=371&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2133/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 06.07.2026.; Prilog od: 07.10.2025.</t>
+  </si>
+  <si>
+    <t>Anđelo Tičinović 17203855562</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:22:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0651723-c2c3-4f8a-9787-18c58d673253</t>
+  </si>
+  <si>
+    <t>Prilog Pp-2133_2025-1-1 - Prekršajni nalog.pdf; Poziv za sudsku radnju od 06.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0651723-c2c3-4f8a-9787-18c58d673253/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=2133&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-857/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-857/2026</t>
+  </si>
+  <si>
+    <t>Ana Gudelj; Anica Kujundžić; Ante Divić; Iva Kujundžić; Ivan Divić; Jozo Divić; Luka Divić; Mara Čelan; Marko Divić; Mate Divić; Mate Gudelj; Ruža Divić; Stipan Divić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:16:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd645fb9-2d72-416f-857d-c91159a58994</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd645fb9-2d72-416f-857d-c91159a58994/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=857&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3589/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3589/2026</t>
+  </si>
+  <si>
+    <t>Ana Đerek</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:54:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e854597-1326-4860-ba15-d96f63da4785</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e854597-1326-4860-ba15-d96f63da4785/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3589&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-56/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-56/2019</t>
+  </si>
+  <si>
+    <t>Blaženka Puharić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:15:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31a364b0-a797-49ff-bd10-d8a005eb439f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31a364b0-a797-49ff-bd10-d8a005eb439f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=56&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-52/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-52/2019</t>
+  </si>
+  <si>
+    <t>Miroslav Širinić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:11:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b614e427-c551-4e3d-a1e9-172a962b774c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b614e427-c551-4e3d-a1e9-172a962b774c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=52&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-2395/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2395/2026</t>
+  </si>
+  <si>
+    <t>BABIĆ JAKOV,JMBG; 0910931381918; BABIĆ JOSIP MARIJANOV; BABIĆ MARA MARIJANOVA; BABIĆ MARIJAN POK. ANTE; BABIĆ MARIJAN POK. ANTE; BABIĆ MARIJAN POK. ANTE; BABIĆ MIJO POK. ANTE; BABIĆ MIJO POK. ANTE; BABIĆ MILA POK. MATE; BABIĆ PETAR POK. MATE; BIOČIĆ MARA Ž. MARIJANA; BRATOVŠTINA PRISVETOG SAKRAMENTA U IMOTSKOM; DRAGOVIĆ IVA Ž. BARTULA; DUJMOVIĆ DINKA Ž. ŠIME; GALIĆ MANDA Ž. IVANA; JUKIĆ ANA POK. PETRA; JUKIĆ BRANKO POK. MATE; JUKIĆ IVAN POK. ANTE; JUKIĆ IVAN POK. MATE; JUKIĆ IVAN POK. PETRA; JUKIĆ IVANA POK. PETRA; JUKIĆ JURE POK. MARKA; JUKIĆ MARA POK. ANTE; JUKIĆ MARIJAN POK. ANTE; JUKIĆ MARIJAN POK. ANTE; JUKIĆ MATE POK. JOSIPA; JUKIĆ MIJO POK. ANTE; JUKIĆ MILA POK. IVANA; JUKIĆ MILAN POK. IVANA; JUKIĆ VINKA UD. MATE; JUKIČ ANTE POK. PETRA; LJUBIČIĆ ANA Ž. PETRA; LJUBIČIĆ IVA UD. PETRA ROĐ. BITANGA; PULJIZ IVA Ž. PETRA; PULJIZ MARA STIPANOVA; PULJIĆ IVA Ž. JURE; TUCAK ANA Ž. ADAMA; TUCAK MANDA Ž. MARIJANA; ŠABIĆ ANA Ž. MARIJANA; ŠABIĆ MARA Ž. MIRKA; ŠKORO MARA Ž. PETRA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:10:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11071661-9828-4b49-85c4-1faffc9f2c60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11071661-9828-4b49-85c4-1faffc9f2c60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2395&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3257/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3257/2026</t>
+  </si>
+  <si>
+    <t>CRKOVINARSTVO SV. FRANE; DELIĆ MILE POK. JOSIPA; DIVIĆ ESTIKA KĆER SLAVKA; DIVIĆ JOSIP SIN SLAVKA; DIVIĆ JOZO POK. IVANA; DIVIĆ MIJO IVANOV; DIVIĆ SLAVKO IVANOV; DIVIĆ STIPAN IVANOV; DIVIĆ STIPE; DIVIĆ STIPE POK. MIJE; DIVIĆ VINKO POK. IVANA; DIVIĆ ŽARKO SIN SLAVKA; KILIĆ BOŽENKA POK. IVANA; KNEZOVIĆ ANĐELKA MARIJANOVA; KNEZOVIĆ JELA UD. MARIJANA; KNEZOVIĆ KATA UD. MIRKA; KNEZOVIĆ SLAVKA POK. MARIJANA; KRALJEVIĆ ANA Ž. LUKINA RODJ. KUKAVICA; KUKAVICA ANA UD. IVANA; KUKAVICA ANICA POK. FILIPA; KUKAVICA ANICA POK. FILIPA; KUKAVICA ANICA POK. PILIPA; KUKAVICA ANTE POK. IVANA; KUKAVICA FRANE POK. IVANA; KUKAVICA IVA POK. IVANA; KUKAVICA IVA POK. JURE; KUKAVICA JELA POK. JURE; KUKAVICA JELA UD. FILIPA; KUKAVICA JELA UD. POK. FILIPA; KUKAVICA JOZO POK. PETRA; KUKAVICA LUKA POK. MARIJANA; KUKAVICA MANDA POK. PETRA; KUKAVICA MARIJAN POK. IVANA; KUKAVICA MARIJAN POK. PETRA; KUKAVICA MATE POK. MARIJANA; KUKAVICA MATE POK. MATE; KUKAVICA MATIJA UD. POK. JOSIPA; KUKAVICA MILA POK. FILIPA; KUKAVICA MILA POK. IVANA; KUKAVICA MILA POK. JURE; KUKAVICA NEDA POK. MARIJANA; KUKAVICA SLAVKO POK. JOSIPA; KUKAVICA VLADE POK. IVANA; KUKAVICA ŽELJKO POK. MATE; LONČAR ANICA Ž. JOZINA; MARTINOVIĆ ANĐA UD. NIKOLE; MARTINOVIĆ DINKO POK. NIKOLE; MARTINOVIĆ MARIJAN POK. NIKOLE; MARTINOVIĆ MARKO POK. MARIJANA; MARTINOVIĆ MATE POK. MARIJANA; POŠTENJAK ANTE POK. STIPANA; POŠTENJAK MARA UD. POK. STIPANA; POŠTENJAK NEDILJKA POK. STIPANA; POŠTENJAK STIPAN POK.STIPANA; RAKO ANA Ž. MARIJANA; RAŠIĆ JOZA Ž. JURINA; SUŠIĆ ANA POK. IVANA; SUŠIĆ IVAN - JOSIP POK. JOKE; SUŠIĆ MARA UD. POK. IVANA; VEIĆ ANTE POK. MARIJANA; ĐEREK ANĐELKA Ž. RADISLAVA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:45:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/294d598c-0302-400d-8466-b06839521a5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/294d598c-0302-400d-8466-b06839521a5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3445/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3445/2020</t>
+  </si>
+  <si>
+    <t>Biljana Vuković 96509566644; Jugoslava Luković 82411195603</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:36:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ab6c9b6-7762-4fb3-a836-70478353bb74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ab6c9b6-7762-4fb3-a836-70478353bb74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3445&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-6139/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6139/2022</t>
+  </si>
+  <si>
+    <t>Gordana Puharić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:17:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abe68d72-00c1-435c-a24f-ebcf8afa3f30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abe68d72-00c1-435c-a24f-ebcf8afa3f30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6139&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-1034/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Danira Alesić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:03:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67c410b2-3941-4cde-9ebb-d6bc9d79e441</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67c410b2-3941-4cde-9ebb-d6bc9d79e441/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1034&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3729/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3729/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ - JELIČIĆ MARA POK. NIKOLE; BILIĆ JELIČIĆ ANĐA UD. NIKOLE; BILIĆ STANISLAVA; BILIĆ-JELIČIĆ ANTE POK. NIKOLE; BILIĆ-JELIČIĆ ANĐA UD. NIKOLE; BILIĆ-JELIČIĆ IVAN POK. NIKOLE; BILIĆ-JELIČIĆ MARA POK. NIKOLE; BILIĆ-JELIČIĆ NIKOLA POK. IVANA; TOJČIĆ ANKA UD. CVITKA; TOJČIĆ STIPAN POK. CVITKA; TOJČIĆ STIPE POK. CVITKA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:03:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8486fab5-c82d-461c-b7ad-485e601dccb3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8486fab5-c82d-461c-b7ad-485e601dccb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3729&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6482/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6482/2024</t>
+  </si>
+  <si>
+    <t>IVAN PRSKALO 92746574930</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:03:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16d59378-2f28-476c-a136-db84ddec5dbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16d59378-2f28-476c-a136-db84ddec5dbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6482&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Povrv-28/2025</t>
+  </si>
+  <si>
+    <t>GLORIJA URLIĆ 69570737578</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:59:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b476c20c-1757-4993-a4ab-a38a0ae40f6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b476c20c-1757-4993-a4ab-a38a0ae40f6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Povrv&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-1453/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.10.2025.</t>
+  </si>
+  <si>
+    <t>Denny Bilić-Pavlinović 17092076332</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:48:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f33352e-fce6-4da5-acc9-c926a0813aac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f33352e-fce6-4da5-acc9-c926a0813aac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1453&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Darijo Bilić-Pavlinović 39683994766</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387c25ae-0b32-491d-aa6a-679af9e29da7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387c25ae-0b32-491d-aa6a-679af9e29da7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1084/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1084/2026</t>
+  </si>
+  <si>
+    <t>DIVIĆ RUŽA Ž. MARKOVA; GLAVAŠ MARA Ž. JAKOVLJEVA; KOJUNDŽIĆ ANA POK. JOSIPA; KOJUNDŽIĆ IVAN POK. JOSIPA; KOJUNDŽIĆ JOSIP - IVAN POK. IVANA; KOJUNDŽIĆ JOSIP IVANOV; KOJUNDŽIĆ MARIJAN POK. JOSIPA; KOJUNDŽIĆ MATE POK. IVANA; KOJUNDŽIĆ MATE POK. JOSIPA; KOJUNŽIĆ PILIP POK. MATE REČ. PETROVIĆ; KRIŠTIĆ MLADENKA; KRIŠTIĆ MLADENKA Ž. DINKA; KUJUNDŽIĆ ANA POK. ANTE; KUJUNDŽIĆ ANTE; KUJUNDŽIĆ ANTE POK. IVANA; KUJUNDŽIĆ ANTE POK. JOSIPA; KUJUNDŽIĆ DRAGO POK. IVANA; KUJUNDŽIĆ DRAGUTIN; KUJUNDŽIĆ IVAN; KUJUNDŽIĆ IVAN POK. IVANA; KUJUNDŽIĆ IVAN POK. JOSIPA; KUJUNDŽIĆ JANJA; KUJUNDŽIĆ JANJA POK. IVANA; KUJUNDŽIĆ JOSIP - IVAN POK. IVANA; KUJUNDŽIĆ JOSIP POK. JOSIPA; KUJUNDŽIĆ MARIJA UD. IVANA; KUJUNDŽIĆ MIJO - MARIJAN POK. STIPANA; KUJUNDŽIĆ MIJO POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ MIJO POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ MIJO POK. STIPANA; KUJUNDŽIĆ MILA POK. ANTE; KUJUNDŽIĆ MILA UD. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ MILAN POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ MILENA POK. JOSIPA; KUJUNDŽIĆ NIKOLA POK. JOSIPA; KUJUNDŽIĆ RUŽA - FILOMENA POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ STIPAN - ANTE POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ STIPAN - ANTE POK. LUKE REČ. GRIZOVIĆ; KUJUNDŽIĆ STIPE POK. IVANA; MIŠEVIĆ IVA UD. POK. ŠIMUNA ROĐ. KOJUNGIĆ; PERIĆ ANA UD. MATE; PERIĆ ANDRIJA POK. MATE; PERIĆ LUKA POK. MATE; TOLE MARA UD. POK. ANTE ROĐ. KOJUNDŽIĆ; TOLE MARA Ž. SADA UD. ANTE; UJEVIĆ JELA Ž. STIPE; UJEVIĆ JELA Ž. STIPINA; VIDOVIĆ JANJA Ž. SREĆKA; ČELIĆ MARA Ž. MARIJANA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:14:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76e1d430-322a-4ffc-a19f-3e0a5ad73b92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76e1d430-322a-4ffc-a19f-3e0a5ad73b92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1084&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2753/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2753/2026</t>
+  </si>
+  <si>
+    <t>ANA TOPIĆ pok. Ante pok. Marka; ANTE TOPIĆ pok. Marka; JOZE TOPIĆ pok. Marka; MARA TOPIĆ pok. Ivana; MARE TOPIĆ pok. Mate; MARIJA JAKIR žena Marija; MATE TOPIĆ pok. Mate; TOMICA MATIJAŠEVIĆ žene Mije; VICE TOPIĆ pok. Ivana; ŠIMICA TOPIĆ pok. Mate</t>
+  </si>
+  <si>
+    <t>25.05.2026. 07:57:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26e3afe1-8b78-46ee-ae71-dc310921a240</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26e3afe1-8b78-46ee-ae71-dc310921a240/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2753&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2634/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2634/2023</t>
+  </si>
+  <si>
+    <t>Inea Granić</t>
+  </si>
+  <si>
+    <t>25.05.2026. 07:41:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c743980f-ff1f-4803-82f3-689dbaa0a472</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c743980f-ff1f-4803-82f3-689dbaa0a472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2634&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIPA GAZILJ</t>
+  </si>
+  <si>
+    <t>JOSIPA GAZILJ 56158069474</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:36:39</t>
+  </si>
+  <si>
+    <t>17.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bae10150-01d3-4d58-a2a6-9b6116e5a61d</t>
+  </si>
+  <si>
+    <t>16.377071.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bae10150-01d3-4d58-a2a6-9b6116e5a61d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3662/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3662/2026</t>
+  </si>
+  <si>
+    <t>Božic-Boja Škare</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26cdfe1-2c12-4305-804f-cdc628373bcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26cdfe1-2c12-4305-804f-cdc628373bcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2523/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2523/2026</t>
+  </si>
+  <si>
+    <t>LIVAJIĆ RUŽA Ž. JOSIPA; PILPLICA ANA Ž. ANTE; VUKOVIĆ MATIJA Ž. STIPANA; ĆELIĆ IVAN POK. JURE; ĆELIĆ LUKA POK. JOSIPA; ĆELIĆ LUKA POK. JURE; ĆELIĆ MARIJAN POK. JURE; ĆELIĆ MATE POK. JOSIPA; ĆELIĆ MATE POK. MARKA; ĆELIĆ MILA UD. JOSIPA; ĆELIĆ MIRO POK. JOSIPA; ĆELIĆ MLADEN POK. JOSIPA; ĆELIĆ SNJEŽANA POK. JOSIPA; ĆELIĆ ZDENKO POK. JOSIPA; ČELIĆ ANDJA POK. MARKA; ČELIĆ ANTE POK. STIPANA; ČELIĆ IVA POK. ANTE; ČELIĆ IVAN POK. MARKA; ČELIĆ IVAN POK. MATE; ČELIĆ IVAN POK. MATE; ČELIĆ JOKA POK. STIPANA; ČELIĆ LUKA POK. JOSIPA; ČELIĆ LUKA POK. MATE; ČELIĆ LUKA POK. MATE; ČELIĆ MATE POK. ANTE; ČELIĆ MATE POK. MARKA; ČELIĆ MATIJA POK. STIPANA; ČELIĆ PETAR POK. STIPANA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:57:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bb532a-4f42-4e7b-a8c4-0c333f927856</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bb532a-4f42-4e7b-a8c4-0c333f927856/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2523&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3766/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3766/2026</t>
+  </si>
+  <si>
+    <t>JONJIĆ ANA POK. IVANA; JONJIĆ ANA UD. MATE; JONJIĆ ANTICA RECTE RUŽA POK. IVANA; JONJIĆ ANĐELIJA - MARA POK. IVANA SADA Ž. IVANA MIŠEVIĆ; JONJIĆ AUGUSTIN - IVAN POK. PETRA; JONJIĆ BRANKA POK. MILANA; JONJIĆ IKO PETROV; JONJIĆ IKO PETROV SADA POK. PETRA; JONJIĆ IVA RECTE MATIJA POK. IVANA; JONJIĆ IVAN POK. MATE; JONJIĆ IVAN POK. MILANA; JONJIĆ JOZA UD. POK. IVANA; JONJIĆ MARA IVANOVA; JONJIĆ MARA RECTE MILA POK. IVANA; JONJIĆ MARIJA POK. IVANA; JONJIĆ MARKO POK. IVANA; JONJIĆ MARKO POK. IVANA; JONJIĆ MATE IVANOV; JONJIĆ MILA Ž. ANTE; JONJIĆ RUŽA POK. IVANA; JONJIĆ RUŽA POK. IVANA; JONJIĆ RUŽA POK. IVANA SADA Ž. PERKUŠIĆ MARIJANA; JONJIĆ RUŽA UD. MILANA; JONJIĆ VELJKO POK. MILANA; KOJUNDŽIĆ MATIJA Ž. JAKOVLJEVA; KUJUNDŽIĆ - MIŠEVIĆ IVAN POK. IVANA; KUJUNDŽIĆ - MIŠEVIĆ JOSIP IVANOV; LOZO MARA Ž. PETRA; MUŠKA EREDA ROĐENA I RODIT SE IMAJUĆA OD TOLIĆ MATE POK. LUKE; PERIĆ IVA Ž. MATE; VRLJIČAK MARIJA Ž. TOME; VUKOVIĆ KATA POK. JAKOVA; ZDILAR DANKA Ž. BRANKA; ŠUŠNJAR NEDA Ž. MARKA; ŽUŽUL IVAN POK. JAKOVA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:53:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/913b3f61-ed9f-46f6-9634-f4b90bc3b729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/913b3f61-ed9f-46f6-9634-f4b90bc3b729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-662/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-662/2026</t>
+  </si>
+  <si>
+    <t>BAŠIĆ ANA POK. MATE; BAŠIĆ IVAN POK. MATE; BEKAVAC ANDJA UD. NIKOLE; BEKAVAC ANTE POK. FRANE; BEKAVAC FRANE POK. IVANA; BEKAVAC GABRO POK. JURE; BEKAVAC IVA UD. POK. GRGE; BEKAVAC IVA Ž. IVANA; BEKAVAC IVAN POK. GRGE; BEKAVAC JAKA Ž. IVANOVA ROĐ. BEKAVAC; BEKAVAC JOSIP POK. GRGE; BEKAVAC JOZA UD. MARIJANA; BEKAVAC JURE POK. JURE; BEKAVAC MARA POK. GRGE; BEKAVAC MARIJA IVANOVA; BEKAVAC MARIJA Ž. JOZE; BEKAVAC MARIJAN POK. GRGE; BEKAVAC MARIJAN POK. IVANA; BEKAVAC MATE POK. MATE; BEKAVAC MIROSLAV POK. KAŽIMIRA; BEKAVAC NEDA IVANOVA; BEKAVAC VINKO POK. IVANA; BEKAVAC ZVONIMIR POK. KAŽIMIRA; DRAGIČEVIĆ TEREZA ROĐ. BEKAVAC; GAVRANOVIĆ MARA Ž. JURE; KAJIĆ MARA ROĐ. BEKAVAC; RUPČIĆ ANA UD. MATE; SILIĆ ZDENKA ROĐ. BEKAVAC; STUNJIĆ MARA Ž. IVANA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:52:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3783da2-468c-4cb9-b4d7-35d93af420f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3783da2-468c-4cb9-b4d7-35d93af420f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8311/2024</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:43:54</t>
+  </si>
+  <si>
+    <t>22.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3b6201e-8bdb-4eb1-a40c-e741e471accd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3b6201e-8bdb-4eb1-a40c-e741e471accd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8311&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-28098/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-28098/2018</t>
+  </si>
+  <si>
+    <t>Dinka Šimunović 85177966622; John Louie Sumich 95057169752; Milan Mate Sumich 88073933560</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:41:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/427d9dda-f7d6-41da-851c-242a1e3d9224</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/427d9dda-f7d6-41da-851c-242a1e3d9224/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=28098&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-2421/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2421/2026</t>
+  </si>
+  <si>
+    <t>ANTIČEVIĆ ANDJA NIKOLINA; ANTIČEVIĆ BARIŠA NIKOLIN; ANTIČEVIĆ MARA NIKOLINA; JELIĆ ADAM - PETAR POK. JURE; JELIĆ ADAM POK. JURE; JELIĆ ANA UD. MARKA; JELIĆ ANDJA POK. MARIJANA; JELIĆ ANGJA Ž. ANTINA; JELIĆ ANTE POK. BLAŽA; JELIĆ ANTE POK. JURE; JELIĆ IVAN POK. JURE; JELIĆ IVAN POK. JURE; JELIĆ IVAN POK. MATE; JELIĆ IVAN POK. MATE; JELIĆ IVKA POK. MATE; JELIĆ IVKA POK. MATE; JELIĆ JURE POK. MATE; JELIĆ LJUBICA POK. MARIJANA; JELIĆ MARA POK. MARIJANA; JELIĆ MARA POK. MATE; JELIĆ MARA UD. POK. MARIJANA; JELIĆ MARA Ž. BOŽE VUKUŠIĆA; JELIĆ MARIJA POK. IVANA; JELIĆ MARIJAN POK. IVANA; JELIĆ MARIJAN POK. MATE; JELIĆ MARIJAN POK. MATE; JELIĆ MARJAN POK. ANTE; JELIĆ MARJAN POK. MATE; JELIĆ MARKO POK. MATE; JELIĆ MATE POK. BLAŽA; JELIĆ MATE POK. JURE; JELIĆ MATIJA POK. MATE; JELIĆ MILA POK. MARKA; JELIĆ MILENKO POK. IVANA; JELIĆ MILICA POK. MATE; JELIĆ MILKA POK. MATE; JELIĆ MILKO POK. MATE; JELIĆ MIRKO POK. IVANA; JELIĆ MIRKO POK. MATE; JELIĆ PETAR POK. IVANA; JELIĆ RUŽA POK. MATE; JELIĆ RUŽA POK. MATE; JELIČ ADAM POK. JURE; JELIČ IVAN POK. JURE; KATIĆ GRGO POK. JURE; KUSIĆ ANKA Ž. JAKOVA; KUSIĆ MATE JAKOVLJEV; MUSTAPIĆ MARA UD. STIPANA; NAĐ NADA POK. JURE; NIKOLIĆ ANTE POK. GRGE; NIKOLIĆ IVA POK. IVA RECTE GRGE; NIKOLIĆ LUCIJA Ž. MARIJANA; NIKOLIĆ MARA Ž. MIJE; NOSIĆ MATIJA Ž. MATE ROĐ. JELIĆ; RUBIĆ ANTICA Ž. ANTE; SEKELEZ IVKA Ž. MARJANA; UDILJAK ANA Ž. MATINA; VUKUŠIĆ MARA Ž. BOŽE; ČALJKUŠIĆ MIJO POK. TOME</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:41:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4427722-de68-481f-9ddf-d3ce9af1dc73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4427722-de68-481f-9ddf-d3ce9af1dc73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2421&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3804/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3804/2026</t>
+  </si>
+  <si>
+    <t>TOLIĆ ANA UD. MARKA; TOLIĆ ANDJELKO POK. MATE; TOLIĆ ANICA MILA POK. ANTE; TOLIĆ FILIP POK. JOSIPA; TOLIĆ FILIP POK. JOZIPA; TOLIĆ IVAN POK. MATE; TOLIĆ JOZIP POK. ANTE; TOLIĆ MARA UD. POK. ANTE; TOLIĆ MARIJA POK. MATE; TOLIĆ MARIJAN POK. JOSIPA; TOLIĆ MARIJAN POK. JOZIPA; TOLIĆ MATE POK. ANTE; TOLIĆ MATE POK. JOZIPA; TOLIĆ MATE POK.JOSIPA; TOLIĆ MILJENKO POK. MATE; TOLIĆ NEDJELJKA POK. MATE; TOLIĆ ŽELJKO POK. MARKA; VUJEVIĆ ANĐELKA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:27:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddb59088-8f8f-4003-8b5f-6ce946474e0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddb59088-8f8f-4003-8b5f-6ce946474e0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3804&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3913/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3913/2019</t>
+  </si>
+  <si>
+    <t>Loren Mrkušić 48752876753</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:20:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28a6a893-b7ca-41be-afd0-91a38a8919a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28a6a893-b7ca-41be-afd0-91a38a8919a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3913&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1225/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1225/2026</t>
+  </si>
+  <si>
+    <t>BAŠIĆ ANA POK. MARKA; BAŠIĆ BOGOSLAV POK. MIJE; BAŠIĆ DINKO POK. MARKA; BAŠIĆ IVAN POK. MARKA; BAŠIĆ MIJO BOGOSLAVOV; BAŠIĆ NEDILJKA POK. MARKA; BAŠIĆ NEDILJKA POK. MIJE; BAŠIĆ PETAR POK. MARKA; BAŠIĆ TOMISLAV POK. MARKA; DJURDJAK IVACA FRANIN; GUDELJ - VELAGA ANTE POK. PETRA; GUDELJ - VELAGA MILAN POK. PETRA; GUDELJ ANTE JOZIPOV; GUDELJ ANTE POK. ANTE; GUDELJ DANE POK. JURE; GUDELJ DANICA POK. JOSIPA; GUDELJ IVAN POK. ILIJE; GUDELJ JAKOV POK. JAKOVA; GUDELJ JOSIP POK. MATE REČ. VELAGA; GUDELJ MARA POK. MARIJANA; GUDELJ MATE POK. JAKOVA; GUDELJ SVETO POK. IVANA; GUDELJ VJEKOSLAV POK.ANĐELKA; GUDELJ ZRINKO POK. JURE; JONJIĆ RUŽA Ž. IVANA; JONJIĆ RUŽA Ž. IVANOVA ROĐ. VUKOVIĆ; KOJUNDŽIĆ - LUJAN RUŽA Ž. LUKINA; KUJUNDŽIĆ OLGA MARIJA Ž. ANTE; MARGETA ANA UD. POK. MARIJANA; UJEVIĆ JELA ŽENA VICKA; UJEVIĆ JOZA Ž. MATINA; VUKOVIĆ LUKA POK. MARIJANA; VUKOVIĆ LUKA POK. MARIJANA; VUKOVIĆ MARIJAN POK. MARIJANA; VUKOVIĆ MARIJAN POK. MARIJANA; ĆELIĆ ANDRIJA POK. IVANA; ĆELIĆ ANTICA Ž. IVANA; ČELIĆ ANDRIJA IVANOV; ČELIĆ ANICA IVANOVA; ČELIĆ MATIJA IVANOVA; ČELIĆ MATIJA Ž. ANTINA; ŽUŽUL LUCIJA Ž. STIPANOVA ROĐ. GUDELJ</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:15:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf417411-64e4-4390-bbb6-4f275e7278bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf417411-64e4-4390-bbb6-4f275e7278bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1225&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-236/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Gajski 81625416228</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:12:11</t>
+  </si>
+  <si>
+    <t>31.05.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9eacfe3-65bf-4e71-acee-39151b3da59c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9eacfe3-65bf-4e71-acee-39151b3da59c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=236&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5602/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5602/2020</t>
+  </si>
+  <si>
+    <t>Miro Bebek 25689571519</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:50:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d74a0fbc-62d3-44ac-a61f-f044bbfee193</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d74a0fbc-62d3-44ac-a61f-f044bbfee193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5602&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-32817/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-32817/2017</t>
+  </si>
+  <si>
+    <t>Ivy Packam; Mels Clem Alagich</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:06:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89e8cfda-f375-4f1e-891d-96fdae16c050</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89e8cfda-f375-4f1e-891d-96fdae16c050/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=32817&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-26901/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-26901/2017</t>
+  </si>
+  <si>
+    <t>Maja Alajbegović 53494315622</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:00:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7ec1903-4f8a-4a64-a589-9f2f19bc664a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7ec1903-4f8a-4a64-a589-9f2f19bc664a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=26901&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-21719/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-21719/2017</t>
+  </si>
+  <si>
+    <t>Tiha Rudan 69531880239</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:56:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7653e1e-e99a-4be2-8463-0d9d0208dae9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7653e1e-e99a-4be2-8463-0d9d0208dae9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=21719&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-6804/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6804/2024</t>
+  </si>
+  <si>
+    <t>LONČAR IVAN</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20ce589a-d785-4554-ade2-aacc04821624</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20ce589a-d785-4554-ade2-aacc04821624/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6804&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-1291/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1291/2026</t>
+  </si>
+  <si>
+    <t>Ana Ž Nede Blažić; BODLAENDER MIRJANA; KOJUNDŽIĆ ANA POK. JOSIPA; KOJUNDŽIĆ IVAN POK. JOSIPA; KOJUNDŽIĆ JOSIP - IVAN POK. IVANA; KOJUNDŽIĆ JOSIP IVANOV; KOJUNDŽIĆ MARIJAN POK. JOSIPA; KOJUNDŽIĆ MATE POK. IVANA; KOJUNDŽIĆ MATE POK. JOSIPA; KRIŠTIĆ MLADENKA; KRIŠTIĆ MLADENKA Ž. DINKA; KUJUNDŽIĆ - JERKIĆ ANA POK. IVANA; KUJUNDŽIĆ ANA POK. ANTE; KUJUNDŽIĆ ANTE; KUJUNDŽIĆ ANTE POK. IVANA; KUJUNDŽIĆ ANTE POK. JOSIPA; KUJUNDŽIĆ DRAGO POK. IVANA; KUJUNDŽIĆ DRAGUTIN; KUJUNDŽIĆ IVAN; KUJUNDŽIĆ IVAN POK. IVANA; KUJUNDŽIĆ IVAN POK. JOSIPA; KUJUNDŽIĆ JANJA; KUJUNDŽIĆ JANJA POK. IVANA; KUJUNDŽIĆ JOSIP - IVAN POK. IVANA; KUJUNDŽIĆ JOSIP POK. JOSIPA; KUJUNDŽIĆ MARA UD. MATE; KUJUNDŽIĆ MARIJA UD. IVANA; KUJUNDŽIĆ MILA POK. ANTE; KUJUNDŽIĆ MILENA POK. JOSIPA; KUJUNDŽIĆ NIKOLA POK. JOSIPA; KUJUNDŽIĆ RUŽA UD. MARIJANA; KUJUNDŽIĆ STIPE POK. IVANA; KUJUNŽIĆ JERKIĆ IVA POK. ANTE; MIŠEVIĆ IVA UD. POK. ŠIMUNA ROĐ. KOJUNGIĆ; POPIĆ LJUBO POK. IVANA; POPIĆ MARA POK. ANTE; POPIĆ NEDJELJKO POK. IVANA; POPIĆ SMILJKA POK. IVANA; POPIĆ TOMISLAV POK. ANTE; POPIĆ VEDRAN POK. ANTE; VIDOVIĆ JANJA Ž. SREĆKA; ČELIĆ MARA Ž. MARIJANA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:23:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba9874e8-f84f-40c9-b73c-bff7c63f4634</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba9874e8-f84f-40c9-b73c-bff7c63f4634/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1291&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-931/2025</t>
+  </si>
+  <si>
+    <t>Jadranka Prpić 74853632935</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:21:28</t>
+  </si>
+  <si>
+    <t>01.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76218e44-5a19-4e90-ba22-1b1eed02163f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76218e44-5a19-4e90-ba22-1b1eed02163f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=931&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Suzana Alać 03015112559</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:21:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a014e6-47d5-453e-a84c-9759e146dc65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47a014e6-47d5-453e-a84c-9759e146dc65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5577/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5577/2024</t>
+  </si>
+  <si>
+    <t>Eberhard Monte</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:17:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37d1c85b-5cb2-483c-a5fd-926893eb0a8d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37d1c85b-5cb2-483c-a5fd-926893eb0a8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5577&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-684/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-684/2024</t>
+  </si>
+  <si>
+    <t>Rose Juričić 15864439520</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:13:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81f95931-18db-4630-be94-a815032d24b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81f95931-18db-4630-be94-a815032d24b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=684&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-46/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Jagoda Humačkić 98417050337</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:09:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cee9d811-beee-4809-bc9f-b64cca16199f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cee9d811-beee-4809-bc9f-b64cca16199f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BALETA NEDA; BARTULOVIĆ IVAN; BARTULOVIĆ JOSIP; BARTULOVIĆ KATA; BARTULOVIĆ MARA; BARTULOVIĆ MATE; BARTULOVIĆ STJEPAN; DUKIĆ ANKA; DUNDIĆ RUŽA; IVAN BARTULOVIĆ 46649704498; IVANOVIĆ LJUBICA; JAVNO DOBRO-CESTE; JERKOVIĆ MILA; LONČAR IVAN; RADIĆ-STAPIĆ MATE; REICHER IVKA; SERDAREVIĆ ANTE; STAPIĆ ANTE; STAPIĆ MARKO; STAPIĆ STIPAN; SVAGUŠA ANA; SVAGUŠA ANTE; SVAGUŠA ANTICA; SVAGUŠA IVA; SVAGUŠA IVAN; SVAGUŠA IVAN; SVAGUŠA JOKO; SVAGUŠA MARIJA 09834160124; SVAGUŠA MARKO; SVAGUŠA MATIJA; SVAGUŠA MILA; SVAGUŠA MILAN; SVAGUŠA MIRKO; SVAGUŠA SLAVKO; VRANJKOVIĆ IVKA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:50:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c051aaf8-2591-491a-84b4-c7cee42aa259</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c051aaf8-2591-491a-84b4-c7cee42aa259/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3835/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3835/2026</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:48:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc14d969-2f90-4672-b9bc-41a1fbe697ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc14d969-2f90-4672-b9bc-41a1fbe697ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3835&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3976/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3976/2020</t>
+  </si>
+  <si>
+    <t>Alen Vranješ 23974125460; Radovan Novak 34192287452</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:04:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4407d6ce-5b9b-4c35-9447-f4a22c80a62e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4407d6ce-5b9b-4c35-9447-f4a22c80a62e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3976&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-17499/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17499/2017</t>
+  </si>
+  <si>
+    <t>Mladenka Kurtić</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1eda913f-6f97-4273-ba06-04f708c6045b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1eda913f-6f97-4273-ba06-04f708c6045b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=17499&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>P-484/2022</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 06.07.2026.; Poziv - Ročište 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Perica Medvidović 90207839699</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:02:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c684363a-764a-4d33-8ab7-5e221e193c14</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.07.2026.pdf; Poziv za sudsku radnju od 13.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c684363a-764a-4d33-8ab7-5e221e193c14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=484&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.07.2026.; Poziv - Sudska radnja 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Anica Medvidović 35270873452</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:02:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4f76c60-9934-4b72-9b05-7b193e8dc923</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4f76c60-9934-4b72-9b05-7b193e8dc923/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sanja Todorić 86943643067</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:02:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3d330f8-1a96-45c0-9d61-b607962952af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3d330f8-1a96-45c0-9d61-b607962952af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Teo Medvidović 18585645336</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:02:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c090a949-ca6d-4325-bbd4-37e59d37971d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c090a949-ca6d-4325-bbd4-37e59d37971d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mihovila Medvidović 23572960678</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:02:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32eb2c91-6ae5-4786-8d2a-aaf84f2ca709</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32eb2c91-6ae5-4786-8d2a-aaf84f2ca709/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Željko Divić 80141256430</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:02:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78ba5046-8e45-4e1d-a00a-5db355a2c78b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78ba5046-8e45-4e1d-a00a-5db355a2c78b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Toni Medvidović 07586207000</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:02:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aa780a2-a264-43e8-b8b3-d33fd4d392ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aa780a2-a264-43e8-b8b3-d33fd4d392ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pave Medvidović 23067729937</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:02:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c06b585b-0cf0-4460-acef-63d0f35a53b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c06b585b-0cf0-4460-acef-63d0f35a53b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ana Medvidović 97211883037</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:01:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f78de378-bb7e-4e57-aaf7-cde0f6e49c23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f78de378-bb7e-4e57-aaf7-cde0f6e49c23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Verica Milardović 56446056924</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:01:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f31c1d-b554-428a-9590-be2082dd79bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f31c1d-b554-428a-9590-be2082dd79bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Damir Divić 36957296920</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:01:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a487c1c-edc5-495a-8a9e-1a2a71c5ab80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a487c1c-edc5-495a-8a9e-1a2a71c5ab80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ana Medvidović 25365053142</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:01:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a29a2c0b-a0a4-4fec-8820-622e5a37e720</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a29a2c0b-a0a4-4fec-8820-622e5a37e720/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Jela Medvidović 16109606058</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:01:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/509db261-0f2e-46d6-8221-45d698aa361d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/509db261-0f2e-46d6-8221-45d698aa361d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ines Milardović 46801505013</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:01:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdf18990-9bbe-48b7-9585-cd2c88c526bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdf18990-9bbe-48b7-9585-cd2c88c526bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Danica Lovrić</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85205ce4-7113-4ee8-8608-2a60973d828c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85205ce4-7113-4ee8-8608-2a60973d828c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-16963/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16963/2017</t>
+  </si>
+  <si>
+    <t>Domingo Gojak; Sandra Gojak</t>
+  </si>
+  <si>
+    <t>22.05.2026. 09:57:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f78eec6c-d6bb-4189-b493-61dc13b20cbf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f78eec6c-d6bb-4189-b493-61dc13b20cbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=16963&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-3385/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3385/2026</t>
+  </si>
+  <si>
+    <t>DIVIĆ ANTE POK. MIJE; DIVIĆ IVONA POK. JURE; DIVIĆ JOSIP POK. MIJE; DIVIĆ MARKO POK. MIJE; DIVIĆ MATE POK. JURE; LONČAR IVES; MRŠIĆ JELA Ž. IKINA; MRŠIĆ MIJO POK. PILIPA; VUJČIĆ GRGO POK. SITPE; VUJČIĆ JELA POK. STIPANA; VUJČIĆ JELA POK. STIPE; VUJČIĆ MANDA UD. POK. STIPANA; VUJČIĆ MANDA UD. STIPE; VUJČIĆ MARA POK. STIPANA; VUJČIĆ MARA POK. STIPE; VUJČIĆ MATIJA POK. STIPANA; VUJČIĆ MATIJA POK. STIPE; VUJČIĆ ŽELJKO POK. IVANA; VUKOVIĆ JADRANKA POK. IVANA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 09:56:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff5f71cf-ff64-4dd8-b13c-4dd13faa68ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff5f71cf-ff64-4dd8-b13c-4dd13faa68ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3385&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1305/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1305/2026</t>
+  </si>
+  <si>
+    <t>ARAČIĆ INA Ž. LUKE; PEIRIĆ - PEŠA MIJO POK. MATE; PERIĆ - PEŠA ANTE POK. MATE; PERIĆ - PEŠA BOŽE POK. JOZE; PERIĆ - PEŠA BOŽE POK. MATE; PERIĆ - PEŠA BRANKO POK. STIPE; PERIĆ - PEŠA INA UD. STIPANA; PERIĆ - PEŠA IVA POK. MATE; PERIĆ - PEŠA IVAN POK. MATE; PERIĆ - PEŠA JOZO POK. MATE; PERIĆ - PEŠA MIJO POK. STIPE; PERIĆ - PEŠA STIPAN POK. JOZE; PERIĆ BRANKO POK. STIPANA; PERIĆ MILAN POK. STIPANA; PERIĆ PEŠA INA UD. STIPANA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 09:44:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/467ea307-391a-4cd2-8cfe-803368966c43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/467ea307-391a-4cd2-8cfe-803368966c43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1305&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2655/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2655/2019</t>
+  </si>
+  <si>
+    <t>Ivana Kosović 17811829481</t>
+  </si>
+  <si>
+    <t>22.05.2026. 09:34:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9caacc2-eb23-4ce6-9fc2-49f4f1ae7d2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9caacc2-eb23-4ce6-9fc2-49f4f1ae7d2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2655&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1316/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1316/2026</t>
+  </si>
+  <si>
+    <t>BAKOTA IVAN POK. MATE; BAKOTA JELA LUKINA; BAKOTA JURE POK. MARIJANA; BAKOTA MARA Ž. FILIPOVA; BAKOTA MARIJA LUKINA; BAKOTA STANA POK. MARIJANA; BEARTI JOZA  Ž. ANTINA; GUDELJ IVA Ž. STIPE; IVANOVIĆ MATIJA Ž. VICE; LIZATOVIĆ ANA Ž. LUKE; MARČIĆ LUCA Ž. JURE; PRIBISALIĆ IVA Ž. IVANA; PRIBISALIĆ MATIJA Ž. MARIJANA; ZEC - ORLOVIĆ MARA UD. JURE; ZEC - ORLOVIĆ STANISLAVA POK. JURE; ZEC ANTE POK. JURE; ZEC ANĐA POK. MARIJANA; ZEC DANICA POK. JURE; ZEC DARINKA POK. ANTE; ZEC DRAGOSLAV POK. JOSIPA; ZEC JOSIP MATIN; ZEC JOZA MATINA; ZEC MARA POK. FILIPA; ZEC MARA Ž. PETRA; ZEC MARIJA POK. ANTE; ZEC MARIJAN POK. JURE; ZEC MARIJAN POK. MARIJANA; ZEC MATIJA MATINA; ZEC PAVLE POK. JURE; ZEC PETAR MATIN; ZEC PETAR POK. MATE; ZEC STJEPAN POK. JURE; ZEC VINKO POK. JOSIPA; ŠUĆUR MANDA Ž. JOZE</t>
+  </si>
+  <si>
+    <t>22.05.2026. 09:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3833ee57-0f76-4045-93ad-7cf7791e41cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3833ee57-0f76-4045-93ad-7cf7791e41cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2384/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2384/2019</t>
+  </si>
+  <si>
+    <t>Ivan Lerotić; Jelka Berger; Marko Bekavac</t>
+  </si>
+  <si>
+    <t>22.05.2026. 09:01:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc4c04eb-e720-4f51-9ea2-8547f4b8c289</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc4c04eb-e720-4f51-9ea2-8547f4b8c289/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2384&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1357/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1357/2026</t>
+  </si>
+  <si>
+    <t>CRKOVINARSTVO SV. IVANA KRSTITELJA; KOVAĆ - MARTINOVIĆ ANICA Ž. IVANOVA ROĐ. LUKIĆ; KOVAČ MARIJAN POK. IKE; LUKIĆ ANTE POK. TADIJE; PURKIĆ JOKA POK. JOZE; PURKIĆ MARA Ž. JOZINA ROĐ. LUKIĆ; ŠIPIĆ JAKOVICA Ž. FRANINA ROĐ. LUKIĆ; ŠIPIĆ JOKA Ž. FRANE</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:42:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ddea84-eac7-4c0b-82be-4af72a617065</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ddea84-eac7-4c0b-82be-4af72a617065/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1357&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2333/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2333/2026</t>
+  </si>
+  <si>
+    <t>GALIĆ ANICA Ž. JOKE; KRALJEVIĆ ANA POK. STIPANA; KRALJEVIĆ ANA UD.ANTE; KRALJEVIĆ ANTE POK. JOSIPA; KRALJEVIĆ ANTE POK. JOSIPA; KRALJEVIĆ ANTE POK.MARIJANA; KRALJEVIĆ IVA POK. ANTE; KRALJEVIĆ IVA UD. IVANA; KRALJEVIĆ IVA UD. POK. JOSIPA; KRALJEVIĆ IVAN POK. MILANA; KRALJEVIĆ IVAN POK.BARTULA; KRALJEVIĆ JELA POK.ANTE; KRALJEVIĆ JOSIP POK. PETRA; KRALJEVIĆ JOSIP POK.ANTE; KRALJEVIĆ JOZO POK.IVANA; KRALJEVIĆ LJUBA POK. JOSIPA; KRALJEVIĆ MARA 13405980347; KRALJEVIĆ MARA POK. JOSIPA; KRALJEVIĆ MARA POK. JOSIPA; KRALJEVIĆ MARA POK.IVANA; KRALJEVIĆ MARIJA POK. IVANA; KRALJEVIĆ MARKO POK. PETRA; KRALJEVIĆ MATE POK.MARIJANA; KRALJEVIĆ MATIJA POK. JOSIPA; KRALJEVIĆ MATIJA POK. JOSIPA; KRALJEVIĆ MILAN POK.MARIJANA; KRALJEVIĆ MIRO POK.IVANA; KRALJEVIĆ RUŽA UD.IVANA; KRALJEVIĆ STIPE POK. MILANA; KRALJEVIĆ STJEPAN POK. ANTE; KRALJEVIĆ ZDRAVKO POK.MARIJANA; MAJIĆ DINKO STIPANOV; MAJIĆ MILA STIPANOVA; MANDIĆ ANĐA Ž. ANTE; MANDIĆ MIJO POK. STIPE; MATIĆ - KRALJEVIĆ ANDJA POK. LUKE; MATIĆ - KRALJEVIĆ ANTE POK. JAKOVA; MATIĆ - KRALJEVIĆ ANTE POK. LUKE; MATIĆ - KRALJEVIĆ BOŽE POK. LUKE; MATIĆ - KRALJEVIĆ GRGO POK. LUKE; MATIĆ - KRALJEVIĆ IVAN POK. IVANA; MATIĆ - KRALJEVIĆ IVAN POK. LUKE; MATIĆ - KRALJEVIĆ MARA POK. IVANA; MATIĆ NEVENKA POK.DANE; MAŠIĆ RUŽA Ž. MARIJANA; PERIĆ ANTE POK. STIPANA; PERIĆ IVA Ž. PETRA; PERIĆ IVAN POK.STIPANA; RAIĆ ANTICA Ž. JOSIPA; STIPIĆ ANĐA Ž. MATE; Stipan Grabovac</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:40:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e6ff946-0b51-4fc4-b832-a6651cd5e3d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e6ff946-0b51-4fc4-b832-a6651cd5e3d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2333&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 75, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>61251195372</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA 61251195372; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:56:41</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ee8f31-7878-4e32-9023-d19408e6250c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ee8f31-7878-4e32-9023-d19408e6250c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1222/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Matko Puharić 44353010731</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:48:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b5550b-007d-4dfe-902e-55e8c3c45f48</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b5550b-007d-4dfe-902e-55e8c3c45f48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1222&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-1358/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 13.03.2026.</t>
+  </si>
+  <si>
+    <t>Tihomir Vuković 03494028000</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:49:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6c3c6e2-fccb-4b57-9026-5c80dfa8e49d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6c3c6e2-fccb-4b57-9026-5c80dfa8e49d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1358&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-1574/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1574/2026</t>
+  </si>
+  <si>
+    <t>BILOPAVLOVIĆ ANA Ž. IVANOVA; BILOPAVLOVIĆ IVANICA Ž. STIPE; BOŽIĆ IVANKA; BULJAN ANA; BULJAN ANA KĆER IVANA; BULJAN DESA KĆER IVANA; BULJAN DRAGO; BULJAN IVA POK. MARKA; BULJAN IVA UD. ANTE; BULJAN JERKO MATIN; BULJAN JOZIP POK. MARKA; BULJAN KATICA; BULJAN KATICA POK. IVANA; BULJAN KRUNO; BULJAN MARTIN POK. JOZIPA; BULJAN MATE POK. MATE; BULJAN MATIJA Ž. IVANA; BULJAN MIRJANA POK. IVANA; BULJAN SNIJEŽANA POK. IVANA; BULJAN VELJKO POK. IVANA; BULJAN ZORAN POK. LUKE; BULJAN ZVONKO POK. IVANA; DUBRAVAC IVA UD. ANTINA; GALIĆ ANDRIJA PETROV; GALIĆ ANTE JURIN; GALIĆ ANTE POK. IVANA; GALIĆ ANTE POK. JURE; GALIĆ BOŽE POK. IVANA; GALIĆ BOŽO POK. MARIJANA; GALIĆ IVAN JURIN; GALIĆ IVAN POK. JURE; GALIĆ JOSIP PETROV; GALIĆ MATE IVANOV; GALIĆ MATE PETROV; GALIĆ MIJO ANTIN; GALIĆ MIJO JURIN; GALIĆ MIJO POK. JURE; GALIĆ PETAR ANTIN; GALIĆ STIPAN ANTIN; GALIĆ STIPAN BLAŽEV; GALIĆ STIPAN JURIN; GALIĆ STIPAN PETROV; GALIĆ STIPAN POK. JURE; GALIĆ VID BLAŽEV; PARIĆ ANTE; PARIĆ JOZA UD. MATINA; PARIĆ LJUBO; PARIĆ MLADEN; PARIĆ SLAVA; PERIĆ FILIPA Ž. JOZINA; RADELJIĆ MARA Ž. MARIJANA; REBIĆ ANĐA JOSIPOVA; REBIĆ DINKO POK. ANTE; REBIĆ IVA JOSIPOVA; REBIĆ IVAN JOSIPOV; REBIĆ JOSIP POK. ANTE; REBIĆ JOZO POK. ANTE; REBIĆ MATIJA JOSIPOVA; REBIĆ MIRKO POK. ANTE; REBIĆ STIPE JOSIPOV; REBIĆ VLADE POK. ANTE; VLASIĆ FILIPA UD. ANTE; VUKADIN MATIJA UD. POK. JOZE; VUKOJEVIĆ ANA; ČUJIĆ RUŽA Ž. LOVRE; ŠIMIĆ ANICA Ž. MARKOVA; ŠOKČEVIĆ SNJEŽANA; ŠĆERBEC MIRJANA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:46:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cdec064-9baa-45de-b0da-f9e59d5259b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cdec064-9baa-45de-b0da-f9e59d5259b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1574&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3789/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3789/2026</t>
+  </si>
+  <si>
+    <t>BITANGA JOSIP POK. ANTE</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:42:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d10768d-3090-465f-9aa4-2d3d51381a2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d10768d-3090-465f-9aa4-2d3d51381a2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1712/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1712/2026</t>
+  </si>
+  <si>
+    <t>Olga Evdokimova 65652657327</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:32:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/632fc54b-182d-41bd-bcb3-72bfc5d79a06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/632fc54b-182d-41bd-bcb3-72bfc5d79a06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1712&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-213/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-213/2023</t>
+  </si>
+  <si>
+    <t>Yann Guy Machard 99908019310</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:30:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/610aec2e-8286-415b-b32e-4dcb385ba4a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/610aec2e-8286-415b-b32e-4dcb385ba4a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=213&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2470/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2470/2026</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:23:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17895679-bc6f-475f-aba5-b914e3c445cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17895679-bc6f-475f-aba5-b914e3c445cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2470&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2073/2026</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:16:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1008d3-abb6-4399-9ed1-b452d3f81898</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1008d3-abb6-4399-9ed1-b452d3f81898/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2073&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2209/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2209/2026</t>
+  </si>
+  <si>
+    <t>RIBAROVIĆ MATE POK. IVANA; RIBAROVIĆ ŠIMUN POK. MARIJANA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:10:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72895536-c879-49e7-8b3a-2e7014782fcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72895536-c879-49e7-8b3a-2e7014782fcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>otvaranje pojedinačnog ispravnog postupka</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:55:28</t>
+  </si>
+  <si>
+    <t>19.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4829a8-2989-454c-a2b7-ac9b710c7c34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4829a8-2989-454c-a2b7-ac9b710c7c34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4006/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4006/2020</t>
+  </si>
+  <si>
+    <t>STOLARIJA d.o.o. 24436086659</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:02:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d80d1901-e189-4908-8b85-d10eafaeb4bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d80d1901-e189-4908-8b85-d10eafaeb4bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4006&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-8098/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8098/2025</t>
+  </si>
+  <si>
+    <t>KNEŽEVIĆ OLGA; MARIĆ VUKOSAVA Ž. JOVE; POPADIĆ PETAR PETROV; PUJIĆ VELJKO SIN DUŠANA; SOČIVICA MARA Ž. MILE; VUČKOVIĆ MILA Ž. TOŠE; VUČKOVIĆ MILICA - MILA Ž. TODORA; ŠAROVIĆ GJURO POK. JOVANA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:49:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/023799c8-e5c8-405e-bc9d-3b07dfcbde92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/023799c8-e5c8-405e-bc9d-3b07dfcbde92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8098&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-523/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Tuženici pod 1 do 9</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:43:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba8f29ff-157a-47c2-9f78-155d75f4922f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba8f29ff-157a-47c2-9f78-155d75f4922f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=523&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3292/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3292/2026</t>
+  </si>
+  <si>
+    <t>KASALO IVAN POK. ANTE; RUDEŽ JELA Ž. IVANOVA; ZNAOR IVAN POK. IVANA; ZNAOR MATE POK. IVANA; ZNAOR MIHO POK. IVANA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:31:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652cced3-13af-4dac-85fa-dcc24af140ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652cced3-13af-4dac-85fa-dcc24af140ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3292&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3278/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3278/2026</t>
+  </si>
+  <si>
+    <t>BUDIMIR DAVID JURIN; BUDIMIR ILIJA JURIN; BUDIMIR MATE JURIN; BUDIMIR NIKOLA JURIN; BUDIMIR TOMICA Ž. JURINA; PUŠIĆ MATIJA Ž. PILIPOVA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 11:23:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15e59c18-203b-4b3b-930c-2951d337263f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15e59c18-203b-4b3b-930c-2951d337263f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3278&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1909/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1909/2026</t>
+  </si>
+  <si>
+    <t>Mate Đerek; Petar Đerek</t>
+  </si>
+  <si>
+    <t>21.05.2026. 10:56:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8aee6a6-2633-4d9e-9259-9da644a61180</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8aee6a6-2633-4d9e-9259-9da644a61180/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-1118/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>od ad6 do ad19 / ULOGA: Tuženici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 10:49:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dafd5d4-9b15-4dc0-b79b-5bf388bfae67</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dafd5d4-9b15-4dc0-b79b-5bf388bfae67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1118&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2428/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2428/2025</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d5533ac-d581-4c62-8ec5-dab82d8081ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d5533ac-d581-4c62-8ec5-dab82d8081ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2428&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-74/2026</t>
+  </si>
+  <si>
+    <t>MARIO CVITANOVIĆ</t>
+  </si>
+  <si>
+    <t>MASLINARSKA 26, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>19104498020</t>
+  </si>
+  <si>
+    <t>MARIO CVITANOVIĆ 19104498020; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:55:23</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83559fe4-902a-4919-a6e5-239404486f6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83559fe4-902a-4919-a6e5-239404486f6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1153/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1153/2020</t>
+  </si>
+  <si>
+    <t>MARINA URLIĆ 89105276029</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:04:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90c53068-c28e-48c7-927b-3ffde44d208b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90c53068-c28e-48c7-927b-3ffde44d208b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1153&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:20:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3d679c5-88bf-4369-856d-60c80f9b13b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3d679c5-88bf-4369-856d-60c80f9b13b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2182/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2182/2023</t>
+  </si>
+  <si>
+    <t>DULČIĆ KATA Ž. TOMISLAVA; GRABOVAC MARIJA MATINA; GRABOVAC MATE; GRABOVAC MATE POK. STIPANA; GUDELJ LUCA Ž. JAKOVA; GUDELJ MARA Ž. ANTE; GUDELJ MATIJA Ž. STIPANA; KLENJAK ANICA ANTINA; KLENJAK JURE ANTIN; KLENJAK MARIJAN ANTIN; KLJENAK MATIJA Ž. IVANA; KOJUNDŽIĆ FILOMENA - MATIJA IVANOVA; KOJUNDŽIĆ IVAN IVANOV; LASIĆ ANA POK. JURE; LASIĆ MARA Ž. IVANA; LASIĆ NEDA POK. JURE; LOZO ANDJA LUKINA; LOZO MARIJAN POK. MIJE; LOZO PAVLE LUKIN; MARGETA ANA UD. POK. MARIJANA; RUNAC ANTE POK. MIJE; RUNAC LUKA POK. MIJE; RUNAC STIPAN POK. MIJE; SKENDER MATE POK. ANTE; TURIĆ ANICA Ž. ANTE; TURIĆ NEDILJKO - STIPAN POK. STIPANA; UJEVIĆ IVA UD. MARIJANA; UJEVIĆ IVA UD. MARIJANA; UJEVIĆ IVA Ž. FILIPOVA; UJEVIĆ IVA Ž. PETRA; UJEVIĆ MARA MARIJANOVA; UJEVIĆ MARA Ž. ANTE ROĐ. VRLJIČAK; UJEVIĆ MARIJAN ANTIN; UJEVIĆ MATE MARIJANOV; UJEVIĆ PETAR MARIJANOV; VRLIČAK ANICA POK. MARKA; VRLIČAK IVANICA POK. PILIPA; VRLIČAK JOZA UD. POK. LUKE ROĐ. ČUIĆ; VRLJIČAK ANA POK. MIJE; VRLJIČAK ANTE POK. MARKA; VRLJIČAK ANTE POK. MARKA; VRLJIČAK IKO POK. MARKA; VRLJIČAK IVA POK. LUKE; VRLJIČAK IVA STIPANOVA; VRLJIČAK IVA STIPINA; VRLJIČAK IVAN POK. MARKA; VRLJIČAK IVAN POK. MARKA; VRLJIČAK JAKOV POK. LUKE; VRLJIČAK JOSIP POK. MIJE; VRLJIČAK JURE POK. STIPANA; VRLJIČAK LUKA POK. JOSIPA; VRLJIČAK LUKA POK. JOZE; VRLJIČAK LUKA STIPANOV; VRLJIČAK LUKA STIPIN; VRLJIČAK MARA POK. LUKE; VRLJIČAK MARIJAN POK. JOSIPA; VRLJIČAK MARIJAN POK. STIPANA; VRLJIČAK MARKO POK. MIJE; VRLJIČAK MARTIN POK. MARKA; VRLJIČAK MARTIN POK. MARKA; VRLJIČAK MATE POK. MARKA; VRLJIČAK MATE POK. MARKA; VRLJIČAK PETAR STIPANOV; VRLJIČAK PETAR STIPIN; VRLJIČAK STIPAN POK. JOSIPA; VRLJIČAK STIPAN POK. MARKA; VRLJIČAK STIPAN POK. MARKA; VRLJIČAK STIPE POK. MARKA; VRLJIČAK TOMA POK. MIJE; VRLJIČAK VLADIMIR STIPANOV; VRLJIČAK VLADIMIR STIPIN; VRLJIČAK ZORKA POK. JOSIPA; ZDILAR LUCIJA Ž. MIJINA; ZDILAR MATIJA Ž. IVANOVA; ZUIĆ ŠIMA Ž. ANTINA RODOM VRLIČAK; ĆELIĆ ANDRIJA POK. IVANA; ĆELIĆ MATE POK. MARIJANA; ČELIĆ GRGO POK. BLAŽA; ČELIĆ MARA Ž. JURINA RODOM VRLIČAK; ČELIĆ MATIJA Ž. IVANA; ŽIVANOVIĆ ANICA Ž. IVANA; ŽUŽUL MARA Ž. STIPANA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 15:07:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26d69554-fb46-46ea-8987-09d0455c33c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26d69554-fb46-46ea-8987-09d0455c33c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2182&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2477/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2477/2026</t>
+  </si>
+  <si>
+    <t>BABIĆ ZORKA POK. MARIJANA; DRAGUTINOVIĆ ZORKA Ž. ILIJE; GABELICA ANTE MATIN; GABELICA LJUBA Ž. LJUBE; GABELICA MARA MATINA; LONČAR IVA Ž. MARIJANA; MANENICA MARA POK. ANTE; MATKOVIĆ MILA Ž. ANTE; MIROSSAVICH VJEKOSLAV; PATRLJ ANTE POK. IVANA; PATRLJ NEDILJKO POK. IVANA; PERIĆ MANDA UD. POK. MATE; ĆAPIN - TONKOVIĆ ANTE POK. IVANA; ĆAPIN - TONKOVIĆ BLAŽ POK. IVANA; ĆAPIN ANA MARKOVA; ĆAPIN DANE MARKOV; ĆAPIN IVA POK. JOKE; ĆAPIN IVAN MARKOV; ĆAPIN IVICA POK. MARKA; ĆAPIN LJUBO POK. MARKA; ĆAPIN MARIJA MARKOVA; ĆAPIN MARIJA UD. MARKA; ĆAPIN MARKICA POK. MARKA; ĆAPIN MLADEN MARKOV; ĆAPIN NINA Ž. BARIŠE; ČAPIN ANICA UD. POK. IVANA; ČAPIN ANTE POK. NIKOLE; ČAPIN DOMA POK. IVANA; ČAPIN DRAGUTIN POK. NIKOLE; ČAPIN IVA Ž. ANTE; ČAPIN IVAN POK. IVANA; ČAPIN JOSIP POK. NIKOLE; ČAPIN JOZIP POK. PILIPA; ČAPIN MARA Ž. MARIJANA POK. JOKE; ČAPIN NEVENKA POK. NIKOLE; ČAPIN NIKOLA POK. IVANA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:31:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efc0f7cb-63d6-4fe0-b8c5-1d8041c99deb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efc0f7cb-63d6-4fe0-b8c5-1d8041c99deb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2477&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4552/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4552/2025</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:27:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/284963ef-4382-42e5-8948-9bff36e64aa4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/284963ef-4382-42e5-8948-9bff36e64aa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4552&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3379/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3379/2026</t>
+  </si>
+  <si>
+    <t>Ante Novak Pok Mate; Ivan Novak Pok Mate</t>
+  </si>
+  <si>
+    <t>20.05.2026. 13:11:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbed57cf-b724-45d5-ae4a-f45b216975c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbed57cf-b724-45d5-ae4a-f45b216975c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3379&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3431/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3431/2026</t>
+  </si>
+  <si>
+    <t>Mara Mustapić</t>
+  </si>
+  <si>
+    <t>20.05.2026. 12:57:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1a33c0-57ee-4df7-b541-b39d9dc5fc2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1a33c0-57ee-4df7-b541-b39d9dc5fc2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3421/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3421/2026</t>
+  </si>
+  <si>
+    <t>LEONIDA URLIĆ 86590301115</t>
+  </si>
+  <si>
+    <t>20.05.2026. 12:25:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/230d97a3-6369-43df-bec9-ad953f243a87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/230d97a3-6369-43df-bec9-ad953f243a87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3421&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2751/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2751/2026</t>
+  </si>
+  <si>
+    <t>Franjo Kožul 53582154339</t>
+  </si>
+  <si>
+    <t>20.05.2026. 12:21:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c0997cb-939a-4224-bfee-d53274c9ea89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c0997cb-939a-4224-bfee-d53274c9ea89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2751&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2820/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2820/2020</t>
+  </si>
+  <si>
+    <t>Nikola Srzić 68009271540</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:53:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c7b4921-470a-44f6-98d2-4500106b968f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c7b4921-470a-44f6-98d2-4500106b968f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2820&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-182/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR ŠPANJIĆ</t>
+  </si>
+  <si>
+    <t>BRAČKA 18, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>33031861805</t>
+  </si>
+  <si>
+    <t>DAVOR ŠPANJIĆ 33031861805</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:49:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49bcf768-51cc-43b6-a586-7594d71e3fae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49bcf768-51cc-43b6-a586-7594d71e3fae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=182&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-179/2025</t>
+  </si>
+  <si>
+    <t>JOZO BUŠELIĆ</t>
+  </si>
+  <si>
+    <t>KAČIĆEV TRG 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>82504849249</t>
+  </si>
+  <si>
+    <t>JOZO BUŠELIĆ 82504849249; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 10:17:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9061ddba-1cc9-4220-9f88-72af45ea981c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9061ddba-1cc9-4220-9f88-72af45ea981c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=179&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>JOZO BUŠELIĆ 82504849249</t>
+  </si>
+  <si>
+    <t>20.05.2026. 10:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b36415c3-9aeb-4182-8c29-6e61aca9a103</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b36415c3-9aeb-4182-8c29-6e61aca9a103/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2967/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2967/2026</t>
+  </si>
+  <si>
+    <t>MARIJAN ANDRIJAŠEVIĆ 27711350769</t>
+  </si>
+  <si>
+    <t>20.05.2026. 10:09:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94dd72d1-368a-4d86-8734-3807da4fb5e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94dd72d1-368a-4d86-8734-3807da4fb5e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2967&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-164/2025</t>
+  </si>
+  <si>
+    <t>DŽELAL DEMIRI</t>
+  </si>
+  <si>
+    <t>PUT KAPELICE 38 A, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>76767363753</t>
+  </si>
+  <si>
+    <t>DŽELAL DEMIRI 76767363753; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:59:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d2fef5c-fe50-494c-bb03-f8d6b1e52d9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d2fef5c-fe50-494c-bb03-f8d6b1e52d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=164&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>DŽELAL DEMIRI 76767363753</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:59:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13cde160-876b-4a5a-a6b3-9566cf242a7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13cde160-876b-4a5a-a6b3-9566cf242a7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-412/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-412/2026</t>
+  </si>
+  <si>
+    <t>Vinko Opačak 97398187231</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:55:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf42cbe8-7d3c-489c-97a6-84a8ba31d728</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf42cbe8-7d3c-489c-97a6-84a8ba31d728/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=412&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-173/2025</t>
+  </si>
+  <si>
+    <t>RUŽA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>BARANJSKA 11, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>68185348218</t>
+  </si>
+  <si>
+    <t>RUŽA ŠIMIĆ 68185348218; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:52:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccd73b54-b4a4-41a6-bf25-adb45e832f4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccd73b54-b4a4-41a6-bf25-adb45e832f4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=173&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6040/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6040/2024</t>
+  </si>
+  <si>
+    <t>Edin Kurić 14603671987</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:52:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b966e5-d05b-478b-9877-6c213d84cd4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b966e5-d05b-478b-9877-6c213d84cd4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6040&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RUŽA ŠIMIĆ 68185348218</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:52:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1335a1ae-4d5e-45be-99eb-d15b17e39d36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1335a1ae-4d5e-45be-99eb-d15b17e39d36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7007/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7007/2024</t>
+  </si>
+  <si>
+    <t>Malgorzata Malc 86738628342</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b577b439-50f4-4bcc-9acd-2a2708103298</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b577b439-50f4-4bcc-9acd-2a2708103298/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=7007&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Waldemar Piotr Malc 96685043486</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:44:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f684bb7-c120-4f73-a26f-e65072ced286</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f684bb7-c120-4f73-a26f-e65072ced286/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5313/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5313/2024</t>
+  </si>
+  <si>
+    <t>Louis Anton Johann Hausler 80175143597</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:42:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90fe2b50-072c-4d95-bf35-afa2f1320283</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90fe2b50-072c-4d95-bf35-afa2f1320283/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5313&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6153/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6153/2019</t>
+  </si>
+  <si>
+    <t>Vanja Jurišić 47176856436</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:34:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/066acff3-8092-40f8-82c8-eba96c9c9017</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/066acff3-8092-40f8-82c8-eba96c9c9017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6153&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-2117/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2117/2020</t>
+  </si>
+  <si>
+    <t>Lidija Parduzi 89814579196</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:28:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed9f10ed-4b2c-4fe2-b04f-ed5aae0d4e18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed9f10ed-4b2c-4fe2-b04f-ed5aae0d4e18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2117&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-381/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-381/2020</t>
+  </si>
+  <si>
+    <t>Toni Vukičević</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:17:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa1a88d1-1a6a-4d3c-b261-2f217bc7a6b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa1a88d1-1a6a-4d3c-b261-2f217bc7a6b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=381&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-4944/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4944/2019</t>
+  </si>
+  <si>
+    <t>Sinajka Pavlinović-Farac 44830059694</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fd9e29c-3b7e-43e4-a5c1-3fcb2390911e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fd9e29c-3b7e-43e4-a5c1-3fcb2390911e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4944&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-4874/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4874/2019</t>
+  </si>
+  <si>
+    <t>Vesna Penava 78194721096</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:52:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec01dd3-d204-46be-9302-f84c2fba96b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec01dd3-d204-46be-9302-f84c2fba96b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4874&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3914/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3914/2019</t>
+  </si>
+  <si>
+    <t>Loren Mrkušić</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:45:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f38a36c-b448-4314-b33e-6cd2050b9d22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f38a36c-b448-4314-b33e-6cd2050b9d22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3914&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-5028/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5028/2019</t>
+  </si>
+  <si>
+    <t>Branko Ećimović 56737339362</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0347e2-6e61-4f55-b021-5b3b6bbd1fc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0347e2-6e61-4f55-b021-5b3b6bbd1fc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5028&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1520/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1520/2020</t>
+  </si>
+  <si>
+    <t>Raiffeisenbank Austria d.d. 53056966535</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:29:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13fcda39-2cc6-4852-87c0-dae9540e4602</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13fcda39-2cc6-4852-87c0-dae9540e4602/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1520&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-5382/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5382/2024</t>
+  </si>
+  <si>
+    <t>Džemo Hadžiomeragić 11110017909</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:23:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fe38f8a-0c60-47bf-9d3a-aea08c188ce9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fe38f8a-0c60-47bf-9d3a-aea08c188ce9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5382&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4469/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4469/2024</t>
+  </si>
+  <si>
+    <t>VENETO BANCA SOCIETA´ PER AZIONI IN LIQUIDAZIONE COATTA AMMINISTRATIVA 84716410423</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:21:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da7c28c1-3f5b-4131-aa30-5703c710d701</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da7c28c1-3f5b-4131-aa30-5703c710d701/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4469&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6464/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6464/2022</t>
+  </si>
+  <si>
+    <t>Jim Anthony Lovreta 49752713202</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:12:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b67d7f28-c08d-443a-a0fe-4c402a783a15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b67d7f28-c08d-443a-a0fe-4c402a783a15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6464&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-5807/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5807/2023</t>
+  </si>
+  <si>
+    <t>EDITA LOVREN 49332760951</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:09:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d277bb2-ccd7-4c11-9b32-d869db4ed3e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d277bb2-ccd7-4c11-9b32-d869db4ed3e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5807&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>IVANBEGOVINA 14, 21260 Ivanbegovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>51072955379</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ 51072955379; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:09:07</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eac34658-760d-44e5-9f68-844a72a2d22a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eac34658-760d-44e5-9f68-844a72a2d22a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3114/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3114/2023</t>
+  </si>
+  <si>
+    <t>DRAGAN STOJANOVIĆ 83675967476</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:05:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa7e03a-32b2-4ac2-b43c-60430a385495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa7e03a-32b2-4ac2-b43c-60430a385495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-157/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIJA ŠKEVA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 409, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>45969639480</t>
+  </si>
+  <si>
+    <t>MARIJA ŠKEVA 45969639480; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 07:59:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aadc5cd-d7cf-48e2-b602-c182128a86a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aadc5cd-d7cf-48e2-b602-c182128a86a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=157&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>MARIJA ŠKEVA 45969639480</t>
+  </si>
+  <si>
+    <t>20.05.2026. 07:59:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/410c80c8-bfcd-4e1f-8855-17e454a33783</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/410c80c8-bfcd-4e1f-8855-17e454a33783/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3593/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3593/2026</t>
+  </si>
+  <si>
+    <t>Stipan Bilić</t>
+  </si>
+  <si>
+    <t>19.05.2026. 20:17:40</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ea5ad94-5ebf-4179-bf07-552005981ab6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ea5ad94-5ebf-4179-bf07-552005981ab6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3593&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3270/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3270/2026</t>
+  </si>
+  <si>
+    <t>BAJICA FANA UD. ZVONKA; BAKOTA NEDJELJKA POK. IVANA; BILIĆ - FRANIĆ ANTE ANTIN; BILIĆ ANTE POK. MATE; BILIĆ CIRIL MATIN; BILIĆ IVAN STARIJI POK. JOSIPA; BILIĆ JOZIP MATIN; BILIĆ KATA UD. MATIJE - MATE; BILIĆ MARIJA Ž. ANTE; BILIĆ MILICA UD. MATE; BILIĆ MILICA UD. POK. MATE; BILIĆ STJEPAN POK. IVANA; KOSTIĆ IVAN POK. JAKOVA; KOSTIĆ MARIJAN POK. JAKOVA; KOSTIĆ MATE POK. JAKOVA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 17:59:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0f54a3-f134-4e58-b559-8ba0db6655f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0f54a3-f134-4e58-b559-8ba0db6655f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3270&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1387/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1387/2026</t>
+  </si>
+  <si>
+    <t>BABIĆ ANA Ž. MIJE; BALIĆ ANGJA Ž. MATINA; BEŽEVAN IVA Ž. IVANA; BIOČIĆ - VOGARIČ MATIJA Ž. IVANA; BITANGA ANTE POK. MARKA; BITANGA IVAN MATIN; BITANGA MANDA Ž. PETRA; BITANGA MARA MATINA; BITANGA MARA UD. MARIJANA; BITANGA MARA Ž. IVANOVA; BITANGA MARA Ž. MATINA; BITANGA PETAR; BUGARIĆ IVA MARKOVA; BUGARIĆ MARKO IVANOV; BULJAN MANDA Ž. STIPE; GLAVOTA ANA IVANOVA; GLAVOTA ANTE IVANOV; GLAVOTA DINKA IVANOVA; GLAVOTA MANDA IVANOVA; GLAVOTA MILA IVANOVA; GLAVOTA MILAN POK. IVANA; GUDELJ IVA Ž. PETROVA; JAKIĆ ANA POK. ANTE; JAKIĆ ANTE POK. IVANA; JAKIĆ IVAN POK. ANTE; JAKIĆ JOSIP POK. IVANA; JAKIĆ JURE IVANOV; JAKIĆ MARA IVANOVA; JAKIĆ MATIJA IVANOVA; JAKIĆ PERE POK. IVANA; JAKIĆ PETAR IVANOV; JAKIĆ PETAR POK. ANTE; JAKIĆ RUŽA UD. JURE; LJUBIČIĆ MANDA Ž. MARKA; LUBINA ANTE POK. PETRA; LUBINA MILA POK. PETRA; Miljenko Bitanga 00628288614; PULJIĆ ANTICA POK. JURE; PULJIĆ IVAN POK. PETRA; PULJIĆ IVAN POK. VIDA; PULJIĆ JURE POK. PETRA; PULJIĆ LUKA POK. ANTE; PULJIĆ MARKO POK. IVANA; PULJIĆ MATE POK. JURE; PULJIĆ PETAR POK. JURE; PULJIĆ VID POK .ANTE; PULJIĆ VID POK. ANTE; PULJIĆ VINKA UD. PETRA 15224379718; TODORIĆ ANA ANTINA; TODORIĆ ANTE POK. IVANA; TODORIĆ IVAN ANTIN; TODORIĆ MARA ANTINA; TODORIĆ MARKO ANTIN; TUCAK JURICA POK. PETRA; TUCAK MARIJA Ž. JURE; VODANOVIĆ MARA Ž. IVANA; VUKNIĆ ANTE POK. JOSIPA; VUKNIĆ IVA UD. POK. ŠIMUNA; VUKNIĆ IVA Ž. ŠIMUNOVA ROĐ. BIOČIĆ; VUKNIĆ IVAN POK. ŠIMUNA; VUKNIĆ JURE POK. ŠIMUNA; VUKNIĆ MARIJAN POK. ŠIMUNA; VUKNIĆ MILAN POK. JOSIPA; VUKNIĆ ŠIMUN POK. ANTE; ČALE ANA UD. LIUKE; ČALE IVAN POK. JOSIPA; ČALE IVAN POK. VLADIMIRA; ČALE JOSIP POK. VLADIMIRA; ČALE MARKO POK. JOSIPA; ČALE PETAR POK. JOSIPA; ŠABIĆ ANTE ANTIN; ŠABIĆ ANTE IVANOV; ŠABIĆ ANĐELKO ANTIN; ŠABIĆ MILA IVANOVA; ŠABIĆ RUŽA IVANOVA; ŠABIĆ RUŽA Ž. MARIJANA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 17:30:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2dd55f6-3fdd-40ac-94bd-d8ab7bf06c22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2dd55f6-3fdd-40ac-94bd-d8ab7bf06c22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1387&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3685/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3685/2026</t>
+  </si>
+  <si>
+    <t>KILIĆ - MIŠKOVIĆ IVA POK. MIHE; KILIĆ ANDJA UD. POK. MIHE; KILIĆ IVA POK. MIJE; KILIĆ MATIJA POK. MIJE; PUŠIĆ MATIJA Ž. IVANOVA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:56:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9aa13b4-a066-426d-a075-181b48fcae7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9aa13b4-a066-426d-a075-181b48fcae7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3685&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2973/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2973/2026</t>
+  </si>
+  <si>
+    <t>Lenka Radojković</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:49:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33ebc2ca-4c09-4c6c-9ccf-92890b70abe0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33ebc2ca-4c09-4c6c-9ccf-92890b70abe0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2973&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3660/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3660/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ - PAVLINOVIĆ GUTIĆ IVAN POK. TOME; BILIĆ - PAVLINOVIĆ GUTIĆ JOSIP POK. TOME; BILIĆ - PAVLINOVIĆ GUTIĆ MATE POK. TOME; BILIĆ MATE POK. FILIPA STUDENCI; BILIĆ PAVLINOVIĆ IVAN- VLADIMIR TOMIN; BILIĆ PAVLINOVIĆ JOSIP TOMIN; BILIĆ PAVLINOVIĆ MATE TOMIN; Ispostava za katastar nekretnina Imotski; PAVLINOVIĆ - GUTIĆ ANTE POK. PETRA; PAVLINOVIĆ - GUTIĆ MARA POK. PETRA; PAVLINOVIĆ - GUTIĆ MILAN POK. PETRA; PAVLOVIĆ - GUTIĆ JOZA - KATA UD. PETRA; STRINIĆ MARA Ž. MARIJANOVA ROĐ. BILIĆ; UDOVIČIĆ MATIJA Ž. PETRA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:40:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a20244e-4053-4294-9e96-d5adbd865900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a20244e-4053-4294-9e96-d5adbd865900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3660&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1628/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1628/2026</t>
+  </si>
+  <si>
+    <t>Ivka Filipeti</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:40:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/367e57e3-dfe1-4a41-8c5e-074df920b85e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/367e57e3-dfe1-4a41-8c5e-074df920b85e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1628&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3362/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3362/2026</t>
+  </si>
+  <si>
+    <t>Marija Čurčija</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:31:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/849c4c7a-1bdb-49d0-a9bd-a4e93b613ab3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/849c4c7a-1bdb-49d0-a9bd-a4e93b613ab3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3362&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3286/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3286/2026</t>
+  </si>
+  <si>
+    <t>Oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5071984-4ba4-4780-a8de-3fa4f040e1be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5071984-4ba4-4780-a8de-3fa4f040e1be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5483/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5483/2019</t>
+  </si>
+  <si>
+    <t>Iva Djogić 97252966264</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:36:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8796876-a960-4a9e-8c33-5ce07f69efaa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8796876-a960-4a9e-8c33-5ce07f69efaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5483&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3300/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3300/2026</t>
+  </si>
+  <si>
+    <t>Luka Šušnjar</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:24:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167f50c7-3dbb-41c1-8483-d12d64d0c53d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167f50c7-3dbb-41c1-8483-d12d64d0c53d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3300&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-36/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-36/2020</t>
+  </si>
+  <si>
+    <t>Igor Batinić 50402135752</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/176b9bed-798d-425e-877e-932229a34778</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/176b9bed-798d-425e-877e-932229a34778/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=36&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-5751/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5751/2023</t>
+  </si>
+  <si>
+    <t>JANJA JENČIRAGIĆ 64877140415; LJUBO SOSA 94540991666</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:20:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60ce5972-97fe-4229-94e6-e537b2bc013f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60ce5972-97fe-4229-94e6-e537b2bc013f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5751&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-297/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Puljić 47584754016</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:12:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d5beaab-7b79-4417-aa66-8524691cadf6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d5beaab-7b79-4417-aa66-8524691cadf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=297&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ana Srhoj 73421241584</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:12:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b717d270-d890-46ea-9d2d-34cd200e74c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b717d270-d890-46ea-9d2d-34cd200e74c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ivica Puljić 16047388592</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:11:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1a02f9e-897a-4c9a-850d-066cc61b5d59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1a02f9e-897a-4c9a-850d-066cc61b5d59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ante Puljić</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/823c54b5-6963-4e6a-ac55-af878bf0cd51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/823c54b5-6963-4e6a-ac55-af878bf0cd51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dragan Puljić 28076890126</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:11:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42166000-5c59-44b8-9d67-d344a89d5dce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42166000-5c59-44b8-9d67-d344a89d5dce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zorica Puljić 80127862892</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:11:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3fcb703-9af8-4478-a877-ca34b66b4fc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3fcb703-9af8-4478-a877-ca34b66b4fc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Iva Vlah 82204753650</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:11:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d2fc63-8f13-4319-9156-f13ead5e46bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d2fc63-8f13-4319-9156-f13ead5e46bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Petar Puljić 83584645091</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d286a0f-6390-470c-989a-ea05cabdeb46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d286a0f-6390-470c-989a-ea05cabdeb46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-38532/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-38532/2018</t>
+  </si>
+  <si>
+    <t>Mladen Bekavac</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:10:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a86c761-ed7c-43e0-ba84-a53b7279da9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a86c761-ed7c-43e0-ba84-a53b7279da9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=38532&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-887/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-887/2026</t>
+  </si>
+  <si>
+    <t>BANOVIĆ ANA Ž. JOSIPA; KOJUNDŽIĆ ANA POK. GRGE; KOJUNDŽIĆ IVAN BLAŽEV; KOJUNDŽIĆ JOSIP BLAŽEV; KOJUNDŽIĆ JOZIP POK. MARIJANA; KOJUNDŽIĆ MARA BLAŽEVA; KOJUNDŽIĆ MARA POK. MATE; KOJUNDŽIĆ MARA UD. POK. PETRA RODJ. LIVAJIĆ; KOJUNDŽIĆ MIJO - ANTE POK. PETRA; KOJUNDŽIĆ NIKOLA POK. MATE; KOJUNDŽIĆ PETAR BLAŽEV; KOJUNDŽIĆ STIPAN POK. GRGE; KOJUNGIĆ ANTICA POK. ANTE; KOJUNGIĆ IVA Ž. NIKOLINA POK. IVANA ROĐ. KOJUNGIĆ; KUJUNDŽIĆ - BATAK ANTE POK. STIPANA; KUJUNDŽIĆ - BATAK DINKO POK. STIPANA; KUJUNDŽIĆ - BATAK MATIJA POK. STIPANA; KUJUNDŽIĆ - BATAK MATIJA UD. STIPANA; KUJUNDŽIĆ - BATAK MIJO POK. STIPANA; KUJUNDŽIĆ - SALKIĆ ANTE POK. MARIJANA; KUJUNDŽIĆ - SALKIĆ JOSIP POK. MARIJANA; KUJUNDŽIĆ - SALKIĆ LUKA POK. MARIJANA; KUJUNDŽIĆ - SALKIĆ MATE POK. MARIJANA; KUJUNDŽIĆ -BATAK MATIJA UD. STIPANA; KUJUNDŽIĆ JOSIP POK. BLAŽA; KUJUNDŽIĆ JOSIP POK. MARIJANA; KUJUNDŽIĆ MARIJAN JOSIPOV; KUJUNDŽIĆ MARIJAN POK. BLAŽA; KUJUNDŽIĆ TIHOMIR JOSIPOV; LAPENDA PERA Ž. IVANA; LOZO MARA Ž. JURE; MUŠKI POROD RODJENI I RODIT SE IMAJUĆI OD KOJUNDŽIĆ STIPANA POK. GRGE; MUŠKI POROD RODJENOG I RODIT SE IMAJUĆI OD STIPANA KOJUNDŽIĆA POK. GRGE; PEKO ANICA Ž. IVANA; PERIĆ NADA Ž. TOMISLAVA; POŠTENJAK IVAN MILE POK. MARIJANA; STIPAN KOJUNDŽIĆ POK. GRGE; UJEVIĆ ANĐA ŠIMUNOVA; UJEVIĆ IVA ŠIMUNOVA; UJEVIĆ JOSIP ŠIMUNOV; UJEVIĆ MATE ŠIMUNOV; UJEVIĆ MATIJA Ž. LUKE; UJEVIĆ STIPAN ŠIMUNOV</t>
+  </si>
+  <si>
+    <t>19.05.2026. 12:37:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40bbc69e-adb1-45f0-a180-8a51b549c291</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40bbc69e-adb1-45f0-a180-8a51b549c291/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=887&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2865/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2865/2026</t>
+  </si>
+  <si>
+    <t>AĆIMOVIĆ MANDA Ž. TODOROVA; AČIMOVIĆ MANDA Ž. TODORA; JALOVČIĆ GJURO STEVIN; KADIJEVIĆ ANĐA Ž. ĆIRILA; KNEŽEVIĆ - RAJO JELA UD. POK. LAZE; KNEŽEVIĆ MIRJANA Ž. MITRA; KRALJEVIĆ ANICA Ž. LUKE; KRALJEVIĆ ANICA Ž. PETRA; LONČAR MARA Ž. ĐURE; Mila Odović Rođ Radović Pok Luke; NIKOLIĆ ILIJA POK. ILIJE; NIKOLIĆ KRSTO POK. ILIJE; NINKOVIĆ MILAN POK. DJURE; ODAVIĆ ANA Ž. PETRA; ODAVIĆ BOŽICA Ž. MILANA; ODAVIĆ NIKOLA POK. ILIJE; ODOVIĆ MILA Ž. ĐORĐA; OPUVA CVITA Ž. RISTINA; PADROV KATA Ž.MATINA ROD.TADIJIĆ; PIJANOVIĆ ANDJA POK. MARKA; PIJANOVIĆ ANDJA POK. PETRA; PIJANOVIĆ ANICA POK. BOŽE; PIJANOVIĆ ANICA POK. JOVE; PIJANOVIĆ ANICA UD. NIKOLE; PIJANOVIĆ ANĐA POK. JOVE; PIJANOVIĆ BORISLAV POK. DUŠANA; PIJANOVIĆ BOŽE PETROV; PIJANOVIĆ BOŽIDAR POK. BOŽE; PIJANOVIĆ CELESTINA UD. DUŠANA; PIJANOVIĆ DANE PETROV; PIJANOVIĆ DANILO POK. NIKOLE; PIJANOVIĆ DJURO POK. TODORA; PIJANOVIĆ DUŠAN POK. NIKOLE; PIJANOVIĆ DUŠAN POK. ŠPIRE; PIJANOVIĆ DUŠAN POK.BOŽE; PIJANOVIĆ DUŠAN TODOROV; PIJANOVIĆ GJURO POK. ILIJE; PIJANOVIĆ GJURO POK. TODORA; PIJANOVIĆ GJURO TODOROV; PIJANOVIĆ ILIJA MARKOV; PIJANOVIĆ ILIJA POK. MARKA; PIJANOVIĆ ILIJA POK. TOME; PIJANOVIĆ ILIJA POK.LUKE; PIJANOVIĆ JELA POK. ILIJE; PIJANOVIĆ JELA POK. ILIJE; PIJANOVIĆ JELA POK. JAKOVA; PIJANOVIĆ JOVANKA POK. BOŽE; PIJANOVIĆ JOVO POK. ILIJE; PIJANOVIĆ JOVO POK. JOVE; PIJANOVIĆ JOVO POK. NIKOLE; PIJANOVIĆ LUKA POK. MARKA; PIJANOVIĆ LUKA POK. MATE; PIJANOVIĆ LUKA POK. NIKOLE; PIJANOVIĆ LUKA POK. TODORA; PIJANOVIĆ LUKA TODOROV; PIJANOVIĆ MARA MATINA; PIJANOVIĆ MARA POK. PETRA; PIJANOVIĆ MARIJA POK. ILIJE; PIJANOVIĆ MARKO - VISARION MARKOV; PIJANOVIĆ MARKO POK. MARKA; PIJANOVIĆ MARTA POK. JAKOVA; PIJANOVIĆ MILA MATINA; PIJANOVIĆ MILA POK. MATE; PIJANOVIĆ MILAN MATIN; PIJANOVIĆ MILORAD POK. MILANA; PIJANOVIĆ NENAD PETROV; PIJANOVIĆ NIKOLA PETROV; PIJANOVIĆ NIKOLA POK. NEDJELJKA; PIJANOVIĆ NIKOLA POK. ŠPIRE; PIJANOVIĆ NIKOLA ŠPIRIN; PIJANOVIĆ PETAR POK. ŠPIRE; PIJANOVIĆ PETAR ŠPIRIN; PIJANOVIĆ RUŽA POK. JAKOVA; PIJANOVIĆ VASO POK.MIJE; PIJANOVIĆ ĐURO POK. ILIJE; RADOVIĆ ANA UD. MILANA; RADOVIĆ JOVO POK. BOŽE; RADOVIĆ MARA POK. BOŽE; RADOVIĆ MILA POK. LUKE; RADOVIĆ RUŽICA UD. ILIJE; SEKULOVIĆ ANICA Ž.DJURE; SEKULOVIĆ DANE POK.TOME; SEKULOVIĆ MARA Ž. TOME; STOJANAC ANICA Ž. GJURINA; TADIJIĆ MARA MIJINA; TADIJIĆ NIKO MIJIN; TOMIĆ ANA Ž. MARKOVA; TOMIĆ ANICA ILIJINA; TOMIĆ ILIJA POK. ILIJE; TOMIĆ MARA Ž. STIPE; TOMIĆ MILA ILIJINA; VUČKOVIĆ GJORGJE POK. NIKOLE; ZDILAR MARIJA Ž.ČIRILA; ČELAR MILA Ž. PETROVA; ČELAR MILICA Ž. PETRA; ČELAR MILICA Ž. PETROVA; Željko Odović</t>
+  </si>
+  <si>
+    <t>19.05.2026. 12:27:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20ce34bf-74bb-4552-8f1c-abdc5b755192</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20ce34bf-74bb-4552-8f1c-abdc5b755192/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2865&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3578/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3578/2026</t>
+  </si>
+  <si>
+    <t>AJDUK DANISLAV POK. JOSIPA; AJDUK IVAN MIJIN; AJDUK JOSIP MIJIN; AJDUK JOSIP POK. MIJE; AJDUK JOZO MIJIN; AJDUK MATIJA MIJINA; BILOPAVLOVIĆ IVA POK.IVANA; BILOPAVLOVIĆ IVA POK.MATE; BILOPAVLOVIĆ IVA UD. POK. STIPANA; BILOPAVLOVIĆ IVAN POK. ANTE; BILOPAVLOVIĆ IVAN POK. STIPANA; BILOPAVLOVIĆ JOZO POK. ANTE; BILOPAVLOVIĆ MARA POK. ANTE; BILOPAVLOVIĆ MATE POK. STIPANA; BILOPAVLOVIĆ MATIJA POK. ANTE; BILOPAVLOVIĆ MATIJA POK.IVANA; BILOPAVLOVIĆ SREĆKO POK.MATE; BULJAN BRANKO MARIJANOV; BULJAN MILKA MARIJANOVA; BUŠIĆ IVAN POK. STIPANA; BUŠIĆ IVAN POK. STIPE OD IVANA; LALIĆ ALENKA POK. ANTE; PARIĆ ANA Ž.IVANA; PARIĆ LJUBO; PARIĆ MLADEN; RADELJIĆ GOJKO ANTIN; RADELJIĆ KREŠO ANTIN; TROHA SLAVICA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 12:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2730664-d331-4f51-bb05-21430f65ecf1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2730664-d331-4f51-bb05-21430f65ecf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3578&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5218/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5218/2023</t>
+  </si>
+  <si>
+    <t>Dorota Magdalena Wollnik Kozlowska 14594033126</t>
+  </si>
+  <si>
+    <t>19.05.2026. 12:02:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17c52378-f153-4af4-871c-f24a09c33908</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17c52378-f153-4af4-871c-f24a09c33908/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5218&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2076/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2076/2026</t>
+  </si>
+  <si>
+    <t>BATINIĆ MERI Ž. MLADENA; BRNAS NEVENKA POK. STIPANA; GRABOVAC MARA UD. POK. JOZIPA; GRBAVAC - METER MARKO POK. ANTE; GRBAVAC ANICA POK. MATE; GRBAVAC JOSIP POK. IVANA; GRBAVAC JOZO POK. IVANA; GRBAVAC MARA UD POK. JOSIPA; GRBAVAC MILA POK. IVANA; JOVIĆ ANTICA Ž. ŠIMUNA; JOVIĆ ANTONIJA Ž. ŠIMUNOVA; KOLOMBANI JAKOV MARKOV; KOLOMBANI MARKO POK. JAKOVA; LUETIĆ VALERIJA Ž. IVANOVA; LUETIĆ VALERIJA Ž. IVE; MARČE IVICA Ž. MARINOVA; MARČE MARIN POK. PETRA; MARČE MATE POK. PETRA; MARŠIĆ MILA Ž. VLADE; MATKOVIĆ LJUBA Ž. LUKE; METER MIRKO; MIJAČIKA RUŽICA Ž. AGISA; PETRUŠIĆ ANTE POK. JOSIPA; PETRUŠIĆ ANTE POK. STIPE; PETRUŠIĆ IVAN POK. STIPE; PETRUŠIĆ JELA POK. JOSIPA; PETRUŠIĆ JELA POK.STIPE; PETYO MARIJA Ž. JANKA; PETYO MARIJA Ž. JANKOVA; SUČIĆ MARIJA Ž. VLADISLAVA; ŽUŽUL ANĐA POK.MARKA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 11:06:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f620cc6-0815-4e94-9baf-1e22c3b0fdc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f620cc6-0815-4e94-9baf-1e22c3b0fdc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2076&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1888/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1888/2026</t>
+  </si>
+  <si>
+    <t>BATINIĆ MERI Ž. MLADENA; BRNAS NEVENKA POK. STIPANA; BRNAS NEVENKA POK.STIPE; GRABOVAC MARA UD. POK. JOZIPA; GRBAVAC - METER MARKO POK. ANTE; GRBAVAC ANICA POK. MATE; GRBAVAC ANICA POK.MATE; GRBAVAC JOSIP POK. IVANA; GRBAVAC MARA UD POK. JOSIPA; GRBAVAC MILA POK. IVANA; JOVIĆ ANTICA Ž. ŠIMUNA; JOVIĆ ANTONIJA Ž. ŠIMUNOVA; KOLOMBANI JAKOV MARKOV; KOLOMBANI MARKO POK. JAKOVA; LUETIĆ VALERIJA Ž. IVANOVA; LUETIĆ VALERIJA Ž. IVE; MARČE IVICA Ž. MARINOVA; MARČE MARIN POK. PETRA; MARČE MATE POK. PETRA; MARŠIĆ MILA Ž. VLADE; MARŠIĆ MILA Ž.VLADE; MATKOVIĆ LJUBA Ž. LUKE; METER MIRKO; MIJAČIKA RUŽICA Ž. AGISA; PETRUŠIĆ ANTE POK. JOSIPA; PETRUŠIĆ ANTE POK. STIPE; PETRUŠIĆ ANTE POK.JOSIPA; PETRUŠIĆ ANTE POK.STIPE; PETRUŠIĆ IVAN POK. STIPE; PETRUŠIĆ IVAN POK.STIPE; PETRUŠIĆ JELA POK. JOSIPA; PETRUŠIĆ JELA POK.JOSIPA; PETRUŠIĆ JELA POK.STIPE; PETYO MARIJA Ž. JANKA; PETYO MARIJA Ž. JANKOVA; SUČIĆ MARIJA Ž. VLADISLAVA; ŽUŽUL ANĐA POK.MARKA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 10:26:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c27dc31b-f248-4e67-a0b6-2dc378eb391f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c27dc31b-f248-4e67-a0b6-2dc378eb391f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1888&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2135/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2135/2026</t>
+  </si>
+  <si>
+    <t>BABAN GRGO IVANOV; BABAN IVAN POK. ANTE; BABAN JOSIP IVANOV; BABAN MARA IVANOVA; GUDELJ IVA Ž. FRANE; LOVRINČEVIĆ ANĐA POK. JAKOVA; LOVRINČEVIĆ IVICA SIN GRGE - MATE; LOVRINČEVIĆ JURE POK. JAKOVA; LOVRINČEVIĆ MARA Ž. TOME; LOVRINČEVIĆ MARIJAN POK. MATE; LOVRINČEVIĆ MARTIN POK. MATE; LOVRINČEVIĆ MIJO POK. MATE; LOVRINČEVIĆ STIPAN JURIN; LOVRINČEVIĆ STIPAN POK. JURE; LOVRINČEVIĆ STIPE JURIN; PILJ MANDA Ž. JOSIPOVA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 10:16:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12eb2c7b-2c4c-411a-a3ab-ba2f93600931</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12eb2c7b-2c4c-411a-a3ab-ba2f93600931/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3377/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3377/2019</t>
+  </si>
+  <si>
+    <t>Stanko Kardum 20093974757</t>
+  </si>
+  <si>
+    <t>19.05.2026. 09:49:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d4ac71f-91ab-4544-a8f1-505ecd5428c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d4ac71f-91ab-4544-a8f1-505ecd5428c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3377&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3301/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3301/2026</t>
+  </si>
+  <si>
+    <t>BULJAN FRANO POK. STIPANA; BULJAN IVAN POK. STIPANA; BULJAN MARKO POK. PETRA; BULJAN STJEPAN POK. ANTE; LENARDI ILONKA; SABLJIĆ MATIJA Ž. ANTE; TRIPALO LUCIJA UD. POK. ANDRIJE ROĐ. BULJAN; ŠPEHAR BERTA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 09:41:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81eeda67-4d2c-4589-8fe2-467e39b74724</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81eeda67-4d2c-4589-8fe2-467e39b74724/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3301&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6628/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6628/2023</t>
+  </si>
+  <si>
+    <t>ANKICA KOLAR-JURČEVIĆ 36504383897; BRANKA Ž.MILENKA TEŠIĆ</t>
+  </si>
+  <si>
+    <t>19.05.2026. 09:11:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3034a97-3312-4f86-82e2-d15178567e01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3034a97-3312-4f86-82e2-d15178567e01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6628&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-3705/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3705/2026</t>
+  </si>
+  <si>
+    <t>DUJMOVIĆ LUCIJA Ž. MARJANOVA ROĐ. RASPUTIĆ; MANDIĆ IVA Ž. JURINA ROĐ. RASPUTIĆ; PAVIĆ MATIJA Ž. MIJINA ROĐ. RASPUTIĆ; RASPUTIĆ GRGO POK. NIKOLE; RASPUTIĆ IVAN POK. NIKOLE; RASPUTIĆ MATE POK. NIKOLE; TAVRA MATIJA Ž. MARIJANOVA ROĐ. RASPUTIĆ</t>
+  </si>
+  <si>
+    <t>19.05.2026. 09:05:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cb18ea2-27cd-49de-9150-7db77f82416c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cb18ea2-27cd-49de-9150-7db77f82416c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1790/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1790/2019</t>
+  </si>
+  <si>
+    <t>Miranda Jurić 24866763592; Tonći Čović 12200326803</t>
+  </si>
+  <si>
+    <t>19.05.2026. 08:45:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0f78e09-714c-42d6-b0fa-6def1519fd11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0f78e09-714c-42d6-b0fa-6def1519fd11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1790&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN KOSTIĆ</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ 91848906323</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:28:21</t>
+  </si>
+  <si>
+    <t>11.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15488e9-3707-4d88-bc91-7b3ee0e25a44</t>
+  </si>
+  <si>
+    <t>16.377072.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15488e9-3707-4d88-bc91-7b3ee0e25a44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2137/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2137/2026</t>
+  </si>
+  <si>
+    <t>BUBALO IVAN POK. ŠIMUNA; BUBALO MATE POK. PAVLA; BUBALO PAVLE POK. MATE; BUBALO PETAR POK. PAVLA; BUBALO STIPAN POK. PAVLA; Branko Pok Luke Rimac; CVITANOVIĆ MATIJA Ž. MIJE; Damir Pok Luke Kolovrat; GALIĆ ANA Ž. ANTE; GRABOVAC RUŽA Ž. MIJE; Jagoda Pok Milivoja Kolovrat; Jela Ud Milivoja Kolovrat; KOLOVRAT ANGJA POK. MARIJANA; KOLOVRAT ANTE POK. MARIJANA; KOLOVRAT IVAN POK. MARIJANA; KOLOVRAT MARA POK. MIJE; KOLOVRAT MARIJAN POK. MIJE; KOLOVRAT MIJO POK. MARIJANA; KOLOVRAT NIKOLA POK. ŠIMUNA; KOLOVRAT PETAR POK. MARIJANA; KOLOVRAT PETAR POK. MARIJANA; KUKAVICA ANICA UD. POK. BOŽE RODOM KOLOVRAT; LASIĆ IVA UD. MIJE; MARŠIĆ JELA Ž. MIJE; MEDVIDOVIĆ IVA Ž. MARIJANA; MEDVIDOVIĆ MARA Ž. ANDRIJE; MIKULIĆ ANA Ž. MIJE; Marko Pok Luke Kolovrat; Mila Ud Luke Kolovrat; Mili Pok Milivoja Kolovrat; Nediljko Pok Luke Kolovrat; PAPUČIĆ ANA Ž. JOZE; Petar Pok Luke Kolovrat; RIMAC ANTE POK. NIKOLE; RIMAC AUGUSTIN POK. MIJE; RIMAC BARIŠA POK. NIKOLE; RIMAC BLAŽ POK. MIJE; RIMAC MARA UD. NIKOLE; RIMAC MARINKO POK. NIKOLE; RIMAC MATE POK. MIJE; RIMAC MILAN POK. MIJE; RIMAC PETAR POK. MATE; RIMAC STIPAN POK. MATE; Stipe Pok Milivoja Kolovrat; ZUŽULJ IVAN POK. ŠIMUNA; Zlata Prgomet; ŽIVANOVIĆ ANA Ž. ANTE</t>
+  </si>
+  <si>
+    <t>18.05.2026. 16:39:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de480c1d-cb21-4282-b085-0ebee278a481</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de480c1d-cb21-4282-b085-0ebee278a481/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2137&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2173/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2173/2026</t>
+  </si>
+  <si>
+    <t>BEKAVAC ADAM ANTIN; BEKAVAC EVA ANTINA; BEKAVAC MATIJA ANTINA; BOŠNJAK JURE POK. STIPANA; BOŠNJAK MARIJAN STIPANOV; BOŠNJAK NIKOLA POK. STIPANA; BOŠNJAK NIKOLA STIPANOV; Ispostava za katastar nekretnina Imotski; LUGONJIĆ ANĐA Ž. IVANOVA; PAVLINOVIĆ ANICA Ž. ANTE; PETRIČEVIĆ ANDJA UD. TOME; PETRIČEVIĆ ANGJA POK. STIPANA; PETRIČEVIĆ ANTE POK. MARKA; PETRIČEVIĆ ANTE POK. TOME; PETRIČEVIĆ FRANE POK. MARIJANA; PETRIČEVIĆ IVAN POK. MARIJANA; PETRIČEVIĆ JOZA POK. STIPANA; PETRIČEVIĆ LJUBOMIR POK. TOME; PETRIČEVIĆ MARA POK. TOME; PETRIČEVIĆ MARIJAN POK. TOME; PETRIČEVIĆ MIJO POK. STIPANA; PETRIČEVIĆ MIRKO POK. ANTE; PETRIČEVIĆ NIKOLA POK. MARKA; PETRIČEVIĆ TOMISLAV POK. TOME; PETRIČEVIĆ ZDRAVKO POK. FRANE; SUBAŠIĆ MARA Ž. BOŽE; UDOVIČIĆ MATIJA Ž. PETRA; ZARADIĆ MARA Ž. MATE; ŽIVANOVIĆ MATIJA Ž. IVANA</t>
+  </si>
+  <si>
+    <t>18.05.2026. 15:39:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963e1018-3172-4f9f-97e0-1a8a0167a126</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963e1018-3172-4f9f-97e0-1a8a0167a126/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2220/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2220/2026</t>
+  </si>
+  <si>
+    <t>BRSTILO FILA UD. MIJE; BRSTILO IVAN POK. JOSIPA; BRSTILO IVAN POK. JOZIPA; BRSTILO KATA Ž. LUKE; BRSTILO MARIJAN POK. JOZIPA, LEŽEĆA OSTAVŠTINA; BRSTILO MATIJA UD. MIJE; BRSTILO MATIJA Ž. MIJE; BRSTILO MIJO POK. ANTE; BRSTILO PETAR POK. JOSIPA; GRANIĆ IVA Ž. JOZIPA; MATKOVIĆ LUCIJA Ž. MATINA RODJ. BRSTILO; NIKOLIĆ ANKA Ž. TOME; NIKOLIĆ ANĐA Ž. TOME; TOMIČIĆ ANTE POK. PETRA; TOMIČIĆ IVA ANTINA; TOMIČIĆ MIJO ANTIN; ČAGALJ LUCA UD. GABRE; ČAGALJ LUCA UD. GRGE</t>
+  </si>
+  <si>
+    <t>18.05.2026. 15:11:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc53a76-7476-4b35-b556-78682510e47c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc53a76-7476-4b35-b556-78682510e47c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3494/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3494/2026</t>
+  </si>
+  <si>
+    <t>PIVAC ANTICA ŽENA PAVLA; PIVAC MARIJAN JURIN REČ. MILE IZ PODGORE</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a78cf36d-64e6-4ccc-8392-f2c47255d24c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a78cf36d-64e6-4ccc-8392-f2c47255d24c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3494&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:49:33</t>
+  </si>
+  <si>
+    <t>16.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fee5038-52e6-4915-b577-8d2827331643</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fee5038-52e6-4915-b577-8d2827331643/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-252/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>NARODNE NOVINE, dioničko društvo za izdavanje i tiskanje Službenog lista Republike Hrvatske, službenih i drugih obrazaca te za trgovanje školskim i uredskim priborom i opremom 64546066176</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27fcf78e-ed74-468c-81f1-91277bc5ce4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27fcf78e-ed74-468c-81f1-91277bc5ce4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1973/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1973/2026</t>
+  </si>
+  <si>
+    <t>MRSIĆ ANTE  P. PAVLA P. STIPE REĆ BILOV; MRSIĆ ANTICA UD. PAVLA  ROĐ. DEAN; MRSIĆ RUDOLF P. PAVLA P. STIPE REĆ BILOV; DEAN STANKO POK. IVANA; DEAN ĆELENKA ROĐ. RADONIĆ UD. JURE; DEAN ČELENKA ŽENA JURE; MALOLJET MRSIĆ MATE P. PAVLA P STIPE REĆ. BILOV; MRSIĆ IVKA  P. PAVLA P. STIPE REĆ BILOV; MRSIĆ PERE  P. PAVLA P. STIPE REĆ. BILOV</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:24:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d13886eb-0f66-43ea-bef1-0172738c408e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d13886eb-0f66-43ea-bef1-0172738c408e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1973&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:21:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1eef504e-a287-47fa-af2b-4a2a69d5bc4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1eef504e-a287-47fa-af2b-4a2a69d5bc4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1310/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1310/2026</t>
+  </si>
+  <si>
+    <t>BAKOTA IVAN POK. MATE; BAKOTA JELA LUKINA; BAKOTA JURE POK. MARIJANA; BAKOTA MARA Ž. FILIPOVA; BAKOTA MARIJA LUKINA; BAKOTA STANA POK. MARIJANA; BEARTI JOZA  Ž. ANTINA; PILJ IVAN POK. MARIJANA; PILJ KATA POK. MARIJANA; PILJ MIJO POK. IVANA; ZEC - ORLOVIĆ MARA UD. JURE; ZEC - ORLOVIĆ STANISLAVA POK. JURE; ZEC ANTE POK. JURE; ZEC DRAGOSLAV POK. JOSIPA; ZEC JOSIP MATIN; ZEC JOZA MATINA; ZEC MARA POK. FILIPA; ZEC MARIJAN POK. JURE; ZEC MATIJA MATINA; ZEC PETAR MATIN; ZEC PETAR POK. MATE; ZEC STJEPAN POK. JURE; ZEC VINKO POK. JOSIPA</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:19:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88454e61-8661-4329-84a0-59e826c7ef16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88454e61-8661-4329-84a0-59e826c7ef16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3554/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3554/2026</t>
+  </si>
+  <si>
+    <t>Darinka Gudelj</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:14:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a308ce7-5d5e-4b0c-844d-b0928ffd30c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a308ce7-5d5e-4b0c-844d-b0928ffd30c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3554&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-27/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-27/2026</t>
+  </si>
+  <si>
+    <t>CRKOVINARSTVO SV. FRANE; KNEZOVIĆ ANĐELKA MARIJANOVA; KNEZOVIĆ ANĐELKA POK. MARIJANA; KNEZOVIĆ JELA UD. MARIJANA; KNEZOVIĆ KATA UD. MIRKA; KNEZOVIĆ SLAVKA POK. MARIJANA; KNEZOVIĆ SLAVKO POK. MARIJANA; KRALJEVIĆ ANA Ž. LUKINA RODJ. KUKAVICA; KUKAVICA IVA POK. IVANA; KUKAVICA MATIJA UD. POK. JOSIPA; KUKAVICA SLAVKO POK. JOSIPA; SUŠIĆ ANA POK. IVANA; SUŠIĆ IVAN - JOSIP POK. JOKE; SUŠIĆ MARA UD. POK. IVANA</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:10:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca55b2bb-5efc-4fff-9e45-8560c3d1f531</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca55b2bb-5efc-4fff-9e45-8560c3d1f531/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=27&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2872/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2872/2026</t>
+  </si>
+  <si>
+    <t>BREČIĆ FILIP POK. JOSIPA; PETRIC KATA Ž. PETROVA</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:01:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d480cca-fd5e-40cc-8745-06c475ac0753</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d480cca-fd5e-40cc-8745-06c475ac0753/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2872&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3549/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3549/2026</t>
+  </si>
+  <si>
+    <t>18.05.2026. 12:41:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aabb7ed-cf16-4732-a4fa-df6edbae1501</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aabb7ed-cf16-4732-a4fa-df6edbae1501/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3549&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2472/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2472/2026</t>
+  </si>
+  <si>
+    <t>BEKAVAC LUKA POK.JAKOVA IZ BRELA; FILIPOVIĆ ŠIME Ž. PETROVA; FILIPOVIĆ ŠIME ŽENA PETROVA; FILIPOVIĆ ŠIMICA ŽENA PETROVA ROĐ. MEDIĆ IZ BRELA; MARUŠIĆ ANE PK. IVANA IZ ŽEŽEVICE; MARUŠIĆ MARIN P.IVANA IZ ŽEŽEVICE; MARUŠIĆ MATE P. IVANA IZ ŽEŽEVICE; MARUŠIĆ PETAR P.IVANA IZ ŽEŽEVICE; MARUŠIĆ RUŽE PK.IVANA IZ ŽEŽEVICE; MEDIĆ MARE UD. POK. MATE IZ BRELA; MEDIĆ MARE ŽENA MATINA; MEDIĆ MATE PK. IVANA IZ BRELA; MEDIĆ ŠIMICA MATINA IZ BRELA; RAJČEVIĆ MILKA - DUDA Ž. JURAJA R. ŠOŠIĆ; RAOS MARE ŽENA JAKOVA; RIBAROVIĆ JELA ŽENA GRGE ROĐ.JOZIPOVIĆ; TOMAŠ DUJKA ŽENA MATINA IZ BRELA; TOPIĆ IVKA ŽENA ANTE ROĐ.JOZIPOVIĆ; ŠOŠIĆ DOME MARKOVA; ŠOŠIĆ DOME MARKOVA IZ BRELA; ŠOŠIĆ DOME PK. MARKA; ŠOŠIĆ IVANICA UDOVA POK.JOZE IZ BRELA; ŠOŠIĆ JURE MARKOV; ŠOŠIĆ JURE MARKOV IZ BRELA; ŠOŠIĆ MARE MARKOVA IZ BRELA; ŠOŠIĆ MARKO POK. ILIJE; ŠOŠIĆ MIJO MARKOV; ŠOŠIĆ MIJO MARKOV IZ BRELA; ŠOŠIĆ NIKOLA MARKOV; ŠOŠIĆ NIKOLA MARKOV IZ BRELA; ŠOŠIĆ STIPAN MARKOV IZ BRELA; ŠOŠIĆ STIPE MARKOV; ŠOŠIĆ STIPE MARKOV; ŽAMIĆ ANTICA UD. IVANA; ŽAMIĆ IVKA POK. IVANA; ŽAMIĆ MATE POK. IVANA</t>
+  </si>
+  <si>
+    <t>18.05.2026. 12:41:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7bb4270-83b5-4427-b91c-de9388168425</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7bb4270-83b5-4427-b91c-de9388168425/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2472&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.05.2026. 12:38:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dee99a6-5cf9-4a57-b4a2-928fae98a0e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dee99a6-5cf9-4a57-b4a2-928fae98a0e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1621/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1621/2026</t>
+  </si>
+  <si>
+    <t>CVITANUŠIĆ ZORKA Ž. MILANA; GUDELJ IVAN POK. ANTE; GUDELJ MARIJA Ž. FRANE; GUDELJ MATE POK. ANTE; JUKIĆ ANA Ž. JURE; LJUBIĆ MARA ŽENA MIRKA; LONČAR MARA Ž. IVANA; TODORIĆ ANICA POK. IVANA; TODORIĆ ANTE POK. ANTE; TODORIĆ ANTE POK. JOSIPA; TODORIĆ DAMIR POK. PETRA; TODORIĆ DANICA Ž. MIRA; TODORIĆ ILIJA POK. PETRA; TODORIĆ IVA POK. IVANA; TODORIĆ IVA POK. PETRA; TODORIĆ IVAN POK. LUKE; TODORIĆ IVAN POK. MATE; TODORIĆ JELA POK. IVANA; TODORIĆ JOŠKO POK. PETRA; TODORIĆ MARIJAN MIJIN; TODORIĆ MARIJAN POK. ANTE; TODORIĆ MARIO POK. NEDILJKA 54065786249; TODORIĆ MARKO POK. JOSIPA; TODORIĆ MARKO POK. STIPANA; TODORIĆ MATIJA POK. IVANA; TODORIĆ MATIJA UD. MATE; TODORIĆ MILAN POK. JOSIPA; TODORIĆ PETAR POK. IVANA; TODORIĆ PETAR POK. MARKA; TODORIĆ PETAR POK. STIPANA; TODORIĆ RADOSLAV POK. PETRA; TODORIĆ VLADE POK. MATE; ČONDIĆ MARA Ž. MATE; ŽDERO MANDA Ž. MATINA</t>
+  </si>
+  <si>
+    <t>18.05.2026. 12:06:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4039d99a-8782-4082-99a8-684580bbe0c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4039d99a-8782-4082-99a8-684580bbe0c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1621&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3647/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3647/2019</t>
+  </si>
+  <si>
+    <t>Laurent Lazic 04911989794</t>
+  </si>
+  <si>
+    <t>18.05.2026. 11:59:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0f6db25-dec8-47bd-a259-bd083897b2e6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0f6db25-dec8-47bd-a259-bd083897b2e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3647&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3572/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3572/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ JURKA Ž. IVANA; GARAC MARA Ž. MARKA; IKB - E FILIJALA IMOTSKI; KUSTURA KATA Ž. JURE; KUSTURA KATA Ž. JURINA; MARINOVIĆ IVA Ž. MARIJANA; MARINOVIĆ MARA Ž. ANTE; MUŽIĆ DRAGICA POK. MATE; PARLOV ANTE POK. STIPANA; PARLOV DRAGA; PARLOV IVA POK. IVANA; PARLOV IVAN - VIKTOR POK. PETRA; PARLOV IVAN POK. MARIJANA; PARLOV IVAN POK. STIPANA; PARLOV KATA POK. IVANA; PARLOV LJUBOMIR; PARLOV MARA POK. STIPANA; PARLOV MILJENKO POK. MATE; PARLOV MIRKO POK. ANTE; PARLOV NEDJELJKO POK. IVANA; PARLOV PAVLE POK. STIPANA; PARLOV SLAVEN POK. MATE; PARLOV VINKO POK. IVANA; PARLOV VLADIMIR POK. STIPANA; PARLOV ZORAN POK. MATE; PARLOV ZORKA POK. PETRA; PULJIZ IVA Ž. IVANA; RADALJ MILA Ž. BOŽE; STOJANOVIĆ MATIJA Ž. VLADE; ŠIMUNOVIĆ ANTE MATIN; ŠIMUNOVIĆ JAKA MATINA; ŠIMUNOVIĆ JAKA MATINA; ŠIMUNOVIĆ MANDA Ž. IVANA; ŠIMUNOVIĆ MARA MATINA</t>
+  </si>
+  <si>
+    <t>18.05.2026. 11:25:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a360487a-f3bf-4ca5-b2fa-efd25232821f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a360487a-f3bf-4ca5-b2fa-efd25232821f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3490/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3490/2026</t>
+  </si>
+  <si>
+    <t>GJUKA MATE FILIPOV; GJUKA MATIJA Ž. FILIPOVA; GJUKA RUŽA Ž. IVANOVA; LAPENDA ANA POK.LUKE; LAPENDA ANDRIJA POK. ANTE; LAPENDA ANTICA Ž. BOŽINA; LAPENDA IVA POK.ŠIMUNA; LAPENDA IVAN POK. ANTE; LAPENDA IVAN POK. IVANA; LAPENDA IVAN POK.ŠIMUNA; LAPENDA MARIJA POK. ANTE; LAPENDA MARIJAN POK. IVANA; LAPENDA MATE POK. MARKA; LAPENDA VLADE POK. ANTE; LAPENDA VLADIMIR POK. ANTE; MUŠKI POROD RODJENI I KOJI ĆE SE RODITI LAPENDA MARIJANU POK. IVANA; PODRUŽNICA LJUBLJANSKE KREDITNE BANKE; SKENDER ANA Ž. MIRKA; UJEVIĆ ANDRIJANA POK. ANTE; UJEVIĆ JOSIP POK. IVANA; UJEVIĆ MARA JAKOVLJEVA; UJEVIĆ MARA JOSIPOVA; UJEVIĆ MATE JAKOVLJEV; UJEVIĆ MATE JOSIPOV; UJEVIĆ MATIJA POK. ANTE; VELAGA IVA Ž. MATINA; ŠKRAPE MATIJA Ž. GRGINA</t>
+  </si>
+  <si>
+    <t>18.05.2026. 09:57:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ad84b6-c0b4-4fa5-a60f-4fe6876b437b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ad84b6-c0b4-4fa5-a60f-4fe6876b437b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3490&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1698/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1698/2020</t>
+  </si>
+  <si>
+    <t>Tomislavka Burić</t>
+  </si>
+  <si>
+    <t>18.05.2026. 08:54:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12ea1ed7-5c9a-42b6-9a6d-391ab5f62943</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12ea1ed7-5c9a-42b6-9a6d-391ab5f62943/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1698&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-396/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-396/2026</t>
+  </si>
+  <si>
+    <t>BRČIĆ MATIJA Ž. ANTE; BURAZIN IVKA Ž. IVANA; DAJAK STANA UD. PETRA; JUKIĆ MARIJA; JUKIĆ MARIJA Ž. STIPANA; JUKIČ MARTIN KRIŽANOV; KEGALJ ANTICA POK. LOVRE; KEGALJ JURE POK. LOVRE; KUTLEŠA FRANKA Ž. JURE; MADUNIĆ MARIJA Ž. IVANOVA ROĐ. VUČAK; MANDARIĆ LUCIJA Ž. MATINA ROĐ. VUČAK; PLEIĆ ANĐA Ž. STIPE; VUČAK ANTE POK. IVANA; VUČAK ANTE POK. MARKA; VUČAK ANTE POK. MIJE; VUČAK BOŽE POK. DUJMA; VUČAK BOŽE POK. TOME; VUČAK DANKA POK. MATE; VUČAK FILIP POK. DUJMA; VUČAK IVA POK. JAKOVA; VUČAK IVA POK. JAKOVA; VUČAK IVA POK. JURE; VUČAK IVA UD. MATE; VUČAK IVA UD. POK. JURE; VUČAK IVA Ž. BOŽINA; VUČAK IVAN POK. JOSIPA; VUČAK IVAN POK. MARIJANA; VUČAK IVAN POK. MATE; VUČAK IVAN POK. MIJE; VUČAK IVAN POK. MIJE; VUČAK JOSIP POK. DUJMA; VUČAK JOZIP POK. JAKOVA; VUČAK JOZIP POK. JAKOVA; VUČAK JOZO POK. MIJE; VUČAK MARA POK. MATE; VUČAK MARA POK. PETRA; VUČAK MARA UD. IVANA; VUČAK MARA UD. POK. JAKOVA; VUČAK MARIJA POK. MATE; VUČAK MARIJAN POK. MARKA; VUČAK MARIJAN POK. MIJE; VUČAK MARKO POK. IVANA; VUČAK MARKO POK. MATE; VUČAK MATE POK. TOME; VUČAK MATIJA POK. PETRA; VUČAK MATIJA POK. TOME; VUČAK MIJO POK. JAKOVA; VUČAK MIJO POK. JAKOVA; VUČAK MILA UD. MIJE; VUČAK MILICA POK. JURE; VUČAK MIRKO POK. MATE; VUČAK NEDILJKO POK. MIJE; VUČAK PETAR POK. MIJE; VUČAK RADOSLAV POK. IVANA; VUČAK STIPAN POK. JAKOVA; VUČAK STIPAN POK. JAKOVA; VUČAK TOMO POK. JURE; ŠONJIĆ MATE POK. MIJE; ŠONJIĆ RATKO POK. MIJE; ŠONJIĆ VITO POK. MIJE</t>
+  </si>
+  <si>
+    <t>18.05.2026. 08:32:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b6e4fb2-7c69-4719-98e6-3a12bd702a1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b6e4fb2-7c69-4719-98e6-3a12bd702a1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=396&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1556/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1556/2020</t>
+  </si>
+  <si>
+    <t>Pavo Alać; Stipan Urlić</t>
+  </si>
+  <si>
+    <t>18.05.2026. 08:30:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f863f14b-26dd-4a94-bbce-a02098d76730</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f863f14b-26dd-4a94-bbce-a02098d76730/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1556&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-79/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-79/2026</t>
+  </si>
+  <si>
+    <t>BALETA NEDA; BIRČIĆ MARKO; DUNDIĆ RUŽA; IVANOVIĆ LJUBICA; JAVNO DOBRO-CESTE; JERKOVIĆ MILA; LOVRINČEVIĆ MARTIN; MUŠURA MARA; MUŠURA MATE 64565023298; MUŠURA MATIJA; RADIĆ-STAPIĆ MATE; REICHER IVKA; STAPIĆ ANTE; STAPIĆ IVO 91877594592; STAPIĆ MARA; STAPIĆ MATE; STAPIĆ MATE 21696971851; STAPIĆ MILAN; STAPIĆ MILAN 10252707640; STAPIĆ PETAR 89051281619; STAPIĆ STIPAN; SVAGUŠA ANA; SVAGUŠA ANTE; SVAGUŠA IVA; SVAGUŠA IVAN; SVAGUŠA IVAN; SVAGUŠA JOKO; SVAGUŠA MARIJA 09834160124; SVAGUŠA MATIJA; SVAGUŠA MILA; SVAGUŠA MILAN; SVAGUŠA MILAN 47574219159; SVAGUŠA MIRKO; SVAGUŠA MIROSLAV; SVAGUŠA SLAVKO; SVAGUŠA ŽELJKO 05334496508; TOMIČIĆ ANTE; TOMIČIĆ ANTE; TOMIČIĆ ANĐELKO 99371357815; TOMIČIĆ IVAN 31325254993; TOMIČIĆ IVAN; TOMIČIĆ IVAN; TOMIČIĆ JOSIP; TOMIČIĆ JOSIP; TOMIČIĆ JOSIP; TOMIČIĆ JOZO 07273730557; TOMIČIĆ LUCIJA; TOMIČIĆ MARA; TOMIČIĆ MARA; TOMIČIĆ MARKO; TOMIČIĆ MATE; TOMIČIĆ MILA; TOMIČIĆ NEDILJKO; TOMIČIĆ STIPAN; TOMIČIĆ TOMA; TOMIČIĆ ŽELJKO 60153322899; ČAGALJ IVAN; ČAGALJ IVAN; ČAGALJ KATA; ČAGALJ SINIŠA 57638267906; ŠUŠIĆ MATE 32682876489; ŠUŠIĆ STIPAN</t>
+  </si>
+  <si>
+    <t>18.05.2026. 07:50:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f959f25-d352-4f50-bbf0-6e42e3b7fbc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f959f25-d352-4f50-bbf0-6e42e3b7fbc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=79&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JADRANKA BARDAK</t>
+  </si>
+  <si>
+    <t>JADRANKA BARDAK 14449043983</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:20</t>
+  </si>
+  <si>
+    <t>10.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/295fada3-6bea-475e-8ad5-386ed66a6b63</t>
+  </si>
+  <si>
+    <t>16.376354.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/295fada3-6bea-475e-8ad5-386ed66a6b63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3643/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3643/2020</t>
+  </si>
+  <si>
+    <t>Igor Vukoja 96379007490</t>
+  </si>
+  <si>
+    <t>15.05.2026. 13:41:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c917d6b8-cae6-47bf-80d8-ea71ccf4865b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c917d6b8-cae6-47bf-80d8-ea71ccf4865b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3643&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3636/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3636/2019</t>
+  </si>
+  <si>
+    <t>Dalibor Belas; Velimir Lužija Andrijašević 21110462994</t>
+  </si>
+  <si>
+    <t>15.05.2026. 13:32:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50a06026-2b76-4dec-b8c4-b80843404700</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50a06026-2b76-4dec-b8c4-b80843404700/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3636&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-844/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-844/2026</t>
+  </si>
+  <si>
+    <t>IVANKO ANA  POK. ANTE SESTRA; IVANKO ANA POK.PETRA; IVANKO ANA UD. PETRA; IVANKO ANTE POK.ANTE; IVANKO ANTICA UD.STIPANA; IVANKO JAKA POK.MATE; IVANKO JAKA POK.MATE; IVANKO JANKO POK.ANTE; IVANKO JOSIP POK.ANTE; IVANKO JOSIP POK.IVANA; IVANKO JOZO POK.ANTE; IVANKO LUKA POK.ANTE; IVANKO MANDA UD.POK.MATE; IVANKO MATE POK.PETRA; IVANKO MIJO POK.PETRA; IVANKO NEDILJKA UD.IVANA; IVANKO NEDILJKO POK.ANTE; IVANKO NEDO POK.ANTE; MATIĆ IVA IVANOVA; MATIĆ IVAN POK.ŠIMUNA; ŠEVO ANA Ž.MILE</t>
+  </si>
+  <si>
+    <t>15.05.2026. 12:49:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c68e422-61ce-4130-ada3-1b747458b14f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c68e422-61ce-4130-ada3-1b747458b14f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=844&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8751/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8751/2025</t>
+  </si>
+  <si>
+    <t>Ante Znaor; Ante Znaor; Dane Znaor; Mara Znaor; Marijan Znaor; Ruža Kristić; Ruža Znaor</t>
+  </si>
+  <si>
+    <t>15.05.2026. 12:14:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/624e8cec-5643-43bb-af89-5916340223d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/624e8cec-5643-43bb-af89-5916340223d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8751&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-437/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-437/2026</t>
+  </si>
+  <si>
+    <t>KRIŽANIĆ DRAGA POK.STIPE; KRIŽANIĆ DRAGICA POK. STIPE; KRŽANIĆ DRAGI POK. STIPANA IZ N. ZELANDA; KRŽANIĆ NEDJELJKO POK. ANTE; KRŽANIĆ ROKO POK. STIPANA IZ N. ZELANDA; KRŽANIĆ ROKO POK. STIPE; LETICA CVITA POK. STIPANA IZ N. ZEALANDA; LETICA CVITA ROĐ. KRIŽANIĆ; PIVAC MILE POK. STIPANA IZ N. ZELANDA; PIVAC MILE ROĐ. KRIŽANIĆ; ŠTIMAC GORKA ROĐ. KRŽANIĆ</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:33:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80cf17cb-9aae-4a88-ac42-25229d9e697b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80cf17cb-9aae-4a88-ac42-25229d9e697b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=437&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:30:47</t>
+  </si>
+  <si>
+    <t>13.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cf8ba51-2a66-4ac0-a251-ea5987ca8277</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cf8ba51-2a66-4ac0-a251-ea5987ca8277/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-637/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-637/2023</t>
+  </si>
+  <si>
+    <t>Anja Schmidt Ševčik</t>
+  </si>
+  <si>
+    <t>15.05.2026. 11:29:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13ef749b-081e-41dc-8cf3-5e452cb3d0bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13ef749b-081e-41dc-8cf3-5e452cb3d0bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=637&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO</t>
+  </si>
+  <si>
+    <t>ULICA SV. ANE 18, 21260 Poljica, Hrvatska</t>
+  </si>
+  <si>
+    <t>05813353743</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO 05813353743; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:10:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebda2f7-e78e-4ed3-ba0e-5e8c49137025</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebda2f7-e78e-4ed3-ba0e-5e8c49137025/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-460/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-460/2020</t>
+  </si>
+  <si>
+    <t>Ivica Bonačić Cviran; Miroslav Jozipović</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:04:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0c60f8-80cd-46e7-8fd1-41cc9bc4e539</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0c60f8-80cd-46e7-8fd1-41cc9bc4e539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=460&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-46394/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-46394/2018</t>
+  </si>
+  <si>
+    <t>Helena Puharićova 86799616859; Petr Puharić 93290636434</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:53:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93b25319-c440-481a-9eb7-51b2e40de202</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93b25319-c440-481a-9eb7-51b2e40de202/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=46394&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-1216/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1216/2026</t>
+  </si>
+  <si>
+    <t>GLUĆINA VIDA ŽENA GRGE; NOLA ANTE POK. STIPANA; NOLA MARICA - MARE UD. CVJETKA; VODANOVIĆ BOŽE POK. GRGE; VODANOVIĆ LJUBENKA BOŽINA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:51:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e973626e-baae-4baf-969f-eeb2e6f46ffb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e973626e-baae-4baf-969f-eeb2e6f46ffb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:50:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb69b5ae-070f-4130-a974-3e58f33426ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb69b5ae-070f-4130-a974-3e58f33426ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Zoran Kraljević</t>
+  </si>
+  <si>
+    <t>DOMOVINSKE ZAHVALNOSTI 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>51576435665</t>
+  </si>
+  <si>
+    <t>VJEROVNICI POTROŠAČA; Zoran Kraljević 51576435665</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:50:05</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/183831c4-0951-4978-a3e9-f3406d21ef73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/183831c4-0951-4978-a3e9-f3406d21ef73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-44/2026</t>
+  </si>
+  <si>
+    <t>Ante Glavaš</t>
+  </si>
+  <si>
+    <t>Ulica Domovinskog Rata 25, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>51673270767</t>
+  </si>
+  <si>
+    <t>Ante Glavaš 51673270767; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:48:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d514c0-7853-4925-8e3c-99e3937d294e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d514c0-7853-4925-8e3c-99e3937d294e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=44&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-38/2026</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić</t>
+  </si>
+  <si>
+    <t>Ulica Križnog Puta 18, 21264 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>55833464580</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić 55833464580; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:46:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a04661-a953-472f-94dd-91feded68561</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a04661-a953-472f-94dd-91feded68561/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=38&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-31/2026</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA</t>
+  </si>
+  <si>
+    <t>BIOKOVSKA 42, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>86596507740</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA 86596507740; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:44:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7596701-e5b7-4d1e-b4c9-a23dfcd720e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7596701-e5b7-4d1e-b4c9-a23dfcd720e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-26/2026</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić</t>
+  </si>
+  <si>
+    <t>Vinjani Donji 215, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96905319844</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić 96905319844; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:41:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cdd51df-b0da-4d87-b8a1-7c62df3f42b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cdd51df-b0da-4d87-b8a1-7c62df3f42b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-21/2026</t>
+  </si>
+  <si>
+    <t>Anita Jonjić</t>
+  </si>
+  <si>
+    <t>Blajburška Ulica 79, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>57799525733</t>
+  </si>
+  <si>
+    <t>Anita Jonjić 57799525733; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:39:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ccd7cf-23c3-433c-9e19-fd5bea44b4fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ccd7cf-23c3-433c-9e19-fd5bea44b4fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-45535/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-45535/2018</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:32:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61580473-de6d-452c-ae32-9d35ef99693c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61580473-de6d-452c-ae32-9d35ef99693c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=45535&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-4782/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4782/2019</t>
+  </si>
+  <si>
+    <t>Ivan Pašalić; Josko Pašalić; Petar Pašalić</t>
+  </si>
+  <si>
+    <t>15.05.2026. 08:39:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6494d56a-f242-4704-99cf-bdb07d4cc64f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6494d56a-f242-4704-99cf-bdb07d4cc64f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4782&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-4696/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4696/2019</t>
+  </si>
+  <si>
+    <t>Darija Ribičić</t>
+  </si>
+  <si>
+    <t>15.05.2026. 08:28:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04843020-bee3-4ef0-b3d5-cd3f372b4a96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04843020-bee3-4ef0-b3d5-cd3f372b4a96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4696&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRJANA PRSKALO</t>
+  </si>
+  <si>
+    <t>MIRJANA PRSKALO 71841807817</t>
+  </si>
+  <si>
+    <t>15.05.2026. 03:24:17</t>
+  </si>
+  <si>
+    <t>07.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/981c7f80-9725-4a88-b6cb-33f8b266780d</t>
+  </si>
+  <si>
+    <t>16.375485.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/981c7f80-9725-4a88-b6cb-33f8b266780d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3232/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3232/2026</t>
+  </si>
+  <si>
+    <t>KOJUNDŽIĆ MARIJAN JAKOVLJEV; KOJUNDŽIĆ RUŽA POK. STIPANA; KOJUNDŽIĆ STIPAN POK. STIPANA; KOJUNGIĆ - LUJAN ANDJA Ž. JERKINA RODOM PEKO; KUJUNDŽIĆ ANA UD. LUKE; KUJUNDŽIĆ IVA UD. IVANA; KUJUNDŽIĆ LUKA POK. IVANA; KUJUNDŽIĆ NEDJELJKO POK. IVANA; KUJUNDŽIĆ SMILJA Ž. IVANA; KUJUNDŽIĆ STIPE POK. LUKE; KUJUNDŽIĆ TONKO POK. IVANA</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:23:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16678e2b-1306-4f93-a30a-be14c7c48be0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16678e2b-1306-4f93-a30a-be14c7c48be0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3232&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2429/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2429/2019</t>
+  </si>
+  <si>
+    <t>Nebojsa Damjanovic 35126776358</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bf684e4-8184-43b7-a1e5-64e1c6aec5c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bf684e4-8184-43b7-a1e5-64e1c6aec5c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2429&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-8497/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8497/2025</t>
+  </si>
+  <si>
+    <t>BILOŠ ANTE IVANOV; BILOŠ JOSIP IVANOV; BILOŠ JURE IVANOV; BILOŠ MILA IVANOVA; BILOŠ MLADENKA IVANOVA; BILOŠ ZORKA IVANOVA; BREZOVAC NEDILJKA Ž. BOGDANA; Jela Ud Mije Zujić; KLJENAK MARA Ž. MARTINA; SMAJIĆ MARA UD. IVANA; ZUJIĆ ANTE - LUKA POK. LUKE; ZUJIĆ ANTE POK. LUKE; ZUJIĆ ANTE POK. MARKA; ZUJIĆ BORIS POK. ANTE; ZUJIĆ BORIS POK. ANTE - LUKE; ZUJIĆ IVAN POK. MARKA; ZUJIĆ KRUNO POK. ANTE; ZUJIĆ LJUBOSAVA Ž. VINKA; ZUJIĆ MARKO JURIN; ZUJIĆ MARKO POK. LUKE; ZUJIĆ MARKO POK. MARKA; ZUJIĆ MATE POK. ANTE; ZUJIĆ MATIJA POK. LUKE; ZUJIĆ MIJO POK. LUKE; ZUJIĆ MIKO POK. ANTE; ZUJIĆ MILA POK. MARKA; ZUJIĆ NEDJELJKA POK. LUKE; ZUJIĆ NEDJELKA POK. LUKE; ZUJIĆ NEDJELKO POK. LUKE; ZUJIĆ SLAVKO POK. LUKE; ZUJIĆ SLAVOMIR POK. LUKE; ZUJIĆ VINKO POK. ANTE; ZUJIĆ VINKO POK. MATE; ŠUĆUR ANDRIJANA Ž. MATE</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:11:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78480b5e-be5e-44d0-8083-45d4357468b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78480b5e-be5e-44d0-8083-45d4357468b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8497&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1276/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1276/2019</t>
+  </si>
+  <si>
+    <t>Martin Roso 46135531109</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:03:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f200168c-3ff2-43df-ae50-71aba8827092</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f200168c-3ff2-43df-ae50-71aba8827092/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1276&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1176/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1176/2019</t>
+  </si>
+  <si>
+    <t>Dejan Svaguša 73672769764</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:59:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7282e948-4baf-4f6e-b285-b151928d39f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7282e948-4baf-4f6e-b285-b151928d39f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1176&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-699/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-699/2020</t>
+  </si>
+  <si>
+    <t>Edo Kosović 23815520547; Ivan Kosović; Kristina Nejasmić 69725233295</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:30:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75c0a11a-e87d-4195-8e45-0f382df42de8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75c0a11a-e87d-4195-8e45-0f382df42de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=699&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-13/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Boris Lojić</t>
+  </si>
+  <si>
+    <t>Runović 258, 21261 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>37351734844</t>
+  </si>
+  <si>
+    <t>Boris Lojić 37351734844; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:25:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e594a43-cc67-467c-a804-cdeb14343440</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e594a43-cc67-467c-a804-cdeb14343440/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2438/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2438/2026</t>
+  </si>
+  <si>
+    <t>DRAGUTINOVIĆ GOJKO POK. BOŽE; DRAGUTINOVIĆ STEVO POK. JOVE; KRALJEVIĆ ANA UD. POK. RISTE; KRALJEVIĆ ANĐA POK. LAZARA; KRALJEVIĆ GJURO POK. RISTE; KRALJEVIĆ MARIJA UD. POK. ILIJE; KRALJEVIĆ NIKOLA POK. PETRA; KRALJEVIĆ RUŽA POK. PETRA; KRALJEVIĆ TODOR POK. GJURE; PIJANOVIĆ DJURO POK. TODORA; PIJANOVIĆ DJURO TODOROV; PIJANOVIĆ GJURO POK. TODORA; PIJANOVIĆ ILIJA POK. LUKE; PIJANOVIĆ NENAD PETROV; RUŽIĆ ANĐA Ž. MILANA; TOMIĆ MARA Ž. STIPE; TONKOVIĆ - ĆAPIN FRANE POK. MATE; TONKOVIĆ ĆAPIN MARKO JURIN; ĆAPIN FRANE POK. ANTE; ĆAPIN MANDA UD. POK. BARIŠE UDATA ZA MILAS ANTU</t>
+  </si>
+  <si>
+    <t>14.05.2026. 11:37:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a2f0122-abf3-4f7a-b67d-84efd59d0bd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a2f0122-abf3-4f7a-b67d-84efd59d0bd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2438&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1361/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1361/2026</t>
+  </si>
+  <si>
+    <t>Ivan Kilić; KILIĆ IVAN POK. NIKOLE; KILIĆ IVAN POK. NIKOLE; KILIĆ IVO POK. JOSIPA; KILIĆ IVO POK. JOZE; KILIĆ MATE POK. JOSIPA; KILIĆ MATE POK. MARIJANA; KILIĆ MATE POK. NIKOLE; KILIĆ MILA UD. JOSIPA; KILIĆ MILA UD. POK. JOZE; KILIĆ MILICA Ž. JOSIPA; KILIĆ NIKOLA POK. JOSIPA; KILIĆ NIKOLA POK. JOZE; PUŠIĆ IVAN POK. MATE; TANDARA ANICA Ž. MIRKA</t>
+  </si>
+  <si>
+    <t>14.05.2026. 11:27:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f0bdac-3d6a-4094-9cf8-811d443cb104</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f0bdac-3d6a-4094-9cf8-811d443cb104/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-310/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-310/2026</t>
+  </si>
+  <si>
+    <t>Ante Pok Joze Dropuljić; BREČIĆ MARA Ž.MARKOVA RODJ.GRABOVAC; GALIĆ MATIJA Ž. IKE; GJEREK JURE POK.MARKA; GJEREK MIJO POK. MARKA; GRABOVAC ANICA POK MATE; GRABOVAC ANTE POK. MILANA; GRABOVAC ANTE POK. STIPANA; GRABOVAC ANTE POK.ANTE; GRABOVAC ANĐA POK.MATE; GRABOVAC BORIS POK.STIPANA; GRABOVAC DANIJEL POK.ANTE; GRABOVAC DRAGO POK. MARIJANA; GRABOVAC GRGO POK. DUJE; GRABOVAC GRGO POK.DUJE; GRABOVAC ILIJA POK.IVANA; GRABOVAC IVA UD. POK. ANTE; GRABOVAC IVAN MARIJANOV; GRABOVAC IVAN POK. ANTE; GRABOVAC IVAN POK.IVANA; GRABOVAC IVAN POK.MARIJANA; GRABOVAC JOSIP POK. IVANA; GRABOVAC JOSIP POK. STJEPANA; GRABOVAC JOZIP  POK. ŠIMUNA; GRABOVAC JURE POK.MATE; GRABOVAC KAZIMIR-DUJE POK.IVANA; GRABOVAC KAŽIMIR POK. DUJE; GRABOVAC KAŽIMIR POK.DUJE; GRABOVAC LUCA POK.ANTE; GRABOVAC LUKA POK. DUJE; GRABOVAC LUKA POK.DUJE; GRABOVAC MANDA Ž.IVANOVA ROD.GRABOVAC; GRABOVAC MARA POK.MATE; GRABOVAC MARIJA POK.MILANA; GRABOVAC MARIJA UD.MIJE; GRABOVAC MARIJA UD.MILANA; GRABOVAC MARIJAN POK.IVANA; GRABOVAC MATE POK. MATE; GRABOVAC MILA UD.PAVLA; GRABOVAC MILE POK ŠIMUNA; GRABOVAC NIKOLA POK. MARIJANA; GRABOVAC NIKOLA POK.ŠIMUNA; GRABOVAC PAVE POK. DUJE; GRABOVAC PETAR POK. DUJE; GRABOVAC STIPAN POK. ŠIMUNA; GRABOVAC STIPAN POK.IVANA; GRABOVAC VIKTOR POK.STIPANA; GRABOVAC ZDRAVKO POK. IVANA; GRABOVAC ŽELJKO POK. PETRA; Iva Pok Jakova Maršić; Ivan Pok Jakova Dropuljić; MATIĆ - KRALJEVIĆ JAKOVICA Ž.JAKOVLJEVA; MAŠIĆ ANA Ž.IVANA; MEDVIDOVIĆ JELA Ž.STIPANA; MEDVIDOVIĆ MATIJA Ž.FRANE; NENADIĆ MANDA Ž. JOSIPA; Nada Pok Ante Žagrović; PETRIČEVIĆ MARA Ž. JOSIPA; PETRUŠIĆ NIKOLA RAJMUNDOV,UNUK; PRLJ IVA Ž. MATINA; PRLJ LUCA UD.POK.LUKE; RUDEŽ IVANICA Ž. PETRA; STIPIĆ ANICA Ž.JOZIPOVA ROD.GRABOVAC; Snježana Pok Mile Dropuljić; VUČUR IVA Ž.ANTE; Velimir Pok Mile Dropuljić; Vice Pok Joze Dropuljić; ČEŠLJAR IVAN IVANOV; ČEŠLJAR IVAN POK. ANTE; ČORIĆ JELA Ž.IVANA</t>
+  </si>
+  <si>
+    <t>14.05.2026. 10:14:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f673f81a-3704-45c2-add1-907ec3ac5b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f673f81a-3704-45c2-add1-907ec3ac5b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2594/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2594/2026</t>
+  </si>
+  <si>
+    <t>BULJAN ANTE POK. ANTE; BULJAN ANTE POK. JURE; BULJAN ANĐELKO POK. JURE; BULJAN FILIP POK. MIJE; BULJAN IVA UD. ANTE ROĐ. GUDELJ; BULJAN IVAN POK. ANTE; BULJAN IVAN POK. JURE; BULJAN JELA POK. MIJE; BULJAN MARA POK. JURE; BULJAN MARIJA POK. MIJE; BULJAN MARIJAN POK. IVANA; BULJAN MARKO POK. IVANA; BULJAN MATE POK. MIJE; BULJAN MATE POK. ŠIMUNA; BULJAN MATIJA POK. JURE; CVITANIĆ DRAŽENKA KĆI IVANA; GUDELJ ANA POK. IVANA; GUDELJ ANTE POK. GRGE; GUDELJ DANKO POK. MARKA; GUDELJ IVAN POK. BOŽE; GUDELJ IVAN POK. IVANA; GUDELJ JELA POK. GRGE; GUDELJ MARA POK. JURE; GUDELJ MARIJAN POK. BOŽE; GUDELJ MATE POK. JURE; GUDELJ MATE POK. MARKA; GUDELJ NIKOLA POK. BOŽE; GUDELJ STIPE POK. GRGE; GUDELJ TONKA POK. IVANA; KUTLEŠA MANDA Ž. IKINA; MIŠEVIĆ MARA POK. ŠIMUNA ROĐ. VIDOŠEVIĆ; MRKONJIĆ IVA Ž. LUKE; MRKONJIĆ MARA Ž. MATE; MRKONJIĆ MARA Ž.MARKA ROĐ.BULJAN; MRKONJIĆ RUŽA Ž. MIRKA ROĐ.BULJAN; PATRLJ BRANKO POK. SLAVKA; PATRLJ MILJENKO POK. SLAVKA; PATRLJ NEVENKA Ž. ZGFRIDA; PIPLICA RUŽA Ž. MATE; PULJIZ ANA Ž. IVANA; UJEVIĆ HRVOJE SIN IVANA; UJEVIĆ ŽELJKO SIN IVANA; VIDOŠEVIĆ - ČEĆA ANA UD. MATE - NEDJELJKA; VIDOŠEVIĆ - ČEĆA MARA POK.PAŠKE; VIDOŠEVIĆ ANICA Ž. MATE; ČERLUKA MARIJAN POK.ANTE; ŠABIĆ ANA Ž. IVANA</t>
+  </si>
+  <si>
+    <t>14.05.2026. 09:56:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53768f2f-3a36-4c7f-9862-b56607dfee3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53768f2f-3a36-4c7f-9862-b56607dfee3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2594&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-129/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-129/2026</t>
+  </si>
+  <si>
+    <t>ZDRAVKA BEROŠ 90762238015</t>
+  </si>
+  <si>
+    <t>14.05.2026. 07:58:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dde9b52-09ef-407d-8946-1b900897a7c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dde9b52-09ef-407d-8946-1b900897a7c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI</t>
+  </si>
+  <si>
+    <t>PETRA KAERA 14, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>12411231919</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI 12411231919; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:13:19</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a745ca-7e45-41e7-904b-e93b615bea9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a745ca-7e45-41e7-904b-e93b615bea9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DAROVATELJA KRVI 4, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>49621716857</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ 49621716857; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6180b8d9-cfc8-4119-8c5c-c8d1fb10d370</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6180b8d9-cfc8-4119-8c5c-c8d1fb10d370/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>IVAN KARIN</t>
+  </si>
+  <si>
+    <t>GLAVINA DONJA 339, 21260 Glavina Donja, Hrvatska</t>
+  </si>
+  <si>
+    <t>74115445688</t>
+  </si>
+  <si>
+    <t>IVAN KARIN 74115445688; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fe7c6d-9347-4909-ad68-19d4f34dbd5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fe7c6d-9347-4909-ad68-19d4f34dbd5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-59/2026</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ</t>
+  </si>
+  <si>
+    <t>STARI VELIKOBRDSKI PUT 12, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57294072921</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ 57294072921; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:08:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a4f21c8-8cff-43e8-a241-d4529663318d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a4f21c8-8cff-43e8-a241-d4529663318d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-56/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR</t>
+  </si>
+  <si>
+    <t>ULICA SV. MARKA 36, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>09211671309</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR 09211671309; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:02:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2abe30e-18b1-47fc-a27b-08afb2f3bdc7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2abe30e-18b1-47fc-a27b-08afb2f3bdc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=56&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4641/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4641/2020</t>
+  </si>
+  <si>
+    <t>Angela Sale; Emiliy Hofstede; Hilda Iyi Hodgson</t>
+  </si>
+  <si>
+    <t>13.05.2026. 13:51:19</t>
+  </si>
+  <si>
+    <t>12.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e54b07c-1917-4014-88c8-310c8e0e26c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e54b07c-1917-4014-88c8-310c8e0e26c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4641&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3089/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3089/2026</t>
+  </si>
+  <si>
+    <t>Anđa Ž Josipa Šušnjar; Danijel Zv Čala Lozo; Dragutin Pok Ivana Runac; Filip Lozo; Gordana Pok Mate Biloš; Ivan Pok Petra Lozo; Ivo Pok Mate Biloš; Jasna Biloš; KLENJAK JAKOV POK. ANTE; KLENJAK JOSO POK. ANTE; KLENJAK PETAR POK. ANTE; KLJENAK ANTE POK. MATE; KLJENAK KREŠO POK. MATE; KLJENAK MIJO POK. STIPANA; KLJENAK PETAR POK. PETRA; LIVAJIĆ ANĐELKA Ž. TONĆA; LIVAJIĆ MARKO POK. ANTE; LOZO JELA Ž. IVANA; Miljenka - Seka Ž Vlatka Viđak; Mladen Pok Ivana Runac; Nediljko Pok Petra Lozo; RAKO LUKA IVANOV; RUNAC ANTE POK. MATE; RUNAC DRAGUTIN IVANOV; RUNAC IVAN POK. JURE; RUNAC LUKA POK. MARIJANA; RUNAC MARIJAN POK. MATE; RUNAC MARKO POK. MATE; RUNAC MATE POK. MATE; RUNAC MIJO POK. MATE; RUNAC MILA Ž. IVANA; RUNAC MILJENKA IVANOVA; RUNAC MLADEN IVANOV; RUNAC VINKO IVANOV; Rosa Ž Ivana Medvidović; UJEVIĆ VERA Ž. PETRA; Vera Ž Petra Ujević; Vesna Pok Mate Biloš; Vinko Pok Ivana Runac; Zlatko Pok Ivana Runac</t>
+  </si>
+  <si>
+    <t>13.05.2026. 13:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/250eeb36-92dc-425f-926d-3e1b8a730412</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/250eeb36-92dc-425f-926d-3e1b8a730412/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3089&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-68/2026</t>
+  </si>
+  <si>
+    <t>VIKTORIJA IVANDIĆ</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 1, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>25877120508</t>
+  </si>
+  <si>
+    <t>VIKTORIJA IVANDIĆ 25877120508; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:33:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9cc96cf-8c30-4ca4-8d43-77833719b2c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9cc96cf-8c30-4ca4-8d43-77833719b2c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=68&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>SANDRA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>PUT VODENICA 19, 21300 Veliko Brdo, Hrvatska</t>
+  </si>
+  <si>
+    <t>44070245339</t>
+  </si>
+  <si>
+    <t>SANDRA ŠIMIĆ 44070245339; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7502593-7877-4c79-a563-c1789f55effc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7502593-7877-4c79-a563-c1789f55effc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2315/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2315/2026</t>
+  </si>
+  <si>
+    <t>BOBETIĆ - SEKELEZ ANTE POK. ILIJE; BOBETIĆ - SEKELEZ ANTE POK. STIPANA; BOBETIĆ - SEKELEZ JOSIP POK. ILIJE; BOBETIĆ - SEKELEZ JURJE POK. ANDRIJE; BOBETIĆ SEKELEZ ANTICA POK. STJEPANA; BOBETIĆ SEKELEZ ANTUN POK. STJEPANA; BOBETIĆ SEKELEZ MIJO JOZIN; BOBETIĆ SEKELEZ RUŽICA POK. STJEPANA; NIKOLIĆ MARA Ž. JOZE; NOSIĆ MATIJA UD. NIKOLE; NOSIĆ TOMA TOMIN; SEKELEZ ANICA UD. MATE; SEKELEZ ANTE POK. MATE; SEKELEZ IVA POK. MATE; SEKELEZ MARIJAN POK. MATE; SEKELEZ MATE POK. IVANA; SEKELEZ MATE POK. MATE; SEKELEZ PETAR POK. IVANA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 10:17:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88daa65c-6a40-44e6-a263-e5b1d18094d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88daa65c-6a40-44e6-a263-e5b1d18094d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2315&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-65/2026</t>
+  </si>
+  <si>
+    <t>MARIN VRLJIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IMOTSKIH ISELJENIKA 7, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>35198303515</t>
+  </si>
+  <si>
+    <t>MARIN VRLJIĆ 35198303515; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 09:32:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/569d41ce-bd2b-4f9a-8e36-948c4546e137</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/569d41ce-bd2b-4f9a-8e36-948c4546e137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>DAVOR KURIDŽA</t>
+  </si>
+  <si>
+    <t>PALIH HRVATSKIH BORACA 7, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>49472438777</t>
+  </si>
+  <si>
+    <t>DAVOR KURIDŽA 49472438777; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 09:28:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a38838f-d7e8-4374-ab54-586aa8909f3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a38838f-d7e8-4374-ab54-586aa8909f3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3488/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3488/2026</t>
+  </si>
+  <si>
+    <t>MARINOVIĆ IVAN POK. MATE</t>
+  </si>
+  <si>
+    <t>13.05.2026. 08:29:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/769259e7-17b7-480b-81b1-caf9f385d329</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/769259e7-17b7-480b-81b1-caf9f385d329/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3488&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3452/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3452/2026</t>
+  </si>
+  <si>
+    <t>ANDRIJA-ANTE PERIĆ-VRANKOVIĆ pok. Mate; BENEDIKT VEŽA pok. Stipana; MATE PERIĆ-FRANKOVIĆ pok. Ivana; NEVENKA MILIČIĆ pok. Frane</t>
+  </si>
+  <si>
+    <t>12.05.2026. 14:06:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a518238a-bd05-4e4b-b5dc-ca1d587a661b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a518238a-bd05-4e4b-b5dc-ca1d587a661b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3452&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-653/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-653/2026</t>
+  </si>
+  <si>
+    <t>JURIĆ IVA Ž. MARKA; JURIŠIĆ - SOKIĆ PETAR POK. BOŽE; JURIŠIĆ - SOKIĆ VERONIKA; JURIŠIĆ BOŽE POK. MARIJANA; JURIŠIĆ CVITA Ž. MIJE; JURIŠIĆ IVAN POK. NIKOLE; JURIŠIĆ PETAR POK. NIKOLE; JURIŠIĆ SREĆKO POK. STIPANA; JURIŠIĆ STJEPAN POK. NIKOLE; JURIŠIĆ ĆIRIL POK. STIPANA; KARADŽA DUJE POK. ŠIMUNA; KARADŽA JOSIP POK. ŠIMUNA; KARADŽA MATE POK. ŠIMUNA; KUSIĆ MARA Ž. MILANA; PLEIĆ ANDJA Ž. ŠIMUNA; RUBIĆ MATIJA Ž. JOZE; ČULE MARA Ž. LUKE POK. MIJE; ŠETKA NEDILJKA Ž. MATE; ŠKARE ANA POK. JURE; ŠKARE ANDJA UD. BOŽE; ŠKARE ANKA - MIRA POK. BOŽE; ŠKARE BRANKO POK. STANKA; ŠKARE JELA UD. NIKOLE; ŠKARE MATE POK. BOŽE; ŠKARE NEDJELJKO POK. NIKOLE; ŠKARE NENAD POK. VLADIMIRA; ŠKARE TONKO - ANTE POK. BOŽE; ŠKARE VINKO POK. BOŽE; ŠUŠAK PETAR BLAŽEV</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:50:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa20ad76-0343-4b10-84a2-13fa6624e3c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa20ad76-0343-4b10-84a2-13fa6624e3c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=653&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-540/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-540/2026</t>
+  </si>
+  <si>
+    <t>BRNIĆ ANDRIJA PETROV; BRNIĆ IVAN PETROV; BRNIĆ JURE PETROV; BRNIĆ PETAR POK. JAKOVA; BRNIĆ ŠIME PETROV; BRNIĆ ŠIMUN PETROV; GARMAZ ANĐELIJA Ž. ANTE; Krunoslav Pok Stipe Roglić; PEJKOVIĆ MARA Ž. MATINA; ROGLIĆ ANTE POK. CVITANA; ROGLIĆ IVA POK. CVITANA; ROGLIĆ JURE POK. JOZE; ROGLIĆ MARA POK. CVITANA; ROGLIĆ MARA Ž. PAVLA; ROGLIĆ MARIJAN POK. STIPE; ROGLIĆ MATE POK. JOZE; ROGLIĆ MATIJA POK. JOZE; ROGLIĆ PAVLE POK. JOZE; ROGLIĆ STIPE POK. JOZE</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f19945f-1f27-4c3b-a84c-6fdd79d7011c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f19945f-1f27-4c3b-a84c-6fdd79d7011c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=540&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-568/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-568/2026</t>
+  </si>
+  <si>
+    <t>ŠIMUNOVIĆ IVA POK. JOSIPA; ŠIMUNOVIĆ IVICA POK. MARKA; ŠIMUNOVIĆ KATA POK. MARKA; ŠIMUNOVIĆ LJUBICA POK. JOSIPA; ŠIMUNOVIĆ MARIJAN POK. JOSIPA; ŠIMUNOVIĆ MATIJA UD. JOSIPA; ŠIMUNOVIĆ MATIJA Ž. JOZE; ŠIMUNOVIĆ NEDILJKO POK. MARKA; ŠIMUNOVIĆ TOMA POK. MARKA</t>
+  </si>
+  <si>
+    <t>12.05.2026. 12:51:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9ee8210-11f1-4601-a1ef-915829d55b84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9ee8210-11f1-4601-a1ef-915829d55b84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=568&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-31891/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-31891/2018</t>
+  </si>
+  <si>
+    <t>Diana Rold; Nathalie Rold 19868021641; Yvana Toscano</t>
+  </si>
+  <si>
+    <t>12.05.2026. 12:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a24211ac-e63b-45e8-8ce6-c794c4c3688c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a24211ac-e63b-45e8-8ce6-c794c4c3688c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=31891&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-5571/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5571/2019</t>
+  </si>
+  <si>
+    <t>Linn Johnsson 50766072433</t>
+  </si>
+  <si>
+    <t>12.05.2026. 11:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/632d4010-2c8e-4132-aa8f-7db4672105c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/632d4010-2c8e-4132-aa8f-7db4672105c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5571&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1993/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1993/2026</t>
+  </si>
+  <si>
+    <t>GRABOVAC DRAGAN JOSIPOV; GRABOVAC JOSIP POK.STIPANA; GRABOVAC MIRKO; GRABOVAC MIRKO JOSIPOV; GRABOVAC SLAVKO JOSIPOV; GRABOVAC VINKO JOSIPOV; MANDIĆ ANICA Ž.PETRA; RADOVIĆ MIJO POK. NIKOLE</t>
+  </si>
+  <si>
+    <t>12.05.2026. 11:06:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deacd3c3-42db-4a60-b7cd-bfb3eeac292a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deacd3c3-42db-4a60-b7cd-bfb3eeac292a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1993&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV ČUNKO</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČUNKO 56479036424</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b34c744d-74e1-48e1-95f0-0eb485f0d4b0</t>
+  </si>
+  <si>
+    <t>16.377157.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b34c744d-74e1-48e1-95f0-0eb485f0d4b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1530/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1530/2026</t>
+  </si>
+  <si>
+    <t>BUDIMIR MARA Ž. JAKOVA STARIJA; BUDIMIR MARA Ž. NIKOLE MLAĐA; KILIĆ ANTICA UD. MIJE; KILIĆ IVA POK. IVANA; KILIĆ LUCIJA POK. IVANA; KILIĆ MIHO POK. IVANA; KILIĆ PAVICA POK. IVANA; KILIĆ PETAR POK. MIJE; KILIĆ STIPAN POK. IVANA; KILIĆ TOMICA POK. MIJE; KOVAĆ - MARTINOVIĆ IVA Ž. PETROVA ROĐ. KILIĆ; LEKIĆ IVAN POK. MIJE; LEKIĆ MARA NIKOLINA; LEKIĆ STIPAN POK. NIKOLE; LUKIĆ MATIJA Ž. MATE</t>
+  </si>
+  <si>
+    <t>11.05.2026. 22:46:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/347f2204-4d30-450f-9722-a3f5610441b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/347f2204-4d30-450f-9722-a3f5610441b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1530&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1484/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1484/2026</t>
+  </si>
+  <si>
+    <t>BESLIĆ IVA MATINA; BESLIĆ JOZO MATIN; BESLIĆ MARA MATINA; BESLIĆ MARA MATINA; BESLIĆ PERE MATIN; GRABOVAC ANA MATINA; GRABOVAC IVAN MATIN; GRABOVAC PAŠKO MATIN; GRABOVAC RUŽA MATINA; IVANKO MATIJA Ž.ANTE; MAŠIĆ KATA Ž. MARIJANA; MAŠIĆ KATA Ž. MARIJANOVA; MEDVIDOVIĆ MANDA Ž. MIJE; MILARDOVIĆ ANA POK.MARIJANA; MILARDOVIĆ ANICA POK. MATE; MILARDOVIĆ ANICA POK. MATE; MILARDOVIĆ DANICA POK. MATE; MILARDOVIĆ FRANE POK.JOZE - MATE; MILARDOVIĆ FRANO POK. JOZIPA - MATE; MILARDOVIĆ ILIJA POK. IKE; MILARDOVIĆ ILIJA POK. IKE; MILARDOVIĆ IVA POK. MARIJANA; MILARDOVIĆ IVA POK. MARIJANA; MILARDOVIĆ IVAN POK. MARIJANA; MILARDOVIĆ IVAN POK. MARIJANA; MILARDOVIĆ IVAN POK. MATE; MILARDOVIĆ JOSIP POK. JURE; MILARDOVIĆ JOSIP POK.JOSIPA; MILARDOVIĆ JOSIP POK.ŠIMUNA; MILARDOVIĆ KATA POK. ŠIMUNA; MILARDOVIĆ MARA POK. IKE; MILARDOVIĆ MARA POK. IKE; MILARDOVIĆ MARKO POK. ANTE; MILARDOVIĆ MATE POK. MARIJANA; MILARDOVIĆ MATE POK. MATE; MILARDOVIĆ MATE POK.JURE; MILARDOVIĆ MATIJA POK. MATE; MILARDOVIĆ MATIJA UD. POK. JURE; MILARDOVIĆ MATIJA Ž. JAKOVA HALLER; MILARDOVIĆ PETAR POK. MATE; MILARDOVIĆ RUŽA UD. POK. ŠIMUNA; TOLIĆ MARIJAN POK. LUKE; TOLIĆ MARIJAN POK.LUKE</t>
+  </si>
+  <si>
+    <t>11.05.2026. 21:56:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57660c5c-7320-4bb5-9636-c0041a72af7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57660c5c-7320-4bb5-9636-c0041a72af7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1484&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3287/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3287/2026</t>
+  </si>
+  <si>
+    <t>ERAK MARIJA POK. BARIŠE; JONJIĆ LUKA IVANOV; KOJUNDŽIĆ MARIJAN MARKOV; KUSIĆ JOZA Ž. FRANE; MARKOV NEDJELJKA Ž. LJUBOMIRA; MARUŠIĆ VESNA POK. BARIŠE; MARUŠIĆ VESNA Ž. BORISA; TURIĆ ANA UD. ANTE; TURIĆ ANA UD. KARLA; TURIĆ ANTE POK. ANTE; TURIĆ ANĐELKA POK. KARLA; TURIĆ BLAŽ RUDOLFOV; TURIĆ BOŽO POK. IVANA; TURIĆ JOSIP POK. ANTE; TURIĆ LUKA POK. BARIŠE; TURIĆ MARA UD. IVANA; TURIĆ MARIJA UD. BARIŠE; TURIĆ MATE POK. IVANA; TURIĆ NEDJELJKA; TURIĆ NEDJELJKO - STIPAN POK. STIPANA; TURIĆ PETAR POK. PAVLA - KARLA; TURIĆ ROZINA POK. IVANA; TURIĆ RUDOLF POK. BLAŽA; TURIĆ RUŽA UD. POK. IVANA ROĐ. LASIĆ; TURIĆ SLAVKO POK. IVANA; TURIĆ ZDENKA POK. BARIŠE; TURIĆ ŽARKO POK. KARLA; TURIĆ ŽELJKO POK. JOSIPA; UJEVIĆ ANTE POK. MARTINA; UJEVIĆ DANE POK. SILVESTRA; UJEVIĆ KAŽIMIR POK. MARTINA; UJEVIĆ KAŽIMIR POK. SILVESTRA; UJEVIĆ MARA POK. MARTINA; UJEVIĆ MARTIN POK. SILVESTRA; VRLJIĆ MARA Ž. LUKINA; VRLJIČAK ANDRIJANA Ž. JOSIPA; VRLJIČAK MATIJA Ž. MARIJANA; ĆELIĆ MARA Ž. MATE</t>
+  </si>
+  <si>
+    <t>11.05.2026. 15:02:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fcb279e-bd8a-41f4-8990-34cd297300ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fcb279e-bd8a-41f4-8990-34cd297300ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2402/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2402/2026</t>
+  </si>
+  <si>
+    <t>11.05.2026. 14:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32141e4b-e099-4912-bd7d-f1f9ecc989b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32141e4b-e099-4912-bd7d-f1f9ecc989b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2402&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-919/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-919/2019</t>
+  </si>
+  <si>
+    <t>Ante Ivanac</t>
+  </si>
+  <si>
+    <t>11.05.2026. 14:07:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7ca55d6-34dd-4dc9-a760-2f94761aac0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7ca55d6-34dd-4dc9-a760-2f94761aac0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=919&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1071/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1071/2026</t>
+  </si>
+  <si>
+    <t>BORIĆ ANTE POK. IVANA POK. MATE REČ. GLENDO; BORIĆ BEPICA SIN FRANE; BORIĆ DRAGO POK. JURE; BORIĆ IVAN POK. IVANA; BORIĆ JERKO IVANOV; BORIĆ JOZO POK. IVANA; BORIĆ LUCIJA UD. MARIJANA; BORIĆ MARE IVANOVA; BORIĆ MARE P.IVANA IZ PODGORE; BORIĆ MARE PK. IVANA; BORIĆ MARIJAN IVANOV; BORIĆ SVETO SIN FRANE; CVITANOVIĆ RUŽA ŽENA STIPANA; CVITANOVIĆ RUŽA ŽENA STIPE ROĐ. BORIĆ; CVITANOVIĆ RUŽICA POK. IVANA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 13:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a331e96f-6cf7-4276-ba92-7ed959263ead</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a331e96f-6cf7-4276-ba92-7ed959263ead/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1071&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>11.05.2026. 13:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a3d50c3-c863-42b8-be3b-284d6f58a3be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a3d50c3-c863-42b8-be3b-284d6f58a3be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8404/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8404/2025</t>
+  </si>
+  <si>
+    <t>ADŽIJA ANDJA UD. VLADISLAVA; ADŽIJA BRANKO POK. VLADE; ADŽIJA DRAGO POK. VLADISLAVA; ADŽIJA MARA UD. PETRA; DOLTSCH SONJA Ž. PETERA; GAJIĆ ANA Ž. HELMUTA; KUKULJ DANICA Ž. IVANA; KUZMAN GJURO JOVIN; KUZMAN ILIJA JOVIN; KUZMAN STEVO JOVIN; SCHMALTZ DARINKA Ž. HEINZA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 13:19:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3cb669-47cd-4a26-9692-334f22a3819e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c3cb669-47cd-4a26-9692-334f22a3819e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8404&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4862/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4862/2020</t>
+  </si>
+  <si>
+    <t>Ljubiša Jovanović</t>
+  </si>
+  <si>
+    <t>11.05.2026. 12:54:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/947eddfa-75f4-4f9b-8cb1-549969fb477e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/947eddfa-75f4-4f9b-8cb1-549969fb477e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4862&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3318/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3318/2026</t>
+  </si>
+  <si>
+    <t>AJDUK IVA UD. IVANA; ERCEG ANA - MARA UD. MATE; ERCEG ANTE POK. MATE; ERCEG ANTE POK. MIRKA; ERCEG FRANO POK. IVANA; ERCEG IVA - KATA UD.POK.MARIJANA; ERCEG IVAN POK. JAKOVA; ERCEG JERKO POK. MATE; ERCEG LJUBO POK. ANTE; ERCEG LJUBO POK. MIRKA; ERCEG MARA UD.POK.IVANA; ERCEG MARIJAN POK.IVANA; ERCEG MARKO POK. MATE; ERCEG MATE POK. IVANA; ERCEG MIRKO POK. MIRKA; GUDELJ SLAVA UD. MIRKA; KRISTIĆ ANICA Ž. ANTE; PAVIČIĆ ANA Ž. MIRKA; Slobodan Erceg; VUJEVIĆ MILENA Ž. PETRA; ZBAŠNIK NEVENKA POK. MATE; ĆAPIN KATA UD. STIPANA JOKINA; ĆAPIN MATE POK. MATE; ĆAPIN MILAN - JURE POK. MATE</t>
+  </si>
+  <si>
+    <t>11.05.2026. 12:05:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/155137bf-b7be-4a8a-b55e-445fae028df1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/155137bf-b7be-4a8a-b55e-445fae028df1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3318&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3347/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3347/2026</t>
+  </si>
+  <si>
+    <t>GABELICA JELA Ž. IVANA; GUDELJ JOSIP POK. IVANA; GUDELJ JURE POK. IVANA; GUDELJ KATA MATINA; GUDELJ MARA Ž. JOSIPA; GUDELJ MATE POK. IVANA; PERIĆ IVA Ž. IVANA; PERIĆ JELA Ž. MIJE; ŠABIĆ ANTE POK. ANTE; ŠABIĆ DANICA POK.STIPANA; ŠABIĆ IVAN POK. ANTE; ŠABIĆ IVAN POK. JOSIPA; ŠABIĆ JAKOV POK.STIPANA; ŠABIĆ JOSIP POK. JOSIPA; ŠABIĆ JURE POK. JAKOVA; ŠABIĆ KRIŽAN POK.STIPANA; ŠABIĆ MARIJAN POK. JOSIPA; ŠABIĆ MIRKO POK.STIPANA; ŠABIĆ NIKOLA POK. IVANA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 11:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85cc8e7f-8277-4891-b10b-0f53e984baaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85cc8e7f-8277-4891-b10b-0f53e984baaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5417/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5417/2023</t>
+  </si>
+  <si>
+    <t>Rimac Blaž</t>
+  </si>
+  <si>
+    <t>11.05.2026. 11:10:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a28c38c-d85c-4607-bda8-268f853d8e43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a28c38c-d85c-4607-bda8-268f853d8e43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5417&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-74/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>od ad8 do ad17 / ULOGA: Tuženici</t>
+  </si>
+  <si>
+    <t>11.05.2026. 10:53:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ff4a482-1fbf-47b5-85eb-a36a691f8849</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ff4a482-1fbf-47b5-85eb-a36a691f8849/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1212/2026</t>
+  </si>
+  <si>
+    <t>11.05.2026. 10:49:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed01eae5-d6fa-48d6-948a-a05306ada73c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed01eae5-d6fa-48d6-948a-a05306ada73c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1212/2026</t>
+  </si>
+  <si>
+    <t>GLUĆINA VIDA ŽENA GRGE; GLUČINA VIDA ŽENA GRGE; NOLA ANTE PK. STIPANA; NOLA ANTE POK. STIPANA; NOLA LJUBO POK. JOZE; NOLA MARICA - MARE UD. CVJETKA; NOLA MARICA-MARA UD. CVIJETKA; NOLA MATE POK. JOZE; NOLA PETAR POK. JOZE; NOLA ČIRIL POK. JOZE; VODANOVIĆ BOŽE POK. GRGE; VODANOVIĆ BOŽO PK. GRGE; VODANOVIĆ LJUBENKA BOŽINA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 10:48:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d53d3a-5889-4dcc-8e80-075add19dadc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d53d3a-5889-4dcc-8e80-075add19dadc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-219/2026</t>
+  </si>
+  <si>
+    <t>od ad1 do ad28 / ULOGA: Tuženici</t>
+  </si>
+  <si>
+    <t>11.05.2026. 10:48:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e40d2afb-86df-4d20-a8ff-6ebcc57996aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e40d2afb-86df-4d20-a8ff-6ebcc57996aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3468/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3468/2026</t>
+  </si>
+  <si>
+    <t>KUKULJ LUCA Ž. JOZE; LONČAR MATIJA Ž. ANTE; PRIVREDNA BANKA ZAGREB D.D.PJ 14 IMOTSKI; SLIŠKOVIĆ ANTE POK. IVANA; SLIŠKOVIĆ IVAN - MILAN POK. ANTE; SLIŠKOVIĆ IVAN POK. IVANA; SLIŠKOVIĆ IVAN POK.JOZE; SLIŠKOVIĆ IVAN SIN JOZE; SLIŠKOVIĆ JOZO POK. IVANA; SLIŠKOVIĆ JOŠKO POK. STJEPANA; SLIŠKOVIĆ LJUBA POK. ANTE; SLIŠKOVIĆ MARA POK. JOZE; SLIŠKOVIĆ MARA POK. JOZE; SLIŠKOVIĆ MARA POK.JOSIPA; SLIŠKOVIĆ MARA UD. STIPANA; SLIŠKOVIĆ PETAR POK. JOZE; SLIŠKOVIĆ PETAR POK. JOZE; SLIŠKOVIĆ PETAR POK.JOSIPA; SLIŠKOVIĆ RUŽA UD. JOZE; SLIŠKOVIĆ TOMISLAV POK. STJEPANA; SLIŠKOVIĆ TONKA POK. ANTE; SLIŠKOVIŠĆ IVAN SIN JOZE; ŠLIŠKOVIĆ IVAN POK. ILIJE; ŠLIŠKOVIĆ MATE POK. ILIJE</t>
+  </si>
+  <si>
+    <t>11.05.2026. 09:58:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c4416e5-02ae-4cff-8a4d-928c04292a2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c4416e5-02ae-4cff-8a4d-928c04292a2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3468&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2979/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2979/2026</t>
+  </si>
+  <si>
+    <t>KOJUNDŽIĆ IVAN POK. IVANA - KLJAJIĆ; KOJUNŽIĆ IVAN POK. JOZIPA REČ. AGIJA; KUJUNDŽIĆ ANTE POK. MATE; KUJUNDŽIĆ BRANKO POK. MATE; KUJUNDŽIĆ ILKA UD. MATE; KUJUNDŽIĆ IVA UD. JOSIPA; KUJUNDŽIĆ JOSIP POK. MATE; KUJUNDŽIĆ JOSIP POK. MATE; KUJUNDŽIĆ MARIJAN POK. JOSIPA; KUJUNDŽIĆ MATIJA Ž. NEDILJKA; KUJUNDŽIĆ STIPE IVANOV; KUJUNDŽIĆ ŽELJKO POK. MATE; LAPENDA MATIJA Ž. IVANA; SUČUR ANTICA IVANOVA; SUČUR IVANICA IVANOVA; SUČUR LUKA IVANOV; SUČUR MATE IVANOV</t>
+  </si>
+  <si>
+    <t>11.05.2026. 09:31:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f1e413f-e433-4584-ac21-430c1064d094</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f1e413f-e433-4584-ac21-430c1064d094/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2979&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ALAČ JURE POK. JOZE; BOROVAC MARIJA ŽENA PERA; DRUŠKOVIĆ - VIDAKOVIĆ IVAN P. MATE; DRUŠKOVIĆ - VIDAKOVIĆ VIDAK P. MATE; DRUŠKOVIĆ VIDAKOVIĆ CVITA POK. VIDA; DRUŠKOVIĆ VIDAKOVIĆ KATA POK. VIDA; DRUŠKOVIĆ VIDAKOVIĆ LUCIJA POK. VIDA; DRUŠKOVIĆ VIDAKOVIĆ MARA POK. VIDA; DRUŠKOVIĆ VIDAKOVIĆ MARTIN POK. VIDA; GLUČINA DANICA ŽENA MILJENKA; GUGIĆ MAČELO MARIJA MLAGJA ŽENA IVANA; MALOLJETNA URLIĆ MARA POK. BOŽE; URLIĆ DRAGUTIN POK. IVANA IZ DRAŠNICA; URLIĆ GOJIMIR POK. TOME; URLIĆ IVAN POK. IVANA IZ DRAŠNICA; URLIĆ JURE POK. IVANA IZ DRAŠNICA; URLIĆ KLEME POK. IVANA; URLIĆ MATE P. JOSIPA; URLIĆ MATE POK. IVANA IZ DRAŠNICA; URLIĆ MILJENKO  PK. GRGE; URLIĆ MILOŠ POK. GRGE; URLIĆ NEDJELJKA  POK. NIKOLE; URLIĆ NEDJELJKA Ž. DRAGE; URLIĆ ROBERT POK .TOME; URLIĆ STIPE POK. IVANA IZ DRAŠNICA; URLIĆ VICA ŽENA ILIJE; URLIĆ VLADIMIR PK. GRGE; URLIĆ VLADIMIR POK. GRGE; URLIĆ VOJNI POK. TOME; URLIĆ VOJNI POK. TOME IZ DRAŠNICA; VISKOVIĆ IVAN AUGUSTIN POK.IVANA,AUCKLAND,NEW ZEALAND; VISKOVIĆ MATIJA UD. IVANA; VISKOVIĆ VIKTOR FILIP POK. IVANA; VODANOVIĆ MARA ŽENA ŠIMUNOVA IZ PODGORE; ŠULENTA OLGA POK. NIKOLE; ŠULENTA OLGA Ž. BRANKA; ŠULENTA OLGA Ž. BRANKA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 09:24:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b97999eb-832a-402d-9b88-80220ca83b08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b97999eb-832a-402d-9b88-80220ca83b08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2028/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2028/2024</t>
+  </si>
+  <si>
+    <t>David Simon Pasalich 48692910304; Emma Julie Girvan 39655065215</t>
+  </si>
+  <si>
+    <t>11.05.2026. 09:19:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b9b4d0d-8c7b-4696-8e36-95461911c025</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b9b4d0d-8c7b-4696-8e36-95461911c025/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2028&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-1311/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1311/2026</t>
+  </si>
+  <si>
+    <t>DRUŽIJANIĆ MARIJA Ž. IVICE; LOZO ANDRIJA POK. ANTE; LOZO DINKO POK. ANTE; LOZO IVAN POK. ANTE; LOZO PETAR POK. ANDRIJE; MATKOVIĆ ANTE PAVLOV; MATKOVIĆ MILA PAVLOVA; MATKOVIĆ PAVLE POK. JOSIPA; MATKOVIĆ PETAR PAVLOV; MEŠTROVIĆ ANA Ž. MATE; UJEVIĆ ANA UD. MARTINA; UJEVIĆ ANTE - TONI POK. JOSIPA; UJEVIĆ ANTE POK. JAKOVA; UJEVIĆ IVA POK. JAKOVA; UJEVIĆ JAKOV POK. ANTE REČ. BILOV; UJEVIĆ JAKOV POK. JAKOVA; UJEVIĆ JAKOV POK. MARIJANA; UJEVIĆ JOZA POK. JAKOVA; UJEVIĆ JOZA UD. POK. JAKOVA; UJEVIĆ JOZO POK. ANTE REČ. BILOV; UJEVIĆ LUKA POK. JAKOVA; UJEVIĆ LUKA POK. JOSIPA; UJEVIĆ MATE POK. JAKOVA; UJEVIĆ RUŽA POK. JAKOVA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 09:02:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a1d650-2c5c-48ea-bc08-c5183e66c0d0</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_PRIGOVORU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a1d650-2c5c-48ea-bc08-c5183e66c0d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1311&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BILOŠ ANTE IVANOV; BILOŠ JOSIP IVANOV; BILOŠ JURE IVANOV; BILOŠ MILA IVANOVA; BILOŠ MLADENKA IVANOVA; BILOŠ ZORKA IVANOVA; BREZOVAČ NEDILJKA Ž. BOGDANA; GUDELJ - VELAGA MILAN POK. PETRA; GUDELJ - VELAGA MILAN POK. PETRA; GUDELJ ANTE POK. PETRA; GUDELJ ANTE POK. PETRA; GUDELJ JURE POK. MARIJANA; GUDELJ JURE POK. MARIJANA; GUDELJ MARA POK. MARIJANA; GUDELJ MARA POK. MARIJANA; GUDELJ MILAN POK. PETRA; GUDELJ MILAN POK. PETRA; JONJIĆ RUŽA Ž. IVANOVA ROĐ. VUKOVIĆ; JONJIĆ RUŽA Ž. IVANOVA ROĐ. VUKOVIĆ; KLJENAK MARA Ž. MARTINA; KOJUNDŽIĆ - LUJAN MATIJA Ž. IVANA; KOJUNDŽIĆ - LUJAN RUŽA Ž. LUKE; KOJUNDŽIĆ - LUJAN RUŽA Ž. LUKE; LOZO ANTE POK. JOSIPA; LOZO ANĐA POK. JOSIPA; LOZO MARA POK. JOSIPA; LOZO MATE POK. JOSIPA; PULJAK MARA Ž. MATE; RUNAC MARA UD. POK. MATE; SMAJIĆ MARA UD. IVANA; UJEVIĆ ANDJA POK. STIPANA; UJEVIĆ ANDRIJANA POK. ANTE; UJEVIĆ IVAN POK. JAKOVA; UJEVIĆ JAKOV POK. MARIJANA; UJEVIĆ JOZA Ž. MATINA; UJEVIĆ JOZA Ž. MATINA; UJEVIĆ MARA POK. MARIJANA; UJEVIĆ MARA Ž. ANTE ROĐ.. VRLJIČAK; UJEVIĆ MARIJAN POK. ANTE; UJEVIĆ MARIJAN POK. STIPANA; UJEVIĆ MATIJA POK. ANTE; UJEVIĆ PETAR POK. MARIJANA; VELAGA JAKOV POK. MARTINA; VELAGA JAKOV POK. MARTINA; VRLJIČAK JOSIP  POK. MIJE; VRLJIČAK JOSIP  POK. MIJE; VRLJIČAK JOSIP POK. STIPANA; VRLJIČAK JURE POK. MIJE; VRLJIČAK JURE POK. STIPANA; VRLJIČAK MARKO POK. MIJE; VRLJIČAK MARKO POK. MIJE; VRLJIČAK MATIJA Ž. JAKOVA; VRLJIČAK TOMO POK. MIJE; VRLJIČAK TOMO POK. MIJE; VUKOVIĆ LUKA POK. MARIJANA; VUKOVIĆ LUKA POK. MARIJANA; VUKOVIĆ MARIJAN POK. MARIJANA; VUKOVIĆ MARIJAN POK. MARIJANA; ZUJIĆ ANTE - LUKA POK. LUKE; ZUJIĆ ANTE POK. LUKE; ZUJIĆ ANTE POK. MARKA; ZUJIĆ BORIS POK. ANTE - LUKE; ZUJIĆ IVAN POK. MARKA; ZUJIĆ LJUBOSAVA Ž. VINKOVA; ZUJIĆ MARKO POK. LUKE; ZUJIĆ MARKO POK. LUKE; ZUJIĆ MARKO POK. MARKA; ZUJIĆ MATE POK. ANTE; ZUJIĆ MATIJA POK. LUKE; ZUJIĆ MATIJA POK. LUKE; ZUJIĆ MIJO POK. LUKE; ZUJIĆ MIKO POK. ANTE; ZUJIĆ MILA POK. MARKA; ZUJIĆ NEDJELKA POK. LUKE; ZUJIĆ NEDJELKA POK. LUKE; ZUJIĆ SLAVKA POK. LUKE; ZUJIĆ SLAVOMIR POK. LUKE; ZUJIĆ VINKO POK. ANTE; ĆELIĆ MATIJA Ž. ANTINA; ČELIĆ MATIJA Ž. ANTINA; ČELIĆ MATIJA Ž. IVANA; ČELIĆ MATIJA Ž. IVANA; ŠONJIĆ MATIJA Ž. JURE; ŠUĆUR ANDRIJANA Ž. MATE; ŽUŽUL MARA Ž. STIPANA; ŽUŽUL MARA Ž. STIPANA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 09:00:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/950f9d7d-d4b7-4237-a75d-7314346744c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/950f9d7d-d4b7-4237-a75d-7314346744c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4509/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4509/2023</t>
+  </si>
+  <si>
+    <t>ĐUZEL JOZO POK. FILIPA 00969941678</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:49:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c301b2ce-6782-45ae-b0d9-cf5f20b08a0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c301b2ce-6782-45ae-b0d9-cf5f20b08a0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4509&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4029/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4029/2023</t>
+  </si>
+  <si>
+    <t>Šuto Ante Matin</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:45:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/918cbda0-c2e7-481e-87c9-158252dd8412</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/918cbda0-c2e7-481e-87c9-158252dd8412/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4029&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>PULJIĆ ANTE POK. MARKA</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:40:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab4a17e4-121e-4f70-b559-8e00dde27d01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab4a17e4-121e-4f70-b559-8e00dde27d01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3284/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3284/2020</t>
+  </si>
+  <si>
+    <t>Alen Dželić 04178101890</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:33:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08101520-bb5e-4bdc-a5a0-941174222475</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08101520-bb5e-4bdc-a5a0-941174222475/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3284&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-520/2026</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:01:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ec0e063-89f3-42cf-bd4b-9f4c6c3d0782</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ec0e063-89f3-42cf-bd4b-9f4c6c3d0782/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=520&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-520/2026</t>
+  </si>
+  <si>
+    <t>CVITANOVIĆ ANA UD PK. ANTE; CVITANOVIĆ MARA ŽENA MARJANA; DJOKICH LJUBICA; KUMRIĆ KRIŠTE ŽENE NEDJELJKA; MOROVICH STJEPAN; MOROVIĆ IVO; TALIJANČIĆ BARIŠA POK. DOMINIKA; TALIJANČIĆ KATE ANDRIJINA; TALIJANČIĆ KATICA UD.BARIŠE IZ IGRANA; ŠIMIĆ KATA ŽENA MATE</t>
+  </si>
+  <si>
+    <t>11.05.2026. 08:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d270896-5a36-47e5-8fbf-b9eea3797495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d270896-5a36-47e5-8fbf-b9eea3797495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1622/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1622/2026</t>
+  </si>
+  <si>
+    <t>PUŠIĆ MARA Ž. MARKA; TAVRA BOŠKO POK. IVANA; TAVRA ILIJA POK. FILIPA; TAVRA IVA POK. MARKA; TAVRA IVA UD.POK. FILIPA; TAVRA JAKOV POK. FILIPA; TAVRA JAKOV POK. FILIPA; TAVRA JURE POK. IVANA; TAVRA MARA POK. FILIPA; TAVRA MARIJA UD. NEDILJKA; TAVRA MARIJAN IVANOV; TAVRA MARIJAN POK. STIPANA; TAVRA MATIJA UD. POK. STIPANA; TAVRA NIKOLA POK. MARKA; TAVRA PETAR POK. STIPANA; TAVRA TOMICA POK. MARKA; ČORBIĆ IVA Ž. ANTINA</t>
+  </si>
+  <si>
+    <t>08.05.2026. 14:03:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ade078e5-d937-44dc-a572-3bc09789f38a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ade078e5-d937-44dc-a572-3bc09789f38a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1622&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1612/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1612/2026</t>
+  </si>
+  <si>
+    <t>KNEZOVIĆ ANICA Ž. PETRA; KNEZOVIĆ PETAR MARKOV</t>
+  </si>
+  <si>
+    <t>08.05.2026. 13:56:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a69d7d5a-8fb4-49c1-b5bc-747536da5ae7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a69d7d5a-8fb4-49c1-b5bc-747536da5ae7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1612&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1987/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1987/2026</t>
+  </si>
+  <si>
+    <t>KADIJEVIĆ BOŽICA  RIJEKA , SNEŽNIČKO 2; KADIJEVIĆ LUKA POK. ĐURE; KADIJEVIĆ NIKOLA POK. ĐURE; KADIJEVIĆ STEVO POK. ĐURE; PIJANOVIĆ ANICA Ž. JOVE</t>
+  </si>
+  <si>
+    <t>08.05.2026. 13:37:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b99002f2-9232-40b7-96b6-8f732c5a47bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b99002f2-9232-40b7-96b6-8f732c5a47bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1987&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1608/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1608/2026</t>
+  </si>
+  <si>
+    <t>PUŠIĆ IVAN POK. MATE; PUŠIĆ LUKA POK. MATE; PUŠIĆ MATE POK. MATE; PUŠIĆ STIPAN POK. MATE</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:20:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dd5da16-7cbf-49dc-a229-cdde760ffa5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dd5da16-7cbf-49dc-a229-cdde760ffa5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1608&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1125/2026</t>
+  </si>
+  <si>
+    <t>08.05.2026. 11:02:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abf05d15-e3e1-48d7-982f-b6ebd9803314</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abf05d15-e3e1-48d7-982f-b6ebd9803314/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1737/2026</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:56:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4639747c-8608-4771-8242-6e8b98f18b45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4639747c-8608-4771-8242-6e8b98f18b45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1013/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1013/2019</t>
+  </si>
+  <si>
+    <t>Mario Medić; Zdravko Medić</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:15:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48e78129-f010-427a-b4e4-e821299502bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48e78129-f010-427a-b4e4-e821299502bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1013&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-34703/2017</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-34703/2017</t>
+  </si>
+  <si>
+    <t>Jadranka Pavlinović</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:51:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f46013b9-6ace-4ca7-91c6-c2b40848cb1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f46013b9-6ace-4ca7-91c6-c2b40848cb1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=34703&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-31929/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-31929/2018</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:42:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e21d08-7b2d-4fa1-97b1-e30d64001c37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e21d08-7b2d-4fa1-97b1-e30d64001c37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=31929&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-25869/2016</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-25869/2016</t>
+  </si>
+  <si>
+    <t>Anka Viskić</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:33:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/847f7f1f-67ad-4b23-b5d4-795ab60115fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/847f7f1f-67ad-4b23-b5d4-795ab60115fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=25869&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Z-2588/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2588/2026</t>
+  </si>
+  <si>
+    <t>DACI ANKA ŽENA DEMIRA; MATIĆ ANICA Ž. MATE; UDOVIĆIĆ MIHOVIL POK. MATE; UDOVIČIĆ ANKA POK. IVANA; UDOVIČIĆ ANTE POK. PETRA; UDOVIČIĆ BARIŠA - MARIJAN POK. ANTE; UDOVIČIĆ BARIŠA POK.STIPANA; UDOVIČIĆ GABRIJEL POK. MATE; UDOVIČIĆ IVAN POK. ANTE; UDOVIČIĆ JELA UD. JOSIPA; UDOVIČIĆ LJUBICA POK. JOSIPA; UDOVIČIĆ MARIJA POK. IVANA; UDOVIČIĆ STIPAN POK. ANTE; UDOVIČIĆ STIPE POK. PETRA; UDOVIČIĆ VLADIMIR POK. JOSIPA; UDOVIČIĆ ZVONKO POK.ANTE; ŠAKOTA MARIJA UD. ZDRAVKA</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3660dd2-cb61-4294-8dd1-e847bc5e6a7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3660dd2-cb61-4294-8dd1-e847bc5e6a7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2588&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2928/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2928/2026</t>
+  </si>
+  <si>
+    <t>DIVIĆ MILA Ž. MILANA; GRBAVAC ANTE PETROV; KNEZOVIĆ ANĐA Ž. STIPE; KOJUNDŽIĆ ANA IVANIČINA; KOJUNDŽIĆ KAROLINA IVANIČINA; MARŠIĆ ANA Ž. STIPE; TURIĆ ANA UD. MILANA; TURIĆ ANTE POK. IVANA; TURIĆ ANĐELKO POK. MILANA; TURIĆ BRANKO POK. MILANA; TURIĆ IVAN POK. MILANA; TURIĆ MATE POK. NIKOLE; TURIĆ MATIJA UD.POK. IVANA; TURIĆ ŽIVKO POK. MILANA</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:00:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb2b971-da74-4b7e-bc97-ad243443c738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb2b971-da74-4b7e-bc97-ad243443c738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2928&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3013/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3013/2026</t>
+  </si>
+  <si>
+    <t>KNEŽEVIĆ OLGA, BEOGRAD; Marijan Pok Marijana Lasić; POPADIĆ PETAR PETROV; PUJIĆ VELJKO SIN DUŠANA; PUJIĆ VELJKO SIN DUŠANA; SOČIVICA MARA Ž. MILE; VUČKOVIĆ MILA Ž. TOŠE; VUČKOVIĆ MILICA - MILA Ž. TODORA; Vaso Dragičević 02409270750</t>
+  </si>
+  <si>
+    <t>08.05.2026. 08:33:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04ecca53-3779-449f-a2f4-03de771ca71d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04ecca53-3779-449f-a2f4-03de771ca71d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3013&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2923/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2923/2026</t>
+  </si>
+  <si>
+    <t>BATINIĆ MIJO POK. NIKOLE; BILIĆ - PAŠKIĆ STIPAN MIJIN; BILIĆ ANICA POK. FILIPA REČ. FILIPOVCI; BILIĆ ANTE MIJIN; BILIĆ ANTE POK. FILIPA REČ. FILIPOVCI; BILIĆ ANTE POK. MIJE; BILIĆ IVA POK. MARIJANA; BILIĆ IVA POK. PETRA; BILIĆ IVAN POK. MARIJANA; BILIĆ IVAN POK. TOME; BILIĆ MARA POK. TOME; BILIĆ MARIJA POK. FILIPA REČ. FILIPOVCI; BILIĆ MATE POK. PAŠKE "PAŠKIĆ"; BILIĆ MILA POK. PETRA; BILIĆ MIRKO MIJIN; BILIĆ MIRKO POK. MIJE; BILIĆ STIPAN POK. MIJE; BILIĆ STIPAN POK. TOME; IVANČIĆ ZLATA; IVANČIĆ ZLATA POK. MIJE; Ljubomir Pok Petra Bilić; VLADIĆ IVA KĆI ANTE</t>
+  </si>
+  <si>
+    <t>08.05.2026. 08:28:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1859df0-eecd-459a-a8f7-1ad070ec9527</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1859df0-eecd-459a-a8f7-1ad070ec9527/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2923&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1810/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1810/2020</t>
+  </si>
+  <si>
+    <t>Gorana Pobric 06169980895</t>
+  </si>
+  <si>
+    <t>08.05.2026. 08:21:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e4b6257-1c11-477d-ab38-7dba0bea64a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e4b6257-1c11-477d-ab38-7dba0bea64a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1810&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-1531/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1531/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ FRANO POK. LUKE; BILIĆ IVAN MIHIN; BILIĆ JAKOV POK. LUKE; BILIĆ JOKA UD. LUKE; BILIĆ MATIJA MIHINA; BILIĆ MIHO POK. JAKOVA; BILIĆ RUŽA MIHINA; BILIĆ VLADO POK. LUKE; BUDIMIR MATIJA Ž. TOMINA; KILIĆ ANICA Ž. MARIJANOVA; LEKIĆ LUKA KARLOV; LEKIĆ MILA KARLOVA; LEKIĆ NIKOLA KARLOV</t>
+  </si>
+  <si>
+    <t>08.05.2026. 08:21:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aceb15c1-d7d6-46ae-87d2-9f18a7424993</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aceb15c1-d7d6-46ae-87d2-9f18a7424993/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1531&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-483/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-483/2026</t>
+  </si>
+  <si>
+    <t>ANIĆ ANICA Ž. ILIJINA; CRKVENČIĆ IVA Ž.MIHAILA; GLIBOTA ANA POK. IVANA; GLIBOTA ANTE POK. FILIPA; GLIBOTA ANTE POK. JOSIPA; GLIBOTA ANTE POK. MATE; GLIBOTA CVITA UD. FILIPA; GLIBOTA DRAGO POK. IVANA; GLIBOTA DRAGO POK. ZVONIMIRA; GLIBOTA DRAGUTIN POK. IVANA; GLIBOTA IVAN POK. MARTINA; GLIBOTA IVAN POK. ZVONIMIRA; GLIBOTA JAKA Ž. JURE; GLIBOTA JOZO POK. KAŽIMIRA; GLIBOTA JURE POK. FILIPA; GLIBOTA JURKA POK. IVANA; GLIBOTA KREŠIMIR; GLIBOTA KREŠIMIR POK. IVANA; GLIBOTA KREŠIMIR POK. IVANA; GLIBOTA LJUBICA POK. IVANA; GLIBOTA LJUBICA POK. ZVONIMIRA; GLIBOTA LJUBO POK. MARTINA; GLIBOTA MANDA POK. IVANA; GLIBOTA MARA POK. ANTE; GLIBOTA MARA UD. ZVONIMIRA; GLIBOTA MARKO POK. IVANA; GLIBOTA MARKO POK. MATE; GLIBOTA MATE POK. ANTE; GLIBOTA MATE POK. FILIPA; GLIBOTA MATE POK. IVANA; GLIBOTA MATIJA POK. IVANA; GLIBOTA MATIJA POK. IVANA; GLIBOTA MILA POK. MARTINA; GLIBOTA MILAN POK. MARTINA; GLIBOTA MILAN POK. ZVONIMIRA; GLIBOTA MILJENKO POK. ANTE; GLIBOTA MILKA POK. IVANA; GLIBOTA NEVENKA POK. KAŽIMIRA; GLIBOTA NIKOLA POK. FILIPA; GLIBOTA PETAR POK. MATE; GLIBOTA PETAR POK. MATE; GLIBOTA ROZA POK. JOSIPA; GLIBOTA RUŽA POK. MARTINA; GLIBOTA RUŽA UD. POK. IVANA; GLIBOTA VIOLINA POK. JOSIPA; GLIBOTA VLADE POK. IVANA; GLIBOTA VLADE POK. KAŽIMIRA; GLIBOTA VLADISLAV POK. IVANA; GLIBOTA ZLATA POK. ZVONIMIRA; GLIBOTA ZORA POK. KAŽIMIRA; GLIBOTA ZORKA UD.VLADIMIRA; JAKIĆ MARA Ž. IVANA; KATAVIĆ MARA Ž. VLADE; KNEZOVIĆ DRAGICA Ž. KAŽIMIRA; KOVAČEVIĆ IVAN POK. ANICE; PARLOV DARINKA Ž. MATE; PRŠO IVA Ž. ANDRIJINA; RADALJ JAKA Ž. PETROVA; RADALJ MATIJA Ž. PETRA; VEKIĆ MILICA Ž. JURE</t>
+  </si>
+  <si>
+    <t>08.05.2026. 08:01:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6d74453-a5e4-4a84-9712-65937d784db7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6d74453-a5e4-4a84-9712-65937d784db7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=483&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1618/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1618/2019</t>
+  </si>
+  <si>
+    <t>Anita Ribarević; Brigite Maria Ribarević; Ivan Ribarević; Jelena Živadinović; Josip Ribarević</t>
+  </si>
+  <si>
+    <t>07.05.2026. 14:23:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8dc1ae2-c7dc-41d0-856d-24c1280ff6f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8dc1ae2-c7dc-41d0-856d-24c1280ff6f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1618&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1298/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1298/2020</t>
+  </si>
+  <si>
+    <t>Arsenije Gradinčević; Smiljana Milić Marinković</t>
+  </si>
+  <si>
+    <t>07.05.2026. 13:56:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e09f176-fe83-4597-b994-4d8caab95105</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e09f176-fe83-4597-b994-4d8caab95105/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1298&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-8673/2025</t>
+  </si>
+  <si>
+    <t>07.05.2026. 12:57:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27da0836-9df2-4002-abc9-df840565ba48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27da0836-9df2-4002-abc9-df840565ba48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8673&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8673/2025</t>
+  </si>
+  <si>
+    <t>GLUČINA DAVID LOVRIN; GLUČINA IVAN- DAVID POK. LOVRE; LACIĆ ALOJZA ROĐ.VITASOVIĆ; MAL.GLUČINA BORIS PK.MARINKA; VITASOVIĆ STIPE POK. MARINA</t>
+  </si>
+  <si>
+    <t>07.05.2026. 12:56:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/612014fe-baa9-4439-8e07-f96f14c46322</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/612014fe-baa9-4439-8e07-f96f14c46322/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1536/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1536/2026</t>
+  </si>
+  <si>
+    <t>BILIĆ FRANO POK. LUKE; BILIĆ IVAN MIHIN; BILIĆ JAKOV POK. LUKE; BILIĆ JOKA UD. LUKE; BILIĆ JOKA UD. POK. LUKE; BILIĆ MATIJA MIHINA; BILIĆ MIHO POK. JAKOVA; BILIĆ RUŽA MIHINA; BILIĆ VLADO POK. LUKE; BUDIMIR MATIJA Ž. TOMINA; KILIĆ ANICA Ž. MARIJANOVA; LEKIĆ LUKA KARLOV; LEKIĆ MILA KARLOVA; LEKIĆ NIKOLA KARLOV</t>
+  </si>
+  <si>
+    <t>07.05.2026. 12:55:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b10c58b2-8786-4b88-9a46-0720a074e9b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b10c58b2-8786-4b88-9a46-0720a074e9b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1536&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1121/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1121/2026</t>
+  </si>
+  <si>
+    <t>Mila Jažić; Mirko Perkušić 44285949060</t>
+  </si>
+  <si>
+    <t>07.05.2026. 12:40:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80e719d0-8352-43fc-bcca-f6d80b4c17d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80e719d0-8352-43fc-bcca-f6d80b4c17d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1076/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1076/2026</t>
+  </si>
+  <si>
+    <t>Angelina Mirošević; Mate Mirošević; Renata Mirošević; Rina Mirošević</t>
+  </si>
+  <si>
+    <t>07.05.2026. 12:01:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e471ff40-9c07-43a4-ae15-4400fba3c635</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e471ff40-9c07-43a4-ae15-4400fba3c635/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1076&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5188/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5188/2020</t>
+  </si>
+  <si>
+    <t>MWM 1 otvoreni alternativni investicijski fond s privatnom ponudom 25633344976</t>
+  </si>
+  <si>
+    <t>07.05.2026. 11:35:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6689260-48f2-4fcb-a329-a98f5e5cdfc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6689260-48f2-4fcb-a329-a98f5e5cdfc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5188&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>P-168/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>tuženici od 18. do 31. i od 33. do 53.</t>
+  </si>
+  <si>
+    <t>07.05.2026. 11:22:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ce67e8-d8f3-421e-b553-b0fddb7ca392</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ce67e8-d8f3-421e-b553-b0fddb7ca392/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2828/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2828/2026</t>
+  </si>
+  <si>
+    <t>Anka Ž Marinka Čoko; Ivan Pok Marka Tomasović; JURIŠIĆ ANA Ž. ANTE; STOŠIĆ LJUBA Ž. BOŽE; TOMASOVIĆ ANGJA POK. PETRA; TOMASOVIĆ ANGJA Ž. JOZE GJEREK; TOMASOVIĆ ANTE POK. JURE; TOMASOVIĆ DAMIR POK. JOZE; TOMASOVIĆ DRAGICA UD. JOZE; TOMASOVIĆ DRAŠKO POK. JOZE; TOMASOVIĆ IVA UD. MIHE; TOMASOVIĆ IVAN POK. JURE; TOMASOVIĆ IVAN POK. MIHE; TOMASOVIĆ JURE POK. JURE; TOMASOVIĆ KATICA POK. JOZE; TOMASOVIĆ MANDA UD. POK. JURE; TOMASOVIĆ MARKO POK. JURE; TOMASOVIĆ MATE POK. IVANA; TOMASOVIĆ MATE POK. JURE; TOMASOVIĆ MIJO POK. PETRA; TOMASOVIĆ PERE POK. MIHE; TOMASOVIĆ RUŽA POK. IVANA; TOMASOVIĆ RUŽA POK. JURE; TOMASOVIĆ STIPE POK. JURE; TOMASOVIĆ TIHOMIR POK. JOZE; Žarko Pok Marijana Tomasović</t>
+  </si>
+  <si>
+    <t>07.05.2026. 10:00:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/157569ee-3f35-4d68-8bdb-b4a325bd3120</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/157569ee-3f35-4d68-8bdb-b4a325bd3120/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2828&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3234/2026</t>
+  </si>
+  <si>
+    <t>07.05.2026. 09:16:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b6bd5ec-a206-45ac-b934-b9471d42cba4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b6bd5ec-a206-45ac-b934-b9471d42cba4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3234/2026</t>
+  </si>
+  <si>
+    <t>MALOD.PAŠALIĆ  NEDA P. IVANA; PAŠALIĆ PETAR POK. ANTE IZ TUČEPI</t>
+  </si>
+  <si>
+    <t>07.05.2026. 09:15:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0846fa-6e02-4524-919e-9de6ac9ad896</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0846fa-6e02-4524-919e-9de6ac9ad896/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2914/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2914/2026</t>
+  </si>
+  <si>
+    <t>DOMLJAN ANTE POK. MATE; DOMLJAN DR. LUJO POK. PETRA; DOMLJAN LJILJANA POK. PETRA; DOMLJAN LUJO POK. PETRA; DOMLJAN LUKA POK. MATE; GUDELJ MARICA Ž. PETRA; JUGINOVIĆ MILA Ž. JAKOVA; KLENJAK ANDJA POK. MARTINA; KLENJAK ANICA POK. MARTINA; KLENJAK IVAN POK. MARTINA; KLENJAK MARA POK. MARTINA; KLJENAK IVAN POK. MARTINA; KOJUNDŽIĆ MATIJA Ž. STIPANOVA; KRVAVICA ZORKA ŽENA ILIJE; LUETIĆ LJEPOSAVA Ž. ANTE; LUETIĆ ZORKA POK. MARKA; MARČELJA STANKA ŽENA MIRKA; MILAS PETAR POK. MARKA; ODAVIĆ MARA Ž. PETROVA; PICUKARIĆ DANICA ŽENA ZVONKA; PICUKARIĆ PERA Ž. IVANA; PRODAN ROZARKA ŽENA STIPE; TRUTIN MIRKO POK. IVANA; ZUPANČIĆ RUŽICA DJ. KLOBUČAR; ĆELIĆ STIPAN POK. JURE; ČELIĆ IVAN POK. JURE; ŠUŠNJAR ANTE MARKOV; ŠUŠNJAR PETAR MARKOV</t>
+  </si>
+  <si>
+    <t>07.05.2026. 08:24:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5d948bb-2e39-48f2-bfb1-6b1854474e05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5d948bb-2e39-48f2-bfb1-6b1854474e05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2914&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1172/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1172/2026</t>
+  </si>
+  <si>
+    <t>Božicca Lekić; Iva Tandara; Jela Parlov; Jela Parlov; Joza Bilojelić; Joza Bilolelić; Jozica Bilojelić; Jozo Bilojelić; Mara Bilolelić; Mara Bilolelić; Mate Lekić; Matija Lekić; Mijo Bilolelić; Ruža Brna; Ruža Brnas; Tandara Iva</t>
+  </si>
+  <si>
+    <t>07.05.2026. 07:56:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d09a267-5f7d-4a31-bf65-c0095a17708c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d09a267-5f7d-4a31-bf65-c0095a17708c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-218/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-218/2024</t>
+  </si>
+  <si>
+    <t>JASMINKA GREEN 59565382896; MARIJA JURIŠIĆ</t>
+  </si>
+  <si>
+    <t>07.05.2026. 07:54:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a18fc2-46fe-44bf-be4d-10fd39e3960f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a18fc2-46fe-44bf-be4d-10fd39e3960f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=218&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3010/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3010/2026</t>
+  </si>
+  <si>
+    <t>BABIĆ ANA Ž. JOSIPA; BABIĆ IVA Ž. JOSIPA; GUDELJ IVAN LUKIN; GUDELJ JOKO LUKIN; GUDELJ JOZO LUKIN; GUDELJ LUKA POK. JOZIPA; GUDELJ MARA LUKINA; GUDELJ MARA Ž. MARIJANA; GUDELJ MARA Ž. MIRKA; GUDELJ MARIAN LUKIN; GUDELJ MARIJAN LUKIN; GUDELJ MIJO LUKIN; JAKIĆ ANTE POK. JOSIPA; JAKIĆ ANĐA POK. JOSIPA; JAKIĆ JOSIP POK. FRANE; JAKIĆ JURE POK. JOSIPA; JAKIĆ MARA POK. JOSIPA; JAKIĆ MATIJA POK. JOSIPA; JAKIĆ PETAR POK. JOSIPA; JUKIĆ ANA POK. JURE; JUKIĆ ANA POK. MATE; JUKIĆ ANTE POK. ANTE; JUKIĆ MARIJAN POK. MIJE; JUKIĆ MARKO POK. ANTE; JUKIĆ MILA POK. MARIJANA; JUKIĆ MILA POK. MATE; JUKIĆ MILA UD. MARIJANA; JUKIĆ NADA POK. PETRA; JUKIĆ NEDA POK. MARIJANA; JUKIĆ TONĆI POK. IVANA; KAROGLAN ANDJA Ž. ANTINA ROĐ. PROTRKA; KAROGLAN ANTE POK. GRGE; KAROGLAN MARA Ž. PAVLA; KAROGLAN PERA Ž. PETRA; KAROGLAN STIPAN POK. GRGE; LONČAR IVA Ž. NEDJELJKA; PROTRKA ANA UD. MARIJANA; PROTRKA ILIJA POK. MATE; PROTRKA JOSIP POK. MATE; PROTRKA MANDA POK. JOSIPA; PROTRKA MARA UD. MARKA; PROTRKA MARKO POK. MATE; PROTRKA MILA POK. MARKA; PROTRKA PETAR POK. MATE; PULJIZ IVA Ž. JAKOVA; PULJIĆ IVAN POK. DARINKE; TODORIĆ - KOVAČEVIĆ VESNA; TODORIĆ ANTE POK. MARKA; TODORIĆ ANTE POK. MILANA; TODORIĆ ANTE POK. STIPANA; TODORIĆ IVA POK. ANTE; TODORIĆ IVAN POK. ANTE; TODORIĆ KREŠO POK. MARIJANA; TODORIĆ MARA POK. ILIJE; TODORIĆ MARA POK. ILIJE; TODORIĆ MARA UD. POK. ANTE; TODORIĆ MARIO POK. VINKA; TODORIĆ MILAN POK. ANTE; TODORIĆ STIPAN POK. ILIJE; TURIĆ SANJA Ž. TOME; ĆAPIN DANICA Ž. ANTE; ŠUTO IVA Ž. IVANOVA; ŠUTO MIJO POK. IVANA; ŠUTO NADA POK. NEDJELJKA; ŠUTO NENAD POK. NEDJELJKA; ŠUTO SLAVICA UD. NEDJELJKA; ŽDERIĆ MARA Ž. NEDILJKA</t>
+  </si>
+  <si>
+    <t>06.05.2026. 15:40:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bfbbfc0-2cfc-403c-875e-d87939f832c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bfbbfc0-2cfc-403c-875e-d87939f832c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3010&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1839/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1839/2026</t>
+  </si>
+  <si>
+    <t>Iva Pruže; Stipe Kristić; ZUJIĆ SLAVA</t>
+  </si>
+  <si>
+    <t>06.05.2026. 14:01:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d645d8a-14b5-4e69-81ea-60e189c369d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d645d8a-14b5-4e69-81ea-60e189c369d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1839&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1519/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1519/2026</t>
+  </si>
+  <si>
+    <t>ANTE PUŠIĆ; IVAN PUŠIĆ; Iko Sabljić; LUKA PUŠIĆ; MARA PUŠIĆ; MATE PUŠIĆ; Matija PRKA; Mijo Pušić; RADE PUŠIĆ; STIPAN PUŠIĆ; Sanja Pušić; VLADO PUŠIĆ; ZDENKA PuŠIĆ</t>
+  </si>
+  <si>
+    <t>06.05.2026. 13:58:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7759f2d7-ed31-4b0e-9395-92e86fd7cfda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7759f2d7-ed31-4b0e-9395-92e86fd7cfda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1519&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-230/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-230/2026</t>
+  </si>
+  <si>
+    <t>Antica-Milka Kovačević; Ivanica Ujević; Mara Ujević; Pere Ujević</t>
+  </si>
+  <si>
+    <t>06.05.2026. 13:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b459f841-debe-4c77-af0f-4f91983e9433</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b459f841-debe-4c77-af0f-4f91983e9433/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=230&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2831/2026</t>
+  </si>
+  <si>
+    <t>06.05.2026. 13:33:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/659612d0-88da-4271-ac55-01da460da383</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/659612d0-88da-4271-ac55-01da460da383/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2831&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2831/2026</t>
+  </si>
+  <si>
+    <t>VODANOVIĆ MATE PK. BOŽE IZ PODGORE; VODANOVIĆ MIJO PK. BOŽE IZ PODGORE</t>
+  </si>
+  <si>
+    <t>06.05.2026. 13:32:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd2cb7de-5920-4130-81f3-f65edbbcc413</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd2cb7de-5920-4130-81f3-f65edbbcc413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3015/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3015/2026</t>
+  </si>
+  <si>
+    <t>Dinko Pok Stipana Skender; KURTOVIĆ ANA Ž. JURE; Marin Pok Mije Skender; Mijo Pok Mihe Skender; PIPLICA IVA Ž. LUKE; PIPLICA JOZA UD. MATE; PIPLICA LUCA UD. JURE; PIPLICA MARA ROĐ. SKENDER; PIPLICA MILA; PIPLICA PAVAO POK. JURE; PIPLICA PETAR POK. IVANA; PULJAK MATIJA UD. STIPANA; Pere Pok Mije Skender; SKENDER ANTE POK. MIJE; SKENDER CVITAN POK. MARKA; SKENDER IKO NIKOLIN; SKENDER JAKA UD. JURE; SKENDER JOSIP POK. IVANA; SKENDER JOSIP POK. MARKA; SKENDER JOZA UD. JOKE; SKENDER JURE POK. MATE; SKENDER JURE POK. PAVLA; SKENDER MARA POK. MATE; SKENDER MARA UD. JURE; SKENDER MATE POK. IVANA; SKENDER MIJO PETROVA MIJE; SKENDER MIJO POK. IVANA; SKENDER MIJO POK. JURE; SKENDER MIJO POK. PETRA; SKENDER MIRKO POK. JOZIPA; SKENDER PAVLE JURIN; TOMIČIĆ BOŽICA Ž. MARKA; TOMIČIĆ BOŽICA Ž. MARKOVA; UJEVIĆ MATIJA Ž. NIKOLE; VUKASOVIĆ JELA Ž. RUDOLFA; ČAGALJ IVA Ž. IVANOVA; ČONDIĆ MARA Ž. MATE; ŠTOJS MIRKO POK. ANE; ŠTOJS ZLATA POK. ANE</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:45:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae19da5-121d-4960-ac6e-90c6f93a0a0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae19da5-121d-4960-ac6e-90c6f93a0a0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3015&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3165/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3165/2026</t>
+  </si>
+  <si>
+    <t>Ivka Stipičević; Mare Buljan; Margarita Grgasović; Ruža Kovačević</t>
+  </si>
+  <si>
+    <t>06.05.2026. 12:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81be775d-caca-466c-8a9b-b028fedf841a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81be775d-caca-466c-8a9b-b028fedf841a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1491/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1491/2026</t>
+  </si>
+  <si>
+    <t>IVAN PRODAN; JURKA MUCIĆ; MANDA MUCIĆ; MARA MUCIĆ; MARKO MUCIĆ; MATE MUCIĆ</t>
+  </si>
+  <si>
+    <t>06.05.2026. 11:55:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c337edb7-903f-449d-95f5-26781480fca9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c337edb7-903f-449d-95f5-26781480fca9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1491&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4802/2024</t>
+  </si>
+  <si>
+    <t>06.05.2026. 11:47:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67c5abb5-c45f-4e19-a895-baa6b45c2511</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67c5abb5-c45f-4e19-a895-baa6b45c2511/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4802&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4802/2024</t>
+  </si>
+  <si>
+    <t>BEGOVIĆ BETY PK. ANTE; BEGOVIĆ JIM; BEGOVIĆ LJUBICA P. ANTE; BEGOVIĆ MARIJA P. ANTE; BEGOVIĆ MARINKO PK. NIKOLE; BEGOVIĆ MILE P. ANTE; BEGOVIĆ NICK; BEGOVIĆ VIKTOR PK. ANTE; BRAJKOVICH LINDA; BRAJKOVICH MARY ANN; BRAJKOVICH NADA; BRAJKOVIĆ KATE ŽENA ANTE ROĐ. BEGOVIĆ; DELIĆ ANE Ž. ANTE ROĐ. BEGOVIĆ; JUKIĆ ZANE Ž. VICE ROĐ. BEGOVIĆ</t>
+  </si>
+  <si>
+    <t>06.05.2026. 11:46:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd13647f-0ff3-46e8-8945-4e11ff09649c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd13647f-0ff3-46e8-8945-4e11ff09649c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-273/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-273/2026</t>
+  </si>
+  <si>
+    <t>Ante Pok Petra Blažić; BIOČIĆ IVA Ž. ANTE RODJ. BLAŽIĆ; BLAŽIĆ ANTE POK. ANTE; BLAŽIĆ ANTE POK.MATE; BLAŽIĆ ANTICA POK. ANTE; BLAŽIĆ BORIS POK. ANTE; BLAŽIĆ ILIJA POK. IVANA; BLAŽIĆ IVA UD. IVANA; BLAŽIĆ IVAN POK. IVANA; BLAŽIĆ IVAN POK.MATE; BLAŽIĆ JELA POK. IVANA; BLAŽIĆ JOZIP POK. IVANA; BLAŽIĆ LJUBICA POK. ANTE; BLAŽIĆ LJUBO POK. ANTE; BLAŽIĆ MARA POK. MIJE; BLAŽIĆ MARIJA POK. ANTE; BLAŽIĆ MARKO POK. IVANA; BLAŽIĆ MATE POK. STIPANA; BLAŽIĆ MIJO POK. JURE; BLAŽIĆ MILA POK. MIJE; BLAŽIĆ MILORAD POK. MARKA; BLAŽIĆ MIRKO POK.STIPANA; BLAŽIĆ NEDA POK. MARKA; BLAŽIĆ NEDO POK.MATE; BLAŽIĆ PERE POK. ANTE; BLAŽIĆ PETAR POK. ANTE; BLAŽIĆ PETAR POK. ANTE; BLAŽIĆ RUŽA UD. STIPANA; BLAŽIĆ STIPAN POK. MIJE; GABELICA IVICA IVANOV; GUDELJ ANA Ž. JOSIPA; GUDELJ IVA Ž. MIJE; GUDELJ JELA Ž. IVANOVA; KASALO MIRKO POK. MATE; KASALO NEDILJKO POK. MATE; KRISTIĆ ANTE POK. FRANE; KRISTIĆ IVAN POK. FRANE; MATKOVIĆ ANA Ž. ANTE; MILAS ANTE POK. MATE; MILAS IVAN POK. MATE; MILAS MILA POK. MATE; MILAS RUŽA Ž. MATE RODJ. BLAŽIĆ; PERKUŠIĆ RUŽA Ž.ANTE; TODORIĆ DRAGO SLAVKOV; TODORIĆ MILAN SLAVKOV; VUJEVIĆ MARA UD. IVANA; ZNAOR ANICA - MARA POK. MARKA; ZNAOR IVA Ć. IVANOVA; ZNAOR JURE POK. PETRA; ZNAOR LUKA POK. PETRA; ZNAOR MARA Ž. ANTE; ZNAOR MATE POK. MARKA; ZNAOR STIPAN POK. MARKA; ZOVKO MARA Ž. MATE</t>
+  </si>
+  <si>
+    <t>06.05.2026. 10:17:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966c8c27-9cd5-459e-8f88-1e8a02dbe5cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966c8c27-9cd5-459e-8f88-1e8a02dbe5cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3360/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3360/2026</t>
+  </si>
+  <si>
+    <t>ČOVIĆ DIVNE UD. LEOPOLDA; ČOVIĆ JANICE POK. LEOPOLDA; ČOVIĆ LEO, POK. LEOPOLDA</t>
+  </si>
+  <si>
+    <t>06.05.2026. 10:06:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88fe493c-2445-42eb-8a7b-06d84d578a45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88fe493c-2445-42eb-8a7b-06d84d578a45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3360&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2844/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2844/2024</t>
+  </si>
+  <si>
+    <t>Dinka Žena Branka Kujundžić; Ilija Pok Luke Ujević; LOZO MARA POK. JOSIPA; Mate Pok Luke Ujević; PERIĆ ANA POK. MARIJANA; UJEVIĆ ANDJA POK. STIPANA; UJEVIĆ ANDRIJANA POK. ANTE; UJEVIĆ LUCIJA UD. POK. JAKOVA; UJEVIĆ MARIJAN POK. ANTE; UJEVIĆ MARIJAN POK. STIPANA; UJEVIĆ MATIJA POK. ANTE; UJEVIĆ MIHO POK. JAKOVA; UJEVIĆ PETAR POK. MARIJANA; Vinko Pok Luke Ujević</t>
+  </si>
+  <si>
+    <t>06.05.2026. 09:12:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e0d2f79-4a2d-43f5-ae01-9e642948bd46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e0d2f79-4a2d-43f5-ae01-9e642948bd46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2844&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>BILOŠ JOSIP IVANOV; BILOŠ MILA IVANOVA; BILOŠ MLADENKA IVANOVA; BILOŠ ZORKA IVANOVA; DRUŽIJANIĆ MARIJA Ž. IVICE; GUDELJ - VELAGA MILENA Ž. RANKA; GUDELJ IVA Ž. MIRKA; GUDELJ MARIJA Ž. ANTE; Jela Ud Mije Zujić; KLJENAK MARA Ž. MARTINA; KOJUNDŽIĆ - LUJAN MATIJA Ž. IVANA; LAPENDA LUCA Ž. LUKE ROĐ. ĆERLUKA POK. JOZE; LEŽEĆA OSTAVINA UJEVIĆ LUKE POK. MARIJANA; LONČAR DANICA UD. ZVONIMIRA; LONČAR IVAN POK. IVANA; LONČAR MATE POK. IVANA; LOZO ANDRIJA POK. ANTE; LOZO ANTE POK. JOSIPA; LOZO ANĐA POK. JOSIPA; LOZO DINKO POK. ANTE; LOZO IVAN POK. ANTE; LOZO MATE POK. JOSIPA; LOZO PETAR POK. ANDRIJE; MEŠTROVIĆ ANA Ž. MATE; Mihovil Pok Mije Zujić; PULJAK MARA Ž. MATE; RUNAC NEDA Ž. IVANA; SMAJIĆ MARA UD. IVANA; UJEVIĆ ANA POK. MARIJANA; UJEVIĆ ANA UD. VJEKOSLAVA; UJEVIĆ ANTE MARTINOV; UJEVIĆ ANTE POK. MARIJANA; UJEVIĆ ANTE POK. MARTINA; UJEVIĆ ANTE POK. MIJE; UJEVIĆ BOGOSLAV MILANOV; UJEVIĆ BOGOSLAV POK. BOŽE; UJEVIĆ DANE POK. SILVESTRA; UJEVIĆ DANIJEL POK. SILVESTRA; UJEVIĆ ILIJA POK. JOSIPA; UJEVIĆ ILIJA POK. PETRA; UJEVIĆ IVAN POK. ANTE; UJEVIĆ IVAN POK. GRGE; UJEVIĆ IVAN POK. JAKOVA; UJEVIĆ IVAN POK. MIJE; UJEVIĆ IVAN POK. SILVESTRA; UJEVIĆ JAKOV POK. MARIJANA; UJEVIĆ JOSIP POK. GRGE; UJEVIĆ JOSIP POK. MARIJANA; UJEVIĆ JOSIP POK. VJEKOSLAVA; UJEVIĆ JOZA Ž. PETRA; UJEVIĆ KATA UD. BOŽE; UJEVIĆ KAŽIMIR POK. MARTINA; UJEVIĆ KAŽIMIR POK. SILVESTRA; UJEVIĆ KREŠIMIR POK. VJEKOSLAVA; UJEVIĆ LJUBICA POK. ANTE; UJEVIĆ MARA POK. MARIJANA; UJEVIĆ MARA POK. MARTINA; UJEVIĆ MARA UD. ANTE; UJEVIĆ MARTIN POK. SILVESTRA; UJEVIĆ MIJO LUKIN; UJEVIĆ MIJO POK. GRGE; UJEVIĆ MIJO POK. LUKE; UJEVIĆ MILA POK. LUKE; UJEVIĆ MILAN POK. BOŽE; UJEVIĆ STIPAN POK. GRGE; UJEVIĆ TEREZA UD. MIJE; UJEVIĆ TOMISLAV POK. MIJE; UJEVIĆ TOMO POK. MARIJANA; UJEVIĆ TONKA POK. MIJE; UJEVIĆ VINKO POK. MIJE; UJEVIĆ ZVONKO POK. ANTE; VRLIČAK GRGO POK. ANDRIE REČ. ČORO; VRLJIČAK IVKA Ž. STIPE; VRLJIČAK JOSIP POK. MIJE; VRLJIČAK MARKO POK. MIJE; VRLJIČAK MATIJA Ž. JAKOVA; VRLJIČAK TOMA POK. MIJE; ZUJIĆ ANTE - LUKA POK. LUKE; ZUJIĆ ANTE POK. LUKE; ZUJIĆ ANTE POK. MARKA; ZUJIĆ BORIS POK. ANTE; ZUJIĆ IVAN POK. MARKA; ZUJIĆ LJUBOSAVA Ž. VINKA; ZUJIĆ MARKO POK. LUKE; ZUJIĆ MATE POK. ANTE; ZUJIĆ MATIJA POK. LUKE; ZUJIĆ MIKO POK. ANTE; ZUJIĆ MILA POK. MARKA; ZUJIĆ NEDJELJKA POK. LUKE; ZUJIĆ SLAVKO POK. LUKE; ZUJIĆ SLAVOMIR POK. LUKE; ZUJIĆ VINKO POK. ANTE; ČELIĆ MATIJA Ž. IVANA; ŠONJIĆ MATIJA Ž. JURE; ŠUĆUR ANDRIJANA Ž. MATE; ŠUĆUR IVA MIJINA; ŠUĆUR JOSIP MIJIN; ŽUIĆ ANTE JURIN; ŽUIĆ MARKO JURIN; ŽUŽUL MARA Ž. STIPANA</t>
+  </si>
+  <si>
+    <t>06.05.2026. 09:11:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad602a53-2a7d-4df0-8a0d-a0f10818893b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad602a53-2a7d-4df0-8a0d-a0f10818893b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8431/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8431/2025</t>
+  </si>
+  <si>
+    <t>KUJUNDŽIĆ ANDJA Ž. MARIJANA; MARINKOVIĆ JELA UD. ČEDE; UJEVIĆ MARTIN POK. JURE; UJEVIĆ MIJO POK. JURE; UJEVIĆ MIJO POK. ŠIMUNA</t>
+  </si>
+  <si>
+    <t>05.05.2026. 22:33:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba9326a1-4b92-4036-a628-ca0e2e2c716a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba9326a1-4b92-4036-a628-ca0e2e2c716a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=8431&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3205/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3205/2026</t>
+  </si>
+  <si>
+    <t>ERCEG ANA UD. JURE; ERCEG ANTE ANTIN; ERCEG DRAGICA POK. BRANKA; ERCEG DUBRAVKO POK. SENKA; ERCEG IVAN POK. ANTE; ERCEG IVAN POK. PETRA; ERCEG JOZIP POK. MARIJANA; ERCEG LJERKA UD. SENKA; ERCEG LUKA POK. PETRA; ERCEG MARIJAN POK. PETRA; ERCEG MARIO POK. SENKA; ERCEG MATE POK. PETRA; ERCEG PETAR POK. ANTE; ERCEG VERONIKA POK. ANTE; ERCEG VINKO POK. PETRA; ERCEG VIOLANDA UD. ANTE; ERCEG VLADIMIR POK. BRANKA; GLAVAŠ IVAN POK. IVANA; MEŠTROVIĆ NEDA; MILAS IVAN POK. MARIJANA; MILAS RUŽA UD. ANTE; MILAS STIPE POK. MARIJANA; PLAVLJANIĆ NEDA KĆI; TODORIĆ DAVORKA; TRUTIN RUŽA Ž. IKE; VUJEVIĆ IVA Ž. MARIJANA; VUKSAN MATIJA Ž. IVANA; VUKSAN MILA Ž. MATE; ŠEPIĆ MARIJA POK. MILANA</t>
+  </si>
+  <si>
+    <t>05.05.2026. 22:22:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42573346-da77-4a5b-87dc-104646516037</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42573346-da77-4a5b-87dc-104646516037/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3205&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3268/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3268/2026</t>
+  </si>
+  <si>
+    <t>Ante Alfirević Pok Ivana</t>
+  </si>
+  <si>
+    <t>05.05.2026. 14:10:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d244766-5c6e-4429-9ee7-0331f3065cae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d244766-5c6e-4429-9ee7-0331f3065cae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3268&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6232/2025</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c901c9e-05ac-42ae-a71f-df8e3c9eefb0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c901c9e-05ac-42ae-a71f-df8e3c9eefb0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=6232&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6232/2025</t>
+  </si>
+  <si>
+    <t>GALIĆ LJILJANA IZ MAKARSKE</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:42:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c6a5560-03c5-46fa-ab53-d5a031f34c9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c6a5560-03c5-46fa-ab53-d5a031f34c9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4001/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4001/2019</t>
+  </si>
+  <si>
+    <t>Marie Mc Cartin 67322652332; Thomas Mc Cartin 66077053010</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:20:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/368483b4-5e45-4d84-bed6-91857f80911a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/368483b4-5e45-4d84-bed6-91857f80911a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4001&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-64/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>EUGENIJA KLARIĆ</t>
+  </si>
+  <si>
+    <t>ŠIBENSKA ULICA 25, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>65290195555</t>
+  </si>
+  <si>
+    <t>EUGENIJA KLARIĆ 65290195555; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89d74ed6-518e-48fe-8478-f11b07451523</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89d74ed6-518e-48fe-8478-f11b07451523/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>DOLORES PENAVA</t>
+  </si>
+  <si>
+    <t>VINJANI GORNJI 393, 21260 Gornji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>69718981273</t>
+  </si>
+  <si>
+    <t>DOLORES PENAVA 69718981273; Vjrovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:14:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/394f7663-bd84-47b4-b25b-394e41933bd3</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/394f7663-bd84-47b4-b25b-394e41933bd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-58/2026</t>
+  </si>
+  <si>
+    <t>DENIS ZUKIĆ</t>
+  </si>
+  <si>
+    <t>KRVAVICA 102, 21320 Krvavica, Hrvatska</t>
+  </si>
+  <si>
+    <t>36031784934</t>
+  </si>
+  <si>
+    <t>DENIS ZUKIĆ 36031784934; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef519452-177f-45fc-9717-841e5cd15637</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef519452-177f-45fc-9717-841e5cd15637/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-57/2026</t>
+  </si>
+  <si>
+    <t>NEDILJKO PATRLJ</t>
+  </si>
+  <si>
+    <t>BOTUŠKA 77, 21260 Gornje Podbablje, Hrvatska</t>
+  </si>
+  <si>
+    <t>64812612645</t>
+  </si>
+  <si>
+    <t>NEDILJKO PATRLJ 64812612645; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:06:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cec6c32-b3da-48f2-bdf8-45e290272620</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cec6c32-b3da-48f2-bdf8-45e290272620/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1408/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1408/2026</t>
+  </si>
+  <si>
+    <t>MALENICA MARA Ž. NIKOLE; MATIŠIĆ ANA POK. IVANA; MATIŠIĆ JERKO POK. IVANA; MATIŠIĆ MARA POK. IVANA; SIČENICA IVAN POK. DOMINIKA; STRLJIĆ MATIJA Ž. MARIJANA</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:05:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c74d534a-cc10-4522-a0a8-8d6ab6896c4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c74d534a-cc10-4522-a0a8-8d6ab6896c4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1408&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3508/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3508/2020</t>
+  </si>
+  <si>
+    <t>Zoran Matijašević</t>
+  </si>
+  <si>
+    <t>05.05.2026. 12:51:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/746ba31f-8384-45ff-855f-075f0083eebc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/746ba31f-8384-45ff-855f-075f0083eebc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3508&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-1995/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1995/2026</t>
+  </si>
+  <si>
+    <t>JONJIĆ IVA UD. STJEPANA; JONJIĆ IVAN POK. MARIJANA; JONJIĆ LENKA POK. STIPE; JONJIĆ MAKS POK. STIPE; JONJIĆ MARA POK. ANTE; JONJIĆ MARA Ž. JOSIPA; JONJIĆ MARIJAN POK.PETRA; JONJIĆ MATE POK. MARIJANA; JONJIĆ STJEPAN POK. PETRA; KOJUNGIĆ - LANDRIĆ ANICA Ž. MATINA ROĐ. JONJIĆ; KUJUNDŽIĆ ANA - JELA POK. MATE; KUJUNDŽIĆ ANKA Ž. DRAGANA; KUJUNDŽIĆ ANTE POK. ANTE; KUJUNDŽIĆ IVAN POK. ANTE; KUJUNDŽIĆ IVAN POK. MATE; KUJUNDŽIĆ MARIJAN POK. MATE; KUJUNDŽIĆ MILA POK. ANTE; KUJUNDŽIĆ SLAVA POK. ANTE; VRLJIĆ ANTE MATIN; VRLJIĆ JANJA MATINA; VRLJIĆ LUKA MATIN; VRLJIĆ MATE POK. IVANA; VRLJIĆ TONKO MATIN; ŠABIĆ RUŽA Ž. MARIJANA; ŠABIĆ RUŽA Ž. MARIJANOVA ROĐ. JONJIĆ</t>
+  </si>
+  <si>
+    <t>05.05.2026. 10:54:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cff03cb-3c6c-4246-8f2f-419fecfdf448</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cff03cb-3c6c-4246-8f2f-419fecfdf448/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1995&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3308/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3308/2026</t>
+  </si>
+  <si>
+    <t>BAŠIĆ DRAGAN POK. MARIJANA; BAŠIĆ VINKO POK. MARIJANA; GRANČIĆ ANTE POK. KRIŽANA; GRANČIĆ BARIŠA POK. MATE; GRANČIĆ DANICA UD. PETRA - LJUBE; GRANČIĆ GOJKO POK. PETRA - LJUBE; GRANČIĆ IVAN POK. IVANA; GRANČIĆ IVAN POK. MATE; GRANČIĆ KRIŽE POK. MATE; GRANČIĆ MARA POK. KRIŽANA; GRANČIĆ MARA POK. MATE; GRANČIĆ MARIJAN POK. IVANA; GRANČIĆ MATE POK. BARTULA; GRANČIĆ MIJO POK. KRIŽANA; GRANČIĆ MILAN POK. BARTULA; GRANČIĆ MILICA POK. IVANA; GRANČIĆ MLADEN DANIJELOV; GRANČIĆ RAJKO POK. PETRA - LJUBE; MIKULIĆ MANDA Ž. MARIJANA; Zvonko Grančić</t>
+  </si>
+  <si>
+    <t>05.05.2026. 08:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b102370-5dea-40a9-9dba-0e147082775a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b102370-5dea-40a9-9dba-0e147082775a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3308&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1795/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1795/2019</t>
+  </si>
+  <si>
+    <t>Ivica Radić 68346116980</t>
+  </si>
+  <si>
+    <t>05.05.2026. 07:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/967dd11f-0123-4e5b-8420-5d890e9404dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/967dd11f-0123-4e5b-8420-5d890e9404dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1795&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-3309/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3309/2026</t>
+  </si>
+  <si>
+    <t>GABELICA ANA Ž. JURE; GABELICA ANA Ž. JURINA; KLJENAK DANICA Ž. IVANA; LOVRIĆ ANA - KOSA POK. MATE; LOVRIĆ ANTE POK. MATE; LOVRIĆ ANTICA POK. MARIJANA; LOVRIĆ IVAN POK. FRANE; LOVRIĆ KOSA - ANA POK. MATE; LOVRIĆ MATE POK. MARKA; PEKO - LONČAR ANICA KĆER JOSIPOVA; PEKO MARA Ž. MATE; SINOVI MUŠKI ROĐENI I STO SE IMADU RODITI LOVRIĆ MATE POK. MARIJANA</t>
+  </si>
+  <si>
+    <t>05.05.2026. 07:44:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4930806a-4f0e-4ea8-bd0d-5fa4142a61b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4930806a-4f0e-4ea8-bd0d-5fa4142a61b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3309&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2754/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2754/2026</t>
+  </si>
+  <si>
+    <t>BOSILJKA SESVEĆANIN; IVAN BEKAVAC; JERKO BEKAVAC; JOSIP IVANDIĆ BEKAVAC; LUKA DUDUK-BARTULOVIĆ; MARE BEKAVAC; MARICA CAREVIĆ; MARIN BARTULOVIĆ; MARIN DUDUK-BARTULOVIĆ; MATE DUDUK-BARTULOVIĆ; MILICA SOJO; MILKA BEKAVAC; MILORAD JURIŠIĆ; PERO DUDUK-BARTULOVIĆ; PETAR JURIŠIĆ; RATKO CAREVIĆ; SLAVKA BEKAVAC; SLAVKO JURIŠIĆ</t>
+  </si>
+  <si>
+    <t>04.05.2026. 13:17:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b67fa1b1-166a-4b4f-997b-fec8ed20b953</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b67fa1b1-166a-4b4f-997b-fec8ed20b953/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2754&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-233/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-233/2020</t>
+  </si>
+  <si>
+    <t>Jurislav Vela 72030712052</t>
+  </si>
+  <si>
+    <t>04.05.2026. 12:40:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc1a611c-2aed-49bf-93f6-8ba7e849b97b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc1a611c-2aed-49bf-93f6-8ba7e849b97b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=233&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3053/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3053/2026</t>
+  </si>
+  <si>
+    <t>ANTE VASILJ pok. Zvonka; DARKO STANIČIĆ pok. Ante; IVICA VASILJ pok. Zvonka; MIRKO STANIČIĆ pok. Ante – Tona; MIRKO STANIČIĆ pok. Frane</t>
+  </si>
+  <si>
+    <t>04.05.2026. 12:15:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28ca41c1-7cd3-43c4-933b-7b8eb57d3ddb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28ca41c1-7cd3-43c4-933b-7b8eb57d3ddb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3053&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2643/2019</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2643/2019</t>
+  </si>
+  <si>
+    <t>Marija Čovo</t>
+  </si>
+  <si>
+    <t>04.05.2026. 12:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a592faed-5a70-4c1d-b464-63c322103413</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a592faed-5a70-4c1d-b464-63c322103413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2643&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-2134/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2134/2020</t>
+  </si>
+  <si>
+    <t>Maja Skračić 88900103898</t>
+  </si>
+  <si>
+    <t>04.05.2026. 11:49:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0cb7ac1-2694-4e34-b708-0da5b5c4dfcf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0cb7ac1-2694-4e34-b708-0da5b5c4dfcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2134&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-51/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Ante Marijanović</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 616 A, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>15658634027</t>
+  </si>
+  <si>
+    <t>Ante Marijanović 15658634027; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>04.05.2026. 10:22:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67874ac-ec10-4c1d-abc6-ac044772bef3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67874ac-ec10-4c1d-abc6-ac044772bef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=51&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-388/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-388/2020</t>
+  </si>
+  <si>
+    <t>Mira Juratović</t>
+  </si>
+  <si>
+    <t>04.05.2026. 09:59:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b942a977-9da0-436c-bf03-39e301313fca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b942a977-9da0-436c-bf03-39e301313fca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=388&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-5076/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5076/2021</t>
+  </si>
+  <si>
+    <t>HETA DRUŠTVO SA OGRANIČENOM ODGOVORNOŠĆU SARAJEVO 06593762131</t>
+  </si>
+  <si>
+    <t>04.05.2026. 09:36:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da3abc97-89d1-4793-8166-bb01b3a099d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da3abc97-89d1-4793-8166-bb01b3a099d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5076&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-46642/2018</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-46642/2018</t>
+  </si>
+  <si>
+    <t>Željana Kurilić-Sparkes 21892629269</t>
+  </si>
+  <si>
+    <t>04.05.2026. 09:32:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6919ae15-a8a2-4ca6-b4f9-0017dc56b99d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6919ae15-a8a2-4ca6-b4f9-0017dc56b99d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=46642&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-5856/2020</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5856/2020</t>
+  </si>
+  <si>
+    <t>HETA D.O.O. 06593762131</t>
+  </si>
+  <si>
+    <t>04.05.2026. 09:24:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d163f241-cc5c-413c-be39-db124db5603d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d163f241-cc5c-413c-be39-db124db5603d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5856&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-50/2026</t>
+  </si>
+  <si>
+    <t>Ivan Ujević</t>
+  </si>
+  <si>
+    <t>Put Bazane 10, 21263 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>15511753736</t>
+  </si>
+  <si>
+    <t>Ivan Ujević 15511753736; vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>30.04.2026. 13:04:35</t>
+  </si>
+  <si>
+    <t>14.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d702e6a4-961e-4cf4-9170-6deaf115e9cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d702e6a4-961e-4cf4-9170-6deaf115e9cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-48/2026</t>
+  </si>
+  <si>
+    <t>MATE ZOVKO</t>
+  </si>
+  <si>
+    <t>BRUNE BUŠIĆA 29, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>24098627121</t>
+  </si>
+  <si>
+    <t>MATE ZOVKO 24098627121; vjerovnici  dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>30.04.2026. 12:58:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/762f7344-10f8-4a47-b516-06e8341873f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/762f7344-10f8-4a47-b516-06e8341873f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=48&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>MILE ČELAN</t>
+  </si>
+  <si>
+    <t>UL. DINKA ŠTAMBAKA 25, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>50992821206</t>
+  </si>
+  <si>
+    <t>MILE ČELAN 50992821206; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>30.04.2026. 12:55:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ecd9e89-546c-4362-b134-897f8adbc463</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ecd9e89-546c-4362-b134-897f8adbc463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-45/2026</t>
+  </si>
+  <si>
+    <t>IVO ŠANTIĆ</t>
+  </si>
+  <si>
+    <t>DOBRANJSKA ULICA 12, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>31268028859</t>
+  </si>
+  <si>
+    <t>IVO ŠANTIĆ 31268028859; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>30.04.2026. 12:52:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec56405-8c35-49b6-8553-e5375dfdbd6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec56405-8c35-49b6-8553-e5375dfdbd6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=45&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-644/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.09.2025.</t>
+  </si>
+  <si>
+    <t>Nikola Leko 22211371754</t>
+  </si>
+  <si>
+    <t>24.03.2026. 11:19:57</t>
+  </si>
+  <si>
+    <t>02.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f16816-67cd-42c1-8aa5-3a1a2325c40f</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f16816-67cd-42c1-8aa5-3a1a2325c40f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=O&amp;predmet=644&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv za ročište za 17.02.2026.</t>
+  </si>
+  <si>
+    <t>ANTE BULJUBAŠIĆ 47810343716; DAMIR BULJUBAŠIĆ 43681189830; MARE BULJUBAŠIĆ 86219894029; MATKO BULJUBAŠIĆ 79737489781; NEVEN BULJUBAŠIĆ</t>
+  </si>
+  <si>
+    <t>03.02.2026. 10:33:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce63d1e-ef9d-4095-b655-8a6baf0c4cc4</t>
+  </si>
+  <si>
+    <t>Poziv Damir Buljubašić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce63d1e-ef9d-4095-b655-8a6baf0c4cc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1121/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 16.10.2025.</t>
+  </si>
+  <si>
+    <t>Lara Tomić 06459202081</t>
+  </si>
+  <si>
+    <t>25.11.2025. 07:55:50</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba69c2f2-881b-4cd1-9de7-458c4fa12f7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba69c2f2-881b-4cd1-9de7-458c4fa12f7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=1121&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Su-Op-1/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.11.2025.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.11.2025. 08:44:18</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c020911-b103-4647-9a06-10fd38b3f5fb</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c020911-b103-4647-9a06-10fd38b3f5fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Su-Op&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OGLAS sukladno čl. 218 Zakona o nasljeđivanju</t>
+  </si>
+  <si>
+    <t>DENISE ERMAN; FRANCOISE ERMAN; IGOR ERMAN; MIKE ERMAN</t>
+  </si>
+  <si>
+    <t>05.06.2025. 08:52:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a04695b8-cb45-449f-b914-98aec0d3adfc</t>
+  </si>
+  <si>
+    <t>OGLAS NN - FRANCOISE, DENISE, MIKE i IGOR ERMAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a04695b8-cb45-449f-b914-98aec0d3adfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/109cf2aa-f591-4e48-9962-84b9c6599b31/dokumenti/preuzimanje</t>
-[...7217 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=1262&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2841/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30. srpnja 2019.g.</t>
+  </si>
+  <si>
+    <t>ANTE ŠOŠIĆ POK. PERE; BOŽIDAR-DARKO ŠOŠIĆ; DRAGICA ČIZMIĆ ŽENA VICE; MARIJA ŠUNDE ŽENA ALOJZA; MARIJO ČORIĆ; TOMISLAV ŠOŠIĆ</t>
+  </si>
+  <si>
+    <t>03.05.2022. 11:58:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde94d6f-9fd7-45cf-89ef-1a6a25b1d53c</t>
+  </si>
+  <si>
+    <t>RJESENJE_112187988.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde94d6f-9fd7-45cf-89ef-1a6a25b1d53c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2841&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.03.2022.</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>04387289237</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ 04387289237</t>
+  </si>
+  <si>
+    <t>30.03.2022. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-4755/2021</t>
+  </si>
+  <si>
+    <t>Rješenje posl. br. Z-4755/2021 od 13.02.2022.</t>
+  </si>
+  <si>
+    <t>Ana pok. Josipa udata Gjuzel Šanić; Ana pok. Jozipa Šanić; Andja ud. Šimuna Šanić; Antonijeta ud. pok. Ivana Colombani; Anđa ud. Ante rođ. Tičić Šanić; Elda ž. Mirka Marcelja; Frane pok. Ivana Colombani; Italo pok. Ivana Colombani; Iva ž. Bartula Grubišić; Ivan Ilijin Šanić; Ivan pok. Ante Šanić; Jakov pok. Ivana Colombani; Jolanda pok. Ivana Colombani; Josip pok. Ante Šanić; Jozo pok. Šimuna Šanić; Kata pok. Ante Šanić; Mara pok. Josipa udata Obrenović Šanić; Mara pok. Jozipa Šanić; Mara ž. Ivana Jovanović; Mara ž. Ivana Kojundžić; Milan-Ivan pok. Šimuna Šanić</t>
+  </si>
+  <si>
+    <t>17.02.2022. 10:08:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26fbd0f4-980a-4e89-8638-2601cd6790d5</t>
+  </si>
+  <si>
+    <t>Z-4755-2021.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26fbd0f4-980a-4e89-8638-2601cd6790d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4755&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-1954/2019</t>
+  </si>
+  <si>
+    <t>Urlić Mate, Urlić Ante, Urlić Sloboda</t>
+  </si>
+  <si>
+    <t>16.11.2021. 08:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4965ef78-d1fe-45cf-9942-c63ece6c7aef</t>
+  </si>
+  <si>
+    <t>RJESENJE_128112297 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4965ef78-d1fe-45cf-9942-c63ece6c7aef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1954&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>z-1301/2021</t>
+  </si>
+  <si>
+    <t>rješenje od 25. rujna 2021. godine</t>
+  </si>
+  <si>
+    <t>Ivka Filipović pok. Stipana; Marijan Filipović pok. Stipana</t>
+  </si>
+  <si>
+    <t>27.09.2021. 07:58:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce6def31-9444-40b0-98d6-357a5b7cdb18</t>
+  </si>
+  <si>
+    <t>z-1301-21.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce6def31-9444-40b0-98d6-357a5b7cdb18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=z&amp;predmet=1301&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-746/2020</t>
+  </si>
+  <si>
+    <t>Rješenje posl. br. Z-746/2020 od 17.07.2021.</t>
+  </si>
+  <si>
+    <t>Ante Sinković Stipanov; Anton pok. Stipana Sinković; Blago Ivanov Sinković; Blagoje pok. Ivana Sinković; Branko pok. Ivana Sinković; Ferdinanda Ivanova Marinović; Ivan Sinković; Ivan pok. Mate Marinović; Ivan pok. Šimuna Korljan; Ivanka Ognjenović; Jela pok. Ante Sinković; Jozo Ivanov Sinković; Kata ud. Ivana Sinković; Ljubinka Korljan; Marinka Žlender; Mate Stipanov Sinković; Mate pok. Ante Sinković; Mate pok. Stipana Sinković; Matija ž. Ante Bartulović; Mijo pok. Jure Sinković; Nediljka Ivanova Marinović; Nikola pok. Ivana Bošković; Šimun Ivanov Andrijašević; Šimun Matin Bartulović; Žarko Sinković</t>
+  </si>
+  <si>
+    <t>22.09.2021. 10:05:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b4c6b6a-3c91-4504-899f-0496c1b955d8</t>
+  </si>
+  <si>
+    <t>Z-746-21.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b4c6b6a-3c91-4504-899f-0496c1b955d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=746&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-2559/2020</t>
+  </si>
+  <si>
+    <t>27.07.2021. 08:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ae846de-3452-46bf-b191-92b9cf1f2323</t>
+  </si>
+  <si>
+    <t>2559.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ae846de-3452-46bf-b191-92b9cf1f2323/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2559&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-509/2021</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 29.03.2021</t>
+  </si>
+  <si>
+    <t>26.05.2021. 11:02:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4719857-8d52-4831-892d-04bb49535269</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Downloads_RJESENJE_126499498.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4719857-8d52-4831-892d-04bb49535269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=509&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-60/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>ANTE MILAS</t>
+  </si>
+  <si>
+    <t>DR. FRANJO TUĐMAN 191, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70768154786</t>
+  </si>
+  <si>
+    <t>ANTE MILAS 70768154786; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>10.05.2021. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OVRSI NA TEMELJU VJERODOSTOJNE ISPRAVE</t>
+  </si>
+  <si>
+    <t>MIJO MLINAREVIĆ 99016273141</t>
+  </si>
+  <si>
+    <t>26.03.2021. 09:36:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12adbb9-dd5b-4e82-a2bb-885c1a6e1a68</t>
+  </si>
+  <si>
+    <t>OVRV-260.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12adbb9-dd5b-4e82-a2bb-885c1a6e1a68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-114/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2021.</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75568664396</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ 75568664396</t>
+  </si>
+  <si>
+    <t>28.01.2021. 12:48:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3536/2020</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 19. 10. 2020. I RJEŠENJE O ISPRAVKU OD 19.10.2020</t>
+  </si>
+  <si>
+    <t>04.01.2021. 12:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa06d04-6a79-4d12-a8e5-c9bb3e442ae4</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e21010412540.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa06d04-6a79-4d12-a8e5-c9bb3e442ae4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3536&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3856/2020</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 07. LISTOPADA 2020. GODINE</t>
+  </si>
+  <si>
+    <t>04.01.2021. 12:10:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87fd9737-9063-4977-b9b8-261856979186</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e21010412150.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87fd9737-9063-4977-b9b8-261856979186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3856&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-35723/2017</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 29.09.2020.</t>
+  </si>
+  <si>
+    <t>MATKO I ŽELJKO RAOS</t>
+  </si>
+  <si>
+    <t>05.10.2020. 08:31:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78a4953a-205f-4af9-8e9e-2448f2ad99ba</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_121808468.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78a4953a-205f-4af9-8e9e-2448f2ad99ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=35723&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-1225/2019</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 06.03.2020.</t>
+  </si>
+  <si>
+    <t>STANKO, TOMA, VIDA, MATE, GEORGE, MAURICIE BEROŠ; VICE MUDRIĆ</t>
+  </si>
+  <si>
+    <t>24.09.2020. 12:47:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48f7376c-80d9-4886-a3f7-0ec6d74b3f24</t>
+  </si>
+  <si>
+    <t>RJESENJE_117445642.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48f7376c-80d9-4886-a3f7-0ec6d74b3f24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1225&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-32314/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 05. listopada 2018. godine</t>
+  </si>
+  <si>
+    <t>Ljubičić Ivan; Ljubičić Milan; Marijanović Sanda pok. Vladislava; Škoro Mara ud. Vladislava</t>
+  </si>
+  <si>
+    <t>31.07.2020. 08:36:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3282d246-992d-4c40-8b7b-49966af614d4</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_Scan_SKM_308e20073107370.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3282d246-992d-4c40-8b7b-49966af614d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=32314&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-2519/2020</t>
+  </si>
+  <si>
+    <t>Oglas za č.zem.3395/5 i č.zem.3395/2 Z.U.2174 K.O.Imotski-Glavina</t>
+  </si>
+  <si>
+    <t>Neda Nikolić 88558560413</t>
+  </si>
+  <si>
+    <t>09.07.2020. 13:27:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4d3db1-8635-49fa-9055-1cb162ec1081</t>
+  </si>
+  <si>
+    <t>Oglas pojed.ispr.post. neda nikolić.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4d3db1-8635-49fa-9055-1cb162ec1081/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2519&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-684/2019</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2020.</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57717015343</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>03.07.2020. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=684&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-635/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ</t>
+  </si>
+  <si>
+    <t>SLIVNO 107, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>26778098219</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ 26778098219</t>
+  </si>
+  <si>
+    <t>29.06.2020. 12:21:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-17478/2018</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 08.05.2018.</t>
+  </si>
+  <si>
+    <t>ZDENKA JAKIR</t>
+  </si>
+  <si>
+    <t>29.05.2020. 11:59:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67284e67-3dfb-48c8-b1b2-ed9e11ad672f</t>
+  </si>
+  <si>
+    <t>RJESENJE_102130876.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67284e67-3dfb-48c8-b1b2-ed9e11ad672f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=17478&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-45762/2018</t>
+  </si>
+  <si>
+    <t>rješenje od 07.11.2019.</t>
+  </si>
+  <si>
+    <t>ŽELJKO SINKOVIĆ</t>
+  </si>
+  <si>
+    <t>29.05.2020. 08:50:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/283fb1d2-30e8-482f-847b-8b682067f9b3</t>
+  </si>
+  <si>
+    <t>RJESENJE_114436127 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/283fb1d2-30e8-482f-847b-8b682067f9b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=45762&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Z-1511/2019</t>
+  </si>
+  <si>
+    <t>RJEŠENJE OD 13.11.2019</t>
+  </si>
+  <si>
+    <t>MIŠO MRAVIČIĆ</t>
+  </si>
+  <si>
+    <t>21.05.2020. 13:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/498667b0-33d4-406d-a8aa-320d91baca27</t>
+  </si>
+  <si>
+    <t>RJESENJE_114341646.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/498667b0-33d4-406d-a8aa-320d91baca27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=1511&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-30154/2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje od 04. travnja 2018. godine </t>
+  </si>
+  <si>
+    <t>Tomasović Marko pok. Marijana; Žarko Tomasović pok. Marijana</t>
+  </si>
+  <si>
+    <t>10.04.2020. 08:49:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40b6b988-9a65-45f7-9788-d14f7ab26980</t>
+  </si>
+  <si>
+    <t>C__Users_mjelinic_Desktop_SKM_308e20041007430.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40b6b988-9a65-45f7-9788-d14f7ab26980/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=30154&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Z-21999/2018</t>
+  </si>
+  <si>
+    <t>OGLAS I RJEŠENJE OD 17.03.2020.</t>
+  </si>
+  <si>
+    <t>MLADEN BAJIĆ</t>
+  </si>
+  <si>
+    <t>20.03.2020. 13:26:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12aa1a0-b21f-4f01-a7d5-d22311acfeef</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_117716283.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12aa1a0-b21f-4f01-a7d5-d22311acfeef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=21999&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Sp-764/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.02.2020.</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>10301669797</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID 10301669797</t>
+  </si>
+  <si>
+    <t>20.03.2020. 12:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>z-25468/2017</t>
+  </si>
+  <si>
+    <t>rješenje i oglas od 28.02.2020.</t>
+  </si>
+  <si>
+    <t>IVAN ŠARIĆ</t>
+  </si>
+  <si>
+    <t>06.03.2020. 11:42:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5264160-ef7e-41a9-8881-cb70af39621e</t>
+  </si>
+  <si>
+    <t>RJESENJE_117232164.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5264160-ef7e-41a9-8881-cb70af39621e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=z&amp;predmet=25468&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Sp-816/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.02.2020.</t>
+  </si>
+  <si>
+    <t>PETAR MUSTAPIĆ</t>
+  </si>
+  <si>
+    <t>DUBRAVA 19, 21256 Lovreć, Hrvatska</t>
+  </si>
+  <si>
+    <t>46460852508</t>
+  </si>
+  <si>
+    <t>PETAR MUSTAPIĆ 46460852508</t>
+  </si>
+  <si>
+    <t>21.02.2020. 09:04:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68505be3-1ab6-492a-85b0-cd1a437a77b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68505be3-1ab6-492a-85b0-cd1a437a77b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=816&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-574/2020</t>
+  </si>
+  <si>
+    <t>OGLAS 17.02.2020.</t>
+  </si>
+  <si>
+    <t>JOZE BUŠELIĆ</t>
+  </si>
+  <si>
+    <t>19.02.2020. 13:54:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1502b888-a4b3-4f9e-ae7c-0beb763bc196</t>
+  </si>
+  <si>
+    <t>SKM_308e20021910161.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1502b888-a4b3-4f9e-ae7c-0beb763bc196/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=574&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>OVRV-108/2019</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OVRSI NA TEMELJU VJERODOSTOJNE ISPRAVE, OVRV-108/2019</t>
+  </si>
+  <si>
+    <t>NIKOLA MRNJAVAC kao vl. TAKSI MRNJA obrt za usluge, OIB:56808146096</t>
+  </si>
+  <si>
+    <t>18.02.2020. 09:02:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/369d7864-b03b-4336-ba99-13152311edc8</t>
+  </si>
+  <si>
+    <t>OVRV-108.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/369d7864-b03b-4336-ba99-13152311edc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=OVRV&amp;predmet=108&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-5705/2019</t>
+  </si>
+  <si>
+    <t>OGAS 1</t>
+  </si>
+  <si>
+    <t>14.02.2020. 15:04:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a95fa08-dc83-47c7-8b8c-f06ecd487356</t>
+  </si>
+  <si>
+    <t>OGLAS 1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a95fa08-dc83-47c7-8b8c-f06ecd487356/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5705&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-4833/2019</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>14.02.2020. 14:58:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b3acb9f-a4e5-47ad-a078-4f62931f1eea</t>
+  </si>
+  <si>
+    <t>RJESENJE_113254754.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b3acb9f-a4e5-47ad-a078-4f62931f1eea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4833&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-4832/2019</t>
+  </si>
+  <si>
+    <t>14.02.2020. 14:55:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0caaa17e-3279-4dd7-b420-21d74b5c7e93</t>
+  </si>
+  <si>
+    <t>RJESENJE_113254754(1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0caaa17e-3279-4dd7-b420-21d74b5c7e93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=4832&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>NEDELJKA GLAVINA</t>
+  </si>
+  <si>
+    <t>14.02.2020. 14:47:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8d8c62-af46-45f0-8090-6e68dbafdc78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8d8c62-af46-45f0-8090-6e68dbafdc78/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-2212/2019</t>
   </si>
   <si>
-    <t>Rješenje i oglas Z-2212/2019</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ff6aa4e7-21c7-4fb9-b9fd-4785f42ffcad/dokumenti/preuzimanje</t>
+    <t>RJEŠENJE OD 09.10.2019.</t>
+  </si>
+  <si>
+    <t>JOSIP PRDELET; JOSKO BATINIĆ</t>
+  </si>
+  <si>
+    <t>12.02.2020. 08:43:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7aafc3c-fad1-4942-a47e-16c4dd9a83ca</t>
+  </si>
+  <si>
+    <t>RJESENJE_113682470 (3).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7aafc3c-fad1-4942-a47e-16c4dd9a83ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2212&amp;godina=2019</t>
   </si>
   <si>
-    <t>Z-2225/2019</t>
-[...6649 lines deleted...]
-  <si>
     <t>Z-38140/2018,  RZ-83/2018</t>
   </si>
   <si>
     <t>Rješenje i Oglasna od 31.01.2020.</t>
   </si>
   <si>
     <t>ANTE ŠULENTA; DANIJELA KATAVIĆ</t>
   </si>
   <si>
     <t>06.02.2020. 12:07:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d67fe0e9-01c6-4663-ac11-ac19e4e608d4</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_116411416 (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d67fe0e9-01c6-4663-ac11-ac19e4e608d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z-38140/2018,  RZ&amp;predmet=83&amp;godina=2018</t>
   </si>
   <si>
     <t>Z-25643/2018,  RZ-61/2018</t>
@@ -15675,53 +13056,50 @@
     <t>11.06.2019. 12:37:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b75cea52-b87b-4f49-bfdb-4057c2f4f5b0</t>
   </si>
   <si>
     <t>35594643.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b75cea52-b87b-4f49-bfdb-4057c2f4f5b0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=965&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-580/2019</t>
   </si>
   <si>
     <t>Rješenje - mjesna nenadležnost Sp-580/2019-2</t>
   </si>
   <si>
     <t>Ivana Vlasteličić</t>
   </si>
   <si>
     <t>Poljana Tina Ujevića 2, 21000, Split</t>
-  </si>
-[...1 lines deleted...]
-    <t>57123785956</t>
   </si>
   <si>
     <t>Ivana Vlasteličić 57123785956</t>
   </si>
   <si>
     <t>11.06.2019. 12:35:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ccc8eadf-735d-43fd-975f-a18a0d8349cd</t>
   </si>
   <si>
     <t>35594621.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ccc8eadf-735d-43fd-975f-a18a0d8349cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=580&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-507/2019</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev/prijedlog Sp-507/2019-4</t>
   </si>
@@ -16928,51 +14306,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N783"/>
+  <dimension ref="A1:N635"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -16991,30197 +14369,24701 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="K2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="L2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
         <v>31</v>
       </c>
-      <c r="I3" t="s">
+      <c r="M3" t="s">
         <v>32</v>
       </c>
-      <c r="J3" t="s">
+      <c r="N3" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
         <v>47</v>
-      </c>
-[...31 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="L6" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="I7" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="L7" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="I8" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="K8" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="M8" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="N8" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I9" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="L9" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="M9" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="I10" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="K10" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="L10" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="M10" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="N10" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="D11" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="I11" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="J11" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="L11" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I12" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="J12" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="K12" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="L12" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="M12" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D13" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="I13" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="J13" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="K13" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="L13" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="M13" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="N13" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="I14" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="L14" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="N14" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="D15" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="I15" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K15" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="L15" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="M15" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="I16" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="K16" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="L16" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="M16" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="N16" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="D17" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="I17" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="K17" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="D18" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="I18" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="J18" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="K18" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="L18" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="M18" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="N18" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="D19" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="I19" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="J19" t="s">
-        <v>23</v>
+        <v>146</v>
       </c>
       <c r="K19" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="L19" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="N19" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="D20" t="s">
-        <v>118</v>
+        <v>151</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="I20" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K20" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="L20" t="s">
-        <v>164</v>
+        <v>98</v>
       </c>
       <c r="M20" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="N20" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="D21" t="s">
-        <v>118</v>
+        <v>158</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="I21" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="K21" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="L21" t="s">
-        <v>171</v>
+        <v>98</v>
       </c>
       <c r="M21" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="N21" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="D22" t="s">
-        <v>118</v>
+        <v>158</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="I22" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="J22" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="K22" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="L22" t="s">
-        <v>178</v>
+        <v>98</v>
       </c>
       <c r="M22" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="N22" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="D23" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="I23" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>172</v>
       </c>
       <c r="K23" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="L23" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="M23" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="N23" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="D24" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="I24" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="J24" t="s">
-        <v>192</v>
+        <v>161</v>
       </c>
       <c r="K24" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="L24" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="M24" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="N24" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="D25" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>199</v>
+        <v>27</v>
       </c>
       <c r="I25" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="J25" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="K25" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="L25" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="M25" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="N25" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="D26" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>131</v>
+      </c>
+      <c r="E26" t="s">
+        <v>194</v>
+      </c>
+      <c r="F26" t="s">
+        <v>195</v>
+      </c>
+      <c r="G26" t="s">
+        <v>196</v>
+      </c>
       <c r="H26" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="I26" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="J26" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="K26" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="L26" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M26" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="N26" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
+        <v>203</v>
+      </c>
+      <c r="D27" t="s">
+        <v>131</v>
+      </c>
+      <c r="E27" t="s">
+        <v>204</v>
+      </c>
+      <c r="F27" t="s">
+        <v>205</v>
+      </c>
+      <c r="G27" t="s">
+        <v>206</v>
+      </c>
+      <c r="H27" t="s">
+        <v>207</v>
+      </c>
+      <c r="I27" t="s">
+        <v>208</v>
+      </c>
+      <c r="J27" t="s">
+        <v>161</v>
+      </c>
+      <c r="K27" t="s">
+        <v>209</v>
+      </c>
+      <c r="L27" t="s">
+        <v>210</v>
+      </c>
+      <c r="M27" t="s">
         <v>211</v>
       </c>
-      <c r="D27" t="s">
+      <c r="N27" t="s">
         <v>212</v>
-      </c>
-[...22 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D28" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>214</v>
+      </c>
+      <c r="I28" t="s">
+        <v>215</v>
+      </c>
+      <c r="J28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K28" t="s">
+        <v>216</v>
+      </c>
+      <c r="L28" t="s">
+        <v>135</v>
+      </c>
+      <c r="M28" t="s">
+        <v>217</v>
+      </c>
+      <c r="N28" t="s">
         <v>218</v>
-      </c>
-[...16 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D29" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
+        <v>221</v>
+      </c>
+      <c r="I29" t="s">
+        <v>222</v>
+      </c>
+      <c r="J29" t="s">
+        <v>146</v>
+      </c>
+      <c r="K29" t="s">
+        <v>223</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
         <v>224</v>
       </c>
-      <c r="I29" t="s">
+      <c r="N29" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D30" t="s">
-        <v>223</v>
+        <v>158</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
+        <v>227</v>
+      </c>
+      <c r="I30" t="s">
+        <v>228</v>
+      </c>
+      <c r="J30" t="s">
+        <v>161</v>
+      </c>
+      <c r="K30" t="s">
+        <v>229</v>
+      </c>
+      <c r="L30" t="s">
+        <v>98</v>
+      </c>
+      <c r="M30" t="s">
         <v>230</v>
       </c>
-      <c r="I30" t="s">
+      <c r="N30" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D31" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
+        <v>234</v>
+      </c>
+      <c r="I31" t="s">
+        <v>235</v>
+      </c>
+      <c r="J31" t="s">
+        <v>161</v>
+      </c>
+      <c r="K31" t="s">
         <v>236</v>
       </c>
-      <c r="I31" t="s">
+      <c r="L31" t="s">
         <v>237</v>
       </c>
-      <c r="J31" t="s">
-[...2 lines deleted...]
-      <c r="K31" t="s">
+      <c r="M31" t="s">
         <v>238</v>
       </c>
-      <c r="L31" t="s">
+      <c r="N31" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D32" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>242</v>
+      </c>
+      <c r="I32" t="s">
+        <v>243</v>
+      </c>
+      <c r="J32" t="s">
+        <v>161</v>
+      </c>
+      <c r="K32" t="s">
         <v>244</v>
       </c>
-      <c r="I32" t="s">
+      <c r="L32" t="s">
+        <v>68</v>
+      </c>
+      <c r="M32" t="s">
         <v>245</v>
       </c>
-      <c r="J32" t="s">
-[...2 lines deleted...]
-      <c r="K32" t="s">
+      <c r="N32" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D33" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>249</v>
+      </c>
+      <c r="I33" t="s">
+        <v>250</v>
+      </c>
+      <c r="J33" t="s">
+        <v>161</v>
+      </c>
+      <c r="K33" t="s">
         <v>251</v>
       </c>
-      <c r="I33" t="s">
+      <c r="L33" t="s">
+        <v>68</v>
+      </c>
+      <c r="M33" t="s">
         <v>252</v>
       </c>
-      <c r="J33" t="s">
-[...2 lines deleted...]
-      <c r="K33" t="s">
+      <c r="N33" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D34" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>256</v>
+      </c>
+      <c r="I34" t="s">
+        <v>257</v>
+      </c>
+      <c r="J34" t="s">
+        <v>146</v>
+      </c>
+      <c r="K34" t="s">
+        <v>258</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
         <v>259</v>
       </c>
-      <c r="I34" t="s">
+      <c r="N34" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D35" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>263</v>
+      </c>
+      <c r="I35" t="s">
+        <v>264</v>
+      </c>
+      <c r="J35" t="s">
+        <v>146</v>
+      </c>
+      <c r="K35" t="s">
+        <v>265</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="s">
+        <v>266</v>
+      </c>
+      <c r="N35" t="s">
         <v>267</v>
-      </c>
-[...16 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D36" t="s">
-        <v>118</v>
+        <v>269</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>270</v>
+      </c>
+      <c r="I36" t="s">
+        <v>271</v>
+      </c>
+      <c r="J36" t="s">
+        <v>146</v>
+      </c>
+      <c r="K36" t="s">
+        <v>272</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="s">
         <v>273</v>
       </c>
-      <c r="I36" t="s">
+      <c r="N36" t="s">
         <v>274</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D37" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>277</v>
+      </c>
+      <c r="I37" t="s">
+        <v>278</v>
+      </c>
+      <c r="J37" t="s">
+        <v>146</v>
+      </c>
+      <c r="K37" t="s">
+        <v>279</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>280</v>
+      </c>
+      <c r="N37" t="s">
         <v>281</v>
-      </c>
-[...16 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="D38" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="I38" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="J38" t="s">
-        <v>283</v>
+        <v>66</v>
       </c>
       <c r="K38" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="L38" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="M38" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="N38" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D39" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
+        <v>292</v>
+      </c>
+      <c r="I39" t="s">
+        <v>293</v>
+      </c>
+      <c r="J39" t="s">
+        <v>146</v>
+      </c>
+      <c r="K39" t="s">
+        <v>294</v>
+      </c>
+      <c r="L39" t="s">
+        <v>295</v>
+      </c>
+      <c r="M39" t="s">
         <v>296</v>
       </c>
-      <c r="I39" t="s">
+      <c r="N39" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
+        <v>298</v>
+      </c>
+      <c r="D40" t="s">
+        <v>299</v>
+      </c>
+      <c r="E40" t="s">
         <v>300</v>
       </c>
-      <c r="D40" t="s">
+      <c r="F40" t="s">
         <v>301</v>
       </c>
-      <c r="E40"/>
-[...1 lines deleted...]
-      <c r="G40"/>
+      <c r="G40" t="s">
+        <v>302</v>
+      </c>
       <c r="H40" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I40" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="J40" t="s">
-        <v>261</v>
+        <v>161</v>
       </c>
       <c r="K40" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L40" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M40" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N40" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D41" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="I41" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="J41" t="s">
-        <v>23</v>
+        <v>146</v>
       </c>
       <c r="K41" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="L41" t="s">
-        <v>312</v>
+        <v>22</v>
       </c>
       <c r="M41" t="s">
         <v>313</v>
       </c>
       <c r="N41" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>315</v>
       </c>
       <c r="D42" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>105</v>
+        <v>317</v>
       </c>
       <c r="I42" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="J42" t="s">
-        <v>42</v>
+        <v>146</v>
       </c>
       <c r="K42" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L42" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="N42" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="D43" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="I43" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="J43" t="s">
-        <v>261</v>
+        <v>146</v>
       </c>
       <c r="K43" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="L43" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="N43" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D44" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="I44" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="J44" t="s">
-        <v>261</v>
+        <v>29</v>
       </c>
       <c r="K44" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="L44" t="s">
-        <v>44</v>
+        <v>334</v>
       </c>
       <c r="M44" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="N44" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C45"/>
       <c r="D45" t="s">
-        <v>333</v>
-[...9 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="I45" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="J45" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="K45" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="L45" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M45" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="N45" t="s">
         <v>343</v>
       </c>
+      <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>344</v>
       </c>
       <c r="D46" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="E46" t="s">
         <v>345</v>
       </c>
-      <c r="F46" t="s">
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46" t="s">
         <v>346</v>
       </c>
-      <c r="G46" t="s">
+      <c r="I46" t="s">
         <v>347</v>
       </c>
-      <c r="H46" t="s">
+      <c r="J46" t="s">
         <v>348</v>
       </c>
-      <c r="I46" t="s">
+      <c r="K46" t="s">
         <v>349</v>
       </c>
-      <c r="J46" t="s">
-[...2 lines deleted...]
-      <c r="K46" t="s">
+      <c r="L46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" t="s">
         <v>350</v>
       </c>
-      <c r="L46" t="s">
+      <c r="N46" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D47" t="s">
-        <v>280</v>
+        <v>353</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>354</v>
+      </c>
+      <c r="I47" t="s">
         <v>355</v>
       </c>
-      <c r="I47" t="s">
+      <c r="J47" t="s">
+        <v>348</v>
+      </c>
+      <c r="K47" t="s">
         <v>356</v>
       </c>
-      <c r="J47" t="s">
-[...2 lines deleted...]
-      <c r="K47" t="s">
+      <c r="L47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" t="s">
         <v>357</v>
       </c>
-      <c r="L47" t="s">
-[...2 lines deleted...]
-      <c r="M47" t="s">
+      <c r="N47" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
+        <v>359</v>
+      </c>
+      <c r="D48" t="s">
         <v>360</v>
       </c>
-      <c r="D48" t="s">
-[...4 lines deleted...]
-      <c r="G48"/>
+      <c r="E48" t="s">
+        <v>361</v>
+      </c>
+      <c r="F48" t="s">
+        <v>362</v>
+      </c>
+      <c r="G48" t="s">
+        <v>363</v>
+      </c>
       <c r="H48" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="I48" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="J48" t="s">
-        <v>23</v>
+        <v>366</v>
       </c>
       <c r="K48" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="L48" t="s">
-        <v>293</v>
+        <v>210</v>
       </c>
       <c r="M48" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="N48" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
+        <v>370</v>
+      </c>
+      <c r="D49" t="s">
         <v>360</v>
       </c>
-      <c r="D49" t="s">
-[...4 lines deleted...]
-      <c r="G49"/>
+      <c r="E49" t="s">
+        <v>371</v>
+      </c>
+      <c r="F49" t="s">
+        <v>372</v>
+      </c>
+      <c r="G49" t="s">
+        <v>373</v>
+      </c>
       <c r="H49" t="s">
+        <v>374</v>
+      </c>
+      <c r="I49" t="s">
+        <v>375</v>
+      </c>
+      <c r="J49" t="s">
         <v>366</v>
       </c>
-      <c r="I49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K49" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="L49" t="s">
-        <v>293</v>
+        <v>200</v>
       </c>
       <c r="M49" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="N49" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="D50" t="s">
-        <v>333</v>
-[...9 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="I50" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="J50" t="s">
-        <v>339</v>
+        <v>383</v>
       </c>
       <c r="K50" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="L50" t="s">
-        <v>341</v>
+        <v>385</v>
       </c>
       <c r="M50" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="N50" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="D51" t="s">
-        <v>333</v>
-[...9 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="I51" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="J51" t="s">
-        <v>339</v>
+        <v>366</v>
       </c>
       <c r="K51" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="L51" t="s">
-        <v>341</v>
+        <v>393</v>
       </c>
       <c r="M51" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="N51" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>105</v>
+        <v>388</v>
       </c>
       <c r="D52" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="I52" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="J52" t="s">
-        <v>283</v>
+        <v>366</v>
       </c>
       <c r="K52" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="L52" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M52" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="N52"/>
+        <v>399</v>
+      </c>
+      <c r="N52" t="s">
+        <v>395</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="D53" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="I53" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="J53" t="s">
-        <v>261</v>
+        <v>348</v>
       </c>
       <c r="K53" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="L53" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="N53" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="D54" t="s">
-        <v>402</v>
+        <v>360</v>
       </c>
       <c r="E54" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="F54" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="G54" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="H54" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="I54" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="J54" t="s">
-        <v>283</v>
+        <v>366</v>
       </c>
       <c r="K54" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="L54" t="s">
-        <v>409</v>
+        <v>210</v>
       </c>
       <c r="M54" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="N54" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="D55" t="s">
-        <v>402</v>
-[...9 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
       <c r="H55" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="I55" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="J55" t="s">
-        <v>283</v>
+        <v>161</v>
       </c>
       <c r="K55" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="L55" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="M55" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="N55" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D56" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>423</v>
       </c>
       <c r="I56" t="s">
         <v>424</v>
       </c>
       <c r="J56" t="s">
-        <v>261</v>
+        <v>161</v>
       </c>
       <c r="K56" t="s">
         <v>425</v>
       </c>
       <c r="L56" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="M56" t="s">
         <v>426</v>
       </c>
       <c r="N56" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
+        <v>416</v>
+      </c>
+      <c r="D57" t="s">
+        <v>417</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+      <c r="H57" t="s">
+        <v>427</v>
+      </c>
+      <c r="I57" t="s">
         <v>428</v>
       </c>
-      <c r="D57" t="s">
-[...2 lines deleted...]
-      <c r="E57" t="s">
+      <c r="J57" t="s">
+        <v>161</v>
+      </c>
+      <c r="K57" t="s">
         <v>429</v>
       </c>
-      <c r="F57" t="s">
+      <c r="L57" t="s">
+        <v>98</v>
+      </c>
+      <c r="M57" t="s">
         <v>430</v>
       </c>
-      <c r="G57" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="N57" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>437</v>
+        <v>416</v>
       </c>
       <c r="D58" t="s">
-        <v>333</v>
+        <v>417</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="I58" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="J58" t="s">
-        <v>440</v>
+        <v>161</v>
       </c>
       <c r="K58" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="L58" t="s">
-        <v>341</v>
+        <v>98</v>
       </c>
       <c r="M58" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="N58" t="s">
-        <v>443</v>
+        <v>422</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>444</v>
+        <v>416</v>
       </c>
       <c r="D59" t="s">
-        <v>333</v>
+        <v>417</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="I59" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="J59" t="s">
-        <v>440</v>
+        <v>161</v>
       </c>
       <c r="K59" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="L59" t="s">
-        <v>341</v>
+        <v>98</v>
       </c>
       <c r="M59" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="N59" t="s">
-        <v>449</v>
+        <v>422</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="D60" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="I60" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="J60" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K60" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="L60" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M60" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="N60" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="D61" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="I61" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="J61" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K61" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="L61" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M61" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="N61" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="D62" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="I62" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="J62" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="K62" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="L62" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="M62" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="N62" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="D63" t="s">
-        <v>451</v>
-[...3 lines deleted...]
-      <c r="G63"/>
+        <v>360</v>
+      </c>
+      <c r="E63" t="s">
+        <v>462</v>
+      </c>
+      <c r="F63" t="s">
+        <v>463</v>
+      </c>
+      <c r="G63" t="s">
+        <v>464</v>
+      </c>
       <c r="H63" t="s">
+        <v>465</v>
+      </c>
+      <c r="I63" t="s">
         <v>466</v>
       </c>
-      <c r="I63" t="s">
+      <c r="J63" t="s">
+        <v>366</v>
+      </c>
+      <c r="K63" t="s">
         <v>467</v>
       </c>
-      <c r="J63" t="s">
-[...2 lines deleted...]
-      <c r="K63" t="s">
+      <c r="L63" t="s">
+        <v>210</v>
+      </c>
+      <c r="M63" t="s">
         <v>468</v>
       </c>
-      <c r="L63" t="s">
-[...2 lines deleted...]
-      <c r="M63" t="s">
+      <c r="N63" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="D64" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="I64" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="J64" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K64" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="L64" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M64" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="N64" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>450</v>
+        <v>477</v>
       </c>
       <c r="D65" t="s">
-        <v>451</v>
+        <v>478</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="I65" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="J65" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K65" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="L65" t="s">
-        <v>455</v>
+        <v>482</v>
       </c>
       <c r="M65" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="N65" t="s">
-        <v>457</v>
+        <v>484</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>450</v>
+        <v>485</v>
       </c>
       <c r="D66" t="s">
-        <v>451</v>
+        <v>486</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="I66" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="J66" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K66" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="L66" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M66" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="N66" t="s">
-        <v>457</v>
+        <v>491</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>450</v>
+        <v>492</v>
       </c>
       <c r="D67" t="s">
-        <v>451</v>
+        <v>493</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="I67" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="J67" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K67" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="L67" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M67" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="N67" t="s">
-        <v>457</v>
+        <v>498</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>450</v>
+        <v>499</v>
       </c>
       <c r="D68" t="s">
-        <v>451</v>
+        <v>500</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>486</v>
+        <v>448</v>
       </c>
       <c r="I68" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
       <c r="J68" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K68" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="L68" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M68" t="s">
-        <v>489</v>
+        <v>503</v>
       </c>
       <c r="N68" t="s">
-        <v>457</v>
+        <v>504</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>450</v>
+        <v>505</v>
       </c>
       <c r="D69" t="s">
-        <v>451</v>
+        <v>506</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="I69" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="J69" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K69" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="L69" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M69" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="N69" t="s">
-        <v>457</v>
+        <v>511</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>450</v>
+        <v>512</v>
       </c>
       <c r="D70" t="s">
-        <v>451</v>
+        <v>417</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="I70" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="J70" t="s">
-        <v>23</v>
+        <v>366</v>
       </c>
       <c r="K70" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
       <c r="L70" t="s">
-        <v>455</v>
+        <v>98</v>
       </c>
       <c r="M70" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="N70" t="s">
-        <v>457</v>
+        <v>517</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>450</v>
+        <v>512</v>
       </c>
       <c r="D71" t="s">
-        <v>451</v>
+        <v>417</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>498</v>
+        <v>518</v>
       </c>
       <c r="I71" t="s">
-        <v>499</v>
+        <v>519</v>
       </c>
       <c r="J71" t="s">
-        <v>23</v>
+        <v>366</v>
       </c>
       <c r="K71" t="s">
-        <v>500</v>
+        <v>520</v>
       </c>
       <c r="L71" t="s">
-        <v>455</v>
+        <v>98</v>
       </c>
       <c r="M71" t="s">
-        <v>501</v>
+        <v>521</v>
       </c>
       <c r="N71" t="s">
-        <v>457</v>
+        <v>517</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>450</v>
+        <v>522</v>
       </c>
       <c r="D72" t="s">
-        <v>451</v>
+        <v>523</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>502</v>
+        <v>524</v>
       </c>
       <c r="I72" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="J72" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K72" t="s">
-        <v>504</v>
+        <v>526</v>
       </c>
       <c r="L72" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M72" t="s">
-        <v>505</v>
+        <v>527</v>
       </c>
       <c r="N72" t="s">
-        <v>457</v>
+        <v>528</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>450</v>
+        <v>529</v>
       </c>
       <c r="D73" t="s">
-        <v>451</v>
+        <v>530</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>506</v>
+        <v>531</v>
       </c>
       <c r="I73" t="s">
-        <v>507</v>
+        <v>532</v>
       </c>
       <c r="J73" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K73" t="s">
-        <v>508</v>
+        <v>533</v>
       </c>
       <c r="L73" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M73" t="s">
-        <v>509</v>
+        <v>534</v>
       </c>
       <c r="N73" t="s">
-        <v>457</v>
+        <v>535</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>450</v>
+        <v>536</v>
       </c>
       <c r="D74" t="s">
-        <v>451</v>
+        <v>537</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>510</v>
+        <v>538</v>
       </c>
       <c r="I74" t="s">
-        <v>511</v>
+        <v>539</v>
       </c>
       <c r="J74" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K74" t="s">
-        <v>512</v>
+        <v>540</v>
       </c>
       <c r="L74" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M74" t="s">
-        <v>513</v>
+        <v>541</v>
       </c>
       <c r="N74" t="s">
-        <v>457</v>
+        <v>542</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>450</v>
+        <v>543</v>
       </c>
       <c r="D75" t="s">
-        <v>451</v>
+        <v>544</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>514</v>
+        <v>545</v>
       </c>
       <c r="I75" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="J75" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K75" t="s">
-        <v>516</v>
+        <v>547</v>
       </c>
       <c r="L75" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M75" t="s">
-        <v>517</v>
+        <v>548</v>
       </c>
       <c r="N75" t="s">
-        <v>457</v>
+        <v>549</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>450</v>
+        <v>550</v>
       </c>
       <c r="D76" t="s">
-        <v>451</v>
+        <v>551</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>518</v>
+        <v>552</v>
       </c>
       <c r="I76" t="s">
-        <v>519</v>
+        <v>553</v>
       </c>
       <c r="J76" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K76" t="s">
-        <v>520</v>
+        <v>554</v>
       </c>
       <c r="L76" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M76" t="s">
-        <v>521</v>
+        <v>555</v>
       </c>
       <c r="N76" t="s">
-        <v>457</v>
+        <v>556</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>450</v>
+        <v>557</v>
       </c>
       <c r="D77" t="s">
-        <v>451</v>
+        <v>558</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>522</v>
+        <v>559</v>
       </c>
       <c r="I77" t="s">
-        <v>523</v>
+        <v>560</v>
       </c>
       <c r="J77" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K77" t="s">
-        <v>524</v>
+        <v>561</v>
       </c>
       <c r="L77" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M77" t="s">
-        <v>525</v>
+        <v>562</v>
       </c>
       <c r="N77" t="s">
-        <v>457</v>
+        <v>563</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>450</v>
+        <v>564</v>
       </c>
       <c r="D78" t="s">
-        <v>451</v>
+        <v>565</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>526</v>
+        <v>566</v>
       </c>
       <c r="I78" t="s">
-        <v>527</v>
+        <v>567</v>
       </c>
       <c r="J78" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K78" t="s">
-        <v>528</v>
+        <v>569</v>
       </c>
       <c r="L78" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M78" t="s">
-        <v>529</v>
+        <v>570</v>
       </c>
       <c r="N78" t="s">
-        <v>457</v>
+        <v>571</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>450</v>
+        <v>572</v>
       </c>
       <c r="D79" t="s">
-        <v>451</v>
+        <v>573</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>530</v>
+        <v>574</v>
       </c>
       <c r="I79" t="s">
-        <v>531</v>
+        <v>575</v>
       </c>
       <c r="J79" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K79" t="s">
-        <v>532</v>
+        <v>576</v>
       </c>
       <c r="L79" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="M79" t="s">
-        <v>533</v>
+        <v>577</v>
       </c>
       <c r="N79" t="s">
-        <v>457</v>
+        <v>578</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>534</v>
+        <v>579</v>
       </c>
       <c r="D80" t="s">
-        <v>535</v>
+        <v>580</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>536</v>
+        <v>574</v>
       </c>
       <c r="I80" t="s">
-        <v>537</v>
+        <v>581</v>
       </c>
       <c r="J80" t="s">
-        <v>261</v>
+        <v>568</v>
       </c>
       <c r="K80" t="s">
-        <v>538</v>
+        <v>582</v>
       </c>
       <c r="L80" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M80" t="s">
-        <v>539</v>
+        <v>583</v>
       </c>
       <c r="N80" t="s">
-        <v>540</v>
+        <v>584</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>541</v>
+        <v>585</v>
       </c>
       <c r="D81" t="s">
-        <v>542</v>
+        <v>586</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>543</v>
+        <v>587</v>
       </c>
       <c r="I81" t="s">
-        <v>544</v>
+        <v>588</v>
       </c>
       <c r="J81" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K81" t="s">
-        <v>545</v>
+        <v>589</v>
       </c>
       <c r="L81" t="s">
-        <v>546</v>
+        <v>22</v>
       </c>
       <c r="M81" t="s">
-        <v>547</v>
+        <v>590</v>
       </c>
       <c r="N81" t="s">
-        <v>548</v>
+        <v>591</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>541</v>
+        <v>592</v>
       </c>
       <c r="D82" t="s">
-        <v>542</v>
+        <v>593</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>549</v>
+        <v>594</v>
       </c>
       <c r="I82" t="s">
-        <v>550</v>
+        <v>595</v>
       </c>
       <c r="J82" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K82" t="s">
-        <v>551</v>
+        <v>596</v>
       </c>
       <c r="L82" t="s">
-        <v>546</v>
+        <v>22</v>
       </c>
       <c r="M82" t="s">
-        <v>552</v>
+        <v>597</v>
       </c>
       <c r="N82" t="s">
-        <v>548</v>
+        <v>598</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>541</v>
+        <v>599</v>
       </c>
       <c r="D83" t="s">
-        <v>542</v>
+        <v>600</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>553</v>
+        <v>601</v>
       </c>
       <c r="I83" t="s">
-        <v>554</v>
+        <v>602</v>
       </c>
       <c r="J83" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K83" t="s">
-        <v>555</v>
+        <v>603</v>
       </c>
       <c r="L83" t="s">
-        <v>546</v>
+        <v>22</v>
       </c>
       <c r="M83" t="s">
-        <v>556</v>
+        <v>604</v>
       </c>
       <c r="N83" t="s">
-        <v>548</v>
+        <v>605</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>541</v>
+        <v>606</v>
       </c>
       <c r="D84" t="s">
-        <v>542</v>
+        <v>607</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>557</v>
+        <v>608</v>
       </c>
       <c r="I84" t="s">
-        <v>558</v>
+        <v>609</v>
       </c>
       <c r="J84" t="s">
-        <v>23</v>
+        <v>610</v>
       </c>
       <c r="K84" t="s">
-        <v>559</v>
+        <v>611</v>
       </c>
       <c r="L84" t="s">
-        <v>546</v>
+        <v>135</v>
       </c>
       <c r="M84" t="s">
-        <v>560</v>
+        <v>612</v>
       </c>
       <c r="N84" t="s">
-        <v>548</v>
+        <v>613</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>541</v>
+        <v>606</v>
       </c>
       <c r="D85" t="s">
-        <v>542</v>
+        <v>607</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>561</v>
+        <v>614</v>
       </c>
       <c r="I85" t="s">
-        <v>562</v>
+        <v>615</v>
       </c>
       <c r="J85" t="s">
-        <v>23</v>
+        <v>610</v>
       </c>
       <c r="K85" t="s">
-        <v>563</v>
+        <v>616</v>
       </c>
       <c r="L85" t="s">
-        <v>546</v>
+        <v>135</v>
       </c>
       <c r="M85" t="s">
-        <v>564</v>
+        <v>617</v>
       </c>
       <c r="N85" t="s">
-        <v>548</v>
+        <v>613</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>565</v>
+        <v>618</v>
       </c>
       <c r="D86" t="s">
-        <v>566</v>
+        <v>619</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>567</v>
+        <v>620</v>
       </c>
       <c r="I86" t="s">
+        <v>621</v>
+      </c>
+      <c r="J86" t="s">
         <v>568</v>
       </c>
-      <c r="J86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K86" t="s">
-        <v>569</v>
+        <v>622</v>
       </c>
       <c r="L86" t="s">
-        <v>570</v>
+        <v>22</v>
       </c>
       <c r="M86" t="s">
-        <v>571</v>
+        <v>623</v>
       </c>
       <c r="N86" t="s">
-        <v>572</v>
+        <v>624</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>565</v>
+        <v>625</v>
       </c>
       <c r="D87" t="s">
-        <v>573</v>
+        <v>626</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>567</v>
+        <v>627</v>
       </c>
       <c r="I87" t="s">
-        <v>574</v>
+        <v>628</v>
       </c>
       <c r="J87" t="s">
-        <v>283</v>
+        <v>568</v>
       </c>
       <c r="K87" t="s">
-        <v>575</v>
+        <v>629</v>
       </c>
       <c r="L87" t="s">
-        <v>576</v>
+        <v>22</v>
       </c>
       <c r="M87" t="s">
-        <v>577</v>
+        <v>630</v>
       </c>
       <c r="N87" t="s">
-        <v>572</v>
+        <v>631</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>578</v>
+        <v>632</v>
       </c>
       <c r="D88" t="s">
-        <v>579</v>
+        <v>632</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>580</v>
+        <v>170</v>
       </c>
       <c r="I88" t="s">
-        <v>581</v>
+        <v>633</v>
       </c>
       <c r="J88" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K88" t="s">
-        <v>582</v>
+        <v>634</v>
       </c>
       <c r="L88" t="s">
-        <v>583</v>
+        <v>174</v>
       </c>
       <c r="M88" t="s">
-        <v>584</v>
+        <v>635</v>
       </c>
       <c r="N88" t="s">
-        <v>585</v>
+        <v>636</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>578</v>
+        <v>637</v>
       </c>
       <c r="D89" t="s">
-        <v>579</v>
+        <v>637</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>586</v>
+        <v>170</v>
       </c>
       <c r="I89" t="s">
-        <v>587</v>
+        <v>638</v>
       </c>
       <c r="J89" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="K89" t="s">
-        <v>588</v>
+        <v>639</v>
       </c>
       <c r="L89" t="s">
-        <v>583</v>
+        <v>174</v>
       </c>
       <c r="M89" t="s">
-        <v>589</v>
+        <v>640</v>
       </c>
       <c r="N89" t="s">
-        <v>585</v>
+        <v>641</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>578</v>
+        <v>642</v>
       </c>
       <c r="D90" t="s">
-        <v>579</v>
+        <v>643</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>590</v>
+        <v>644</v>
       </c>
       <c r="I90" t="s">
-        <v>591</v>
+        <v>645</v>
       </c>
       <c r="J90" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K90" t="s">
-        <v>592</v>
+        <v>646</v>
       </c>
       <c r="L90" t="s">
-        <v>583</v>
+        <v>22</v>
       </c>
       <c r="M90" t="s">
-        <v>593</v>
+        <v>647</v>
       </c>
       <c r="N90" t="s">
-        <v>585</v>
+        <v>648</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>578</v>
+        <v>649</v>
       </c>
       <c r="D91" t="s">
-        <v>579</v>
+        <v>650</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>594</v>
+        <v>651</v>
       </c>
       <c r="I91" t="s">
-        <v>595</v>
+        <v>652</v>
       </c>
       <c r="J91" t="s">
-        <v>23</v>
+        <v>610</v>
       </c>
       <c r="K91" t="s">
-        <v>596</v>
+        <v>653</v>
       </c>
       <c r="L91" t="s">
-        <v>583</v>
+        <v>98</v>
       </c>
       <c r="M91" t="s">
-        <v>597</v>
+        <v>654</v>
       </c>
       <c r="N91" t="s">
-        <v>585</v>
+        <v>655</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>578</v>
+        <v>649</v>
       </c>
       <c r="D92" t="s">
-        <v>579</v>
+        <v>650</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>598</v>
+        <v>656</v>
       </c>
       <c r="I92" t="s">
-        <v>599</v>
+        <v>657</v>
       </c>
       <c r="J92" t="s">
-        <v>23</v>
+        <v>610</v>
       </c>
       <c r="K92" t="s">
-        <v>600</v>
+        <v>658</v>
       </c>
       <c r="L92" t="s">
-        <v>583</v>
+        <v>98</v>
       </c>
       <c r="M92" t="s">
-        <v>601</v>
+        <v>659</v>
       </c>
       <c r="N92" t="s">
-        <v>585</v>
+        <v>655</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>578</v>
+        <v>660</v>
       </c>
       <c r="D93" t="s">
-        <v>579</v>
+        <v>63</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>602</v>
+        <v>661</v>
       </c>
       <c r="I93" t="s">
-        <v>603</v>
+        <v>662</v>
       </c>
       <c r="J93" t="s">
-        <v>23</v>
+        <v>366</v>
       </c>
       <c r="K93" t="s">
-        <v>604</v>
+        <v>663</v>
       </c>
       <c r="L93" t="s">
-        <v>583</v>
+        <v>98</v>
       </c>
       <c r="M93" t="s">
-        <v>605</v>
+        <v>664</v>
       </c>
       <c r="N93" t="s">
-        <v>585</v>
+        <v>665</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>578</v>
+        <v>666</v>
       </c>
       <c r="D94" t="s">
-        <v>579</v>
-[...3 lines deleted...]
-      <c r="G94"/>
+        <v>607</v>
+      </c>
+      <c r="E94" t="s">
+        <v>667</v>
+      </c>
+      <c r="F94" t="s">
+        <v>668</v>
+      </c>
+      <c r="G94" t="s">
+        <v>669</v>
+      </c>
       <c r="H94" t="s">
-        <v>606</v>
+        <v>670</v>
       </c>
       <c r="I94" t="s">
-        <v>607</v>
+        <v>671</v>
       </c>
       <c r="J94" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K94" t="s">
-        <v>608</v>
+        <v>672</v>
       </c>
       <c r="L94" t="s">
-        <v>583</v>
+        <v>210</v>
       </c>
       <c r="M94" t="s">
-        <v>609</v>
+        <v>673</v>
       </c>
       <c r="N94" t="s">
-        <v>585</v>
+        <v>674</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>610</v>
+        <v>675</v>
       </c>
       <c r="D95" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G95"/>
+        <v>607</v>
+      </c>
+      <c r="E95" t="s">
+        <v>676</v>
+      </c>
+      <c r="F95" t="s">
+        <v>677</v>
+      </c>
+      <c r="G95" t="s">
+        <v>678</v>
+      </c>
       <c r="H95" t="s">
-        <v>611</v>
+        <v>679</v>
       </c>
       <c r="I95" t="s">
-        <v>612</v>
+        <v>680</v>
       </c>
       <c r="J95" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K95" t="s">
-        <v>613</v>
+        <v>681</v>
       </c>
       <c r="L95" t="s">
-        <v>614</v>
+        <v>200</v>
       </c>
       <c r="M95" t="s">
-        <v>615</v>
+        <v>682</v>
       </c>
       <c r="N95" t="s">
-        <v>616</v>
+        <v>683</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>617</v>
+        <v>675</v>
       </c>
       <c r="D96" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G96"/>
+        <v>607</v>
+      </c>
+      <c r="E96" t="s">
+        <v>676</v>
+      </c>
+      <c r="F96" t="s">
+        <v>677</v>
+      </c>
+      <c r="G96" t="s">
+        <v>678</v>
+      </c>
       <c r="H96" t="s">
-        <v>618</v>
+        <v>684</v>
       </c>
       <c r="I96" t="s">
-        <v>619</v>
+        <v>685</v>
       </c>
       <c r="J96" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K96" t="s">
-        <v>620</v>
+        <v>686</v>
       </c>
       <c r="L96" t="s">
-        <v>621</v>
+        <v>200</v>
       </c>
       <c r="M96" t="s">
-        <v>622</v>
+        <v>687</v>
       </c>
       <c r="N96" t="s">
-        <v>623</v>
+        <v>683</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>624</v>
+        <v>688</v>
       </c>
       <c r="D97" t="s">
-        <v>118</v>
+        <v>689</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>625</v>
+        <v>690</v>
       </c>
       <c r="I97" t="s">
-        <v>626</v>
+        <v>691</v>
       </c>
       <c r="J97" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K97" t="s">
-        <v>627</v>
+        <v>692</v>
       </c>
       <c r="L97" t="s">
-        <v>628</v>
+        <v>22</v>
       </c>
       <c r="M97" t="s">
-        <v>629</v>
+        <v>693</v>
       </c>
       <c r="N97" t="s">
-        <v>630</v>
+        <v>694</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>631</v>
+        <v>695</v>
       </c>
       <c r="D98" t="s">
-        <v>632</v>
+        <v>696</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>633</v>
+        <v>697</v>
       </c>
       <c r="I98" t="s">
-        <v>634</v>
+        <v>698</v>
       </c>
       <c r="J98" t="s">
-        <v>33</v>
+        <v>366</v>
       </c>
       <c r="K98" t="s">
-        <v>635</v>
+        <v>699</v>
       </c>
       <c r="L98" t="s">
-        <v>636</v>
+        <v>98</v>
       </c>
       <c r="M98" t="s">
-        <v>637</v>
+        <v>700</v>
       </c>
       <c r="N98" t="s">
-        <v>638</v>
+        <v>701</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>639</v>
+        <v>702</v>
       </c>
       <c r="D99" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>640</v>
+        <v>703</v>
       </c>
       <c r="I99" t="s">
-        <v>641</v>
+        <v>704</v>
       </c>
       <c r="J99" t="s">
-        <v>283</v>
+        <v>366</v>
       </c>
       <c r="K99" t="s">
-        <v>642</v>
+        <v>705</v>
       </c>
       <c r="L99" t="s">
-        <v>643</v>
+        <v>127</v>
       </c>
       <c r="M99" t="s">
-        <v>644</v>
+        <v>706</v>
       </c>
       <c r="N99" t="s">
-        <v>645</v>
+        <v>707</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>646</v>
+        <v>708</v>
       </c>
       <c r="D100" t="s">
-        <v>647</v>
+        <v>708</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>648</v>
+        <v>170</v>
       </c>
       <c r="I100" t="s">
-        <v>649</v>
+        <v>709</v>
       </c>
       <c r="J100" t="s">
-        <v>261</v>
+        <v>348</v>
       </c>
       <c r="K100" t="s">
-        <v>650</v>
+        <v>710</v>
       </c>
       <c r="L100" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M100" t="s">
-        <v>651</v>
+        <v>711</v>
       </c>
       <c r="N100" t="s">
-        <v>652</v>
+        <v>712</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>653</v>
+        <v>713</v>
       </c>
       <c r="D101" t="s">
-        <v>118</v>
+        <v>714</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>654</v>
+        <v>715</v>
       </c>
       <c r="I101" t="s">
-        <v>655</v>
+        <v>716</v>
       </c>
       <c r="J101" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K101" t="s">
-        <v>656</v>
+        <v>717</v>
       </c>
       <c r="L101" t="s">
-        <v>657</v>
+        <v>22</v>
       </c>
       <c r="M101" t="s">
-        <v>658</v>
+        <v>718</v>
       </c>
       <c r="N101" t="s">
-        <v>659</v>
+        <v>719</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>660</v>
+        <v>720</v>
       </c>
       <c r="D102" t="s">
-        <v>118</v>
+        <v>721</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>661</v>
+        <v>722</v>
       </c>
       <c r="I102" t="s">
-        <v>662</v>
+        <v>723</v>
       </c>
       <c r="J102" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="K102" t="s">
-        <v>663</v>
+        <v>724</v>
       </c>
       <c r="L102" t="s">
-        <v>664</v>
+        <v>22</v>
       </c>
       <c r="M102" t="s">
-        <v>665</v>
+        <v>725</v>
       </c>
       <c r="N102" t="s">
-        <v>666</v>
+        <v>726</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>667</v>
+        <v>727</v>
       </c>
       <c r="D103" t="s">
-        <v>668</v>
+        <v>728</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>669</v>
+        <v>729</v>
       </c>
       <c r="I103" t="s">
-        <v>670</v>
+        <v>730</v>
       </c>
       <c r="J103" t="s">
-        <v>261</v>
+        <v>610</v>
       </c>
       <c r="K103" t="s">
-        <v>671</v>
+        <v>731</v>
       </c>
       <c r="L103" t="s">
-        <v>44</v>
+        <v>732</v>
       </c>
       <c r="M103" t="s">
-        <v>672</v>
+        <v>733</v>
       </c>
       <c r="N103" t="s">
-        <v>673</v>
+        <v>734</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>674</v>
+        <v>735</v>
       </c>
       <c r="D104" t="s">
-        <v>675</v>
+        <v>736</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>676</v>
+        <v>737</v>
       </c>
       <c r="I104" t="s">
-        <v>677</v>
+        <v>738</v>
       </c>
       <c r="J104" t="s">
-        <v>261</v>
+        <v>568</v>
       </c>
       <c r="K104" t="s">
-        <v>678</v>
+        <v>739</v>
       </c>
       <c r="L104" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M104" t="s">
-        <v>679</v>
+        <v>740</v>
       </c>
       <c r="N104" t="s">
-        <v>680</v>
+        <v>741</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>681</v>
+        <v>742</v>
       </c>
       <c r="D105" t="s">
-        <v>682</v>
+        <v>743</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>683</v>
+        <v>744</v>
       </c>
       <c r="I105" t="s">
-        <v>684</v>
+        <v>745</v>
       </c>
       <c r="J105" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="K105" t="s">
-        <v>685</v>
+        <v>746</v>
       </c>
       <c r="L105" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M105" t="s">
-        <v>686</v>
+        <v>747</v>
       </c>
       <c r="N105" t="s">
-        <v>687</v>
+        <v>748</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>688</v>
+        <v>749</v>
       </c>
       <c r="D106" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G106"/>
+        <v>607</v>
+      </c>
+      <c r="E106" t="s">
+        <v>750</v>
+      </c>
+      <c r="F106" t="s">
+        <v>751</v>
+      </c>
+      <c r="G106" t="s">
+        <v>752</v>
+      </c>
       <c r="H106" t="s">
-        <v>689</v>
+        <v>753</v>
       </c>
       <c r="I106" t="s">
-        <v>690</v>
+        <v>754</v>
       </c>
       <c r="J106" t="s">
-        <v>283</v>
+        <v>610</v>
       </c>
       <c r="K106" t="s">
-        <v>691</v>
+        <v>755</v>
       </c>
       <c r="L106" t="s">
-        <v>692</v>
+        <v>200</v>
       </c>
       <c r="M106" t="s">
-        <v>693</v>
+        <v>756</v>
       </c>
       <c r="N106" t="s">
-        <v>694</v>
+        <v>757</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>695</v>
+        <v>758</v>
       </c>
       <c r="D107" t="s">
-        <v>118</v>
+        <v>759</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>696</v>
+        <v>760</v>
       </c>
       <c r="I107" t="s">
-        <v>697</v>
+        <v>761</v>
       </c>
       <c r="J107" t="s">
-        <v>283</v>
+        <v>610</v>
       </c>
       <c r="K107" t="s">
-        <v>698</v>
+        <v>762</v>
       </c>
       <c r="L107" t="s">
-        <v>699</v>
+        <v>763</v>
       </c>
       <c r="M107" t="s">
-        <v>700</v>
+        <v>764</v>
       </c>
       <c r="N107" t="s">
-        <v>701</v>
+        <v>765</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>702</v>
+        <v>766</v>
       </c>
       <c r="D108" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G108"/>
+        <v>607</v>
+      </c>
+      <c r="E108" t="s">
+        <v>767</v>
+      </c>
+      <c r="F108" t="s">
+        <v>768</v>
+      </c>
+      <c r="G108" t="s">
+        <v>769</v>
+      </c>
       <c r="H108" t="s">
-        <v>696</v>
+        <v>770</v>
       </c>
       <c r="I108" t="s">
-        <v>703</v>
+        <v>771</v>
       </c>
       <c r="J108" t="s">
-        <v>283</v>
+        <v>610</v>
       </c>
       <c r="K108" t="s">
-        <v>704</v>
+        <v>772</v>
       </c>
       <c r="L108" t="s">
-        <v>705</v>
+        <v>210</v>
       </c>
       <c r="M108" t="s">
-        <v>706</v>
+        <v>773</v>
       </c>
       <c r="N108" t="s">
-        <v>707</v>
+        <v>774</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>708</v>
+        <v>775</v>
       </c>
       <c r="D109" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G109"/>
+        <v>607</v>
+      </c>
+      <c r="E109" t="s">
+        <v>776</v>
+      </c>
+      <c r="F109" t="s">
+        <v>777</v>
+      </c>
+      <c r="G109" t="s">
+        <v>778</v>
+      </c>
       <c r="H109" t="s">
-        <v>709</v>
+        <v>779</v>
       </c>
       <c r="I109" t="s">
-        <v>710</v>
+        <v>780</v>
       </c>
       <c r="J109" t="s">
-        <v>283</v>
+        <v>610</v>
       </c>
       <c r="K109" t="s">
-        <v>711</v>
+        <v>781</v>
       </c>
       <c r="L109" t="s">
-        <v>712</v>
+        <v>210</v>
       </c>
       <c r="M109" t="s">
-        <v>713</v>
+        <v>782</v>
       </c>
       <c r="N109" t="s">
-        <v>714</v>
+        <v>783</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>715</v>
+        <v>784</v>
       </c>
       <c r="D110" t="s">
-        <v>118</v>
+        <v>785</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>716</v>
+        <v>786</v>
       </c>
       <c r="I110" t="s">
-        <v>717</v>
+        <v>787</v>
       </c>
       <c r="J110" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="K110" t="s">
-        <v>718</v>
+        <v>788</v>
       </c>
       <c r="L110" t="s">
-        <v>719</v>
+        <v>22</v>
       </c>
       <c r="M110" t="s">
-        <v>720</v>
+        <v>789</v>
       </c>
       <c r="N110" t="s">
-        <v>721</v>
+        <v>790</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>722</v>
+        <v>791</v>
       </c>
       <c r="D111" t="s">
-        <v>566</v>
-[...9 lines deleted...]
-      </c>
+        <v>792</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
       <c r="H111" t="s">
-        <v>726</v>
+        <v>793</v>
       </c>
       <c r="I111" t="s">
-        <v>727</v>
+        <v>794</v>
       </c>
       <c r="J111" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="K111" t="s">
-        <v>728</v>
+        <v>795</v>
       </c>
       <c r="L111" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="M111" t="s">
-        <v>729</v>
+        <v>796</v>
       </c>
       <c r="N111" t="s">
-        <v>730</v>
+        <v>797</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>731</v>
+        <v>798</v>
       </c>
       <c r="D112" t="s">
-        <v>732</v>
+        <v>799</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>733</v>
+        <v>800</v>
       </c>
       <c r="I112" t="s">
-        <v>734</v>
+        <v>801</v>
       </c>
       <c r="J112" t="s">
-        <v>735</v>
+        <v>568</v>
       </c>
       <c r="K112" t="s">
-        <v>736</v>
+        <v>802</v>
       </c>
       <c r="L112" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M112" t="s">
-        <v>737</v>
+        <v>803</v>
       </c>
       <c r="N112" t="s">
-        <v>738</v>
+        <v>804</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>739</v>
+        <v>805</v>
       </c>
       <c r="D113" t="s">
-        <v>118</v>
+        <v>806</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>740</v>
+        <v>807</v>
       </c>
       <c r="I113" t="s">
-        <v>741</v>
+        <v>808</v>
       </c>
       <c r="J113" t="s">
-        <v>283</v>
+        <v>568</v>
       </c>
       <c r="K113" t="s">
-        <v>742</v>
+        <v>809</v>
       </c>
       <c r="L113" t="s">
-        <v>743</v>
+        <v>22</v>
       </c>
       <c r="M113" t="s">
-        <v>744</v>
+        <v>810</v>
       </c>
       <c r="N113" t="s">
-        <v>745</v>
+        <v>811</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>746</v>
+        <v>812</v>
       </c>
       <c r="D114" t="s">
-        <v>566</v>
-[...9 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
       <c r="H114" t="s">
-        <v>750</v>
+        <v>814</v>
       </c>
       <c r="I114" t="s">
-        <v>751</v>
+        <v>815</v>
       </c>
       <c r="J114" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="K114" t="s">
-        <v>752</v>
+        <v>816</v>
       </c>
       <c r="L114" t="s">
-        <v>409</v>
+        <v>22</v>
       </c>
       <c r="M114" t="s">
-        <v>753</v>
+        <v>817</v>
       </c>
       <c r="N114" t="s">
-        <v>754</v>
+        <v>818</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>755</v>
+        <v>819</v>
       </c>
       <c r="D115" t="s">
-        <v>566</v>
-[...9 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115"/>
       <c r="H115" t="s">
-        <v>759</v>
+        <v>821</v>
       </c>
       <c r="I115" t="s">
-        <v>760</v>
+        <v>822</v>
       </c>
       <c r="J115" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="K115" t="s">
-        <v>761</v>
+        <v>823</v>
       </c>
       <c r="L115" t="s">
-        <v>409</v>
+        <v>22</v>
       </c>
       <c r="M115" t="s">
-        <v>762</v>
+        <v>824</v>
       </c>
       <c r="N115" t="s">
-        <v>763</v>
+        <v>825</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>764</v>
+        <v>826</v>
       </c>
       <c r="D116" t="s">
-        <v>118</v>
+        <v>827</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>765</v>
+        <v>828</v>
       </c>
       <c r="I116" t="s">
-        <v>766</v>
+        <v>829</v>
       </c>
       <c r="J116" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="K116" t="s">
-        <v>767</v>
+        <v>830</v>
       </c>
       <c r="L116" t="s">
-        <v>768</v>
+        <v>22</v>
       </c>
       <c r="M116" t="s">
-        <v>769</v>
+        <v>831</v>
       </c>
       <c r="N116" t="s">
-        <v>770</v>
+        <v>832</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>771</v>
+        <v>833</v>
       </c>
       <c r="D117" t="s">
-        <v>772</v>
+        <v>834</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>773</v>
+        <v>835</v>
       </c>
       <c r="I117" t="s">
-        <v>774</v>
+        <v>836</v>
       </c>
       <c r="J117" t="s">
-        <v>735</v>
+        <v>568</v>
       </c>
       <c r="K117" t="s">
-        <v>775</v>
+        <v>837</v>
       </c>
       <c r="L117" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M117" t="s">
-        <v>776</v>
+        <v>838</v>
       </c>
       <c r="N117" t="s">
-        <v>777</v>
+        <v>839</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>778</v>
+        <v>840</v>
       </c>
       <c r="D118" t="s">
-        <v>118</v>
+        <v>841</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>779</v>
+        <v>842</v>
       </c>
       <c r="I118" t="s">
-        <v>780</v>
+        <v>843</v>
       </c>
       <c r="J118" t="s">
-        <v>283</v>
+        <v>568</v>
       </c>
       <c r="K118" t="s">
-        <v>781</v>
+        <v>844</v>
       </c>
       <c r="L118" t="s">
-        <v>782</v>
+        <v>22</v>
       </c>
       <c r="M118" t="s">
-        <v>783</v>
+        <v>845</v>
       </c>
       <c r="N118" t="s">
-        <v>784</v>
+        <v>846</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>785</v>
+        <v>847</v>
       </c>
       <c r="D119" t="s">
-        <v>566</v>
-[...9 lines deleted...]
-      </c>
+        <v>848</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
       <c r="H119" t="s">
-        <v>789</v>
+        <v>849</v>
       </c>
       <c r="I119" t="s">
-        <v>790</v>
+        <v>850</v>
       </c>
       <c r="J119" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="K119" t="s">
-        <v>791</v>
+        <v>851</v>
       </c>
       <c r="L119" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="M119" t="s">
-        <v>792</v>
+        <v>852</v>
       </c>
       <c r="N119" t="s">
-        <v>793</v>
+        <v>853</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>794</v>
+        <v>854</v>
       </c>
       <c r="D120" t="s">
-        <v>795</v>
+        <v>855</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>796</v>
+        <v>856</v>
       </c>
       <c r="I120" t="s">
-        <v>797</v>
+        <v>857</v>
       </c>
       <c r="J120" t="s">
-        <v>283</v>
+        <v>568</v>
       </c>
       <c r="K120" t="s">
-        <v>798</v>
+        <v>858</v>
       </c>
       <c r="L120" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M120" t="s">
-        <v>799</v>
+        <v>859</v>
       </c>
       <c r="N120" t="s">
-        <v>800</v>
+        <v>860</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>801</v>
+        <v>861</v>
       </c>
       <c r="D121" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G121"/>
+        <v>607</v>
+      </c>
+      <c r="E121" t="s">
+        <v>862</v>
+      </c>
+      <c r="F121" t="s">
+        <v>863</v>
+      </c>
+      <c r="G121" t="s">
+        <v>864</v>
+      </c>
       <c r="H121" t="s">
-        <v>802</v>
+        <v>865</v>
       </c>
       <c r="I121" t="s">
-        <v>803</v>
+        <v>866</v>
       </c>
       <c r="J121" t="s">
-        <v>283</v>
+        <v>29</v>
       </c>
       <c r="K121" t="s">
-        <v>804</v>
+        <v>867</v>
       </c>
       <c r="L121" t="s">
-        <v>805</v>
+        <v>200</v>
       </c>
       <c r="M121" t="s">
-        <v>806</v>
+        <v>868</v>
       </c>
       <c r="N121" t="s">
-        <v>807</v>
+        <v>869</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>808</v>
+        <v>861</v>
       </c>
       <c r="D122" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      <c r="G122"/>
+        <v>607</v>
+      </c>
+      <c r="E122" t="s">
+        <v>862</v>
+      </c>
+      <c r="F122" t="s">
+        <v>863</v>
+      </c>
+      <c r="G122" t="s">
+        <v>864</v>
+      </c>
       <c r="H122" t="s">
-        <v>810</v>
+        <v>870</v>
       </c>
       <c r="I122" t="s">
-        <v>811</v>
+        <v>871</v>
       </c>
       <c r="J122" t="s">
-        <v>735</v>
+        <v>29</v>
       </c>
       <c r="K122" t="s">
-        <v>812</v>
+        <v>872</v>
       </c>
       <c r="L122" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M122" t="s">
-        <v>813</v>
+        <v>873</v>
       </c>
       <c r="N122" t="s">
-        <v>814</v>
+        <v>869</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>815</v>
+        <v>874</v>
       </c>
       <c r="D123" t="s">
-        <v>816</v>
-[...3 lines deleted...]
-      <c r="G123"/>
+        <v>607</v>
+      </c>
+      <c r="E123" t="s">
+        <v>875</v>
+      </c>
+      <c r="F123" t="s">
+        <v>876</v>
+      </c>
+      <c r="G123" t="s">
+        <v>877</v>
+      </c>
       <c r="H123" t="s">
-        <v>817</v>
+        <v>878</v>
       </c>
       <c r="I123" t="s">
-        <v>818</v>
+        <v>879</v>
       </c>
       <c r="J123" t="s">
-        <v>735</v>
+        <v>29</v>
       </c>
       <c r="K123" t="s">
-        <v>819</v>
+        <v>880</v>
       </c>
       <c r="L123" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M123" t="s">
-        <v>820</v>
+        <v>881</v>
       </c>
       <c r="N123" t="s">
-        <v>821</v>
+        <v>882</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>822</v>
+        <v>874</v>
       </c>
       <c r="D124" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      <c r="G124"/>
+        <v>607</v>
+      </c>
+      <c r="E124" t="s">
+        <v>875</v>
+      </c>
+      <c r="F124" t="s">
+        <v>876</v>
+      </c>
+      <c r="G124" t="s">
+        <v>877</v>
+      </c>
       <c r="H124" t="s">
-        <v>824</v>
+        <v>883</v>
       </c>
       <c r="I124" t="s">
-        <v>825</v>
+        <v>884</v>
       </c>
       <c r="J124" t="s">
-        <v>735</v>
+        <v>29</v>
       </c>
       <c r="K124" t="s">
-        <v>826</v>
+        <v>885</v>
       </c>
       <c r="L124" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M124" t="s">
-        <v>827</v>
+        <v>886</v>
       </c>
       <c r="N124" t="s">
-        <v>828</v>
+        <v>882</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>829</v>
+        <v>887</v>
       </c>
       <c r="D125" t="s">
-        <v>118</v>
+        <v>888</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>830</v>
+        <v>889</v>
       </c>
       <c r="I125" t="s">
-        <v>831</v>
+        <v>890</v>
       </c>
       <c r="J125" t="s">
-        <v>283</v>
+        <v>568</v>
       </c>
       <c r="K125" t="s">
-        <v>832</v>
+        <v>891</v>
       </c>
       <c r="L125" t="s">
-        <v>833</v>
+        <v>22</v>
       </c>
       <c r="M125" t="s">
-        <v>834</v>
+        <v>892</v>
       </c>
       <c r="N125" t="s">
-        <v>835</v>
+        <v>893</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>836</v>
+        <v>894</v>
       </c>
       <c r="D126" t="s">
-        <v>837</v>
+        <v>895</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>838</v>
+        <v>896</v>
       </c>
       <c r="I126" t="s">
-        <v>839</v>
+        <v>897</v>
       </c>
       <c r="J126" t="s">
-        <v>440</v>
+        <v>568</v>
       </c>
       <c r="K126" t="s">
-        <v>840</v>
+        <v>898</v>
       </c>
       <c r="L126" t="s">
-        <v>841</v>
+        <v>22</v>
       </c>
       <c r="M126" t="s">
-        <v>842</v>
+        <v>899</v>
       </c>
       <c r="N126" t="s">
-        <v>843</v>
+        <v>900</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>844</v>
+        <v>901</v>
       </c>
       <c r="D127" t="s">
-        <v>118</v>
+        <v>902</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>845</v>
+        <v>903</v>
       </c>
       <c r="I127" t="s">
-        <v>846</v>
+        <v>904</v>
       </c>
       <c r="J127" t="s">
-        <v>283</v>
+        <v>568</v>
       </c>
       <c r="K127" t="s">
-        <v>847</v>
+        <v>905</v>
       </c>
       <c r="L127" t="s">
-        <v>848</v>
+        <v>22</v>
       </c>
       <c r="M127" t="s">
-        <v>849</v>
+        <v>906</v>
       </c>
       <c r="N127" t="s">
-        <v>850</v>
+        <v>907</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>851</v>
+        <v>908</v>
       </c>
       <c r="D128" t="s">
-        <v>118</v>
+        <v>909</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>852</v>
+        <v>910</v>
       </c>
       <c r="I128" t="s">
-        <v>853</v>
+        <v>911</v>
       </c>
       <c r="J128" t="s">
-        <v>283</v>
+        <v>568</v>
       </c>
       <c r="K128" t="s">
-        <v>854</v>
+        <v>912</v>
       </c>
       <c r="L128" t="s">
-        <v>855</v>
+        <v>22</v>
       </c>
       <c r="M128" t="s">
-        <v>856</v>
+        <v>913</v>
       </c>
       <c r="N128" t="s">
-        <v>857</v>
+        <v>914</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>858</v>
+        <v>915</v>
       </c>
       <c r="D129" t="s">
-        <v>859</v>
-[...9 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
       <c r="H129" t="s">
-        <v>863</v>
+        <v>917</v>
       </c>
       <c r="I129" t="s">
-        <v>864</v>
+        <v>918</v>
       </c>
       <c r="J129" t="s">
-        <v>865</v>
+        <v>568</v>
       </c>
       <c r="K129" t="s">
-        <v>866</v>
+        <v>919</v>
       </c>
       <c r="L129" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M129" t="s">
-        <v>867</v>
+        <v>920</v>
       </c>
       <c r="N129" t="s">
-        <v>868</v>
+        <v>921</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>869</v>
+        <v>922</v>
       </c>
       <c r="D130" t="s">
-        <v>870</v>
+        <v>923</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>871</v>
+        <v>924</v>
       </c>
       <c r="I130" t="s">
-        <v>872</v>
+        <v>925</v>
       </c>
       <c r="J130" t="s">
-        <v>735</v>
+        <v>568</v>
       </c>
       <c r="K130" t="s">
-        <v>873</v>
+        <v>926</v>
       </c>
       <c r="L130" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M130" t="s">
-        <v>874</v>
+        <v>927</v>
       </c>
       <c r="N130" t="s">
-        <v>875</v>
+        <v>928</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>876</v>
+        <v>929</v>
       </c>
       <c r="D131" t="s">
-        <v>118</v>
+        <v>930</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>877</v>
+        <v>931</v>
       </c>
       <c r="I131" t="s">
-        <v>878</v>
+        <v>932</v>
       </c>
       <c r="J131" t="s">
-        <v>283</v>
+        <v>610</v>
       </c>
       <c r="K131" t="s">
-        <v>879</v>
+        <v>933</v>
       </c>
       <c r="L131" t="s">
-        <v>880</v>
+        <v>934</v>
       </c>
       <c r="M131" t="s">
-        <v>881</v>
+        <v>935</v>
       </c>
       <c r="N131" t="s">
-        <v>882</v>
+        <v>936</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>883</v>
+        <v>937</v>
       </c>
       <c r="D132" t="s">
-        <v>884</v>
+        <v>938</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>885</v>
+        <v>939</v>
       </c>
       <c r="I132" t="s">
-        <v>886</v>
+        <v>940</v>
       </c>
       <c r="J132" t="s">
-        <v>735</v>
+        <v>366</v>
       </c>
       <c r="K132" t="s">
-        <v>887</v>
+        <v>941</v>
       </c>
       <c r="L132" t="s">
-        <v>888</v>
+        <v>942</v>
       </c>
       <c r="M132" t="s">
-        <v>889</v>
+        <v>943</v>
       </c>
       <c r="N132" t="s">
-        <v>890</v>
+        <v>944</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>891</v>
+        <v>945</v>
       </c>
       <c r="D133" t="s">
-        <v>892</v>
+        <v>946</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>893</v>
+        <v>947</v>
       </c>
       <c r="I133" t="s">
-        <v>894</v>
+        <v>948</v>
       </c>
       <c r="J133" t="s">
-        <v>735</v>
+        <v>568</v>
       </c>
       <c r="K133" t="s">
-        <v>895</v>
+        <v>949</v>
       </c>
       <c r="L133" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M133" t="s">
-        <v>896</v>
+        <v>950</v>
       </c>
       <c r="N133" t="s">
-        <v>897</v>
+        <v>951</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>898</v>
+        <v>952</v>
       </c>
       <c r="D134" t="s">
-        <v>899</v>
+        <v>953</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>900</v>
+        <v>954</v>
       </c>
       <c r="I134" t="s">
-        <v>901</v>
+        <v>955</v>
       </c>
       <c r="J134" t="s">
-        <v>735</v>
+        <v>568</v>
       </c>
       <c r="K134" t="s">
-        <v>902</v>
+        <v>956</v>
       </c>
       <c r="L134" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M134" t="s">
-        <v>903</v>
+        <v>957</v>
       </c>
       <c r="N134" t="s">
-        <v>904</v>
+        <v>958</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>905</v>
+        <v>959</v>
       </c>
       <c r="D135" t="s">
-        <v>118</v>
+        <v>960</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>906</v>
+        <v>961</v>
       </c>
       <c r="I135" t="s">
-        <v>907</v>
+        <v>962</v>
       </c>
       <c r="J135" t="s">
-        <v>283</v>
+        <v>568</v>
       </c>
       <c r="K135" t="s">
-        <v>908</v>
+        <v>963</v>
       </c>
       <c r="L135" t="s">
-        <v>909</v>
+        <v>22</v>
       </c>
       <c r="M135" t="s">
-        <v>910</v>
+        <v>964</v>
       </c>
       <c r="N135" t="s">
-        <v>911</v>
+        <v>965</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>912</v>
+        <v>966</v>
       </c>
       <c r="D136" t="s">
-        <v>913</v>
+        <v>967</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>914</v>
+        <v>968</v>
       </c>
       <c r="I136" t="s">
-        <v>915</v>
+        <v>969</v>
       </c>
       <c r="J136" t="s">
-        <v>283</v>
+        <v>610</v>
       </c>
       <c r="K136" t="s">
-        <v>916</v>
+        <v>970</v>
       </c>
       <c r="L136" t="s">
-        <v>917</v>
+        <v>971</v>
       </c>
       <c r="M136" t="s">
-        <v>918</v>
+        <v>972</v>
       </c>
       <c r="N136" t="s">
-        <v>919</v>
+        <v>973</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>920</v>
+        <v>974</v>
       </c>
       <c r="D137" t="s">
-        <v>921</v>
+        <v>975</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>922</v>
+        <v>976</v>
       </c>
       <c r="I137" t="s">
-        <v>923</v>
+        <v>977</v>
       </c>
       <c r="J137" t="s">
-        <v>440</v>
+        <v>978</v>
       </c>
       <c r="K137" t="s">
-        <v>924</v>
+        <v>979</v>
       </c>
       <c r="L137" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M137" t="s">
-        <v>925</v>
+        <v>980</v>
       </c>
       <c r="N137" t="s">
-        <v>926</v>
+        <v>981</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>927</v>
+        <v>982</v>
       </c>
       <c r="D138" t="s">
-        <v>928</v>
+        <v>983</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>929</v>
+        <v>984</v>
       </c>
       <c r="I138" t="s">
-        <v>930</v>
+        <v>985</v>
       </c>
       <c r="J138" t="s">
-        <v>440</v>
+        <v>978</v>
       </c>
       <c r="K138" t="s">
-        <v>931</v>
+        <v>986</v>
       </c>
       <c r="L138" t="s">
-        <v>932</v>
+        <v>22</v>
       </c>
       <c r="M138" t="s">
-        <v>933</v>
+        <v>987</v>
       </c>
       <c r="N138" t="s">
-        <v>934</v>
+        <v>988</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>935</v>
+        <v>989</v>
       </c>
       <c r="D139" t="s">
-        <v>566</v>
+        <v>990</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>936</v>
+        <v>991</v>
       </c>
       <c r="I139" t="s">
-        <v>937</v>
+        <v>992</v>
       </c>
       <c r="J139" t="s">
-        <v>440</v>
+        <v>978</v>
       </c>
       <c r="K139" t="s">
-        <v>938</v>
+        <v>993</v>
       </c>
       <c r="L139" t="s">
-        <v>939</v>
+        <v>22</v>
       </c>
       <c r="M139" t="s">
-        <v>940</v>
+        <v>994</v>
       </c>
       <c r="N139" t="s">
-        <v>941</v>
+        <v>995</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>942</v>
+        <v>996</v>
       </c>
       <c r="D140" t="s">
-        <v>118</v>
+        <v>997</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>943</v>
+        <v>998</v>
       </c>
       <c r="I140" t="s">
-        <v>944</v>
+        <v>999</v>
       </c>
       <c r="J140" t="s">
-        <v>283</v>
+        <v>610</v>
       </c>
       <c r="K140" t="s">
-        <v>945</v>
+        <v>1000</v>
       </c>
       <c r="L140" t="s">
-        <v>946</v>
+        <v>1001</v>
       </c>
       <c r="M140" t="s">
-        <v>947</v>
+        <v>1002</v>
       </c>
       <c r="N140" t="s">
-        <v>948</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>949</v>
+        <v>1004</v>
       </c>
       <c r="D141" t="s">
-        <v>950</v>
+        <v>997</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>951</v>
+        <v>1005</v>
       </c>
       <c r="I141" t="s">
-        <v>952</v>
+        <v>1006</v>
       </c>
       <c r="J141" t="s">
-        <v>440</v>
+        <v>610</v>
       </c>
       <c r="K141" t="s">
-        <v>953</v>
+        <v>1007</v>
       </c>
       <c r="L141" t="s">
-        <v>71</v>
+        <v>1008</v>
       </c>
       <c r="M141" t="s">
-        <v>954</v>
+        <v>1009</v>
       </c>
       <c r="N141" t="s">
-        <v>955</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>956</v>
+        <v>1011</v>
       </c>
       <c r="D142" t="s">
-        <v>957</v>
+        <v>1012</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>958</v>
+        <v>1013</v>
       </c>
       <c r="I142" t="s">
-        <v>959</v>
+        <v>1014</v>
       </c>
       <c r="J142" t="s">
-        <v>440</v>
+        <v>610</v>
       </c>
       <c r="K142" t="s">
-        <v>960</v>
+        <v>1015</v>
       </c>
       <c r="L142" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="M142" t="s">
-        <v>961</v>
+        <v>1016</v>
       </c>
       <c r="N142" t="s">
-        <v>962</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>963</v>
+        <v>1018</v>
       </c>
       <c r="D143" t="s">
-        <v>964</v>
+        <v>1012</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>965</v>
+        <v>614</v>
       </c>
       <c r="I143" t="s">
-        <v>966</v>
+        <v>1019</v>
       </c>
       <c r="J143" t="s">
-        <v>440</v>
+        <v>1020</v>
       </c>
       <c r="K143" t="s">
-        <v>967</v>
+        <v>1021</v>
       </c>
       <c r="L143" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="M143" t="s">
-        <v>968</v>
+        <v>1022</v>
       </c>
       <c r="N143" t="s">
-        <v>969</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
-      <c r="C144"/>
+      <c r="C144" t="s">
+        <v>1018</v>
+      </c>
       <c r="D144" t="s">
-        <v>970</v>
+        <v>1012</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>971</v>
+        <v>1024</v>
       </c>
       <c r="I144" t="s">
-        <v>972</v>
+        <v>1025</v>
       </c>
       <c r="J144" t="s">
-        <v>973</v>
+        <v>1020</v>
       </c>
       <c r="K144" t="s">
-        <v>974</v>
+        <v>1026</v>
       </c>
       <c r="L144" t="s">
-        <v>975</v>
+        <v>98</v>
       </c>
       <c r="M144" t="s">
-        <v>976</v>
-[...1 lines deleted...]
-      <c r="N144"/>
+        <v>1027</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1023</v>
+      </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>977</v>
+        <v>1028</v>
       </c>
       <c r="D145" t="s">
-        <v>978</v>
+        <v>1029</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>979</v>
+        <v>1030</v>
       </c>
       <c r="I145" t="s">
-        <v>980</v>
+        <v>1031</v>
       </c>
       <c r="J145" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="K145" t="s">
-        <v>982</v>
+        <v>1032</v>
       </c>
       <c r="L145" t="s">
-        <v>983</v>
+        <v>22</v>
       </c>
       <c r="M145" t="s">
-        <v>984</v>
+        <v>1033</v>
       </c>
       <c r="N145" t="s">
-        <v>985</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>977</v>
+        <v>1035</v>
       </c>
       <c r="D146" t="s">
-        <v>986</v>
+        <v>1036</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>987</v>
+        <v>1037</v>
       </c>
       <c r="I146" t="s">
-        <v>988</v>
+        <v>1038</v>
       </c>
       <c r="J146" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="K146" t="s">
-        <v>989</v>
+        <v>1039</v>
       </c>
       <c r="L146" t="s">
-        <v>990</v>
+        <v>22</v>
       </c>
       <c r="M146" t="s">
-        <v>991</v>
+        <v>1040</v>
       </c>
       <c r="N146" t="s">
-        <v>985</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>992</v>
+        <v>1042</v>
       </c>
       <c r="D147" t="s">
-        <v>993</v>
+        <v>1043</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>994</v>
+        <v>1044</v>
       </c>
       <c r="I147" t="s">
-        <v>995</v>
+        <v>1045</v>
       </c>
       <c r="J147" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="K147" t="s">
-        <v>997</v>
+        <v>1046</v>
       </c>
       <c r="L147" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="M147" t="s">
-        <v>998</v>
+        <v>1047</v>
       </c>
       <c r="N147" t="s">
-        <v>999</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1000</v>
+        <v>1049</v>
       </c>
       <c r="D148" t="s">
-        <v>118</v>
+        <v>1050</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1001</v>
+        <v>1051</v>
       </c>
       <c r="I148" t="s">
-        <v>1002</v>
+        <v>1052</v>
       </c>
       <c r="J148" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="K148" t="s">
-        <v>1003</v>
+        <v>1053</v>
       </c>
       <c r="L148" t="s">
-        <v>1004</v>
+        <v>22</v>
       </c>
       <c r="M148" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="N148" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1007</v>
+        <v>1056</v>
       </c>
       <c r="D149" t="s">
-        <v>118</v>
+        <v>1057</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1008</v>
+        <v>1058</v>
       </c>
       <c r="I149" t="s">
-        <v>1009</v>
+        <v>1059</v>
       </c>
       <c r="J149" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="K149" t="s">
-        <v>1011</v>
+        <v>1060</v>
       </c>
       <c r="L149" t="s">
-        <v>1012</v>
+        <v>1061</v>
       </c>
       <c r="M149" t="s">
-        <v>1013</v>
+        <v>1062</v>
       </c>
       <c r="N149" t="s">
-        <v>1014</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1015</v>
+        <v>1064</v>
       </c>
       <c r="D150" t="s">
-        <v>118</v>
+        <v>1065</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1016</v>
+        <v>1066</v>
       </c>
       <c r="I150" t="s">
-        <v>1017</v>
+        <v>1067</v>
       </c>
       <c r="J150" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K150" t="s">
-        <v>1018</v>
+        <v>1068</v>
       </c>
       <c r="L150" t="s">
-        <v>1019</v>
+        <v>22</v>
       </c>
       <c r="M150" t="s">
-        <v>1020</v>
+        <v>1069</v>
       </c>
       <c r="N150" t="s">
-        <v>1021</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1022</v>
+        <v>1071</v>
       </c>
       <c r="D151" t="s">
-        <v>118</v>
+        <v>1072</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1023</v>
+        <v>1073</v>
       </c>
       <c r="I151" t="s">
-        <v>1024</v>
+        <v>1074</v>
       </c>
       <c r="J151" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="K151" t="s">
-        <v>1025</v>
+        <v>1075</v>
       </c>
       <c r="L151" t="s">
-        <v>1026</v>
+        <v>22</v>
       </c>
       <c r="M151" t="s">
-        <v>1027</v>
+        <v>1076</v>
       </c>
       <c r="N151" t="s">
-        <v>1028</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1029</v>
+        <v>1078</v>
       </c>
       <c r="D152" t="s">
-        <v>118</v>
+        <v>1079</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1030</v>
+        <v>1080</v>
       </c>
       <c r="I152" t="s">
-        <v>1031</v>
+        <v>1081</v>
       </c>
       <c r="J152" t="s">
-        <v>996</v>
+        <v>1020</v>
       </c>
       <c r="K152" t="s">
-        <v>1032</v>
+        <v>1082</v>
       </c>
       <c r="L152" t="s">
-        <v>1033</v>
+        <v>1083</v>
       </c>
       <c r="M152" t="s">
-        <v>1034</v>
+        <v>1084</v>
       </c>
       <c r="N152" t="s">
-        <v>1035</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1036</v>
+        <v>1086</v>
       </c>
       <c r="D153" t="s">
-        <v>859</v>
-[...9 lines deleted...]
-      </c>
+        <v>1087</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
       <c r="H153" t="s">
-        <v>1040</v>
+        <v>1088</v>
       </c>
       <c r="I153" t="s">
-        <v>1041</v>
+        <v>1089</v>
       </c>
       <c r="J153" t="s">
-        <v>1042</v>
+        <v>610</v>
       </c>
       <c r="K153" t="s">
-        <v>1043</v>
+        <v>1090</v>
       </c>
       <c r="L153" t="s">
-        <v>341</v>
+        <v>1091</v>
       </c>
       <c r="M153" t="s">
-        <v>1044</v>
+        <v>1092</v>
       </c>
       <c r="N153" t="s">
-        <v>1045</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="D154" t="s">
-        <v>859</v>
-[...9 lines deleted...]
-      </c>
+        <v>1072</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
       <c r="H154" t="s">
-        <v>1050</v>
+        <v>1094</v>
       </c>
       <c r="I154" t="s">
-        <v>1051</v>
+        <v>1095</v>
       </c>
       <c r="J154" t="s">
-        <v>1042</v>
+        <v>978</v>
       </c>
       <c r="K154" t="s">
-        <v>1052</v>
+        <v>1096</v>
       </c>
       <c r="L154" t="s">
-        <v>351</v>
+        <v>22</v>
       </c>
       <c r="M154" t="s">
-        <v>1053</v>
+        <v>1097</v>
       </c>
       <c r="N154" t="s">
-        <v>1054</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1055</v>
+        <v>1098</v>
       </c>
       <c r="D155" t="s">
-        <v>859</v>
-[...9 lines deleted...]
-      </c>
+        <v>1099</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
       <c r="H155" t="s">
-        <v>1059</v>
+        <v>1100</v>
       </c>
       <c r="I155" t="s">
-        <v>1060</v>
+        <v>1101</v>
       </c>
       <c r="J155" t="s">
-        <v>1042</v>
+        <v>978</v>
       </c>
       <c r="K155" t="s">
-        <v>1061</v>
+        <v>1102</v>
       </c>
       <c r="L155" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M155" t="s">
-        <v>1062</v>
+        <v>1103</v>
       </c>
       <c r="N155" t="s">
-        <v>1063</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1064</v>
+        <v>1105</v>
       </c>
       <c r="D156" t="s">
-        <v>859</v>
-[...9 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
       <c r="H156" t="s">
-        <v>1068</v>
+        <v>1106</v>
       </c>
       <c r="I156" t="s">
-        <v>1069</v>
+        <v>1107</v>
       </c>
       <c r="J156" t="s">
-        <v>1042</v>
+        <v>610</v>
       </c>
       <c r="K156" t="s">
-        <v>1070</v>
+        <v>1108</v>
       </c>
       <c r="L156" t="s">
-        <v>341</v>
+        <v>1109</v>
       </c>
       <c r="M156" t="s">
-        <v>1071</v>
+        <v>1110</v>
       </c>
       <c r="N156" t="s">
-        <v>1072</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1073</v>
+        <v>1112</v>
       </c>
       <c r="D157" t="s">
-        <v>1074</v>
-[...9 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
       <c r="H157" t="s">
-        <v>1078</v>
+        <v>1114</v>
       </c>
       <c r="I157" t="s">
-        <v>1079</v>
+        <v>1115</v>
       </c>
       <c r="J157" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="K157" t="s">
-        <v>1080</v>
+        <v>1116</v>
       </c>
       <c r="L157" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="M157" t="s">
-        <v>1081</v>
+        <v>1117</v>
       </c>
       <c r="N157" t="s">
-        <v>1082</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1083</v>
+        <v>1119</v>
       </c>
       <c r="D158" t="s">
-        <v>1074</v>
-[...9 lines deleted...]
-      </c>
+        <v>1120</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
       <c r="H158" t="s">
-        <v>1087</v>
+        <v>1121</v>
       </c>
       <c r="I158" t="s">
-        <v>1088</v>
+        <v>1122</v>
       </c>
       <c r="J158" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="K158" t="s">
-        <v>1089</v>
+        <v>1123</v>
       </c>
       <c r="L158" t="s">
-        <v>25</v>
+        <v>1124</v>
       </c>
       <c r="M158" t="s">
-        <v>1090</v>
+        <v>1125</v>
       </c>
       <c r="N158" t="s">
-        <v>1091</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1092</v>
+        <v>1127</v>
       </c>
       <c r="D159" t="s">
-        <v>1093</v>
+        <v>1128</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="I159" t="s">
-        <v>1095</v>
+        <v>1130</v>
       </c>
       <c r="J159" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K159" t="s">
-        <v>1097</v>
+        <v>1131</v>
       </c>
       <c r="L159" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M159" t="s">
-        <v>1098</v>
+        <v>1132</v>
       </c>
       <c r="N159" t="s">
-        <v>1099</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1100</v>
+        <v>1134</v>
       </c>
       <c r="D160" t="s">
-        <v>1101</v>
+        <v>1135</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1102</v>
+        <v>1136</v>
       </c>
       <c r="I160" t="s">
-        <v>1103</v>
+        <v>1137</v>
       </c>
       <c r="J160" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K160" t="s">
-        <v>1104</v>
+        <v>1138</v>
       </c>
       <c r="L160" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M160" t="s">
-        <v>1105</v>
+        <v>1139</v>
       </c>
       <c r="N160" t="s">
-        <v>1106</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1107</v>
+        <v>1141</v>
       </c>
       <c r="D161" t="s">
-        <v>1108</v>
+        <v>1142</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1109</v>
+        <v>1143</v>
       </c>
       <c r="I161" t="s">
-        <v>1110</v>
+        <v>1144</v>
       </c>
       <c r="J161" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K161" t="s">
-        <v>1111</v>
+        <v>1145</v>
       </c>
       <c r="L161" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M161" t="s">
-        <v>1112</v>
+        <v>1146</v>
       </c>
       <c r="N161" t="s">
-        <v>1113</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1114</v>
+        <v>1148</v>
       </c>
       <c r="D162" t="s">
-        <v>1115</v>
+        <v>1149</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1116</v>
+        <v>1150</v>
       </c>
       <c r="I162" t="s">
-        <v>1117</v>
+        <v>1151</v>
       </c>
       <c r="J162" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K162" t="s">
-        <v>1118</v>
+        <v>1152</v>
       </c>
       <c r="L162" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M162" t="s">
-        <v>1119</v>
+        <v>1153</v>
       </c>
       <c r="N162" t="s">
-        <v>1120</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1121</v>
+        <v>1155</v>
       </c>
       <c r="D163" t="s">
-        <v>118</v>
+        <v>1156</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1122</v>
+        <v>1157</v>
       </c>
       <c r="I163" t="s">
-        <v>1123</v>
+        <v>1158</v>
       </c>
       <c r="J163" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="K163" t="s">
-        <v>1124</v>
+        <v>1159</v>
       </c>
       <c r="L163" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="M163" t="s">
-        <v>1126</v>
+        <v>1160</v>
       </c>
       <c r="N163" t="s">
-        <v>1127</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1128</v>
+        <v>1162</v>
       </c>
       <c r="D164" t="s">
-        <v>1129</v>
+        <v>1163</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1130</v>
+        <v>1164</v>
       </c>
       <c r="I164" t="s">
-        <v>1131</v>
+        <v>1165</v>
       </c>
       <c r="J164" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="K164" t="s">
-        <v>1132</v>
+        <v>1166</v>
       </c>
       <c r="L164" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="M164" t="s">
-        <v>1133</v>
+        <v>1167</v>
       </c>
       <c r="N164" t="s">
-        <v>1134</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1135</v>
+        <v>1169</v>
       </c>
       <c r="D165" t="s">
-        <v>1136</v>
+        <v>1170</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1137</v>
+        <v>1171</v>
       </c>
       <c r="I165" t="s">
-        <v>1138</v>
+        <v>1172</v>
       </c>
       <c r="J165" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K165" t="s">
-        <v>1139</v>
+        <v>1173</v>
       </c>
       <c r="L165" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M165" t="s">
-        <v>1140</v>
+        <v>1174</v>
       </c>
       <c r="N165" t="s">
-        <v>1141</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1142</v>
+        <v>1176</v>
       </c>
       <c r="D166" t="s">
-        <v>118</v>
+        <v>1177</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1143</v>
+        <v>1178</v>
       </c>
       <c r="I166" t="s">
-        <v>1144</v>
+        <v>1179</v>
       </c>
       <c r="J166" t="s">
-        <v>1145</v>
+        <v>978</v>
       </c>
       <c r="K166" t="s">
-        <v>1146</v>
+        <v>1180</v>
       </c>
       <c r="L166" t="s">
-        <v>1147</v>
+        <v>22</v>
       </c>
       <c r="M166" t="s">
-        <v>1148</v>
+        <v>1181</v>
       </c>
       <c r="N166" t="s">
-        <v>1149</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1150</v>
+        <v>1183</v>
       </c>
       <c r="D167" t="s">
-        <v>1151</v>
+        <v>1184</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1152</v>
+        <v>1185</v>
       </c>
       <c r="I167" t="s">
-        <v>1153</v>
+        <v>1186</v>
       </c>
       <c r="J167" t="s">
-        <v>996</v>
+        <v>610</v>
       </c>
       <c r="K167" t="s">
-        <v>1154</v>
+        <v>1187</v>
       </c>
       <c r="L167" t="s">
-        <v>1155</v>
+        <v>1188</v>
       </c>
       <c r="M167" t="s">
-        <v>1156</v>
+        <v>1189</v>
       </c>
       <c r="N167" t="s">
-        <v>1157</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1158</v>
+        <v>1191</v>
       </c>
       <c r="D168" t="s">
-        <v>1159</v>
+        <v>1192</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1160</v>
+        <v>1193</v>
       </c>
       <c r="I168" t="s">
-        <v>1161</v>
+        <v>1194</v>
       </c>
       <c r="J168" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K168" t="s">
-        <v>1162</v>
+        <v>1195</v>
       </c>
       <c r="L168" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M168" t="s">
-        <v>1163</v>
+        <v>1196</v>
       </c>
       <c r="N168" t="s">
-        <v>1164</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1165</v>
+        <v>1198</v>
       </c>
       <c r="D169" t="s">
-        <v>1166</v>
+        <v>1199</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1167</v>
+        <v>1200</v>
       </c>
       <c r="I169" t="s">
-        <v>1168</v>
+        <v>1201</v>
       </c>
       <c r="J169" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K169" t="s">
-        <v>1169</v>
+        <v>1202</v>
       </c>
       <c r="L169" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M169" t="s">
-        <v>1170</v>
+        <v>1203</v>
       </c>
       <c r="N169" t="s">
-        <v>1171</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1172</v>
+        <v>1205</v>
       </c>
       <c r="D170" t="s">
-        <v>118</v>
+        <v>1184</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1173</v>
+        <v>1206</v>
       </c>
       <c r="I170" t="s">
-        <v>1174</v>
+        <v>1207</v>
       </c>
       <c r="J170" t="s">
-        <v>1145</v>
+        <v>610</v>
       </c>
       <c r="K170" t="s">
-        <v>1175</v>
+        <v>1208</v>
       </c>
       <c r="L170" t="s">
-        <v>1176</v>
+        <v>1188</v>
       </c>
       <c r="M170" t="s">
-        <v>1177</v>
+        <v>1209</v>
       </c>
       <c r="N170" t="s">
-        <v>1178</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1179</v>
+        <v>1211</v>
       </c>
       <c r="D171" t="s">
-        <v>1180</v>
+        <v>1212</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1181</v>
+        <v>1213</v>
       </c>
       <c r="I171" t="s">
-        <v>1182</v>
+        <v>1214</v>
       </c>
       <c r="J171" t="s">
-        <v>1096</v>
+        <v>1020</v>
       </c>
       <c r="K171" t="s">
-        <v>1183</v>
+        <v>1215</v>
       </c>
       <c r="L171" t="s">
-        <v>44</v>
+        <v>482</v>
       </c>
       <c r="M171" t="s">
-        <v>1184</v>
+        <v>1216</v>
       </c>
       <c r="N171" t="s">
-        <v>1185</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1186</v>
+        <v>1211</v>
       </c>
       <c r="D172" t="s">
-        <v>1187</v>
+        <v>1212</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>361</v>
+        <v>1218</v>
       </c>
       <c r="I172" t="s">
-        <v>1188</v>
+        <v>1219</v>
       </c>
       <c r="J172" t="s">
-        <v>283</v>
+        <v>1020</v>
       </c>
       <c r="K172" t="s">
-        <v>1189</v>
+        <v>1220</v>
       </c>
       <c r="L172" t="s">
-        <v>293</v>
+        <v>482</v>
       </c>
       <c r="M172" t="s">
-        <v>1190</v>
+        <v>1221</v>
       </c>
       <c r="N172" t="s">
-        <v>1191</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1186</v>
+        <v>1222</v>
       </c>
       <c r="D173" t="s">
-        <v>1187</v>
+        <v>1223</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1192</v>
+        <v>1224</v>
       </c>
       <c r="I173" t="s">
-        <v>1193</v>
+        <v>1225</v>
       </c>
       <c r="J173" t="s">
-        <v>283</v>
+        <v>978</v>
       </c>
       <c r="K173" t="s">
-        <v>1194</v>
+        <v>1226</v>
       </c>
       <c r="L173" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M173" t="s">
-        <v>1195</v>
+        <v>1227</v>
       </c>
       <c r="N173" t="s">
-        <v>1191</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1196</v>
+        <v>1229</v>
       </c>
       <c r="D174" t="s">
-        <v>1197</v>
+        <v>1230</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1198</v>
+        <v>1231</v>
       </c>
       <c r="I174" t="s">
-        <v>1199</v>
+        <v>1232</v>
       </c>
       <c r="J174" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K174" t="s">
-        <v>1200</v>
+        <v>1233</v>
       </c>
       <c r="L174" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M174" t="s">
-        <v>1201</v>
+        <v>1234</v>
       </c>
       <c r="N174" t="s">
-        <v>1202</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1203</v>
+        <v>1236</v>
       </c>
       <c r="D175" t="s">
-        <v>1204</v>
+        <v>1237</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1205</v>
+        <v>1238</v>
       </c>
       <c r="I175" t="s">
-        <v>1206</v>
+        <v>1239</v>
       </c>
       <c r="J175" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K175" t="s">
-        <v>1207</v>
+        <v>1240</v>
       </c>
       <c r="L175" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M175" t="s">
-        <v>1208</v>
+        <v>1241</v>
       </c>
       <c r="N175" t="s">
-        <v>1209</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
-      <c r="C176" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C176"/>
       <c r="D176" t="s">
-        <v>1074</v>
+        <v>1243</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1211</v>
+        <v>1244</v>
       </c>
       <c r="I176" t="s">
-        <v>1212</v>
+        <v>1245</v>
       </c>
       <c r="J176" t="s">
-        <v>1010</v>
+        <v>1246</v>
       </c>
       <c r="K176" t="s">
-        <v>1213</v>
+        <v>1247</v>
       </c>
       <c r="L176" t="s">
-        <v>570</v>
+        <v>1248</v>
       </c>
       <c r="M176" t="s">
-        <v>1214</v>
-[...3 lines deleted...]
-      </c>
+        <v>1249</v>
+      </c>
+      <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1210</v>
+        <v>1250</v>
       </c>
       <c r="D177" t="s">
-        <v>1216</v>
+        <v>1251</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1211</v>
+        <v>1252</v>
       </c>
       <c r="I177" t="s">
-        <v>1217</v>
+        <v>1253</v>
       </c>
       <c r="J177" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K177" t="s">
-        <v>1218</v>
+        <v>1254</v>
       </c>
       <c r="L177" t="s">
-        <v>1219</v>
+        <v>22</v>
       </c>
       <c r="M177" t="s">
-        <v>1220</v>
+        <v>1255</v>
       </c>
       <c r="N177" t="s">
-        <v>1215</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1221</v>
+        <v>1257</v>
       </c>
       <c r="D178" t="s">
-        <v>1222</v>
+        <v>1258</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1223</v>
+        <v>1259</v>
       </c>
       <c r="I178" t="s">
-        <v>1224</v>
+        <v>1260</v>
       </c>
       <c r="J178" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K178" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="L178" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M178" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="N178" t="s">
-        <v>1227</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1228</v>
+        <v>1264</v>
       </c>
       <c r="D179" t="s">
-        <v>1074</v>
+        <v>1265</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1229</v>
+        <v>1266</v>
       </c>
       <c r="I179" t="s">
-        <v>1230</v>
+        <v>1267</v>
       </c>
       <c r="J179" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K179" t="s">
-        <v>1231</v>
+        <v>1268</v>
       </c>
       <c r="L179" t="s">
-        <v>939</v>
+        <v>22</v>
       </c>
       <c r="M179" t="s">
-        <v>1232</v>
+        <v>1269</v>
       </c>
       <c r="N179" t="s">
-        <v>1233</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1234</v>
+        <v>1271</v>
       </c>
       <c r="D180" t="s">
-        <v>1235</v>
+        <v>1272</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1236</v>
+        <v>1273</v>
       </c>
       <c r="I180" t="s">
-        <v>1237</v>
+        <v>1274</v>
       </c>
       <c r="J180" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K180" t="s">
-        <v>1238</v>
+        <v>1275</v>
       </c>
       <c r="L180" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M180" t="s">
-        <v>1239</v>
+        <v>1276</v>
       </c>
       <c r="N180" t="s">
-        <v>1240</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1234</v>
+        <v>1278</v>
       </c>
       <c r="D181" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1236</v>
+        <v>170</v>
       </c>
       <c r="I181" t="s">
-        <v>1241</v>
+        <v>1279</v>
       </c>
       <c r="J181" t="s">
-        <v>1096</v>
+        <v>1280</v>
       </c>
       <c r="K181" t="s">
-        <v>1242</v>
+        <v>1281</v>
       </c>
       <c r="L181" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M181" t="s">
-        <v>1243</v>
+        <v>1282</v>
       </c>
       <c r="N181" t="s">
-        <v>1240</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1244</v>
+        <v>1284</v>
       </c>
       <c r="D182" t="s">
-        <v>1074</v>
+        <v>1285</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1245</v>
+        <v>1286</v>
       </c>
       <c r="I182" t="s">
-        <v>1246</v>
+        <v>1287</v>
       </c>
       <c r="J182" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K182" t="s">
-        <v>1247</v>
+        <v>1288</v>
       </c>
       <c r="L182" t="s">
-        <v>939</v>
+        <v>22</v>
       </c>
       <c r="M182" t="s">
-        <v>1248</v>
+        <v>1289</v>
       </c>
       <c r="N182" t="s">
-        <v>1249</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1250</v>
+        <v>1291</v>
       </c>
       <c r="D183" t="s">
-        <v>1251</v>
+        <v>1292</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1252</v>
+        <v>1293</v>
       </c>
       <c r="I183" t="s">
-        <v>1253</v>
+        <v>1294</v>
       </c>
       <c r="J183" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K183" t="s">
-        <v>1254</v>
+        <v>1295</v>
       </c>
       <c r="L183" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M183" t="s">
-        <v>1255</v>
+        <v>1296</v>
       </c>
       <c r="N183" t="s">
-        <v>1256</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1257</v>
+        <v>1298</v>
       </c>
       <c r="D184" t="s">
-        <v>1258</v>
+        <v>1299</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1259</v>
+        <v>1300</v>
       </c>
       <c r="I184" t="s">
-        <v>1260</v>
+        <v>1301</v>
       </c>
       <c r="J184" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K184" t="s">
-        <v>1261</v>
+        <v>1302</v>
       </c>
       <c r="L184" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M184" t="s">
-        <v>1262</v>
+        <v>1303</v>
       </c>
       <c r="N184" t="s">
-        <v>1263</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1264</v>
+        <v>1305</v>
       </c>
       <c r="D185" t="s">
-        <v>1265</v>
+        <v>1306</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1266</v>
+        <v>1307</v>
       </c>
       <c r="I185" t="s">
-        <v>1267</v>
+        <v>1308</v>
       </c>
       <c r="J185" t="s">
-        <v>1145</v>
+        <v>978</v>
       </c>
       <c r="K185" t="s">
-        <v>1268</v>
+        <v>1309</v>
       </c>
       <c r="L185" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M185" t="s">
-        <v>1269</v>
+        <v>1310</v>
       </c>
       <c r="N185" t="s">
-        <v>1270</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1271</v>
+        <v>1312</v>
       </c>
       <c r="D186" t="s">
-        <v>1272</v>
+        <v>1313</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1273</v>
+        <v>1314</v>
       </c>
       <c r="I186" t="s">
-        <v>1274</v>
+        <v>1315</v>
       </c>
       <c r="J186" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="K186" t="s">
-        <v>1275</v>
+        <v>1316</v>
       </c>
       <c r="L186" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M186" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="N186" t="s">
-        <v>1277</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1278</v>
+        <v>1319</v>
       </c>
       <c r="D187" t="s">
-        <v>1279</v>
+        <v>1320</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1280</v>
+        <v>1321</v>
       </c>
       <c r="I187" t="s">
-        <v>1281</v>
+        <v>1322</v>
       </c>
       <c r="J187" t="s">
-        <v>1096</v>
+        <v>1323</v>
       </c>
       <c r="K187" t="s">
-        <v>1282</v>
+        <v>1324</v>
       </c>
       <c r="L187" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="M187" t="s">
-        <v>1283</v>
+        <v>1325</v>
       </c>
       <c r="N187" t="s">
-        <v>1284</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1285</v>
+        <v>1327</v>
       </c>
       <c r="D188" t="s">
-        <v>632</v>
+        <v>1328</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1286</v>
+        <v>1329</v>
       </c>
       <c r="I188" t="s">
-        <v>1287</v>
+        <v>1330</v>
       </c>
       <c r="J188" t="s">
-        <v>283</v>
+        <v>978</v>
       </c>
       <c r="K188" t="s">
-        <v>1288</v>
+        <v>1331</v>
       </c>
       <c r="L188" t="s">
-        <v>636</v>
+        <v>22</v>
       </c>
       <c r="M188" t="s">
-        <v>1289</v>
+        <v>1332</v>
       </c>
       <c r="N188" t="s">
-        <v>1290</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1285</v>
+        <v>1334</v>
       </c>
       <c r="D189" t="s">
-        <v>632</v>
+        <v>1335</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1291</v>
+        <v>1336</v>
       </c>
       <c r="I189" t="s">
-        <v>1292</v>
+        <v>1337</v>
       </c>
       <c r="J189" t="s">
-        <v>283</v>
+        <v>978</v>
       </c>
       <c r="K189" t="s">
-        <v>1293</v>
+        <v>1338</v>
       </c>
       <c r="L189" t="s">
-        <v>636</v>
+        <v>22</v>
       </c>
       <c r="M189" t="s">
-        <v>1294</v>
+        <v>1339</v>
       </c>
       <c r="N189" t="s">
-        <v>1290</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1295</v>
+        <v>1341</v>
       </c>
       <c r="D190" t="s">
-        <v>1296</v>
+        <v>1342</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1297</v>
+        <v>1343</v>
       </c>
       <c r="I190" t="s">
-        <v>1298</v>
+        <v>1344</v>
       </c>
       <c r="J190" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K190" t="s">
-        <v>1299</v>
+        <v>1345</v>
       </c>
       <c r="L190" t="s">
-        <v>1300</v>
+        <v>22</v>
       </c>
       <c r="M190" t="s">
-        <v>1301</v>
+        <v>1346</v>
       </c>
       <c r="N190" t="s">
-        <v>1302</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1303</v>
+        <v>1348</v>
       </c>
       <c r="D191" t="s">
-        <v>1304</v>
+        <v>1349</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1305</v>
+        <v>1350</v>
       </c>
       <c r="I191" t="s">
-        <v>1306</v>
+        <v>1351</v>
       </c>
       <c r="J191" t="s">
-        <v>1145</v>
+        <v>978</v>
       </c>
       <c r="K191" t="s">
-        <v>1307</v>
+        <v>1352</v>
       </c>
       <c r="L191" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M191" t="s">
-        <v>1308</v>
+        <v>1353</v>
       </c>
       <c r="N191" t="s">
-        <v>1309</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1303</v>
+        <v>1355</v>
       </c>
       <c r="D192" t="s">
-        <v>1304</v>
+        <v>1356</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1310</v>
+        <v>1357</v>
       </c>
       <c r="I192" t="s">
-        <v>1311</v>
+        <v>1358</v>
       </c>
       <c r="J192" t="s">
-        <v>1145</v>
+        <v>978</v>
       </c>
       <c r="K192" t="s">
-        <v>1312</v>
+        <v>1359</v>
       </c>
       <c r="L192" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M192" t="s">
-        <v>1313</v>
+        <v>1360</v>
       </c>
       <c r="N192" t="s">
-        <v>1309</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1303</v>
+        <v>1362</v>
       </c>
       <c r="D193" t="s">
-        <v>1304</v>
+        <v>1363</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1314</v>
+        <v>1364</v>
       </c>
       <c r="I193" t="s">
-        <v>1315</v>
+        <v>1365</v>
       </c>
       <c r="J193" t="s">
-        <v>1145</v>
+        <v>978</v>
       </c>
       <c r="K193" t="s">
-        <v>1316</v>
+        <v>1366</v>
       </c>
       <c r="L193" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M193" t="s">
-        <v>1317</v>
+        <v>1367</v>
       </c>
       <c r="N193" t="s">
-        <v>1309</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1318</v>
+        <v>1369</v>
       </c>
       <c r="D194" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1320</v>
+        <v>1370</v>
       </c>
       <c r="I194" t="s">
-        <v>1321</v>
+        <v>1371</v>
       </c>
       <c r="J194" t="s">
-        <v>1010</v>
+        <v>1372</v>
       </c>
       <c r="K194" t="s">
-        <v>1322</v>
+        <v>1373</v>
       </c>
       <c r="L194" t="s">
-        <v>1323</v>
+        <v>98</v>
       </c>
       <c r="M194" t="s">
-        <v>1324</v>
+        <v>1374</v>
       </c>
       <c r="N194" t="s">
-        <v>1325</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1326</v>
+        <v>1369</v>
       </c>
       <c r="D195" t="s">
-        <v>1327</v>
+        <v>1320</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1328</v>
+        <v>1376</v>
       </c>
       <c r="I195" t="s">
-        <v>1329</v>
+        <v>1377</v>
       </c>
       <c r="J195" t="s">
-        <v>1330</v>
+        <v>1372</v>
       </c>
       <c r="K195" t="s">
-        <v>1331</v>
+        <v>1378</v>
       </c>
       <c r="L195" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="M195" t="s">
-        <v>1332</v>
+        <v>1379</v>
       </c>
       <c r="N195" t="s">
-        <v>1333</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1334</v>
+        <v>1380</v>
       </c>
       <c r="D196" t="s">
-        <v>1335</v>
+        <v>1381</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1336</v>
+        <v>1382</v>
       </c>
       <c r="I196" t="s">
-        <v>1337</v>
+        <v>1383</v>
       </c>
       <c r="J196" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="K196" t="s">
-        <v>1338</v>
+        <v>1384</v>
       </c>
       <c r="L196" t="s">
-        <v>1339</v>
+        <v>22</v>
       </c>
       <c r="M196" t="s">
-        <v>1340</v>
+        <v>1385</v>
       </c>
       <c r="N196" t="s">
-        <v>1341</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1342</v>
+        <v>1387</v>
       </c>
       <c r="D197" t="s">
-        <v>1343</v>
+        <v>1388</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1344</v>
+        <v>1389</v>
       </c>
       <c r="I197" t="s">
-        <v>1345</v>
+        <v>1390</v>
       </c>
       <c r="J197" t="s">
-        <v>1330</v>
+        <v>978</v>
       </c>
       <c r="K197" t="s">
-        <v>1346</v>
+        <v>1391</v>
       </c>
       <c r="L197" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M197" t="s">
-        <v>1347</v>
+        <v>1392</v>
       </c>
       <c r="N197" t="s">
-        <v>1348</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1349</v>
+        <v>1394</v>
       </c>
       <c r="D198" t="s">
-        <v>1350</v>
+        <v>1395</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1351</v>
+        <v>1396</v>
       </c>
       <c r="I198" t="s">
-        <v>1352</v>
+        <v>1397</v>
       </c>
       <c r="J198" t="s">
-        <v>1010</v>
+        <v>1372</v>
       </c>
       <c r="K198" t="s">
-        <v>1353</v>
+        <v>1398</v>
       </c>
       <c r="L198" t="s">
-        <v>1354</v>
+        <v>1399</v>
       </c>
       <c r="M198" t="s">
-        <v>1355</v>
+        <v>1400</v>
       </c>
       <c r="N198" t="s">
-        <v>1356</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1357</v>
+        <v>1355</v>
       </c>
       <c r="D199" t="s">
-        <v>1350</v>
+        <v>1356</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1358</v>
+        <v>1402</v>
       </c>
       <c r="I199" t="s">
-        <v>1359</v>
+        <v>1403</v>
       </c>
       <c r="J199" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K199" t="s">
-        <v>1360</v>
+        <v>1404</v>
       </c>
       <c r="L199" t="s">
+        <v>22</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1405</v>
+      </c>
+      <c r="N199" t="s">
         <v>1361</v>
-      </c>
-[...4 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1364</v>
+        <v>1406</v>
       </c>
       <c r="D200" t="s">
-        <v>1365</v>
+        <v>1407</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1366</v>
+        <v>144</v>
       </c>
       <c r="I200" t="s">
-        <v>1367</v>
+        <v>1408</v>
       </c>
       <c r="J200" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K200" t="s">
-        <v>1368</v>
+        <v>1409</v>
       </c>
       <c r="L200" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M200" t="s">
-        <v>1369</v>
+        <v>1410</v>
       </c>
       <c r="N200" t="s">
-        <v>1370</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1364</v>
+        <v>1412</v>
       </c>
       <c r="D201" t="s">
-        <v>1365</v>
+        <v>1413</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1371</v>
+        <v>1414</v>
       </c>
       <c r="I201" t="s">
-        <v>1372</v>
+        <v>1415</v>
       </c>
       <c r="J201" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K201" t="s">
-        <v>1373</v>
+        <v>1416</v>
       </c>
       <c r="L201" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M201" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="N201" t="s">
-        <v>1370</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1375</v>
+        <v>1419</v>
       </c>
       <c r="D202" t="s">
-        <v>1376</v>
+        <v>1420</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1377</v>
+        <v>1421</v>
       </c>
       <c r="I202" t="s">
-        <v>1378</v>
+        <v>1422</v>
       </c>
       <c r="J202" t="s">
-        <v>1330</v>
+        <v>978</v>
       </c>
       <c r="K202" t="s">
-        <v>1379</v>
+        <v>1423</v>
       </c>
       <c r="L202" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M202" t="s">
-        <v>1380</v>
+        <v>1424</v>
       </c>
       <c r="N202" t="s">
-        <v>1381</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1382</v>
+        <v>1426</v>
       </c>
       <c r="D203" t="s">
-        <v>1365</v>
+        <v>1427</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1383</v>
+        <v>1428</v>
       </c>
       <c r="I203" t="s">
-        <v>1384</v>
+        <v>1429</v>
       </c>
       <c r="J203" t="s">
-        <v>1385</v>
+        <v>1372</v>
       </c>
       <c r="K203" t="s">
-        <v>1386</v>
+        <v>1430</v>
       </c>
       <c r="L203" t="s">
-        <v>293</v>
+        <v>1431</v>
       </c>
       <c r="M203" t="s">
-        <v>1387</v>
+        <v>1432</v>
       </c>
       <c r="N203" t="s">
-        <v>1388</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1382</v>
+        <v>1426</v>
       </c>
       <c r="D204" t="s">
-        <v>1365</v>
+        <v>1434</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>366</v>
+        <v>1435</v>
       </c>
       <c r="I204" t="s">
-        <v>1389</v>
+        <v>1436</v>
       </c>
       <c r="J204" t="s">
-        <v>1385</v>
+        <v>1372</v>
       </c>
       <c r="K204" t="s">
-        <v>1390</v>
+        <v>1437</v>
       </c>
       <c r="L204" t="s">
-        <v>293</v>
+        <v>1431</v>
       </c>
       <c r="M204" t="s">
-        <v>1391</v>
+        <v>1438</v>
       </c>
       <c r="N204" t="s">
-        <v>1388</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1382</v>
+        <v>1426</v>
       </c>
       <c r="D205" t="s">
-        <v>1365</v>
+        <v>1434</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1392</v>
+        <v>1439</v>
       </c>
       <c r="I205" t="s">
-        <v>1393</v>
+        <v>1440</v>
       </c>
       <c r="J205" t="s">
-        <v>1385</v>
+        <v>1372</v>
       </c>
       <c r="K205" t="s">
-        <v>1394</v>
+        <v>1441</v>
       </c>
       <c r="L205" t="s">
-        <v>293</v>
+        <v>1431</v>
       </c>
       <c r="M205" t="s">
-        <v>1395</v>
+        <v>1442</v>
       </c>
       <c r="N205" t="s">
-        <v>1388</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1396</v>
+        <v>1426</v>
       </c>
       <c r="D206" t="s">
-        <v>1397</v>
+        <v>1434</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1398</v>
+        <v>1443</v>
       </c>
       <c r="I206" t="s">
-        <v>1399</v>
+        <v>1444</v>
       </c>
       <c r="J206" t="s">
-        <v>1330</v>
+        <v>1372</v>
       </c>
       <c r="K206" t="s">
-        <v>1400</v>
+        <v>1445</v>
       </c>
       <c r="L206" t="s">
-        <v>44</v>
+        <v>1431</v>
       </c>
       <c r="M206" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="N206" t="s">
-        <v>1402</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1403</v>
+        <v>1426</v>
       </c>
       <c r="D207" t="s">
-        <v>1404</v>
+        <v>1434</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1405</v>
+        <v>1447</v>
       </c>
       <c r="I207" t="s">
-        <v>1406</v>
+        <v>1448</v>
       </c>
       <c r="J207" t="s">
-        <v>1330</v>
+        <v>1372</v>
       </c>
       <c r="K207" t="s">
-        <v>1407</v>
+        <v>1449</v>
       </c>
       <c r="L207" t="s">
-        <v>44</v>
+        <v>1431</v>
       </c>
       <c r="M207" t="s">
-        <v>1408</v>
+        <v>1450</v>
       </c>
       <c r="N207" t="s">
-        <v>1409</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1410</v>
+        <v>1426</v>
       </c>
       <c r="D208" t="s">
-        <v>1411</v>
+        <v>1427</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1412</v>
+        <v>1451</v>
       </c>
       <c r="I208" t="s">
-        <v>1413</v>
+        <v>1452</v>
       </c>
       <c r="J208" t="s">
-        <v>1330</v>
+        <v>1372</v>
       </c>
       <c r="K208" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="L208" t="s">
-        <v>44</v>
+        <v>1431</v>
       </c>
       <c r="M208" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="N208" t="s">
-        <v>1416</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="D209" t="s">
-        <v>118</v>
+        <v>1434</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1418</v>
+        <v>1455</v>
       </c>
       <c r="I209" t="s">
-        <v>1419</v>
+        <v>1456</v>
       </c>
       <c r="J209" t="s">
-        <v>1010</v>
+        <v>1372</v>
       </c>
       <c r="K209" t="s">
-        <v>1420</v>
+        <v>1457</v>
       </c>
       <c r="L209" t="s">
-        <v>1421</v>
+        <v>1431</v>
       </c>
       <c r="M209" t="s">
-        <v>1422</v>
+        <v>1458</v>
       </c>
       <c r="N209" t="s">
-        <v>1423</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="D210" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1426</v>
+        <v>1459</v>
       </c>
       <c r="I210" t="s">
-        <v>1427</v>
+        <v>1460</v>
       </c>
       <c r="J210" t="s">
-        <v>1330</v>
+        <v>1372</v>
       </c>
       <c r="K210" t="s">
-        <v>1428</v>
+        <v>1461</v>
       </c>
       <c r="L210" t="s">
-        <v>44</v>
+        <v>1431</v>
       </c>
       <c r="M210" t="s">
-        <v>1429</v>
+        <v>1462</v>
       </c>
       <c r="N210" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1431</v>
+        <v>1426</v>
       </c>
       <c r="D211" t="s">
-        <v>1365</v>
+        <v>1427</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1432</v>
+        <v>1463</v>
       </c>
       <c r="I211" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1372</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1465</v>
+      </c>
+      <c r="L211" t="s">
+        <v>1431</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1466</v>
+      </c>
+      <c r="N211" t="s">
         <v>1433</v>
-      </c>
-[...13 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1431</v>
+        <v>1426</v>
       </c>
       <c r="D212" t="s">
-        <v>1365</v>
+        <v>1427</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>366</v>
+        <v>1467</v>
       </c>
       <c r="I212" t="s">
-        <v>1437</v>
+        <v>1468</v>
       </c>
       <c r="J212" t="s">
-        <v>1145</v>
+        <v>1372</v>
       </c>
       <c r="K212" t="s">
-        <v>1438</v>
+        <v>1469</v>
       </c>
       <c r="L212" t="s">
-        <v>293</v>
+        <v>1431</v>
       </c>
       <c r="M212" t="s">
-        <v>1439</v>
+        <v>1470</v>
       </c>
       <c r="N212" t="s">
-        <v>1436</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1440</v>
+        <v>1426</v>
       </c>
       <c r="D213" t="s">
-        <v>1441</v>
+        <v>1427</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1442</v>
+        <v>1471</v>
       </c>
       <c r="I213" t="s">
-        <v>1443</v>
+        <v>1472</v>
       </c>
       <c r="J213" t="s">
-        <v>1330</v>
+        <v>1372</v>
       </c>
       <c r="K213" t="s">
-        <v>1444</v>
+        <v>1473</v>
       </c>
       <c r="L213" t="s">
-        <v>44</v>
+        <v>1431</v>
       </c>
       <c r="M213" t="s">
-        <v>1445</v>
+        <v>1474</v>
       </c>
       <c r="N213" t="s">
-        <v>1446</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1447</v>
+        <v>1426</v>
       </c>
       <c r="D214" t="s">
-        <v>1448</v>
+        <v>1427</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1449</v>
+        <v>1475</v>
       </c>
       <c r="I214" t="s">
-        <v>1450</v>
+        <v>1476</v>
       </c>
       <c r="J214" t="s">
-        <v>1330</v>
+        <v>1372</v>
       </c>
       <c r="K214" t="s">
-        <v>1451</v>
+        <v>1477</v>
       </c>
       <c r="L214" t="s">
-        <v>44</v>
+        <v>1431</v>
       </c>
       <c r="M214" t="s">
-        <v>1452</v>
+        <v>1478</v>
       </c>
       <c r="N214" t="s">
-        <v>1453</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1454</v>
+        <v>1426</v>
       </c>
       <c r="D215" t="s">
-        <v>1455</v>
-[...9 lines deleted...]
-      </c>
+        <v>1434</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215"/>
       <c r="H215" t="s">
-        <v>1459</v>
+        <v>1479</v>
       </c>
       <c r="I215" t="s">
-        <v>1460</v>
+        <v>1480</v>
       </c>
       <c r="J215" t="s">
-        <v>1385</v>
+        <v>1372</v>
       </c>
       <c r="K215" t="s">
-        <v>1461</v>
+        <v>1481</v>
       </c>
       <c r="L215" t="s">
-        <v>25</v>
+        <v>1431</v>
       </c>
       <c r="M215" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="N215" t="s">
-        <v>1463</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1464</v>
+        <v>1426</v>
       </c>
       <c r="D216" t="s">
-        <v>1465</v>
+        <v>1434</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1466</v>
+        <v>1483</v>
       </c>
       <c r="I216" t="s">
-        <v>1467</v>
+        <v>1484</v>
       </c>
       <c r="J216" t="s">
-        <v>1330</v>
+        <v>1372</v>
       </c>
       <c r="K216" t="s">
-        <v>1468</v>
+        <v>1485</v>
       </c>
       <c r="L216" t="s">
-        <v>44</v>
+        <v>1431</v>
       </c>
       <c r="M216" t="s">
-        <v>1469</v>
+        <v>1486</v>
       </c>
       <c r="N216" t="s">
-        <v>1470</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1471</v>
+        <v>1426</v>
       </c>
       <c r="D217" t="s">
-        <v>118</v>
+        <v>1434</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1472</v>
+        <v>1487</v>
       </c>
       <c r="I217" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="J217" t="s">
-        <v>1010</v>
+        <v>1372</v>
       </c>
       <c r="K217" t="s">
-        <v>1474</v>
+        <v>1489</v>
       </c>
       <c r="L217" t="s">
-        <v>1475</v>
+        <v>1431</v>
       </c>
       <c r="M217" t="s">
-        <v>1476</v>
+        <v>1490</v>
       </c>
       <c r="N217" t="s">
-        <v>1477</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1478</v>
+        <v>1491</v>
       </c>
       <c r="D218" t="s">
-        <v>243</v>
+        <v>1492</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1479</v>
+        <v>1493</v>
       </c>
       <c r="I218" t="s">
-        <v>1480</v>
+        <v>1494</v>
       </c>
       <c r="J218" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K218" t="s">
-        <v>1481</v>
+        <v>1495</v>
       </c>
       <c r="L218" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="M218" t="s">
-        <v>1482</v>
+        <v>1496</v>
       </c>
       <c r="N218" t="s">
-        <v>1483</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1484</v>
+        <v>1498</v>
       </c>
       <c r="D219" t="s">
-        <v>1485</v>
+        <v>1499</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1486</v>
+        <v>1500</v>
       </c>
       <c r="I219" t="s">
-        <v>1487</v>
+        <v>1501</v>
       </c>
       <c r="J219" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K219" t="s">
-        <v>1488</v>
+        <v>1502</v>
       </c>
       <c r="L219" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="M219" t="s">
-        <v>1489</v>
+        <v>1503</v>
       </c>
       <c r="N219" t="s">
-        <v>1490</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1491</v>
+        <v>1505</v>
       </c>
       <c r="D220" t="s">
-        <v>118</v>
+        <v>1506</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1492</v>
+        <v>1507</v>
       </c>
       <c r="I220" t="s">
-        <v>1493</v>
+        <v>1508</v>
       </c>
       <c r="J220" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="K220" t="s">
-        <v>1494</v>
+        <v>1509</v>
       </c>
       <c r="L220" t="s">
-        <v>1495</v>
+        <v>22</v>
       </c>
       <c r="M220" t="s">
-        <v>1496</v>
+        <v>1510</v>
       </c>
       <c r="N220" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1498</v>
+        <v>1512</v>
       </c>
       <c r="D221" t="s">
-        <v>250</v>
+        <v>1513</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1499</v>
+        <v>1514</v>
       </c>
       <c r="I221" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="J221" t="s">
-        <v>1385</v>
+        <v>978</v>
       </c>
       <c r="K221" t="s">
-        <v>1501</v>
+        <v>1516</v>
       </c>
       <c r="L221" t="s">
-        <v>254</v>
+        <v>22</v>
       </c>
       <c r="M221" t="s">
-        <v>1502</v>
+        <v>1517</v>
       </c>
       <c r="N221" t="s">
-        <v>1503</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1504</v>
+        <v>1519</v>
       </c>
       <c r="D222" t="s">
-        <v>1505</v>
+        <v>1520</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1506</v>
+        <v>1521</v>
       </c>
       <c r="I222" t="s">
-        <v>1507</v>
+        <v>1522</v>
       </c>
       <c r="J222" t="s">
-        <v>1330</v>
+        <v>978</v>
       </c>
       <c r="K222" t="s">
-        <v>1508</v>
+        <v>1523</v>
       </c>
       <c r="L222" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M222" t="s">
-        <v>1509</v>
+        <v>1524</v>
       </c>
       <c r="N222" t="s">
-        <v>1510</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1511</v>
+        <v>1526</v>
       </c>
       <c r="D223" t="s">
-        <v>1512</v>
+        <v>1527</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1513</v>
+        <v>1528</v>
       </c>
       <c r="I223" t="s">
-        <v>1514</v>
+        <v>1529</v>
       </c>
       <c r="J223" t="s">
-        <v>1385</v>
+        <v>978</v>
       </c>
       <c r="K223" t="s">
-        <v>1515</v>
+        <v>1530</v>
       </c>
       <c r="L223" t="s">
-        <v>1516</v>
+        <v>22</v>
       </c>
       <c r="M223" t="s">
-        <v>1517</v>
+        <v>1531</v>
       </c>
       <c r="N223" t="s">
-        <v>1518</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1519</v>
+        <v>1533</v>
       </c>
       <c r="D224" t="s">
-        <v>1520</v>
+        <v>1534</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1521</v>
+        <v>1535</v>
       </c>
       <c r="I224" t="s">
-        <v>1522</v>
+        <v>1536</v>
       </c>
       <c r="J224" t="s">
-        <v>1385</v>
+        <v>978</v>
       </c>
       <c r="K224" t="s">
-        <v>1523</v>
+        <v>1537</v>
       </c>
       <c r="L224" t="s">
-        <v>1524</v>
+        <v>22</v>
       </c>
       <c r="M224" t="s">
-        <v>1525</v>
+        <v>1538</v>
       </c>
       <c r="N224" t="s">
-        <v>1526</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1527</v>
+        <v>1540</v>
       </c>
       <c r="D225" t="s">
-        <v>1512</v>
+        <v>1541</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>696</v>
+        <v>1542</v>
       </c>
       <c r="I225" t="s">
-        <v>1528</v>
+        <v>1543</v>
       </c>
       <c r="J225" t="s">
-        <v>1385</v>
+        <v>978</v>
       </c>
       <c r="K225" t="s">
-        <v>1529</v>
+        <v>1544</v>
       </c>
       <c r="L225" t="s">
-        <v>1530</v>
+        <v>22</v>
       </c>
       <c r="M225" t="s">
-        <v>1531</v>
+        <v>1545</v>
       </c>
       <c r="N225" t="s">
-        <v>1532</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1533</v>
+        <v>1547</v>
       </c>
       <c r="D226" t="s">
-        <v>1512</v>
-[...3 lines deleted...]
-      <c r="G226"/>
+        <v>1548</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F226" t="s">
+        <v>1550</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1551</v>
+      </c>
       <c r="H226" t="s">
-        <v>1534</v>
+        <v>1552</v>
       </c>
       <c r="I226" t="s">
-        <v>1535</v>
+        <v>1553</v>
       </c>
       <c r="J226" t="s">
-        <v>1385</v>
+        <v>1554</v>
       </c>
       <c r="K226" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="L226" t="s">
-        <v>1537</v>
+        <v>127</v>
       </c>
       <c r="M226" t="s">
-        <v>1538</v>
+        <v>1556</v>
       </c>
       <c r="N226" t="s">
-        <v>1539</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1540</v>
+        <v>1558</v>
       </c>
       <c r="D227" t="s">
-        <v>1512</v>
+        <v>1559</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1541</v>
+        <v>1560</v>
       </c>
       <c r="I227" t="s">
-        <v>1542</v>
+        <v>1561</v>
       </c>
       <c r="J227" t="s">
-        <v>1385</v>
+        <v>1323</v>
       </c>
       <c r="K227" t="s">
-        <v>1543</v>
+        <v>1562</v>
       </c>
       <c r="L227" t="s">
-        <v>1544</v>
+        <v>1563</v>
       </c>
       <c r="M227" t="s">
-        <v>1545</v>
+        <v>1564</v>
       </c>
       <c r="N227" t="s">
-        <v>1546</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1547</v>
+        <v>1566</v>
       </c>
       <c r="D228" t="s">
-        <v>1512</v>
+        <v>1567</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1548</v>
+        <v>1568</v>
       </c>
       <c r="I228" t="s">
-        <v>1549</v>
+        <v>1569</v>
       </c>
       <c r="J228" t="s">
-        <v>1385</v>
+        <v>1372</v>
       </c>
       <c r="K228" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="L228" t="s">
-        <v>1551</v>
+        <v>98</v>
       </c>
       <c r="M228" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="N228" t="s">
-        <v>1553</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1554</v>
+        <v>1573</v>
       </c>
       <c r="D229" t="s">
-        <v>1512</v>
+        <v>1574</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1555</v>
+        <v>1575</v>
       </c>
       <c r="I229" t="s">
-        <v>1556</v>
+        <v>1576</v>
       </c>
       <c r="J229" t="s">
-        <v>1385</v>
+        <v>340</v>
       </c>
       <c r="K229" t="s">
-        <v>1557</v>
+        <v>1577</v>
       </c>
       <c r="L229" t="s">
-        <v>1558</v>
+        <v>22</v>
       </c>
       <c r="M229" t="s">
-        <v>1559</v>
+        <v>1578</v>
       </c>
       <c r="N229" t="s">
-        <v>1560</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1561</v>
+        <v>1580</v>
       </c>
       <c r="D230" t="s">
-        <v>1512</v>
+        <v>1581</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1562</v>
+        <v>1582</v>
       </c>
       <c r="I230" t="s">
-        <v>1563</v>
+        <v>1583</v>
       </c>
       <c r="J230" t="s">
-        <v>1385</v>
+        <v>340</v>
       </c>
       <c r="K230" t="s">
-        <v>1564</v>
+        <v>1584</v>
       </c>
       <c r="L230" t="s">
-        <v>1565</v>
+        <v>22</v>
       </c>
       <c r="M230" t="s">
-        <v>1566</v>
+        <v>1585</v>
       </c>
       <c r="N230" t="s">
-        <v>1567</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1568</v>
+        <v>1587</v>
       </c>
       <c r="D231" t="s">
-        <v>1512</v>
+        <v>1588</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1569</v>
+        <v>1589</v>
       </c>
       <c r="I231" t="s">
-        <v>1570</v>
+        <v>1590</v>
       </c>
       <c r="J231" t="s">
-        <v>1385</v>
+        <v>340</v>
       </c>
       <c r="K231" t="s">
-        <v>1571</v>
+        <v>1591</v>
       </c>
       <c r="L231" t="s">
-        <v>1572</v>
+        <v>22</v>
       </c>
       <c r="M231" t="s">
-        <v>1573</v>
+        <v>1592</v>
       </c>
       <c r="N231" t="s">
-        <v>1574</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1575</v>
+        <v>1594</v>
       </c>
       <c r="D232" t="s">
-        <v>1512</v>
+        <v>1595</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1576</v>
+        <v>1596</v>
       </c>
       <c r="I232" t="s">
-        <v>1577</v>
+        <v>1597</v>
       </c>
       <c r="J232" t="s">
-        <v>1385</v>
+        <v>340</v>
       </c>
       <c r="K232" t="s">
-        <v>1578</v>
+        <v>1598</v>
       </c>
       <c r="L232" t="s">
-        <v>1579</v>
+        <v>22</v>
       </c>
       <c r="M232" t="s">
-        <v>1580</v>
+        <v>1599</v>
       </c>
       <c r="N232" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1582</v>
+        <v>1601</v>
       </c>
       <c r="D233" t="s">
-        <v>1512</v>
+        <v>1602</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1583</v>
+        <v>566</v>
       </c>
       <c r="I233" t="s">
-        <v>1584</v>
+        <v>1603</v>
       </c>
       <c r="J233" t="s">
-        <v>1385</v>
+        <v>340</v>
       </c>
       <c r="K233" t="s">
-        <v>1585</v>
+        <v>1604</v>
       </c>
       <c r="L233" t="s">
-        <v>1586</v>
+        <v>22</v>
       </c>
       <c r="M233" t="s">
-        <v>1587</v>
+        <v>1605</v>
       </c>
       <c r="N233" t="s">
-        <v>1588</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1589</v>
+        <v>1607</v>
       </c>
       <c r="D234" t="s">
-        <v>1590</v>
+        <v>1607</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1591</v>
+        <v>170</v>
       </c>
       <c r="I234" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="J234" t="s">
-        <v>1330</v>
+        <v>1280</v>
       </c>
       <c r="K234" t="s">
-        <v>1593</v>
+        <v>1609</v>
       </c>
       <c r="L234" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M234" t="s">
-        <v>1594</v>
+        <v>1610</v>
       </c>
       <c r="N234" t="s">
-        <v>1595</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1596</v>
+        <v>1612</v>
       </c>
       <c r="D235" t="s">
-        <v>1597</v>
+        <v>1613</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1598</v>
+        <v>1614</v>
       </c>
       <c r="I235" t="s">
-        <v>1599</v>
+        <v>1615</v>
       </c>
       <c r="J235" t="s">
-        <v>23</v>
+        <v>340</v>
       </c>
       <c r="K235" t="s">
-        <v>1600</v>
+        <v>1616</v>
       </c>
       <c r="L235" t="s">
-        <v>341</v>
+        <v>174</v>
       </c>
       <c r="M235" t="s">
-        <v>1601</v>
+        <v>1617</v>
       </c>
       <c r="N235" t="s">
-        <v>1602</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1603</v>
+        <v>1612</v>
       </c>
       <c r="D236" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1605</v>
+        <v>170</v>
       </c>
       <c r="I236" t="s">
-        <v>1606</v>
+        <v>1620</v>
       </c>
       <c r="J236" t="s">
-        <v>1330</v>
+        <v>1621</v>
       </c>
       <c r="K236" t="s">
-        <v>1607</v>
+        <v>1622</v>
       </c>
       <c r="L236" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M236" t="s">
-        <v>1608</v>
+        <v>1623</v>
       </c>
       <c r="N236" t="s">
-        <v>1609</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1610</v>
+        <v>1624</v>
       </c>
       <c r="D237" t="s">
-        <v>1611</v>
+        <v>1625</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1612</v>
+        <v>1626</v>
       </c>
       <c r="I237" t="s">
-        <v>1613</v>
+        <v>1627</v>
       </c>
       <c r="J237" t="s">
-        <v>440</v>
+        <v>340</v>
       </c>
       <c r="K237" t="s">
-        <v>1614</v>
+        <v>1628</v>
       </c>
       <c r="L237" t="s">
-        <v>1615</v>
+        <v>22</v>
       </c>
       <c r="M237" t="s">
-        <v>1616</v>
+        <v>1629</v>
       </c>
       <c r="N237" t="s">
-        <v>1617</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1618</v>
+        <v>1631</v>
       </c>
       <c r="D238" t="s">
-        <v>1619</v>
+        <v>1632</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1620</v>
+        <v>1633</v>
       </c>
       <c r="I238" t="s">
-        <v>1621</v>
+        <v>1634</v>
       </c>
       <c r="J238" t="s">
-        <v>1330</v>
+        <v>340</v>
       </c>
       <c r="K238" t="s">
-        <v>1622</v>
+        <v>1635</v>
       </c>
       <c r="L238" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M238" t="s">
-        <v>1623</v>
+        <v>1636</v>
       </c>
       <c r="N238" t="s">
-        <v>1624</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1625</v>
+        <v>1638</v>
       </c>
       <c r="D239" t="s">
-        <v>1626</v>
+        <v>1639</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1627</v>
+        <v>1640</v>
       </c>
       <c r="I239" t="s">
-        <v>1628</v>
+        <v>1641</v>
       </c>
       <c r="J239" t="s">
-        <v>1010</v>
+        <v>161</v>
       </c>
       <c r="K239" t="s">
-        <v>1629</v>
+        <v>1642</v>
       </c>
       <c r="L239" t="s">
-        <v>1630</v>
+        <v>127</v>
       </c>
       <c r="M239" t="s">
-        <v>1631</v>
+        <v>1643</v>
       </c>
       <c r="N239" t="s">
-        <v>1632</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1625</v>
+        <v>1645</v>
       </c>
       <c r="D240" t="s">
-        <v>1626</v>
+        <v>1646</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1633</v>
+        <v>1647</v>
       </c>
       <c r="I240" t="s">
-        <v>1634</v>
+        <v>1648</v>
       </c>
       <c r="J240" t="s">
-        <v>1010</v>
+        <v>340</v>
       </c>
       <c r="K240" t="s">
-        <v>1635</v>
+        <v>1649</v>
       </c>
       <c r="L240" t="s">
-        <v>1630</v>
+        <v>22</v>
       </c>
       <c r="M240" t="s">
-        <v>1636</v>
+        <v>1650</v>
       </c>
       <c r="N240" t="s">
-        <v>1632</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1637</v>
+        <v>1652</v>
       </c>
       <c r="D241" t="s">
-        <v>1638</v>
+        <v>1653</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1639</v>
+        <v>1654</v>
       </c>
       <c r="I241" t="s">
-        <v>1640</v>
+        <v>1655</v>
       </c>
       <c r="J241" t="s">
-        <v>1330</v>
+        <v>340</v>
       </c>
       <c r="K241" t="s">
-        <v>1641</v>
+        <v>1656</v>
       </c>
       <c r="L241" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M241" t="s">
-        <v>1642</v>
+        <v>1657</v>
       </c>
       <c r="N241" t="s">
-        <v>1643</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="D242" t="s">
-        <v>1645</v>
+        <v>1660</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1646</v>
+        <v>1661</v>
       </c>
       <c r="I242" t="s">
-        <v>1647</v>
+        <v>1662</v>
       </c>
       <c r="J242" t="s">
-        <v>1330</v>
+        <v>340</v>
       </c>
       <c r="K242" t="s">
-        <v>1648</v>
+        <v>1663</v>
       </c>
       <c r="L242" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M242" t="s">
-        <v>1649</v>
+        <v>1664</v>
       </c>
       <c r="N242" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1651</v>
+        <v>1666</v>
       </c>
       <c r="D243" t="s">
-        <v>118</v>
+        <v>1667</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1652</v>
+        <v>1668</v>
       </c>
       <c r="I243" t="s">
-        <v>1653</v>
+        <v>1669</v>
       </c>
       <c r="J243" t="s">
-        <v>1010</v>
+        <v>340</v>
       </c>
       <c r="K243" t="s">
-        <v>1654</v>
+        <v>1670</v>
       </c>
       <c r="L243" t="s">
-        <v>1655</v>
+        <v>127</v>
       </c>
       <c r="M243" t="s">
-        <v>1656</v>
+        <v>1671</v>
       </c>
       <c r="N243" t="s">
-        <v>1657</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1658</v>
+        <v>1673</v>
       </c>
       <c r="D244" t="s">
-        <v>1659</v>
+        <v>1674</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1660</v>
+        <v>88</v>
       </c>
       <c r="I244" t="s">
-        <v>1661</v>
+        <v>1675</v>
       </c>
       <c r="J244" t="s">
-        <v>1385</v>
+        <v>340</v>
       </c>
       <c r="K244" t="s">
-        <v>1662</v>
+        <v>1676</v>
       </c>
       <c r="L244" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="M244" t="s">
-        <v>1663</v>
+        <v>1677</v>
       </c>
       <c r="N244" t="s">
-        <v>1664</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1665</v>
+        <v>1679</v>
       </c>
       <c r="D245" t="s">
-        <v>1666</v>
-[...3 lines deleted...]
-      <c r="G245"/>
+        <v>1667</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1681</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1682</v>
+      </c>
       <c r="H245" t="s">
-        <v>1667</v>
+        <v>1683</v>
       </c>
       <c r="I245" t="s">
-        <v>1668</v>
+        <v>1684</v>
       </c>
       <c r="J245" t="s">
-        <v>1330</v>
+        <v>1685</v>
       </c>
       <c r="K245" t="s">
-        <v>1669</v>
+        <v>1686</v>
       </c>
       <c r="L245" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M245" t="s">
-        <v>1670</v>
+        <v>1687</v>
       </c>
       <c r="N245" t="s">
-        <v>1671</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1672</v>
+        <v>1689</v>
       </c>
       <c r="D246" t="s">
-        <v>1673</v>
+        <v>1690</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1674</v>
+        <v>1691</v>
       </c>
       <c r="I246" t="s">
-        <v>1675</v>
+        <v>1692</v>
       </c>
       <c r="J246" t="s">
-        <v>1676</v>
+        <v>340</v>
       </c>
       <c r="K246" t="s">
-        <v>1677</v>
+        <v>1693</v>
       </c>
       <c r="L246" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M246" t="s">
-        <v>1678</v>
+        <v>1694</v>
       </c>
       <c r="N246" t="s">
-        <v>1679</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1680</v>
+        <v>1601</v>
       </c>
       <c r="D247" t="s">
-        <v>1681</v>
-[...9 lines deleted...]
-      </c>
+        <v>1602</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
       <c r="H247" t="s">
-        <v>1685</v>
+        <v>566</v>
       </c>
       <c r="I247" t="s">
-        <v>1686</v>
+        <v>1696</v>
       </c>
       <c r="J247" t="s">
-        <v>1687</v>
+        <v>340</v>
       </c>
       <c r="K247" t="s">
-        <v>1688</v>
+        <v>1697</v>
       </c>
       <c r="L247" t="s">
-        <v>409</v>
+        <v>22</v>
       </c>
       <c r="M247" t="s">
-        <v>1689</v>
+        <v>1698</v>
       </c>
       <c r="N247" t="s">
-        <v>1690</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1691</v>
+        <v>1699</v>
       </c>
       <c r="D248" t="s">
-        <v>1692</v>
+        <v>1700</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1693</v>
+        <v>1701</v>
       </c>
       <c r="I248" t="s">
-        <v>1694</v>
+        <v>1702</v>
       </c>
       <c r="J248" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K248" t="s">
-        <v>1695</v>
+        <v>1703</v>
       </c>
       <c r="L248" t="s">
-        <v>1696</v>
+        <v>22</v>
       </c>
       <c r="M248" t="s">
-        <v>1697</v>
+        <v>1704</v>
       </c>
       <c r="N248" t="s">
-        <v>1698</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1699</v>
+        <v>1706</v>
       </c>
       <c r="D249" t="s">
-        <v>632</v>
+        <v>1707</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="I249" t="s">
-        <v>1701</v>
+        <v>1709</v>
       </c>
       <c r="J249" t="s">
-        <v>1385</v>
+        <v>1621</v>
       </c>
       <c r="K249" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="L249" t="s">
-        <v>636</v>
+        <v>22</v>
       </c>
       <c r="M249" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="N249" t="s">
-        <v>1704</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1699</v>
+        <v>1713</v>
       </c>
       <c r="D250" t="s">
-        <v>632</v>
+        <v>1714</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1705</v>
+        <v>1715</v>
       </c>
       <c r="I250" t="s">
-        <v>1706</v>
+        <v>1716</v>
       </c>
       <c r="J250" t="s">
-        <v>1385</v>
+        <v>1621</v>
       </c>
       <c r="K250" t="s">
-        <v>1707</v>
+        <v>1717</v>
       </c>
       <c r="L250" t="s">
-        <v>636</v>
+        <v>22</v>
       </c>
       <c r="M250" t="s">
-        <v>1708</v>
+        <v>1718</v>
       </c>
       <c r="N250" t="s">
-        <v>1704</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1699</v>
+        <v>1720</v>
       </c>
       <c r="D251" t="s">
-        <v>632</v>
+        <v>1721</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1709</v>
+        <v>1722</v>
       </c>
       <c r="I251" t="s">
-        <v>1710</v>
+        <v>1723</v>
       </c>
       <c r="J251" t="s">
-        <v>1385</v>
+        <v>1621</v>
       </c>
       <c r="K251" t="s">
-        <v>1711</v>
+        <v>1724</v>
       </c>
       <c r="L251" t="s">
-        <v>636</v>
+        <v>22</v>
       </c>
       <c r="M251" t="s">
-        <v>1712</v>
+        <v>1725</v>
       </c>
       <c r="N251" t="s">
-        <v>1704</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1713</v>
+        <v>1727</v>
       </c>
       <c r="D252" t="s">
-        <v>1714</v>
+        <v>1728</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1715</v>
+        <v>1729</v>
       </c>
       <c r="I252" t="s">
-        <v>1716</v>
+        <v>1730</v>
       </c>
       <c r="J252" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K252" t="s">
-        <v>1717</v>
+        <v>1731</v>
       </c>
       <c r="L252" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M252" t="s">
-        <v>1718</v>
+        <v>1732</v>
       </c>
       <c r="N252" t="s">
-        <v>1719</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1720</v>
+        <v>1734</v>
       </c>
       <c r="D253" t="s">
-        <v>1721</v>
+        <v>1735</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="I253" t="s">
-        <v>1723</v>
+        <v>1737</v>
       </c>
       <c r="J253" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K253" t="s">
-        <v>1724</v>
+        <v>1738</v>
       </c>
       <c r="L253" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M253" t="s">
-        <v>1725</v>
+        <v>1739</v>
       </c>
       <c r="N253" t="s">
-        <v>1726</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1727</v>
+        <v>1741</v>
       </c>
       <c r="D254" t="s">
-        <v>1728</v>
+        <v>1742</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1729</v>
+        <v>1743</v>
       </c>
       <c r="I254" t="s">
-        <v>1730</v>
+        <v>1744</v>
       </c>
       <c r="J254" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K254" t="s">
-        <v>1731</v>
+        <v>1745</v>
       </c>
       <c r="L254" t="s">
-        <v>1732</v>
+        <v>22</v>
       </c>
       <c r="M254" t="s">
-        <v>1733</v>
+        <v>1746</v>
       </c>
       <c r="N254" t="s">
-        <v>1734</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1735</v>
+        <v>1748</v>
       </c>
       <c r="D255" t="s">
-        <v>1736</v>
+        <v>1749</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1737</v>
+        <v>1750</v>
       </c>
       <c r="I255" t="s">
-        <v>1738</v>
+        <v>1751</v>
       </c>
       <c r="J255" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K255" t="s">
-        <v>1739</v>
+        <v>1752</v>
       </c>
       <c r="L255" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M255" t="s">
-        <v>1740</v>
+        <v>1753</v>
       </c>
       <c r="N255" t="s">
-        <v>1741</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1742</v>
+        <v>1755</v>
       </c>
       <c r="D256" t="s">
-        <v>1743</v>
-[...3 lines deleted...]
-      <c r="G256"/>
+        <v>1756</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F256" t="s">
+        <v>1758</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1759</v>
+      </c>
       <c r="H256" t="s">
-        <v>1744</v>
+        <v>1760</v>
       </c>
       <c r="I256" t="s">
-        <v>1745</v>
+        <v>1761</v>
       </c>
       <c r="J256" t="s">
-        <v>1676</v>
+        <v>1020</v>
       </c>
       <c r="K256" t="s">
-        <v>1746</v>
+        <v>1762</v>
       </c>
       <c r="L256" t="s">
-        <v>1747</v>
+        <v>210</v>
       </c>
       <c r="M256" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
       <c r="N256" t="s">
-        <v>1749</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1742</v>
+        <v>1765</v>
       </c>
       <c r="D257" t="s">
-        <v>1743</v>
-[...3 lines deleted...]
-      <c r="G257"/>
+        <v>1756</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F257" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1768</v>
+      </c>
       <c r="H257" t="s">
-        <v>1750</v>
+        <v>1769</v>
       </c>
       <c r="I257" t="s">
-        <v>1751</v>
+        <v>1770</v>
       </c>
       <c r="J257" t="s">
-        <v>1676</v>
+        <v>1020</v>
       </c>
       <c r="K257" t="s">
-        <v>1752</v>
+        <v>1771</v>
       </c>
       <c r="L257" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M257" t="s">
-        <v>1753</v>
+        <v>1772</v>
       </c>
       <c r="N257" t="s">
-        <v>1749</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1754</v>
+        <v>1765</v>
       </c>
       <c r="D258" t="s">
-        <v>1755</v>
-[...3 lines deleted...]
-      <c r="G258"/>
+        <v>1756</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F258" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1768</v>
+      </c>
       <c r="H258" t="s">
-        <v>1756</v>
+        <v>1774</v>
       </c>
       <c r="I258" t="s">
-        <v>1757</v>
+        <v>1775</v>
       </c>
       <c r="J258" t="s">
-        <v>1385</v>
+        <v>1020</v>
       </c>
       <c r="K258" t="s">
-        <v>1758</v>
+        <v>1776</v>
       </c>
       <c r="L258" t="s">
-        <v>1759</v>
+        <v>200</v>
       </c>
       <c r="M258" t="s">
-        <v>1760</v>
+        <v>1777</v>
       </c>
       <c r="N258" t="s">
-        <v>1761</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1754</v>
+        <v>1778</v>
       </c>
       <c r="D259" t="s">
-        <v>1762</v>
+        <v>1779</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1763</v>
+        <v>1780</v>
       </c>
       <c r="I259" t="s">
-        <v>1764</v>
+        <v>1781</v>
       </c>
       <c r="J259" t="s">
-        <v>1385</v>
+        <v>1621</v>
       </c>
       <c r="K259" t="s">
-        <v>1765</v>
+        <v>1782</v>
       </c>
       <c r="L259" t="s">
-        <v>1759</v>
+        <v>22</v>
       </c>
       <c r="M259" t="s">
-        <v>1766</v>
+        <v>1783</v>
       </c>
       <c r="N259" t="s">
-        <v>1761</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1767</v>
+        <v>1785</v>
       </c>
       <c r="D260" t="s">
-        <v>1768</v>
-[...3 lines deleted...]
-      <c r="G260"/>
+        <v>1756</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1788</v>
+      </c>
       <c r="H260" t="s">
-        <v>1769</v>
+        <v>1789</v>
       </c>
       <c r="I260" t="s">
-        <v>1770</v>
+        <v>1790</v>
       </c>
       <c r="J260" t="s">
-        <v>1676</v>
+        <v>1020</v>
       </c>
       <c r="K260" t="s">
-        <v>1771</v>
+        <v>1791</v>
       </c>
       <c r="L260" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M260" t="s">
-        <v>1772</v>
+        <v>1792</v>
       </c>
       <c r="N260" t="s">
-        <v>1773</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1774</v>
+        <v>1785</v>
       </c>
       <c r="D261" t="s">
-        <v>1775</v>
-[...3 lines deleted...]
-      <c r="G261"/>
+        <v>1756</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G261" t="s">
+        <v>1788</v>
+      </c>
       <c r="H261" t="s">
-        <v>1776</v>
+        <v>1794</v>
       </c>
       <c r="I261" t="s">
-        <v>1777</v>
+        <v>1795</v>
       </c>
       <c r="J261" t="s">
-        <v>1676</v>
+        <v>1020</v>
       </c>
       <c r="K261" t="s">
-        <v>1778</v>
+        <v>1796</v>
       </c>
       <c r="L261" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M261" t="s">
-        <v>1779</v>
+        <v>1797</v>
       </c>
       <c r="N261" t="s">
-        <v>1780</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1781</v>
+        <v>1798</v>
       </c>
       <c r="D262" t="s">
-        <v>1681</v>
+        <v>1799</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1782</v>
+        <v>1800</v>
       </c>
       <c r="I262" t="s">
-        <v>1783</v>
+        <v>1801</v>
       </c>
       <c r="J262" t="s">
-        <v>1687</v>
+        <v>1621</v>
       </c>
       <c r="K262" t="s">
-        <v>1784</v>
+        <v>1802</v>
       </c>
       <c r="L262" t="s">
-        <v>570</v>
+        <v>22</v>
       </c>
       <c r="M262" t="s">
-        <v>1785</v>
+        <v>1803</v>
       </c>
       <c r="N262" t="s">
-        <v>1786</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1781</v>
+        <v>1805</v>
       </c>
       <c r="D263" t="s">
-        <v>1787</v>
-[...3 lines deleted...]
-      <c r="G263"/>
+        <v>1756</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F263" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G263" t="s">
+        <v>1808</v>
+      </c>
       <c r="H263" t="s">
-        <v>1782</v>
+        <v>1809</v>
       </c>
       <c r="I263" t="s">
-        <v>1788</v>
+        <v>1810</v>
       </c>
       <c r="J263" t="s">
-        <v>1687</v>
+        <v>1020</v>
       </c>
       <c r="K263" t="s">
-        <v>1789</v>
+        <v>1811</v>
       </c>
       <c r="L263" t="s">
-        <v>1790</v>
+        <v>200</v>
       </c>
       <c r="M263" t="s">
-        <v>1791</v>
+        <v>1812</v>
       </c>
       <c r="N263" t="s">
-        <v>1786</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1792</v>
+        <v>1814</v>
       </c>
       <c r="D264" t="s">
-        <v>1793</v>
+        <v>1815</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1794</v>
+        <v>1816</v>
       </c>
       <c r="I264" t="s">
-        <v>1795</v>
+        <v>1817</v>
       </c>
       <c r="J264" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K264" t="s">
-        <v>1796</v>
+        <v>1818</v>
       </c>
       <c r="L264" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M264" t="s">
-        <v>1797</v>
+        <v>1819</v>
       </c>
       <c r="N264" t="s">
-        <v>1798</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1196</v>
+        <v>1805</v>
       </c>
       <c r="D265" t="s">
-        <v>1197</v>
-[...3 lines deleted...]
-      <c r="G265"/>
+        <v>1756</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1808</v>
+      </c>
       <c r="H265" t="s">
-        <v>1799</v>
+        <v>1821</v>
       </c>
       <c r="I265" t="s">
-        <v>1800</v>
+        <v>1822</v>
       </c>
       <c r="J265" t="s">
-        <v>1676</v>
+        <v>1020</v>
       </c>
       <c r="K265" t="s">
-        <v>1801</v>
+        <v>1823</v>
       </c>
       <c r="L265" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M265" t="s">
-        <v>1802</v>
+        <v>1824</v>
       </c>
       <c r="N265" t="s">
-        <v>1202</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1803</v>
+        <v>1825</v>
       </c>
       <c r="D266" t="s">
-        <v>1804</v>
+        <v>1826</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1805</v>
+        <v>1827</v>
       </c>
       <c r="I266" t="s">
-        <v>1806</v>
+        <v>1828</v>
       </c>
       <c r="J266" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K266" t="s">
-        <v>1807</v>
+        <v>1829</v>
       </c>
       <c r="L266" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M266" t="s">
-        <v>1808</v>
+        <v>1830</v>
       </c>
       <c r="N266" t="s">
-        <v>1809</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1810</v>
+        <v>1825</v>
       </c>
       <c r="D267" t="s">
-        <v>1811</v>
+        <v>1826</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1812</v>
+        <v>1832</v>
       </c>
       <c r="I267" t="s">
-        <v>1813</v>
+        <v>1833</v>
       </c>
       <c r="J267" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K267" t="s">
-        <v>1814</v>
+        <v>1834</v>
       </c>
       <c r="L267" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M267" t="s">
-        <v>1815</v>
+        <v>1835</v>
       </c>
       <c r="N267" t="s">
-        <v>1816</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1817</v>
+        <v>1836</v>
       </c>
       <c r="D268" t="s">
-        <v>1818</v>
+        <v>1837</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1819</v>
+        <v>1838</v>
       </c>
       <c r="I268" t="s">
-        <v>1820</v>
+        <v>1839</v>
       </c>
       <c r="J268" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K268" t="s">
-        <v>1821</v>
+        <v>1840</v>
       </c>
       <c r="L268" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M268" t="s">
-        <v>1822</v>
+        <v>1841</v>
       </c>
       <c r="N268" t="s">
-        <v>1823</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1824</v>
+        <v>1843</v>
       </c>
       <c r="D269" t="s">
-        <v>1825</v>
+        <v>1844</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1826</v>
+        <v>1845</v>
       </c>
       <c r="I269" t="s">
-        <v>1827</v>
+        <v>1846</v>
       </c>
       <c r="J269" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K269" t="s">
-        <v>1828</v>
+        <v>1847</v>
       </c>
       <c r="L269" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M269" t="s">
-        <v>1829</v>
+        <v>1848</v>
       </c>
       <c r="N269" t="s">
-        <v>1830</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1831</v>
+        <v>1850</v>
       </c>
       <c r="D270" t="s">
-        <v>1832</v>
+        <v>1851</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1833</v>
+        <v>1852</v>
       </c>
       <c r="I270" t="s">
-        <v>1834</v>
+        <v>1853</v>
       </c>
       <c r="J270" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K270" t="s">
-        <v>1835</v>
+        <v>1854</v>
       </c>
       <c r="L270" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M270" t="s">
-        <v>1836</v>
+        <v>1855</v>
       </c>
       <c r="N270" t="s">
-        <v>1837</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1838</v>
+        <v>1857</v>
       </c>
       <c r="D271" t="s">
-        <v>1839</v>
+        <v>1858</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1840</v>
+        <v>1859</v>
       </c>
       <c r="I271" t="s">
-        <v>1841</v>
+        <v>1860</v>
       </c>
       <c r="J271" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K271" t="s">
-        <v>1842</v>
+        <v>1861</v>
       </c>
       <c r="L271" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M271" t="s">
-        <v>1843</v>
+        <v>1862</v>
       </c>
       <c r="N271" t="s">
-        <v>1844</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1845</v>
+        <v>1864</v>
       </c>
       <c r="D272" t="s">
-        <v>1846</v>
+        <v>1865</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1847</v>
+        <v>1866</v>
       </c>
       <c r="I272" t="s">
-        <v>1848</v>
+        <v>1867</v>
       </c>
       <c r="J272" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K272" t="s">
-        <v>1849</v>
+        <v>1868</v>
       </c>
       <c r="L272" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M272" t="s">
-        <v>1850</v>
+        <v>1869</v>
       </c>
       <c r="N272" t="s">
-        <v>1851</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1852</v>
+        <v>1871</v>
       </c>
       <c r="D273" t="s">
-        <v>1853</v>
+        <v>1872</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1854</v>
+        <v>1873</v>
       </c>
       <c r="I273" t="s">
-        <v>1855</v>
+        <v>1874</v>
       </c>
       <c r="J273" t="s">
-        <v>996</v>
+        <v>1621</v>
       </c>
       <c r="K273" t="s">
-        <v>1856</v>
+        <v>1875</v>
       </c>
       <c r="L273" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M273" t="s">
-        <v>1857</v>
+        <v>1876</v>
       </c>
       <c r="N273" t="s">
-        <v>1858</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1852</v>
+        <v>1878</v>
       </c>
       <c r="D274" t="s">
-        <v>1853</v>
+        <v>1879</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1859</v>
+        <v>1880</v>
       </c>
       <c r="I274" t="s">
-        <v>1860</v>
+        <v>1881</v>
       </c>
       <c r="J274" t="s">
-        <v>996</v>
+        <v>1621</v>
       </c>
       <c r="K274" t="s">
-        <v>1861</v>
+        <v>1882</v>
       </c>
       <c r="L274" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M274" t="s">
-        <v>1862</v>
+        <v>1883</v>
       </c>
       <c r="N274" t="s">
-        <v>1858</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1863</v>
+        <v>1885</v>
       </c>
       <c r="D275" t="s">
-        <v>118</v>
+        <v>1886</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1864</v>
+        <v>1887</v>
       </c>
       <c r="I275" t="s">
-        <v>1865</v>
+        <v>1888</v>
       </c>
       <c r="J275" t="s">
-        <v>1385</v>
+        <v>1621</v>
       </c>
       <c r="K275" t="s">
-        <v>1866</v>
+        <v>1889</v>
       </c>
       <c r="L275" t="s">
-        <v>1867</v>
+        <v>22</v>
       </c>
       <c r="M275" t="s">
-        <v>1868</v>
+        <v>1890</v>
       </c>
       <c r="N275" t="s">
-        <v>1869</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1870</v>
+        <v>1892</v>
       </c>
       <c r="D276" t="s">
-        <v>1871</v>
+        <v>1893</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1872</v>
+        <v>1894</v>
       </c>
       <c r="I276" t="s">
-        <v>1873</v>
+        <v>1895</v>
       </c>
       <c r="J276" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K276" t="s">
-        <v>1874</v>
+        <v>1896</v>
       </c>
       <c r="L276" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M276" t="s">
-        <v>1875</v>
+        <v>1897</v>
       </c>
       <c r="N276" t="s">
-        <v>1876</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1877</v>
+        <v>1899</v>
       </c>
       <c r="D277" t="s">
-        <v>1878</v>
+        <v>1900</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1879</v>
+        <v>1901</v>
       </c>
       <c r="I277" t="s">
-        <v>1880</v>
+        <v>1902</v>
       </c>
       <c r="J277" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K277" t="s">
-        <v>1881</v>
+        <v>1903</v>
       </c>
       <c r="L277" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M277" t="s">
-        <v>1882</v>
+        <v>1904</v>
       </c>
       <c r="N277" t="s">
-        <v>1883</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1498</v>
+        <v>1906</v>
       </c>
       <c r="D278" t="s">
-        <v>250</v>
+        <v>1907</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1884</v>
+        <v>1908</v>
       </c>
       <c r="I278" t="s">
-        <v>1885</v>
+        <v>1909</v>
       </c>
       <c r="J278" t="s">
-        <v>1687</v>
+        <v>1621</v>
       </c>
       <c r="K278" t="s">
-        <v>1886</v>
+        <v>1910</v>
       </c>
       <c r="L278" t="s">
-        <v>254</v>
+        <v>22</v>
       </c>
       <c r="M278" t="s">
-        <v>1887</v>
+        <v>1911</v>
       </c>
       <c r="N278" t="s">
-        <v>1503</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1888</v>
+        <v>1913</v>
       </c>
       <c r="D279" t="s">
-        <v>118</v>
+        <v>1914</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1889</v>
+        <v>1915</v>
       </c>
       <c r="I279" t="s">
-        <v>1890</v>
+        <v>1916</v>
       </c>
       <c r="J279" t="s">
-        <v>1687</v>
+        <v>1621</v>
       </c>
       <c r="K279" t="s">
-        <v>1891</v>
+        <v>1917</v>
       </c>
       <c r="L279" t="s">
-        <v>1892</v>
+        <v>22</v>
       </c>
       <c r="M279" t="s">
-        <v>1893</v>
+        <v>1918</v>
       </c>
       <c r="N279" t="s">
-        <v>1894</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1895</v>
+        <v>1920</v>
       </c>
       <c r="D280" t="s">
-        <v>1896</v>
+        <v>1921</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>1897</v>
+        <v>1922</v>
       </c>
       <c r="I280" t="s">
-        <v>1898</v>
+        <v>1923</v>
       </c>
       <c r="J280" t="s">
-        <v>1145</v>
+        <v>1621</v>
       </c>
       <c r="K280" t="s">
-        <v>1899</v>
+        <v>1924</v>
       </c>
       <c r="L280" t="s">
-        <v>1900</v>
+        <v>22</v>
       </c>
       <c r="M280" t="s">
-        <v>1901</v>
+        <v>1925</v>
       </c>
       <c r="N280" t="s">
-        <v>1902</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1903</v>
+        <v>1927</v>
       </c>
       <c r="D281" t="s">
-        <v>1904</v>
-[...3 lines deleted...]
-      <c r="G281"/>
+        <v>1928</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1929</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G281" t="s">
+        <v>1931</v>
+      </c>
       <c r="H281" t="s">
-        <v>1905</v>
+        <v>1932</v>
       </c>
       <c r="I281" t="s">
-        <v>1906</v>
+        <v>1933</v>
       </c>
       <c r="J281" t="s">
-        <v>1687</v>
+        <v>1934</v>
       </c>
       <c r="K281" t="s">
-        <v>1907</v>
+        <v>1935</v>
       </c>
       <c r="L281" t="s">
-        <v>71</v>
+        <v>127</v>
       </c>
       <c r="M281" t="s">
-        <v>1908</v>
+        <v>1936</v>
       </c>
       <c r="N281" t="s">
-        <v>1909</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1910</v>
+        <v>1938</v>
       </c>
       <c r="D282" t="s">
-        <v>1911</v>
+        <v>1939</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1912</v>
+        <v>1940</v>
       </c>
       <c r="I282" t="s">
-        <v>1913</v>
+        <v>1941</v>
       </c>
       <c r="J282" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="K282" t="s">
-        <v>1914</v>
+        <v>1942</v>
       </c>
       <c r="L282" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M282" t="s">
-        <v>1915</v>
+        <v>1943</v>
       </c>
       <c r="N282" t="s">
-        <v>1916</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1917</v>
+        <v>1945</v>
       </c>
       <c r="D283" t="s">
-        <v>1918</v>
-[...3 lines deleted...]
-      <c r="G283"/>
+        <v>1946</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G283" t="s">
+        <v>1949</v>
+      </c>
       <c r="H283" t="s">
-        <v>1919</v>
+        <v>1950</v>
       </c>
       <c r="I283" t="s">
-        <v>1920</v>
+        <v>1951</v>
       </c>
       <c r="J283" t="s">
-        <v>1145</v>
+        <v>1020</v>
       </c>
       <c r="K283" t="s">
-        <v>1921</v>
+        <v>1952</v>
       </c>
       <c r="L283" t="s">
-        <v>1922</v>
+        <v>200</v>
       </c>
       <c r="M283" t="s">
-        <v>1923</v>
+        <v>1953</v>
       </c>
       <c r="N283" t="s">
-        <v>1924</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1925</v>
+        <v>1945</v>
       </c>
       <c r="D284" t="s">
-        <v>1926</v>
-[...3 lines deleted...]
-      <c r="G284"/>
+        <v>1946</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1949</v>
+      </c>
       <c r="H284" t="s">
-        <v>1927</v>
+        <v>1955</v>
       </c>
       <c r="I284" t="s">
-        <v>1928</v>
+        <v>1956</v>
       </c>
       <c r="J284" t="s">
-        <v>1676</v>
+        <v>1020</v>
       </c>
       <c r="K284" t="s">
-        <v>1929</v>
+        <v>1957</v>
       </c>
       <c r="L284" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M284" t="s">
-        <v>1930</v>
+        <v>1958</v>
       </c>
       <c r="N284" t="s">
-        <v>1931</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1932</v>
+        <v>1959</v>
       </c>
       <c r="D285" t="s">
-        <v>118</v>
+        <v>1960</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>1933</v>
+        <v>1961</v>
       </c>
       <c r="I285" t="s">
-        <v>1934</v>
+        <v>1962</v>
       </c>
       <c r="J285" t="s">
-        <v>1687</v>
+        <v>1963</v>
       </c>
       <c r="K285" t="s">
-        <v>1935</v>
+        <v>1964</v>
       </c>
       <c r="L285" t="s">
-        <v>1936</v>
+        <v>22</v>
       </c>
       <c r="M285" t="s">
-        <v>1937</v>
+        <v>1965</v>
       </c>
       <c r="N285" t="s">
-        <v>1938</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>1939</v>
+        <v>1967</v>
       </c>
       <c r="D286" t="s">
-        <v>1940</v>
+        <v>1968</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>1941</v>
+        <v>1969</v>
       </c>
       <c r="I286" t="s">
-        <v>1942</v>
+        <v>1970</v>
       </c>
       <c r="J286" t="s">
-        <v>1687</v>
+        <v>1963</v>
       </c>
       <c r="K286" t="s">
-        <v>1943</v>
+        <v>1971</v>
       </c>
       <c r="L286" t="s">
-        <v>1944</v>
+        <v>22</v>
       </c>
       <c r="M286" t="s">
-        <v>1945</v>
+        <v>1972</v>
       </c>
       <c r="N286" t="s">
-        <v>1946</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>1947</v>
+        <v>1974</v>
       </c>
       <c r="D287" t="s">
-        <v>1597</v>
+        <v>1975</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>1948</v>
+        <v>1976</v>
       </c>
       <c r="I287" t="s">
-        <v>1949</v>
+        <v>1977</v>
       </c>
       <c r="J287" t="s">
-        <v>283</v>
+        <v>1963</v>
       </c>
       <c r="K287" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="L287" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M287" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="N287" t="s">
-        <v>1952</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>1953</v>
+        <v>1981</v>
       </c>
       <c r="D288" t="s">
-        <v>1954</v>
+        <v>1982</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>1955</v>
+        <v>1983</v>
       </c>
       <c r="I288" t="s">
-        <v>1956</v>
+        <v>1984</v>
       </c>
       <c r="J288" t="s">
-        <v>1676</v>
+        <v>1963</v>
       </c>
       <c r="K288" t="s">
-        <v>1957</v>
+        <v>1985</v>
       </c>
       <c r="L288" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M288" t="s">
-        <v>1958</v>
+        <v>1986</v>
       </c>
       <c r="N288" t="s">
-        <v>1959</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>1960</v>
+        <v>1988</v>
       </c>
       <c r="D289" t="s">
-        <v>118</v>
+        <v>1989</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>1961</v>
+        <v>1990</v>
       </c>
       <c r="I289" t="s">
-        <v>1962</v>
+        <v>1991</v>
       </c>
       <c r="J289" t="s">
-        <v>1385</v>
+        <v>1963</v>
       </c>
       <c r="K289" t="s">
-        <v>1963</v>
+        <v>1992</v>
       </c>
       <c r="L289" t="s">
-        <v>1964</v>
+        <v>22</v>
       </c>
       <c r="M289" t="s">
-        <v>1965</v>
+        <v>1993</v>
       </c>
       <c r="N289" t="s">
-        <v>1966</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>1967</v>
+        <v>1995</v>
       </c>
       <c r="D290" t="s">
-        <v>1968</v>
+        <v>1996</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>1969</v>
+        <v>1997</v>
       </c>
       <c r="I290" t="s">
-        <v>1970</v>
+        <v>1998</v>
       </c>
       <c r="J290" t="s">
-        <v>1687</v>
+        <v>1963</v>
       </c>
       <c r="K290" t="s">
-        <v>1971</v>
+        <v>1999</v>
       </c>
       <c r="L290" t="s">
-        <v>939</v>
+        <v>22</v>
       </c>
       <c r="M290" t="s">
-        <v>1972</v>
+        <v>2000</v>
       </c>
       <c r="N290" t="s">
-        <v>1973</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>1974</v>
+        <v>2002</v>
       </c>
       <c r="D291" t="s">
-        <v>1975</v>
+        <v>2003</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>1976</v>
+        <v>2004</v>
       </c>
       <c r="I291" t="s">
-        <v>1977</v>
+        <v>2005</v>
       </c>
       <c r="J291" t="s">
-        <v>1687</v>
+        <v>1963</v>
       </c>
       <c r="K291" t="s">
-        <v>1978</v>
+        <v>2006</v>
       </c>
       <c r="L291" t="s">
-        <v>1979</v>
+        <v>174</v>
       </c>
       <c r="M291" t="s">
-        <v>1980</v>
+        <v>2007</v>
       </c>
       <c r="N291" t="s">
-        <v>1981</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>1982</v>
+        <v>2009</v>
       </c>
       <c r="D292" t="s">
-        <v>1983</v>
+        <v>2010</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>1984</v>
+        <v>2011</v>
       </c>
       <c r="I292" t="s">
-        <v>1985</v>
+        <v>2012</v>
       </c>
       <c r="J292" t="s">
-        <v>1687</v>
+        <v>1963</v>
       </c>
       <c r="K292" t="s">
-        <v>1986</v>
+        <v>2013</v>
       </c>
       <c r="L292" t="s">
-        <v>1987</v>
+        <v>22</v>
       </c>
       <c r="M292" t="s">
-        <v>1988</v>
+        <v>2014</v>
       </c>
       <c r="N292" t="s">
-        <v>1989</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>1990</v>
+        <v>2016</v>
       </c>
       <c r="D293" t="s">
-        <v>118</v>
+        <v>2017</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="I293" t="s">
-        <v>1992</v>
+        <v>2019</v>
       </c>
       <c r="J293" t="s">
-        <v>1687</v>
+        <v>1963</v>
       </c>
       <c r="K293" t="s">
-        <v>1993</v>
+        <v>2020</v>
       </c>
       <c r="L293" t="s">
-        <v>1994</v>
+        <v>22</v>
       </c>
       <c r="M293" t="s">
-        <v>1995</v>
+        <v>2021</v>
       </c>
       <c r="N293" t="s">
-        <v>1996</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>1997</v>
+        <v>2023</v>
       </c>
       <c r="D294" t="s">
-        <v>118</v>
+        <v>2024</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>1998</v>
+        <v>2025</v>
       </c>
       <c r="I294" t="s">
-        <v>1999</v>
+        <v>2026</v>
       </c>
       <c r="J294" t="s">
-        <v>1385</v>
+        <v>1963</v>
       </c>
       <c r="K294" t="s">
-        <v>2000</v>
+        <v>2027</v>
       </c>
       <c r="L294" t="s">
-        <v>2001</v>
+        <v>22</v>
       </c>
       <c r="M294" t="s">
-        <v>2002</v>
+        <v>2028</v>
       </c>
       <c r="N294" t="s">
-        <v>2003</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2004</v>
+        <v>2030</v>
       </c>
       <c r="D295" t="s">
-        <v>118</v>
+        <v>2031</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>2005</v>
+        <v>2032</v>
       </c>
       <c r="I295" t="s">
-        <v>2006</v>
+        <v>2033</v>
       </c>
       <c r="J295" t="s">
-        <v>1385</v>
+        <v>1963</v>
       </c>
       <c r="K295" t="s">
-        <v>2007</v>
+        <v>2034</v>
       </c>
       <c r="L295" t="s">
-        <v>2008</v>
+        <v>22</v>
       </c>
       <c r="M295" t="s">
-        <v>2009</v>
+        <v>2035</v>
       </c>
       <c r="N295" t="s">
-        <v>2010</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2011</v>
+        <v>2037</v>
       </c>
       <c r="D296" t="s">
-        <v>2012</v>
+        <v>2038</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>2013</v>
+        <v>2039</v>
       </c>
       <c r="I296" t="s">
-        <v>2014</v>
+        <v>2040</v>
       </c>
       <c r="J296" t="s">
-        <v>1676</v>
+        <v>1963</v>
       </c>
       <c r="K296" t="s">
-        <v>2015</v>
+        <v>2041</v>
       </c>
       <c r="L296" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M296" t="s">
-        <v>2016</v>
+        <v>2042</v>
       </c>
       <c r="N296" t="s">
-        <v>2017</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2018</v>
+        <v>2044</v>
       </c>
       <c r="D297" t="s">
-        <v>2019</v>
+        <v>2045</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>2020</v>
+        <v>2046</v>
       </c>
       <c r="I297" t="s">
-        <v>2021</v>
+        <v>2047</v>
       </c>
       <c r="J297" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K297" t="s">
-        <v>2022</v>
+        <v>2048</v>
       </c>
       <c r="L297" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M297" t="s">
-        <v>2023</v>
+        <v>2049</v>
       </c>
       <c r="N297" t="s">
-        <v>2024</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2025</v>
+        <v>2051</v>
       </c>
       <c r="D298" t="s">
-        <v>2026</v>
+        <v>2052</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>2027</v>
+        <v>2053</v>
       </c>
       <c r="I298" t="s">
-        <v>2028</v>
+        <v>2054</v>
       </c>
       <c r="J298" t="s">
-        <v>973</v>
+        <v>1372</v>
       </c>
       <c r="K298" t="s">
-        <v>2029</v>
+        <v>2055</v>
       </c>
       <c r="L298" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="M298" t="s">
-        <v>2030</v>
+        <v>2056</v>
       </c>
       <c r="N298" t="s">
-        <v>2031</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2032</v>
+        <v>2051</v>
       </c>
       <c r="D299" t="s">
-        <v>2019</v>
+        <v>2052</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>2033</v>
+        <v>2058</v>
       </c>
       <c r="I299" t="s">
-        <v>2034</v>
+        <v>2059</v>
       </c>
       <c r="J299" t="s">
-        <v>1687</v>
+        <v>1372</v>
       </c>
       <c r="K299" t="s">
-        <v>2035</v>
+        <v>2060</v>
       </c>
       <c r="L299" t="s">
-        <v>293</v>
+        <v>98</v>
       </c>
       <c r="M299" t="s">
-        <v>2036</v>
+        <v>2061</v>
       </c>
       <c r="N299" t="s">
-        <v>2037</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2032</v>
+        <v>2051</v>
       </c>
       <c r="D300" t="s">
-        <v>2019</v>
+        <v>2052</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>2038</v>
+        <v>2062</v>
       </c>
       <c r="I300" t="s">
-        <v>2039</v>
+        <v>2063</v>
       </c>
       <c r="J300" t="s">
-        <v>1687</v>
+        <v>1372</v>
       </c>
       <c r="K300" t="s">
-        <v>2040</v>
+        <v>2064</v>
       </c>
       <c r="L300" t="s">
-        <v>293</v>
+        <v>98</v>
       </c>
       <c r="M300" t="s">
-        <v>2041</v>
+        <v>2065</v>
       </c>
       <c r="N300" t="s">
-        <v>2037</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2042</v>
+        <v>2051</v>
       </c>
       <c r="D301" t="s">
-        <v>118</v>
+        <v>2052</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>2043</v>
+        <v>2066</v>
       </c>
       <c r="I301" t="s">
-        <v>2044</v>
+        <v>2067</v>
       </c>
       <c r="J301" t="s">
-        <v>1687</v>
+        <v>1372</v>
       </c>
       <c r="K301" t="s">
-        <v>2045</v>
+        <v>2068</v>
       </c>
       <c r="L301" t="s">
-        <v>2046</v>
+        <v>98</v>
       </c>
       <c r="M301" t="s">
-        <v>2047</v>
+        <v>2069</v>
       </c>
       <c r="N301" t="s">
-        <v>2048</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="D302" t="s">
-        <v>118</v>
+        <v>2052</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>2050</v>
+        <v>2070</v>
       </c>
       <c r="I302" t="s">
-        <v>2051</v>
+        <v>2071</v>
       </c>
       <c r="J302" t="s">
-        <v>1687</v>
+        <v>1372</v>
       </c>
       <c r="K302" t="s">
-        <v>2052</v>
+        <v>2072</v>
       </c>
       <c r="L302" t="s">
-        <v>2053</v>
+        <v>98</v>
       </c>
       <c r="M302" t="s">
-        <v>2054</v>
+        <v>2073</v>
       </c>
       <c r="N302" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2056</v>
+        <v>2051</v>
       </c>
       <c r="D303" t="s">
-        <v>1853</v>
+        <v>2052</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
+        <v>2074</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J303" t="s">
+        <v>1372</v>
+      </c>
+      <c r="K303" t="s">
+        <v>2076</v>
+      </c>
+      <c r="L303" t="s">
+        <v>98</v>
+      </c>
+      <c r="M303" t="s">
+        <v>2077</v>
+      </c>
+      <c r="N303" t="s">
         <v>2057</v>
-      </c>
-[...16 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2056</v>
+        <v>2051</v>
       </c>
       <c r="D304" t="s">
-        <v>1853</v>
+        <v>2052</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>2062</v>
+        <v>2078</v>
       </c>
       <c r="I304" t="s">
-        <v>2063</v>
+        <v>2079</v>
       </c>
       <c r="J304" t="s">
-        <v>1010</v>
+        <v>1372</v>
       </c>
       <c r="K304" t="s">
-        <v>2064</v>
+        <v>2080</v>
       </c>
       <c r="L304" t="s">
-        <v>341</v>
+        <v>98</v>
       </c>
       <c r="M304" t="s">
-        <v>2065</v>
+        <v>2081</v>
       </c>
       <c r="N304" t="s">
-        <v>2061</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2056</v>
+        <v>2051</v>
       </c>
       <c r="D305" t="s">
-        <v>1853</v>
+        <v>2052</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
-        <v>2066</v>
+        <v>2082</v>
       </c>
       <c r="I305" t="s">
-        <v>2067</v>
+        <v>2083</v>
       </c>
       <c r="J305" t="s">
-        <v>1010</v>
+        <v>1372</v>
       </c>
       <c r="K305" t="s">
-        <v>2068</v>
+        <v>2084</v>
       </c>
       <c r="L305" t="s">
-        <v>341</v>
+        <v>98</v>
       </c>
       <c r="M305" t="s">
-        <v>2069</v>
+        <v>2085</v>
       </c>
       <c r="N305" t="s">
-        <v>2061</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2056</v>
+        <v>2086</v>
       </c>
       <c r="D306" t="s">
-        <v>1853</v>
+        <v>2087</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>2070</v>
+        <v>2088</v>
       </c>
       <c r="I306" t="s">
-        <v>2071</v>
+        <v>2089</v>
       </c>
       <c r="J306" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K306" t="s">
-        <v>2072</v>
+        <v>2090</v>
       </c>
       <c r="L306" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M306" t="s">
-        <v>2073</v>
+        <v>2091</v>
       </c>
       <c r="N306" t="s">
-        <v>2061</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2056</v>
+        <v>2093</v>
       </c>
       <c r="D307" t="s">
-        <v>1853</v>
+        <v>2094</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>2074</v>
+        <v>2095</v>
       </c>
       <c r="I307" t="s">
-        <v>2075</v>
+        <v>2096</v>
       </c>
       <c r="J307" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K307" t="s">
-        <v>2076</v>
+        <v>2097</v>
       </c>
       <c r="L307" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M307" t="s">
-        <v>2077</v>
+        <v>2098</v>
       </c>
       <c r="N307" t="s">
-        <v>2061</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2078</v>
+        <v>2100</v>
       </c>
       <c r="D308" t="s">
-        <v>118</v>
+        <v>2101</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>2079</v>
+        <v>2102</v>
       </c>
       <c r="I308" t="s">
-        <v>2080</v>
+        <v>2103</v>
       </c>
       <c r="J308" t="s">
-        <v>1687</v>
+        <v>1963</v>
       </c>
       <c r="K308" t="s">
-        <v>2081</v>
+        <v>2104</v>
       </c>
       <c r="L308" t="s">
-        <v>2082</v>
+        <v>22</v>
       </c>
       <c r="M308" t="s">
-        <v>2083</v>
+        <v>2105</v>
       </c>
       <c r="N308" t="s">
-        <v>2084</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2085</v>
+        <v>2107</v>
       </c>
       <c r="D309" t="s">
-        <v>2019</v>
+        <v>2108</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>2086</v>
+        <v>2109</v>
       </c>
       <c r="I309" t="s">
-        <v>2087</v>
+        <v>2110</v>
       </c>
       <c r="J309" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K309" t="s">
-        <v>2088</v>
+        <v>2111</v>
       </c>
       <c r="L309" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M309" t="s">
-        <v>2089</v>
+        <v>2112</v>
       </c>
       <c r="N309" t="s">
-        <v>2090</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2085</v>
+        <v>2114</v>
       </c>
       <c r="D310" t="s">
-        <v>2019</v>
+        <v>2115</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>2091</v>
+        <v>2116</v>
       </c>
       <c r="I310" t="s">
-        <v>2092</v>
+        <v>2117</v>
       </c>
       <c r="J310" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K310" t="s">
-        <v>2093</v>
+        <v>2118</v>
       </c>
       <c r="L310" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M310" t="s">
-        <v>2094</v>
+        <v>2119</v>
       </c>
       <c r="N310" t="s">
-        <v>2090</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2095</v>
+        <v>2121</v>
       </c>
       <c r="D311" t="s">
-        <v>118</v>
+        <v>2122</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>2096</v>
+        <v>2123</v>
       </c>
       <c r="I311" t="s">
-        <v>2097</v>
+        <v>2124</v>
       </c>
       <c r="J311" t="s">
-        <v>1687</v>
+        <v>1963</v>
       </c>
       <c r="K311" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="L311" t="s">
-        <v>2099</v>
+        <v>22</v>
       </c>
       <c r="M311" t="s">
-        <v>2100</v>
+        <v>2126</v>
       </c>
       <c r="N311" t="s">
-        <v>2101</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2102</v>
+        <v>2128</v>
       </c>
       <c r="D312" t="s">
-        <v>2103</v>
+        <v>2129</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>2104</v>
+        <v>2130</v>
       </c>
       <c r="I312" t="s">
-        <v>2105</v>
+        <v>2131</v>
       </c>
       <c r="J312" t="s">
-        <v>973</v>
+        <v>1963</v>
       </c>
       <c r="K312" t="s">
-        <v>2106</v>
+        <v>2132</v>
       </c>
       <c r="L312" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M312" t="s">
-        <v>2107</v>
+        <v>2133</v>
       </c>
       <c r="N312" t="s">
-        <v>2108</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2109</v>
+        <v>2135</v>
       </c>
       <c r="D313" t="s">
-        <v>2110</v>
+        <v>2136</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>2111</v>
+        <v>2137</v>
       </c>
       <c r="I313" t="s">
-        <v>2112</v>
+        <v>2138</v>
       </c>
       <c r="J313" t="s">
-        <v>973</v>
+        <v>1963</v>
       </c>
       <c r="K313" t="s">
-        <v>2113</v>
+        <v>2139</v>
       </c>
       <c r="L313" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M313" t="s">
-        <v>2114</v>
+        <v>2140</v>
       </c>
       <c r="N313" t="s">
-        <v>2115</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2116</v>
+        <v>2142</v>
       </c>
       <c r="D314" t="s">
-        <v>2019</v>
+        <v>2143</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>2117</v>
+        <v>2144</v>
       </c>
       <c r="I314" t="s">
-        <v>2118</v>
+        <v>2145</v>
       </c>
       <c r="J314" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K314" t="s">
-        <v>2119</v>
+        <v>2146</v>
       </c>
       <c r="L314" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M314" t="s">
-        <v>2120</v>
+        <v>2147</v>
       </c>
       <c r="N314" t="s">
-        <v>2121</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2116</v>
+        <v>2149</v>
       </c>
       <c r="D315" t="s">
-        <v>2019</v>
+        <v>2150</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
-        <v>2122</v>
+        <v>2151</v>
       </c>
       <c r="I315" t="s">
-        <v>2123</v>
+        <v>2152</v>
       </c>
       <c r="J315" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K315" t="s">
-        <v>2124</v>
+        <v>2153</v>
       </c>
       <c r="L315" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M315" t="s">
-        <v>2125</v>
+        <v>2154</v>
       </c>
       <c r="N315" t="s">
-        <v>2121</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2126</v>
+        <v>2156</v>
       </c>
       <c r="D316" t="s">
-        <v>2019</v>
+        <v>2157</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>1366</v>
+        <v>2158</v>
       </c>
       <c r="I316" t="s">
-        <v>2127</v>
+        <v>2159</v>
       </c>
       <c r="J316" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K316" t="s">
-        <v>2128</v>
+        <v>2160</v>
       </c>
       <c r="L316" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M316" t="s">
-        <v>2129</v>
+        <v>2161</v>
       </c>
       <c r="N316" t="s">
-        <v>2130</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2126</v>
+        <v>2163</v>
       </c>
       <c r="D317" t="s">
-        <v>2019</v>
+        <v>2164</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
-        <v>2131</v>
+        <v>2165</v>
       </c>
       <c r="I317" t="s">
-        <v>2132</v>
+        <v>2166</v>
       </c>
       <c r="J317" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K317" t="s">
-        <v>2133</v>
+        <v>2167</v>
       </c>
       <c r="L317" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M317" t="s">
-        <v>2134</v>
+        <v>2168</v>
       </c>
       <c r="N317" t="s">
-        <v>2130</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2135</v>
+        <v>2170</v>
       </c>
       <c r="D318" t="s">
-        <v>2019</v>
+        <v>2171</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>2136</v>
+        <v>2172</v>
       </c>
       <c r="I318" t="s">
-        <v>2137</v>
+        <v>2173</v>
       </c>
       <c r="J318" t="s">
-        <v>1010</v>
+        <v>1963</v>
       </c>
       <c r="K318" t="s">
-        <v>2138</v>
+        <v>2174</v>
       </c>
       <c r="L318" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M318" t="s">
-        <v>2139</v>
+        <v>2175</v>
       </c>
       <c r="N318" t="s">
-        <v>2140</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
-      <c r="C319" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C319"/>
       <c r="D319" t="s">
-        <v>118</v>
+        <v>2177</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="I319" t="s">
-        <v>2143</v>
+        <v>2179</v>
       </c>
       <c r="J319" t="s">
-        <v>1687</v>
+        <v>2180</v>
       </c>
       <c r="K319" t="s">
-        <v>2144</v>
+        <v>2181</v>
       </c>
       <c r="L319" t="s">
-        <v>2145</v>
+        <v>2182</v>
       </c>
       <c r="M319" t="s">
-        <v>2146</v>
-[...3 lines deleted...]
-      </c>
+        <v>2183</v>
+      </c>
+      <c r="N319"/>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2148</v>
+        <v>2184</v>
       </c>
       <c r="D320" t="s">
-        <v>2149</v>
+        <v>2185</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>2150</v>
+        <v>2186</v>
       </c>
       <c r="I320" t="s">
-        <v>2151</v>
+        <v>2187</v>
       </c>
       <c r="J320" t="s">
-        <v>973</v>
+        <v>1246</v>
       </c>
       <c r="K320" t="s">
-        <v>2152</v>
+        <v>2188</v>
       </c>
       <c r="L320" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M320" t="s">
-        <v>2153</v>
+        <v>2189</v>
       </c>
       <c r="N320" t="s">
-        <v>2154</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2155</v>
+        <v>2191</v>
       </c>
       <c r="D321" t="s">
-        <v>2156</v>
+        <v>2192</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>2157</v>
+        <v>2193</v>
       </c>
       <c r="I321" t="s">
-        <v>2158</v>
+        <v>2194</v>
       </c>
       <c r="J321" t="s">
-        <v>973</v>
+        <v>1246</v>
       </c>
       <c r="K321" t="s">
-        <v>2159</v>
+        <v>2195</v>
       </c>
       <c r="L321" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M321" t="s">
-        <v>2160</v>
+        <v>2196</v>
       </c>
       <c r="N321" t="s">
-        <v>2161</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2162</v>
+        <v>2198</v>
       </c>
       <c r="D322" t="s">
-        <v>118</v>
+        <v>2199</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>2163</v>
+        <v>2200</v>
       </c>
       <c r="I322" t="s">
-        <v>2164</v>
+        <v>2201</v>
       </c>
       <c r="J322" t="s">
-        <v>1687</v>
+        <v>1246</v>
       </c>
       <c r="K322" t="s">
-        <v>2165</v>
+        <v>2202</v>
       </c>
       <c r="L322" t="s">
-        <v>2166</v>
+        <v>22</v>
       </c>
       <c r="M322" t="s">
-        <v>2167</v>
+        <v>2203</v>
       </c>
       <c r="N322" t="s">
-        <v>2168</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2169</v>
+        <v>2205</v>
       </c>
       <c r="D323" t="s">
-        <v>118</v>
+        <v>2206</v>
       </c>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323"/>
       <c r="H323" t="s">
-        <v>2170</v>
+        <v>2207</v>
       </c>
       <c r="I323" t="s">
-        <v>2171</v>
+        <v>2208</v>
       </c>
       <c r="J323" t="s">
-        <v>1687</v>
+        <v>1246</v>
       </c>
       <c r="K323" t="s">
-        <v>2172</v>
+        <v>2209</v>
       </c>
       <c r="L323" t="s">
-        <v>2173</v>
+        <v>174</v>
       </c>
       <c r="M323" t="s">
-        <v>2174</v>
+        <v>2210</v>
       </c>
       <c r="N323" t="s">
-        <v>2175</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2176</v>
+        <v>2205</v>
       </c>
       <c r="D324" t="s">
-        <v>2177</v>
+        <v>1619</v>
       </c>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324"/>
       <c r="H324" t="s">
-        <v>1259</v>
+        <v>170</v>
       </c>
       <c r="I324" t="s">
-        <v>2178</v>
+        <v>2212</v>
       </c>
       <c r="J324" t="s">
-        <v>973</v>
+        <v>2213</v>
       </c>
       <c r="K324" t="s">
-        <v>2179</v>
+        <v>2214</v>
       </c>
       <c r="L324" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M324" t="s">
-        <v>2180</v>
+        <v>2215</v>
       </c>
       <c r="N324" t="s">
-        <v>2181</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2182</v>
+        <v>2216</v>
       </c>
       <c r="D325" t="s">
-        <v>2183</v>
+        <v>2217</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325"/>
       <c r="H325" t="s">
-        <v>1259</v>
+        <v>2218</v>
       </c>
       <c r="I325" t="s">
-        <v>2184</v>
+        <v>2219</v>
       </c>
       <c r="J325" t="s">
-        <v>973</v>
+        <v>1963</v>
       </c>
       <c r="K325" t="s">
-        <v>2185</v>
+        <v>2220</v>
       </c>
       <c r="L325" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M325" t="s">
-        <v>2186</v>
+        <v>2221</v>
       </c>
       <c r="N325" t="s">
-        <v>2187</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2188</v>
+        <v>2223</v>
       </c>
       <c r="D326" t="s">
-        <v>118</v>
+        <v>2224</v>
       </c>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326"/>
       <c r="H326" t="s">
-        <v>2189</v>
+        <v>2225</v>
       </c>
       <c r="I326" t="s">
-        <v>2190</v>
+        <v>2226</v>
       </c>
       <c r="J326" t="s">
-        <v>1687</v>
+        <v>1246</v>
       </c>
       <c r="K326" t="s">
-        <v>2191</v>
+        <v>2227</v>
       </c>
       <c r="L326" t="s">
-        <v>2192</v>
+        <v>174</v>
       </c>
       <c r="M326" t="s">
-        <v>2193</v>
+        <v>2228</v>
       </c>
       <c r="N326" t="s">
-        <v>2194</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2195</v>
+        <v>2223</v>
       </c>
       <c r="D327" t="s">
-        <v>118</v>
+        <v>1619</v>
       </c>
       <c r="E327"/>
       <c r="F327"/>
       <c r="G327"/>
       <c r="H327" t="s">
-        <v>2196</v>
+        <v>170</v>
       </c>
       <c r="I327" t="s">
-        <v>2197</v>
+        <v>2230</v>
       </c>
       <c r="J327" t="s">
-        <v>1687</v>
+        <v>2213</v>
       </c>
       <c r="K327" t="s">
-        <v>2198</v>
+        <v>2231</v>
       </c>
       <c r="L327" t="s">
-        <v>2199</v>
+        <v>174</v>
       </c>
       <c r="M327" t="s">
-        <v>2200</v>
+        <v>2232</v>
       </c>
       <c r="N327" t="s">
-        <v>2201</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2202</v>
+        <v>2233</v>
       </c>
       <c r="D328" t="s">
-        <v>2203</v>
+        <v>2234</v>
       </c>
       <c r="E328"/>
       <c r="F328"/>
       <c r="G328"/>
       <c r="H328" t="s">
-        <v>2204</v>
+        <v>2235</v>
       </c>
       <c r="I328" t="s">
-        <v>2205</v>
+        <v>2236</v>
       </c>
       <c r="J328" t="s">
-        <v>973</v>
+        <v>1246</v>
       </c>
       <c r="K328" t="s">
-        <v>2206</v>
+        <v>2237</v>
       </c>
       <c r="L328" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M328" t="s">
-        <v>2207</v>
+        <v>2238</v>
       </c>
       <c r="N328" t="s">
-        <v>2208</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2209</v>
+        <v>2240</v>
       </c>
       <c r="D329" t="s">
-        <v>2210</v>
+        <v>2241</v>
       </c>
       <c r="E329"/>
       <c r="F329"/>
       <c r="G329"/>
       <c r="H329" t="s">
-        <v>2211</v>
+        <v>2242</v>
       </c>
       <c r="I329" t="s">
-        <v>2212</v>
+        <v>2243</v>
       </c>
       <c r="J329" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K329" t="s">
-        <v>2214</v>
+        <v>2244</v>
       </c>
       <c r="L329" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M329" t="s">
-        <v>2215</v>
+        <v>2245</v>
       </c>
       <c r="N329" t="s">
-        <v>2216</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2217</v>
+        <v>2247</v>
       </c>
       <c r="D330" t="s">
-        <v>2218</v>
+        <v>2248</v>
       </c>
       <c r="E330"/>
       <c r="F330"/>
       <c r="G330"/>
       <c r="H330" t="s">
-        <v>2219</v>
+        <v>2249</v>
       </c>
       <c r="I330" t="s">
-        <v>2220</v>
+        <v>2250</v>
       </c>
       <c r="J330" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K330" t="s">
-        <v>2221</v>
+        <v>2251</v>
       </c>
       <c r="L330" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M330" t="s">
-        <v>2222</v>
+        <v>2252</v>
       </c>
       <c r="N330" t="s">
-        <v>2223</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2224</v>
+        <v>2254</v>
       </c>
       <c r="D331" t="s">
-        <v>2225</v>
+        <v>2255</v>
       </c>
       <c r="E331"/>
       <c r="F331"/>
       <c r="G331"/>
       <c r="H331" t="s">
-        <v>2226</v>
+        <v>2256</v>
       </c>
       <c r="I331" t="s">
-        <v>2227</v>
+        <v>2257</v>
       </c>
       <c r="J331" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K331" t="s">
-        <v>2228</v>
+        <v>2258</v>
       </c>
       <c r="L331" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M331" t="s">
-        <v>2229</v>
+        <v>2259</v>
       </c>
       <c r="N331" t="s">
-        <v>2230</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2231</v>
+        <v>2261</v>
       </c>
       <c r="D332" t="s">
-        <v>2232</v>
+        <v>2262</v>
       </c>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332"/>
       <c r="H332" t="s">
-        <v>2233</v>
+        <v>2018</v>
       </c>
       <c r="I332" t="s">
-        <v>2234</v>
+        <v>2263</v>
       </c>
       <c r="J332" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K332" t="s">
-        <v>2235</v>
+        <v>2264</v>
       </c>
       <c r="L332" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M332" t="s">
-        <v>2236</v>
+        <v>2265</v>
       </c>
       <c r="N332" t="s">
-        <v>2237</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2238</v>
+        <v>2267</v>
       </c>
       <c r="D333" t="s">
-        <v>2239</v>
+        <v>2268</v>
       </c>
       <c r="E333"/>
       <c r="F333"/>
       <c r="G333"/>
       <c r="H333" t="s">
-        <v>2233</v>
+        <v>2269</v>
       </c>
       <c r="I333" t="s">
-        <v>2240</v>
+        <v>2270</v>
       </c>
       <c r="J333" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K333" t="s">
-        <v>2241</v>
+        <v>2271</v>
       </c>
       <c r="L333" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M333" t="s">
-        <v>2242</v>
+        <v>2272</v>
       </c>
       <c r="N333" t="s">
-        <v>2243</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2244</v>
+        <v>2267</v>
       </c>
       <c r="D334" t="s">
-        <v>2245</v>
+        <v>1619</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334"/>
       <c r="H334" t="s">
-        <v>2246</v>
+        <v>170</v>
       </c>
       <c r="I334" t="s">
-        <v>2247</v>
+        <v>2274</v>
       </c>
       <c r="J334" t="s">
         <v>2213</v>
       </c>
       <c r="K334" t="s">
-        <v>2248</v>
+        <v>2275</v>
       </c>
       <c r="L334" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M334" t="s">
-        <v>2249</v>
+        <v>2276</v>
       </c>
       <c r="N334" t="s">
-        <v>2250</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2251</v>
+        <v>2277</v>
       </c>
       <c r="D335" t="s">
-        <v>2252</v>
+        <v>2278</v>
       </c>
       <c r="E335"/>
       <c r="F335"/>
       <c r="G335"/>
       <c r="H335" t="s">
-        <v>2253</v>
+        <v>2279</v>
       </c>
       <c r="I335" t="s">
-        <v>2254</v>
+        <v>2280</v>
       </c>
       <c r="J335" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K335" t="s">
-        <v>2255</v>
+        <v>2281</v>
       </c>
       <c r="L335" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M335" t="s">
-        <v>2256</v>
+        <v>2282</v>
       </c>
       <c r="N335" t="s">
-        <v>2257</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2258</v>
+        <v>2284</v>
       </c>
       <c r="D336" t="s">
-        <v>2259</v>
+        <v>2285</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336"/>
       <c r="H336" t="s">
-        <v>2260</v>
+        <v>2286</v>
       </c>
       <c r="I336" t="s">
-        <v>2261</v>
+        <v>2287</v>
       </c>
       <c r="J336" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K336" t="s">
-        <v>2262</v>
+        <v>2288</v>
       </c>
       <c r="L336" t="s">
-        <v>44</v>
+        <v>2289</v>
       </c>
       <c r="M336" t="s">
-        <v>2263</v>
+        <v>2290</v>
       </c>
       <c r="N336" t="s">
-        <v>2264</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2265</v>
+        <v>2292</v>
       </c>
       <c r="D337" t="s">
-        <v>2266</v>
+        <v>2293</v>
       </c>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337"/>
       <c r="H337" t="s">
-        <v>2267</v>
+        <v>2294</v>
       </c>
       <c r="I337" t="s">
-        <v>2268</v>
+        <v>2295</v>
       </c>
       <c r="J337" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K337" t="s">
-        <v>2269</v>
+        <v>2296</v>
       </c>
       <c r="L337" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M337" t="s">
-        <v>2270</v>
+        <v>2297</v>
       </c>
       <c r="N337" t="s">
-        <v>2271</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2272</v>
+        <v>2299</v>
       </c>
       <c r="D338" t="s">
-        <v>2273</v>
+        <v>2300</v>
       </c>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338"/>
       <c r="H338" t="s">
-        <v>2274</v>
+        <v>2301</v>
       </c>
       <c r="I338" t="s">
-        <v>2275</v>
+        <v>2302</v>
       </c>
       <c r="J338" t="s">
-        <v>2213</v>
+        <v>1246</v>
       </c>
       <c r="K338" t="s">
-        <v>2276</v>
+        <v>2303</v>
       </c>
       <c r="L338" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M338" t="s">
-        <v>2277</v>
+        <v>2304</v>
       </c>
       <c r="N338" t="s">
-        <v>2278</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2279</v>
+        <v>2306</v>
       </c>
       <c r="D339" t="s">
-        <v>2279</v>
+        <v>2307</v>
       </c>
       <c r="E339"/>
       <c r="F339"/>
       <c r="G339"/>
       <c r="H339" t="s">
-        <v>105</v>
+        <v>2308</v>
       </c>
       <c r="I339" t="s">
-        <v>2280</v>
+        <v>2309</v>
       </c>
       <c r="J339" t="s">
-        <v>2281</v>
+        <v>1246</v>
       </c>
       <c r="K339" t="s">
-        <v>2282</v>
+        <v>2310</v>
       </c>
       <c r="L339" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M339" t="s">
-        <v>2283</v>
+        <v>2311</v>
       </c>
       <c r="N339" t="s">
-        <v>2284</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2285</v>
+        <v>2313</v>
       </c>
       <c r="D340" t="s">
-        <v>2285</v>
+        <v>2314</v>
       </c>
       <c r="E340"/>
       <c r="F340"/>
       <c r="G340"/>
       <c r="H340" t="s">
-        <v>105</v>
+        <v>2315</v>
       </c>
       <c r="I340" t="s">
-        <v>2286</v>
+        <v>2316</v>
       </c>
       <c r="J340" t="s">
-        <v>2281</v>
+        <v>1246</v>
       </c>
       <c r="K340" t="s">
-        <v>2287</v>
+        <v>2317</v>
       </c>
       <c r="L340" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M340" t="s">
-        <v>2288</v>
+        <v>2318</v>
       </c>
       <c r="N340" t="s">
-        <v>2289</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2290</v>
+        <v>2320</v>
       </c>
       <c r="D341" t="s">
-        <v>2290</v>
+        <v>2321</v>
       </c>
       <c r="E341"/>
       <c r="F341"/>
       <c r="G341"/>
       <c r="H341" t="s">
-        <v>105</v>
+        <v>2322</v>
       </c>
       <c r="I341" t="s">
-        <v>2291</v>
+        <v>2323</v>
       </c>
       <c r="J341" t="s">
-        <v>2281</v>
+        <v>1246</v>
       </c>
       <c r="K341" t="s">
-        <v>2292</v>
+        <v>2324</v>
       </c>
       <c r="L341" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M341" t="s">
-        <v>2293</v>
+        <v>2325</v>
       </c>
       <c r="N341" t="s">
-        <v>2294</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2295</v>
+        <v>2327</v>
       </c>
       <c r="D342" t="s">
-        <v>2295</v>
+        <v>2328</v>
       </c>
       <c r="E342"/>
       <c r="F342"/>
       <c r="G342"/>
       <c r="H342" t="s">
-        <v>105</v>
+        <v>2329</v>
       </c>
       <c r="I342" t="s">
-        <v>2296</v>
+        <v>2330</v>
       </c>
       <c r="J342" t="s">
-        <v>2281</v>
+        <v>1246</v>
       </c>
       <c r="K342" t="s">
-        <v>2297</v>
+        <v>2331</v>
       </c>
       <c r="L342" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M342" t="s">
-        <v>2298</v>
+        <v>2332</v>
       </c>
       <c r="N342" t="s">
-        <v>2299</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
-      <c r="C343" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C343"/>
       <c r="D343" t="s">
-        <v>2300</v>
+        <v>2334</v>
       </c>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343"/>
       <c r="H343" t="s">
-        <v>105</v>
+        <v>2335</v>
       </c>
       <c r="I343" t="s">
-        <v>2301</v>
+        <v>2336</v>
       </c>
       <c r="J343" t="s">
-        <v>2281</v>
+        <v>2337</v>
       </c>
       <c r="K343" t="s">
-        <v>2302</v>
+        <v>2338</v>
       </c>
       <c r="L343" t="s">
-        <v>109</v>
+        <v>2339</v>
       </c>
       <c r="M343" t="s">
-        <v>2303</v>
-[...3 lines deleted...]
-      </c>
+        <v>2340</v>
+      </c>
+      <c r="N343"/>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2305</v>
+        <v>2341</v>
       </c>
       <c r="D344" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344"/>
       <c r="H344" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="I344" t="s">
-        <v>2308</v>
+        <v>2344</v>
       </c>
       <c r="J344" t="s">
-        <v>1687</v>
+        <v>2213</v>
       </c>
       <c r="K344" t="s">
-        <v>2309</v>
+        <v>2345</v>
       </c>
       <c r="L344" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M344" t="s">
-        <v>2310</v>
+        <v>2346</v>
       </c>
       <c r="N344" t="s">
-        <v>2311</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2305</v>
+        <v>2348</v>
       </c>
       <c r="D345" t="s">
-        <v>2306</v>
+        <v>2349</v>
       </c>
       <c r="E345"/>
       <c r="F345"/>
       <c r="G345"/>
       <c r="H345" t="s">
-        <v>2312</v>
+        <v>2350</v>
       </c>
       <c r="I345" t="s">
-        <v>2313</v>
+        <v>2351</v>
       </c>
       <c r="J345" t="s">
-        <v>1687</v>
+        <v>2213</v>
       </c>
       <c r="K345" t="s">
-        <v>2314</v>
+        <v>2352</v>
       </c>
       <c r="L345" t="s">
-        <v>293</v>
+        <v>22</v>
       </c>
       <c r="M345" t="s">
-        <v>2315</v>
+        <v>2353</v>
       </c>
       <c r="N345" t="s">
-        <v>2311</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2316</v>
+        <v>2355</v>
       </c>
       <c r="D346" t="s">
-        <v>2317</v>
+        <v>2356</v>
       </c>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346"/>
       <c r="H346" t="s">
-        <v>2318</v>
+        <v>2357</v>
       </c>
       <c r="I346" t="s">
-        <v>2319</v>
+        <v>2358</v>
       </c>
       <c r="J346" t="s">
-        <v>2320</v>
+        <v>2213</v>
       </c>
       <c r="K346" t="s">
-        <v>2321</v>
+        <v>2359</v>
       </c>
       <c r="L346" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M346" t="s">
-        <v>2322</v>
+        <v>2360</v>
       </c>
       <c r="N346" t="s">
-        <v>2323</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2324</v>
+        <v>2362</v>
       </c>
       <c r="D347" t="s">
-        <v>2325</v>
+        <v>2363</v>
       </c>
       <c r="E347"/>
       <c r="F347"/>
       <c r="G347"/>
       <c r="H347" t="s">
-        <v>199</v>
+        <v>2364</v>
       </c>
       <c r="I347" t="s">
-        <v>2326</v>
+        <v>2365</v>
       </c>
       <c r="J347" t="s">
-        <v>2320</v>
+        <v>2213</v>
       </c>
       <c r="K347" t="s">
-        <v>2327</v>
+        <v>2366</v>
       </c>
       <c r="L347" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M347" t="s">
-        <v>2328</v>
+        <v>2367</v>
       </c>
       <c r="N347" t="s">
-        <v>2329</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2330</v>
+        <v>2369</v>
       </c>
       <c r="D348" t="s">
-        <v>2331</v>
+        <v>2370</v>
       </c>
       <c r="E348"/>
       <c r="F348"/>
       <c r="G348"/>
       <c r="H348" t="s">
-        <v>2332</v>
+        <v>2371</v>
       </c>
       <c r="I348" t="s">
-        <v>2333</v>
+        <v>2372</v>
       </c>
       <c r="J348" t="s">
-        <v>2320</v>
+        <v>2213</v>
       </c>
       <c r="K348" t="s">
-        <v>2334</v>
+        <v>2373</v>
       </c>
       <c r="L348" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M348" t="s">
-        <v>2335</v>
+        <v>2374</v>
       </c>
       <c r="N348" t="s">
-        <v>2336</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2337</v>
+        <v>2369</v>
       </c>
       <c r="D349" t="s">
-        <v>2338</v>
+        <v>1619</v>
       </c>
       <c r="E349"/>
       <c r="F349"/>
       <c r="G349"/>
       <c r="H349" t="s">
-        <v>2339</v>
+        <v>170</v>
       </c>
       <c r="I349" t="s">
-        <v>2340</v>
+        <v>2376</v>
       </c>
       <c r="J349" t="s">
-        <v>2320</v>
+        <v>2377</v>
       </c>
       <c r="K349" t="s">
-        <v>2341</v>
+        <v>2378</v>
       </c>
       <c r="L349" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M349" t="s">
-        <v>2342</v>
+        <v>2379</v>
       </c>
       <c r="N349" t="s">
-        <v>2343</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2344</v>
+        <v>2380</v>
       </c>
       <c r="D350" t="s">
-        <v>2345</v>
+        <v>2381</v>
       </c>
       <c r="E350"/>
       <c r="F350"/>
       <c r="G350"/>
       <c r="H350" t="s">
-        <v>2346</v>
+        <v>2382</v>
       </c>
       <c r="I350" t="s">
-        <v>2347</v>
+        <v>2383</v>
       </c>
       <c r="J350" t="s">
-        <v>2320</v>
+        <v>2213</v>
       </c>
       <c r="K350" t="s">
-        <v>2348</v>
+        <v>2384</v>
       </c>
       <c r="L350" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M350" t="s">
-        <v>2349</v>
+        <v>2385</v>
       </c>
       <c r="N350" t="s">
-        <v>2350</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2351</v>
+        <v>2387</v>
       </c>
       <c r="D351" t="s">
-        <v>2352</v>
-[...3 lines deleted...]
-      <c r="G351"/>
+        <v>2388</v>
+      </c>
+      <c r="E351" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F351" t="s">
+        <v>2390</v>
+      </c>
+      <c r="G351" t="s">
+        <v>2391</v>
+      </c>
       <c r="H351" t="s">
-        <v>2353</v>
+        <v>2392</v>
       </c>
       <c r="I351" t="s">
-        <v>2354</v>
+        <v>2393</v>
       </c>
       <c r="J351" t="s">
-        <v>2320</v>
+        <v>172</v>
       </c>
       <c r="K351" t="s">
-        <v>2355</v>
+        <v>2394</v>
       </c>
       <c r="L351" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M351" t="s">
-        <v>2356</v>
+        <v>2395</v>
       </c>
       <c r="N351" t="s">
-        <v>2357</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2358</v>
+        <v>2397</v>
       </c>
       <c r="D352" t="s">
-        <v>2359</v>
+        <v>2398</v>
       </c>
       <c r="E352"/>
       <c r="F352"/>
       <c r="G352"/>
       <c r="H352" t="s">
-        <v>2360</v>
+        <v>2399</v>
       </c>
       <c r="I352" t="s">
-        <v>2361</v>
+        <v>2400</v>
       </c>
       <c r="J352" t="s">
-        <v>2320</v>
+        <v>2213</v>
       </c>
       <c r="K352" t="s">
-        <v>2362</v>
+        <v>2401</v>
       </c>
       <c r="L352" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M352" t="s">
-        <v>2363</v>
+        <v>2402</v>
       </c>
       <c r="N352" t="s">
-        <v>2364</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2365</v>
+        <v>2404</v>
       </c>
       <c r="D353" t="s">
-        <v>1853</v>
+        <v>2405</v>
       </c>
       <c r="E353"/>
       <c r="F353"/>
       <c r="G353"/>
       <c r="H353" t="s">
-        <v>2366</v>
+        <v>2406</v>
       </c>
       <c r="I353" t="s">
-        <v>2367</v>
+        <v>2407</v>
       </c>
       <c r="J353" t="s">
-        <v>1687</v>
+        <v>2213</v>
       </c>
       <c r="K353" t="s">
-        <v>2368</v>
+        <v>2408</v>
       </c>
       <c r="L353" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M353" t="s">
-        <v>2369</v>
+        <v>2409</v>
       </c>
       <c r="N353" t="s">
-        <v>2370</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2371</v>
+        <v>2411</v>
       </c>
       <c r="D354" t="s">
-        <v>2372</v>
+        <v>2412</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354"/>
       <c r="H354" t="s">
-        <v>2373</v>
+        <v>2413</v>
       </c>
       <c r="I354" t="s">
-        <v>2374</v>
+        <v>2414</v>
       </c>
       <c r="J354" t="s">
-        <v>2320</v>
+        <v>2213</v>
       </c>
       <c r="K354" t="s">
-        <v>2375</v>
+        <v>2415</v>
       </c>
       <c r="L354" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M354" t="s">
-        <v>2376</v>
+        <v>2416</v>
       </c>
       <c r="N354" t="s">
-        <v>2377</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2378</v>
+        <v>2411</v>
       </c>
       <c r="D355" t="s">
-        <v>2379</v>
+        <v>1619</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355"/>
       <c r="H355" t="s">
-        <v>2380</v>
+        <v>170</v>
       </c>
       <c r="I355" t="s">
-        <v>2381</v>
+        <v>2418</v>
       </c>
       <c r="J355" t="s">
-        <v>996</v>
+        <v>2377</v>
       </c>
       <c r="K355" t="s">
-        <v>2382</v>
+        <v>2419</v>
       </c>
       <c r="L355" t="s">
-        <v>341</v>
+        <v>174</v>
       </c>
       <c r="M355" t="s">
-        <v>2383</v>
+        <v>2420</v>
       </c>
       <c r="N355" t="s">
-        <v>2384</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2385</v>
+        <v>2421</v>
       </c>
       <c r="D356" t="s">
-        <v>2386</v>
-[...3 lines deleted...]
-      <c r="G356"/>
+        <v>2388</v>
+      </c>
+      <c r="E356" t="s">
+        <v>2422</v>
+      </c>
+      <c r="F356" t="s">
+        <v>2423</v>
+      </c>
+      <c r="G356" t="s">
+        <v>2424</v>
+      </c>
       <c r="H356" t="s">
-        <v>2387</v>
+        <v>2425</v>
       </c>
       <c r="I356" t="s">
-        <v>2388</v>
+        <v>2426</v>
       </c>
       <c r="J356" t="s">
-        <v>996</v>
+        <v>2427</v>
       </c>
       <c r="K356" t="s">
-        <v>2389</v>
+        <v>2428</v>
       </c>
       <c r="L356" t="s">
-        <v>341</v>
+        <v>127</v>
       </c>
       <c r="M356" t="s">
-        <v>2390</v>
+        <v>2429</v>
       </c>
       <c r="N356" t="s">
-        <v>2391</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2392</v>
+        <v>2431</v>
       </c>
       <c r="D357" t="s">
-        <v>2393</v>
-[...3 lines deleted...]
-      <c r="G357"/>
+        <v>2388</v>
+      </c>
+      <c r="E357" t="s">
+        <v>2432</v>
+      </c>
+      <c r="F357" t="s">
+        <v>2433</v>
+      </c>
+      <c r="G357" t="s">
+        <v>2434</v>
+      </c>
       <c r="H357" t="s">
-        <v>2394</v>
+        <v>2435</v>
       </c>
       <c r="I357" t="s">
-        <v>2395</v>
+        <v>2436</v>
       </c>
       <c r="J357" t="s">
-        <v>2320</v>
+        <v>2427</v>
       </c>
       <c r="K357" t="s">
-        <v>2396</v>
+        <v>2437</v>
       </c>
       <c r="L357" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M357" t="s">
-        <v>2397</v>
+        <v>2438</v>
       </c>
       <c r="N357" t="s">
-        <v>2398</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2399</v>
+        <v>2440</v>
       </c>
       <c r="D358" t="s">
-        <v>2400</v>
-[...3 lines deleted...]
-      <c r="G358"/>
+        <v>2388</v>
+      </c>
+      <c r="E358" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F358" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G358" t="s">
+        <v>2443</v>
+      </c>
       <c r="H358" t="s">
-        <v>2401</v>
+        <v>2444</v>
       </c>
       <c r="I358" t="s">
-        <v>2402</v>
+        <v>2445</v>
       </c>
       <c r="J358" t="s">
-        <v>2320</v>
+        <v>2427</v>
       </c>
       <c r="K358" t="s">
-        <v>2403</v>
+        <v>2446</v>
       </c>
       <c r="L358" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M358" t="s">
-        <v>2404</v>
+        <v>2447</v>
       </c>
       <c r="N358" t="s">
-        <v>2405</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2406</v>
+        <v>2449</v>
       </c>
       <c r="D359" t="s">
-        <v>2379</v>
-[...3 lines deleted...]
-      <c r="G359"/>
+        <v>2388</v>
+      </c>
+      <c r="E359" t="s">
+        <v>2450</v>
+      </c>
+      <c r="F359" t="s">
+        <v>2451</v>
+      </c>
+      <c r="G359" t="s">
+        <v>2452</v>
+      </c>
       <c r="H359" t="s">
-        <v>2407</v>
+        <v>2453</v>
       </c>
       <c r="I359" t="s">
-        <v>2408</v>
+        <v>2454</v>
       </c>
       <c r="J359" t="s">
-        <v>996</v>
+        <v>2427</v>
       </c>
       <c r="K359" t="s">
-        <v>2409</v>
+        <v>2455</v>
       </c>
       <c r="L359" t="s">
-        <v>341</v>
+        <v>127</v>
       </c>
       <c r="M359" t="s">
-        <v>2410</v>
+        <v>2456</v>
       </c>
       <c r="N359" t="s">
-        <v>2411</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2412</v>
+        <v>2458</v>
       </c>
       <c r="D360" t="s">
-        <v>2413</v>
-[...3 lines deleted...]
-      <c r="G360"/>
+        <v>2388</v>
+      </c>
+      <c r="E360" t="s">
+        <v>2459</v>
+      </c>
+      <c r="F360" t="s">
+        <v>2460</v>
+      </c>
+      <c r="G360" t="s">
+        <v>2461</v>
+      </c>
       <c r="H360" t="s">
-        <v>2414</v>
+        <v>2462</v>
       </c>
       <c r="I360" t="s">
-        <v>2415</v>
+        <v>2463</v>
       </c>
       <c r="J360" t="s">
-        <v>2320</v>
+        <v>2427</v>
       </c>
       <c r="K360" t="s">
-        <v>2416</v>
+        <v>2464</v>
       </c>
       <c r="L360" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M360" t="s">
-        <v>2417</v>
+        <v>2465</v>
       </c>
       <c r="N360" t="s">
-        <v>2418</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2419</v>
+        <v>2467</v>
       </c>
       <c r="D361" t="s">
-        <v>2420</v>
-[...3 lines deleted...]
-      <c r="G361"/>
+        <v>2388</v>
+      </c>
+      <c r="E361" t="s">
+        <v>2468</v>
+      </c>
+      <c r="F361" t="s">
+        <v>2469</v>
+      </c>
+      <c r="G361" t="s">
+        <v>2470</v>
+      </c>
       <c r="H361" t="s">
-        <v>2421</v>
+        <v>2471</v>
       </c>
       <c r="I361" t="s">
-        <v>2422</v>
+        <v>2472</v>
       </c>
       <c r="J361" t="s">
-        <v>2320</v>
+        <v>2427</v>
       </c>
       <c r="K361" t="s">
-        <v>2423</v>
+        <v>2473</v>
       </c>
       <c r="L361" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M361" t="s">
-        <v>2424</v>
+        <v>2474</v>
       </c>
       <c r="N361" t="s">
-        <v>2425</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2426</v>
+        <v>2476</v>
       </c>
       <c r="D362" t="s">
-        <v>2427</v>
+        <v>2477</v>
       </c>
       <c r="E362"/>
       <c r="F362"/>
       <c r="G362"/>
       <c r="H362" t="s">
-        <v>2428</v>
+        <v>1150</v>
       </c>
       <c r="I362" t="s">
-        <v>2429</v>
+        <v>2478</v>
       </c>
       <c r="J362" t="s">
-        <v>1687</v>
+        <v>2213</v>
       </c>
       <c r="K362" t="s">
-        <v>2430</v>
+        <v>2479</v>
       </c>
       <c r="L362" t="s">
-        <v>1219</v>
+        <v>22</v>
       </c>
       <c r="M362" t="s">
-        <v>2431</v>
+        <v>2480</v>
       </c>
       <c r="N362" t="s">
-        <v>2432</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2433</v>
+        <v>2482</v>
       </c>
       <c r="D363" t="s">
-        <v>2434</v>
+        <v>2483</v>
       </c>
       <c r="E363"/>
       <c r="F363"/>
       <c r="G363"/>
       <c r="H363" t="s">
-        <v>2435</v>
+        <v>2484</v>
       </c>
       <c r="I363" t="s">
-        <v>2436</v>
+        <v>2485</v>
       </c>
       <c r="J363" t="s">
-        <v>2320</v>
+        <v>2213</v>
       </c>
       <c r="K363" t="s">
-        <v>2437</v>
+        <v>2486</v>
       </c>
       <c r="L363" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M363" t="s">
-        <v>2438</v>
+        <v>2487</v>
       </c>
       <c r="N363" t="s">
-        <v>2439</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2440</v>
+        <v>2489</v>
       </c>
       <c r="D364" t="s">
-        <v>2441</v>
+        <v>2490</v>
       </c>
       <c r="E364"/>
       <c r="F364"/>
       <c r="G364"/>
       <c r="H364" t="s">
-        <v>2442</v>
+        <v>2491</v>
       </c>
       <c r="I364" t="s">
-        <v>2443</v>
+        <v>2492</v>
       </c>
       <c r="J364" t="s">
-        <v>2320</v>
+        <v>2213</v>
       </c>
       <c r="K364" t="s">
-        <v>2444</v>
+        <v>2493</v>
       </c>
       <c r="L364" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M364" t="s">
-        <v>2445</v>
+        <v>2494</v>
       </c>
       <c r="N364" t="s">
-        <v>2446</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
-      <c r="C365" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C365"/>
       <c r="D365" t="s">
-        <v>2448</v>
+        <v>2496</v>
       </c>
       <c r="E365"/>
       <c r="F365"/>
       <c r="G365"/>
       <c r="H365" t="s">
-        <v>2449</v>
+        <v>2497</v>
       </c>
       <c r="I365" t="s">
-        <v>2450</v>
+        <v>2498</v>
       </c>
       <c r="J365" t="s">
-        <v>2320</v>
+        <v>2499</v>
       </c>
       <c r="K365" t="s">
-        <v>2451</v>
+        <v>2500</v>
       </c>
       <c r="L365" t="s">
-        <v>44</v>
+        <v>2501</v>
       </c>
       <c r="M365" t="s">
-        <v>2452</v>
-[...3 lines deleted...]
-      </c>
+        <v>2502</v>
+      </c>
+      <c r="N365"/>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2454</v>
+        <v>2503</v>
       </c>
       <c r="D366" t="s">
-        <v>2455</v>
+        <v>2504</v>
       </c>
       <c r="E366"/>
       <c r="F366"/>
       <c r="G366"/>
       <c r="H366" t="s">
-        <v>2456</v>
+        <v>2505</v>
       </c>
       <c r="I366" t="s">
-        <v>2457</v>
+        <v>2506</v>
       </c>
       <c r="J366" t="s">
-        <v>2320</v>
+        <v>2377</v>
       </c>
       <c r="K366" t="s">
-        <v>2458</v>
+        <v>2507</v>
       </c>
       <c r="L366" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M366" t="s">
-        <v>2459</v>
+        <v>2508</v>
       </c>
       <c r="N366" t="s">
-        <v>2460</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2461</v>
+        <v>2510</v>
       </c>
       <c r="D367" t="s">
-        <v>2462</v>
+        <v>2511</v>
       </c>
       <c r="E367"/>
       <c r="F367"/>
       <c r="G367"/>
       <c r="H367" t="s">
-        <v>2463</v>
+        <v>2512</v>
       </c>
       <c r="I367" t="s">
-        <v>2464</v>
+        <v>2513</v>
       </c>
       <c r="J367" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K367" t="s">
-        <v>2466</v>
+        <v>2514</v>
       </c>
       <c r="L367" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M367" t="s">
-        <v>2467</v>
+        <v>2515</v>
       </c>
       <c r="N367" t="s">
-        <v>2468</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2469</v>
+        <v>2517</v>
       </c>
       <c r="D368" t="s">
-        <v>2470</v>
+        <v>2518</v>
       </c>
       <c r="E368"/>
       <c r="F368"/>
       <c r="G368"/>
       <c r="H368" t="s">
-        <v>2471</v>
+        <v>2519</v>
       </c>
       <c r="I368" t="s">
-        <v>2472</v>
+        <v>2520</v>
       </c>
       <c r="J368" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K368" t="s">
-        <v>2473</v>
+        <v>2521</v>
       </c>
       <c r="L368" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M368" t="s">
-        <v>2474</v>
+        <v>2522</v>
       </c>
       <c r="N368" t="s">
-        <v>2475</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2476</v>
+        <v>2524</v>
       </c>
       <c r="D369" t="s">
-        <v>2477</v>
+        <v>2525</v>
       </c>
       <c r="E369"/>
       <c r="F369"/>
       <c r="G369"/>
       <c r="H369" t="s">
-        <v>2478</v>
+        <v>2526</v>
       </c>
       <c r="I369" t="s">
-        <v>2479</v>
+        <v>2527</v>
       </c>
       <c r="J369" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K369" t="s">
-        <v>2480</v>
+        <v>2528</v>
       </c>
       <c r="L369" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M369" t="s">
-        <v>2481</v>
+        <v>2529</v>
       </c>
       <c r="N369" t="s">
-        <v>2482</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2483</v>
+        <v>2531</v>
       </c>
       <c r="D370" t="s">
-        <v>2484</v>
+        <v>2532</v>
       </c>
       <c r="E370"/>
       <c r="F370"/>
       <c r="G370"/>
       <c r="H370" t="s">
-        <v>2485</v>
+        <v>2533</v>
       </c>
       <c r="I370" t="s">
-        <v>2486</v>
+        <v>2534</v>
       </c>
       <c r="J370" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K370" t="s">
-        <v>2487</v>
+        <v>2535</v>
       </c>
       <c r="L370" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M370" t="s">
-        <v>2488</v>
+        <v>2536</v>
       </c>
       <c r="N370" t="s">
-        <v>2489</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2490</v>
+        <v>2538</v>
       </c>
       <c r="D371" t="s">
-        <v>2491</v>
+        <v>2539</v>
       </c>
       <c r="E371"/>
       <c r="F371"/>
       <c r="G371"/>
       <c r="H371" t="s">
-        <v>2492</v>
+        <v>2540</v>
       </c>
       <c r="I371" t="s">
-        <v>2493</v>
+        <v>2541</v>
       </c>
       <c r="J371" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K371" t="s">
-        <v>2494</v>
+        <v>2542</v>
       </c>
       <c r="L371" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M371" t="s">
-        <v>2495</v>
+        <v>2543</v>
       </c>
       <c r="N371" t="s">
-        <v>2496</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2497</v>
+        <v>2545</v>
       </c>
       <c r="D372" t="s">
-        <v>2462</v>
-[...3 lines deleted...]
-      <c r="G372"/>
+        <v>2546</v>
+      </c>
+      <c r="E372" t="s">
+        <v>2547</v>
+      </c>
+      <c r="F372" t="s">
+        <v>2548</v>
+      </c>
+      <c r="G372" t="s">
+        <v>2549</v>
+      </c>
       <c r="H372" t="s">
-        <v>2463</v>
+        <v>2550</v>
       </c>
       <c r="I372" t="s">
-        <v>2498</v>
+        <v>2551</v>
       </c>
       <c r="J372" t="s">
-        <v>2465</v>
+        <v>2427</v>
       </c>
       <c r="K372" t="s">
-        <v>2499</v>
+        <v>2552</v>
       </c>
       <c r="L372" t="s">
-        <v>341</v>
+        <v>127</v>
       </c>
       <c r="M372" t="s">
-        <v>2500</v>
+        <v>2553</v>
       </c>
       <c r="N372" t="s">
-        <v>2501</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2502</v>
+        <v>2555</v>
       </c>
       <c r="D373" t="s">
-        <v>2462</v>
+        <v>2556</v>
       </c>
       <c r="E373"/>
       <c r="F373"/>
       <c r="G373"/>
       <c r="H373" t="s">
-        <v>2463</v>
+        <v>2557</v>
       </c>
       <c r="I373" t="s">
-        <v>2503</v>
+        <v>2558</v>
       </c>
       <c r="J373" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K373" t="s">
-        <v>2504</v>
+        <v>2559</v>
       </c>
       <c r="L373" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M373" t="s">
-        <v>2505</v>
+        <v>2560</v>
       </c>
       <c r="N373" t="s">
-        <v>2506</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2507</v>
+        <v>2562</v>
       </c>
       <c r="D374" t="s">
-        <v>2508</v>
+        <v>2563</v>
       </c>
       <c r="E374"/>
       <c r="F374"/>
       <c r="G374"/>
       <c r="H374" t="s">
-        <v>2509</v>
+        <v>2564</v>
       </c>
       <c r="I374" t="s">
-        <v>2510</v>
+        <v>2565</v>
       </c>
       <c r="J374" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K374" t="s">
-        <v>2511</v>
+        <v>2566</v>
       </c>
       <c r="L374" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M374" t="s">
-        <v>2512</v>
+        <v>2567</v>
       </c>
       <c r="N374" t="s">
-        <v>2513</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2514</v>
+        <v>2569</v>
       </c>
       <c r="D375" t="s">
-        <v>2515</v>
+        <v>2570</v>
       </c>
       <c r="E375"/>
       <c r="F375"/>
       <c r="G375"/>
       <c r="H375" t="s">
-        <v>2516</v>
+        <v>2571</v>
       </c>
       <c r="I375" t="s">
-        <v>2517</v>
+        <v>2572</v>
       </c>
       <c r="J375" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K375" t="s">
-        <v>2518</v>
+        <v>2573</v>
       </c>
       <c r="L375" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M375" t="s">
-        <v>2519</v>
+        <v>2574</v>
       </c>
       <c r="N375" t="s">
-        <v>2520</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2521</v>
+        <v>2576</v>
       </c>
       <c r="D376" t="s">
-        <v>2522</v>
+        <v>2577</v>
       </c>
       <c r="E376"/>
       <c r="F376"/>
       <c r="G376"/>
       <c r="H376" t="s">
-        <v>2523</v>
+        <v>2578</v>
       </c>
       <c r="I376" t="s">
-        <v>2524</v>
+        <v>2579</v>
       </c>
       <c r="J376" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K376" t="s">
-        <v>2525</v>
+        <v>2580</v>
       </c>
       <c r="L376" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M376" t="s">
-        <v>2526</v>
+        <v>2581</v>
       </c>
       <c r="N376" t="s">
-        <v>2527</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2528</v>
+        <v>2583</v>
       </c>
       <c r="D377" t="s">
-        <v>2529</v>
+        <v>2584</v>
       </c>
       <c r="E377"/>
       <c r="F377"/>
       <c r="G377"/>
       <c r="H377" t="s">
-        <v>2530</v>
+        <v>2585</v>
       </c>
       <c r="I377" t="s">
-        <v>2531</v>
+        <v>2586</v>
       </c>
       <c r="J377" t="s">
-        <v>2465</v>
+        <v>2377</v>
       </c>
       <c r="K377" t="s">
-        <v>2532</v>
+        <v>2587</v>
       </c>
       <c r="L377" t="s">
-        <v>44</v>
+        <v>2289</v>
       </c>
       <c r="M377" t="s">
-        <v>2533</v>
+        <v>2588</v>
       </c>
       <c r="N377" t="s">
-        <v>2534</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2535</v>
+        <v>2590</v>
       </c>
       <c r="D378" t="s">
-        <v>2536</v>
-[...3 lines deleted...]
-      <c r="G378"/>
+        <v>2591</v>
+      </c>
+      <c r="E378" t="s">
+        <v>2592</v>
+      </c>
+      <c r="F378" t="s">
+        <v>2593</v>
+      </c>
+      <c r="G378" t="s">
+        <v>2594</v>
+      </c>
       <c r="H378" t="s">
-        <v>2537</v>
+        <v>2595</v>
       </c>
       <c r="I378" t="s">
-        <v>2538</v>
+        <v>2596</v>
       </c>
       <c r="J378" t="s">
-        <v>1385</v>
+        <v>2597</v>
       </c>
       <c r="K378" t="s">
-        <v>2539</v>
+        <v>2598</v>
       </c>
       <c r="L378" t="s">
-        <v>2540</v>
+        <v>127</v>
       </c>
       <c r="M378" t="s">
-        <v>2541</v>
+        <v>2599</v>
       </c>
       <c r="N378" t="s">
-        <v>2542</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2543</v>
+        <v>2601</v>
       </c>
       <c r="D379" t="s">
-        <v>2544</v>
-[...3 lines deleted...]
-      <c r="G379"/>
+        <v>2591</v>
+      </c>
+      <c r="E379" t="s">
+        <v>2602</v>
+      </c>
+      <c r="F379" t="s">
+        <v>2603</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2604</v>
+      </c>
       <c r="H379" t="s">
-        <v>2545</v>
+        <v>2605</v>
       </c>
       <c r="I379" t="s">
-        <v>2546</v>
+        <v>2606</v>
       </c>
       <c r="J379" t="s">
-        <v>2465</v>
+        <v>2597</v>
       </c>
       <c r="K379" t="s">
-        <v>2547</v>
+        <v>2607</v>
       </c>
       <c r="L379" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M379" t="s">
-        <v>2548</v>
+        <v>2608</v>
       </c>
       <c r="N379" t="s">
-        <v>2549</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2550</v>
+        <v>2610</v>
       </c>
       <c r="D380" t="s">
-        <v>2386</v>
-[...3 lines deleted...]
-      <c r="G380"/>
+        <v>2591</v>
+      </c>
+      <c r="E380" t="s">
+        <v>2611</v>
+      </c>
+      <c r="F380" t="s">
+        <v>2612</v>
+      </c>
+      <c r="G380" t="s">
+        <v>2613</v>
+      </c>
       <c r="H380" t="s">
-        <v>2551</v>
+        <v>2614</v>
       </c>
       <c r="I380" t="s">
-        <v>2552</v>
+        <v>2615</v>
       </c>
       <c r="J380" t="s">
-        <v>1010</v>
+        <v>2597</v>
       </c>
       <c r="K380" t="s">
-        <v>2553</v>
+        <v>2616</v>
       </c>
       <c r="L380" t="s">
-        <v>341</v>
+        <v>127</v>
       </c>
       <c r="M380" t="s">
-        <v>2554</v>
+        <v>2617</v>
       </c>
       <c r="N380" t="s">
-        <v>2555</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2556</v>
+        <v>2619</v>
       </c>
       <c r="D381" t="s">
-        <v>2557</v>
-[...3 lines deleted...]
-      <c r="G381"/>
+        <v>2591</v>
+      </c>
+      <c r="E381" t="s">
+        <v>2620</v>
+      </c>
+      <c r="F381" t="s">
+        <v>2621</v>
+      </c>
+      <c r="G381" t="s">
+        <v>2622</v>
+      </c>
       <c r="H381" t="s">
-        <v>2558</v>
+        <v>2623</v>
       </c>
       <c r="I381" t="s">
-        <v>2559</v>
+        <v>2624</v>
       </c>
       <c r="J381" t="s">
-        <v>2465</v>
+        <v>2597</v>
       </c>
       <c r="K381" t="s">
-        <v>2560</v>
+        <v>2625</v>
       </c>
       <c r="L381" t="s">
-        <v>1732</v>
+        <v>127</v>
       </c>
       <c r="M381" t="s">
-        <v>2561</v>
+        <v>2626</v>
       </c>
       <c r="N381" t="s">
-        <v>2562</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2563</v>
+        <v>2628</v>
       </c>
       <c r="D382" t="s">
-        <v>2564</v>
-[...3 lines deleted...]
-      <c r="G382"/>
+        <v>2591</v>
+      </c>
+      <c r="E382" t="s">
+        <v>2629</v>
+      </c>
+      <c r="F382" t="s">
+        <v>2630</v>
+      </c>
+      <c r="G382" t="s">
+        <v>2631</v>
+      </c>
       <c r="H382" t="s">
-        <v>2565</v>
+        <v>2632</v>
       </c>
       <c r="I382" t="s">
-        <v>2566</v>
+        <v>2633</v>
       </c>
       <c r="J382" t="s">
-        <v>2465</v>
+        <v>2597</v>
       </c>
       <c r="K382" t="s">
-        <v>2567</v>
+        <v>2634</v>
       </c>
       <c r="L382" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M382" t="s">
-        <v>2568</v>
+        <v>2635</v>
       </c>
       <c r="N382" t="s">
-        <v>2569</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2570</v>
+        <v>2637</v>
       </c>
       <c r="D383" t="s">
-        <v>2571</v>
+        <v>2638</v>
       </c>
       <c r="E383"/>
       <c r="F383"/>
       <c r="G383"/>
       <c r="H383" t="s">
-        <v>2572</v>
+        <v>2639</v>
       </c>
       <c r="I383" t="s">
-        <v>2573</v>
+        <v>2640</v>
       </c>
       <c r="J383" t="s">
-        <v>2465</v>
+        <v>2641</v>
       </c>
       <c r="K383" t="s">
-        <v>2574</v>
+        <v>2642</v>
       </c>
       <c r="L383" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M383" t="s">
-        <v>2575</v>
+        <v>2643</v>
       </c>
       <c r="N383" t="s">
-        <v>2576</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2570</v>
+        <v>2645</v>
       </c>
       <c r="D384" t="s">
-        <v>2577</v>
+        <v>2646</v>
       </c>
       <c r="E384"/>
       <c r="F384"/>
       <c r="G384"/>
       <c r="H384" t="s">
-        <v>105</v>
+        <v>2647</v>
       </c>
       <c r="I384" t="s">
-        <v>2578</v>
+        <v>2648</v>
       </c>
       <c r="J384" t="s">
-        <v>192</v>
+        <v>2641</v>
       </c>
       <c r="K384" t="s">
-        <v>2579</v>
+        <v>2649</v>
       </c>
       <c r="L384" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M384" t="s">
-        <v>2580</v>
+        <v>2650</v>
       </c>
       <c r="N384" t="s">
-        <v>2576</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2581</v>
+        <v>2652</v>
       </c>
       <c r="D385" t="s">
-        <v>2462</v>
-[...3 lines deleted...]
-      <c r="G385"/>
+        <v>2591</v>
+      </c>
+      <c r="E385" t="s">
+        <v>2653</v>
+      </c>
+      <c r="F385" t="s">
+        <v>2654</v>
+      </c>
+      <c r="G385" t="s">
+        <v>2655</v>
+      </c>
       <c r="H385" t="s">
-        <v>2582</v>
+        <v>2656</v>
       </c>
       <c r="I385" t="s">
-        <v>2583</v>
+        <v>2657</v>
       </c>
       <c r="J385" t="s">
-        <v>2465</v>
+        <v>146</v>
       </c>
       <c r="K385" t="s">
-        <v>2584</v>
+        <v>2658</v>
       </c>
       <c r="L385" t="s">
-        <v>341</v>
+        <v>127</v>
       </c>
       <c r="M385" t="s">
-        <v>2585</v>
+        <v>2659</v>
       </c>
       <c r="N385" t="s">
-        <v>2586</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2587</v>
+        <v>2661</v>
       </c>
       <c r="D386" t="s">
-        <v>2588</v>
-[...3 lines deleted...]
-      <c r="G386"/>
+        <v>2591</v>
+      </c>
+      <c r="E386" t="s">
+        <v>2662</v>
+      </c>
+      <c r="F386" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G386" t="s">
+        <v>2664</v>
+      </c>
       <c r="H386" t="s">
-        <v>2589</v>
+        <v>2665</v>
       </c>
       <c r="I386" t="s">
-        <v>2590</v>
+        <v>2666</v>
       </c>
       <c r="J386" t="s">
-        <v>2465</v>
+        <v>146</v>
       </c>
       <c r="K386" t="s">
-        <v>2591</v>
+        <v>2667</v>
       </c>
       <c r="L386" t="s">
-        <v>888</v>
+        <v>127</v>
       </c>
       <c r="M386" t="s">
-        <v>2592</v>
+        <v>2668</v>
       </c>
       <c r="N386" t="s">
-        <v>2593</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2594</v>
+        <v>2670</v>
       </c>
       <c r="D387" t="s">
-        <v>2594</v>
+        <v>2671</v>
       </c>
       <c r="E387"/>
       <c r="F387"/>
       <c r="G387"/>
       <c r="H387" t="s">
-        <v>105</v>
+        <v>2672</v>
       </c>
       <c r="I387" t="s">
-        <v>2595</v>
+        <v>2673</v>
       </c>
       <c r="J387" t="s">
-        <v>2465</v>
+        <v>2641</v>
       </c>
       <c r="K387" t="s">
-        <v>2596</v>
+        <v>2674</v>
       </c>
       <c r="L387" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M387" t="s">
-        <v>2597</v>
+        <v>2675</v>
       </c>
       <c r="N387" t="s">
-        <v>2598</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2594</v>
+        <v>2677</v>
       </c>
       <c r="D388" t="s">
-        <v>2599</v>
-[...3 lines deleted...]
-      <c r="G388"/>
+        <v>2591</v>
+      </c>
+      <c r="E388" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F388" t="s">
+        <v>2679</v>
+      </c>
+      <c r="G388" t="s">
+        <v>2680</v>
+      </c>
       <c r="H388" t="s">
-        <v>2600</v>
+        <v>2681</v>
       </c>
       <c r="I388" t="s">
-        <v>2601</v>
+        <v>2682</v>
       </c>
       <c r="J388" t="s">
-        <v>2465</v>
+        <v>146</v>
       </c>
       <c r="K388" t="s">
-        <v>2602</v>
+        <v>2683</v>
       </c>
       <c r="L388" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="M388" t="s">
-        <v>2603</v>
+        <v>2684</v>
       </c>
       <c r="N388" t="s">
-        <v>2598</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2604</v>
+        <v>2686</v>
       </c>
       <c r="D389" t="s">
-        <v>2386</v>
-[...3 lines deleted...]
-      <c r="G389"/>
+        <v>2591</v>
+      </c>
+      <c r="E389" t="s">
+        <v>2687</v>
+      </c>
+      <c r="F389" t="s">
+        <v>2688</v>
+      </c>
+      <c r="G389" t="s">
+        <v>2689</v>
+      </c>
       <c r="H389" t="s">
-        <v>2605</v>
+        <v>2690</v>
       </c>
       <c r="I389" t="s">
-        <v>2606</v>
+        <v>2691</v>
       </c>
       <c r="J389" t="s">
-        <v>1010</v>
+        <v>146</v>
       </c>
       <c r="K389" t="s">
-        <v>2607</v>
+        <v>2692</v>
       </c>
       <c r="L389" t="s">
-        <v>341</v>
+        <v>127</v>
       </c>
       <c r="M389" t="s">
-        <v>2608</v>
+        <v>2693</v>
       </c>
       <c r="N389" t="s">
-        <v>2609</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2610</v>
+        <v>2695</v>
       </c>
       <c r="D390" t="s">
-        <v>2611</v>
+        <v>2696</v>
       </c>
       <c r="E390"/>
       <c r="F390"/>
       <c r="G390"/>
       <c r="H390" t="s">
-        <v>2612</v>
+        <v>2697</v>
       </c>
       <c r="I390" t="s">
-        <v>2613</v>
+        <v>2698</v>
       </c>
       <c r="J390" t="s">
-        <v>2465</v>
+        <v>2641</v>
       </c>
       <c r="K390" t="s">
-        <v>2614</v>
+        <v>2699</v>
       </c>
       <c r="L390" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M390" t="s">
-        <v>2615</v>
+        <v>2700</v>
       </c>
       <c r="N390" t="s">
-        <v>2616</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2617</v>
+        <v>2702</v>
       </c>
       <c r="D391" t="s">
-        <v>2618</v>
+        <v>2703</v>
       </c>
       <c r="E391"/>
       <c r="F391"/>
       <c r="G391"/>
       <c r="H391" t="s">
-        <v>2619</v>
+        <v>2704</v>
       </c>
       <c r="I391" t="s">
-        <v>2620</v>
+        <v>2705</v>
       </c>
       <c r="J391" t="s">
-        <v>2465</v>
+        <v>2180</v>
       </c>
       <c r="K391" t="s">
-        <v>2621</v>
+        <v>2706</v>
       </c>
       <c r="L391" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M391" t="s">
-        <v>2622</v>
+        <v>2707</v>
       </c>
       <c r="N391" t="s">
-        <v>2623</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2624</v>
+        <v>2709</v>
       </c>
       <c r="D392" t="s">
-        <v>2625</v>
+        <v>2710</v>
       </c>
       <c r="E392"/>
       <c r="F392"/>
       <c r="G392"/>
       <c r="H392" t="s">
-        <v>2626</v>
+        <v>2711</v>
       </c>
       <c r="I392" t="s">
-        <v>2627</v>
+        <v>2712</v>
       </c>
       <c r="J392" t="s">
-        <v>2465</v>
+        <v>2180</v>
       </c>
       <c r="K392" t="s">
-        <v>2628</v>
+        <v>2713</v>
       </c>
       <c r="L392" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M392" t="s">
-        <v>2629</v>
+        <v>2714</v>
       </c>
       <c r="N392" t="s">
-        <v>2630</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2631</v>
+        <v>2716</v>
       </c>
       <c r="D393" t="s">
-        <v>2632</v>
+        <v>2717</v>
       </c>
       <c r="E393"/>
       <c r="F393"/>
       <c r="G393"/>
       <c r="H393" t="s">
-        <v>2633</v>
+        <v>2718</v>
       </c>
       <c r="I393" t="s">
-        <v>2634</v>
+        <v>2719</v>
       </c>
       <c r="J393" t="s">
-        <v>2465</v>
+        <v>2180</v>
       </c>
       <c r="K393" t="s">
-        <v>2635</v>
+        <v>2720</v>
       </c>
       <c r="L393" t="s">
-        <v>2636</v>
+        <v>22</v>
       </c>
       <c r="M393" t="s">
-        <v>2637</v>
+        <v>2721</v>
       </c>
       <c r="N393" t="s">
-        <v>2638</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2639</v>
+        <v>2723</v>
       </c>
       <c r="D394" t="s">
-        <v>2640</v>
+        <v>2724</v>
       </c>
       <c r="E394"/>
       <c r="F394"/>
       <c r="G394"/>
       <c r="H394" t="s">
-        <v>2641</v>
+        <v>2725</v>
       </c>
       <c r="I394" t="s">
-        <v>2642</v>
+        <v>2726</v>
       </c>
       <c r="J394" t="s">
-        <v>2465</v>
+        <v>2180</v>
       </c>
       <c r="K394" t="s">
-        <v>2643</v>
+        <v>2727</v>
       </c>
       <c r="L394" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M394" t="s">
-        <v>2644</v>
+        <v>2728</v>
       </c>
       <c r="N394" t="s">
-        <v>2645</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
-      <c r="C395"/>
+      <c r="C395" t="s">
+        <v>2730</v>
+      </c>
       <c r="D395" t="s">
-        <v>2646</v>
+        <v>2731</v>
       </c>
       <c r="E395"/>
       <c r="F395"/>
       <c r="G395"/>
       <c r="H395" t="s">
-        <v>2647</v>
+        <v>2732</v>
       </c>
       <c r="I395" t="s">
-        <v>2648</v>
+        <v>2733</v>
       </c>
       <c r="J395" t="s">
-        <v>33</v>
+        <v>2180</v>
       </c>
       <c r="K395" t="s">
-        <v>2649</v>
+        <v>2734</v>
       </c>
       <c r="L395" t="s">
-        <v>2650</v>
+        <v>22</v>
       </c>
       <c r="M395" t="s">
-        <v>2651</v>
-[...1 lines deleted...]
-      <c r="N395"/>
+        <v>2735</v>
+      </c>
+      <c r="N395" t="s">
+        <v>2736</v>
+      </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2652</v>
+        <v>2737</v>
       </c>
       <c r="D396" t="s">
-        <v>2386</v>
+        <v>2738</v>
       </c>
       <c r="E396"/>
       <c r="F396"/>
       <c r="G396"/>
       <c r="H396" t="s">
-        <v>2653</v>
+        <v>2739</v>
       </c>
       <c r="I396" t="s">
-        <v>2654</v>
+        <v>2740</v>
       </c>
       <c r="J396" t="s">
-        <v>1385</v>
+        <v>2180</v>
       </c>
       <c r="K396" t="s">
-        <v>2655</v>
+        <v>2741</v>
       </c>
       <c r="L396" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M396" t="s">
-        <v>2656</v>
+        <v>2742</v>
       </c>
       <c r="N396" t="s">
-        <v>2657</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2658</v>
+        <v>2744</v>
       </c>
       <c r="D397" t="s">
-        <v>2659</v>
+        <v>2745</v>
       </c>
       <c r="E397"/>
       <c r="F397"/>
       <c r="G397"/>
       <c r="H397" t="s">
-        <v>2660</v>
+        <v>2746</v>
       </c>
       <c r="I397" t="s">
-        <v>2661</v>
+        <v>2747</v>
       </c>
       <c r="J397" t="s">
-        <v>192</v>
+        <v>2180</v>
       </c>
       <c r="K397" t="s">
-        <v>2662</v>
+        <v>2748</v>
       </c>
       <c r="L397" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M397" t="s">
-        <v>2663</v>
+        <v>2749</v>
       </c>
       <c r="N397" t="s">
-        <v>2664</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
-      <c r="C398" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C398"/>
       <c r="D398" t="s">
-        <v>2666</v>
+        <v>2751</v>
       </c>
       <c r="E398"/>
       <c r="F398"/>
       <c r="G398"/>
       <c r="H398" t="s">
-        <v>2667</v>
+        <v>2752</v>
       </c>
       <c r="I398" t="s">
-        <v>2668</v>
+        <v>2753</v>
       </c>
       <c r="J398" t="s">
-        <v>192</v>
+        <v>366</v>
       </c>
       <c r="K398" t="s">
-        <v>2669</v>
+        <v>2754</v>
       </c>
       <c r="L398" t="s">
-        <v>44</v>
+        <v>2755</v>
       </c>
       <c r="M398" t="s">
-        <v>2670</v>
-[...3 lines deleted...]
-      </c>
+        <v>2756</v>
+      </c>
+      <c r="N398"/>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2672</v>
+        <v>2757</v>
       </c>
       <c r="D399" t="s">
-        <v>2673</v>
+        <v>2758</v>
       </c>
       <c r="E399"/>
       <c r="F399"/>
       <c r="G399"/>
       <c r="H399" t="s">
-        <v>2674</v>
+        <v>2759</v>
       </c>
       <c r="I399" t="s">
-        <v>2675</v>
+        <v>2760</v>
       </c>
       <c r="J399" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K399" t="s">
-        <v>2676</v>
+        <v>2761</v>
       </c>
       <c r="L399" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M399" t="s">
-        <v>2677</v>
+        <v>2762</v>
       </c>
       <c r="N399" t="s">
-        <v>2678</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2679</v>
+        <v>2764</v>
       </c>
       <c r="D400" t="s">
-        <v>2680</v>
+        <v>2765</v>
       </c>
       <c r="E400"/>
       <c r="F400"/>
       <c r="G400"/>
       <c r="H400" t="s">
-        <v>2681</v>
+        <v>2766</v>
       </c>
       <c r="I400" t="s">
-        <v>2682</v>
+        <v>2767</v>
       </c>
       <c r="J400" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K400" t="s">
-        <v>2683</v>
+        <v>2768</v>
       </c>
       <c r="L400" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M400" t="s">
-        <v>2684</v>
+        <v>2769</v>
       </c>
       <c r="N400" t="s">
-        <v>2685</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2686</v>
+        <v>2771</v>
       </c>
       <c r="D401" t="s">
-        <v>2687</v>
+        <v>2772</v>
       </c>
       <c r="E401"/>
       <c r="F401"/>
       <c r="G401"/>
       <c r="H401" t="s">
-        <v>2688</v>
+        <v>2773</v>
       </c>
       <c r="I401" t="s">
-        <v>2689</v>
+        <v>2774</v>
       </c>
       <c r="J401" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K401" t="s">
-        <v>2690</v>
+        <v>2775</v>
       </c>
       <c r="L401" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M401" t="s">
-        <v>2691</v>
+        <v>2776</v>
       </c>
       <c r="N401" t="s">
-        <v>2692</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2693</v>
+        <v>2778</v>
       </c>
       <c r="D402" t="s">
-        <v>2694</v>
+        <v>2779</v>
       </c>
       <c r="E402"/>
       <c r="F402"/>
       <c r="G402"/>
       <c r="H402" t="s">
-        <v>2695</v>
+        <v>2018</v>
       </c>
       <c r="I402" t="s">
-        <v>2696</v>
+        <v>2780</v>
       </c>
       <c r="J402" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K402" t="s">
-        <v>2697</v>
+        <v>2781</v>
       </c>
       <c r="L402" t="s">
-        <v>2698</v>
+        <v>22</v>
       </c>
       <c r="M402" t="s">
-        <v>2699</v>
+        <v>2782</v>
       </c>
       <c r="N402" t="s">
-        <v>2700</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2701</v>
+        <v>2784</v>
       </c>
       <c r="D403" t="s">
-        <v>2702</v>
+        <v>2785</v>
       </c>
       <c r="E403"/>
       <c r="F403"/>
       <c r="G403"/>
       <c r="H403" t="s">
-        <v>2703</v>
+        <v>2786</v>
       </c>
       <c r="I403" t="s">
-        <v>2704</v>
+        <v>2787</v>
       </c>
       <c r="J403" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K403" t="s">
-        <v>2705</v>
+        <v>2788</v>
       </c>
       <c r="L403" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M403" t="s">
-        <v>2706</v>
+        <v>2789</v>
       </c>
       <c r="N403" t="s">
-        <v>2707</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2708</v>
+        <v>2791</v>
       </c>
       <c r="D404" t="s">
-        <v>2709</v>
+        <v>2792</v>
       </c>
       <c r="E404"/>
       <c r="F404"/>
       <c r="G404"/>
       <c r="H404" t="s">
-        <v>2710</v>
+        <v>2793</v>
       </c>
       <c r="I404" t="s">
-        <v>2711</v>
+        <v>2794</v>
       </c>
       <c r="J404" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K404" t="s">
-        <v>2712</v>
+        <v>2795</v>
       </c>
       <c r="L404" t="s">
-        <v>109</v>
+        <v>174</v>
       </c>
       <c r="M404" t="s">
-        <v>2713</v>
+        <v>2796</v>
       </c>
       <c r="N404" t="s">
-        <v>2714</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2708</v>
+        <v>2791</v>
       </c>
       <c r="D405" t="s">
-        <v>2577</v>
+        <v>1619</v>
       </c>
       <c r="E405"/>
       <c r="F405"/>
       <c r="G405"/>
       <c r="H405" t="s">
-        <v>105</v>
+        <v>170</v>
       </c>
       <c r="I405" t="s">
-        <v>2715</v>
+        <v>2798</v>
       </c>
       <c r="J405" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K405" t="s">
-        <v>2717</v>
+        <v>2799</v>
       </c>
       <c r="L405" t="s">
-        <v>109</v>
+        <v>174</v>
       </c>
       <c r="M405" t="s">
-        <v>2718</v>
+        <v>2800</v>
       </c>
       <c r="N405" t="s">
-        <v>2714</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2719</v>
+        <v>2801</v>
       </c>
       <c r="D406" t="s">
-        <v>2720</v>
+        <v>2802</v>
       </c>
       <c r="E406"/>
       <c r="F406"/>
       <c r="G406"/>
       <c r="H406" t="s">
-        <v>2721</v>
+        <v>2803</v>
       </c>
       <c r="I406" t="s">
-        <v>2722</v>
+        <v>2804</v>
       </c>
       <c r="J406" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K406" t="s">
-        <v>2723</v>
+        <v>2805</v>
       </c>
       <c r="L406" t="s">
-        <v>44</v>
+        <v>295</v>
       </c>
       <c r="M406" t="s">
-        <v>2724</v>
+        <v>2806</v>
       </c>
       <c r="N406" t="s">
-        <v>2725</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2726</v>
+        <v>2808</v>
       </c>
       <c r="D407" t="s">
-        <v>2727</v>
+        <v>2809</v>
       </c>
       <c r="E407"/>
       <c r="F407"/>
       <c r="G407"/>
       <c r="H407" t="s">
-        <v>2728</v>
+        <v>2810</v>
       </c>
       <c r="I407" t="s">
-        <v>2729</v>
+        <v>2811</v>
       </c>
       <c r="J407" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K407" t="s">
-        <v>2730</v>
+        <v>2812</v>
       </c>
       <c r="L407" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M407" t="s">
-        <v>2731</v>
+        <v>2813</v>
       </c>
       <c r="N407" t="s">
-        <v>2732</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2733</v>
+        <v>2815</v>
       </c>
       <c r="D408" t="s">
-        <v>2734</v>
+        <v>2816</v>
       </c>
       <c r="E408"/>
       <c r="F408"/>
       <c r="G408"/>
       <c r="H408" t="s">
-        <v>2735</v>
+        <v>2817</v>
       </c>
       <c r="I408" t="s">
-        <v>2736</v>
+        <v>2818</v>
       </c>
       <c r="J408" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K408" t="s">
-        <v>2737</v>
+        <v>2819</v>
       </c>
       <c r="L408" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M408" t="s">
-        <v>2738</v>
+        <v>2820</v>
       </c>
       <c r="N408" t="s">
-        <v>2739</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2740</v>
+        <v>2822</v>
       </c>
       <c r="D409" t="s">
-        <v>2741</v>
+        <v>2823</v>
       </c>
       <c r="E409"/>
       <c r="F409"/>
       <c r="G409"/>
       <c r="H409" t="s">
-        <v>2742</v>
+        <v>2824</v>
       </c>
       <c r="I409" t="s">
-        <v>2743</v>
+        <v>2825</v>
       </c>
       <c r="J409" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K409" t="s">
-        <v>2744</v>
+        <v>2826</v>
       </c>
       <c r="L409" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M409" t="s">
-        <v>2745</v>
+        <v>2827</v>
       </c>
       <c r="N409" t="s">
-        <v>2746</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2747</v>
+        <v>2829</v>
       </c>
       <c r="D410" t="s">
-        <v>2748</v>
+        <v>2830</v>
       </c>
       <c r="E410"/>
       <c r="F410"/>
       <c r="G410"/>
       <c r="H410" t="s">
-        <v>2749</v>
+        <v>2831</v>
       </c>
       <c r="I410" t="s">
-        <v>2750</v>
+        <v>2832</v>
       </c>
       <c r="J410" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K410" t="s">
-        <v>2751</v>
+        <v>2833</v>
       </c>
       <c r="L410" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M410" t="s">
-        <v>2752</v>
+        <v>2834</v>
       </c>
       <c r="N410" t="s">
-        <v>2753</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2747</v>
+        <v>2836</v>
       </c>
       <c r="D411" t="s">
-        <v>2748</v>
+        <v>2837</v>
       </c>
       <c r="E411"/>
       <c r="F411"/>
       <c r="G411"/>
       <c r="H411" t="s">
-        <v>2754</v>
+        <v>2838</v>
       </c>
       <c r="I411" t="s">
-        <v>2755</v>
+        <v>2839</v>
       </c>
       <c r="J411" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K411" t="s">
-        <v>2756</v>
+        <v>2840</v>
       </c>
       <c r="L411" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M411" t="s">
-        <v>2757</v>
+        <v>2841</v>
       </c>
       <c r="N411" t="s">
-        <v>2753</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2758</v>
+        <v>2843</v>
       </c>
       <c r="D412" t="s">
-        <v>2759</v>
+        <v>1619</v>
       </c>
       <c r="E412"/>
       <c r="F412"/>
       <c r="G412"/>
       <c r="H412" t="s">
-        <v>2760</v>
+        <v>170</v>
       </c>
       <c r="I412" t="s">
-        <v>2761</v>
+        <v>2844</v>
       </c>
       <c r="J412" t="s">
-        <v>192</v>
+        <v>383</v>
       </c>
       <c r="K412" t="s">
-        <v>2762</v>
+        <v>2845</v>
       </c>
       <c r="L412" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M412" t="s">
-        <v>2763</v>
+        <v>2846</v>
       </c>
       <c r="N412" t="s">
-        <v>2764</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2765</v>
+        <v>2843</v>
       </c>
       <c r="D413" t="s">
-        <v>2766</v>
+        <v>2848</v>
       </c>
       <c r="E413"/>
       <c r="F413"/>
       <c r="G413"/>
       <c r="H413" t="s">
-        <v>2767</v>
+        <v>2849</v>
       </c>
       <c r="I413" t="s">
-        <v>2768</v>
+        <v>2850</v>
       </c>
       <c r="J413" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K413" t="s">
-        <v>2769</v>
+        <v>2851</v>
       </c>
       <c r="L413" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M413" t="s">
-        <v>2770</v>
+        <v>2852</v>
       </c>
       <c r="N413" t="s">
-        <v>2771</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2772</v>
+        <v>2853</v>
       </c>
       <c r="D414" t="s">
-        <v>2773</v>
+        <v>2837</v>
       </c>
       <c r="E414"/>
       <c r="F414"/>
       <c r="G414"/>
       <c r="H414" t="s">
-        <v>2774</v>
+        <v>2854</v>
       </c>
       <c r="I414" t="s">
-        <v>2775</v>
+        <v>2855</v>
       </c>
       <c r="J414" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K414" t="s">
-        <v>2776</v>
+        <v>2856</v>
       </c>
       <c r="L414" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M414" t="s">
-        <v>2777</v>
+        <v>2857</v>
       </c>
       <c r="N414" t="s">
-        <v>2778</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2779</v>
+        <v>2859</v>
       </c>
       <c r="D415" t="s">
-        <v>2780</v>
+        <v>2860</v>
       </c>
       <c r="E415"/>
       <c r="F415"/>
       <c r="G415"/>
       <c r="H415" t="s">
-        <v>2781</v>
+        <v>2861</v>
       </c>
       <c r="I415" t="s">
-        <v>2782</v>
+        <v>2862</v>
       </c>
       <c r="J415" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K415" t="s">
-        <v>2783</v>
+        <v>2863</v>
       </c>
       <c r="L415" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M415" t="s">
-        <v>2784</v>
+        <v>2864</v>
       </c>
       <c r="N415" t="s">
-        <v>2785</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2779</v>
+        <v>2866</v>
       </c>
       <c r="D416" t="s">
-        <v>2577</v>
+        <v>2867</v>
       </c>
       <c r="E416"/>
       <c r="F416"/>
       <c r="G416"/>
       <c r="H416" t="s">
-        <v>105</v>
+        <v>2868</v>
       </c>
       <c r="I416" t="s">
-        <v>2786</v>
+        <v>2869</v>
       </c>
       <c r="J416" t="s">
-        <v>2716</v>
+        <v>2337</v>
       </c>
       <c r="K416" t="s">
-        <v>2787</v>
+        <v>2870</v>
       </c>
       <c r="L416" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M416" t="s">
-        <v>2788</v>
+        <v>2871</v>
       </c>
       <c r="N416" t="s">
-        <v>2785</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2789</v>
+        <v>1734</v>
       </c>
       <c r="D417" t="s">
-        <v>2790</v>
+        <v>1735</v>
       </c>
       <c r="E417"/>
       <c r="F417"/>
       <c r="G417"/>
       <c r="H417" t="s">
-        <v>2791</v>
+        <v>2873</v>
       </c>
       <c r="I417" t="s">
-        <v>2792</v>
+        <v>2874</v>
       </c>
       <c r="J417" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K417" t="s">
-        <v>2793</v>
+        <v>2875</v>
       </c>
       <c r="L417" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M417" t="s">
-        <v>2794</v>
+        <v>2876</v>
       </c>
       <c r="N417" t="s">
-        <v>2795</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2796</v>
+        <v>2877</v>
       </c>
       <c r="D418" t="s">
-        <v>2797</v>
+        <v>2878</v>
       </c>
       <c r="E418"/>
       <c r="F418"/>
       <c r="G418"/>
       <c r="H418" t="s">
-        <v>2798</v>
+        <v>2879</v>
       </c>
       <c r="I418" t="s">
-        <v>2799</v>
+        <v>2880</v>
       </c>
       <c r="J418" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K418" t="s">
-        <v>2800</v>
+        <v>2881</v>
       </c>
       <c r="L418" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M418" t="s">
-        <v>2801</v>
+        <v>2882</v>
       </c>
       <c r="N418" t="s">
-        <v>2802</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2803</v>
+        <v>2884</v>
       </c>
       <c r="D419" t="s">
-        <v>2804</v>
+        <v>2885</v>
       </c>
       <c r="E419"/>
       <c r="F419"/>
       <c r="G419"/>
       <c r="H419" t="s">
-        <v>2805</v>
+        <v>2886</v>
       </c>
       <c r="I419" t="s">
-        <v>2806</v>
+        <v>2887</v>
       </c>
       <c r="J419" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K419" t="s">
-        <v>2807</v>
+        <v>2888</v>
       </c>
       <c r="L419" t="s">
-        <v>44</v>
+        <v>2889</v>
       </c>
       <c r="M419" t="s">
-        <v>2808</v>
+        <v>2890</v>
       </c>
       <c r="N419" t="s">
-        <v>2809</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2810</v>
+        <v>2884</v>
       </c>
       <c r="D420" t="s">
-        <v>2811</v>
+        <v>2885</v>
       </c>
       <c r="E420"/>
       <c r="F420"/>
       <c r="G420"/>
       <c r="H420" t="s">
-        <v>2812</v>
+        <v>2892</v>
       </c>
       <c r="I420" t="s">
-        <v>2813</v>
+        <v>2893</v>
       </c>
       <c r="J420" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K420" t="s">
-        <v>2814</v>
+        <v>2894</v>
       </c>
       <c r="L420" t="s">
-        <v>44</v>
+        <v>2889</v>
       </c>
       <c r="M420" t="s">
-        <v>2815</v>
+        <v>2895</v>
       </c>
       <c r="N420" t="s">
-        <v>2816</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2817</v>
+        <v>2896</v>
       </c>
       <c r="D421" t="s">
-        <v>2818</v>
+        <v>2897</v>
       </c>
       <c r="E421"/>
       <c r="F421"/>
       <c r="G421"/>
       <c r="H421" t="s">
-        <v>2819</v>
+        <v>2898</v>
       </c>
       <c r="I421" t="s">
-        <v>2820</v>
+        <v>2899</v>
       </c>
       <c r="J421" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K421" t="s">
-        <v>2821</v>
+        <v>2900</v>
       </c>
       <c r="L421" t="s">
-        <v>44</v>
+        <v>295</v>
       </c>
       <c r="M421" t="s">
-        <v>2822</v>
+        <v>2901</v>
       </c>
       <c r="N421" t="s">
-        <v>2823</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2824</v>
+        <v>2903</v>
       </c>
       <c r="D422" t="s">
-        <v>2825</v>
+        <v>2904</v>
       </c>
       <c r="E422"/>
       <c r="F422"/>
       <c r="G422"/>
       <c r="H422" t="s">
-        <v>2826</v>
+        <v>2905</v>
       </c>
       <c r="I422" t="s">
-        <v>2827</v>
+        <v>2906</v>
       </c>
       <c r="J422" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K422" t="s">
-        <v>2828</v>
+        <v>2907</v>
       </c>
       <c r="L422" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M422" t="s">
-        <v>2829</v>
+        <v>2908</v>
       </c>
       <c r="N422" t="s">
-        <v>2830</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2831</v>
+        <v>2903</v>
       </c>
       <c r="D423" t="s">
-        <v>2832</v>
+        <v>2904</v>
       </c>
       <c r="E423"/>
       <c r="F423"/>
       <c r="G423"/>
       <c r="H423" t="s">
-        <v>2833</v>
+        <v>2910</v>
       </c>
       <c r="I423" t="s">
-        <v>2834</v>
+        <v>2911</v>
       </c>
       <c r="J423" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K423" t="s">
-        <v>2835</v>
+        <v>2912</v>
       </c>
       <c r="L423" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M423" t="s">
-        <v>2836</v>
+        <v>2913</v>
       </c>
       <c r="N423" t="s">
-        <v>2837</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2838</v>
+        <v>2914</v>
       </c>
       <c r="D424" t="s">
-        <v>2839</v>
+        <v>2915</v>
       </c>
       <c r="E424"/>
       <c r="F424"/>
       <c r="G424"/>
       <c r="H424" t="s">
-        <v>2840</v>
+        <v>2916</v>
       </c>
       <c r="I424" t="s">
-        <v>2841</v>
+        <v>2917</v>
       </c>
       <c r="J424" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K424" t="s">
-        <v>2842</v>
+        <v>2918</v>
       </c>
       <c r="L424" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M424" t="s">
-        <v>2843</v>
+        <v>2919</v>
       </c>
       <c r="N424" t="s">
-        <v>2844</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2845</v>
+        <v>2921</v>
       </c>
       <c r="D425" t="s">
-        <v>2846</v>
+        <v>1619</v>
       </c>
       <c r="E425"/>
       <c r="F425"/>
       <c r="G425"/>
       <c r="H425" t="s">
-        <v>2847</v>
+        <v>170</v>
       </c>
       <c r="I425" t="s">
-        <v>2848</v>
+        <v>2922</v>
       </c>
       <c r="J425" t="s">
-        <v>192</v>
+        <v>383</v>
       </c>
       <c r="K425" t="s">
-        <v>2849</v>
+        <v>2923</v>
       </c>
       <c r="L425" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M425" t="s">
-        <v>2850</v>
+        <v>2924</v>
       </c>
       <c r="N425" t="s">
-        <v>2851</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>1831</v>
+        <v>2921</v>
       </c>
       <c r="D426" t="s">
-        <v>1832</v>
+        <v>2926</v>
       </c>
       <c r="E426"/>
       <c r="F426"/>
       <c r="G426"/>
       <c r="H426" t="s">
-        <v>2852</v>
+        <v>2927</v>
       </c>
       <c r="I426" t="s">
-        <v>2853</v>
+        <v>2928</v>
       </c>
       <c r="J426" t="s">
-        <v>192</v>
+        <v>2337</v>
       </c>
       <c r="K426" t="s">
-        <v>2854</v>
+        <v>2929</v>
       </c>
       <c r="L426" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M426" t="s">
-        <v>2855</v>
+        <v>2930</v>
       </c>
       <c r="N426" t="s">
-        <v>1837</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2856</v>
+        <v>2931</v>
       </c>
       <c r="D427" t="s">
-        <v>2857</v>
+        <v>2932</v>
       </c>
       <c r="E427"/>
       <c r="F427"/>
       <c r="G427"/>
       <c r="H427" t="s">
-        <v>2858</v>
+        <v>2933</v>
       </c>
       <c r="I427" t="s">
-        <v>2859</v>
+        <v>2934</v>
       </c>
       <c r="J427" t="s">
-        <v>192</v>
+        <v>383</v>
       </c>
       <c r="K427" t="s">
-        <v>2860</v>
+        <v>2935</v>
       </c>
       <c r="L427" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M427" t="s">
-        <v>2861</v>
+        <v>2936</v>
       </c>
       <c r="N427" t="s">
-        <v>2862</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2863</v>
+        <v>2938</v>
       </c>
       <c r="D428" t="s">
-        <v>2864</v>
+        <v>2939</v>
       </c>
       <c r="E428"/>
       <c r="F428"/>
       <c r="G428"/>
       <c r="H428" t="s">
-        <v>2865</v>
+        <v>2940</v>
       </c>
       <c r="I428" t="s">
-        <v>2866</v>
+        <v>2941</v>
       </c>
       <c r="J428" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K428" t="s">
-        <v>2867</v>
+        <v>2942</v>
       </c>
       <c r="L428" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M428" t="s">
-        <v>2868</v>
+        <v>2943</v>
       </c>
       <c r="N428" t="s">
-        <v>2869</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2870</v>
+        <v>2945</v>
       </c>
       <c r="D429" t="s">
-        <v>2871</v>
+        <v>2946</v>
       </c>
       <c r="E429"/>
       <c r="F429"/>
       <c r="G429"/>
       <c r="H429" t="s">
-        <v>2872</v>
+        <v>2947</v>
       </c>
       <c r="I429" t="s">
-        <v>2873</v>
+        <v>2948</v>
       </c>
       <c r="J429" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K429" t="s">
-        <v>2874</v>
+        <v>2949</v>
       </c>
       <c r="L429" t="s">
-        <v>2875</v>
+        <v>22</v>
       </c>
       <c r="M429" t="s">
-        <v>2876</v>
+        <v>2950</v>
       </c>
       <c r="N429" t="s">
-        <v>2877</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>2878</v>
+        <v>2952</v>
       </c>
       <c r="D430" t="s">
-        <v>2879</v>
+        <v>2953</v>
       </c>
       <c r="E430"/>
       <c r="F430"/>
       <c r="G430"/>
       <c r="H430" t="s">
-        <v>2880</v>
+        <v>2954</v>
       </c>
       <c r="I430" t="s">
-        <v>2881</v>
+        <v>2955</v>
       </c>
       <c r="J430" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K430" t="s">
-        <v>2882</v>
+        <v>2956</v>
       </c>
       <c r="L430" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M430" t="s">
-        <v>2883</v>
+        <v>2957</v>
       </c>
       <c r="N430" t="s">
-        <v>2884</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>1735</v>
+        <v>2959</v>
       </c>
       <c r="D431" t="s">
-        <v>1736</v>
+        <v>2959</v>
       </c>
       <c r="E431"/>
       <c r="F431"/>
       <c r="G431"/>
       <c r="H431" t="s">
-        <v>2885</v>
+        <v>170</v>
       </c>
       <c r="I431" t="s">
-        <v>2886</v>
+        <v>2960</v>
       </c>
       <c r="J431" t="s">
-        <v>2716</v>
+        <v>29</v>
       </c>
       <c r="K431" t="s">
-        <v>2887</v>
+        <v>2961</v>
       </c>
       <c r="L431" t="s">
-        <v>2888</v>
+        <v>174</v>
       </c>
       <c r="M431" t="s">
-        <v>2889</v>
+        <v>2962</v>
       </c>
       <c r="N431" t="s">
-        <v>1741</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>2890</v>
+        <v>2964</v>
       </c>
       <c r="D432" t="s">
-        <v>2891</v>
+        <v>2964</v>
       </c>
       <c r="E432"/>
       <c r="F432"/>
       <c r="G432"/>
       <c r="H432" t="s">
-        <v>2892</v>
+        <v>170</v>
       </c>
       <c r="I432" t="s">
-        <v>2893</v>
+        <v>2965</v>
       </c>
       <c r="J432" t="s">
-        <v>2716</v>
+        <v>29</v>
       </c>
       <c r="K432" t="s">
-        <v>2894</v>
+        <v>2966</v>
       </c>
       <c r="L432" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M432" t="s">
-        <v>2895</v>
+        <v>2967</v>
       </c>
       <c r="N432" t="s">
-        <v>2896</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>2897</v>
+        <v>2969</v>
       </c>
       <c r="D433" t="s">
-        <v>2898</v>
+        <v>2970</v>
       </c>
       <c r="E433"/>
       <c r="F433"/>
       <c r="G433"/>
       <c r="H433" t="s">
-        <v>2899</v>
+        <v>2971</v>
       </c>
       <c r="I433" t="s">
-        <v>2900</v>
+        <v>2972</v>
       </c>
       <c r="J433" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K433" t="s">
-        <v>2901</v>
+        <v>2973</v>
       </c>
       <c r="L433" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M433" t="s">
-        <v>2902</v>
+        <v>2974</v>
       </c>
       <c r="N433" t="s">
-        <v>2903</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>2904</v>
+        <v>2976</v>
       </c>
       <c r="D434" t="s">
-        <v>2905</v>
+        <v>2977</v>
       </c>
       <c r="E434"/>
       <c r="F434"/>
       <c r="G434"/>
       <c r="H434" t="s">
-        <v>2906</v>
+        <v>2978</v>
       </c>
       <c r="I434" t="s">
-        <v>2907</v>
+        <v>2979</v>
       </c>
       <c r="J434" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K434" t="s">
-        <v>2908</v>
+        <v>2980</v>
       </c>
       <c r="L434" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M434" t="s">
-        <v>2909</v>
+        <v>2981</v>
       </c>
       <c r="N434" t="s">
-        <v>2910</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>2911</v>
+        <v>2983</v>
       </c>
       <c r="D435" t="s">
-        <v>2577</v>
+        <v>2984</v>
       </c>
       <c r="E435"/>
       <c r="F435"/>
       <c r="G435"/>
       <c r="H435" t="s">
-        <v>105</v>
+        <v>2491</v>
       </c>
       <c r="I435" t="s">
-        <v>2912</v>
+        <v>2985</v>
       </c>
       <c r="J435" t="s">
-        <v>2913</v>
+        <v>383</v>
       </c>
       <c r="K435" t="s">
-        <v>2914</v>
+        <v>2986</v>
       </c>
       <c r="L435" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M435" t="s">
-        <v>2915</v>
+        <v>2987</v>
       </c>
       <c r="N435" t="s">
-        <v>2916</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>2911</v>
+        <v>2989</v>
       </c>
       <c r="D436" t="s">
-        <v>2917</v>
+        <v>2990</v>
       </c>
       <c r="E436"/>
       <c r="F436"/>
       <c r="G436"/>
       <c r="H436" t="s">
-        <v>2918</v>
+        <v>2991</v>
       </c>
       <c r="I436" t="s">
-        <v>2919</v>
+        <v>2992</v>
       </c>
       <c r="J436" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K436" t="s">
-        <v>2920</v>
+        <v>2993</v>
       </c>
       <c r="L436" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M436" t="s">
-        <v>2921</v>
+        <v>2994</v>
       </c>
       <c r="N436" t="s">
-        <v>2916</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>2922</v>
+        <v>2996</v>
       </c>
       <c r="D437" t="s">
-        <v>2923</v>
+        <v>2997</v>
       </c>
       <c r="E437"/>
       <c r="F437"/>
       <c r="G437"/>
       <c r="H437" t="s">
-        <v>2924</v>
+        <v>2998</v>
       </c>
       <c r="I437" t="s">
-        <v>2925</v>
+        <v>2999</v>
       </c>
       <c r="J437" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K437" t="s">
-        <v>2926</v>
+        <v>3000</v>
       </c>
       <c r="L437" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M437" t="s">
-        <v>2927</v>
+        <v>3001</v>
       </c>
       <c r="N437" t="s">
-        <v>2928</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>2929</v>
+        <v>3003</v>
       </c>
       <c r="D438" t="s">
-        <v>2929</v>
+        <v>3004</v>
       </c>
       <c r="E438"/>
       <c r="F438"/>
       <c r="G438"/>
       <c r="H438" t="s">
-        <v>105</v>
+        <v>3005</v>
       </c>
       <c r="I438" t="s">
-        <v>2930</v>
+        <v>3006</v>
       </c>
       <c r="J438" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K438" t="s">
-        <v>2931</v>
+        <v>3007</v>
       </c>
       <c r="L438" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M438" t="s">
-        <v>2932</v>
+        <v>3008</v>
       </c>
       <c r="N438" t="s">
-        <v>2933</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>2929</v>
+        <v>3010</v>
       </c>
       <c r="D439" t="s">
-        <v>2934</v>
+        <v>3011</v>
       </c>
       <c r="E439"/>
       <c r="F439"/>
       <c r="G439"/>
       <c r="H439" t="s">
-        <v>2935</v>
+        <v>3012</v>
       </c>
       <c r="I439" t="s">
-        <v>2936</v>
+        <v>3013</v>
       </c>
       <c r="J439" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K439" t="s">
-        <v>2937</v>
+        <v>3014</v>
       </c>
       <c r="L439" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M439" t="s">
-        <v>2938</v>
+        <v>3015</v>
       </c>
       <c r="N439" t="s">
-        <v>2933</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>2939</v>
+        <v>3017</v>
       </c>
       <c r="D440" t="s">
-        <v>2940</v>
+        <v>3018</v>
       </c>
       <c r="E440"/>
       <c r="F440"/>
       <c r="G440"/>
       <c r="H440" t="s">
-        <v>2941</v>
+        <v>3019</v>
       </c>
       <c r="I440" t="s">
-        <v>2942</v>
+        <v>3020</v>
       </c>
       <c r="J440" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K440" t="s">
-        <v>2943</v>
+        <v>3021</v>
       </c>
       <c r="L440" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M440" t="s">
-        <v>2944</v>
+        <v>3022</v>
       </c>
       <c r="N440" t="s">
-        <v>2945</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>2946</v>
+        <v>3024</v>
       </c>
       <c r="D441" t="s">
-        <v>2947</v>
+        <v>3025</v>
       </c>
       <c r="E441"/>
       <c r="F441"/>
       <c r="G441"/>
       <c r="H441" t="s">
-        <v>2948</v>
+        <v>3026</v>
       </c>
       <c r="I441" t="s">
-        <v>2949</v>
+        <v>3027</v>
       </c>
       <c r="J441" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K441" t="s">
-        <v>2950</v>
+        <v>3028</v>
       </c>
       <c r="L441" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M441" t="s">
-        <v>2951</v>
+        <v>3029</v>
       </c>
       <c r="N441" t="s">
-        <v>2952</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>2953</v>
+        <v>3031</v>
       </c>
       <c r="D442" t="s">
-        <v>2954</v>
+        <v>3032</v>
       </c>
       <c r="E442"/>
       <c r="F442"/>
       <c r="G442"/>
       <c r="H442" t="s">
-        <v>2955</v>
+        <v>3033</v>
       </c>
       <c r="I442" t="s">
-        <v>2956</v>
+        <v>3034</v>
       </c>
       <c r="J442" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K442" t="s">
-        <v>2957</v>
+        <v>3035</v>
       </c>
       <c r="L442" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M442" t="s">
-        <v>2958</v>
+        <v>3036</v>
       </c>
       <c r="N442" t="s">
-        <v>2959</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>2960</v>
+        <v>3038</v>
       </c>
       <c r="D443" t="s">
-        <v>2961</v>
+        <v>3039</v>
       </c>
       <c r="E443"/>
       <c r="F443"/>
       <c r="G443"/>
       <c r="H443" t="s">
-        <v>2962</v>
+        <v>3040</v>
       </c>
       <c r="I443" t="s">
-        <v>2963</v>
+        <v>3041</v>
       </c>
       <c r="J443" t="s">
-        <v>2716</v>
+        <v>383</v>
       </c>
       <c r="K443" t="s">
-        <v>2964</v>
+        <v>3042</v>
       </c>
       <c r="L443" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M443" t="s">
-        <v>2965</v>
+        <v>3043</v>
       </c>
       <c r="N443" t="s">
-        <v>2966</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>2967</v>
+        <v>3045</v>
       </c>
       <c r="D444" t="s">
-        <v>2968</v>
+        <v>3046</v>
       </c>
       <c r="E444"/>
       <c r="F444"/>
       <c r="G444"/>
       <c r="H444" t="s">
-        <v>2969</v>
+        <v>3047</v>
       </c>
       <c r="I444" t="s">
-        <v>2970</v>
+        <v>3048</v>
       </c>
       <c r="J444" t="s">
-        <v>2716</v>
+        <v>66</v>
       </c>
       <c r="K444" t="s">
-        <v>2971</v>
+        <v>3049</v>
       </c>
       <c r="L444" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M444" t="s">
-        <v>2972</v>
+        <v>3050</v>
       </c>
       <c r="N444" t="s">
-        <v>2973</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>2974</v>
+        <v>3052</v>
       </c>
       <c r="D445" t="s">
-        <v>2975</v>
+        <v>3053</v>
       </c>
       <c r="E445"/>
       <c r="F445"/>
       <c r="G445"/>
       <c r="H445" t="s">
-        <v>2976</v>
+        <v>3054</v>
       </c>
       <c r="I445" t="s">
-        <v>2977</v>
+        <v>3055</v>
       </c>
       <c r="J445" t="s">
-        <v>2716</v>
+        <v>66</v>
       </c>
       <c r="K445" t="s">
-        <v>2978</v>
+        <v>3056</v>
       </c>
       <c r="L445" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M445" t="s">
-        <v>2979</v>
+        <v>3057</v>
       </c>
       <c r="N445" t="s">
-        <v>2980</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>2981</v>
+        <v>3059</v>
       </c>
       <c r="D446" t="s">
-        <v>2982</v>
+        <v>3059</v>
       </c>
       <c r="E446"/>
       <c r="F446"/>
       <c r="G446"/>
       <c r="H446" t="s">
-        <v>2983</v>
+        <v>170</v>
       </c>
       <c r="I446" t="s">
-        <v>2984</v>
+        <v>3060</v>
       </c>
       <c r="J446" t="s">
-        <v>2716</v>
+        <v>2499</v>
       </c>
       <c r="K446" t="s">
-        <v>2985</v>
+        <v>3061</v>
       </c>
       <c r="L446" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M446" t="s">
-        <v>2986</v>
+        <v>3062</v>
       </c>
       <c r="N446" t="s">
-        <v>2987</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>2988</v>
+        <v>3059</v>
       </c>
       <c r="D447" t="s">
-        <v>2989</v>
+        <v>3064</v>
       </c>
       <c r="E447"/>
       <c r="F447"/>
       <c r="G447"/>
       <c r="H447" t="s">
-        <v>2990</v>
+        <v>3065</v>
       </c>
       <c r="I447" t="s">
-        <v>2991</v>
+        <v>3066</v>
       </c>
       <c r="J447" t="s">
-        <v>2716</v>
+        <v>66</v>
       </c>
       <c r="K447" t="s">
-        <v>2992</v>
+        <v>3067</v>
       </c>
       <c r="L447" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M447" t="s">
-        <v>2993</v>
+        <v>3068</v>
       </c>
       <c r="N447" t="s">
-        <v>2994</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>2995</v>
+        <v>3069</v>
       </c>
       <c r="D448" t="s">
-        <v>2996</v>
+        <v>3070</v>
       </c>
       <c r="E448"/>
       <c r="F448"/>
       <c r="G448"/>
       <c r="H448" t="s">
-        <v>2463</v>
+        <v>3071</v>
       </c>
       <c r="I448" t="s">
-        <v>2997</v>
+        <v>3072</v>
       </c>
       <c r="J448" t="s">
-        <v>2716</v>
+        <v>66</v>
       </c>
       <c r="K448" t="s">
-        <v>2998</v>
+        <v>3073</v>
       </c>
       <c r="L448" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M448" t="s">
-        <v>2999</v>
+        <v>3074</v>
       </c>
       <c r="N448" t="s">
-        <v>3000</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3001</v>
+        <v>3076</v>
       </c>
       <c r="D449" t="s">
-        <v>3002</v>
+        <v>3077</v>
       </c>
       <c r="E449"/>
       <c r="F449"/>
       <c r="G449"/>
       <c r="H449" t="s">
-        <v>3003</v>
+        <v>3078</v>
       </c>
       <c r="I449" t="s">
-        <v>3004</v>
+        <v>3079</v>
       </c>
       <c r="J449" t="s">
-        <v>2716</v>
+        <v>66</v>
       </c>
       <c r="K449" t="s">
-        <v>3005</v>
+        <v>3080</v>
       </c>
       <c r="L449" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M449" t="s">
-        <v>3006</v>
+        <v>3081</v>
       </c>
       <c r="N449" t="s">
-        <v>3007</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3008</v>
+        <v>3083</v>
       </c>
       <c r="D450" t="s">
-        <v>3009</v>
+        <v>3084</v>
       </c>
       <c r="E450"/>
       <c r="F450"/>
       <c r="G450"/>
       <c r="H450" t="s">
-        <v>3010</v>
+        <v>3085</v>
       </c>
       <c r="I450" t="s">
-        <v>3011</v>
+        <v>3086</v>
       </c>
       <c r="J450" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K450" t="s">
-        <v>3012</v>
+        <v>3087</v>
       </c>
       <c r="L450" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M450" t="s">
-        <v>3013</v>
+        <v>3088</v>
       </c>
       <c r="N450" t="s">
-        <v>3014</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3015</v>
+        <v>3090</v>
       </c>
       <c r="D451" t="s">
-        <v>3016</v>
+        <v>3091</v>
       </c>
       <c r="E451"/>
       <c r="F451"/>
       <c r="G451"/>
       <c r="H451" t="s">
-        <v>3017</v>
+        <v>3092</v>
       </c>
       <c r="I451" t="s">
-        <v>3018</v>
+        <v>3093</v>
       </c>
       <c r="J451" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K451" t="s">
-        <v>3019</v>
+        <v>3094</v>
       </c>
       <c r="L451" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M451" t="s">
-        <v>3020</v>
+        <v>3095</v>
       </c>
       <c r="N451" t="s">
-        <v>3021</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3022</v>
+        <v>3097</v>
       </c>
       <c r="D452" t="s">
-        <v>3023</v>
+        <v>3098</v>
       </c>
       <c r="E452"/>
       <c r="F452"/>
       <c r="G452"/>
       <c r="H452" t="s">
-        <v>3024</v>
+        <v>3099</v>
       </c>
       <c r="I452" t="s">
-        <v>3025</v>
+        <v>3100</v>
       </c>
       <c r="J452" t="s">
-        <v>2913</v>
+        <v>29</v>
       </c>
       <c r="K452" t="s">
-        <v>3026</v>
+        <v>3101</v>
       </c>
       <c r="L452" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M452" t="s">
-        <v>3027</v>
+        <v>3102</v>
       </c>
       <c r="N452" t="s">
-        <v>3028</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3029</v>
+        <v>3104</v>
       </c>
       <c r="D453" t="s">
-        <v>3030</v>
+        <v>3105</v>
       </c>
       <c r="E453"/>
       <c r="F453"/>
       <c r="G453"/>
       <c r="H453" t="s">
-        <v>3031</v>
+        <v>3106</v>
       </c>
       <c r="I453" t="s">
-        <v>3032</v>
+        <v>3107</v>
       </c>
       <c r="J453" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K453" t="s">
-        <v>3033</v>
+        <v>3108</v>
       </c>
       <c r="L453" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M453" t="s">
-        <v>3034</v>
+        <v>3109</v>
       </c>
       <c r="N453" t="s">
-        <v>3035</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3036</v>
+        <v>3111</v>
       </c>
       <c r="D454" t="s">
-        <v>3037</v>
+        <v>3111</v>
       </c>
       <c r="E454"/>
       <c r="F454"/>
       <c r="G454"/>
       <c r="H454" t="s">
-        <v>3038</v>
+        <v>170</v>
       </c>
       <c r="I454" t="s">
-        <v>3039</v>
+        <v>3112</v>
       </c>
       <c r="J454" t="s">
-        <v>2913</v>
+        <v>2499</v>
       </c>
       <c r="K454" t="s">
-        <v>3040</v>
+        <v>3113</v>
       </c>
       <c r="L454" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M454" t="s">
-        <v>3041</v>
+        <v>3114</v>
       </c>
       <c r="N454" t="s">
-        <v>3042</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3043</v>
+        <v>3111</v>
       </c>
       <c r="D455" t="s">
-        <v>3044</v>
+        <v>3116</v>
       </c>
       <c r="E455"/>
       <c r="F455"/>
       <c r="G455"/>
       <c r="H455" t="s">
-        <v>3045</v>
+        <v>3117</v>
       </c>
       <c r="I455" t="s">
-        <v>3046</v>
+        <v>3118</v>
       </c>
       <c r="J455" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K455" t="s">
-        <v>3047</v>
+        <v>3119</v>
       </c>
       <c r="L455" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M455" t="s">
-        <v>3048</v>
+        <v>3120</v>
       </c>
       <c r="N455" t="s">
-        <v>3049</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3050</v>
+        <v>3121</v>
       </c>
       <c r="D456" t="s">
-        <v>3051</v>
+        <v>3122</v>
       </c>
       <c r="E456"/>
       <c r="F456"/>
       <c r="G456"/>
       <c r="H456" t="s">
-        <v>3052</v>
+        <v>3123</v>
       </c>
       <c r="I456" t="s">
-        <v>3053</v>
+        <v>3124</v>
       </c>
       <c r="J456" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K456" t="s">
-        <v>3054</v>
+        <v>3125</v>
       </c>
       <c r="L456" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M456" t="s">
-        <v>3055</v>
+        <v>3126</v>
       </c>
       <c r="N456" t="s">
-        <v>3056</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3057</v>
+        <v>3128</v>
       </c>
       <c r="D457" t="s">
-        <v>3058</v>
+        <v>3129</v>
       </c>
       <c r="E457"/>
       <c r="F457"/>
       <c r="G457"/>
       <c r="H457" t="s">
-        <v>3059</v>
+        <v>3130</v>
       </c>
       <c r="I457" t="s">
-        <v>3060</v>
+        <v>3131</v>
       </c>
       <c r="J457" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K457" t="s">
-        <v>3061</v>
+        <v>3132</v>
       </c>
       <c r="L457" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M457" t="s">
-        <v>3062</v>
+        <v>3133</v>
       </c>
       <c r="N457" t="s">
-        <v>3063</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3064</v>
+        <v>3135</v>
       </c>
       <c r="D458" t="s">
-        <v>3065</v>
+        <v>3136</v>
       </c>
       <c r="E458"/>
       <c r="F458"/>
       <c r="G458"/>
       <c r="H458" t="s">
-        <v>3066</v>
+        <v>3137</v>
       </c>
       <c r="I458" t="s">
-        <v>3067</v>
+        <v>3138</v>
       </c>
       <c r="J458" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K458" t="s">
-        <v>3068</v>
+        <v>3139</v>
       </c>
       <c r="L458" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M458" t="s">
-        <v>3069</v>
+        <v>3140</v>
       </c>
       <c r="N458" t="s">
-        <v>3070</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3071</v>
+        <v>3142</v>
       </c>
       <c r="D459" t="s">
-        <v>3072</v>
+        <v>3143</v>
       </c>
       <c r="E459"/>
       <c r="F459"/>
       <c r="G459"/>
       <c r="H459" t="s">
-        <v>3073</v>
+        <v>3144</v>
       </c>
       <c r="I459" t="s">
-        <v>3074</v>
+        <v>3145</v>
       </c>
       <c r="J459" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K459" t="s">
-        <v>3075</v>
+        <v>3146</v>
       </c>
       <c r="L459" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M459" t="s">
-        <v>3076</v>
+        <v>3147</v>
       </c>
       <c r="N459" t="s">
-        <v>3077</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3078</v>
+        <v>3149</v>
       </c>
       <c r="D460" t="s">
-        <v>3079</v>
+        <v>3150</v>
       </c>
       <c r="E460"/>
       <c r="F460"/>
       <c r="G460"/>
       <c r="H460" t="s">
-        <v>3080</v>
+        <v>3151</v>
       </c>
       <c r="I460" t="s">
-        <v>3081</v>
+        <v>3152</v>
       </c>
       <c r="J460" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K460" t="s">
-        <v>3082</v>
+        <v>3153</v>
       </c>
       <c r="L460" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M460" t="s">
-        <v>3083</v>
+        <v>3154</v>
       </c>
       <c r="N460" t="s">
-        <v>3084</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3085</v>
+        <v>3156</v>
       </c>
       <c r="D461" t="s">
-        <v>3086</v>
+        <v>3157</v>
       </c>
       <c r="E461"/>
       <c r="F461"/>
       <c r="G461"/>
       <c r="H461" t="s">
-        <v>3087</v>
+        <v>3158</v>
       </c>
       <c r="I461" t="s">
-        <v>3088</v>
+        <v>3159</v>
       </c>
       <c r="J461" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K461" t="s">
-        <v>3089</v>
+        <v>3160</v>
       </c>
       <c r="L461" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M461" t="s">
-        <v>3090</v>
+        <v>3161</v>
       </c>
       <c r="N461" t="s">
-        <v>3091</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3092</v>
+        <v>3163</v>
       </c>
       <c r="D462" t="s">
-        <v>3093</v>
+        <v>3164</v>
       </c>
       <c r="E462"/>
       <c r="F462"/>
       <c r="G462"/>
       <c r="H462" t="s">
-        <v>3094</v>
+        <v>3165</v>
       </c>
       <c r="I462" t="s">
-        <v>3095</v>
+        <v>3166</v>
       </c>
       <c r="J462" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K462" t="s">
-        <v>3096</v>
+        <v>3167</v>
       </c>
       <c r="L462" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M462" t="s">
-        <v>3097</v>
+        <v>3168</v>
       </c>
       <c r="N462" t="s">
-        <v>3098</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3099</v>
+        <v>3170</v>
       </c>
       <c r="D463" t="s">
-        <v>3100</v>
+        <v>3170</v>
       </c>
       <c r="E463"/>
       <c r="F463"/>
       <c r="G463"/>
       <c r="H463" t="s">
-        <v>3101</v>
+        <v>170</v>
       </c>
       <c r="I463" t="s">
-        <v>3102</v>
+        <v>3171</v>
       </c>
       <c r="J463" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K463" t="s">
-        <v>3103</v>
+        <v>3172</v>
       </c>
       <c r="L463" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M463" t="s">
-        <v>3104</v>
+        <v>3173</v>
       </c>
       <c r="N463" t="s">
-        <v>3105</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3106</v>
+        <v>3170</v>
       </c>
       <c r="D464" t="s">
-        <v>3107</v>
+        <v>3175</v>
       </c>
       <c r="E464"/>
       <c r="F464"/>
       <c r="G464"/>
       <c r="H464" t="s">
-        <v>3108</v>
+        <v>3176</v>
       </c>
       <c r="I464" t="s">
-        <v>3109</v>
+        <v>3177</v>
       </c>
       <c r="J464" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K464" t="s">
-        <v>3110</v>
+        <v>3178</v>
       </c>
       <c r="L464" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M464" t="s">
-        <v>3111</v>
+        <v>3179</v>
       </c>
       <c r="N464" t="s">
-        <v>3112</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3113</v>
+        <v>3180</v>
       </c>
       <c r="D465" t="s">
-        <v>3114</v>
+        <v>3181</v>
       </c>
       <c r="E465"/>
       <c r="F465"/>
       <c r="G465"/>
       <c r="H465" t="s">
-        <v>3115</v>
+        <v>3182</v>
       </c>
       <c r="I465" t="s">
-        <v>3116</v>
+        <v>3183</v>
       </c>
       <c r="J465" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K465" t="s">
-        <v>3117</v>
+        <v>3184</v>
       </c>
       <c r="L465" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M465" t="s">
-        <v>3118</v>
+        <v>3185</v>
       </c>
       <c r="N465" t="s">
-        <v>3119</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3120</v>
+        <v>3187</v>
       </c>
       <c r="D466" t="s">
-        <v>3121</v>
+        <v>3188</v>
       </c>
       <c r="E466"/>
       <c r="F466"/>
       <c r="G466"/>
       <c r="H466" t="s">
-        <v>3122</v>
+        <v>3189</v>
       </c>
       <c r="I466" t="s">
-        <v>3123</v>
+        <v>3190</v>
       </c>
       <c r="J466" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K466" t="s">
-        <v>3124</v>
+        <v>3191</v>
       </c>
       <c r="L466" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M466" t="s">
-        <v>3125</v>
+        <v>3192</v>
       </c>
       <c r="N466" t="s">
-        <v>3126</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3127</v>
+        <v>3194</v>
       </c>
       <c r="D467" t="s">
-        <v>3128</v>
+        <v>3195</v>
       </c>
       <c r="E467"/>
       <c r="F467"/>
       <c r="G467"/>
       <c r="H467" t="s">
-        <v>3129</v>
+        <v>3196</v>
       </c>
       <c r="I467" t="s">
-        <v>3130</v>
+        <v>3197</v>
       </c>
       <c r="J467" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K467" t="s">
-        <v>3131</v>
+        <v>3198</v>
       </c>
       <c r="L467" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M467" t="s">
-        <v>3132</v>
+        <v>3199</v>
       </c>
       <c r="N467" t="s">
-        <v>3133</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>3134</v>
+        <v>3201</v>
       </c>
       <c r="D468" t="s">
-        <v>3135</v>
+        <v>3201</v>
       </c>
       <c r="E468"/>
       <c r="F468"/>
       <c r="G468"/>
       <c r="H468" t="s">
-        <v>3136</v>
+        <v>170</v>
       </c>
       <c r="I468" t="s">
-        <v>3137</v>
+        <v>3202</v>
       </c>
       <c r="J468" t="s">
-        <v>2913</v>
+        <v>66</v>
       </c>
       <c r="K468" t="s">
-        <v>3138</v>
+        <v>3203</v>
       </c>
       <c r="L468" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M468" t="s">
-        <v>3139</v>
+        <v>3204</v>
       </c>
       <c r="N468" t="s">
-        <v>3140</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3141</v>
+        <v>3201</v>
       </c>
       <c r="D469" t="s">
-        <v>3142</v>
+        <v>3206</v>
       </c>
       <c r="E469"/>
       <c r="F469"/>
       <c r="G469"/>
       <c r="H469" t="s">
-        <v>3143</v>
+        <v>3207</v>
       </c>
       <c r="I469" t="s">
-        <v>3144</v>
+        <v>3208</v>
       </c>
       <c r="J469" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K469" t="s">
-        <v>3145</v>
+        <v>3209</v>
       </c>
       <c r="L469" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M469" t="s">
-        <v>3146</v>
+        <v>3210</v>
       </c>
       <c r="N469" t="s">
-        <v>3147</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3148</v>
+        <v>3211</v>
       </c>
       <c r="D470" t="s">
-        <v>3149</v>
+        <v>3212</v>
       </c>
       <c r="E470"/>
       <c r="F470"/>
       <c r="G470"/>
       <c r="H470" t="s">
-        <v>3150</v>
+        <v>3213</v>
       </c>
       <c r="I470" t="s">
-        <v>3151</v>
+        <v>3214</v>
       </c>
       <c r="J470" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K470" t="s">
-        <v>3152</v>
+        <v>3215</v>
       </c>
       <c r="L470" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M470" t="s">
-        <v>3153</v>
+        <v>3216</v>
       </c>
       <c r="N470" t="s">
-        <v>3154</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>3155</v>
+        <v>3218</v>
       </c>
       <c r="D471" t="s">
-        <v>3156</v>
+        <v>3219</v>
       </c>
       <c r="E471"/>
       <c r="F471"/>
       <c r="G471"/>
       <c r="H471" t="s">
-        <v>3157</v>
+        <v>3220</v>
       </c>
       <c r="I471" t="s">
-        <v>3158</v>
+        <v>3221</v>
       </c>
       <c r="J471" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K471" t="s">
-        <v>3159</v>
+        <v>3222</v>
       </c>
       <c r="L471" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M471" t="s">
-        <v>3160</v>
+        <v>3223</v>
       </c>
       <c r="N471" t="s">
-        <v>3161</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3162</v>
+        <v>3225</v>
       </c>
       <c r="D472" t="s">
-        <v>3163</v>
+        <v>3226</v>
       </c>
       <c r="E472"/>
       <c r="F472"/>
       <c r="G472"/>
       <c r="H472" t="s">
-        <v>3164</v>
+        <v>3227</v>
       </c>
       <c r="I472" t="s">
-        <v>3165</v>
+        <v>3228</v>
       </c>
       <c r="J472" t="s">
-        <v>2913</v>
+        <v>161</v>
       </c>
       <c r="K472" t="s">
-        <v>3166</v>
+        <v>3229</v>
       </c>
       <c r="L472" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M472" t="s">
-        <v>3167</v>
+        <v>3230</v>
       </c>
       <c r="N472" t="s">
-        <v>3168</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>3169</v>
+        <v>3225</v>
       </c>
       <c r="D473" t="s">
-        <v>3170</v>
+        <v>3226</v>
       </c>
       <c r="E473"/>
       <c r="F473"/>
       <c r="G473"/>
       <c r="H473" t="s">
-        <v>2463</v>
+        <v>3232</v>
       </c>
       <c r="I473" t="s">
-        <v>3171</v>
+        <v>3233</v>
       </c>
       <c r="J473" t="s">
-        <v>3172</v>
+        <v>161</v>
       </c>
       <c r="K473" t="s">
-        <v>3173</v>
+        <v>3234</v>
       </c>
       <c r="L473" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M473" t="s">
-        <v>3174</v>
+        <v>3235</v>
       </c>
       <c r="N473" t="s">
-        <v>3175</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3176</v>
+        <v>3236</v>
       </c>
       <c r="D474" t="s">
-        <v>3177</v>
+        <v>3237</v>
       </c>
       <c r="E474"/>
       <c r="F474"/>
       <c r="G474"/>
       <c r="H474" t="s">
-        <v>3178</v>
+        <v>3238</v>
       </c>
       <c r="I474" t="s">
-        <v>3179</v>
+        <v>3239</v>
       </c>
       <c r="J474" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K474" t="s">
-        <v>3180</v>
+        <v>3240</v>
       </c>
       <c r="L474" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M474" t="s">
-        <v>3181</v>
+        <v>3241</v>
       </c>
       <c r="N474" t="s">
-        <v>3182</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3183</v>
+        <v>3243</v>
       </c>
       <c r="D475" t="s">
-        <v>3184</v>
+        <v>3244</v>
       </c>
       <c r="E475"/>
       <c r="F475"/>
       <c r="G475"/>
       <c r="H475" t="s">
-        <v>105</v>
+        <v>3245</v>
       </c>
       <c r="I475" t="s">
-        <v>3185</v>
+        <v>3246</v>
       </c>
       <c r="J475" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K475" t="s">
-        <v>3186</v>
+        <v>3247</v>
       </c>
       <c r="L475" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M475" t="s">
-        <v>3187</v>
+        <v>3248</v>
       </c>
       <c r="N475" t="s">
-        <v>3188</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>3189</v>
+        <v>3250</v>
       </c>
       <c r="D476" t="s">
-        <v>3190</v>
+        <v>3251</v>
       </c>
       <c r="E476"/>
       <c r="F476"/>
       <c r="G476"/>
       <c r="H476" t="s">
-        <v>3191</v>
+        <v>3252</v>
       </c>
       <c r="I476" t="s">
-        <v>3192</v>
+        <v>3253</v>
       </c>
       <c r="J476" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K476" t="s">
-        <v>3193</v>
+        <v>3254</v>
       </c>
       <c r="L476" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M476" t="s">
-        <v>3194</v>
+        <v>3255</v>
       </c>
       <c r="N476" t="s">
-        <v>3195</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>3196</v>
+        <v>3257</v>
       </c>
       <c r="D477" t="s">
-        <v>3170</v>
+        <v>3257</v>
       </c>
       <c r="E477"/>
       <c r="F477"/>
       <c r="G477"/>
       <c r="H477" t="s">
-        <v>3197</v>
+        <v>170</v>
       </c>
       <c r="I477" t="s">
-        <v>3198</v>
+        <v>3258</v>
       </c>
       <c r="J477" t="s">
-        <v>3199</v>
+        <v>161</v>
       </c>
       <c r="K477" t="s">
-        <v>3200</v>
+        <v>3259</v>
       </c>
       <c r="L477" t="s">
-        <v>341</v>
+        <v>174</v>
       </c>
       <c r="M477" t="s">
-        <v>3201</v>
+        <v>3260</v>
       </c>
       <c r="N477" t="s">
-        <v>3202</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3203</v>
+        <v>3257</v>
       </c>
       <c r="D478" t="s">
-        <v>3204</v>
+        <v>3262</v>
       </c>
       <c r="E478"/>
       <c r="F478"/>
       <c r="G478"/>
       <c r="H478" t="s">
-        <v>3205</v>
+        <v>3263</v>
       </c>
       <c r="I478" t="s">
-        <v>3206</v>
+        <v>3264</v>
       </c>
       <c r="J478" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K478" t="s">
-        <v>3207</v>
+        <v>3265</v>
       </c>
       <c r="L478" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="M478" t="s">
-        <v>3208</v>
+        <v>3266</v>
       </c>
       <c r="N478" t="s">
-        <v>3209</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3189</v>
+        <v>3267</v>
       </c>
       <c r="D479" t="s">
-        <v>3190</v>
+        <v>3268</v>
       </c>
       <c r="E479"/>
       <c r="F479"/>
       <c r="G479"/>
       <c r="H479" t="s">
-        <v>3210</v>
+        <v>3269</v>
       </c>
       <c r="I479" t="s">
-        <v>3211</v>
+        <v>3270</v>
       </c>
       <c r="J479" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K479" t="s">
-        <v>3212</v>
+        <v>3271</v>
       </c>
       <c r="L479" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M479" t="s">
-        <v>3213</v>
+        <v>3272</v>
       </c>
       <c r="N479" t="s">
-        <v>3195</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>3214</v>
+        <v>3274</v>
       </c>
       <c r="D480" t="s">
-        <v>3215</v>
-[...3 lines deleted...]
-      <c r="G480"/>
+        <v>3275</v>
+      </c>
+      <c r="E480" t="s">
+        <v>3276</v>
+      </c>
+      <c r="F480" t="s">
+        <v>3277</v>
+      </c>
+      <c r="G480" t="s">
+        <v>3278</v>
+      </c>
       <c r="H480" t="s">
-        <v>3216</v>
+        <v>3279</v>
       </c>
       <c r="I480" t="s">
-        <v>3217</v>
+        <v>3280</v>
       </c>
       <c r="J480" t="s">
-        <v>3172</v>
+        <v>1621</v>
       </c>
       <c r="K480" t="s">
-        <v>3218</v>
+        <v>3281</v>
       </c>
       <c r="L480" t="s">
-        <v>3219</v>
+        <v>127</v>
       </c>
       <c r="M480" t="s">
-        <v>3220</v>
+        <v>3282</v>
       </c>
       <c r="N480" t="s">
-        <v>3221</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>3222</v>
+        <v>3284</v>
       </c>
       <c r="D481" t="s">
-        <v>3223</v>
-[...3 lines deleted...]
-      <c r="G481"/>
+        <v>3275</v>
+      </c>
+      <c r="E481" t="s">
+        <v>3285</v>
+      </c>
+      <c r="F481" t="s">
+        <v>3286</v>
+      </c>
+      <c r="G481" t="s">
+        <v>3287</v>
+      </c>
       <c r="H481" t="s">
-        <v>3224</v>
+        <v>3288</v>
       </c>
       <c r="I481" t="s">
-        <v>3225</v>
+        <v>3289</v>
       </c>
       <c r="J481" t="s">
-        <v>3172</v>
+        <v>1621</v>
       </c>
       <c r="K481" t="s">
-        <v>3226</v>
+        <v>3290</v>
       </c>
       <c r="L481" t="s">
-        <v>44</v>
+        <v>3291</v>
       </c>
       <c r="M481" t="s">
-        <v>3227</v>
+        <v>3292</v>
       </c>
       <c r="N481" t="s">
-        <v>3228</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>3229</v>
+        <v>3294</v>
       </c>
       <c r="D482" t="s">
-        <v>3230</v>
-[...3 lines deleted...]
-      <c r="G482"/>
+        <v>3275</v>
+      </c>
+      <c r="E482" t="s">
+        <v>3295</v>
+      </c>
+      <c r="F482" t="s">
+        <v>3296</v>
+      </c>
+      <c r="G482" t="s">
+        <v>3297</v>
+      </c>
       <c r="H482" t="s">
-        <v>3231</v>
+        <v>3298</v>
       </c>
       <c r="I482" t="s">
-        <v>3232</v>
+        <v>3299</v>
       </c>
       <c r="J482" t="s">
-        <v>3172</v>
+        <v>1621</v>
       </c>
       <c r="K482" t="s">
-        <v>3233</v>
+        <v>3300</v>
       </c>
       <c r="L482" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M482" t="s">
-        <v>3234</v>
+        <v>3301</v>
       </c>
       <c r="N482" t="s">
-        <v>3235</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3236</v>
+        <v>3303</v>
       </c>
       <c r="D483" t="s">
-        <v>3237</v>
-[...3 lines deleted...]
-      <c r="G483"/>
+        <v>3275</v>
+      </c>
+      <c r="E483" t="s">
+        <v>3304</v>
+      </c>
+      <c r="F483" t="s">
+        <v>3305</v>
+      </c>
+      <c r="G483" t="s">
+        <v>3306</v>
+      </c>
       <c r="H483" t="s">
-        <v>3238</v>
+        <v>3307</v>
       </c>
       <c r="I483" t="s">
-        <v>3239</v>
+        <v>3308</v>
       </c>
       <c r="J483" t="s">
-        <v>3172</v>
+        <v>1621</v>
       </c>
       <c r="K483" t="s">
-        <v>3240</v>
+        <v>3309</v>
       </c>
       <c r="L483" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M483" t="s">
-        <v>3241</v>
+        <v>3310</v>
       </c>
       <c r="N483" t="s">
-        <v>3242</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>3243</v>
+        <v>3312</v>
       </c>
       <c r="D484" t="s">
-        <v>3244</v>
+        <v>3313</v>
       </c>
       <c r="E484"/>
       <c r="F484"/>
       <c r="G484"/>
       <c r="H484" t="s">
-        <v>3245</v>
+        <v>3314</v>
       </c>
       <c r="I484" t="s">
-        <v>3246</v>
+        <v>3315</v>
       </c>
       <c r="J484" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K484" t="s">
-        <v>3247</v>
+        <v>3316</v>
       </c>
       <c r="L484" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M484" t="s">
-        <v>3248</v>
+        <v>3317</v>
       </c>
       <c r="N484" t="s">
-        <v>3249</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3250</v>
+        <v>3319</v>
       </c>
       <c r="D485" t="s">
-        <v>3251</v>
+        <v>3320</v>
       </c>
       <c r="E485"/>
       <c r="F485"/>
       <c r="G485"/>
       <c r="H485" t="s">
-        <v>3252</v>
+        <v>3321</v>
       </c>
       <c r="I485" t="s">
-        <v>3253</v>
+        <v>3322</v>
       </c>
       <c r="J485" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K485" t="s">
-        <v>3254</v>
+        <v>3323</v>
       </c>
       <c r="L485" t="s">
-        <v>3255</v>
+        <v>22</v>
       </c>
       <c r="M485" t="s">
-        <v>3256</v>
+        <v>3324</v>
       </c>
       <c r="N485" t="s">
-        <v>3257</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3250</v>
+        <v>3326</v>
       </c>
       <c r="D486" t="s">
-        <v>3251</v>
+        <v>3327</v>
       </c>
       <c r="E486"/>
       <c r="F486"/>
       <c r="G486"/>
       <c r="H486" t="s">
-        <v>3258</v>
+        <v>3328</v>
       </c>
       <c r="I486" t="s">
-        <v>3259</v>
+        <v>3329</v>
       </c>
       <c r="J486" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K486" t="s">
-        <v>3260</v>
+        <v>3330</v>
       </c>
       <c r="L486" t="s">
-        <v>3255</v>
+        <v>22</v>
       </c>
       <c r="M486" t="s">
-        <v>3261</v>
+        <v>3331</v>
       </c>
       <c r="N486" t="s">
-        <v>3257</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3262</v>
+        <v>3333</v>
       </c>
       <c r="D487" t="s">
-        <v>3263</v>
+        <v>3334</v>
       </c>
       <c r="E487"/>
       <c r="F487"/>
       <c r="G487"/>
       <c r="H487" t="s">
-        <v>3264</v>
+        <v>3335</v>
       </c>
       <c r="I487" t="s">
-        <v>3265</v>
+        <v>3336</v>
       </c>
       <c r="J487" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K487" t="s">
-        <v>3266</v>
+        <v>3337</v>
       </c>
       <c r="L487" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M487" t="s">
-        <v>3267</v>
+        <v>3338</v>
       </c>
       <c r="N487" t="s">
-        <v>3268</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>3269</v>
+        <v>3340</v>
       </c>
       <c r="D488" t="s">
-        <v>3170</v>
+        <v>3341</v>
       </c>
       <c r="E488"/>
       <c r="F488"/>
       <c r="G488"/>
       <c r="H488" t="s">
-        <v>3270</v>
+        <v>3342</v>
       </c>
       <c r="I488" t="s">
-        <v>3271</v>
+        <v>3343</v>
       </c>
       <c r="J488" t="s">
-        <v>3199</v>
+        <v>366</v>
       </c>
       <c r="K488" t="s">
-        <v>3272</v>
+        <v>3344</v>
       </c>
       <c r="L488" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="M488" t="s">
-        <v>3273</v>
+        <v>3345</v>
       </c>
       <c r="N488" t="s">
-        <v>3274</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>3275</v>
+        <v>3347</v>
       </c>
       <c r="D489" t="s">
-        <v>3276</v>
+        <v>3348</v>
       </c>
       <c r="E489"/>
       <c r="F489"/>
       <c r="G489"/>
       <c r="H489" t="s">
-        <v>3277</v>
+        <v>3349</v>
       </c>
       <c r="I489" t="s">
-        <v>3278</v>
+        <v>3350</v>
       </c>
       <c r="J489" t="s">
-        <v>3172</v>
+        <v>366</v>
       </c>
       <c r="K489" t="s">
-        <v>3279</v>
+        <v>3351</v>
       </c>
       <c r="L489" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M489" t="s">
-        <v>3280</v>
+        <v>3352</v>
       </c>
       <c r="N489" t="s">
-        <v>3281</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3282</v>
+        <v>3354</v>
       </c>
       <c r="D490" t="s">
-        <v>3283</v>
+        <v>3355</v>
       </c>
       <c r="E490"/>
       <c r="F490"/>
       <c r="G490"/>
       <c r="H490" t="s">
-        <v>3284</v>
+        <v>3356</v>
       </c>
       <c r="I490" t="s">
-        <v>3285</v>
+        <v>3357</v>
       </c>
       <c r="J490" t="s">
-        <v>3172</v>
+        <v>610</v>
       </c>
       <c r="K490" t="s">
-        <v>3286</v>
+        <v>3358</v>
       </c>
       <c r="L490" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M490" t="s">
-        <v>3287</v>
+        <v>3359</v>
       </c>
       <c r="N490" t="s">
-        <v>3288</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>3289</v>
+        <v>3361</v>
       </c>
       <c r="D491" t="s">
-        <v>3290</v>
+        <v>3362</v>
       </c>
       <c r="E491"/>
       <c r="F491"/>
       <c r="G491"/>
       <c r="H491" t="s">
-        <v>3291</v>
+        <v>3363</v>
       </c>
       <c r="I491" t="s">
-        <v>3292</v>
+        <v>3364</v>
       </c>
       <c r="J491" t="s">
-        <v>3172</v>
+        <v>610</v>
       </c>
       <c r="K491" t="s">
-        <v>3293</v>
+        <v>3365</v>
       </c>
       <c r="L491" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M491" t="s">
-        <v>3294</v>
+        <v>3366</v>
       </c>
       <c r="N491" t="s">
-        <v>3295</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
         <v>14</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
-      <c r="C492"/>
+      <c r="C492" t="s">
+        <v>3368</v>
+      </c>
       <c r="D492" t="s">
-        <v>3296</v>
+        <v>3369</v>
       </c>
       <c r="E492"/>
       <c r="F492"/>
       <c r="G492"/>
       <c r="H492" t="s">
-        <v>3297</v>
+        <v>3370</v>
       </c>
       <c r="I492" t="s">
-        <v>3298</v>
+        <v>3371</v>
       </c>
       <c r="J492" t="s">
-        <v>996</v>
+        <v>610</v>
       </c>
       <c r="K492" t="s">
-        <v>3299</v>
+        <v>3372</v>
       </c>
       <c r="L492" t="s">
-        <v>3300</v>
+        <v>22</v>
       </c>
       <c r="M492" t="s">
-        <v>3301</v>
-[...1 lines deleted...]
-      <c r="N492"/>
+        <v>3373</v>
+      </c>
+      <c r="N492" t="s">
+        <v>3374</v>
+      </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3302</v>
+        <v>3375</v>
       </c>
       <c r="D493" t="s">
-        <v>3303</v>
+        <v>3376</v>
       </c>
       <c r="E493"/>
       <c r="F493"/>
       <c r="G493"/>
       <c r="H493" t="s">
-        <v>3304</v>
+        <v>3377</v>
       </c>
       <c r="I493" t="s">
-        <v>3305</v>
+        <v>3378</v>
       </c>
       <c r="J493" t="s">
-        <v>33</v>
+        <v>610</v>
       </c>
       <c r="K493" t="s">
-        <v>3306</v>
+        <v>3379</v>
       </c>
       <c r="L493" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M493" t="s">
-        <v>3307</v>
+        <v>3380</v>
       </c>
       <c r="N493" t="s">
-        <v>3308</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3302</v>
+        <v>3382</v>
       </c>
       <c r="D494" t="s">
-        <v>2577</v>
+        <v>3383</v>
       </c>
       <c r="E494"/>
       <c r="F494"/>
       <c r="G494"/>
       <c r="H494" t="s">
-        <v>105</v>
+        <v>3384</v>
       </c>
       <c r="I494" t="s">
-        <v>3309</v>
+        <v>3385</v>
       </c>
       <c r="J494" t="s">
-        <v>23</v>
+        <v>610</v>
       </c>
       <c r="K494" t="s">
-        <v>3310</v>
+        <v>3386</v>
       </c>
       <c r="L494" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M494" t="s">
-        <v>3311</v>
+        <v>3387</v>
       </c>
       <c r="N494" t="s">
-        <v>3308</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3312</v>
+        <v>3389</v>
       </c>
       <c r="D495" t="s">
-        <v>3313</v>
-[...3 lines deleted...]
-      <c r="G495"/>
+        <v>3390</v>
+      </c>
+      <c r="E495" t="s">
+        <v>3391</v>
+      </c>
+      <c r="F495" t="s">
+        <v>3392</v>
+      </c>
+      <c r="G495" t="s">
+        <v>3393</v>
+      </c>
       <c r="H495" t="s">
-        <v>3314</v>
+        <v>3394</v>
       </c>
       <c r="I495" t="s">
-        <v>3315</v>
+        <v>3395</v>
       </c>
       <c r="J495" t="s">
-        <v>33</v>
+        <v>1963</v>
       </c>
       <c r="K495" t="s">
-        <v>3316</v>
+        <v>3396</v>
       </c>
       <c r="L495" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M495" t="s">
-        <v>3317</v>
+        <v>3397</v>
       </c>
       <c r="N495" t="s">
-        <v>3318</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>3319</v>
+        <v>3399</v>
       </c>
       <c r="D496" t="s">
-        <v>3320</v>
+        <v>3400</v>
       </c>
       <c r="E496"/>
       <c r="F496"/>
       <c r="G496"/>
       <c r="H496" t="s">
-        <v>3321</v>
+        <v>3401</v>
       </c>
       <c r="I496" t="s">
-        <v>3322</v>
+        <v>3402</v>
       </c>
       <c r="J496" t="s">
-        <v>33</v>
+        <v>610</v>
       </c>
       <c r="K496" t="s">
-        <v>3323</v>
+        <v>3403</v>
       </c>
       <c r="L496" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M496" t="s">
-        <v>3324</v>
+        <v>3404</v>
       </c>
       <c r="N496" t="s">
-        <v>3325</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3326</v>
+        <v>3406</v>
       </c>
       <c r="D497" t="s">
-        <v>3327</v>
+        <v>3407</v>
       </c>
       <c r="E497"/>
       <c r="F497"/>
       <c r="G497"/>
       <c r="H497" t="s">
-        <v>3328</v>
+        <v>3408</v>
       </c>
       <c r="I497" t="s">
-        <v>3329</v>
+        <v>3409</v>
       </c>
       <c r="J497" t="s">
-        <v>33</v>
+        <v>610</v>
       </c>
       <c r="K497" t="s">
-        <v>3330</v>
+        <v>3410</v>
       </c>
       <c r="L497" t="s">
-        <v>44</v>
+        <v>2289</v>
       </c>
       <c r="M497" t="s">
-        <v>3331</v>
+        <v>3411</v>
       </c>
       <c r="N497" t="s">
-        <v>3332</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3333</v>
+        <v>3413</v>
       </c>
       <c r="D498" t="s">
-        <v>3334</v>
+        <v>3414</v>
       </c>
       <c r="E498"/>
       <c r="F498"/>
       <c r="G498"/>
       <c r="H498" t="s">
-        <v>3335</v>
+        <v>3415</v>
       </c>
       <c r="I498" t="s">
-        <v>3336</v>
+        <v>3416</v>
       </c>
       <c r="J498" t="s">
-        <v>33</v>
+        <v>610</v>
       </c>
       <c r="K498" t="s">
-        <v>3337</v>
+        <v>3417</v>
       </c>
       <c r="L498" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M498" t="s">
-        <v>3338</v>
+        <v>3418</v>
       </c>
       <c r="N498" t="s">
-        <v>3339</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3340</v>
+        <v>3420</v>
       </c>
       <c r="D499" t="s">
-        <v>3341</v>
+        <v>3421</v>
       </c>
       <c r="E499"/>
       <c r="F499"/>
       <c r="G499"/>
       <c r="H499" t="s">
-        <v>3342</v>
+        <v>3422</v>
       </c>
       <c r="I499" t="s">
-        <v>3343</v>
+        <v>3423</v>
       </c>
       <c r="J499" t="s">
-        <v>33</v>
+        <v>610</v>
       </c>
       <c r="K499" t="s">
-        <v>3344</v>
+        <v>3424</v>
       </c>
       <c r="L499" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="M499" t="s">
-        <v>3345</v>
+        <v>3425</v>
       </c>
       <c r="N499" t="s">
-        <v>3346</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>3347</v>
+        <v>3427</v>
       </c>
       <c r="D500" t="s">
-        <v>3348</v>
-[...3 lines deleted...]
-      <c r="G500"/>
+        <v>3390</v>
+      </c>
+      <c r="E500" t="s">
+        <v>3428</v>
+      </c>
+      <c r="F500" t="s">
+        <v>3429</v>
+      </c>
+      <c r="G500" t="s">
+        <v>3430</v>
+      </c>
       <c r="H500" t="s">
-        <v>3349</v>
+        <v>3431</v>
       </c>
       <c r="I500" t="s">
-        <v>3350</v>
+        <v>3432</v>
       </c>
       <c r="J500" t="s">
-        <v>33</v>
+        <v>3433</v>
       </c>
       <c r="K500" t="s">
-        <v>3351</v>
+        <v>3434</v>
       </c>
       <c r="L500" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M500" t="s">
-        <v>3352</v>
+        <v>3435</v>
       </c>
       <c r="N500" t="s">
-        <v>3353</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>3354</v>
+        <v>3437</v>
       </c>
       <c r="D501" t="s">
-        <v>3355</v>
-[...3 lines deleted...]
-      <c r="G501"/>
+        <v>3390</v>
+      </c>
+      <c r="E501" t="s">
+        <v>3438</v>
+      </c>
+      <c r="F501" t="s">
+        <v>3439</v>
+      </c>
+      <c r="G501" t="s">
+        <v>3440</v>
+      </c>
       <c r="H501" t="s">
-        <v>3356</v>
+        <v>3441</v>
       </c>
       <c r="I501" t="s">
-        <v>3357</v>
+        <v>3442</v>
       </c>
       <c r="J501" t="s">
-        <v>33</v>
+        <v>3433</v>
       </c>
       <c r="K501" t="s">
-        <v>3358</v>
+        <v>3443</v>
       </c>
       <c r="L501" t="s">
-        <v>44</v>
+        <v>3291</v>
       </c>
       <c r="M501" t="s">
-        <v>3359</v>
+        <v>3444</v>
       </c>
       <c r="N501" t="s">
-        <v>3360</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>3361</v>
+        <v>3446</v>
       </c>
       <c r="D502" t="s">
-        <v>3362</v>
-[...3 lines deleted...]
-      <c r="G502"/>
+        <v>3390</v>
+      </c>
+      <c r="E502" t="s">
+        <v>3447</v>
+      </c>
+      <c r="F502" t="s">
+        <v>3448</v>
+      </c>
+      <c r="G502" t="s">
+        <v>3449</v>
+      </c>
       <c r="H502" t="s">
-        <v>3363</v>
+        <v>3450</v>
       </c>
       <c r="I502" t="s">
-        <v>3364</v>
+        <v>3451</v>
       </c>
       <c r="J502" t="s">
-        <v>33</v>
+        <v>3433</v>
       </c>
       <c r="K502" t="s">
-        <v>3365</v>
+        <v>3452</v>
       </c>
       <c r="L502" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M502" t="s">
-        <v>3366</v>
+        <v>3453</v>
       </c>
       <c r="N502" t="s">
-        <v>3367</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>3368</v>
+        <v>3455</v>
       </c>
       <c r="D503" t="s">
-        <v>3369</v>
-[...3 lines deleted...]
-      <c r="G503"/>
+        <v>3390</v>
+      </c>
+      <c r="E503" t="s">
+        <v>3456</v>
+      </c>
+      <c r="F503" t="s">
+        <v>3457</v>
+      </c>
+      <c r="G503" t="s">
+        <v>3458</v>
+      </c>
       <c r="H503" t="s">
-        <v>3370</v>
+        <v>3459</v>
       </c>
       <c r="I503" t="s">
-        <v>3371</v>
+        <v>3460</v>
       </c>
       <c r="J503" t="s">
-        <v>33</v>
+        <v>3433</v>
       </c>
       <c r="K503" t="s">
-        <v>3372</v>
+        <v>3461</v>
       </c>
       <c r="L503" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M503" t="s">
-        <v>3373</v>
+        <v>3462</v>
       </c>
       <c r="N503" t="s">
-        <v>3374</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>3375</v>
+        <v>3464</v>
       </c>
       <c r="D504" t="s">
-        <v>3376</v>
+        <v>3465</v>
       </c>
       <c r="E504"/>
       <c r="F504"/>
       <c r="G504"/>
       <c r="H504" t="s">
-        <v>3377</v>
+        <v>3466</v>
       </c>
       <c r="I504" t="s">
-        <v>3378</v>
+        <v>3467</v>
       </c>
       <c r="J504" t="s">
-        <v>33</v>
+        <v>3468</v>
       </c>
       <c r="K504" t="s">
-        <v>3379</v>
+        <v>3469</v>
       </c>
       <c r="L504" t="s">
-        <v>44</v>
+        <v>3470</v>
       </c>
       <c r="M504" t="s">
-        <v>3380</v>
+        <v>3471</v>
       </c>
       <c r="N504" t="s">
-        <v>3381</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>3382</v>
+        <v>170</v>
       </c>
       <c r="D505" t="s">
-        <v>3383</v>
+        <v>3473</v>
       </c>
       <c r="E505"/>
       <c r="F505"/>
       <c r="G505"/>
       <c r="H505" t="s">
-        <v>2463</v>
+        <v>3474</v>
       </c>
       <c r="I505" t="s">
-        <v>3384</v>
-[...3 lines deleted...]
-      </c>
+        <v>3475</v>
+      </c>
+      <c r="J505"/>
       <c r="K505" t="s">
-        <v>3385</v>
+        <v>3476</v>
       </c>
       <c r="L505" t="s">
-        <v>341</v>
+        <v>3477</v>
       </c>
       <c r="M505" t="s">
-        <v>3386</v>
-[...3 lines deleted...]
-      </c>
+        <v>3478</v>
+      </c>
+      <c r="N505"/>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>3388</v>
+        <v>3479</v>
       </c>
       <c r="D506" t="s">
-        <v>3389</v>
+        <v>3480</v>
       </c>
       <c r="E506"/>
       <c r="F506"/>
       <c r="G506"/>
       <c r="H506" t="s">
-        <v>3390</v>
+        <v>3481</v>
       </c>
       <c r="I506" t="s">
-        <v>3391</v>
+        <v>3482</v>
       </c>
       <c r="J506" t="s">
-        <v>23</v>
+        <v>3483</v>
       </c>
       <c r="K506" t="s">
-        <v>3392</v>
+        <v>3484</v>
       </c>
       <c r="L506" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="M506" t="s">
-        <v>3393</v>
+        <v>3485</v>
       </c>
       <c r="N506" t="s">
-        <v>3394</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3395</v>
+        <v>3487</v>
       </c>
       <c r="D507" t="s">
-        <v>3396</v>
+        <v>3488</v>
       </c>
       <c r="E507"/>
       <c r="F507"/>
       <c r="G507"/>
       <c r="H507" t="s">
-        <v>3397</v>
+        <v>3489</v>
       </c>
       <c r="I507" t="s">
-        <v>3398</v>
+        <v>3490</v>
       </c>
       <c r="J507" t="s">
-        <v>23</v>
+        <v>3491</v>
       </c>
       <c r="K507" t="s">
-        <v>3399</v>
+        <v>3492</v>
       </c>
       <c r="L507" t="s">
-        <v>44</v>
+        <v>3493</v>
       </c>
       <c r="M507" t="s">
-        <v>3400</v>
+        <v>3494</v>
       </c>
       <c r="N507" t="s">
-        <v>3401</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3402</v>
+        <v>170</v>
       </c>
       <c r="D508" t="s">
-        <v>3403</v>
+        <v>3496</v>
       </c>
       <c r="E508"/>
       <c r="F508"/>
       <c r="G508"/>
       <c r="H508" t="s">
-        <v>3404</v>
+        <v>3497</v>
       </c>
       <c r="I508" t="s">
-        <v>3405</v>
-[...3 lines deleted...]
-      </c>
+        <v>3498</v>
+      </c>
+      <c r="J508"/>
       <c r="K508" t="s">
-        <v>3406</v>
+        <v>3499</v>
       </c>
       <c r="L508" t="s">
-        <v>44</v>
+        <v>3500</v>
       </c>
       <c r="M508" t="s">
-        <v>3407</v>
-[...3 lines deleted...]
-      </c>
+        <v>3501</v>
+      </c>
+      <c r="N508"/>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>3409</v>
+        <v>3502</v>
       </c>
       <c r="D509" t="s">
-        <v>3409</v>
-[...3 lines deleted...]
-      <c r="G509"/>
+        <v>3503</v>
+      </c>
+      <c r="E509" t="s">
+        <v>3504</v>
+      </c>
+      <c r="F509" t="s">
+        <v>3505</v>
+      </c>
+      <c r="G509" t="s">
+        <v>3506</v>
+      </c>
       <c r="H509" t="s">
-        <v>105</v>
+        <v>3507</v>
       </c>
       <c r="I509" t="s">
-        <v>3410</v>
-[...3 lines deleted...]
-      </c>
+        <v>3508</v>
+      </c>
+      <c r="J509"/>
       <c r="K509" t="s">
-        <v>3411</v>
+        <v>3509</v>
       </c>
       <c r="L509" t="s">
-        <v>109</v>
+        <v>3510</v>
       </c>
       <c r="M509" t="s">
-        <v>3412</v>
+        <v>3511</v>
       </c>
       <c r="N509" t="s">
-        <v>3413</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>3409</v>
+        <v>3513</v>
       </c>
       <c r="D510" t="s">
-        <v>3414</v>
+        <v>3514</v>
       </c>
       <c r="E510"/>
       <c r="F510"/>
       <c r="G510"/>
       <c r="H510" t="s">
-        <v>3415</v>
+        <v>3515</v>
       </c>
       <c r="I510" t="s">
-        <v>3416</v>
-[...3 lines deleted...]
-      </c>
+        <v>3516</v>
+      </c>
+      <c r="J510"/>
       <c r="K510" t="s">
-        <v>3417</v>
+        <v>3517</v>
       </c>
       <c r="L510" t="s">
-        <v>109</v>
+        <v>3518</v>
       </c>
       <c r="M510" t="s">
-        <v>3418</v>
+        <v>3519</v>
       </c>
       <c r="N510" t="s">
-        <v>3413</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>3419</v>
+        <v>3521</v>
       </c>
       <c r="D511" t="s">
-        <v>3420</v>
-[...3 lines deleted...]
-      <c r="G511"/>
+        <v>3522</v>
+      </c>
+      <c r="E511" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F511" t="s">
+        <v>3524</v>
+      </c>
+      <c r="G511" t="s">
+        <v>3525</v>
+      </c>
       <c r="H511" t="s">
-        <v>3421</v>
+        <v>3526</v>
       </c>
       <c r="I511" t="s">
-        <v>3422</v>
-[...3 lines deleted...]
-      </c>
+        <v>3527</v>
+      </c>
+      <c r="J511"/>
       <c r="K511" t="s">
-        <v>3423</v>
+        <v>3528</v>
       </c>
       <c r="L511" t="s">
-        <v>44</v>
+        <v>3529</v>
       </c>
       <c r="M511" t="s">
-        <v>3424</v>
+        <v>3530</v>
       </c>
       <c r="N511" t="s">
-        <v>3425</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>3426</v>
+        <v>3532</v>
       </c>
       <c r="D512" t="s">
-        <v>3426</v>
+        <v>3533</v>
       </c>
       <c r="E512"/>
       <c r="F512"/>
       <c r="G512"/>
       <c r="H512" t="s">
-        <v>105</v>
+        <v>3534</v>
       </c>
       <c r="I512" t="s">
-        <v>3427</v>
-[...3 lines deleted...]
-      </c>
+        <v>3535</v>
+      </c>
+      <c r="J512"/>
       <c r="K512" t="s">
-        <v>3428</v>
+        <v>3536</v>
       </c>
       <c r="L512" t="s">
-        <v>109</v>
+        <v>3537</v>
       </c>
       <c r="M512" t="s">
-        <v>3429</v>
+        <v>3538</v>
       </c>
       <c r="N512" t="s">
-        <v>3430</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>3426</v>
+        <v>3540</v>
       </c>
       <c r="D513" t="s">
-        <v>3431</v>
+        <v>3541</v>
       </c>
       <c r="E513"/>
       <c r="F513"/>
       <c r="G513"/>
       <c r="H513" t="s">
-        <v>3432</v>
+        <v>170</v>
       </c>
       <c r="I513" t="s">
-        <v>3433</v>
-[...3 lines deleted...]
-      </c>
+        <v>3542</v>
+      </c>
+      <c r="J513"/>
       <c r="K513" t="s">
-        <v>3434</v>
+        <v>3543</v>
       </c>
       <c r="L513" t="s">
-        <v>109</v>
+        <v>3544</v>
       </c>
       <c r="M513" t="s">
-        <v>3435</v>
+        <v>3545</v>
       </c>
       <c r="N513" t="s">
-        <v>3430</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>3436</v>
+        <v>3547</v>
       </c>
       <c r="D514" t="s">
-        <v>3437</v>
+        <v>3548</v>
       </c>
       <c r="E514"/>
       <c r="F514"/>
       <c r="G514"/>
       <c r="H514" t="s">
-        <v>3438</v>
+        <v>3549</v>
       </c>
       <c r="I514" t="s">
-        <v>3439</v>
-[...3 lines deleted...]
-      </c>
+        <v>3550</v>
+      </c>
+      <c r="J514"/>
       <c r="K514" t="s">
-        <v>3440</v>
+        <v>3551</v>
       </c>
       <c r="L514" t="s">
-        <v>44</v>
+        <v>3552</v>
       </c>
       <c r="M514" t="s">
-        <v>3441</v>
+        <v>3553</v>
       </c>
       <c r="N514" t="s">
-        <v>3442</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3443</v>
+        <v>3555</v>
       </c>
       <c r="D515" t="s">
-        <v>3444</v>
+        <v>3556</v>
       </c>
       <c r="E515"/>
       <c r="F515"/>
       <c r="G515"/>
       <c r="H515" t="s">
-        <v>3445</v>
+        <v>3557</v>
       </c>
       <c r="I515" t="s">
-        <v>3446</v>
-[...3 lines deleted...]
-      </c>
+        <v>3558</v>
+      </c>
+      <c r="J515"/>
       <c r="K515" t="s">
-        <v>3447</v>
+        <v>3559</v>
       </c>
       <c r="L515" t="s">
-        <v>44</v>
+        <v>3560</v>
       </c>
       <c r="M515" t="s">
-        <v>3448</v>
+        <v>3561</v>
       </c>
       <c r="N515" t="s">
-        <v>3449</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>3450</v>
+        <v>3563</v>
       </c>
       <c r="D516" t="s">
-        <v>3451</v>
+        <v>997</v>
       </c>
       <c r="E516"/>
       <c r="F516"/>
       <c r="G516"/>
       <c r="H516" t="s">
-        <v>3452</v>
+        <v>170</v>
       </c>
       <c r="I516" t="s">
-        <v>3453</v>
-[...3 lines deleted...]
-      </c>
+        <v>3564</v>
+      </c>
+      <c r="J516"/>
       <c r="K516" t="s">
-        <v>3454</v>
+        <v>3565</v>
       </c>
       <c r="L516" t="s">
-        <v>44</v>
+        <v>3566</v>
       </c>
       <c r="M516" t="s">
-        <v>3455</v>
+        <v>3567</v>
       </c>
       <c r="N516" t="s">
-        <v>3456</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3457</v>
+        <v>3569</v>
       </c>
       <c r="D517" t="s">
-        <v>3458</v>
+        <v>3570</v>
       </c>
       <c r="E517"/>
       <c r="F517"/>
       <c r="G517"/>
       <c r="H517" t="s">
-        <v>3459</v>
+        <v>170</v>
       </c>
       <c r="I517" t="s">
-        <v>3460</v>
-[...3 lines deleted...]
-      </c>
+        <v>3571</v>
+      </c>
+      <c r="J517"/>
       <c r="K517" t="s">
-        <v>3461</v>
+        <v>3572</v>
       </c>
       <c r="L517" t="s">
-        <v>44</v>
+        <v>3573</v>
       </c>
       <c r="M517" t="s">
-        <v>3462</v>
+        <v>3574</v>
       </c>
       <c r="N517" t="s">
-        <v>3463</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3464</v>
+        <v>3576</v>
       </c>
       <c r="D518" t="s">
-        <v>3465</v>
-[...3 lines deleted...]
-      <c r="G518"/>
+        <v>3577</v>
+      </c>
+      <c r="E518" t="s">
+        <v>3578</v>
+      </c>
+      <c r="F518" t="s">
+        <v>3579</v>
+      </c>
+      <c r="G518" t="s">
+        <v>3580</v>
+      </c>
       <c r="H518" t="s">
-        <v>3466</v>
+        <v>3581</v>
       </c>
       <c r="I518" t="s">
-        <v>3467</v>
-[...3 lines deleted...]
-      </c>
+        <v>3582</v>
+      </c>
+      <c r="J518"/>
       <c r="K518" t="s">
-        <v>3468</v>
+        <v>3583</v>
       </c>
       <c r="L518" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M518" t="s">
-        <v>3469</v>
+        <v>3584</v>
       </c>
       <c r="N518" t="s">
-        <v>3470</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
-      <c r="C519" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C519"/>
       <c r="D519" t="s">
-        <v>3472</v>
+        <v>3586</v>
       </c>
       <c r="E519"/>
       <c r="F519"/>
       <c r="G519"/>
       <c r="H519" t="s">
-        <v>3473</v>
+        <v>3587</v>
       </c>
       <c r="I519" t="s">
-        <v>3474</v>
-[...3 lines deleted...]
-      </c>
+        <v>3588</v>
+      </c>
+      <c r="J519"/>
       <c r="K519" t="s">
-        <v>3475</v>
+        <v>3589</v>
       </c>
       <c r="L519" t="s">
-        <v>44</v>
+        <v>3590</v>
       </c>
       <c r="M519" t="s">
-        <v>3476</v>
-[...3 lines deleted...]
-      </c>
+        <v>3591</v>
+      </c>
+      <c r="N519"/>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3478</v>
+        <v>3592</v>
       </c>
       <c r="D520" t="s">
-        <v>3479</v>
-[...3 lines deleted...]
-      <c r="G520"/>
+        <v>3593</v>
+      </c>
+      <c r="E520" t="s">
+        <v>3594</v>
+      </c>
+      <c r="F520" t="s">
+        <v>3595</v>
+      </c>
+      <c r="G520" t="s">
+        <v>3596</v>
+      </c>
       <c r="H520" t="s">
-        <v>3480</v>
+        <v>3597</v>
       </c>
       <c r="I520" t="s">
-        <v>3481</v>
-[...3 lines deleted...]
-      </c>
+        <v>3598</v>
+      </c>
+      <c r="J520"/>
       <c r="K520" t="s">
-        <v>3482</v>
+        <v>3599</v>
       </c>
       <c r="L520" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M520" t="s">
-        <v>3483</v>
+        <v>3600</v>
       </c>
       <c r="N520" t="s">
-        <v>3484</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3485</v>
+        <v>3602</v>
       </c>
       <c r="D521" t="s">
-        <v>3486</v>
+        <v>3603</v>
       </c>
       <c r="E521"/>
       <c r="F521"/>
       <c r="G521"/>
       <c r="H521" t="s">
-        <v>3487</v>
+        <v>170</v>
       </c>
       <c r="I521" t="s">
-        <v>3488</v>
-[...3 lines deleted...]
-      </c>
+        <v>3604</v>
+      </c>
+      <c r="J521"/>
       <c r="K521" t="s">
-        <v>3489</v>
+        <v>3605</v>
       </c>
       <c r="L521" t="s">
-        <v>44</v>
+        <v>3606</v>
       </c>
       <c r="M521" t="s">
-        <v>3490</v>
+        <v>3607</v>
       </c>
       <c r="N521" t="s">
-        <v>3491</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3492</v>
+        <v>3609</v>
       </c>
       <c r="D522" t="s">
-        <v>3493</v>
+        <v>3610</v>
       </c>
       <c r="E522"/>
       <c r="F522"/>
       <c r="G522"/>
       <c r="H522" t="s">
-        <v>3494</v>
+        <v>170</v>
       </c>
       <c r="I522" t="s">
-        <v>3495</v>
-[...3 lines deleted...]
-      </c>
+        <v>3611</v>
+      </c>
+      <c r="J522"/>
       <c r="K522" t="s">
-        <v>3496</v>
+        <v>3612</v>
       </c>
       <c r="L522" t="s">
-        <v>44</v>
+        <v>3613</v>
       </c>
       <c r="M522" t="s">
-        <v>3497</v>
+        <v>3614</v>
       </c>
       <c r="N522" t="s">
-        <v>3498</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3499</v>
+        <v>3616</v>
       </c>
       <c r="D523" t="s">
-        <v>2577</v>
+        <v>3617</v>
       </c>
       <c r="E523"/>
       <c r="F523"/>
       <c r="G523"/>
       <c r="H523" t="s">
-        <v>105</v>
+        <v>3618</v>
       </c>
       <c r="I523" t="s">
-        <v>3500</v>
-[...3 lines deleted...]
-      </c>
+        <v>3619</v>
+      </c>
+      <c r="J523"/>
       <c r="K523" t="s">
-        <v>3501</v>
+        <v>3620</v>
       </c>
       <c r="L523" t="s">
-        <v>109</v>
+        <v>3621</v>
       </c>
       <c r="M523" t="s">
-        <v>3502</v>
+        <v>3622</v>
       </c>
       <c r="N523" t="s">
-        <v>3503</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3499</v>
+        <v>3624</v>
       </c>
       <c r="D524" t="s">
-        <v>3504</v>
+        <v>3625</v>
       </c>
       <c r="E524"/>
       <c r="F524"/>
       <c r="G524"/>
       <c r="H524" t="s">
-        <v>3505</v>
+        <v>3626</v>
       </c>
       <c r="I524" t="s">
-        <v>3506</v>
-[...3 lines deleted...]
-      </c>
+        <v>3627</v>
+      </c>
+      <c r="J524"/>
       <c r="K524" t="s">
-        <v>3507</v>
+        <v>3628</v>
       </c>
       <c r="L524" t="s">
-        <v>109</v>
+        <v>3629</v>
       </c>
       <c r="M524" t="s">
-        <v>3508</v>
+        <v>3630</v>
       </c>
       <c r="N524" t="s">
-        <v>3503</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3509</v>
+        <v>3632</v>
       </c>
       <c r="D525" t="s">
-        <v>3510</v>
+        <v>3633</v>
       </c>
       <c r="E525"/>
       <c r="F525"/>
       <c r="G525"/>
       <c r="H525" t="s">
-        <v>3511</v>
+        <v>3634</v>
       </c>
       <c r="I525" t="s">
-        <v>3512</v>
-[...3 lines deleted...]
-      </c>
+        <v>3635</v>
+      </c>
+      <c r="J525"/>
       <c r="K525" t="s">
-        <v>3513</v>
+        <v>3636</v>
       </c>
       <c r="L525" t="s">
-        <v>44</v>
+        <v>3637</v>
       </c>
       <c r="M525" t="s">
-        <v>3514</v>
+        <v>3638</v>
       </c>
       <c r="N525" t="s">
-        <v>3515</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3516</v>
+        <v>3640</v>
       </c>
       <c r="D526" t="s">
-        <v>3517</v>
+        <v>3641</v>
       </c>
       <c r="E526"/>
       <c r="F526"/>
       <c r="G526"/>
       <c r="H526" t="s">
-        <v>1259</v>
+        <v>3642</v>
       </c>
       <c r="I526" t="s">
-        <v>3518</v>
-[...3 lines deleted...]
-      </c>
+        <v>3643</v>
+      </c>
+      <c r="J526"/>
       <c r="K526" t="s">
-        <v>3519</v>
+        <v>3644</v>
       </c>
       <c r="L526" t="s">
-        <v>44</v>
+        <v>3645</v>
       </c>
       <c r="M526" t="s">
-        <v>3520</v>
+        <v>3646</v>
       </c>
       <c r="N526" t="s">
-        <v>3521</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>1838</v>
+        <v>3648</v>
       </c>
       <c r="D527" t="s">
-        <v>1839</v>
-[...3 lines deleted...]
-      <c r="G527"/>
+        <v>3649</v>
+      </c>
+      <c r="E527" t="s">
+        <v>3650</v>
+      </c>
+      <c r="F527" t="s">
+        <v>3651</v>
+      </c>
+      <c r="G527" t="s">
+        <v>3652</v>
+      </c>
       <c r="H527" t="s">
-        <v>3522</v>
+        <v>3653</v>
       </c>
       <c r="I527" t="s">
-        <v>3523</v>
-[...3 lines deleted...]
-      </c>
+        <v>3654</v>
+      </c>
+      <c r="J527"/>
       <c r="K527" t="s">
-        <v>3524</v>
+        <v>3655</v>
       </c>
       <c r="L527" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M527" t="s">
-        <v>3525</v>
+        <v>3656</v>
       </c>
       <c r="N527" t="s">
-        <v>1844</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>3526</v>
+        <v>3658</v>
       </c>
       <c r="D528" t="s">
-        <v>3527</v>
-[...3 lines deleted...]
-      <c r="G528"/>
+        <v>3659</v>
+      </c>
+      <c r="E528" t="s">
+        <v>3660</v>
+      </c>
+      <c r="F528" t="s">
+        <v>3661</v>
+      </c>
+      <c r="G528" t="s">
+        <v>3662</v>
+      </c>
       <c r="H528" t="s">
-        <v>3528</v>
+        <v>3663</v>
       </c>
       <c r="I528" t="s">
-        <v>3529</v>
-[...3 lines deleted...]
-      </c>
+        <v>3664</v>
+      </c>
+      <c r="J528"/>
       <c r="K528" t="s">
-        <v>3530</v>
+        <v>3665</v>
       </c>
       <c r="L528" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="M528" t="s">
-        <v>3531</v>
+        <v>3666</v>
       </c>
       <c r="N528" t="s">
-        <v>3532</v>
+        <v>3667</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>3533</v>
+        <v>3668</v>
       </c>
       <c r="D529" t="s">
-        <v>3534</v>
+        <v>3669</v>
       </c>
       <c r="E529"/>
       <c r="F529"/>
       <c r="G529"/>
       <c r="H529" t="s">
-        <v>3535</v>
+        <v>3670</v>
       </c>
       <c r="I529" t="s">
-        <v>3536</v>
-[...3 lines deleted...]
-      </c>
+        <v>3671</v>
+      </c>
+      <c r="J529"/>
       <c r="K529" t="s">
-        <v>3537</v>
+        <v>3672</v>
       </c>
       <c r="L529" t="s">
-        <v>44</v>
+        <v>3673</v>
       </c>
       <c r="M529" t="s">
-        <v>3538</v>
+        <v>3674</v>
       </c>
       <c r="N529" t="s">
-        <v>3539</v>
+        <v>3675</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>3540</v>
+        <v>3676</v>
       </c>
       <c r="D530" t="s">
-        <v>3541</v>
+        <v>3677</v>
       </c>
       <c r="E530"/>
       <c r="F530"/>
       <c r="G530"/>
       <c r="H530" t="s">
-        <v>3542</v>
+        <v>3678</v>
       </c>
       <c r="I530" t="s">
-        <v>3543</v>
-[...3 lines deleted...]
-      </c>
+        <v>3679</v>
+      </c>
+      <c r="J530"/>
       <c r="K530" t="s">
-        <v>3544</v>
+        <v>3680</v>
       </c>
       <c r="L530" t="s">
-        <v>341</v>
+        <v>3681</v>
       </c>
       <c r="M530" t="s">
-        <v>3545</v>
+        <v>3682</v>
       </c>
       <c r="N530" t="s">
-        <v>3546</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>3547</v>
+        <v>3684</v>
       </c>
       <c r="D531" t="s">
-        <v>3548</v>
+        <v>3685</v>
       </c>
       <c r="E531"/>
       <c r="F531"/>
       <c r="G531"/>
       <c r="H531" t="s">
-        <v>3549</v>
+        <v>3686</v>
       </c>
       <c r="I531" t="s">
-        <v>3550</v>
-[...3 lines deleted...]
-      </c>
+        <v>3687</v>
+      </c>
+      <c r="J531"/>
       <c r="K531" t="s">
-        <v>3551</v>
+        <v>3688</v>
       </c>
       <c r="L531" t="s">
-        <v>109</v>
+        <v>3689</v>
       </c>
       <c r="M531" t="s">
-        <v>3552</v>
+        <v>3690</v>
       </c>
       <c r="N531" t="s">
-        <v>3553</v>
+        <v>3691</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>3547</v>
+        <v>3692</v>
       </c>
       <c r="D532" t="s">
-        <v>2577</v>
+        <v>3693</v>
       </c>
       <c r="E532"/>
       <c r="F532"/>
       <c r="G532"/>
       <c r="H532" t="s">
-        <v>105</v>
+        <v>3694</v>
       </c>
       <c r="I532" t="s">
-        <v>3554</v>
-[...3 lines deleted...]
-      </c>
+        <v>3695</v>
+      </c>
+      <c r="J532"/>
       <c r="K532" t="s">
-        <v>3555</v>
+        <v>3696</v>
       </c>
       <c r="L532" t="s">
-        <v>109</v>
+        <v>3697</v>
       </c>
       <c r="M532" t="s">
-        <v>3556</v>
+        <v>3698</v>
       </c>
       <c r="N532" t="s">
-        <v>3553</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>3557</v>
+        <v>3700</v>
       </c>
       <c r="D533" t="s">
-        <v>3558</v>
+        <v>3701</v>
       </c>
       <c r="E533"/>
       <c r="F533"/>
       <c r="G533"/>
       <c r="H533" t="s">
-        <v>3559</v>
+        <v>3702</v>
       </c>
       <c r="I533" t="s">
-        <v>3560</v>
-[...3 lines deleted...]
-      </c>
+        <v>3703</v>
+      </c>
+      <c r="J533"/>
       <c r="K533" t="s">
-        <v>3561</v>
+        <v>3704</v>
       </c>
       <c r="L533" t="s">
-        <v>44</v>
+        <v>3705</v>
       </c>
       <c r="M533" t="s">
-        <v>3562</v>
+        <v>3706</v>
       </c>
       <c r="N533" t="s">
-        <v>3563</v>
+        <v>3707</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>3564</v>
+        <v>3708</v>
       </c>
       <c r="D534" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      <c r="G534"/>
+        <v>3709</v>
+      </c>
+      <c r="E534" t="s">
+        <v>3710</v>
+      </c>
+      <c r="F534" t="s">
+        <v>3711</v>
+      </c>
+      <c r="G534" t="s">
+        <v>3712</v>
+      </c>
       <c r="H534" t="s">
-        <v>105</v>
+        <v>3713</v>
       </c>
       <c r="I534" t="s">
-        <v>3565</v>
-[...3 lines deleted...]
-      </c>
+        <v>3714</v>
+      </c>
+      <c r="J534"/>
       <c r="K534" t="s">
-        <v>3566</v>
+        <v>3715</v>
       </c>
       <c r="L534" t="s">
-        <v>109</v>
+        <v>210</v>
       </c>
       <c r="M534" t="s">
-        <v>3567</v>
+        <v>3716</v>
       </c>
       <c r="N534" t="s">
-        <v>3568</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>3564</v>
+        <v>3718</v>
       </c>
       <c r="D535" t="s">
-        <v>3569</v>
+        <v>3719</v>
       </c>
       <c r="E535"/>
       <c r="F535"/>
       <c r="G535"/>
       <c r="H535" t="s">
-        <v>3570</v>
+        <v>3720</v>
       </c>
       <c r="I535" t="s">
-        <v>3571</v>
-[...3 lines deleted...]
-      </c>
+        <v>3721</v>
+      </c>
+      <c r="J535"/>
       <c r="K535" t="s">
-        <v>3572</v>
+        <v>3722</v>
       </c>
       <c r="L535" t="s">
-        <v>109</v>
+        <v>3723</v>
       </c>
       <c r="M535" t="s">
-        <v>3573</v>
+        <v>3724</v>
       </c>
       <c r="N535" t="s">
-        <v>3568</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>3574</v>
+        <v>3726</v>
       </c>
       <c r="D536" t="s">
-        <v>3575</v>
-[...3 lines deleted...]
-      <c r="G536"/>
+        <v>3727</v>
+      </c>
+      <c r="E536" t="s">
+        <v>3728</v>
+      </c>
+      <c r="F536" t="s">
+        <v>3729</v>
+      </c>
+      <c r="G536" t="s">
+        <v>3730</v>
+      </c>
       <c r="H536" t="s">
-        <v>3576</v>
+        <v>3731</v>
       </c>
       <c r="I536" t="s">
-        <v>3577</v>
-[...3 lines deleted...]
-      </c>
+        <v>3732</v>
+      </c>
+      <c r="J536"/>
       <c r="K536" t="s">
-        <v>3578</v>
+        <v>3733</v>
       </c>
       <c r="L536" t="s">
-        <v>44</v>
+        <v>210</v>
       </c>
       <c r="M536" t="s">
-        <v>3579</v>
+        <v>3734</v>
       </c>
       <c r="N536" t="s">
-        <v>3580</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>3581</v>
+        <v>3736</v>
       </c>
       <c r="D537" t="s">
-        <v>3582</v>
+        <v>3737</v>
       </c>
       <c r="E537"/>
       <c r="F537"/>
       <c r="G537"/>
       <c r="H537" t="s">
-        <v>3583</v>
+        <v>3738</v>
       </c>
       <c r="I537" t="s">
-        <v>3584</v>
-[...3 lines deleted...]
-      </c>
+        <v>3739</v>
+      </c>
+      <c r="J537"/>
       <c r="K537" t="s">
-        <v>3585</v>
+        <v>3740</v>
       </c>
       <c r="L537" t="s">
-        <v>44</v>
+        <v>3741</v>
       </c>
       <c r="M537" t="s">
-        <v>3586</v>
+        <v>3742</v>
       </c>
       <c r="N537" t="s">
-        <v>3587</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>3588</v>
+        <v>3744</v>
       </c>
       <c r="D538" t="s">
-        <v>3589</v>
+        <v>3745</v>
       </c>
       <c r="E538"/>
       <c r="F538"/>
       <c r="G538"/>
       <c r="H538" t="s">
-        <v>3590</v>
+        <v>3746</v>
       </c>
       <c r="I538" t="s">
-        <v>3591</v>
-[...3 lines deleted...]
-      </c>
+        <v>3747</v>
+      </c>
+      <c r="J538"/>
       <c r="K538" t="s">
-        <v>3592</v>
+        <v>3748</v>
       </c>
       <c r="L538" t="s">
-        <v>44</v>
+        <v>3749</v>
       </c>
       <c r="M538" t="s">
-        <v>3593</v>
+        <v>3750</v>
       </c>
       <c r="N538" t="s">
-        <v>3594</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>3595</v>
+        <v>3752</v>
       </c>
       <c r="D539" t="s">
-        <v>3596</v>
+        <v>3753</v>
       </c>
       <c r="E539"/>
       <c r="F539"/>
       <c r="G539"/>
       <c r="H539" t="s">
-        <v>3597</v>
+        <v>170</v>
       </c>
       <c r="I539" t="s">
-        <v>3598</v>
-[...3 lines deleted...]
-      </c>
+        <v>3754</v>
+      </c>
+      <c r="J539"/>
       <c r="K539" t="s">
-        <v>3599</v>
+        <v>3755</v>
       </c>
       <c r="L539" t="s">
-        <v>44</v>
+        <v>3756</v>
       </c>
       <c r="M539" t="s">
-        <v>3600</v>
+        <v>3757</v>
       </c>
       <c r="N539" t="s">
-        <v>3601</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>3602</v>
+        <v>3759</v>
       </c>
       <c r="D540" t="s">
-        <v>3603</v>
+        <v>3760</v>
       </c>
       <c r="E540"/>
       <c r="F540"/>
       <c r="G540"/>
       <c r="H540" t="s">
-        <v>3604</v>
+        <v>170</v>
       </c>
       <c r="I540" t="s">
-        <v>3605</v>
-[...3 lines deleted...]
-      </c>
+        <v>3761</v>
+      </c>
+      <c r="J540"/>
       <c r="K540" t="s">
-        <v>3606</v>
+        <v>3762</v>
       </c>
       <c r="L540" t="s">
-        <v>44</v>
+        <v>3763</v>
       </c>
       <c r="M540" t="s">
-        <v>3607</v>
+        <v>3764</v>
       </c>
       <c r="N540" t="s">
-        <v>3608</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>1767</v>
+        <v>3766</v>
       </c>
       <c r="D541" t="s">
-        <v>1768</v>
+        <v>3760</v>
       </c>
       <c r="E541"/>
       <c r="F541"/>
       <c r="G541"/>
       <c r="H541" t="s">
-        <v>3609</v>
+        <v>170</v>
       </c>
       <c r="I541" t="s">
-        <v>3610</v>
-[...3 lines deleted...]
-      </c>
+        <v>3767</v>
+      </c>
+      <c r="J541"/>
       <c r="K541" t="s">
-        <v>3611</v>
+        <v>3768</v>
       </c>
       <c r="L541" t="s">
-        <v>44</v>
+        <v>3769</v>
       </c>
       <c r="M541" t="s">
-        <v>3612</v>
+        <v>3770</v>
       </c>
       <c r="N541" t="s">
-        <v>1773</v>
+        <v>3771</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>3613</v>
+        <v>3752</v>
       </c>
       <c r="D542" t="s">
-        <v>3614</v>
+        <v>3760</v>
       </c>
       <c r="E542"/>
       <c r="F542"/>
       <c r="G542"/>
       <c r="H542" t="s">
-        <v>3615</v>
+        <v>3772</v>
       </c>
       <c r="I542" t="s">
-        <v>3616</v>
-[...3 lines deleted...]
-      </c>
+        <v>3773</v>
+      </c>
+      <c r="J542"/>
       <c r="K542" t="s">
-        <v>3617</v>
+        <v>3774</v>
       </c>
       <c r="L542" t="s">
-        <v>44</v>
+        <v>3763</v>
       </c>
       <c r="M542" t="s">
-        <v>3618</v>
+        <v>3775</v>
       </c>
       <c r="N542" t="s">
-        <v>3619</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>3620</v>
+        <v>3776</v>
       </c>
       <c r="D543" t="s">
-        <v>3621</v>
+        <v>3777</v>
       </c>
       <c r="E543"/>
       <c r="F543"/>
       <c r="G543"/>
       <c r="H543" t="s">
-        <v>3622</v>
+        <v>3778</v>
       </c>
       <c r="I543" t="s">
-        <v>3623</v>
-[...3 lines deleted...]
-      </c>
+        <v>3779</v>
+      </c>
+      <c r="J543"/>
       <c r="K543" t="s">
-        <v>3624</v>
+        <v>3780</v>
       </c>
       <c r="L543" t="s">
-        <v>44</v>
+        <v>3781</v>
       </c>
       <c r="M543" t="s">
-        <v>3625</v>
+        <v>3782</v>
       </c>
       <c r="N543" t="s">
-        <v>3626</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>3627</v>
+        <v>3784</v>
       </c>
       <c r="D544" t="s">
-        <v>3628</v>
+        <v>3785</v>
       </c>
       <c r="E544"/>
       <c r="F544"/>
       <c r="G544"/>
       <c r="H544" t="s">
-        <v>3629</v>
+        <v>3786</v>
       </c>
       <c r="I544" t="s">
-        <v>3630</v>
-[...3 lines deleted...]
-      </c>
+        <v>3787</v>
+      </c>
+      <c r="J544"/>
       <c r="K544" t="s">
-        <v>3631</v>
+        <v>3788</v>
       </c>
       <c r="L544" t="s">
-        <v>44</v>
+        <v>3789</v>
       </c>
       <c r="M544" t="s">
-        <v>3632</v>
+        <v>3790</v>
       </c>
       <c r="N544" t="s">
-        <v>3633</v>
+        <v>3791</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>3634</v>
+        <v>3792</v>
       </c>
       <c r="D545" t="s">
-        <v>3635</v>
+        <v>3793</v>
       </c>
       <c r="E545"/>
       <c r="F545"/>
       <c r="G545"/>
       <c r="H545" t="s">
-        <v>3636</v>
+        <v>3794</v>
       </c>
       <c r="I545" t="s">
-        <v>3637</v>
-[...3 lines deleted...]
-      </c>
+        <v>3795</v>
+      </c>
+      <c r="J545"/>
       <c r="K545" t="s">
-        <v>3638</v>
+        <v>3796</v>
       </c>
       <c r="L545" t="s">
-        <v>3639</v>
+        <v>3797</v>
       </c>
       <c r="M545" t="s">
-        <v>3640</v>
+        <v>3798</v>
       </c>
       <c r="N545" t="s">
-        <v>3641</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>3642</v>
+        <v>3800</v>
       </c>
       <c r="D546" t="s">
-        <v>3643</v>
+        <v>3801</v>
       </c>
       <c r="E546"/>
       <c r="F546"/>
       <c r="G546"/>
       <c r="H546" t="s">
-        <v>3644</v>
+        <v>3702</v>
       </c>
       <c r="I546" t="s">
-        <v>3645</v>
-[...3 lines deleted...]
-      </c>
+        <v>3802</v>
+      </c>
+      <c r="J546"/>
       <c r="K546" t="s">
-        <v>3646</v>
+        <v>3803</v>
       </c>
       <c r="L546" t="s">
-        <v>44</v>
+        <v>3804</v>
       </c>
       <c r="M546" t="s">
-        <v>3647</v>
+        <v>3805</v>
       </c>
       <c r="N546" t="s">
-        <v>3648</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>3649</v>
+        <v>3807</v>
       </c>
       <c r="D547" t="s">
-        <v>3650</v>
+        <v>3808</v>
       </c>
       <c r="E547"/>
       <c r="F547"/>
       <c r="G547"/>
       <c r="H547" t="s">
-        <v>3651</v>
+        <v>3809</v>
       </c>
       <c r="I547" t="s">
-        <v>3652</v>
-[...3 lines deleted...]
-      </c>
+        <v>3810</v>
+      </c>
+      <c r="J547"/>
       <c r="K547" t="s">
-        <v>3653</v>
+        <v>3811</v>
       </c>
       <c r="L547" t="s">
-        <v>109</v>
+        <v>3812</v>
       </c>
       <c r="M547" t="s">
-        <v>3654</v>
+        <v>3813</v>
       </c>
       <c r="N547" t="s">
-        <v>3655</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3649</v>
+        <v>3815</v>
       </c>
       <c r="D548" t="s">
-        <v>2577</v>
+        <v>3816</v>
       </c>
       <c r="E548"/>
       <c r="F548"/>
       <c r="G548"/>
       <c r="H548" t="s">
-        <v>105</v>
+        <v>3817</v>
       </c>
       <c r="I548" t="s">
-        <v>3656</v>
-[...3 lines deleted...]
-      </c>
+        <v>3818</v>
+      </c>
+      <c r="J548"/>
       <c r="K548" t="s">
-        <v>3657</v>
+        <v>3819</v>
       </c>
       <c r="L548" t="s">
-        <v>109</v>
+        <v>3820</v>
       </c>
       <c r="M548" t="s">
-        <v>3658</v>
+        <v>3821</v>
       </c>
       <c r="N548" t="s">
-        <v>3655</v>
+        <v>3822</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3659</v>
+        <v>3823</v>
       </c>
       <c r="D549" t="s">
-        <v>3660</v>
+        <v>3824</v>
       </c>
       <c r="E549"/>
       <c r="F549"/>
       <c r="G549"/>
       <c r="H549" t="s">
-        <v>3661</v>
+        <v>3825</v>
       </c>
       <c r="I549" t="s">
-        <v>3662</v>
-[...3 lines deleted...]
-      </c>
+        <v>3826</v>
+      </c>
+      <c r="J549"/>
       <c r="K549" t="s">
-        <v>3663</v>
+        <v>3827</v>
       </c>
       <c r="L549" t="s">
-        <v>109</v>
+        <v>3828</v>
       </c>
       <c r="M549" t="s">
-        <v>3664</v>
+        <v>3829</v>
       </c>
       <c r="N549" t="s">
-        <v>3665</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3659</v>
+        <v>3831</v>
       </c>
       <c r="D550" t="s">
-        <v>2577</v>
+        <v>3832</v>
       </c>
       <c r="E550"/>
       <c r="F550"/>
       <c r="G550"/>
       <c r="H550" t="s">
-        <v>105</v>
+        <v>3833</v>
       </c>
       <c r="I550" t="s">
-        <v>3666</v>
-[...3 lines deleted...]
-      </c>
+        <v>3834</v>
+      </c>
+      <c r="J550"/>
       <c r="K550" t="s">
-        <v>3667</v>
+        <v>3835</v>
       </c>
       <c r="L550" t="s">
-        <v>109</v>
+        <v>3836</v>
       </c>
       <c r="M550" t="s">
-        <v>3668</v>
+        <v>3837</v>
       </c>
       <c r="N550" t="s">
-        <v>3665</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3669</v>
+        <v>3839</v>
       </c>
       <c r="D551" t="s">
-        <v>3670</v>
-[...3 lines deleted...]
-      <c r="G551"/>
+        <v>3840</v>
+      </c>
+      <c r="E551" t="s">
+        <v>3841</v>
+      </c>
+      <c r="F551" t="s">
+        <v>3842</v>
+      </c>
+      <c r="G551" t="s">
+        <v>3843</v>
+      </c>
       <c r="H551" t="s">
-        <v>3671</v>
+        <v>3844</v>
       </c>
       <c r="I551" t="s">
-        <v>3672</v>
-[...3 lines deleted...]
-      </c>
+        <v>3845</v>
+      </c>
+      <c r="J551"/>
       <c r="K551" t="s">
-        <v>3673</v>
+        <v>3846</v>
       </c>
       <c r="L551" t="s">
-        <v>44</v>
+        <v>210</v>
       </c>
       <c r="M551" t="s">
-        <v>3674</v>
+        <v>3847</v>
       </c>
       <c r="N551" t="s">
-        <v>3675</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>3676</v>
+        <v>3849</v>
       </c>
       <c r="D552" t="s">
-        <v>3677</v>
-[...3 lines deleted...]
-      <c r="G552"/>
+        <v>3840</v>
+      </c>
+      <c r="E552" t="s">
+        <v>3850</v>
+      </c>
+      <c r="F552" t="s">
+        <v>3851</v>
+      </c>
+      <c r="G552" t="s">
+        <v>3852</v>
+      </c>
       <c r="H552" t="s">
-        <v>3678</v>
+        <v>3853</v>
       </c>
       <c r="I552" t="s">
-        <v>3679</v>
-[...3 lines deleted...]
-      </c>
+        <v>3854</v>
+      </c>
+      <c r="J552"/>
       <c r="K552" t="s">
-        <v>3680</v>
+        <v>3855</v>
       </c>
       <c r="L552" t="s">
-        <v>44</v>
+        <v>210</v>
       </c>
       <c r="M552" t="s">
-        <v>3681</v>
+        <v>3856</v>
       </c>
       <c r="N552" t="s">
-        <v>3682</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>3683</v>
+        <v>3858</v>
       </c>
       <c r="D553" t="s">
-        <v>3684</v>
-[...3 lines deleted...]
-      <c r="G553"/>
+        <v>3859</v>
+      </c>
+      <c r="E553" t="s">
+        <v>3860</v>
+      </c>
+      <c r="F553" t="s">
+        <v>3861</v>
+      </c>
+      <c r="G553" t="s">
+        <v>3862</v>
+      </c>
       <c r="H553" t="s">
-        <v>3685</v>
+        <v>3863</v>
       </c>
       <c r="I553" t="s">
-        <v>3686</v>
-[...3 lines deleted...]
-      </c>
+        <v>3864</v>
+      </c>
+      <c r="J553"/>
       <c r="K553" t="s">
-        <v>3687</v>
+        <v>3865</v>
       </c>
       <c r="L553" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M553" t="s">
-        <v>3688</v>
+        <v>3866</v>
       </c>
       <c r="N553" t="s">
-        <v>3689</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>3690</v>
+        <v>3868</v>
       </c>
       <c r="D554" t="s">
-        <v>3691</v>
-[...3 lines deleted...]
-      <c r="G554"/>
+        <v>3869</v>
+      </c>
+      <c r="E554" t="s">
+        <v>3870</v>
+      </c>
+      <c r="F554" t="s">
+        <v>3871</v>
+      </c>
+      <c r="G554" t="s">
+        <v>3872</v>
+      </c>
       <c r="H554" t="s">
-        <v>3692</v>
+        <v>3873</v>
       </c>
       <c r="I554" t="s">
-        <v>3693</v>
-[...3 lines deleted...]
-      </c>
+        <v>3874</v>
+      </c>
+      <c r="J554"/>
       <c r="K554" t="s">
-        <v>3694</v>
+        <v>3875</v>
       </c>
       <c r="L554" t="s">
-        <v>44</v>
+        <v>210</v>
       </c>
       <c r="M554" t="s">
-        <v>3695</v>
+        <v>3876</v>
       </c>
       <c r="N554" t="s">
-        <v>3696</v>
+        <v>3877</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>1691</v>
+        <v>3878</v>
       </c>
       <c r="D555" t="s">
-        <v>1692</v>
+        <v>3879</v>
       </c>
       <c r="E555"/>
       <c r="F555"/>
       <c r="G555"/>
       <c r="H555" t="s">
-        <v>3697</v>
+        <v>3880</v>
       </c>
       <c r="I555" t="s">
-        <v>3698</v>
-[...3 lines deleted...]
-      </c>
+        <v>3881</v>
+      </c>
+      <c r="J555"/>
       <c r="K555" t="s">
-        <v>3699</v>
+        <v>3882</v>
       </c>
       <c r="L555" t="s">
-        <v>44</v>
+        <v>3883</v>
       </c>
       <c r="M555" t="s">
-        <v>3700</v>
+        <v>3884</v>
       </c>
       <c r="N555" t="s">
-        <v>1698</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>3701</v>
+        <v>3886</v>
       </c>
       <c r="D556" t="s">
-        <v>2577</v>
+        <v>3887</v>
       </c>
       <c r="E556"/>
       <c r="F556"/>
       <c r="G556"/>
       <c r="H556" t="s">
-        <v>105</v>
+        <v>3888</v>
       </c>
       <c r="I556" t="s">
-        <v>3702</v>
-[...3 lines deleted...]
-      </c>
+        <v>3889</v>
+      </c>
+      <c r="J556"/>
       <c r="K556" t="s">
-        <v>3703</v>
+        <v>3890</v>
       </c>
       <c r="L556" t="s">
-        <v>109</v>
+        <v>3891</v>
       </c>
       <c r="M556" t="s">
-        <v>3704</v>
+        <v>3892</v>
       </c>
       <c r="N556" t="s">
-        <v>3705</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>3701</v>
+        <v>3894</v>
       </c>
       <c r="D557" t="s">
-        <v>3706</v>
+        <v>3895</v>
       </c>
       <c r="E557"/>
       <c r="F557"/>
       <c r="G557"/>
       <c r="H557" t="s">
-        <v>3707</v>
+        <v>3896</v>
       </c>
       <c r="I557" t="s">
-        <v>3708</v>
-[...3 lines deleted...]
-      </c>
+        <v>3897</v>
+      </c>
+      <c r="J557"/>
       <c r="K557" t="s">
-        <v>3709</v>
+        <v>3898</v>
       </c>
       <c r="L557" t="s">
-        <v>109</v>
+        <v>3899</v>
       </c>
       <c r="M557" t="s">
-        <v>3710</v>
+        <v>3900</v>
       </c>
       <c r="N557" t="s">
-        <v>3705</v>
+        <v>3901</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>3711</v>
+        <v>3902</v>
       </c>
       <c r="D558" t="s">
-        <v>3712</v>
-[...3 lines deleted...]
-      <c r="G558"/>
+        <v>3903</v>
+      </c>
+      <c r="E558" t="s">
+        <v>3904</v>
+      </c>
+      <c r="F558" t="s">
+        <v>3905</v>
+      </c>
+      <c r="G558" t="s">
+        <v>3906</v>
+      </c>
       <c r="H558" t="s">
-        <v>3713</v>
+        <v>3907</v>
       </c>
       <c r="I558" t="s">
-        <v>3714</v>
-[...3 lines deleted...]
-      </c>
+        <v>3908</v>
+      </c>
+      <c r="J558"/>
       <c r="K558" t="s">
-        <v>3715</v>
+        <v>3909</v>
       </c>
       <c r="L558" t="s">
-        <v>44</v>
+        <v>3910</v>
       </c>
       <c r="M558" t="s">
-        <v>3716</v>
+        <v>3911</v>
       </c>
       <c r="N558" t="s">
-        <v>3717</v>
+        <v>3912</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>3718</v>
+        <v>3913</v>
       </c>
       <c r="D559" t="s">
-        <v>3719</v>
-[...3 lines deleted...]
-      <c r="G559"/>
+        <v>3914</v>
+      </c>
+      <c r="E559" t="s">
+        <v>3915</v>
+      </c>
+      <c r="F559" t="s">
+        <v>3916</v>
+      </c>
+      <c r="G559" t="s">
+        <v>3917</v>
+      </c>
       <c r="H559" t="s">
-        <v>3720</v>
+        <v>3918</v>
       </c>
       <c r="I559" t="s">
-        <v>3721</v>
-[...3 lines deleted...]
-      </c>
+        <v>3919</v>
+      </c>
+      <c r="J559"/>
       <c r="K559" t="s">
-        <v>3722</v>
+        <v>3920</v>
       </c>
       <c r="L559" t="s">
-        <v>44</v>
+        <v>3921</v>
       </c>
       <c r="M559" t="s">
-        <v>3723</v>
+        <v>3922</v>
       </c>
       <c r="N559" t="s">
-        <v>3724</v>
+        <v>3923</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>3725</v>
+        <v>3924</v>
       </c>
       <c r="D560" t="s">
-        <v>3726</v>
-[...3 lines deleted...]
-      <c r="G560"/>
+        <v>3925</v>
+      </c>
+      <c r="E560" t="s">
+        <v>3926</v>
+      </c>
+      <c r="F560" t="s">
+        <v>3927</v>
+      </c>
+      <c r="G560" t="s">
+        <v>3928</v>
+      </c>
       <c r="H560" t="s">
-        <v>3727</v>
+        <v>3929</v>
       </c>
       <c r="I560" t="s">
-        <v>3728</v>
-[...3 lines deleted...]
-      </c>
+        <v>3930</v>
+      </c>
+      <c r="J560"/>
       <c r="K560" t="s">
-        <v>3729</v>
+        <v>3931</v>
       </c>
       <c r="L560" t="s">
-        <v>44</v>
+        <v>3932</v>
       </c>
       <c r="M560" t="s">
-        <v>3730</v>
+        <v>3933</v>
       </c>
       <c r="N560" t="s">
-        <v>3731</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>3732</v>
+        <v>3935</v>
       </c>
       <c r="D561" t="s">
-        <v>3733</v>
-[...3 lines deleted...]
-      <c r="G561"/>
+        <v>3936</v>
+      </c>
+      <c r="E561" t="s">
+        <v>3937</v>
+      </c>
+      <c r="F561" t="s">
+        <v>3938</v>
+      </c>
+      <c r="G561" t="s">
+        <v>3939</v>
+      </c>
       <c r="H561" t="s">
-        <v>3734</v>
+        <v>3940</v>
       </c>
       <c r="I561" t="s">
-        <v>3735</v>
-[...3 lines deleted...]
-      </c>
+        <v>3941</v>
+      </c>
+      <c r="J561"/>
       <c r="K561" t="s">
-        <v>3736</v>
+        <v>3942</v>
       </c>
       <c r="L561" t="s">
-        <v>44</v>
+        <v>3943</v>
       </c>
       <c r="M561" t="s">
-        <v>3737</v>
+        <v>3944</v>
       </c>
       <c r="N561" t="s">
-        <v>3738</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>3739</v>
+        <v>3946</v>
       </c>
       <c r="D562" t="s">
-        <v>3740</v>
-[...3 lines deleted...]
-      <c r="G562"/>
+        <v>3947</v>
+      </c>
+      <c r="E562" t="s">
+        <v>3948</v>
+      </c>
+      <c r="F562" t="s">
+        <v>3949</v>
+      </c>
+      <c r="G562" t="s">
+        <v>3950</v>
+      </c>
       <c r="H562" t="s">
-        <v>3741</v>
+        <v>3951</v>
       </c>
       <c r="I562" t="s">
-        <v>3742</v>
-[...3 lines deleted...]
-      </c>
+        <v>3952</v>
+      </c>
+      <c r="J562"/>
       <c r="K562" t="s">
-        <v>3743</v>
+        <v>3953</v>
       </c>
       <c r="L562" t="s">
-        <v>44</v>
+        <v>3954</v>
       </c>
       <c r="M562" t="s">
-        <v>3744</v>
+        <v>3955</v>
       </c>
       <c r="N562" t="s">
-        <v>3745</v>
+        <v>3956</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>3739</v>
+        <v>3957</v>
       </c>
       <c r="D563" t="s">
-        <v>3740</v>
-[...3 lines deleted...]
-      <c r="G563"/>
+        <v>3958</v>
+      </c>
+      <c r="E563" t="s">
+        <v>3959</v>
+      </c>
+      <c r="F563" t="s">
+        <v>3960</v>
+      </c>
+      <c r="G563" t="s">
+        <v>3961</v>
+      </c>
       <c r="H563" t="s">
-        <v>3746</v>
+        <v>3962</v>
       </c>
       <c r="I563" t="s">
-        <v>3747</v>
-[...3 lines deleted...]
-      </c>
+        <v>3963</v>
+      </c>
+      <c r="J563"/>
       <c r="K563" t="s">
-        <v>3748</v>
+        <v>3964</v>
       </c>
       <c r="L563" t="s">
-        <v>44</v>
+        <v>3965</v>
       </c>
       <c r="M563" t="s">
-        <v>3749</v>
+        <v>3966</v>
       </c>
       <c r="N563" t="s">
-        <v>3745</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>3739</v>
+        <v>3968</v>
       </c>
       <c r="D564" t="s">
-        <v>3740</v>
-[...3 lines deleted...]
-      <c r="G564"/>
+        <v>3969</v>
+      </c>
+      <c r="E564" t="s">
+        <v>3970</v>
+      </c>
+      <c r="F564" t="s">
+        <v>3971</v>
+      </c>
+      <c r="G564" t="s">
+        <v>3972</v>
+      </c>
       <c r="H564" t="s">
-        <v>3750</v>
+        <v>3973</v>
       </c>
       <c r="I564" t="s">
-        <v>3751</v>
-[...3 lines deleted...]
-      </c>
+        <v>3974</v>
+      </c>
+      <c r="J564"/>
       <c r="K564" t="s">
-        <v>3752</v>
+        <v>3975</v>
       </c>
       <c r="L564" t="s">
-        <v>44</v>
+        <v>3976</v>
       </c>
       <c r="M564" t="s">
-        <v>3753</v>
+        <v>3977</v>
       </c>
       <c r="N564" t="s">
-        <v>3745</v>
+        <v>3978</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>3120</v>
+        <v>3979</v>
       </c>
       <c r="D565" t="s">
-        <v>3121</v>
-[...3 lines deleted...]
-      <c r="G565"/>
+        <v>3980</v>
+      </c>
+      <c r="E565" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F565" t="s">
+        <v>3982</v>
+      </c>
+      <c r="G565" t="s">
+        <v>3983</v>
+      </c>
       <c r="H565" t="s">
-        <v>3754</v>
+        <v>3984</v>
       </c>
       <c r="I565" t="s">
-        <v>3755</v>
-[...3 lines deleted...]
-      </c>
+        <v>3985</v>
+      </c>
+      <c r="J565"/>
       <c r="K565" t="s">
-        <v>3756</v>
+        <v>3986</v>
       </c>
       <c r="L565" t="s">
-        <v>44</v>
+        <v>3987</v>
       </c>
       <c r="M565" t="s">
-        <v>3757</v>
+        <v>3988</v>
       </c>
       <c r="N565" t="s">
-        <v>3126</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>3758</v>
+        <v>3990</v>
       </c>
       <c r="D566" t="s">
-        <v>3759</v>
-[...3 lines deleted...]
-      <c r="G566"/>
+        <v>3991</v>
+      </c>
+      <c r="E566" t="s">
+        <v>3992</v>
+      </c>
+      <c r="F566" t="s">
+        <v>3993</v>
+      </c>
+      <c r="G566" t="s">
+        <v>3994</v>
+      </c>
       <c r="H566" t="s">
-        <v>3760</v>
+        <v>3995</v>
       </c>
       <c r="I566" t="s">
-        <v>3761</v>
-[...3 lines deleted...]
-      </c>
+        <v>3996</v>
+      </c>
+      <c r="J566"/>
       <c r="K566" t="s">
-        <v>3762</v>
+        <v>3997</v>
       </c>
       <c r="L566" t="s">
-        <v>44</v>
+        <v>3998</v>
       </c>
       <c r="M566" t="s">
-        <v>3763</v>
+        <v>3999</v>
       </c>
       <c r="N566" t="s">
-        <v>3764</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>3765</v>
+        <v>4001</v>
       </c>
       <c r="D567" t="s">
-        <v>3766</v>
-[...3 lines deleted...]
-      <c r="G567"/>
+        <v>4002</v>
+      </c>
+      <c r="E567" t="s">
+        <v>4003</v>
+      </c>
+      <c r="F567" t="s">
+        <v>4004</v>
+      </c>
+      <c r="G567" t="s">
+        <v>4005</v>
+      </c>
       <c r="H567" t="s">
-        <v>3767</v>
+        <v>4006</v>
       </c>
       <c r="I567" t="s">
-        <v>3768</v>
-[...3 lines deleted...]
-      </c>
+        <v>4007</v>
+      </c>
+      <c r="J567"/>
       <c r="K567" t="s">
-        <v>3769</v>
+        <v>4008</v>
       </c>
       <c r="L567" t="s">
-        <v>44</v>
+        <v>4009</v>
       </c>
       <c r="M567" t="s">
-        <v>3770</v>
+        <v>4010</v>
       </c>
       <c r="N567" t="s">
-        <v>3771</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>3772</v>
+        <v>4012</v>
       </c>
       <c r="D568" t="s">
-        <v>3773</v>
-[...3 lines deleted...]
-      <c r="G568"/>
+        <v>4013</v>
+      </c>
+      <c r="E568" t="s">
+        <v>4014</v>
+      </c>
+      <c r="F568" t="s">
+        <v>4015</v>
+      </c>
+      <c r="G568" t="s">
+        <v>4016</v>
+      </c>
       <c r="H568" t="s">
-        <v>3774</v>
+        <v>4017</v>
       </c>
       <c r="I568" t="s">
-        <v>3775</v>
-[...3 lines deleted...]
-      </c>
+        <v>4018</v>
+      </c>
+      <c r="J568"/>
       <c r="K568" t="s">
-        <v>3776</v>
+        <v>4019</v>
       </c>
       <c r="L568" t="s">
-        <v>44</v>
+        <v>4020</v>
       </c>
       <c r="M568" t="s">
-        <v>3777</v>
+        <v>4021</v>
       </c>
       <c r="N568" t="s">
-        <v>3778</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>3779</v>
+        <v>4023</v>
       </c>
       <c r="D569" t="s">
-        <v>3780</v>
-[...3 lines deleted...]
-      <c r="G569"/>
+        <v>4024</v>
+      </c>
+      <c r="E569" t="s">
+        <v>4025</v>
+      </c>
+      <c r="F569" t="s">
+        <v>4026</v>
+      </c>
+      <c r="G569" t="s">
+        <v>4027</v>
+      </c>
       <c r="H569" t="s">
-        <v>3781</v>
+        <v>4028</v>
       </c>
       <c r="I569" t="s">
-        <v>3782</v>
-[...3 lines deleted...]
-      </c>
+        <v>4029</v>
+      </c>
+      <c r="J569"/>
       <c r="K569" t="s">
-        <v>3783</v>
+        <v>4030</v>
       </c>
       <c r="L569" t="s">
-        <v>44</v>
+        <v>4031</v>
       </c>
       <c r="M569" t="s">
-        <v>3784</v>
+        <v>4032</v>
       </c>
       <c r="N569" t="s">
-        <v>3785</v>
+        <v>4033</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>2631</v>
+        <v>4034</v>
       </c>
       <c r="D570" t="s">
-        <v>2632</v>
-[...3 lines deleted...]
-      <c r="G570"/>
+        <v>4035</v>
+      </c>
+      <c r="E570" t="s">
+        <v>4036</v>
+      </c>
+      <c r="F570" t="s">
+        <v>4037</v>
+      </c>
+      <c r="G570" t="s">
+        <v>4038</v>
+      </c>
       <c r="H570" t="s">
-        <v>3786</v>
+        <v>4039</v>
       </c>
       <c r="I570" t="s">
-        <v>3787</v>
-[...3 lines deleted...]
-      </c>
+        <v>4040</v>
+      </c>
+      <c r="J570"/>
       <c r="K570" t="s">
-        <v>3788</v>
+        <v>4041</v>
       </c>
       <c r="L570" t="s">
-        <v>44</v>
+        <v>4042</v>
       </c>
       <c r="M570" t="s">
-        <v>3789</v>
+        <v>4043</v>
       </c>
       <c r="N570" t="s">
-        <v>2638</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>3790</v>
+        <v>4045</v>
       </c>
       <c r="D571" t="s">
-        <v>3791</v>
-[...3 lines deleted...]
-      <c r="G571"/>
+        <v>4046</v>
+      </c>
+      <c r="E571" t="s">
+        <v>4047</v>
+      </c>
+      <c r="F571" t="s">
+        <v>4048</v>
+      </c>
+      <c r="G571" t="s">
+        <v>4049</v>
+      </c>
       <c r="H571" t="s">
-        <v>3792</v>
+        <v>4050</v>
       </c>
       <c r="I571" t="s">
-        <v>3793</v>
-[...3 lines deleted...]
-      </c>
+        <v>4051</v>
+      </c>
+      <c r="J571"/>
       <c r="K571" t="s">
-        <v>3794</v>
+        <v>4052</v>
       </c>
       <c r="L571" t="s">
-        <v>3795</v>
+        <v>4053</v>
       </c>
       <c r="M571" t="s">
-        <v>3796</v>
+        <v>4054</v>
       </c>
       <c r="N571" t="s">
-        <v>3797</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>3798</v>
+        <v>4056</v>
       </c>
       <c r="D572" t="s">
-        <v>3799</v>
-[...3 lines deleted...]
-      <c r="G572"/>
+        <v>4057</v>
+      </c>
+      <c r="E572" t="s">
+        <v>4058</v>
+      </c>
+      <c r="F572" t="s">
+        <v>4059</v>
+      </c>
+      <c r="G572" t="s">
+        <v>4060</v>
+      </c>
       <c r="H572" t="s">
-        <v>3800</v>
+        <v>4061</v>
       </c>
       <c r="I572" t="s">
-        <v>3801</v>
-[...3 lines deleted...]
-      </c>
+        <v>4062</v>
+      </c>
+      <c r="J572"/>
       <c r="K572" t="s">
-        <v>3802</v>
+        <v>4063</v>
       </c>
       <c r="L572" t="s">
-        <v>44</v>
+        <v>4064</v>
       </c>
       <c r="M572" t="s">
-        <v>3803</v>
+        <v>4065</v>
       </c>
       <c r="N572" t="s">
-        <v>3804</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>3805</v>
+        <v>4067</v>
       </c>
       <c r="D573" t="s">
-        <v>3806</v>
-[...3 lines deleted...]
-      <c r="G573"/>
+        <v>4068</v>
+      </c>
+      <c r="E573" t="s">
+        <v>4069</v>
+      </c>
+      <c r="F573" t="s">
+        <v>4070</v>
+      </c>
+      <c r="G573" t="s">
+        <v>4071</v>
+      </c>
       <c r="H573" t="s">
-        <v>3807</v>
+        <v>4072</v>
       </c>
       <c r="I573" t="s">
-        <v>3808</v>
-[...3 lines deleted...]
-      </c>
+        <v>4073</v>
+      </c>
+      <c r="J573"/>
       <c r="K573" t="s">
-        <v>3809</v>
+        <v>4074</v>
       </c>
       <c r="L573" t="s">
-        <v>44</v>
+        <v>4075</v>
       </c>
       <c r="M573" t="s">
-        <v>3810</v>
+        <v>4076</v>
       </c>
       <c r="N573" t="s">
-        <v>3811</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>3812</v>
+        <v>4078</v>
       </c>
       <c r="D574" t="s">
-        <v>3813</v>
-[...3 lines deleted...]
-      <c r="G574"/>
+        <v>4079</v>
+      </c>
+      <c r="E574" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F574" t="s">
+        <v>4081</v>
+      </c>
+      <c r="G574" t="s">
+        <v>4082</v>
+      </c>
       <c r="H574" t="s">
-        <v>3814</v>
+        <v>4083</v>
       </c>
       <c r="I574" t="s">
-        <v>3815</v>
-[...3 lines deleted...]
-      </c>
+        <v>4084</v>
+      </c>
+      <c r="J574"/>
       <c r="K574" t="s">
-        <v>3816</v>
+        <v>4085</v>
       </c>
       <c r="L574" t="s">
-        <v>44</v>
+        <v>4086</v>
       </c>
       <c r="M574" t="s">
-        <v>3817</v>
+        <v>4087</v>
       </c>
       <c r="N574" t="s">
-        <v>3818</v>
+        <v>4088</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>3819</v>
+        <v>4089</v>
       </c>
       <c r="D575" t="s">
-        <v>3820</v>
-[...3 lines deleted...]
-      <c r="G575"/>
+        <v>4090</v>
+      </c>
+      <c r="E575" t="s">
+        <v>4091</v>
+      </c>
+      <c r="F575" t="s">
+        <v>4092</v>
+      </c>
+      <c r="G575" t="s">
+        <v>4093</v>
+      </c>
       <c r="H575" t="s">
-        <v>3821</v>
+        <v>4094</v>
       </c>
       <c r="I575" t="s">
-        <v>3822</v>
-[...3 lines deleted...]
-      </c>
+        <v>4095</v>
+      </c>
+      <c r="J575"/>
       <c r="K575" t="s">
-        <v>3823</v>
+        <v>4096</v>
       </c>
       <c r="L575" t="s">
-        <v>44</v>
+        <v>4097</v>
       </c>
       <c r="M575" t="s">
-        <v>3824</v>
+        <v>4098</v>
       </c>
       <c r="N575" t="s">
-        <v>3825</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>3826</v>
+        <v>4100</v>
       </c>
       <c r="D576" t="s">
-        <v>3827</v>
-[...3 lines deleted...]
-      <c r="G576"/>
+        <v>4101</v>
+      </c>
+      <c r="E576" t="s">
+        <v>4102</v>
+      </c>
+      <c r="F576" t="s">
+        <v>4103</v>
+      </c>
+      <c r="G576" t="s">
+        <v>4104</v>
+      </c>
       <c r="H576" t="s">
-        <v>3828</v>
+        <v>4105</v>
       </c>
       <c r="I576" t="s">
-        <v>3829</v>
-[...3 lines deleted...]
-      </c>
+        <v>4106</v>
+      </c>
+      <c r="J576"/>
       <c r="K576" t="s">
-        <v>3830</v>
+        <v>4107</v>
       </c>
       <c r="L576" t="s">
-        <v>44</v>
+        <v>4108</v>
       </c>
       <c r="M576" t="s">
-        <v>3831</v>
+        <v>4109</v>
       </c>
       <c r="N576" t="s">
-        <v>3832</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>3833</v>
+        <v>4111</v>
       </c>
       <c r="D577" t="s">
-        <v>3834</v>
-[...3 lines deleted...]
-      <c r="G577"/>
+        <v>4112</v>
+      </c>
+      <c r="E577" t="s">
+        <v>4113</v>
+      </c>
+      <c r="F577" t="s">
+        <v>4114</v>
+      </c>
+      <c r="G577" t="s">
+        <v>4115</v>
+      </c>
       <c r="H577" t="s">
-        <v>906</v>
+        <v>4116</v>
       </c>
       <c r="I577" t="s">
-        <v>3835</v>
-[...3 lines deleted...]
-      </c>
+        <v>4117</v>
+      </c>
+      <c r="J577"/>
       <c r="K577" t="s">
-        <v>3836</v>
+        <v>4118</v>
       </c>
       <c r="L577" t="s">
-        <v>44</v>
+        <v>4119</v>
       </c>
       <c r="M577" t="s">
-        <v>3837</v>
+        <v>4120</v>
       </c>
       <c r="N577" t="s">
-        <v>3838</v>
+        <v>4121</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>3839</v>
+        <v>4122</v>
       </c>
       <c r="D578" t="s">
-        <v>3840</v>
-[...3 lines deleted...]
-      <c r="G578"/>
+        <v>4123</v>
+      </c>
+      <c r="E578" t="s">
+        <v>4124</v>
+      </c>
+      <c r="F578" t="s">
+        <v>4125</v>
+      </c>
+      <c r="G578" t="s">
+        <v>4126</v>
+      </c>
       <c r="H578" t="s">
-        <v>3841</v>
+        <v>4127</v>
       </c>
       <c r="I578" t="s">
-        <v>3842</v>
-[...3 lines deleted...]
-      </c>
+        <v>4128</v>
+      </c>
+      <c r="J578"/>
       <c r="K578" t="s">
-        <v>3843</v>
+        <v>4129</v>
       </c>
       <c r="L578" t="s">
-        <v>44</v>
+        <v>4130</v>
       </c>
       <c r="M578" t="s">
-        <v>3844</v>
+        <v>4131</v>
       </c>
       <c r="N578" t="s">
-        <v>3845</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>3846</v>
+        <v>4133</v>
       </c>
       <c r="D579" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      <c r="G579"/>
+        <v>4134</v>
+      </c>
+      <c r="E579" t="s">
+        <v>4135</v>
+      </c>
+      <c r="F579" t="s">
+        <v>4136</v>
+      </c>
+      <c r="G579" t="s">
+        <v>4137</v>
+      </c>
       <c r="H579" t="s">
-        <v>105</v>
+        <v>4138</v>
       </c>
       <c r="I579" t="s">
-        <v>3847</v>
-[...3 lines deleted...]
-      </c>
+        <v>4139</v>
+      </c>
+      <c r="J579"/>
       <c r="K579" t="s">
-        <v>3848</v>
+        <v>4140</v>
       </c>
       <c r="L579" t="s">
-        <v>109</v>
+        <v>4141</v>
       </c>
       <c r="M579" t="s">
-        <v>3849</v>
+        <v>4142</v>
       </c>
       <c r="N579" t="s">
-        <v>3850</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>3846</v>
+        <v>4144</v>
       </c>
       <c r="D580" t="s">
-        <v>3851</v>
-[...3 lines deleted...]
-      <c r="G580"/>
+        <v>4145</v>
+      </c>
+      <c r="E580" t="s">
+        <v>4146</v>
+      </c>
+      <c r="F580" t="s">
+        <v>4147</v>
+      </c>
+      <c r="G580" t="s">
+        <v>4148</v>
+      </c>
       <c r="H580" t="s">
-        <v>3852</v>
+        <v>4149</v>
       </c>
       <c r="I580" t="s">
-        <v>3853</v>
-[...3 lines deleted...]
-      </c>
+        <v>4150</v>
+      </c>
+      <c r="J580"/>
       <c r="K580" t="s">
-        <v>3854</v>
+        <v>4151</v>
       </c>
       <c r="L580" t="s">
-        <v>109</v>
+        <v>4152</v>
       </c>
       <c r="M580" t="s">
-        <v>3855</v>
+        <v>4153</v>
       </c>
       <c r="N580" t="s">
-        <v>3850</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>3856</v>
+        <v>4155</v>
       </c>
       <c r="D581" t="s">
-        <v>3857</v>
-[...3 lines deleted...]
-      <c r="G581"/>
+        <v>4156</v>
+      </c>
+      <c r="E581" t="s">
+        <v>4157</v>
+      </c>
+      <c r="F581" t="s">
+        <v>4158</v>
+      </c>
+      <c r="G581" t="s">
+        <v>4159</v>
+      </c>
       <c r="H581" t="s">
-        <v>3858</v>
+        <v>4160</v>
       </c>
       <c r="I581" t="s">
-        <v>3859</v>
-[...3 lines deleted...]
-      </c>
+        <v>4161</v>
+      </c>
+      <c r="J581"/>
       <c r="K581" t="s">
-        <v>3860</v>
+        <v>4162</v>
       </c>
       <c r="L581" t="s">
-        <v>44</v>
+        <v>4163</v>
       </c>
       <c r="M581" t="s">
-        <v>3861</v>
+        <v>4164</v>
       </c>
       <c r="N581" t="s">
-        <v>3862</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>3863</v>
+        <v>4166</v>
       </c>
       <c r="D582" t="s">
-        <v>3864</v>
-[...3 lines deleted...]
-      <c r="G582"/>
+        <v>4167</v>
+      </c>
+      <c r="E582" t="s">
+        <v>4168</v>
+      </c>
+      <c r="F582" t="s">
+        <v>4169</v>
+      </c>
+      <c r="G582" t="s">
+        <v>4170</v>
+      </c>
       <c r="H582" t="s">
-        <v>3865</v>
+        <v>4171</v>
       </c>
       <c r="I582" t="s">
-        <v>3866</v>
-[...3 lines deleted...]
-      </c>
+        <v>4172</v>
+      </c>
+      <c r="J582"/>
       <c r="K582" t="s">
-        <v>3867</v>
+        <v>4173</v>
       </c>
       <c r="L582" t="s">
-        <v>44</v>
+        <v>4174</v>
       </c>
       <c r="M582" t="s">
-        <v>3868</v>
+        <v>4175</v>
       </c>
       <c r="N582" t="s">
-        <v>3869</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>3870</v>
+        <v>4177</v>
       </c>
       <c r="D583" t="s">
-        <v>3871</v>
-[...3 lines deleted...]
-      <c r="G583"/>
+        <v>4178</v>
+      </c>
+      <c r="E583" t="s">
+        <v>4179</v>
+      </c>
+      <c r="F583" t="s">
+        <v>4180</v>
+      </c>
+      <c r="G583" t="s">
+        <v>4181</v>
+      </c>
       <c r="H583" t="s">
-        <v>3872</v>
+        <v>4182</v>
       </c>
       <c r="I583" t="s">
-        <v>3873</v>
-[...3 lines deleted...]
-      </c>
+        <v>4183</v>
+      </c>
+      <c r="J583"/>
       <c r="K583" t="s">
-        <v>3874</v>
+        <v>4184</v>
       </c>
       <c r="L583" t="s">
-        <v>44</v>
+        <v>4185</v>
       </c>
       <c r="M583" t="s">
-        <v>3875</v>
+        <v>4186</v>
       </c>
       <c r="N583" t="s">
-        <v>3876</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>3877</v>
+        <v>4188</v>
       </c>
       <c r="D584" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      <c r="G584"/>
+        <v>4189</v>
+      </c>
+      <c r="E584" t="s">
+        <v>4190</v>
+      </c>
+      <c r="F584" t="s">
+        <v>4191</v>
+      </c>
+      <c r="G584" t="s">
+        <v>4192</v>
+      </c>
       <c r="H584" t="s">
-        <v>105</v>
+        <v>4193</v>
       </c>
       <c r="I584" t="s">
-        <v>3878</v>
-[...3 lines deleted...]
-      </c>
+        <v>4194</v>
+      </c>
+      <c r="J584"/>
       <c r="K584" t="s">
-        <v>3879</v>
+        <v>4195</v>
       </c>
       <c r="L584" t="s">
-        <v>109</v>
+        <v>4196</v>
       </c>
       <c r="M584" t="s">
-        <v>3880</v>
+        <v>4197</v>
       </c>
       <c r="N584" t="s">
-        <v>3881</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>3877</v>
+        <v>4199</v>
       </c>
       <c r="D585" t="s">
-        <v>3882</v>
-[...3 lines deleted...]
-      <c r="G585"/>
+        <v>4200</v>
+      </c>
+      <c r="E585" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F585" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G585" t="s">
+        <v>4203</v>
+      </c>
       <c r="H585" t="s">
-        <v>3883</v>
+        <v>4204</v>
       </c>
       <c r="I585" t="s">
-        <v>3884</v>
-[...3 lines deleted...]
-      </c>
+        <v>4205</v>
+      </c>
+      <c r="J585"/>
       <c r="K585" t="s">
-        <v>3885</v>
+        <v>4206</v>
       </c>
       <c r="L585" t="s">
-        <v>109</v>
+        <v>4207</v>
       </c>
       <c r="M585" t="s">
-        <v>3886</v>
+        <v>4208</v>
       </c>
       <c r="N585" t="s">
-        <v>3881</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>3887</v>
+        <v>4210</v>
       </c>
       <c r="D586" t="s">
-        <v>3888</v>
-[...3 lines deleted...]
-      <c r="G586"/>
+        <v>4211</v>
+      </c>
+      <c r="E586" t="s">
+        <v>4212</v>
+      </c>
+      <c r="F586" t="s">
+        <v>4213</v>
+      </c>
+      <c r="G586" t="s">
+        <v>4214</v>
+      </c>
       <c r="H586" t="s">
-        <v>3889</v>
+        <v>4215</v>
       </c>
       <c r="I586" t="s">
-        <v>3890</v>
-[...3 lines deleted...]
-      </c>
+        <v>4216</v>
+      </c>
+      <c r="J586"/>
       <c r="K586" t="s">
-        <v>3891</v>
+        <v>4217</v>
       </c>
       <c r="L586" t="s">
-        <v>44</v>
+        <v>4218</v>
       </c>
       <c r="M586" t="s">
-        <v>3892</v>
+        <v>4219</v>
       </c>
       <c r="N586" t="s">
-        <v>3893</v>
+        <v>4220</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>3894</v>
+        <v>4221</v>
       </c>
       <c r="D587" t="s">
-        <v>3895</v>
-[...3 lines deleted...]
-      <c r="G587"/>
+        <v>4222</v>
+      </c>
+      <c r="E587" t="s">
+        <v>4223</v>
+      </c>
+      <c r="F587" t="s">
+        <v>4224</v>
+      </c>
+      <c r="G587" t="s">
+        <v>4225</v>
+      </c>
       <c r="H587" t="s">
-        <v>3896</v>
+        <v>4226</v>
       </c>
       <c r="I587" t="s">
-        <v>3897</v>
-[...3 lines deleted...]
-      </c>
+        <v>4227</v>
+      </c>
+      <c r="J587"/>
       <c r="K587" t="s">
-        <v>3898</v>
+        <v>4228</v>
       </c>
       <c r="L587" t="s">
-        <v>44</v>
+        <v>4229</v>
       </c>
       <c r="M587" t="s">
-        <v>3899</v>
+        <v>4230</v>
       </c>
       <c r="N587" t="s">
-        <v>3900</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>3901</v>
+        <v>4232</v>
       </c>
       <c r="D588" t="s">
-        <v>3902</v>
-[...3 lines deleted...]
-      <c r="G588"/>
+        <v>4233</v>
+      </c>
+      <c r="E588" t="s">
+        <v>4234</v>
+      </c>
+      <c r="F588" t="s">
+        <v>4235</v>
+      </c>
+      <c r="G588" t="s">
+        <v>4236</v>
+      </c>
       <c r="H588" t="s">
-        <v>3903</v>
+        <v>4237</v>
       </c>
       <c r="I588" t="s">
-        <v>3904</v>
-[...3 lines deleted...]
-      </c>
+        <v>4238</v>
+      </c>
+      <c r="J588"/>
       <c r="K588" t="s">
-        <v>3905</v>
+        <v>4239</v>
       </c>
       <c r="L588" t="s">
-        <v>44</v>
+        <v>4240</v>
       </c>
       <c r="M588" t="s">
-        <v>3906</v>
+        <v>4241</v>
       </c>
       <c r="N588" t="s">
-        <v>3907</v>
+        <v>4242</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>3908</v>
+        <v>4199</v>
       </c>
       <c r="D589" t="s">
-        <v>3909</v>
-[...3 lines deleted...]
-      <c r="G589"/>
+        <v>4200</v>
+      </c>
+      <c r="E589" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F589" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G589" t="s">
+        <v>4203</v>
+      </c>
       <c r="H589" t="s">
-        <v>3910</v>
+        <v>4204</v>
       </c>
       <c r="I589" t="s">
-        <v>3911</v>
-[...3 lines deleted...]
-      </c>
+        <v>4243</v>
+      </c>
+      <c r="J589"/>
       <c r="K589" t="s">
-        <v>3912</v>
+        <v>4244</v>
       </c>
       <c r="L589" t="s">
-        <v>44</v>
+        <v>4245</v>
       </c>
       <c r="M589" t="s">
-        <v>3913</v>
+        <v>4246</v>
       </c>
       <c r="N589" t="s">
-        <v>3914</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>3915</v>
+        <v>4247</v>
       </c>
       <c r="D590" t="s">
-        <v>3916</v>
-[...3 lines deleted...]
-      <c r="G590"/>
+        <v>4248</v>
+      </c>
+      <c r="E590" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F590" t="s">
+        <v>4250</v>
+      </c>
+      <c r="G590" t="s">
+        <v>4251</v>
+      </c>
       <c r="H590" t="s">
-        <v>3917</v>
+        <v>4252</v>
       </c>
       <c r="I590" t="s">
-        <v>3918</v>
-[...3 lines deleted...]
-      </c>
+        <v>4253</v>
+      </c>
+      <c r="J590"/>
       <c r="K590" t="s">
-        <v>3919</v>
+        <v>4254</v>
       </c>
       <c r="L590" t="s">
-        <v>44</v>
+        <v>4255</v>
       </c>
       <c r="M590" t="s">
-        <v>3920</v>
+        <v>4256</v>
       </c>
       <c r="N590" t="s">
-        <v>3921</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>3922</v>
+        <v>4258</v>
       </c>
       <c r="D591" t="s">
-        <v>3923</v>
-[...3 lines deleted...]
-      <c r="G591"/>
+        <v>4259</v>
+      </c>
+      <c r="E591" t="s">
+        <v>4260</v>
+      </c>
+      <c r="F591" t="s">
+        <v>4261</v>
+      </c>
+      <c r="G591" t="s">
+        <v>4262</v>
+      </c>
       <c r="H591" t="s">
-        <v>3924</v>
+        <v>4263</v>
       </c>
       <c r="I591" t="s">
-        <v>3925</v>
-[...3 lines deleted...]
-      </c>
+        <v>4264</v>
+      </c>
+      <c r="J591"/>
       <c r="K591" t="s">
-        <v>3926</v>
+        <v>4265</v>
       </c>
       <c r="L591" t="s">
-        <v>109</v>
+        <v>4266</v>
       </c>
       <c r="M591" t="s">
-        <v>3927</v>
+        <v>4267</v>
       </c>
       <c r="N591" t="s">
-        <v>3928</v>
+        <v>4268</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>3922</v>
+        <v>4269</v>
       </c>
       <c r="D592" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      <c r="G592"/>
+        <v>4270</v>
+      </c>
+      <c r="E592" t="s">
+        <v>4271</v>
+      </c>
+      <c r="F592" t="s">
+        <v>4272</v>
+      </c>
+      <c r="G592" t="s">
+        <v>4273</v>
+      </c>
       <c r="H592" t="s">
-        <v>105</v>
+        <v>4274</v>
       </c>
       <c r="I592" t="s">
-        <v>3929</v>
-[...3 lines deleted...]
-      </c>
+        <v>4275</v>
+      </c>
+      <c r="J592"/>
       <c r="K592" t="s">
-        <v>3930</v>
+        <v>4276</v>
       </c>
       <c r="L592" t="s">
-        <v>109</v>
+        <v>4277</v>
       </c>
       <c r="M592" t="s">
-        <v>3931</v>
+        <v>4278</v>
       </c>
       <c r="N592" t="s">
-        <v>3928</v>
+        <v>4279</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>3932</v>
+        <v>4280</v>
       </c>
       <c r="D593" t="s">
-        <v>3933</v>
-[...3 lines deleted...]
-      <c r="G593"/>
+        <v>4281</v>
+      </c>
+      <c r="E593" t="s">
+        <v>4282</v>
+      </c>
+      <c r="F593" t="s">
+        <v>4283</v>
+      </c>
+      <c r="G593" t="s">
+        <v>4284</v>
+      </c>
       <c r="H593" t="s">
-        <v>3934</v>
+        <v>4285</v>
       </c>
       <c r="I593" t="s">
-        <v>3935</v>
-[...3 lines deleted...]
-      </c>
+        <v>4286</v>
+      </c>
+      <c r="J593"/>
       <c r="K593" t="s">
-        <v>3936</v>
+        <v>4287</v>
       </c>
       <c r="L593" t="s">
-        <v>44</v>
+        <v>4288</v>
       </c>
       <c r="M593" t="s">
-        <v>3937</v>
+        <v>4289</v>
       </c>
       <c r="N593" t="s">
-        <v>3938</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>3939</v>
+        <v>4291</v>
       </c>
       <c r="D594" t="s">
-        <v>3940</v>
-[...3 lines deleted...]
-      <c r="G594"/>
+        <v>4292</v>
+      </c>
+      <c r="E594" t="s">
+        <v>4293</v>
+      </c>
+      <c r="F594" t="s">
+        <v>4294</v>
+      </c>
+      <c r="G594" t="s">
+        <v>4295</v>
+      </c>
       <c r="H594" t="s">
-        <v>3941</v>
+        <v>4296</v>
       </c>
       <c r="I594" t="s">
-        <v>3942</v>
-[...3 lines deleted...]
-      </c>
+        <v>4297</v>
+      </c>
+      <c r="J594"/>
       <c r="K594" t="s">
-        <v>3943</v>
+        <v>4298</v>
       </c>
       <c r="L594" t="s">
-        <v>44</v>
+        <v>4299</v>
       </c>
       <c r="M594" t="s">
-        <v>3944</v>
+        <v>4300</v>
       </c>
       <c r="N594" t="s">
-        <v>3945</v>
+        <v>4301</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>3946</v>
+        <v>4302</v>
       </c>
       <c r="D595" t="s">
-        <v>3947</v>
-[...3 lines deleted...]
-      <c r="G595"/>
+        <v>4303</v>
+      </c>
+      <c r="E595" t="s">
+        <v>4304</v>
+      </c>
+      <c r="F595" t="s">
+        <v>4305</v>
+      </c>
+      <c r="G595" t="s">
+        <v>4306</v>
+      </c>
       <c r="H595" t="s">
-        <v>3948</v>
+        <v>4307</v>
       </c>
       <c r="I595" t="s">
-        <v>3949</v>
-[...3 lines deleted...]
-      </c>
+        <v>4308</v>
+      </c>
+      <c r="J595"/>
       <c r="K595" t="s">
-        <v>3950</v>
+        <v>4309</v>
       </c>
       <c r="L595" t="s">
-        <v>44</v>
+        <v>4310</v>
       </c>
       <c r="M595" t="s">
-        <v>3951</v>
+        <v>4311</v>
       </c>
       <c r="N595" t="s">
-        <v>3952</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>3953</v>
+        <v>4313</v>
       </c>
       <c r="D596" t="s">
-        <v>3954</v>
-[...3 lines deleted...]
-      <c r="G596"/>
+        <v>4314</v>
+      </c>
+      <c r="E596" t="s">
+        <v>4315</v>
+      </c>
+      <c r="F596" t="s">
+        <v>4316</v>
+      </c>
+      <c r="G596" t="s">
+        <v>4317</v>
+      </c>
       <c r="H596" t="s">
-        <v>3955</v>
+        <v>4318</v>
       </c>
       <c r="I596" t="s">
-        <v>3956</v>
-[...3 lines deleted...]
-      </c>
+        <v>4319</v>
+      </c>
+      <c r="J596"/>
       <c r="K596" t="s">
-        <v>3957</v>
+        <v>4320</v>
       </c>
       <c r="L596" t="s">
-        <v>44</v>
+        <v>4321</v>
       </c>
       <c r="M596" t="s">
-        <v>3958</v>
+        <v>4322</v>
       </c>
       <c r="N596" t="s">
-        <v>3959</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>3960</v>
+        <v>4324</v>
       </c>
       <c r="D597" t="s">
-        <v>3961</v>
-[...3 lines deleted...]
-      <c r="G597"/>
+        <v>4325</v>
+      </c>
+      <c r="E597" t="s">
+        <v>4326</v>
+      </c>
+      <c r="F597" t="s">
+        <v>4327</v>
+      </c>
+      <c r="G597" t="s">
+        <v>4328</v>
+      </c>
       <c r="H597" t="s">
-        <v>3962</v>
+        <v>4329</v>
       </c>
       <c r="I597" t="s">
-        <v>3963</v>
-[...3 lines deleted...]
-      </c>
+        <v>4330</v>
+      </c>
+      <c r="J597"/>
       <c r="K597" t="s">
-        <v>3964</v>
+        <v>4331</v>
       </c>
       <c r="L597" t="s">
-        <v>44</v>
+        <v>4332</v>
       </c>
       <c r="M597" t="s">
-        <v>3965</v>
+        <v>4333</v>
       </c>
       <c r="N597" t="s">
-        <v>3966</v>
+        <v>4334</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>3967</v>
+        <v>4335</v>
       </c>
       <c r="D598" t="s">
-        <v>3968</v>
-[...3 lines deleted...]
-      <c r="G598"/>
+        <v>4336</v>
+      </c>
+      <c r="E598" t="s">
+        <v>4337</v>
+      </c>
+      <c r="F598" t="s">
+        <v>4338</v>
+      </c>
+      <c r="G598" t="s">
+        <v>4339</v>
+      </c>
       <c r="H598" t="s">
-        <v>3969</v>
+        <v>4340</v>
       </c>
       <c r="I598" t="s">
-        <v>3970</v>
-[...3 lines deleted...]
-      </c>
+        <v>4341</v>
+      </c>
+      <c r="J598"/>
       <c r="K598" t="s">
-        <v>3971</v>
+        <v>4342</v>
       </c>
       <c r="L598" t="s">
-        <v>44</v>
+        <v>4343</v>
       </c>
       <c r="M598" t="s">
-        <v>3972</v>
+        <v>4344</v>
       </c>
       <c r="N598" t="s">
-        <v>3973</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>3974</v>
+        <v>4346</v>
       </c>
       <c r="D599" t="s">
-        <v>3975</v>
-[...3 lines deleted...]
-      <c r="G599"/>
+        <v>4347</v>
+      </c>
+      <c r="E599" t="s">
+        <v>4348</v>
+      </c>
+      <c r="F599" t="s">
+        <v>4349</v>
+      </c>
+      <c r="G599" t="s">
+        <v>669</v>
+      </c>
       <c r="H599" t="s">
-        <v>3976</v>
+        <v>4350</v>
       </c>
       <c r="I599" t="s">
-        <v>3977</v>
-[...3 lines deleted...]
-      </c>
+        <v>4351</v>
+      </c>
+      <c r="J599"/>
       <c r="K599" t="s">
-        <v>3978</v>
+        <v>4352</v>
       </c>
       <c r="L599" t="s">
-        <v>44</v>
+        <v>4353</v>
       </c>
       <c r="M599" t="s">
-        <v>3979</v>
+        <v>4354</v>
       </c>
       <c r="N599" t="s">
-        <v>3980</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>3981</v>
+        <v>4356</v>
       </c>
       <c r="D600" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      <c r="G600"/>
+        <v>4357</v>
+      </c>
+      <c r="E600" t="s">
+        <v>4358</v>
+      </c>
+      <c r="F600" t="s">
+        <v>4359</v>
+      </c>
+      <c r="G600" t="s">
+        <v>4360</v>
+      </c>
       <c r="H600" t="s">
-        <v>105</v>
+        <v>4361</v>
       </c>
       <c r="I600" t="s">
-        <v>3982</v>
-[...3 lines deleted...]
-      </c>
+        <v>4362</v>
+      </c>
+      <c r="J600"/>
       <c r="K600" t="s">
-        <v>3983</v>
+        <v>4363</v>
       </c>
       <c r="L600" t="s">
-        <v>109</v>
+        <v>4364</v>
       </c>
       <c r="M600" t="s">
-        <v>3984</v>
+        <v>4365</v>
       </c>
       <c r="N600" t="s">
-        <v>3985</v>
+        <v>4366</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>3981</v>
+        <v>4367</v>
       </c>
       <c r="D601" t="s">
-        <v>3986</v>
-[...3 lines deleted...]
-      <c r="G601"/>
+        <v>4368</v>
+      </c>
+      <c r="E601" t="s">
+        <v>4369</v>
+      </c>
+      <c r="F601" t="s">
+        <v>4370</v>
+      </c>
+      <c r="G601" t="s">
+        <v>4371</v>
+      </c>
       <c r="H601" t="s">
-        <v>3987</v>
+        <v>4372</v>
       </c>
       <c r="I601" t="s">
-        <v>3988</v>
-[...3 lines deleted...]
-      </c>
+        <v>4373</v>
+      </c>
+      <c r="J601"/>
       <c r="K601" t="s">
-        <v>3989</v>
+        <v>4374</v>
       </c>
       <c r="L601" t="s">
-        <v>109</v>
+        <v>4375</v>
       </c>
       <c r="M601" t="s">
-        <v>3990</v>
+        <v>4376</v>
       </c>
       <c r="N601" t="s">
-        <v>3985</v>
+        <v>4377</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>3991</v>
+        <v>4378</v>
       </c>
       <c r="D602" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      <c r="G602"/>
+        <v>4379</v>
+      </c>
+      <c r="E602" t="s">
+        <v>4380</v>
+      </c>
+      <c r="F602" t="s">
+        <v>4381</v>
+      </c>
+      <c r="G602" t="s">
+        <v>4382</v>
+      </c>
       <c r="H602" t="s">
-        <v>105</v>
+        <v>4383</v>
       </c>
       <c r="I602" t="s">
-        <v>3992</v>
-[...3 lines deleted...]
-      </c>
+        <v>4384</v>
+      </c>
+      <c r="J602"/>
       <c r="K602" t="s">
-        <v>3993</v>
+        <v>4385</v>
       </c>
       <c r="L602" t="s">
-        <v>109</v>
+        <v>4386</v>
       </c>
       <c r="M602" t="s">
-        <v>3994</v>
+        <v>4387</v>
       </c>
       <c r="N602" t="s">
-        <v>3995</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>3991</v>
+        <v>4389</v>
       </c>
       <c r="D603" t="s">
-        <v>3996</v>
-[...3 lines deleted...]
-      <c r="G603"/>
+        <v>4390</v>
+      </c>
+      <c r="E603" t="s">
+        <v>4391</v>
+      </c>
+      <c r="F603" t="s">
+        <v>4136</v>
+      </c>
+      <c r="G603" t="s">
+        <v>4392</v>
+      </c>
       <c r="H603" t="s">
-        <v>3997</v>
+        <v>4393</v>
       </c>
       <c r="I603" t="s">
-        <v>3998</v>
-[...3 lines deleted...]
-      </c>
+        <v>4394</v>
+      </c>
+      <c r="J603"/>
       <c r="K603" t="s">
-        <v>3999</v>
+        <v>4395</v>
       </c>
       <c r="L603" t="s">
-        <v>109</v>
+        <v>4396</v>
       </c>
       <c r="M603" t="s">
-        <v>4000</v>
+        <v>4397</v>
       </c>
       <c r="N603" t="s">
-        <v>3995</v>
+        <v>4398</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>4001</v>
+        <v>4399</v>
       </c>
       <c r="D604" t="s">
-        <v>4002</v>
-[...3 lines deleted...]
-      <c r="G604"/>
+        <v>4400</v>
+      </c>
+      <c r="E604" t="s">
+        <v>4401</v>
+      </c>
+      <c r="F604" t="s">
+        <v>4402</v>
+      </c>
+      <c r="G604" t="s">
+        <v>4403</v>
+      </c>
       <c r="H604" t="s">
-        <v>4003</v>
+        <v>4404</v>
       </c>
       <c r="I604" t="s">
-        <v>4004</v>
-[...3 lines deleted...]
-      </c>
+        <v>4405</v>
+      </c>
+      <c r="J604"/>
       <c r="K604" t="s">
-        <v>4005</v>
+        <v>4406</v>
       </c>
       <c r="L604" t="s">
-        <v>44</v>
+        <v>4407</v>
       </c>
       <c r="M604" t="s">
-        <v>4006</v>
+        <v>4408</v>
       </c>
       <c r="N604" t="s">
-        <v>4007</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>4008</v>
+        <v>4410</v>
       </c>
       <c r="D605" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      <c r="G605"/>
+        <v>4411</v>
+      </c>
+      <c r="E605" t="s">
+        <v>4412</v>
+      </c>
+      <c r="F605" t="s">
+        <v>4413</v>
+      </c>
+      <c r="G605" t="s">
+        <v>4414</v>
+      </c>
       <c r="H605" t="s">
-        <v>105</v>
+        <v>4415</v>
       </c>
       <c r="I605" t="s">
-        <v>4009</v>
-[...3 lines deleted...]
-      </c>
+        <v>4416</v>
+      </c>
+      <c r="J605"/>
       <c r="K605" t="s">
-        <v>4010</v>
+        <v>4417</v>
       </c>
       <c r="L605" t="s">
-        <v>109</v>
+        <v>4418</v>
       </c>
       <c r="M605" t="s">
-        <v>4011</v>
+        <v>4419</v>
       </c>
       <c r="N605" t="s">
-        <v>4012</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>4013</v>
+        <v>4421</v>
       </c>
       <c r="D606" t="s">
-        <v>4014</v>
-[...3 lines deleted...]
-      <c r="G606"/>
+        <v>4422</v>
+      </c>
+      <c r="E606" t="s">
+        <v>4423</v>
+      </c>
+      <c r="F606" t="s">
+        <v>4424</v>
+      </c>
+      <c r="G606" t="s">
+        <v>4425</v>
+      </c>
       <c r="H606" t="s">
-        <v>4015</v>
+        <v>4426</v>
       </c>
       <c r="I606" t="s">
-        <v>4016</v>
-[...3 lines deleted...]
-      </c>
+        <v>4427</v>
+      </c>
+      <c r="J606"/>
       <c r="K606" t="s">
-        <v>4017</v>
+        <v>4428</v>
       </c>
       <c r="L606" t="s">
-        <v>44</v>
+        <v>4429</v>
       </c>
       <c r="M606" t="s">
-        <v>4018</v>
+        <v>4430</v>
       </c>
       <c r="N606" t="s">
-        <v>4019</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>4020</v>
+        <v>4432</v>
       </c>
       <c r="D607" t="s">
-        <v>4021</v>
-[...3 lines deleted...]
-      <c r="G607"/>
+        <v>4433</v>
+      </c>
+      <c r="E607" t="s">
+        <v>4434</v>
+      </c>
+      <c r="F607" t="s">
+        <v>4435</v>
+      </c>
+      <c r="G607" t="s">
+        <v>4436</v>
+      </c>
       <c r="H607" t="s">
-        <v>4022</v>
+        <v>4437</v>
       </c>
       <c r="I607" t="s">
-        <v>4023</v>
-[...3 lines deleted...]
-      </c>
+        <v>4438</v>
+      </c>
+      <c r="J607"/>
       <c r="K607" t="s">
-        <v>4024</v>
+        <v>4439</v>
       </c>
       <c r="L607" t="s">
-        <v>44</v>
+        <v>4440</v>
       </c>
       <c r="M607" t="s">
-        <v>4025</v>
+        <v>4441</v>
       </c>
       <c r="N607" t="s">
-        <v>4026</v>
+        <v>4442</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>4020</v>
+        <v>4443</v>
       </c>
       <c r="D608" t="s">
-        <v>4021</v>
-[...3 lines deleted...]
-      <c r="G608"/>
+        <v>4444</v>
+      </c>
+      <c r="E608" t="s">
+        <v>4445</v>
+      </c>
+      <c r="F608" t="s">
+        <v>4446</v>
+      </c>
+      <c r="G608" t="s">
+        <v>4447</v>
+      </c>
       <c r="H608" t="s">
-        <v>4027</v>
+        <v>4448</v>
       </c>
       <c r="I608" t="s">
-        <v>4028</v>
-[...3 lines deleted...]
-      </c>
+        <v>4449</v>
+      </c>
+      <c r="J608"/>
       <c r="K608" t="s">
-        <v>4029</v>
+        <v>4450</v>
       </c>
       <c r="L608" t="s">
-        <v>44</v>
+        <v>4451</v>
       </c>
       <c r="M608" t="s">
-        <v>4030</v>
+        <v>4452</v>
       </c>
       <c r="N608" t="s">
-        <v>4026</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>4031</v>
+        <v>4454</v>
       </c>
       <c r="D609" t="s">
-        <v>4032</v>
-[...3 lines deleted...]
-      <c r="G609"/>
+        <v>4455</v>
+      </c>
+      <c r="E609" t="s">
+        <v>4456</v>
+      </c>
+      <c r="F609" t="s">
+        <v>4457</v>
+      </c>
+      <c r="G609" t="s">
+        <v>4458</v>
+      </c>
       <c r="H609" t="s">
-        <v>4033</v>
+        <v>4459</v>
       </c>
       <c r="I609" t="s">
-        <v>4034</v>
-[...3 lines deleted...]
-      </c>
+        <v>4460</v>
+      </c>
+      <c r="J609"/>
       <c r="K609" t="s">
-        <v>4035</v>
+        <v>4461</v>
       </c>
       <c r="L609" t="s">
-        <v>44</v>
+        <v>4462</v>
       </c>
       <c r="M609" t="s">
-        <v>4036</v>
+        <v>4463</v>
       </c>
       <c r="N609" t="s">
-        <v>4037</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>4038</v>
+        <v>4465</v>
       </c>
       <c r="D610" t="s">
-        <v>4039</v>
-[...3 lines deleted...]
-      <c r="G610"/>
+        <v>4466</v>
+      </c>
+      <c r="E610" t="s">
+        <v>4467</v>
+      </c>
+      <c r="F610" t="s">
+        <v>4468</v>
+      </c>
+      <c r="G610" t="s">
+        <v>4469</v>
+      </c>
       <c r="H610" t="s">
-        <v>4040</v>
+        <v>4470</v>
       </c>
       <c r="I610" t="s">
-        <v>4041</v>
-[...3 lines deleted...]
-      </c>
+        <v>4471</v>
+      </c>
+      <c r="J610"/>
       <c r="K610" t="s">
-        <v>4042</v>
+        <v>4472</v>
       </c>
       <c r="L610" t="s">
-        <v>44</v>
+        <v>4473</v>
       </c>
       <c r="M610" t="s">
-        <v>4043</v>
+        <v>4474</v>
       </c>
       <c r="N610" t="s">
-        <v>4044</v>
+        <v>4475</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611" t="s">
-        <v>4045</v>
+        <v>4476</v>
       </c>
       <c r="D611" t="s">
-        <v>4046</v>
-[...3 lines deleted...]
-      <c r="G611"/>
+        <v>4477</v>
+      </c>
+      <c r="E611" t="s">
+        <v>4478</v>
+      </c>
+      <c r="F611" t="s">
+        <v>4479</v>
+      </c>
+      <c r="G611" t="s">
+        <v>4480</v>
+      </c>
       <c r="H611" t="s">
-        <v>4047</v>
+        <v>4481</v>
       </c>
       <c r="I611" t="s">
-        <v>4048</v>
-[...3 lines deleted...]
-      </c>
+        <v>4482</v>
+      </c>
+      <c r="J611"/>
       <c r="K611" t="s">
-        <v>4049</v>
+        <v>4483</v>
       </c>
       <c r="L611" t="s">
-        <v>44</v>
+        <v>4484</v>
       </c>
       <c r="M611" t="s">
-        <v>4050</v>
+        <v>4485</v>
       </c>
       <c r="N611" t="s">
-        <v>4051</v>
+        <v>4486</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612" t="s">
-        <v>4052</v>
+        <v>4487</v>
       </c>
       <c r="D612" t="s">
-        <v>4053</v>
-[...3 lines deleted...]
-      <c r="G612"/>
+        <v>4488</v>
+      </c>
+      <c r="E612" t="s">
+        <v>4489</v>
+      </c>
+      <c r="F612" t="s">
+        <v>4490</v>
+      </c>
+      <c r="G612" t="s">
+        <v>4491</v>
+      </c>
       <c r="H612" t="s">
-        <v>4054</v>
+        <v>4492</v>
       </c>
       <c r="I612" t="s">
-        <v>4055</v>
-[...3 lines deleted...]
-      </c>
+        <v>4493</v>
+      </c>
+      <c r="J612"/>
       <c r="K612" t="s">
-        <v>4056</v>
+        <v>4494</v>
       </c>
       <c r="L612" t="s">
-        <v>44</v>
+        <v>4495</v>
       </c>
       <c r="M612" t="s">
-        <v>4057</v>
+        <v>4496</v>
       </c>
       <c r="N612" t="s">
-        <v>4058</v>
+        <v>4497</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613" t="s">
-        <v>4059</v>
+        <v>4498</v>
       </c>
       <c r="D613" t="s">
-        <v>4060</v>
-[...3 lines deleted...]
-      <c r="G613"/>
+        <v>4499</v>
+      </c>
+      <c r="E613" t="s">
+        <v>4500</v>
+      </c>
+      <c r="F613" t="s">
+        <v>4501</v>
+      </c>
+      <c r="G613" t="s">
+        <v>4502</v>
+      </c>
       <c r="H613" t="s">
-        <v>4061</v>
+        <v>4503</v>
       </c>
       <c r="I613" t="s">
-        <v>4062</v>
-[...3 lines deleted...]
-      </c>
+        <v>4504</v>
+      </c>
+      <c r="J613"/>
       <c r="K613" t="s">
-        <v>4063</v>
+        <v>4505</v>
       </c>
       <c r="L613" t="s">
-        <v>44</v>
+        <v>4506</v>
       </c>
       <c r="M613" t="s">
-        <v>4064</v>
+        <v>4507</v>
       </c>
       <c r="N613" t="s">
-        <v>4065</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614" t="s">
-        <v>4066</v>
+        <v>4509</v>
       </c>
       <c r="D614" t="s">
-        <v>4067</v>
-[...3 lines deleted...]
-      <c r="G614"/>
+        <v>4510</v>
+      </c>
+      <c r="E614" t="s">
+        <v>4511</v>
+      </c>
+      <c r="F614" t="s">
+        <v>4512</v>
+      </c>
+      <c r="G614" t="s">
+        <v>4513</v>
+      </c>
       <c r="H614" t="s">
-        <v>4068</v>
+        <v>4514</v>
       </c>
       <c r="I614" t="s">
-        <v>4069</v>
-[...3 lines deleted...]
-      </c>
+        <v>4515</v>
+      </c>
+      <c r="J614"/>
       <c r="K614" t="s">
-        <v>4070</v>
+        <v>4516</v>
       </c>
       <c r="L614" t="s">
-        <v>44</v>
+        <v>4517</v>
       </c>
       <c r="M614" t="s">
-        <v>4071</v>
+        <v>4518</v>
       </c>
       <c r="N614" t="s">
-        <v>4072</v>
+        <v>4519</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615" t="s">
-        <v>4073</v>
+        <v>4520</v>
       </c>
       <c r="D615" t="s">
-        <v>4074</v>
-[...3 lines deleted...]
-      <c r="G615"/>
+        <v>4521</v>
+      </c>
+      <c r="E615" t="s">
+        <v>4522</v>
+      </c>
+      <c r="F615" t="s">
+        <v>4523</v>
+      </c>
+      <c r="G615" t="s">
+        <v>4524</v>
+      </c>
       <c r="H615" t="s">
-        <v>4075</v>
+        <v>4525</v>
       </c>
       <c r="I615" t="s">
-        <v>4076</v>
-[...3 lines deleted...]
-      </c>
+        <v>4526</v>
+      </c>
+      <c r="J615"/>
       <c r="K615" t="s">
-        <v>4077</v>
+        <v>4527</v>
       </c>
       <c r="L615" t="s">
-        <v>44</v>
+        <v>4528</v>
       </c>
       <c r="M615" t="s">
-        <v>4078</v>
+        <v>4529</v>
       </c>
       <c r="N615" t="s">
-        <v>4079</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616" t="s">
-        <v>4073</v>
+        <v>4531</v>
       </c>
       <c r="D616" t="s">
-        <v>4074</v>
-[...3 lines deleted...]
-      <c r="G616"/>
+        <v>4532</v>
+      </c>
+      <c r="E616" t="s">
+        <v>4533</v>
+      </c>
+      <c r="F616" t="s">
+        <v>4534</v>
+      </c>
+      <c r="G616" t="s">
+        <v>4535</v>
+      </c>
       <c r="H616" t="s">
-        <v>4080</v>
+        <v>4536</v>
       </c>
       <c r="I616" t="s">
-        <v>4081</v>
-[...3 lines deleted...]
-      </c>
+        <v>4537</v>
+      </c>
+      <c r="J616"/>
       <c r="K616" t="s">
-        <v>4082</v>
+        <v>4538</v>
       </c>
       <c r="L616" t="s">
-        <v>44</v>
+        <v>4539</v>
       </c>
       <c r="M616" t="s">
-        <v>4083</v>
+        <v>4540</v>
       </c>
       <c r="N616" t="s">
-        <v>4079</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617" t="s">
-        <v>4084</v>
+        <v>4542</v>
       </c>
       <c r="D617" t="s">
-        <v>4085</v>
-[...3 lines deleted...]
-      <c r="G617"/>
+        <v>4543</v>
+      </c>
+      <c r="E617" t="s">
+        <v>4544</v>
+      </c>
+      <c r="F617" t="s">
+        <v>4545</v>
+      </c>
+      <c r="G617" t="s">
+        <v>4546</v>
+      </c>
       <c r="H617" t="s">
-        <v>4086</v>
+        <v>4547</v>
       </c>
       <c r="I617" t="s">
-        <v>4087</v>
-[...3 lines deleted...]
-      </c>
+        <v>4548</v>
+      </c>
+      <c r="J617"/>
       <c r="K617" t="s">
-        <v>4088</v>
+        <v>4549</v>
       </c>
       <c r="L617" t="s">
-        <v>44</v>
+        <v>4550</v>
       </c>
       <c r="M617" t="s">
-        <v>4089</v>
+        <v>4551</v>
       </c>
       <c r="N617" t="s">
-        <v>4090</v>
+        <v>4552</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618" t="s">
-        <v>4091</v>
+        <v>4553</v>
       </c>
       <c r="D618" t="s">
-        <v>4092</v>
-[...3 lines deleted...]
-      <c r="G618"/>
+        <v>4554</v>
+      </c>
+      <c r="E618" t="s">
+        <v>4555</v>
+      </c>
+      <c r="F618" t="s">
+        <v>4556</v>
+      </c>
+      <c r="G618" t="s">
+        <v>4557</v>
+      </c>
       <c r="H618" t="s">
-        <v>4093</v>
+        <v>4558</v>
       </c>
       <c r="I618" t="s">
-        <v>4094</v>
-[...3 lines deleted...]
-      </c>
+        <v>4559</v>
+      </c>
+      <c r="J618"/>
       <c r="K618" t="s">
-        <v>4095</v>
+        <v>4560</v>
       </c>
       <c r="L618" t="s">
-        <v>44</v>
+        <v>4561</v>
       </c>
       <c r="M618" t="s">
-        <v>4096</v>
+        <v>4562</v>
       </c>
       <c r="N618" t="s">
-        <v>4097</v>
+        <v>4563</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619" t="s">
-        <v>4098</v>
+        <v>4564</v>
       </c>
       <c r="D619" t="s">
-        <v>4099</v>
-[...3 lines deleted...]
-      <c r="G619"/>
+        <v>4565</v>
+      </c>
+      <c r="E619" t="s">
+        <v>4566</v>
+      </c>
+      <c r="F619" t="s">
+        <v>4567</v>
+      </c>
+      <c r="G619" t="s">
+        <v>4568</v>
+      </c>
       <c r="H619" t="s">
-        <v>4100</v>
+        <v>4569</v>
       </c>
       <c r="I619" t="s">
-        <v>4101</v>
-[...3 lines deleted...]
-      </c>
+        <v>4570</v>
+      </c>
+      <c r="J619"/>
       <c r="K619" t="s">
-        <v>4102</v>
+        <v>4571</v>
       </c>
       <c r="L619" t="s">
-        <v>44</v>
+        <v>4572</v>
       </c>
       <c r="M619" t="s">
-        <v>4103</v>
+        <v>4573</v>
       </c>
       <c r="N619" t="s">
-        <v>4104</v>
+        <v>4574</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620" t="s">
-        <v>4105</v>
+        <v>4575</v>
       </c>
       <c r="D620" t="s">
-        <v>4106</v>
-[...3 lines deleted...]
-      <c r="G620"/>
+        <v>4576</v>
+      </c>
+      <c r="E620" t="s">
+        <v>4577</v>
+      </c>
+      <c r="F620" t="s">
+        <v>4578</v>
+      </c>
+      <c r="G620" t="s">
+        <v>4579</v>
+      </c>
       <c r="H620" t="s">
-        <v>4107</v>
+        <v>4580</v>
       </c>
       <c r="I620" t="s">
-        <v>4108</v>
-[...3 lines deleted...]
-      </c>
+        <v>4581</v>
+      </c>
+      <c r="J620"/>
       <c r="K620" t="s">
-        <v>4109</v>
+        <v>4582</v>
       </c>
       <c r="L620" t="s">
-        <v>44</v>
+        <v>4583</v>
       </c>
       <c r="M620" t="s">
-        <v>4110</v>
+        <v>4584</v>
       </c>
       <c r="N620" t="s">
-        <v>4111</v>
+        <v>4585</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621" t="s">
-        <v>4112</v>
+        <v>4586</v>
       </c>
       <c r="D621" t="s">
-        <v>4113</v>
-[...3 lines deleted...]
-      <c r="G621"/>
+        <v>4587</v>
+      </c>
+      <c r="E621" t="s">
+        <v>4588</v>
+      </c>
+      <c r="F621" t="s">
+        <v>4589</v>
+      </c>
+      <c r="G621" t="s">
+        <v>4590</v>
+      </c>
       <c r="H621" t="s">
-        <v>4114</v>
+        <v>4591</v>
       </c>
       <c r="I621" t="s">
-        <v>4115</v>
-[...3 lines deleted...]
-      </c>
+        <v>4592</v>
+      </c>
+      <c r="J621"/>
       <c r="K621" t="s">
-        <v>4116</v>
+        <v>4593</v>
       </c>
       <c r="L621" t="s">
-        <v>44</v>
+        <v>4594</v>
       </c>
       <c r="M621" t="s">
-        <v>4117</v>
+        <v>4595</v>
       </c>
       <c r="N621" t="s">
-        <v>4118</v>
+        <v>4596</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622" t="s">
-        <v>4119</v>
+        <v>4597</v>
       </c>
       <c r="D622" t="s">
-        <v>4119</v>
-[...3 lines deleted...]
-      <c r="G622"/>
+        <v>4598</v>
+      </c>
+      <c r="E622" t="s">
+        <v>4599</v>
+      </c>
+      <c r="F622" t="s">
+        <v>4600</v>
+      </c>
+      <c r="G622" t="s">
+        <v>4601</v>
+      </c>
       <c r="H622" t="s">
-        <v>105</v>
+        <v>4602</v>
       </c>
       <c r="I622" t="s">
-        <v>4120</v>
-[...3 lines deleted...]
-      </c>
+        <v>4603</v>
+      </c>
+      <c r="J622"/>
       <c r="K622" t="s">
-        <v>4121</v>
+        <v>4604</v>
       </c>
       <c r="L622" t="s">
-        <v>109</v>
+        <v>4605</v>
       </c>
       <c r="M622" t="s">
-        <v>4122</v>
+        <v>4606</v>
       </c>
       <c r="N622" t="s">
-        <v>4123</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623" t="s">
-        <v>4119</v>
+        <v>4608</v>
       </c>
       <c r="D623" t="s">
-        <v>4124</v>
-[...3 lines deleted...]
-      <c r="G623"/>
+        <v>4609</v>
+      </c>
+      <c r="E623" t="s">
+        <v>4610</v>
+      </c>
+      <c r="F623" t="s">
+        <v>4611</v>
+      </c>
+      <c r="G623" t="s">
+        <v>4612</v>
+      </c>
       <c r="H623" t="s">
-        <v>4125</v>
+        <v>4613</v>
       </c>
       <c r="I623" t="s">
-        <v>4126</v>
-[...3 lines deleted...]
-      </c>
+        <v>4614</v>
+      </c>
+      <c r="J623"/>
       <c r="K623" t="s">
-        <v>4127</v>
+        <v>4615</v>
       </c>
       <c r="L623" t="s">
-        <v>109</v>
+        <v>4616</v>
       </c>
       <c r="M623" t="s">
-        <v>4128</v>
+        <v>4617</v>
       </c>
       <c r="N623" t="s">
-        <v>4123</v>
+        <v>4618</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624" t="s">
-        <v>4129</v>
+        <v>4619</v>
       </c>
       <c r="D624" t="s">
-        <v>4130</v>
-[...3 lines deleted...]
-      <c r="G624"/>
+        <v>4620</v>
+      </c>
+      <c r="E624" t="s">
+        <v>4621</v>
+      </c>
+      <c r="F624" t="s">
+        <v>4622</v>
+      </c>
+      <c r="G624" t="s">
+        <v>4623</v>
+      </c>
       <c r="H624" t="s">
-        <v>4131</v>
+        <v>4624</v>
       </c>
       <c r="I624" t="s">
-        <v>4132</v>
-[...3 lines deleted...]
-      </c>
+        <v>4625</v>
+      </c>
+      <c r="J624"/>
       <c r="K624" t="s">
-        <v>4133</v>
+        <v>4626</v>
       </c>
       <c r="L624" t="s">
-        <v>44</v>
+        <v>4627</v>
       </c>
       <c r="M624" t="s">
-        <v>4134</v>
+        <v>4628</v>
       </c>
       <c r="N624" t="s">
-        <v>4135</v>
+        <v>4629</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625" t="s">
-        <v>4136</v>
+        <v>4630</v>
       </c>
       <c r="D625" t="s">
-        <v>4137</v>
-[...3 lines deleted...]
-      <c r="G625"/>
+        <v>4631</v>
+      </c>
+      <c r="E625" t="s">
+        <v>4632</v>
+      </c>
+      <c r="F625" t="s">
+        <v>4633</v>
+      </c>
+      <c r="G625" t="s">
+        <v>4634</v>
+      </c>
       <c r="H625" t="s">
-        <v>4138</v>
+        <v>4635</v>
       </c>
       <c r="I625" t="s">
-        <v>4139</v>
-[...3 lines deleted...]
-      </c>
+        <v>4636</v>
+      </c>
+      <c r="J625"/>
       <c r="K625" t="s">
-        <v>4140</v>
+        <v>4637</v>
       </c>
       <c r="L625" t="s">
-        <v>44</v>
+        <v>4638</v>
       </c>
       <c r="M625" t="s">
-        <v>4141</v>
+        <v>4639</v>
       </c>
       <c r="N625" t="s">
-        <v>4142</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626" t="s">
-        <v>4143</v>
+        <v>4641</v>
       </c>
       <c r="D626" t="s">
-        <v>4144</v>
-[...3 lines deleted...]
-      <c r="G626"/>
+        <v>4642</v>
+      </c>
+      <c r="E626" t="s">
+        <v>4643</v>
+      </c>
+      <c r="F626" t="s">
+        <v>4644</v>
+      </c>
+      <c r="G626" t="s">
+        <v>4645</v>
+      </c>
       <c r="H626" t="s">
-        <v>4145</v>
+        <v>4646</v>
       </c>
       <c r="I626" t="s">
-        <v>4146</v>
-[...3 lines deleted...]
-      </c>
+        <v>4647</v>
+      </c>
+      <c r="J626"/>
       <c r="K626" t="s">
-        <v>4147</v>
+        <v>4648</v>
       </c>
       <c r="L626" t="s">
-        <v>44</v>
+        <v>4649</v>
       </c>
       <c r="M626" t="s">
-        <v>4148</v>
+        <v>4650</v>
       </c>
       <c r="N626" t="s">
-        <v>4149</v>
+        <v>4651</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627" t="s">
-        <v>4150</v>
+        <v>4652</v>
       </c>
       <c r="D627" t="s">
-        <v>4151</v>
-[...3 lines deleted...]
-      <c r="G627"/>
+        <v>4653</v>
+      </c>
+      <c r="E627" t="s">
+        <v>4654</v>
+      </c>
+      <c r="F627" t="s">
+        <v>4655</v>
+      </c>
+      <c r="G627" t="s">
+        <v>4656</v>
+      </c>
       <c r="H627" t="s">
-        <v>3767</v>
+        <v>4657</v>
       </c>
       <c r="I627" t="s">
-        <v>4152</v>
-[...3 lines deleted...]
-      </c>
+        <v>4658</v>
+      </c>
+      <c r="J627"/>
       <c r="K627" t="s">
-        <v>4153</v>
+        <v>4659</v>
       </c>
       <c r="L627" t="s">
-        <v>44</v>
+        <v>4660</v>
       </c>
       <c r="M627" t="s">
-        <v>4154</v>
+        <v>4661</v>
       </c>
       <c r="N627" t="s">
-        <v>4155</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628" t="s">
-        <v>4156</v>
+        <v>4663</v>
       </c>
       <c r="D628" t="s">
-        <v>4157</v>
-[...3 lines deleted...]
-      <c r="G628"/>
+        <v>4664</v>
+      </c>
+      <c r="E628" t="s">
+        <v>4665</v>
+      </c>
+      <c r="F628" t="s">
+        <v>4666</v>
+      </c>
+      <c r="G628" t="s">
+        <v>4667</v>
+      </c>
       <c r="H628" t="s">
-        <v>4158</v>
+        <v>4668</v>
       </c>
       <c r="I628" t="s">
-        <v>4159</v>
-[...3 lines deleted...]
-      </c>
+        <v>4669</v>
+      </c>
+      <c r="J628"/>
       <c r="K628" t="s">
-        <v>4160</v>
+        <v>4670</v>
       </c>
       <c r="L628" t="s">
-        <v>44</v>
+        <v>4671</v>
       </c>
       <c r="M628" t="s">
-        <v>4161</v>
+        <v>4672</v>
       </c>
       <c r="N628" t="s">
-        <v>4162</v>
+        <v>4673</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629" t="s">
-        <v>4163</v>
+        <v>4674</v>
       </c>
       <c r="D629" t="s">
-        <v>4164</v>
-[...3 lines deleted...]
-      <c r="G629"/>
+        <v>4675</v>
+      </c>
+      <c r="E629" t="s">
+        <v>4676</v>
+      </c>
+      <c r="F629" t="s">
+        <v>4677</v>
+      </c>
+      <c r="G629" t="s">
+        <v>4678</v>
+      </c>
       <c r="H629" t="s">
-        <v>4165</v>
+        <v>4679</v>
       </c>
       <c r="I629" t="s">
-        <v>4166</v>
-[...3 lines deleted...]
-      </c>
+        <v>4680</v>
+      </c>
+      <c r="J629"/>
       <c r="K629" t="s">
-        <v>4167</v>
+        <v>4681</v>
       </c>
       <c r="L629" t="s">
-        <v>44</v>
+        <v>4682</v>
       </c>
       <c r="M629" t="s">
-        <v>4168</v>
+        <v>4683</v>
       </c>
       <c r="N629" t="s">
-        <v>4169</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630" t="s">
-        <v>4170</v>
+        <v>4685</v>
       </c>
       <c r="D630" t="s">
-        <v>4171</v>
-[...3 lines deleted...]
-      <c r="G630"/>
+        <v>4686</v>
+      </c>
+      <c r="E630" t="s">
+        <v>4687</v>
+      </c>
+      <c r="F630" t="s">
+        <v>4688</v>
+      </c>
+      <c r="G630" t="s">
+        <v>4689</v>
+      </c>
       <c r="H630" t="s">
-        <v>4172</v>
+        <v>4690</v>
       </c>
       <c r="I630" t="s">
-        <v>4173</v>
-[...3 lines deleted...]
-      </c>
+        <v>4691</v>
+      </c>
+      <c r="J630"/>
       <c r="K630" t="s">
-        <v>4174</v>
+        <v>4692</v>
       </c>
       <c r="L630" t="s">
-        <v>44</v>
+        <v>4693</v>
       </c>
       <c r="M630" t="s">
-        <v>4175</v>
+        <v>4694</v>
       </c>
       <c r="N630" t="s">
-        <v>4176</v>
+        <v>4695</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631" t="s">
-        <v>4177</v>
+        <v>4696</v>
       </c>
       <c r="D631" t="s">
-        <v>4178</v>
+        <v>4697</v>
       </c>
       <c r="E631" t="s">
-        <v>4179</v>
+        <v>4698</v>
       </c>
       <c r="F631" t="s">
-        <v>4180</v>
+        <v>4699</v>
       </c>
       <c r="G631" t="s">
-        <v>4181</v>
+        <v>4700</v>
       </c>
       <c r="H631" t="s">
-        <v>4182</v>
+        <v>4701</v>
       </c>
       <c r="I631" t="s">
-        <v>4183</v>
-[...3 lines deleted...]
-      </c>
+        <v>4702</v>
+      </c>
+      <c r="J631"/>
       <c r="K631" t="s">
-        <v>4184</v>
+        <v>4703</v>
       </c>
       <c r="L631" t="s">
-        <v>341</v>
+        <v>4704</v>
       </c>
       <c r="M631" t="s">
-        <v>4185</v>
+        <v>4705</v>
       </c>
       <c r="N631" t="s">
-        <v>4186</v>
+        <v>4706</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632" t="s">
-        <v>4187</v>
+        <v>4707</v>
       </c>
       <c r="D632" t="s">
-        <v>4178</v>
+        <v>4708</v>
       </c>
       <c r="E632" t="s">
-        <v>4188</v>
+        <v>4709</v>
       </c>
       <c r="F632" t="s">
-        <v>4189</v>
+        <v>4710</v>
       </c>
       <c r="G632" t="s">
-        <v>4190</v>
+        <v>4711</v>
       </c>
       <c r="H632" t="s">
-        <v>4191</v>
+        <v>4712</v>
       </c>
       <c r="I632" t="s">
-        <v>4192</v>
-[...3 lines deleted...]
-      </c>
+        <v>4713</v>
+      </c>
+      <c r="J632"/>
       <c r="K632" t="s">
-        <v>4193</v>
+        <v>4714</v>
       </c>
       <c r="L632" t="s">
-        <v>341</v>
+        <v>4715</v>
       </c>
       <c r="M632" t="s">
-        <v>4194</v>
+        <v>4716</v>
       </c>
       <c r="N632" t="s">
-        <v>4195</v>
+        <v>4717</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633" t="s">
-        <v>4196</v>
+        <v>4718</v>
       </c>
       <c r="D633" t="s">
-        <v>4178</v>
+        <v>4719</v>
       </c>
       <c r="E633" t="s">
-        <v>4197</v>
+        <v>4720</v>
       </c>
       <c r="F633" t="s">
-        <v>4198</v>
+        <v>4721</v>
       </c>
       <c r="G633" t="s">
-        <v>4199</v>
+        <v>4722</v>
       </c>
       <c r="H633" t="s">
-        <v>4200</v>
+        <v>4723</v>
       </c>
       <c r="I633" t="s">
-        <v>4201</v>
-[...3 lines deleted...]
-      </c>
+        <v>4724</v>
+      </c>
+      <c r="J633"/>
       <c r="K633" t="s">
-        <v>4202</v>
+        <v>4725</v>
       </c>
       <c r="L633" t="s">
-        <v>341</v>
+        <v>4726</v>
       </c>
       <c r="M633" t="s">
-        <v>4203</v>
+        <v>4727</v>
       </c>
       <c r="N633" t="s">
-        <v>4204</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634" t="s">
-        <v>4205</v>
+        <v>4729</v>
       </c>
       <c r="D634" t="s">
-        <v>4178</v>
+        <v>4730</v>
       </c>
       <c r="E634" t="s">
-        <v>4206</v>
+        <v>4731</v>
       </c>
       <c r="F634" t="s">
-        <v>4207</v>
+        <v>4732</v>
       </c>
       <c r="G634" t="s">
-        <v>4208</v>
+        <v>4733</v>
       </c>
       <c r="H634" t="s">
-        <v>4209</v>
+        <v>4734</v>
       </c>
       <c r="I634" t="s">
-        <v>4210</v>
-[...3 lines deleted...]
-      </c>
+        <v>4735</v>
+      </c>
+      <c r="J634"/>
       <c r="K634" t="s">
-        <v>4211</v>
+        <v>4736</v>
       </c>
       <c r="L634" t="s">
-        <v>341</v>
+        <v>4737</v>
       </c>
       <c r="M634" t="s">
-        <v>4212</v>
+        <v>4738</v>
       </c>
       <c r="N634" t="s">
-        <v>4213</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635" t="s">
-        <v>4214</v>
+        <v>4740</v>
       </c>
       <c r="D635" t="s">
-        <v>4178</v>
+        <v>4741</v>
       </c>
       <c r="E635" t="s">
-        <v>4215</v>
+        <v>4742</v>
       </c>
       <c r="F635" t="s">
-        <v>4216</v>
+        <v>4743</v>
       </c>
       <c r="G635" t="s">
-        <v>4217</v>
+        <v>4744</v>
       </c>
       <c r="H635" t="s">
-        <v>4218</v>
+        <v>4745</v>
       </c>
       <c r="I635" t="s">
-        <v>4219</v>
-[...3 lines deleted...]
-      </c>
+        <v>4746</v>
+      </c>
+      <c r="J635"/>
       <c r="K635" t="s">
-        <v>4220</v>
+        <v>4747</v>
       </c>
       <c r="L635" t="s">
-        <v>341</v>
+        <v>4748</v>
       </c>
       <c r="M635" t="s">
-        <v>4221</v>
+        <v>4749</v>
       </c>
       <c r="N635" t="s">
-        <v>4222</v>
-[...2536 lines deleted...]
-      <c r="N702" t="s">
         <v>4750</v>
-      </c>
-[...3382 lines deleted...]
-        <v>5624</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>