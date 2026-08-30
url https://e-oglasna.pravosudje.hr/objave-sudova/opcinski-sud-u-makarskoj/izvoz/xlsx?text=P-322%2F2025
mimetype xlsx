--- v0 (2026-05-06)
+++ v1 (2026-08-30)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>P-322/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 15.05.2026.</t>
+    <t>Poziv - Ročište 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Jadranka Glibota 70411992821</t>
+  </si>
+  <si>
+    <t>27.08.2026. 09:58:11</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6204992f-3f6a-4178-a3dd-c87351c29de2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6204992f-3f6a-4178-a3dd-c87351c29de2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=322&amp;godina=2025</t>
   </si>
   <si>
     <t>Iva Strater 33416359559</t>
   </si>
   <si>
-    <t>06.05.2026. 07:55:30</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/405c223b-c6a2-43ff-a406-0b8e73378b86/dokumenti/preuzimanje</t>
+    <t>27.08.2026. 09:58:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d11bfa4-6e13-43c0-a822-0c11d0827c28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d11bfa4-6e13-43c0-a822-0c11d0827c28/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">