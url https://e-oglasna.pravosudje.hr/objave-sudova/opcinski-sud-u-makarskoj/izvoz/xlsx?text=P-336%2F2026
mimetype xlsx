--- v0 (2026-05-06)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>P-336/2026</t>
   </si>
   <si>
-    <t>Oglas od 22.04.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c6ec226b-fd1f-4c4f-ac00-2e10612d15ca/dokumenti/preuzimanje</t>
+    <t>Rješenje od 25.06.2026.; Podnesak od 18.03.2026.; Prilog od: 18.03.2026.; Prilog od: 18.03.2026.; Prilog od: 18.03.2026.; Prilog od: 18.03.2026.; Prilog od: 18.03.2026.; Prilog od: 18.03.2026.; Prilog od: 18.03.2026.; Prilog od: 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Buljubašić</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:27:08</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/342e23d9-c67f-4db4-8c40-a310e09b22e8</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-336_2026-1-1 - Prilog A- Punomoć za zastupanje.pdf; Prilog P-336_2026-1-2 - Prilog B- skica izmjere od 05.07.2025. godine.pdf; Prilog P-336_2026-1-3 - Prilog C- skica izmjere od 28.05.2024. godine.pdf; Prilog P-336_2026-1-4 - Prilog D- zk. izvadak za predmetne nekretnine.pdf; Prilog P-336_2026-1-5 - Prilog E- Ugovor o kupoprodaji nekretnine od 06.02.2026. godine.pdf; Prilog P-336_2026-1-6 - Prilog F- Ugovor o zamjeni nekretnina od 02.07.2025. godine.pdf; Prilog P-336_2026-1-7 - Prilog G- prijepis posjedovnog lista br. br. 410 k.o. Krstatice.pdf; Prilog P-336_2026-1-8 - Prilog H- dokaz o uplati sudske pristojbe.pdf; Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/342e23d9-c67f-4db4-8c40-a310e09b22e8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=336&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>