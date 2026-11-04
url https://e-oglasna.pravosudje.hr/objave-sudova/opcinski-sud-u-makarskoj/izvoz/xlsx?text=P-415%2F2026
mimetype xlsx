--- v0 (2026-09-14)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>P-415/2026</t>
   </si>
   <si>
-    <t>Oglas od 24.08.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dd0165d3-3292-4ce1-8dea-fa8cf5efee14/dokumenti/preuzimanje</t>
+    <t>Dopis od 19.08.2026.; Podnesak od 09.04.2026.; Prilog od: 09.04.2026.; Prilog od: 09.04.2026.; Prilog od: 09.04.2026.; Prilog od: 09.04.2026.; Prilog od: 09.04.2026.; Prilog od: 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Pezo 17126984409</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:42:56</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62c96335-5214-4722-81c1-28aaca84a3a2</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-415_2026-1-1 - 20260408-2037.pdf; Prilog P-415_2026-1-2 - PDF Scanner 08-04-2026 20-41-02.pdf; Prilog P-415_2026-1-3 - Skica Josip Grabovac - kod Škegra-1.pdf; Prilog P-415_2026-1-4 - PDF Scanner 08-04-2026 20-57-41.pdf; Prilog P-415_2026-1-5 - zk izvadak č.zem 690.pdf; Prilog P-415_2026-1-6 - zk izvadak č.zem.693 1 i 689.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62c96335-5214-4722-81c1-28aaca84a3a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=415&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>