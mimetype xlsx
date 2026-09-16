--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>P-602/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 03.09.2026.</t>
+    <t>Dopis od 09.09.2026.; Podnesak od 04.09.2026.</t>
   </si>
   <si>
     <t>Štefica Mišić 88972407268</t>
   </si>
   <si>
-    <t>24.07.2026. 11:15:25</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dc42042e-f2c9-4f15-aae4-5e0c874f2a3d/dokumenti/preuzimanje</t>
+    <t>09.09.2026. 11:23:37</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4df04c19-3341-4a45-a371-52ba8686e46a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4df04c19-3341-4a45-a371-52ba8686e46a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=602&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>