--- v0 (2026-05-07)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>P-697/2024</t>
   </si>
   <si>
-    <t>Dopis od 13.11.2024.; Podnesak od 17.06.2024.</t>
+    <t>Poziv - Ročište 05.11.2026.; Podnesak od 30.07.2026.</t>
   </si>
   <si>
     <t>Vesna Šimić 42976532794</t>
   </si>
   <si>
-    <t>29.04.2026. 14:27:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1ded756e-acfc-4edb-bd84-811c30f10c21/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 11:33:07</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64855561-71cd-4b1f-bfdb-8c2e76cf8285</t>
+  </si>
+  <si>
+    <t>Podnesak tuženika.pdf P247P; Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64855561-71cd-4b1f-bfdb-8c2e76cf8285/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=697&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>