--- v0 (2026-05-31)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>P-717/2024</t>
   </si>
   <si>
-    <t>Podnesak od 26.05.2026.; Prilog od: 26.05.2026.</t>
+    <t>Odluka od 07.10.2026.; Poziv - Ročište 26.11.2026.</t>
   </si>
   <si>
     <t>Željko Hrstić 50330368204</t>
   </si>
   <si>
-    <t>28.05.2026. 09:02:59</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/087128ab-d7af-4e33-8db1-c27b681d3bea/dokumenti/preuzimanje</t>
+    <t>07.10.2026. 12:46:25</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa076e0-2412-4a9a-bb44-6cddcea18e52</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.11.2026.pdf; Zapisnik.pdf O379O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa076e0-2412-4a9a-bb44-6cddcea18e52/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=717&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>