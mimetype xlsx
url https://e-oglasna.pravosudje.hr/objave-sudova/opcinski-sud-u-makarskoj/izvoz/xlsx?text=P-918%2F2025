--- v0 (2026-07-27)
+++ v1 (2026-10-01)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>P-918/2025</t>
   </si>
   <si>
     <t>Presuda od 22.07.2026.</t>
   </si>
   <si>
-    <t>Stela Džaja 94359120412</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fac42a1d-165f-4a41-9bc6-3e84f8ed7057</t>
+    <t>Nada Rapotec-Rogulj 82977982312</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:31:33</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f3a8478-9154-4430-900d-78c75e07b943</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/fac42a1d-165f-4a41-9bc6-3e84f8ed7057/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f3a8478-9154-4430-900d-78c75e07b943/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=P&amp;predmet=918&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>