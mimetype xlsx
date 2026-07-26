--- v0 (2026-05-07)
+++ v1 (2026-07-26)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Pp-221/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 12.05.2026.; Prilog od: 29.01.2026.</t>
+    <t>Poziv - Ročište 26.10.2026.; Prilog od: 29.01.2026.</t>
   </si>
   <si>
     <t>Jakov Trogrlić 83797408463</t>
   </si>
   <si>
-    <t>29.04.2026. 14:21:48</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/383355dd-fe06-4e49-9b2e-97d0c382cb1d/dokumenti/preuzimanje</t>
+    <t>21.07.2026. 09:25:23</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8bc4a60-5cd2-42c6-b17e-6fa8bc2f91da</t>
+  </si>
+  <si>
+    <t>Prilog Pp-221_2026-1-1 - OPN.pdf; Poziv za sudsku radnju od 26.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8bc4a60-5cd2-42c6-b17e-6fa8bc2f91da/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Pp&amp;predmet=221&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>