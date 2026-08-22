--- v0 (2026-06-19)
+++ v1 (2026-08-22)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Sp-258/2025</t>
   </si>
   <si>
-    <t>Oglas od 16.06.2026.</t>
+    <t>Rješenje od 20.08.2026.</t>
   </si>
   <si>
     <t>NIKOLA GREPO</t>
   </si>
   <si>
     <t>SLIVNO 86, 21270 Slivno, Hrvatska</t>
   </si>
   <si>
     <t>39070511579</t>
   </si>
   <si>
-    <t>NIKOLA GREPO 39070511579; Vjerovnic dužnika / ULOGA: ostali</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442/dokumenti/preuzimanje</t>
+    <t>NIKOLA GREPO 39070511579; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:25:59</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be03972b-e9df-4232-9adf-64ed489cea2d</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be03972b-e9df-4232-9adf-64ed489cea2d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=258&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>