--- v1 (2026-08-22)
+++ v2 (2026-10-07)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Sp-258/2025</t>
   </si>
   <si>
     <t>Rješenje od 20.08.2026.</t>
   </si>
   <si>
     <t>NIKOLA GREPO</t>
   </si>
   <si>
     <t>SLIVNO 86, 21270 Slivno, Hrvatska</t>
   </si>
   <si>
     <t>39070511579</t>
   </si>
   <si>
-    <t>NIKOLA GREPO 39070511579; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/be03972b-e9df-4232-9adf-64ed489cea2d</t>
+    <t>NIKOLA GREPO 39070511579</t>
+  </si>
+  <si>
+    <t>06.10.2026. 07:51:03</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcfcf2d8-d2ad-4edd-84b6-eadba960003a</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/be03972b-e9df-4232-9adf-64ed489cea2d/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcfcf2d8-d2ad-4edd-84b6-eadba960003a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=258&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>