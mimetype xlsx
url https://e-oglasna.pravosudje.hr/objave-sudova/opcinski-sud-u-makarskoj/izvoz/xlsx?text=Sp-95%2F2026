--- v0 (2026-07-10)
+++ v1 (2026-08-26)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Sp-95/2026</t>
   </si>
   <si>
-    <t>Oglas od 06.07.2026.</t>
+    <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>BRANIMIR KUTLEŠA</t>
   </si>
   <si>
     <t>VINJANI GORNJI 404, 21260 Gornji Vinjani, Hrvatska</t>
   </si>
   <si>
     <t>00194468418</t>
   </si>
   <si>
-    <t>BRANIMIR KUTLEŠA 00194468418; Vjerovnici dužnika / ULOGA: ostali</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7990f9ac-5f8e-4530-8add-49f8a9fd1c58/dokumenti/preuzimanje</t>
+    <t>BRANIMIR KUTLEŠA 00194468418; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:06:17</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0db78b64-3b27-4b3f-b026-c68f28bf7816</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju jednostavnog postupka stečaja potrošača.pdf O392O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0db78b64-3b27-4b3f-b026-c68f28bf7816/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>