--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-241/2020</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-241/2020</t>
   </si>
   <si>
-    <t>Jelena Kavelj 67687621564</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b9fda016-84a9-437b-a7f8-007b18c29096</t>
+    <t>Ivana Kavelj 50352776154</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:04:39</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98c3ab68-2832-4b98-bc91-be0a605d62ea</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b9fda016-84a9-437b-a7f8-007b18c29096/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/98c3ab68-2832-4b98-bc91-be0a605d62ea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=241&amp;godina=2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>