--- v0 (2026-06-01)
+++ v1 (2026-10-08)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-2754/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2754/2026</t>
   </si>
   <si>
-    <t>BOSILJKA SESVEĆANIN; IVAN BEKAVAC; JERKO BEKAVAC; JOSIP IVANDIĆ BEKAVAC; LUKA DUDUK-BARTULOVIĆ; MARE BEKAVAC; MARICA CAREVIĆ; MARIN BARTULOVIĆ; MARIN DUDUK-BARTULOVIĆ; MATE DUDUK-BARTULOVIĆ; MILICA SOJO; MILKA BEKAVAC; MILORAD JURIŠIĆ; PERO DUDUK-BARTULOVIĆ; PETAR JURIŠIĆ; RATKO CAREVIĆ; SLAVKA BEKAVAC; SLAVKO JURIŠIĆ</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b67fa1b1-166a-4b4f-997b-fec8ed20b953</t>
+    <t>MATE BARTULOVIĆ</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:15:53</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21bc77ff-6242-4a13-b894-f721e5281747</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b67fa1b1-166a-4b4f-997b-fec8ed20b953/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/21bc77ff-6242-4a13-b894-f721e5281747/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=2754&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>