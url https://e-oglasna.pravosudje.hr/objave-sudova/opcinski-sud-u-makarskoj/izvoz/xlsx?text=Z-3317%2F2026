--- v0 (2026-06-12)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-3317/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3317/2026</t>
   </si>
   <si>
-    <t>MIJO MUSTAPIĆ 42279604539</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/709939e5-39dc-4698-b7a8-8238c16f675c</t>
+    <t>MLADEN RODIĆ</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:50:40</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb257e3-0507-4719-a29e-5d5b75a19cb4</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/709939e5-39dc-4698-b7a8-8238c16f675c/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb257e3-0507-4719-a29e-5d5b75a19cb4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3317&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>