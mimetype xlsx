--- v1 (2026-07-31)
+++ v2 (2026-10-09)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-3317/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3317/2026</t>
   </si>
   <si>
-    <t>MLADEN RODIĆ</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1fb257e3-0507-4719-a29e-5d5b75a19cb4</t>
+    <t>ANTE KAJIĆ 40755578179; BRANKO ŠOŠIĆ; JURE ŠOŠIĆ; SOFIJA SEJDI</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:50:38</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1df295b-8bf5-4b24-9d3c-86c93e71b900</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1fb257e3-0507-4719-a29e-5d5b75a19cb4/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1df295b-8bf5-4b24-9d3c-86c93e71b900/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3317&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>