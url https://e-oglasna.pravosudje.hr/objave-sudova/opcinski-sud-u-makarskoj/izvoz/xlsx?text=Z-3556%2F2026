--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-3556/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3556/2026</t>
   </si>
   <si>
-    <t>CVITANOVIĆ PERINA POK.MATE IZ BAŠKE VODE; CVITANOVIĆ STIPE POK. MATE; CVITANOVIĆ STIPE POK.MATE IZ BAŠKE VODE; JOSIPOVIĆ MARE UD.IVANA; JURIŠIĆ BORIS SIN ANTE; JURIŠIĆ DOME POK.ANTE; JURIŠIĆ FRANE POK.ANTE; JURIŠIĆ IVAN POK. ANTE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e7608032-2ad8-4d4e-8880-fc9e5b68eac5</t>
+    <t>JOSIPOVIĆ DINKO POK.ANTE</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:04:38</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0b2fca-2e34-4fc3-810a-841f43a505e4</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e7608032-2ad8-4d4e-8880-fc9e5b68eac5/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0b2fca-2e34-4fc3-810a-841f43a505e4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3556&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>