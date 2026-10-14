--- v1 (2026-07-31)
+++ v2 (2026-10-14)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-3556/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3556/2026</t>
   </si>
   <si>
-    <t>JOSIPOVIĆ DINKO POK.ANTE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7b0b2fca-2e34-4fc3-810a-841f43a505e4</t>
+    <t>GRANIĆ PERA UD.ANTE; JOSIPOVIĆ DINKO POK.ANTE; JURIŠIĆ ANTE POK.PAVLA; ČULJAK MARGITA Ž.ZVONKA</t>
+  </si>
+  <si>
+    <t>14.10.2026. 11:19:08</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f287306e-408b-4227-9589-e0809d0be74d</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7b0b2fca-2e34-4fc3-810a-841f43a505e4/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f287306e-408b-4227-9589-e0809d0be74d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3556&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>