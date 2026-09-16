--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-3629/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3629/2026</t>
   </si>
   <si>
-    <t>ALEKSIĆ ANA ŽENA ANDRIJE; ANDRIJAŠEVIĆ BARA Ž. IVANA; ANDRIJAŠEVIĆ JELKA Ž. ANDRIJE IZ GRADCA; ANDRIJAŠEVIĆ MATIJA ŽENA PETRA IZ GRADCA; BARTULOVIĆ KATA ŽENA  MATE; BILAS MATIJA Ž. MIHE; BILAS ZORKA ŽENA ŠIMUNA; BLAŠKOVIĆ MATIJA ŽENA JAKOVA; BUDIĆ ANTE MARTINOV; JAKIĆ EDITA ROĐ. KORLJAN IZ SARAJEVA; KORLJAN ANA POK. IVANA; KORLJAN JAKOV PK. LOVRE; KORLJAN JAKOV POK. JURE; KORLJAN JELA ŽENA JURE; KORLJAN JURE POK. IVANA; KORLJAN MARA UD. IVANA; KORLJAN MARIJA POK. JAKOVA; KORLJAN MATIJA KĆER POK.LUKE IZ GRADCA; KORLJAN MILJENKO; KORLJAN NIKOLA P. RADE; KORLJAN PERA POK. JAKOVA; KORLJAN PETAR; KORLJAN RADOVAN PK. JURE IZ SARAJEVA; KORLJAN RADOVAN POK. MIRKA IZ GRADCA; KORLJAN RAFAELA P.RADE; KORLJAN STIPAN POK. JURE; KORLJAN TOMA PK.IVANA; KORLJAN TOMICA ŽENA STIPANA; KORLJAN ZORAN; MAL. KORLJAN ZORAN POK. ANTE IZ GRADCA; MARINOVIĆ ANA ŽENA MATE; PERIĆ MILKA ŽENA MIROSLAVA; RAJAK ZLATA ROĐ. KORLJAN IZ SARAJEVA; REKIĆ IVKA ŽENA LJUBE IZ GRDCA; VEŽIĆ DANKO POK. DUJE IZ GRACA; VLADIMIR LJUBICA ROĐ. KORLJAN IZ GRADCA; VLAČIĆ VILMA  ROĐ. KORLJAN IZ SARAJEVA; ŠERIĆ JELA; ŠERIĆ JELA ŽENA MATE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/629f351a-a29b-4813-ba74-875be3b370c0</t>
+    <t>Edo Korljan</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:47:31</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc4b649-4015-477a-88e3-d7168f7f349c</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/629f351a-a29b-4813-ba74-875be3b370c0/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc4b649-4015-477a-88e3-d7168f7f349c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3629&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>