--- v0 (2026-07-27)
+++ v1 (2026-09-15)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-3809/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3809/2026</t>
   </si>
   <si>
-    <t>DANEFA FILIPOVIĆ UD. MATE; DIONISIJA FILIPOVIĆ UD. ANTE; DOMINGA - AURORA FILIPOVIĆ; IVAN - KARLO FILIPOVIĆ POK. MATE; IVAN MARKO FILIPOVIĆ; JUAN ANTONIO FILIPOVIĆ POK. ANTE; JUAN PEDRO FILIPOVIĆ; KATA FILIPOVIĆ POK. ANTE RECTE IVANA IZ BRELA; KATA FILIPOVIĆ POK. IVANA; KATA JAKIR ŽENA FILIPOVA; LUCE BEROŠ ŽENA MARKOVA; MAL. JOZA VRDOLJAK KĆER STIPANOVA; MAL. KLEMENTINA FILIPOVIĆ POK. MATE; MARGARITA FILIPOVIĆ POK. JOZIPA; MARIA FILIPOVIĆ POK. NIKOLE; MARIJA CELIJA FILIPOVIĆ; MARIJA FILIPOVIĆ UD. POK. STIPE; NELLY FILIPOVIĆ; RUDOLFO FILIPOVIĆ POK. NIKOLE; ZVONIMIR FILIPOVIĆ POK. MATE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/eab335ef-f787-4743-9ff4-03e6d61b8814</t>
+    <t>MARK MICHAEL YOZIPOVIC 41026839867</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:07:40</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001d0245-a6ee-4979-9ba1-5e9296a341a2</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/eab335ef-f787-4743-9ff4-03e6d61b8814/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/001d0245-a6ee-4979-9ba1-5e9296a341a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=3809&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>