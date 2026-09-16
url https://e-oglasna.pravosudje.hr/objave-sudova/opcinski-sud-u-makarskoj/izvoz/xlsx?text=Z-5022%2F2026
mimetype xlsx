--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
     <t>Z-5022/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5022/2026</t>
   </si>
   <si>
-    <t>BARALIĆ MARIJANA ŽENA MOMČILA; BLAJIĆ MILENKA ŽENA IVE; MLDB.VELA ANE POK. SREĆKA; NOLA KLEME POK. ANTE; Nino Vela 73156771657; PAVLINOVIĆ KATE ŽENA MATE; VELA DRAGUTIN PK. MARIJANA; VELA DRAGUTIN POK. MARIJANA; VELA EDO POK. SREĆKA; VELA JADRANKA POK. SREĆKA; VELA MARIJA UD. SREĆKA ROĐ, GRANIĆ; VELA NIKO POK. PAŠKA; VELA NIKOLA POK. PAŠKALA; VELA VESNA ŽENA IVANA; ŠPANJE KREŠIMIR POK. MATE; ŠUNDE MILENA ŽENA STANKE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/463b15ae-f5ea-4eb9-82e8-de492cfcd8ed</t>
+    <t>JAGODA VODANOVIĆ</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:25:37</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3edbaaf0-4259-4f2f-8ed0-43586dcca657</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/463b15ae-f5ea-4eb9-82e8-de492cfcd8ed/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3edbaaf0-4259-4f2f-8ed0-43586dcca657/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Z&amp;predmet=5022&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>