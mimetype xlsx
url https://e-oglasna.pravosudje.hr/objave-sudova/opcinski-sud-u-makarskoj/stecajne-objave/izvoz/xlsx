--- v0 (2026-05-04)
+++ v1 (2026-05-31)
@@ -6,277 +6,1591 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1645" uniqueCount="1310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2008" uniqueCount="1520">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Sp-60/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/77a44377-fae4-4853-a32f-624b38b21dea</t>
+    <t>Sp-207/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>LUCIJA MAJIĆ</t>
+  </si>
+  <si>
+    <t>HAJDUKA ANDRIJE ŠIMIĆA 12, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>38765873530</t>
+  </si>
+  <si>
+    <t>LUCIJA MAJIĆ 38765873530; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:19:34</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d4cbfcc-8b41-4d61-86b6-4b01b3cd98a9</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d4cbfcc-8b41-4d61-86b6-4b01b3cd98a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=207&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-40/2026</t>
+  </si>
+  <si>
+    <t>MARIJA PEZO</t>
+  </si>
+  <si>
+    <t>ULICA RIMSKI PUT 31, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>73555457903</t>
+  </si>
+  <si>
+    <t>MARIJA PEZO 73555457903; Svi sdionici postupka / ULOGA: Dužnikm vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:15:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ac7b26a-66d6-4e84-9142-2c8e36c01ed0</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/77a44377-fae4-4853-a32f-624b38b21dea/dokumenti/preuzimanje</t>
-[...86 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=52&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ac7b26a-66d6-4e84-9142-2c8e36c01ed0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=40&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-3/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>INA GAVRAN</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA 51, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>40201250686</t>
+  </si>
+  <si>
+    <t>INA GAVRAN 40201250686</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:25:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83a7a88c-fd5d-4d77-bc22-c24ed7df0901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83a7a88c-fd5d-4d77-bc22-c24ed7df0901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=3&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŽELJKO ĆELIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO ĆELIĆ 42045724630</t>
+  </si>
+  <si>
+    <t>28.05.2026. 03:26:48</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f322641-1510-4a8a-9d2b-0ab14b80cd2b</t>
+  </si>
+  <si>
+    <t>16.377341.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f322641-1510-4a8a-9d2b-0ab14b80cd2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-36/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>FRANE BULJUBAŠIĆ</t>
+  </si>
+  <si>
+    <t>ZAGVOZD 429, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>73006213110</t>
+  </si>
+  <si>
+    <t>FRANE BULJUBAŠIĆ 73006213110; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:40:01</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/908adf3b-db4d-4596-9728-06489e123127</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/908adf3b-db4d-4596-9728-06489e123127/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=36&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>IVANA LEROTIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IVANA PAVLA II 40, 21256 Dobranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>79057704455</t>
+  </si>
+  <si>
+    <t>IVANA LEROTIĆ 79057704455; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:36:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca5c4e9d-2f0e-4a2e-b728-fcb71e02f564</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca5c4e9d-2f0e-4a2e-b728-fcb71e02f564/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-199/2025</t>
+  </si>
+  <si>
+    <t>VESNA BRKULJ</t>
+  </si>
+  <si>
+    <t>KIPARA MEŠTROVIĆA 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>23356425633</t>
+  </si>
+  <si>
+    <t>VESNA BRKULJ 23356425633</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:37:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75e8570c-aa23-4801-a5c5-7f9456d5920a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75e8570c-aa23-4801-a5c5-7f9456d5920a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=199&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-198/2025</t>
+  </si>
+  <si>
+    <t>LEA BUŠELIĆ GONZALEZ</t>
+  </si>
+  <si>
+    <t>SRIDA SELA 33, 21300 Tučepi, Hrvatska</t>
+  </si>
+  <si>
+    <t>45533056681</t>
+  </si>
+  <si>
+    <t>LEA BUŠELIĆ GONZALEZ 45533056681</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:17:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c6b9ba6-c1f3-43fa-9688-4faacd10f0f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c6b9ba6-c1f3-43fa-9688-4faacd10f0f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=198&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-186/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>IVANA VLASTELIČIĆ</t>
+  </si>
+  <si>
+    <t>ZADARSKA 44 B, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57123785956</t>
+  </si>
+  <si>
+    <t>IVANA VLASTELIČIĆ 57123785956</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:50:20</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cfa33c-4de1-476d-b27f-d9e2c95abb0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09cfa33c-4de1-476d-b27f-d9e2c95abb0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=186&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-194/2025</t>
+  </si>
+  <si>
+    <t>JASMIN JUSIĆ</t>
+  </si>
+  <si>
+    <t>DR. MATE UJEVIĆA 7, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>54006422648</t>
+  </si>
+  <si>
+    <t>JASMIN JUSIĆ 54006422648; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:49:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dde6c9e-be39-4ee9-85b3-068c72df6504</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dde6c9e-be39-4ee9-85b3-068c72df6504/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=194&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>JASMIN JUSIĆ 54006422648</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:49:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aec8063-f672-4366-bb34-3352011882e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aec8063-f672-4366-bb34-3352011882e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-24/2026</t>
+  </si>
+  <si>
+    <t>JAGODA JONJIĆ</t>
+  </si>
+  <si>
+    <t>BLAJBURŠKA ULICA 1, 21260 Grubine, Hrvatska</t>
+  </si>
+  <si>
+    <t>00357053450</t>
+  </si>
+  <si>
+    <t>JAGODA JONJIĆ 00357053450; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:48:45</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dd66a36-b3b9-4c73-950a-796e6baa096a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dd66a36-b3b9-4c73-950a-796e6baa096a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-239/2025</t>
+  </si>
+  <si>
+    <t>TONĆI REBIĆ</t>
+  </si>
+  <si>
+    <t>PUT GAJA 70, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>59342191635</t>
+  </si>
+  <si>
+    <t>Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali; TONĆI REBIĆ 59342191635</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:44:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40de4d27-93c5-4afa-9f12-05792ee1f953</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40de4d27-93c5-4afa-9f12-05792ee1f953/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-75/2026</t>
+  </si>
+  <si>
+    <t>JADRANKA KATAVIĆ</t>
+  </si>
+  <si>
+    <t>ZRINSKO-FRANKOPANSKA 53, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>54462826141</t>
+  </si>
+  <si>
+    <t>JADRANKA KATAVIĆ 54462826141; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:42:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e4b6c4-29e1-4dd7-a0a2-5ae582e5435f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e4b6c4-29e1-4dd7-a0a2-5ae582e5435f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=75&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-185/2025</t>
+  </si>
+  <si>
+    <t>IVAN LJUBIČIĆ</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 553, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>72043399438</t>
+  </si>
+  <si>
+    <t>IVAN LJUBIČIĆ 72043399438</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4b294ea-d285-4256-a0ac-902cb58b10b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4b294ea-d285-4256-a0ac-902cb58b10b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=185&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>IVAN LJUBIČIĆ 72043399438; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:03:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4405747f-9fcd-45b6-ac37-bfe1dc074a3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4405747f-9fcd-45b6-ac37-bfe1dc074a3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-184/2025</t>
+  </si>
+  <si>
+    <t>PREDRAG MAREVIĆ</t>
+  </si>
+  <si>
+    <t>PRILAZ BORKU 5, 21327 Podgora, Hrvatska</t>
+  </si>
+  <si>
+    <t>01947902699</t>
+  </si>
+  <si>
+    <t>PREDRAG MAREVIĆ 01947902699; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:55:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73f8099c-712f-4e1a-8582-6c36ae21405c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73f8099c-712f-4e1a-8582-6c36ae21405c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=184&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>PREDRAG MAREVIĆ 01947902699</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e88c91a4-5d6e-4484-b92a-b906f3d47e93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e88c91a4-5d6e-4484-b92a-b906f3d47e93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIPA GAZILJ</t>
+  </si>
+  <si>
+    <t>JOSIPA GAZILJ 56158069474</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:36:39</t>
+  </si>
+  <si>
+    <t>17.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bae10150-01d3-4d58-a2a6-9b6116e5a61d</t>
+  </si>
+  <si>
+    <t>16.377071.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bae10150-01d3-4d58-a2a6-9b6116e5a61d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 75, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>61251195372</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA 61251195372; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:56:41</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ee8f31-7878-4e32-9023-d19408e6250c</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ee8f31-7878-4e32-9023-d19408e6250c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-74/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIO CVITANOVIĆ</t>
+  </si>
+  <si>
+    <t>MASLINARSKA 26, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>19104498020</t>
+  </si>
+  <si>
+    <t>MARIO CVITANOVIĆ 19104498020; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:55:23</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83559fe4-902a-4919-a6e5-239404486f6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83559fe4-902a-4919-a6e5-239404486f6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-182/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR ŠPANJIĆ</t>
+  </si>
+  <si>
+    <t>BRAČKA 18, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>33031861805</t>
+  </si>
+  <si>
+    <t>DAVOR ŠPANJIĆ 33031861805</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:49:45</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49bcf768-51cc-43b6-a586-7594d71e3fae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49bcf768-51cc-43b6-a586-7594d71e3fae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=182&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-179/2025</t>
+  </si>
+  <si>
+    <t>JOZO BUŠELIĆ</t>
+  </si>
+  <si>
+    <t>KAČIĆEV TRG 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>82504849249</t>
+  </si>
+  <si>
+    <t>JOZO BUŠELIĆ 82504849249; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 10:17:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9061ddba-1cc9-4220-9f88-72af45ea981c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9061ddba-1cc9-4220-9f88-72af45ea981c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=179&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>JOZO BUŠELIĆ 82504849249</t>
+  </si>
+  <si>
+    <t>20.05.2026. 10:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b36415c3-9aeb-4182-8c29-6e61aca9a103</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b36415c3-9aeb-4182-8c29-6e61aca9a103/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-164/2025</t>
+  </si>
+  <si>
+    <t>DŽELAL DEMIRI</t>
+  </si>
+  <si>
+    <t>PUT KAPELICE 38 A, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>76767363753</t>
+  </si>
+  <si>
+    <t>DŽELAL DEMIRI 76767363753; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:59:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d2fef5c-fe50-494c-bb03-f8d6b1e52d9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d2fef5c-fe50-494c-bb03-f8d6b1e52d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=164&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>DŽELAL DEMIRI 76767363753</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:59:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13cde160-876b-4a5a-a6b3-9566cf242a7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13cde160-876b-4a5a-a6b3-9566cf242a7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-173/2025</t>
+  </si>
+  <si>
+    <t>RUŽA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>BARANJSKA 11, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>68185348218</t>
+  </si>
+  <si>
+    <t>RUŽA ŠIMIĆ 68185348218; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:52:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccd73b54-b4a4-41a6-bf25-adb45e832f4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccd73b54-b4a4-41a6-bf25-adb45e832f4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=173&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>RUŽA ŠIMIĆ 68185348218</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:52:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1335a1ae-4d5e-45be-99eb-d15b17e39d36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1335a1ae-4d5e-45be-99eb-d15b17e39d36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>IVANBEGOVINA 14, 21260 Ivanbegovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>51072955379</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ 51072955379; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:09:07</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eac34658-760d-44e5-9f68-844a72a2d22a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eac34658-760d-44e5-9f68-844a72a2d22a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-157/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIJA ŠKEVA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 409, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>45969639480</t>
+  </si>
+  <si>
+    <t>MARIJA ŠKEVA 45969639480; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 07:59:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aadc5cd-d7cf-48e2-b602-c182128a86a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aadc5cd-d7cf-48e2-b602-c182128a86a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=157&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>MARIJA ŠKEVA 45969639480</t>
+  </si>
+  <si>
+    <t>20.05.2026. 07:59:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/410c80c8-bfcd-4e1f-8855-17e454a33783</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/410c80c8-bfcd-4e1f-8855-17e454a33783/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN KOSTIĆ</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ 91848906323</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:28:21</t>
+  </si>
+  <si>
+    <t>11.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15488e9-3707-4d88-bc91-7b3ee0e25a44</t>
+  </si>
+  <si>
+    <t>16.377072.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15488e9-3707-4d88-bc91-7b3ee0e25a44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JADRANKA BARDAK</t>
+  </si>
+  <si>
+    <t>JADRANKA BARDAK 14449043983</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:20</t>
+  </si>
+  <si>
+    <t>10.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/295fada3-6bea-475e-8ad5-386ed66a6b63</t>
+  </si>
+  <si>
+    <t>16.376354.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/295fada3-6bea-475e-8ad5-386ed66a6b63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO</t>
+  </si>
+  <si>
+    <t>ULICA SV. ANE 18, 21260 Poljica, Hrvatska</t>
+  </si>
+  <si>
+    <t>05813353743</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO 05813353743; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:10:31</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebda2f7-e78e-4ed3-ba0e-5e8c49137025</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebda2f7-e78e-4ed3-ba0e-5e8c49137025/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Zoran Kraljević</t>
+  </si>
+  <si>
+    <t>DOMOVINSKE ZAHVALNOSTI 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>51576435665</t>
+  </si>
+  <si>
+    <t>VJEROVNICI POTROŠAČA; Zoran Kraljević 51576435665</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:50:05</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/183831c4-0951-4978-a3e9-f3406d21ef73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/183831c4-0951-4978-a3e9-f3406d21ef73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-44/2026</t>
+  </si>
+  <si>
+    <t>Ante Glavaš</t>
+  </si>
+  <si>
+    <t>Ulica Domovinskog Rata 25, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>51673270767</t>
+  </si>
+  <si>
+    <t>Ante Glavaš 51673270767; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:48:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d514c0-7853-4925-8e3c-99e3937d294e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d514c0-7853-4925-8e3c-99e3937d294e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=44&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-38/2026</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić</t>
+  </si>
+  <si>
+    <t>Ulica Križnog Puta 18, 21264 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>55833464580</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić 55833464580; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:46:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a04661-a953-472f-94dd-91feded68561</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a04661-a953-472f-94dd-91feded68561/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=38&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-31/2026</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA</t>
+  </si>
+  <si>
+    <t>BIOKOVSKA 42, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>86596507740</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA 86596507740; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:44:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7596701-e5b7-4d1e-b4c9-a23dfcd720e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7596701-e5b7-4d1e-b4c9-a23dfcd720e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-26/2026</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić</t>
+  </si>
+  <si>
+    <t>Vinjani Donji 215, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96905319844</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić 96905319844; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:41:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cdd51df-b0da-4d87-b8a1-7c62df3f42b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cdd51df-b0da-4d87-b8a1-7c62df3f42b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-21/2026</t>
+  </si>
+  <si>
+    <t>Anita Jonjić</t>
+  </si>
+  <si>
+    <t>Blajburška Ulica 79, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>57799525733</t>
+  </si>
+  <si>
+    <t>Anita Jonjić 57799525733; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:39:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ccd7cf-23c3-433c-9e19-fd5bea44b4fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ccd7cf-23c3-433c-9e19-fd5bea44b4fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRJANA PRSKALO</t>
+  </si>
+  <si>
+    <t>MIRJANA PRSKALO 71841807817</t>
+  </si>
+  <si>
+    <t>15.05.2026. 03:24:17</t>
+  </si>
+  <si>
+    <t>07.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/981c7f80-9725-4a88-b6cb-33f8b266780d</t>
+  </si>
+  <si>
+    <t>16.375485.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/981c7f80-9725-4a88-b6cb-33f8b266780d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-13/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Boris Lojić</t>
+  </si>
+  <si>
+    <t>Runović 258, 21261 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>37351734844</t>
+  </si>
+  <si>
+    <t>Boris Lojić 37351734844; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:25:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e594a43-cc67-467c-a804-cdeb14343440</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e594a43-cc67-467c-a804-cdeb14343440/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI</t>
+  </si>
+  <si>
+    <t>PETRA KAERA 14, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>12411231919</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI 12411231919; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:13:19</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a745ca-7e45-41e7-904b-e93b615bea9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a745ca-7e45-41e7-904b-e93b615bea9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DAROVATELJA KRVI 4, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>49621716857</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ 49621716857; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6180b8d9-cfc8-4119-8c5c-c8d1fb10d370</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6180b8d9-cfc8-4119-8c5c-c8d1fb10d370/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>IVAN KARIN</t>
+  </si>
+  <si>
+    <t>GLAVINA DONJA 339, 21260 Glavina Donja, Hrvatska</t>
+  </si>
+  <si>
+    <t>74115445688</t>
+  </si>
+  <si>
+    <t>IVAN KARIN 74115445688; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fe7c6d-9347-4909-ad68-19d4f34dbd5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fe7c6d-9347-4909-ad68-19d4f34dbd5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-59/2026</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ</t>
+  </si>
+  <si>
+    <t>STARI VELIKOBRDSKI PUT 12, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57294072921</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ 57294072921; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:08:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a4f21c8-8cff-43e8-a241-d4529663318d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a4f21c8-8cff-43e8-a241-d4529663318d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-56/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR</t>
+  </si>
+  <si>
+    <t>ULICA SV. MARKA 36, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>09211671309</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR 09211671309; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:02:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2abe30e-18b1-47fc-a27b-08afb2f3bdc7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2abe30e-18b1-47fc-a27b-08afb2f3bdc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=56&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-68/2026</t>
+  </si>
+  <si>
+    <t>VIKTORIJA IVANDIĆ</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 1, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>25877120508</t>
+  </si>
+  <si>
+    <t>VIKTORIJA IVANDIĆ 25877120508; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:33:59</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9cc96cf-8c30-4ca4-8d43-77833719b2c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9cc96cf-8c30-4ca4-8d43-77833719b2c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=68&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>SANDRA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>PUT VODENICA 19, 21300 Veliko Brdo, Hrvatska</t>
+  </si>
+  <si>
+    <t>44070245339</t>
+  </si>
+  <si>
+    <t>SANDRA ŠIMIĆ 44070245339; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7502593-7877-4c79-a563-c1789f55effc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7502593-7877-4c79-a563-c1789f55effc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-65/2026</t>
+  </si>
+  <si>
+    <t>MARIN VRLJIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IMOTSKIH ISELJENIKA 7, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>35198303515</t>
+  </si>
+  <si>
+    <t>MARIN VRLJIĆ 35198303515; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 09:32:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/569d41ce-bd2b-4f9a-8e36-948c4546e137</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/569d41ce-bd2b-4f9a-8e36-948c4546e137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>DAVOR KURIDŽA</t>
+  </si>
+  <si>
+    <t>PALIH HRVATSKIH BORACA 7, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>49472438777</t>
+  </si>
+  <si>
+    <t>DAVOR KURIDŽA 49472438777; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 09:28:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a38838f-d7e8-4374-ab54-586aa8909f3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a38838f-d7e8-4374-ab54-586aa8909f3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV ČUNKO</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČUNKO 56479036424</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b34c744d-74e1-48e1-95f0-0eb485f0d4b0</t>
+  </si>
+  <si>
+    <t>16.377157.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b34c744d-74e1-48e1-95f0-0eb485f0d4b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-64/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>EUGENIJA KLARIĆ</t>
+  </si>
+  <si>
+    <t>ŠIBENSKA ULICA 25, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>65290195555</t>
+  </si>
+  <si>
+    <t>EUGENIJA KLARIĆ 65290195555; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:18:29</t>
+  </si>
+  <si>
+    <t>19.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89d74ed6-518e-48fe-8478-f11b07451523</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89d74ed6-518e-48fe-8478-f11b07451523/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>DOLORES PENAVA</t>
+  </si>
+  <si>
+    <t>VINJANI GORNJI 393, 21260 Gornji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>69718981273</t>
+  </si>
+  <si>
+    <t>DOLORES PENAVA 69718981273; Vjrovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:14:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/394f7663-bd84-47b4-b25b-394e41933bd3</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/394f7663-bd84-47b4-b25b-394e41933bd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-58/2026</t>
+  </si>
+  <si>
+    <t>DENIS ZUKIĆ</t>
+  </si>
+  <si>
+    <t>KRVAVICA 102, 21320 Krvavica, Hrvatska</t>
+  </si>
+  <si>
+    <t>36031784934</t>
+  </si>
+  <si>
+    <t>DENIS ZUKIĆ 36031784934; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef519452-177f-45fc-9717-841e5cd15637</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef519452-177f-45fc-9717-841e5cd15637/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-57/2026</t>
+  </si>
+  <si>
+    <t>NEDILJKO PATRLJ</t>
+  </si>
+  <si>
+    <t>BOTUŠKA 77, 21260 Gornje Podbablje, Hrvatska</t>
+  </si>
+  <si>
+    <t>64812612645</t>
+  </si>
+  <si>
+    <t>NEDILJKO PATRLJ 64812612645; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>05.05.2026. 13:06:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cec6c32-b3da-48f2-bdf8-45e290272620</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cec6c32-b3da-48f2-bdf8-45e290272620/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=57&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-51/2026</t>
   </si>
   <si>
     <t>Oglas od 30.04.2026.</t>
   </si>
   <si>
     <t>Ante Marijanović</t>
   </si>
   <si>
     <t>RUNOVIĆ 616 A, 21260 Runović, Hrvatska</t>
   </si>
   <si>
     <t>15658634027</t>
   </si>
   <si>
     <t>Ante Marijanović 15658634027; Vjerovnici dužnika / ULOGA: ostalo</t>
   </si>
   <si>
     <t>04.05.2026. 10:22:38</t>
   </si>
   <si>
     <t>18.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a67874ac-ec10-4c1d-abc6-ac044772bef3</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a67874ac-ec10-4c1d-abc6-ac044772bef3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=51&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - JADRANKA KATAVIĆ</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-50/2026</t>
   </si>
   <si>
     <t>Ivan Ujević</t>
   </si>
   <si>
     <t>Put Bazane 10, 21263 Šumet, Hrvatska</t>
   </si>
   <si>
     <t>15511753736</t>
   </si>
   <si>
     <t>Ivan Ujević 15511753736; vjerovnici dužnika / ULOGA: ostalo</t>
   </si>
   <si>
     <t>30.04.2026. 13:04:35</t>
   </si>
   <si>
     <t>14.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d702e6a4-961e-4cf4-9170-6deaf115e9cf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d702e6a4-961e-4cf4-9170-6deaf115e9cf/dokumenti/preuzimanje</t>
@@ -284,53 +1598,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=50&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-48/2026</t>
   </si>
   <si>
     <t>MATE ZOVKO</t>
   </si>
   <si>
     <t>BRUNE BUŠIĆA 29, 21260 Zmijavci, Hrvatska</t>
   </si>
   <si>
     <t>24098627121</t>
   </si>
   <si>
     <t>MATE ZOVKO 24098627121; vjerovnici  dužnika / ULOGA: ostalo</t>
   </si>
   <si>
     <t>30.04.2026. 12:58:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/762f7344-10f8-4a47-b516-06e8341873f5</t>
   </si>
   <si>
-    <t>Oglas.docx O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/762f7344-10f8-4a47-b516-06e8341873f5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=48&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-46/2026</t>
   </si>
   <si>
     <t>MILE ČELAN</t>
   </si>
   <si>
     <t>UL. DINKA ŠTAMBAKA 25, 21260 Imotski, Hrvatska</t>
   </si>
   <si>
     <t>50992821206</t>
   </si>
   <si>
     <t>MILE ČELAN 50992821206; Vjerovnici dužnika / ULOGA: ostali</t>
   </si>
   <si>
     <t>30.04.2026. 12:55:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ecd9e89-546c-4362-b134-897f8adbc463</t>
@@ -347,755 +1658,77 @@
   <si>
     <t>IVO ŠANTIĆ</t>
   </si>
   <si>
     <t>DOBRANJSKA ULICA 12, 21256 Cista Velika, Hrvatska</t>
   </si>
   <si>
     <t>31268028859</t>
   </si>
   <si>
     <t>IVO ŠANTIĆ 31268028859; Vjerovnici dužnika / ULOGA: ostalo</t>
   </si>
   <si>
     <t>30.04.2026. 12:52:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ec56405-8c35-49b6-8553-e5375dfdbd6c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ec56405-8c35-49b6-8553-e5375dfdbd6c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=45&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-261/2025</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3f42a5e8-a339-4fa8-8a5f-94df566966d8</t>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3f42a5e8-a339-4fa8-8a5f-94df566966d8/dokumenti/preuzimanje</t>
-[...673 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-96/2020</t>
   </si>
   <si>
     <t>Rješenje od 29.03.2022.</t>
   </si>
   <si>
     <t>FILIP DUJMOVIĆ</t>
   </si>
   <si>
     <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
   </si>
   <si>
     <t>04387289237</t>
   </si>
   <si>
     <t>FILIP DUJMOVIĆ 04387289237</t>
   </si>
   <si>
     <t>30.03.2022. 13:15:05</t>
@@ -2730,53 +3363,50 @@
     <t>11.06.2019. 12:37:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b75cea52-b87b-4f49-bfdb-4057c2f4f5b0</t>
   </si>
   <si>
     <t>35594643.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b75cea52-b87b-4f49-bfdb-4057c2f4f5b0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=965&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-580/2019</t>
   </si>
   <si>
     <t>Rješenje - mjesna nenadležnost Sp-580/2019-2</t>
   </si>
   <si>
     <t>Ivana Vlasteličić</t>
   </si>
   <si>
     <t>Poljana Tina Ujevića 2, 21000, Split</t>
-  </si>
-[...1 lines deleted...]
-    <t>57123785956</t>
   </si>
   <si>
     <t>Ivana Vlasteličić 57123785956</t>
   </si>
   <si>
     <t>11.06.2019. 12:35:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ccc8eadf-735d-43fd-975f-a18a0d8349cd</t>
   </si>
   <si>
     <t>35594621.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ccc8eadf-735d-43fd-975f-a18a0d8349cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=580&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-507/2019</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev/prijedlog Sp-507/2019-4</t>
   </si>
@@ -3983,51 +4613,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N125"/>
+  <dimension ref="A1:N152"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4132,5189 +4762,6347 @@
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
         <v>48</v>
       </c>
-      <c r="F5" t="s">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
         <v>49</v>
       </c>
-      <c r="G5" t="s">
+      <c r="I5" t="s">
         <v>50</v>
       </c>
-      <c r="H5" t="s">
+      <c r="J5" t="s">
         <v>51</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>52</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="M5" t="s">
         <v>54</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" t="s">
         <v>56</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>57</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>58</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>59</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>60</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>61</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>62</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>63</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" t="s">
         <v>64</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>66</v>
+      </c>
       <c r="D7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F7" t="s">
         <v>68</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-      <c r="G7"/>
+      <c r="G7" t="s">
+        <v>69</v>
+      </c>
       <c r="H7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J7" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
         <v>72</v>
       </c>
       <c r="L7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" t="s">
         <v>73</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>74</v>
       </c>
-      <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>75</v>
       </c>
       <c r="D8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s">
         <v>76</v>
       </c>
       <c r="F8" t="s">
         <v>77</v>
       </c>
       <c r="G8" t="s">
         <v>78</v>
       </c>
       <c r="H8" t="s">
         <v>79</v>
       </c>
       <c r="I8" t="s">
         <v>80</v>
       </c>
       <c r="J8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" t="s">
         <v>81</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
+        <v>35</v>
+      </c>
+      <c r="M8" t="s">
         <v>82</v>
       </c>
-      <c r="L8" t="s">
-[...2 lines deleted...]
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
         <v>85</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>86</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>87</v>
       </c>
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>88</v>
       </c>
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>89</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" t="s">
         <v>90</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M9" t="s">
         <v>91</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" t="s">
+        <v>94</v>
+      </c>
+      <c r="E10" t="s">
         <v>95</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>96</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>97</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>98</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>99</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="K10" t="s">
         <v>101</v>
       </c>
       <c r="L10" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="M10" t="s">
         <v>102</v>
       </c>
       <c r="N10" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>104</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>94</v>
       </c>
       <c r="E11" t="s">
         <v>105</v>
       </c>
       <c r="F11" t="s">
         <v>106</v>
       </c>
       <c r="G11" t="s">
         <v>107</v>
       </c>
       <c r="H11" t="s">
         <v>108</v>
       </c>
       <c r="I11" t="s">
         <v>109</v>
       </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="K11" t="s">
         <v>110</v>
       </c>
       <c r="L11" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M11" t="s">
         <v>111</v>
       </c>
       <c r="N11" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D12" t="s">
+        <v>94</v>
+      </c>
+      <c r="E12" t="s">
+        <v>105</v>
+      </c>
+      <c r="F12" t="s">
+        <v>106</v>
+      </c>
+      <c r="G12" t="s">
+        <v>107</v>
+      </c>
+      <c r="H12" t="s">
         <v>113</v>
       </c>
-      <c r="D12" t="s">
+      <c r="I12" t="s">
         <v>114</v>
       </c>
-      <c r="E12" t="s">
+      <c r="J12" t="s">
+        <v>100</v>
+      </c>
+      <c r="K12" t="s">
         <v>115</v>
       </c>
-      <c r="F12" t="s">
+      <c r="L12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" t="s">
         <v>116</v>
       </c>
-      <c r="G12" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="N12" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D13" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" t="s">
+        <v>118</v>
+      </c>
+      <c r="F13" t="s">
+        <v>119</v>
+      </c>
+      <c r="G13" t="s">
+        <v>120</v>
+      </c>
+      <c r="H13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K13" t="s">
+        <v>124</v>
+      </c>
+      <c r="L13" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" t="s">
         <v>125</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="N13" t="s">
         <v>126</v>
-      </c>
-[...25 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" t="s">
+        <v>94</v>
+      </c>
+      <c r="E14" t="s">
+        <v>128</v>
+      </c>
+      <c r="F14" t="s">
+        <v>129</v>
+      </c>
+      <c r="G14" t="s">
+        <v>130</v>
+      </c>
+      <c r="H14" t="s">
+        <v>131</v>
+      </c>
+      <c r="I14" t="s">
+        <v>132</v>
+      </c>
+      <c r="J14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K14" t="s">
+        <v>133</v>
+      </c>
+      <c r="L14" t="s">
+        <v>35</v>
+      </c>
+      <c r="M14" t="s">
         <v>134</v>
       </c>
-      <c r="D14" t="s">
+      <c r="N14" t="s">
         <v>135</v>
-      </c>
-[...28 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="D15" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="E15" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="F15" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="G15" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="H15" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="I15" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="J15" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="K15" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="L15" t="s">
         <v>35</v>
       </c>
       <c r="M15" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="N15" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="D16" t="s">
-        <v>157</v>
+        <v>94</v>
       </c>
       <c r="E16" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="F16" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="G16" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="H16" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="I16" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="J16" t="s">
-        <v>163</v>
+        <v>100</v>
       </c>
       <c r="K16" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="L16" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="M16" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="N16" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
       <c r="D17" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>146</v>
+      </c>
+      <c r="F17" t="s">
+        <v>147</v>
+      </c>
+      <c r="G17" t="s">
+        <v>148</v>
+      </c>
+      <c r="H17" t="s">
+        <v>154</v>
+      </c>
+      <c r="I17" t="s">
+        <v>155</v>
+      </c>
+      <c r="J17" t="s">
+        <v>100</v>
+      </c>
+      <c r="K17" t="s">
+        <v>156</v>
+      </c>
+      <c r="L17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" t="s">
         <v>157</v>
       </c>
-      <c r="E17" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N17" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="D18" t="s">
-        <v>177</v>
+        <v>94</v>
       </c>
       <c r="E18" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="F18" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="G18" t="s">
-        <v>180</v>
+        <v>161</v>
       </c>
       <c r="H18" t="s">
-        <v>181</v>
+        <v>162</v>
       </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="J18" t="s">
-        <v>163</v>
+        <v>100</v>
       </c>
       <c r="K18" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="L18" t="s">
-        <v>184</v>
+        <v>25</v>
       </c>
       <c r="M18" t="s">
-        <v>185</v>
+        <v>165</v>
       </c>
       <c r="N18" t="s">
-        <v>186</v>
+        <v>166</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19"/>
+      <c r="C19" t="s">
+        <v>158</v>
+      </c>
       <c r="D19" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      <c r="G19"/>
+        <v>94</v>
+      </c>
+      <c r="E19" t="s">
+        <v>159</v>
+      </c>
+      <c r="F19" t="s">
+        <v>160</v>
+      </c>
+      <c r="G19" t="s">
+        <v>161</v>
+      </c>
       <c r="H19" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="I19" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="J19" t="s">
-        <v>190</v>
+        <v>100</v>
       </c>
       <c r="K19" t="s">
-        <v>191</v>
+        <v>169</v>
       </c>
       <c r="L19" t="s">
-        <v>192</v>
+        <v>25</v>
       </c>
       <c r="M19" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>170</v>
+      </c>
+      <c r="N19" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>195</v>
+        <v>172</v>
       </c>
       <c r="I20" t="s">
-        <v>196</v>
+        <v>173</v>
       </c>
       <c r="J20" t="s">
-        <v>197</v>
+        <v>174</v>
       </c>
       <c r="K20" t="s">
-        <v>198</v>
+        <v>175</v>
       </c>
       <c r="L20" t="s">
-        <v>199</v>
+        <v>176</v>
       </c>
       <c r="M20" t="s">
-        <v>200</v>
+        <v>177</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="D21" t="s">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="E21" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
       <c r="F21" t="s">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="G21" t="s">
-        <v>205</v>
+        <v>182</v>
       </c>
       <c r="H21" t="s">
-        <v>206</v>
+        <v>183</v>
       </c>
       <c r="I21" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="J21" t="s">
-        <v>208</v>
+        <v>185</v>
       </c>
       <c r="K21" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="L21" t="s">
-        <v>65</v>
+        <v>187</v>
       </c>
       <c r="M21" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="N21" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="D22" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="E22" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="F22" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="G22" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="H22" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="I22" t="s">
-        <v>217</v>
+        <v>196</v>
       </c>
       <c r="J22" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="K22" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="L22" t="s">
-        <v>65</v>
+        <v>187</v>
       </c>
       <c r="M22" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="N22" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="D23" t="s">
         <v>202</v>
       </c>
       <c r="E23" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="F23" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="G23" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="H23" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="I23" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="J23" t="s">
         <v>208</v>
       </c>
       <c r="K23" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="L23" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="M23" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="N23" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="D24" t="s">
         <v>202</v>
       </c>
       <c r="E24" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="F24" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="G24" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="H24" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="I24" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="J24" t="s">
         <v>208</v>
       </c>
       <c r="K24" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="L24" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M24" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="N24" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>239</v>
+        <v>212</v>
       </c>
       <c r="D25" t="s">
         <v>202</v>
       </c>
       <c r="E25" t="s">
-        <v>240</v>
+        <v>213</v>
       </c>
       <c r="F25" t="s">
-        <v>241</v>
+        <v>214</v>
       </c>
       <c r="G25" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="H25" t="s">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="I25" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="J25" t="s">
         <v>208</v>
       </c>
       <c r="K25" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
       <c r="L25" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M25" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="N25" t="s">
-        <v>247</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
       <c r="D26" t="s">
         <v>202</v>
       </c>
       <c r="E26" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="F26" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="G26" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="H26" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="I26" t="s">
-        <v>253</v>
+        <v>230</v>
       </c>
       <c r="J26" t="s">
         <v>208</v>
       </c>
       <c r="K26" t="s">
-        <v>254</v>
+        <v>231</v>
       </c>
       <c r="L26" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M26" t="s">
-        <v>255</v>
+        <v>232</v>
       </c>
       <c r="N26" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>257</v>
+        <v>225</v>
       </c>
       <c r="D27" t="s">
         <v>202</v>
       </c>
       <c r="E27" t="s">
-        <v>258</v>
+        <v>226</v>
       </c>
       <c r="F27" t="s">
-        <v>259</v>
+        <v>227</v>
       </c>
       <c r="G27" t="s">
-        <v>260</v>
+        <v>228</v>
       </c>
       <c r="H27" t="s">
-        <v>261</v>
+        <v>234</v>
       </c>
       <c r="I27" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="J27" t="s">
         <v>208</v>
       </c>
       <c r="K27" t="s">
-        <v>263</v>
+        <v>236</v>
       </c>
       <c r="L27" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M27" t="s">
-        <v>264</v>
+        <v>237</v>
       </c>
       <c r="N27" t="s">
-        <v>265</v>
+        <v>233</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>266</v>
+        <v>238</v>
       </c>
       <c r="D28" t="s">
         <v>202</v>
       </c>
       <c r="E28" t="s">
-        <v>267</v>
+        <v>239</v>
       </c>
       <c r="F28" t="s">
-        <v>268</v>
+        <v>240</v>
       </c>
       <c r="G28" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="H28" t="s">
-        <v>270</v>
+        <v>242</v>
       </c>
       <c r="I28" t="s">
-        <v>271</v>
+        <v>243</v>
       </c>
       <c r="J28" t="s">
         <v>208</v>
       </c>
       <c r="K28" t="s">
-        <v>272</v>
+        <v>244</v>
       </c>
       <c r="L28" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M28" t="s">
-        <v>273</v>
+        <v>245</v>
       </c>
       <c r="N28" t="s">
-        <v>274</v>
+        <v>246</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>275</v>
+        <v>238</v>
       </c>
       <c r="D29" t="s">
         <v>202</v>
       </c>
       <c r="E29" t="s">
-        <v>276</v>
+        <v>239</v>
       </c>
       <c r="F29" t="s">
-        <v>277</v>
+        <v>240</v>
       </c>
       <c r="G29" t="s">
-        <v>278</v>
+        <v>241</v>
       </c>
       <c r="H29" t="s">
-        <v>279</v>
+        <v>247</v>
       </c>
       <c r="I29" t="s">
-        <v>280</v>
+        <v>248</v>
       </c>
       <c r="J29" t="s">
         <v>208</v>
       </c>
       <c r="K29" t="s">
-        <v>281</v>
+        <v>249</v>
       </c>
       <c r="L29" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M29" t="s">
-        <v>282</v>
+        <v>250</v>
       </c>
       <c r="N29" t="s">
-        <v>283</v>
+        <v>246</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>284</v>
+        <v>251</v>
       </c>
       <c r="D30" t="s">
-        <v>285</v>
+        <v>252</v>
       </c>
       <c r="E30" t="s">
-        <v>286</v>
+        <v>253</v>
       </c>
       <c r="F30" t="s">
-        <v>287</v>
+        <v>254</v>
       </c>
       <c r="G30" t="s">
-        <v>288</v>
+        <v>255</v>
       </c>
       <c r="H30" t="s">
-        <v>289</v>
+        <v>256</v>
       </c>
       <c r="I30" t="s">
-        <v>290</v>
+        <v>257</v>
       </c>
       <c r="J30" t="s">
-        <v>291</v>
+        <v>258</v>
       </c>
       <c r="K30" t="s">
-        <v>292</v>
+        <v>259</v>
       </c>
       <c r="L30" t="s">
-        <v>65</v>
+        <v>187</v>
       </c>
       <c r="M30" t="s">
-        <v>293</v>
+        <v>260</v>
       </c>
       <c r="N30" t="s">
-        <v>294</v>
+        <v>261</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>295</v>
+        <v>262</v>
       </c>
       <c r="D31" t="s">
-        <v>285</v>
+        <v>263</v>
       </c>
       <c r="E31" t="s">
-        <v>296</v>
+        <v>264</v>
       </c>
       <c r="F31" t="s">
-        <v>297</v>
+        <v>265</v>
       </c>
       <c r="G31" t="s">
-        <v>298</v>
+        <v>266</v>
       </c>
       <c r="H31" t="s">
-        <v>299</v>
+        <v>267</v>
       </c>
       <c r="I31" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
       <c r="J31" t="s">
-        <v>291</v>
+        <v>208</v>
       </c>
       <c r="K31" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="L31" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M31" t="s">
-        <v>302</v>
+        <v>270</v>
       </c>
       <c r="N31" t="s">
-        <v>303</v>
+        <v>271</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>304</v>
+        <v>262</v>
       </c>
       <c r="D32" t="s">
-        <v>285</v>
+        <v>263</v>
       </c>
       <c r="E32" t="s">
-        <v>305</v>
+        <v>264</v>
       </c>
       <c r="F32" t="s">
-        <v>306</v>
+        <v>265</v>
       </c>
       <c r="G32" t="s">
-        <v>307</v>
+        <v>266</v>
       </c>
       <c r="H32" t="s">
-        <v>308</v>
+        <v>272</v>
       </c>
       <c r="I32" t="s">
-        <v>309</v>
+        <v>273</v>
       </c>
       <c r="J32" t="s">
-        <v>291</v>
+        <v>208</v>
       </c>
       <c r="K32" t="s">
-        <v>310</v>
+        <v>274</v>
       </c>
       <c r="L32" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="M32" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="N32" t="s">
-        <v>312</v>
+        <v>271</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C33"/>
       <c r="D33" t="s">
-        <v>285</v>
-[...9 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
       <c r="H33" t="s">
-        <v>317</v>
+        <v>277</v>
       </c>
       <c r="I33" t="s">
-        <v>318</v>
+        <v>278</v>
       </c>
       <c r="J33" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="K33" t="s">
-        <v>319</v>
+        <v>280</v>
       </c>
       <c r="L33" t="s">
-        <v>65</v>
+        <v>281</v>
       </c>
       <c r="M33" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C34"/>
       <c r="D34" t="s">
+        <v>283</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34" t="s">
+        <v>284</v>
+      </c>
+      <c r="I34" t="s">
         <v>285</v>
       </c>
-      <c r="E34" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J34" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="K34" t="s">
-        <v>328</v>
+        <v>287</v>
       </c>
       <c r="L34" t="s">
-        <v>65</v>
+        <v>288</v>
       </c>
       <c r="M34" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>331</v>
+        <v>290</v>
       </c>
       <c r="D35" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="E35" t="s">
-        <v>332</v>
+        <v>292</v>
       </c>
       <c r="F35" t="s">
-        <v>333</v>
+        <v>293</v>
       </c>
       <c r="G35" t="s">
-        <v>334</v>
+        <v>294</v>
       </c>
       <c r="H35" t="s">
-        <v>335</v>
+        <v>295</v>
       </c>
       <c r="I35" t="s">
-        <v>336</v>
+        <v>296</v>
       </c>
       <c r="J35" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="K35" t="s">
-        <v>337</v>
+        <v>298</v>
       </c>
       <c r="L35" t="s">
-        <v>65</v>
+        <v>187</v>
       </c>
       <c r="M35" t="s">
-        <v>338</v>
+        <v>299</v>
       </c>
       <c r="N35" t="s">
-        <v>339</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>340</v>
+        <v>301</v>
       </c>
       <c r="D36" t="s">
-        <v>341</v>
+        <v>291</v>
       </c>
       <c r="E36" t="s">
-        <v>342</v>
+        <v>302</v>
       </c>
       <c r="F36" t="s">
-        <v>343</v>
+        <v>303</v>
       </c>
       <c r="G36" t="s">
-        <v>344</v>
+        <v>304</v>
       </c>
       <c r="H36" t="s">
-        <v>345</v>
+        <v>305</v>
       </c>
       <c r="I36" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="J36"/>
+        <v>306</v>
+      </c>
+      <c r="J36" t="s">
+        <v>307</v>
+      </c>
       <c r="K36" t="s">
-        <v>347</v>
+        <v>308</v>
       </c>
       <c r="L36" t="s">
-        <v>122</v>
+        <v>187</v>
       </c>
       <c r="M36" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="N36" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>350</v>
+        <v>311</v>
       </c>
       <c r="D37" t="s">
-        <v>351</v>
+        <v>291</v>
       </c>
       <c r="E37" t="s">
-        <v>352</v>
+        <v>312</v>
       </c>
       <c r="F37" t="s">
-        <v>353</v>
+        <v>313</v>
       </c>
       <c r="G37" t="s">
-        <v>354</v>
+        <v>314</v>
       </c>
       <c r="H37" t="s">
-        <v>355</v>
+        <v>315</v>
       </c>
       <c r="I37" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="J37"/>
+        <v>316</v>
+      </c>
+      <c r="J37" t="s">
+        <v>307</v>
+      </c>
       <c r="K37" t="s">
-        <v>357</v>
+        <v>317</v>
       </c>
       <c r="L37" t="s">
-        <v>358</v>
+        <v>187</v>
       </c>
       <c r="M37" t="s">
-        <v>359</v>
+        <v>318</v>
       </c>
       <c r="N37" t="s">
-        <v>360</v>
+        <v>319</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>361</v>
+        <v>320</v>
       </c>
       <c r="D38" t="s">
-        <v>362</v>
+        <v>291</v>
       </c>
       <c r="E38" t="s">
-        <v>363</v>
+        <v>321</v>
       </c>
       <c r="F38" t="s">
-        <v>364</v>
+        <v>322</v>
       </c>
       <c r="G38" t="s">
-        <v>365</v>
+        <v>323</v>
       </c>
       <c r="H38" t="s">
-        <v>366</v>
+        <v>324</v>
       </c>
       <c r="I38" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="J38"/>
+        <v>325</v>
+      </c>
+      <c r="J38" t="s">
+        <v>307</v>
+      </c>
       <c r="K38" t="s">
-        <v>368</v>
+        <v>326</v>
       </c>
       <c r="L38" t="s">
-        <v>65</v>
+        <v>187</v>
       </c>
       <c r="M38" t="s">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="N38" t="s">
-        <v>370</v>
+        <v>328</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>371</v>
+        <v>329</v>
       </c>
       <c r="D39" t="s">
-        <v>372</v>
+        <v>291</v>
       </c>
       <c r="E39" t="s">
-        <v>373</v>
+        <v>330</v>
       </c>
       <c r="F39" t="s">
-        <v>374</v>
+        <v>331</v>
       </c>
       <c r="G39" t="s">
-        <v>375</v>
+        <v>332</v>
       </c>
       <c r="H39" t="s">
-        <v>376</v>
+        <v>333</v>
       </c>
       <c r="I39" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="J39"/>
+        <v>334</v>
+      </c>
+      <c r="J39" t="s">
+        <v>307</v>
+      </c>
       <c r="K39" t="s">
-        <v>378</v>
+        <v>335</v>
       </c>
       <c r="L39" t="s">
-        <v>35</v>
+        <v>187</v>
       </c>
       <c r="M39" t="s">
-        <v>379</v>
+        <v>336</v>
       </c>
       <c r="N39" t="s">
-        <v>380</v>
+        <v>337</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>381</v>
+        <v>338</v>
       </c>
       <c r="D40" t="s">
-        <v>382</v>
+        <v>291</v>
       </c>
       <c r="E40" t="s">
-        <v>383</v>
+        <v>339</v>
       </c>
       <c r="F40" t="s">
-        <v>384</v>
+        <v>340</v>
       </c>
       <c r="G40" t="s">
-        <v>385</v>
+        <v>341</v>
       </c>
       <c r="H40" t="s">
-        <v>386</v>
+        <v>342</v>
       </c>
       <c r="I40" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="J40"/>
+        <v>343</v>
+      </c>
+      <c r="J40" t="s">
+        <v>307</v>
+      </c>
       <c r="K40" t="s">
-        <v>388</v>
+        <v>344</v>
       </c>
       <c r="L40" t="s">
-        <v>65</v>
+        <v>187</v>
       </c>
       <c r="M40" t="s">
-        <v>389</v>
+        <v>345</v>
       </c>
       <c r="N40" t="s">
-        <v>390</v>
+        <v>346</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>391</v>
+        <v>347</v>
       </c>
       <c r="D41" t="s">
-        <v>392</v>
+        <v>291</v>
       </c>
       <c r="E41" t="s">
-        <v>393</v>
+        <v>348</v>
       </c>
       <c r="F41" t="s">
-        <v>394</v>
+        <v>349</v>
       </c>
       <c r="G41" t="s">
-        <v>395</v>
+        <v>350</v>
       </c>
       <c r="H41" t="s">
-        <v>396</v>
+        <v>351</v>
       </c>
       <c r="I41" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="J41"/>
+        <v>352</v>
+      </c>
+      <c r="J41" t="s">
+        <v>307</v>
+      </c>
       <c r="K41" t="s">
-        <v>398</v>
+        <v>353</v>
       </c>
       <c r="L41" t="s">
-        <v>35</v>
+        <v>187</v>
       </c>
       <c r="M41" t="s">
-        <v>399</v>
+        <v>354</v>
       </c>
       <c r="N41" t="s">
-        <v>400</v>
+        <v>355</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42" t="s">
-        <v>402</v>
-[...9 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>406</v>
+        <v>357</v>
       </c>
       <c r="I42" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="J42"/>
+        <v>358</v>
+      </c>
+      <c r="J42" t="s">
+        <v>359</v>
+      </c>
       <c r="K42" t="s">
-        <v>408</v>
+        <v>360</v>
       </c>
       <c r="L42" t="s">
-        <v>25</v>
+        <v>361</v>
       </c>
       <c r="M42" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>411</v>
+        <v>363</v>
       </c>
       <c r="D43" t="s">
-        <v>412</v>
+        <v>364</v>
       </c>
       <c r="E43" t="s">
-        <v>413</v>
+        <v>365</v>
       </c>
       <c r="F43" t="s">
-        <v>414</v>
+        <v>366</v>
       </c>
       <c r="G43" t="s">
-        <v>415</v>
+        <v>367</v>
       </c>
       <c r="H43" t="s">
-        <v>416</v>
+        <v>368</v>
       </c>
       <c r="I43" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="J43"/>
+        <v>369</v>
+      </c>
+      <c r="J43" t="s">
+        <v>307</v>
+      </c>
       <c r="K43" t="s">
-        <v>418</v>
+        <v>370</v>
       </c>
       <c r="L43" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="M43" t="s">
-        <v>419</v>
+        <v>371</v>
       </c>
       <c r="N43" t="s">
-        <v>420</v>
+        <v>372</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>421</v>
+        <v>373</v>
       </c>
       <c r="D44" t="s">
-        <v>422</v>
+        <v>374</v>
       </c>
       <c r="E44" t="s">
-        <v>423</v>
+        <v>375</v>
       </c>
       <c r="F44" t="s">
-        <v>424</v>
+        <v>376</v>
       </c>
       <c r="G44" t="s">
-        <v>425</v>
+        <v>377</v>
       </c>
       <c r="H44" t="s">
-        <v>426</v>
+        <v>378</v>
       </c>
       <c r="I44" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>379</v>
+      </c>
+      <c r="J44" t="s">
+        <v>380</v>
+      </c>
       <c r="K44" t="s">
-        <v>428</v>
+        <v>381</v>
       </c>
       <c r="L44" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="M44" t="s">
-        <v>429</v>
+        <v>382</v>
       </c>
       <c r="N44" t="s">
-        <v>430</v>
+        <v>383</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>431</v>
+        <v>384</v>
       </c>
       <c r="D45" t="s">
-        <v>422</v>
+        <v>374</v>
       </c>
       <c r="E45" t="s">
-        <v>432</v>
+        <v>385</v>
       </c>
       <c r="F45" t="s">
-        <v>433</v>
+        <v>386</v>
       </c>
       <c r="G45" t="s">
-        <v>434</v>
+        <v>387</v>
       </c>
       <c r="H45" t="s">
-        <v>435</v>
+        <v>388</v>
       </c>
       <c r="I45" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>389</v>
+      </c>
+      <c r="J45" t="s">
+        <v>380</v>
+      </c>
       <c r="K45" t="s">
-        <v>437</v>
+        <v>390</v>
       </c>
       <c r="L45" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="M45" t="s">
-        <v>438</v>
+        <v>391</v>
       </c>
       <c r="N45" t="s">
-        <v>439</v>
+        <v>392</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>440</v>
+        <v>393</v>
       </c>
       <c r="D46" t="s">
-        <v>441</v>
+        <v>374</v>
       </c>
       <c r="E46" t="s">
-        <v>442</v>
+        <v>394</v>
       </c>
       <c r="F46" t="s">
-        <v>443</v>
+        <v>395</v>
       </c>
       <c r="G46" t="s">
-        <v>444</v>
+        <v>396</v>
       </c>
       <c r="H46" t="s">
-        <v>445</v>
+        <v>397</v>
       </c>
       <c r="I46" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>398</v>
+      </c>
+      <c r="J46" t="s">
+        <v>380</v>
+      </c>
       <c r="K46" t="s">
-        <v>447</v>
+        <v>399</v>
       </c>
       <c r="L46" t="s">
-        <v>65</v>
+        <v>187</v>
       </c>
       <c r="M46" t="s">
-        <v>448</v>
+        <v>400</v>
       </c>
       <c r="N46" t="s">
-        <v>449</v>
+        <v>401</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>450</v>
+        <v>402</v>
       </c>
       <c r="D47" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="E47" t="s">
-        <v>452</v>
+        <v>403</v>
       </c>
       <c r="F47" t="s">
-        <v>453</v>
+        <v>404</v>
       </c>
       <c r="G47" t="s">
-        <v>454</v>
+        <v>405</v>
       </c>
       <c r="H47" t="s">
-        <v>455</v>
+        <v>406</v>
       </c>
       <c r="I47" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>407</v>
+      </c>
+      <c r="J47" t="s">
+        <v>380</v>
+      </c>
       <c r="K47" t="s">
-        <v>457</v>
+        <v>408</v>
       </c>
       <c r="L47" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="M47" t="s">
-        <v>458</v>
+        <v>409</v>
       </c>
       <c r="N47" t="s">
-        <v>459</v>
+        <v>410</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>460</v>
+        <v>411</v>
       </c>
       <c r="D48" t="s">
-        <v>461</v>
+        <v>374</v>
       </c>
       <c r="E48" t="s">
-        <v>462</v>
+        <v>412</v>
       </c>
       <c r="F48" t="s">
-        <v>463</v>
+        <v>413</v>
       </c>
       <c r="G48" t="s">
-        <v>464</v>
+        <v>414</v>
       </c>
       <c r="H48" t="s">
-        <v>465</v>
+        <v>415</v>
       </c>
       <c r="I48" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>416</v>
+      </c>
+      <c r="J48" t="s">
+        <v>380</v>
+      </c>
       <c r="K48" t="s">
-        <v>467</v>
+        <v>417</v>
       </c>
       <c r="L48" t="s">
-        <v>468</v>
+        <v>187</v>
       </c>
       <c r="M48" t="s">
-        <v>469</v>
+        <v>418</v>
       </c>
       <c r="N48" t="s">
-        <v>470</v>
+        <v>419</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>471</v>
+        <v>420</v>
       </c>
       <c r="D49" t="s">
-        <v>472</v>
+        <v>374</v>
       </c>
       <c r="E49" t="s">
-        <v>473</v>
+        <v>421</v>
       </c>
       <c r="F49" t="s">
-        <v>474</v>
+        <v>422</v>
       </c>
       <c r="G49" t="s">
-        <v>475</v>
+        <v>423</v>
       </c>
       <c r="H49" t="s">
-        <v>476</v>
+        <v>424</v>
       </c>
       <c r="I49" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>425</v>
+      </c>
+      <c r="J49" t="s">
+        <v>426</v>
+      </c>
       <c r="K49" t="s">
-        <v>478</v>
+        <v>427</v>
       </c>
       <c r="L49" t="s">
-        <v>479</v>
+        <v>187</v>
       </c>
       <c r="M49" t="s">
-        <v>480</v>
+        <v>428</v>
       </c>
       <c r="N49" t="s">
-        <v>481</v>
+        <v>429</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>482</v>
+        <v>430</v>
       </c>
       <c r="D50" t="s">
-        <v>483</v>
+        <v>374</v>
       </c>
       <c r="E50" t="s">
-        <v>484</v>
+        <v>431</v>
       </c>
       <c r="F50" t="s">
-        <v>485</v>
+        <v>432</v>
       </c>
       <c r="G50" t="s">
-        <v>486</v>
+        <v>433</v>
       </c>
       <c r="H50" t="s">
-        <v>487</v>
+        <v>434</v>
       </c>
       <c r="I50" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>435</v>
+      </c>
+      <c r="J50" t="s">
+        <v>426</v>
+      </c>
       <c r="K50" t="s">
-        <v>489</v>
+        <v>436</v>
       </c>
       <c r="L50" t="s">
-        <v>490</v>
+        <v>187</v>
       </c>
       <c r="M50" t="s">
-        <v>491</v>
+        <v>437</v>
       </c>
       <c r="N50" t="s">
-        <v>492</v>
+        <v>438</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>493</v>
+        <v>439</v>
       </c>
       <c r="D51" t="s">
-        <v>494</v>
+        <v>374</v>
       </c>
       <c r="E51" t="s">
-        <v>495</v>
+        <v>440</v>
       </c>
       <c r="F51" t="s">
-        <v>496</v>
+        <v>441</v>
       </c>
       <c r="G51" t="s">
-        <v>497</v>
+        <v>442</v>
       </c>
       <c r="H51" t="s">
-        <v>498</v>
+        <v>443</v>
       </c>
       <c r="I51" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="J51"/>
+        <v>444</v>
+      </c>
+      <c r="J51" t="s">
+        <v>426</v>
+      </c>
       <c r="K51" t="s">
-        <v>500</v>
+        <v>445</v>
       </c>
       <c r="L51" t="s">
-        <v>501</v>
+        <v>187</v>
       </c>
       <c r="M51" t="s">
-        <v>502</v>
+        <v>446</v>
       </c>
       <c r="N51" t="s">
-        <v>503</v>
+        <v>447</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>504</v>
+        <v>448</v>
       </c>
       <c r="D52" t="s">
-        <v>505</v>
+        <v>374</v>
       </c>
       <c r="E52" t="s">
-        <v>506</v>
+        <v>449</v>
       </c>
       <c r="F52" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="G52" t="s">
-        <v>508</v>
+        <v>451</v>
       </c>
       <c r="H52" t="s">
-        <v>509</v>
+        <v>452</v>
       </c>
       <c r="I52" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>453</v>
+      </c>
+      <c r="J52" t="s">
+        <v>426</v>
+      </c>
       <c r="K52" t="s">
-        <v>511</v>
+        <v>454</v>
       </c>
       <c r="L52" t="s">
-        <v>512</v>
+        <v>187</v>
       </c>
       <c r="M52" t="s">
-        <v>513</v>
+        <v>455</v>
       </c>
       <c r="N52" t="s">
-        <v>514</v>
+        <v>456</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53" t="s">
-        <v>516</v>
-[...9 lines deleted...]
-      </c>
+        <v>457</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
       <c r="H53" t="s">
-        <v>520</v>
+        <v>458</v>
       </c>
       <c r="I53" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="J53"/>
+        <v>459</v>
+      </c>
+      <c r="J53" t="s">
+        <v>62</v>
+      </c>
       <c r="K53" t="s">
-        <v>522</v>
+        <v>460</v>
       </c>
       <c r="L53" t="s">
-        <v>523</v>
+        <v>461</v>
       </c>
       <c r="M53" t="s">
-        <v>524</v>
-[...3 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="N53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>526</v>
+        <v>463</v>
       </c>
       <c r="D54" t="s">
-        <v>527</v>
+        <v>464</v>
       </c>
       <c r="E54" t="s">
-        <v>528</v>
+        <v>465</v>
       </c>
       <c r="F54" t="s">
-        <v>529</v>
+        <v>466</v>
       </c>
       <c r="G54" t="s">
-        <v>530</v>
+        <v>467</v>
       </c>
       <c r="H54" t="s">
-        <v>531</v>
+        <v>468</v>
       </c>
       <c r="I54" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="J54"/>
+        <v>469</v>
+      </c>
+      <c r="J54" t="s">
+        <v>470</v>
+      </c>
       <c r="K54" t="s">
-        <v>533</v>
+        <v>471</v>
       </c>
       <c r="L54" t="s">
-        <v>534</v>
+        <v>187</v>
       </c>
       <c r="M54" t="s">
-        <v>535</v>
+        <v>472</v>
       </c>
       <c r="N54" t="s">
-        <v>536</v>
+        <v>473</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>537</v>
+        <v>474</v>
       </c>
       <c r="D55" t="s">
-        <v>538</v>
+        <v>464</v>
       </c>
       <c r="E55" t="s">
-        <v>539</v>
+        <v>475</v>
       </c>
       <c r="F55" t="s">
-        <v>540</v>
+        <v>476</v>
       </c>
       <c r="G55" t="s">
-        <v>541</v>
+        <v>477</v>
       </c>
       <c r="H55" t="s">
-        <v>542</v>
+        <v>478</v>
       </c>
       <c r="I55" t="s">
-        <v>543</v>
-[...1 lines deleted...]
-      <c r="J55"/>
+        <v>479</v>
+      </c>
+      <c r="J55" t="s">
+        <v>470</v>
+      </c>
       <c r="K55" t="s">
-        <v>544</v>
+        <v>480</v>
       </c>
       <c r="L55" t="s">
-        <v>545</v>
+        <v>481</v>
       </c>
       <c r="M55" t="s">
-        <v>546</v>
+        <v>482</v>
       </c>
       <c r="N55" t="s">
-        <v>547</v>
+        <v>483</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>548</v>
+        <v>484</v>
       </c>
       <c r="D56" t="s">
-        <v>549</v>
+        <v>464</v>
       </c>
       <c r="E56" t="s">
-        <v>550</v>
+        <v>485</v>
       </c>
       <c r="F56" t="s">
-        <v>551</v>
+        <v>486</v>
       </c>
       <c r="G56" t="s">
-        <v>552</v>
+        <v>487</v>
       </c>
       <c r="H56" t="s">
-        <v>553</v>
+        <v>488</v>
       </c>
       <c r="I56" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="J56"/>
+        <v>489</v>
+      </c>
+      <c r="J56" t="s">
+        <v>470</v>
+      </c>
       <c r="K56" t="s">
-        <v>555</v>
+        <v>490</v>
       </c>
       <c r="L56" t="s">
-        <v>556</v>
+        <v>187</v>
       </c>
       <c r="M56" t="s">
-        <v>557</v>
+        <v>491</v>
       </c>
       <c r="N56" t="s">
-        <v>558</v>
+        <v>492</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>559</v>
+        <v>493</v>
       </c>
       <c r="D57" t="s">
-        <v>560</v>
+        <v>464</v>
       </c>
       <c r="E57" t="s">
-        <v>561</v>
+        <v>494</v>
       </c>
       <c r="F57" t="s">
-        <v>562</v>
+        <v>495</v>
       </c>
       <c r="G57" t="s">
-        <v>563</v>
+        <v>496</v>
       </c>
       <c r="H57" t="s">
-        <v>564</v>
+        <v>497</v>
       </c>
       <c r="I57" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="J57"/>
+        <v>498</v>
+      </c>
+      <c r="J57" t="s">
+        <v>470</v>
+      </c>
       <c r="K57" t="s">
-        <v>566</v>
+        <v>499</v>
       </c>
       <c r="L57" t="s">
-        <v>567</v>
+        <v>187</v>
       </c>
       <c r="M57" t="s">
-        <v>568</v>
+        <v>500</v>
       </c>
       <c r="N57" t="s">
-        <v>569</v>
+        <v>501</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>570</v>
+        <v>502</v>
       </c>
       <c r="D58" t="s">
-        <v>571</v>
+        <v>503</v>
       </c>
       <c r="E58" t="s">
-        <v>572</v>
+        <v>504</v>
       </c>
       <c r="F58" t="s">
-        <v>573</v>
+        <v>505</v>
       </c>
       <c r="G58" t="s">
-        <v>574</v>
+        <v>506</v>
       </c>
       <c r="H58" t="s">
-        <v>575</v>
+        <v>507</v>
       </c>
       <c r="I58" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="J58"/>
+        <v>508</v>
+      </c>
+      <c r="J58" t="s">
+        <v>509</v>
+      </c>
       <c r="K58" t="s">
-        <v>577</v>
+        <v>510</v>
       </c>
       <c r="L58" t="s">
-        <v>578</v>
+        <v>187</v>
       </c>
       <c r="M58" t="s">
-        <v>579</v>
+        <v>511</v>
       </c>
       <c r="N58" t="s">
-        <v>580</v>
+        <v>512</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>581</v>
+        <v>513</v>
       </c>
       <c r="D59" t="s">
-        <v>582</v>
+        <v>503</v>
       </c>
       <c r="E59" t="s">
-        <v>583</v>
+        <v>514</v>
       </c>
       <c r="F59" t="s">
-        <v>584</v>
+        <v>515</v>
       </c>
       <c r="G59" t="s">
-        <v>585</v>
+        <v>516</v>
       </c>
       <c r="H59" t="s">
-        <v>586</v>
+        <v>517</v>
       </c>
       <c r="I59" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="J59"/>
+        <v>518</v>
+      </c>
+      <c r="J59" t="s">
+        <v>519</v>
+      </c>
       <c r="K59" t="s">
-        <v>588</v>
+        <v>520</v>
       </c>
       <c r="L59" t="s">
-        <v>589</v>
+        <v>187</v>
       </c>
       <c r="M59" t="s">
-        <v>590</v>
+        <v>521</v>
       </c>
       <c r="N59" t="s">
-        <v>591</v>
+        <v>522</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>592</v>
+        <v>523</v>
       </c>
       <c r="D60" t="s">
-        <v>593</v>
+        <v>503</v>
       </c>
       <c r="E60" t="s">
-        <v>594</v>
+        <v>524</v>
       </c>
       <c r="F60" t="s">
-        <v>595</v>
+        <v>525</v>
       </c>
       <c r="G60" t="s">
-        <v>596</v>
+        <v>526</v>
       </c>
       <c r="H60" t="s">
-        <v>597</v>
+        <v>527</v>
       </c>
       <c r="I60" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="J60"/>
+        <v>528</v>
+      </c>
+      <c r="J60" t="s">
+        <v>519</v>
+      </c>
       <c r="K60" t="s">
-        <v>599</v>
+        <v>529</v>
       </c>
       <c r="L60" t="s">
-        <v>600</v>
+        <v>481</v>
       </c>
       <c r="M60" t="s">
-        <v>601</v>
+        <v>530</v>
       </c>
       <c r="N60" t="s">
-        <v>602</v>
+        <v>531</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>603</v>
+        <v>532</v>
       </c>
       <c r="D61" t="s">
-        <v>604</v>
+        <v>503</v>
       </c>
       <c r="E61" t="s">
-        <v>605</v>
+        <v>533</v>
       </c>
       <c r="F61" t="s">
-        <v>606</v>
+        <v>534</v>
       </c>
       <c r="G61" t="s">
-        <v>607</v>
+        <v>535</v>
       </c>
       <c r="H61" t="s">
-        <v>608</v>
+        <v>536</v>
       </c>
       <c r="I61" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="J61"/>
+        <v>537</v>
+      </c>
+      <c r="J61" t="s">
+        <v>519</v>
+      </c>
       <c r="K61" t="s">
-        <v>610</v>
+        <v>538</v>
       </c>
       <c r="L61" t="s">
-        <v>611</v>
+        <v>187</v>
       </c>
       <c r="M61" t="s">
-        <v>612</v>
+        <v>539</v>
       </c>
       <c r="N61" t="s">
-        <v>613</v>
+        <v>540</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>614</v>
+        <v>541</v>
       </c>
       <c r="D62" t="s">
-        <v>615</v>
+        <v>503</v>
       </c>
       <c r="E62" t="s">
-        <v>616</v>
+        <v>542</v>
       </c>
       <c r="F62" t="s">
-        <v>617</v>
+        <v>543</v>
       </c>
       <c r="G62" t="s">
-        <v>618</v>
+        <v>544</v>
       </c>
       <c r="H62" t="s">
-        <v>619</v>
+        <v>545</v>
       </c>
       <c r="I62" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="J62"/>
+        <v>546</v>
+      </c>
+      <c r="J62" t="s">
+        <v>519</v>
+      </c>
       <c r="K62" t="s">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="L62" t="s">
-        <v>622</v>
+        <v>187</v>
       </c>
       <c r="M62" t="s">
-        <v>623</v>
+        <v>548</v>
       </c>
       <c r="N62" t="s">
-        <v>624</v>
+        <v>549</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>625</v>
+        <v>550</v>
       </c>
       <c r="D63" t="s">
-        <v>626</v>
+        <v>551</v>
       </c>
       <c r="E63" t="s">
-        <v>627</v>
+        <v>552</v>
       </c>
       <c r="F63" t="s">
-        <v>628</v>
+        <v>553</v>
       </c>
       <c r="G63" t="s">
-        <v>629</v>
+        <v>554</v>
       </c>
       <c r="H63" t="s">
-        <v>630</v>
+        <v>555</v>
       </c>
       <c r="I63" t="s">
-        <v>631</v>
+        <v>556</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>632</v>
+        <v>557</v>
       </c>
       <c r="L63" t="s">
-        <v>633</v>
+        <v>558</v>
       </c>
       <c r="M63" t="s">
-        <v>634</v>
+        <v>559</v>
       </c>
       <c r="N63" t="s">
-        <v>635</v>
+        <v>560</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>636</v>
+        <v>561</v>
       </c>
       <c r="D64" t="s">
-        <v>637</v>
+        <v>562</v>
       </c>
       <c r="E64" t="s">
-        <v>638</v>
+        <v>563</v>
       </c>
       <c r="F64" t="s">
-        <v>639</v>
+        <v>564</v>
       </c>
       <c r="G64" t="s">
-        <v>640</v>
+        <v>565</v>
       </c>
       <c r="H64" t="s">
-        <v>641</v>
+        <v>566</v>
       </c>
       <c r="I64" t="s">
-        <v>642</v>
+        <v>567</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>643</v>
+        <v>568</v>
       </c>
       <c r="L64" t="s">
-        <v>644</v>
+        <v>569</v>
       </c>
       <c r="M64" t="s">
-        <v>645</v>
+        <v>570</v>
       </c>
       <c r="N64" t="s">
-        <v>646</v>
+        <v>571</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>647</v>
+        <v>572</v>
       </c>
       <c r="D65" t="s">
-        <v>648</v>
+        <v>573</v>
       </c>
       <c r="E65" t="s">
-        <v>649</v>
+        <v>574</v>
       </c>
       <c r="F65" t="s">
-        <v>650</v>
+        <v>575</v>
       </c>
       <c r="G65" t="s">
-        <v>651</v>
+        <v>576</v>
       </c>
       <c r="H65" t="s">
-        <v>652</v>
+        <v>577</v>
       </c>
       <c r="I65" t="s">
-        <v>653</v>
+        <v>578</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>654</v>
+        <v>579</v>
       </c>
       <c r="L65" t="s">
-        <v>655</v>
+        <v>187</v>
       </c>
       <c r="M65" t="s">
-        <v>656</v>
+        <v>580</v>
       </c>
       <c r="N65" t="s">
-        <v>657</v>
+        <v>581</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>658</v>
+        <v>582</v>
       </c>
       <c r="D66" t="s">
-        <v>659</v>
+        <v>583</v>
       </c>
       <c r="E66" t="s">
-        <v>660</v>
+        <v>584</v>
       </c>
       <c r="F66" t="s">
-        <v>661</v>
+        <v>585</v>
       </c>
       <c r="G66" t="s">
-        <v>662</v>
+        <v>586</v>
       </c>
       <c r="H66" t="s">
-        <v>663</v>
+        <v>587</v>
       </c>
       <c r="I66" t="s">
-        <v>664</v>
+        <v>588</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>665</v>
+        <v>589</v>
       </c>
       <c r="L66" t="s">
-        <v>666</v>
+        <v>25</v>
       </c>
       <c r="M66" t="s">
-        <v>667</v>
+        <v>590</v>
       </c>
       <c r="N66" t="s">
-        <v>668</v>
+        <v>591</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>669</v>
+        <v>592</v>
       </c>
       <c r="D67" t="s">
-        <v>670</v>
+        <v>593</v>
       </c>
       <c r="E67" t="s">
-        <v>671</v>
+        <v>594</v>
       </c>
       <c r="F67" t="s">
-        <v>672</v>
+        <v>595</v>
       </c>
       <c r="G67" t="s">
-        <v>673</v>
+        <v>596</v>
       </c>
       <c r="H67" t="s">
-        <v>674</v>
+        <v>597</v>
       </c>
       <c r="I67" t="s">
-        <v>675</v>
+        <v>598</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>676</v>
+        <v>599</v>
       </c>
       <c r="L67" t="s">
-        <v>677</v>
+        <v>187</v>
       </c>
       <c r="M67" t="s">
-        <v>678</v>
+        <v>600</v>
       </c>
       <c r="N67" t="s">
-        <v>679</v>
+        <v>601</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>680</v>
+        <v>602</v>
       </c>
       <c r="D68" t="s">
-        <v>681</v>
+        <v>603</v>
       </c>
       <c r="E68" t="s">
-        <v>682</v>
+        <v>604</v>
       </c>
       <c r="F68" t="s">
-        <v>683</v>
+        <v>605</v>
       </c>
       <c r="G68" t="s">
-        <v>684</v>
+        <v>606</v>
       </c>
       <c r="H68" t="s">
-        <v>685</v>
+        <v>607</v>
       </c>
       <c r="I68" t="s">
-        <v>686</v>
+        <v>608</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>687</v>
+        <v>609</v>
       </c>
       <c r="L68" t="s">
-        <v>688</v>
+        <v>25</v>
       </c>
       <c r="M68" t="s">
-        <v>689</v>
+        <v>610</v>
       </c>
       <c r="N68" t="s">
-        <v>690</v>
+        <v>611</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>691</v>
+        <v>612</v>
       </c>
       <c r="D69" t="s">
-        <v>692</v>
+        <v>613</v>
       </c>
       <c r="E69" t="s">
-        <v>693</v>
+        <v>614</v>
       </c>
       <c r="F69" t="s">
-        <v>694</v>
+        <v>615</v>
       </c>
       <c r="G69" t="s">
-        <v>695</v>
+        <v>616</v>
       </c>
       <c r="H69" t="s">
-        <v>696</v>
+        <v>617</v>
       </c>
       <c r="I69" t="s">
-        <v>697</v>
+        <v>618</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>698</v>
+        <v>619</v>
       </c>
       <c r="L69" t="s">
-        <v>699</v>
+        <v>35</v>
       </c>
       <c r="M69" t="s">
-        <v>700</v>
+        <v>620</v>
       </c>
       <c r="N69" t="s">
-        <v>701</v>
+        <v>621</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>702</v>
+        <v>622</v>
       </c>
       <c r="D70" t="s">
-        <v>703</v>
+        <v>623</v>
       </c>
       <c r="E70" t="s">
-        <v>704</v>
+        <v>624</v>
       </c>
       <c r="F70" t="s">
-        <v>705</v>
+        <v>625</v>
       </c>
       <c r="G70" t="s">
-        <v>706</v>
+        <v>626</v>
       </c>
       <c r="H70" t="s">
-        <v>707</v>
+        <v>627</v>
       </c>
       <c r="I70" t="s">
-        <v>708</v>
+        <v>628</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>709</v>
+        <v>629</v>
       </c>
       <c r="L70" t="s">
-        <v>710</v>
+        <v>35</v>
       </c>
       <c r="M70" t="s">
-        <v>711</v>
+        <v>630</v>
       </c>
       <c r="N70" t="s">
-        <v>712</v>
+        <v>631</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>713</v>
+        <v>632</v>
       </c>
       <c r="D71" t="s">
-        <v>714</v>
+        <v>633</v>
       </c>
       <c r="E71" t="s">
-        <v>715</v>
+        <v>634</v>
       </c>
       <c r="F71" t="s">
-        <v>716</v>
+        <v>635</v>
       </c>
       <c r="G71" t="s">
-        <v>717</v>
+        <v>636</v>
       </c>
       <c r="H71" t="s">
-        <v>718</v>
+        <v>637</v>
       </c>
       <c r="I71" t="s">
-        <v>719</v>
+        <v>638</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>720</v>
+        <v>639</v>
       </c>
       <c r="L71" t="s">
-        <v>721</v>
+        <v>35</v>
       </c>
       <c r="M71" t="s">
-        <v>722</v>
+        <v>640</v>
       </c>
       <c r="N71" t="s">
-        <v>723</v>
+        <v>641</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>724</v>
+        <v>642</v>
       </c>
       <c r="D72" t="s">
-        <v>725</v>
+        <v>633</v>
       </c>
       <c r="E72" t="s">
-        <v>726</v>
+        <v>643</v>
       </c>
       <c r="F72" t="s">
-        <v>727</v>
+        <v>644</v>
       </c>
       <c r="G72" t="s">
-        <v>728</v>
+        <v>645</v>
       </c>
       <c r="H72" t="s">
-        <v>729</v>
+        <v>646</v>
       </c>
       <c r="I72" t="s">
-        <v>730</v>
+        <v>647</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>731</v>
+        <v>648</v>
       </c>
       <c r="L72" t="s">
-        <v>732</v>
+        <v>35</v>
       </c>
       <c r="M72" t="s">
-        <v>733</v>
+        <v>649</v>
       </c>
       <c r="N72" t="s">
-        <v>734</v>
+        <v>650</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>735</v>
+        <v>651</v>
       </c>
       <c r="D73" t="s">
-        <v>736</v>
+        <v>652</v>
       </c>
       <c r="E73" t="s">
-        <v>737</v>
+        <v>653</v>
       </c>
       <c r="F73" t="s">
-        <v>738</v>
+        <v>654</v>
       </c>
       <c r="G73" t="s">
-        <v>739</v>
+        <v>655</v>
       </c>
       <c r="H73" t="s">
-        <v>740</v>
+        <v>656</v>
       </c>
       <c r="I73" t="s">
-        <v>741</v>
+        <v>657</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>742</v>
+        <v>658</v>
       </c>
       <c r="L73" t="s">
-        <v>743</v>
+        <v>187</v>
       </c>
       <c r="M73" t="s">
-        <v>744</v>
+        <v>659</v>
       </c>
       <c r="N73" t="s">
-        <v>745</v>
+        <v>660</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>746</v>
+        <v>661</v>
       </c>
       <c r="D74" t="s">
-        <v>747</v>
+        <v>662</v>
       </c>
       <c r="E74" t="s">
-        <v>748</v>
+        <v>663</v>
       </c>
       <c r="F74" t="s">
-        <v>749</v>
+        <v>664</v>
       </c>
       <c r="G74" t="s">
-        <v>750</v>
+        <v>665</v>
       </c>
       <c r="H74" t="s">
-        <v>751</v>
+        <v>666</v>
       </c>
       <c r="I74" t="s">
-        <v>752</v>
+        <v>667</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>753</v>
+        <v>668</v>
       </c>
       <c r="L74" t="s">
-        <v>754</v>
+        <v>35</v>
       </c>
       <c r="M74" t="s">
-        <v>755</v>
+        <v>669</v>
       </c>
       <c r="N74" t="s">
-        <v>756</v>
+        <v>670</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>757</v>
+        <v>671</v>
       </c>
       <c r="D75" t="s">
-        <v>758</v>
+        <v>672</v>
       </c>
       <c r="E75" t="s">
-        <v>759</v>
+        <v>673</v>
       </c>
       <c r="F75" t="s">
-        <v>760</v>
+        <v>674</v>
       </c>
       <c r="G75" t="s">
-        <v>761</v>
+        <v>675</v>
       </c>
       <c r="H75" t="s">
-        <v>762</v>
+        <v>676</v>
       </c>
       <c r="I75" t="s">
-        <v>763</v>
+        <v>677</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>764</v>
+        <v>678</v>
       </c>
       <c r="L75" t="s">
-        <v>765</v>
+        <v>679</v>
       </c>
       <c r="M75" t="s">
-        <v>766</v>
+        <v>680</v>
       </c>
       <c r="N75" t="s">
-        <v>767</v>
+        <v>681</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>768</v>
+        <v>682</v>
       </c>
       <c r="D76" t="s">
-        <v>769</v>
+        <v>683</v>
       </c>
       <c r="E76" t="s">
-        <v>770</v>
+        <v>684</v>
       </c>
       <c r="F76" t="s">
-        <v>771</v>
+        <v>685</v>
       </c>
       <c r="G76" t="s">
-        <v>772</v>
+        <v>686</v>
       </c>
       <c r="H76" t="s">
-        <v>773</v>
+        <v>687</v>
       </c>
       <c r="I76" t="s">
-        <v>774</v>
+        <v>688</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>775</v>
+        <v>689</v>
       </c>
       <c r="L76" t="s">
-        <v>776</v>
+        <v>690</v>
       </c>
       <c r="M76" t="s">
-        <v>777</v>
+        <v>691</v>
       </c>
       <c r="N76" t="s">
-        <v>778</v>
+        <v>692</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>779</v>
+        <v>693</v>
       </c>
       <c r="D77" t="s">
-        <v>780</v>
+        <v>694</v>
       </c>
       <c r="E77" t="s">
-        <v>781</v>
+        <v>695</v>
       </c>
       <c r="F77" t="s">
-        <v>782</v>
+        <v>696</v>
       </c>
       <c r="G77" t="s">
-        <v>783</v>
+        <v>697</v>
       </c>
       <c r="H77" t="s">
-        <v>784</v>
+        <v>698</v>
       </c>
       <c r="I77" t="s">
-        <v>785</v>
+        <v>699</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>786</v>
+        <v>700</v>
       </c>
       <c r="L77" t="s">
-        <v>787</v>
+        <v>701</v>
       </c>
       <c r="M77" t="s">
-        <v>788</v>
+        <v>702</v>
       </c>
       <c r="N77" t="s">
-        <v>789</v>
+        <v>703</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>790</v>
+        <v>704</v>
       </c>
       <c r="D78" t="s">
-        <v>791</v>
+        <v>705</v>
       </c>
       <c r="E78" t="s">
-        <v>792</v>
+        <v>706</v>
       </c>
       <c r="F78" t="s">
-        <v>793</v>
+        <v>707</v>
       </c>
       <c r="G78" t="s">
-        <v>794</v>
+        <v>708</v>
       </c>
       <c r="H78" t="s">
-        <v>795</v>
+        <v>709</v>
       </c>
       <c r="I78" t="s">
-        <v>796</v>
+        <v>710</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>797</v>
+        <v>711</v>
       </c>
       <c r="L78" t="s">
-        <v>798</v>
+        <v>712</v>
       </c>
       <c r="M78" t="s">
-        <v>799</v>
+        <v>713</v>
       </c>
       <c r="N78" t="s">
-        <v>800</v>
+        <v>714</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>757</v>
+        <v>715</v>
       </c>
       <c r="D79" t="s">
-        <v>758</v>
+        <v>716</v>
       </c>
       <c r="E79" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="F79" t="s">
-        <v>760</v>
+        <v>718</v>
       </c>
       <c r="G79" t="s">
-        <v>761</v>
+        <v>719</v>
       </c>
       <c r="H79" t="s">
-        <v>762</v>
+        <v>720</v>
       </c>
       <c r="I79" t="s">
-        <v>801</v>
+        <v>721</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>802</v>
+        <v>722</v>
       </c>
       <c r="L79" t="s">
-        <v>803</v>
+        <v>723</v>
       </c>
       <c r="M79" t="s">
-        <v>804</v>
+        <v>724</v>
       </c>
       <c r="N79" t="s">
-        <v>767</v>
+        <v>725</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>805</v>
+        <v>726</v>
       </c>
       <c r="D80" t="s">
-        <v>806</v>
+        <v>727</v>
       </c>
       <c r="E80" t="s">
-        <v>807</v>
+        <v>728</v>
       </c>
       <c r="F80" t="s">
-        <v>808</v>
+        <v>729</v>
       </c>
       <c r="G80" t="s">
-        <v>809</v>
+        <v>730</v>
       </c>
       <c r="H80" t="s">
-        <v>810</v>
+        <v>731</v>
       </c>
       <c r="I80" t="s">
-        <v>811</v>
+        <v>732</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>812</v>
+        <v>733</v>
       </c>
       <c r="L80" t="s">
-        <v>813</v>
+        <v>734</v>
       </c>
       <c r="M80" t="s">
-        <v>814</v>
+        <v>735</v>
       </c>
       <c r="N80" t="s">
-        <v>815</v>
+        <v>736</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>816</v>
+        <v>737</v>
       </c>
       <c r="D81" t="s">
-        <v>817</v>
+        <v>738</v>
       </c>
       <c r="E81" t="s">
-        <v>818</v>
+        <v>739</v>
       </c>
       <c r="F81" t="s">
-        <v>819</v>
+        <v>740</v>
       </c>
       <c r="G81" t="s">
-        <v>820</v>
+        <v>741</v>
       </c>
       <c r="H81" t="s">
-        <v>821</v>
+        <v>742</v>
       </c>
       <c r="I81" t="s">
-        <v>822</v>
+        <v>743</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>823</v>
+        <v>744</v>
       </c>
       <c r="L81" t="s">
-        <v>824</v>
+        <v>745</v>
       </c>
       <c r="M81" t="s">
-        <v>825</v>
+        <v>746</v>
       </c>
       <c r="N81" t="s">
-        <v>826</v>
+        <v>747</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>827</v>
+        <v>748</v>
       </c>
       <c r="D82" t="s">
-        <v>828</v>
+        <v>749</v>
       </c>
       <c r="E82" t="s">
-        <v>829</v>
+        <v>750</v>
       </c>
       <c r="F82" t="s">
-        <v>830</v>
+        <v>751</v>
       </c>
       <c r="G82" t="s">
-        <v>831</v>
+        <v>752</v>
       </c>
       <c r="H82" t="s">
-        <v>832</v>
+        <v>753</v>
       </c>
       <c r="I82" t="s">
-        <v>833</v>
+        <v>754</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>834</v>
+        <v>755</v>
       </c>
       <c r="L82" t="s">
-        <v>835</v>
+        <v>756</v>
       </c>
       <c r="M82" t="s">
-        <v>836</v>
+        <v>757</v>
       </c>
       <c r="N82" t="s">
-        <v>837</v>
+        <v>758</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>838</v>
+        <v>759</v>
       </c>
       <c r="D83" t="s">
-        <v>839</v>
+        <v>760</v>
       </c>
       <c r="E83" t="s">
-        <v>840</v>
+        <v>761</v>
       </c>
       <c r="F83" t="s">
-        <v>841</v>
+        <v>762</v>
       </c>
       <c r="G83" t="s">
-        <v>842</v>
+        <v>763</v>
       </c>
       <c r="H83" t="s">
-        <v>843</v>
+        <v>764</v>
       </c>
       <c r="I83" t="s">
-        <v>844</v>
+        <v>765</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>845</v>
+        <v>766</v>
       </c>
       <c r="L83" t="s">
-        <v>846</v>
+        <v>767</v>
       </c>
       <c r="M83" t="s">
-        <v>847</v>
+        <v>768</v>
       </c>
       <c r="N83" t="s">
-        <v>848</v>
+        <v>769</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>849</v>
+        <v>770</v>
       </c>
       <c r="D84" t="s">
-        <v>850</v>
+        <v>771</v>
       </c>
       <c r="E84" t="s">
-        <v>851</v>
+        <v>772</v>
       </c>
       <c r="F84" t="s">
-        <v>852</v>
+        <v>773</v>
       </c>
       <c r="G84" t="s">
-        <v>853</v>
+        <v>774</v>
       </c>
       <c r="H84" t="s">
-        <v>854</v>
+        <v>775</v>
       </c>
       <c r="I84" t="s">
-        <v>855</v>
+        <v>776</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>856</v>
+        <v>777</v>
       </c>
       <c r="L84" t="s">
-        <v>857</v>
+        <v>778</v>
       </c>
       <c r="M84" t="s">
-        <v>858</v>
+        <v>779</v>
       </c>
       <c r="N84" t="s">
-        <v>859</v>
+        <v>780</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>860</v>
+        <v>781</v>
       </c>
       <c r="D85" t="s">
-        <v>861</v>
+        <v>782</v>
       </c>
       <c r="E85" t="s">
-        <v>862</v>
+        <v>783</v>
       </c>
       <c r="F85" t="s">
-        <v>863</v>
+        <v>784</v>
       </c>
       <c r="G85" t="s">
-        <v>864</v>
+        <v>785</v>
       </c>
       <c r="H85" t="s">
-        <v>865</v>
+        <v>786</v>
       </c>
       <c r="I85" t="s">
-        <v>866</v>
+        <v>787</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>867</v>
+        <v>788</v>
       </c>
       <c r="L85" t="s">
-        <v>868</v>
+        <v>789</v>
       </c>
       <c r="M85" t="s">
-        <v>869</v>
+        <v>790</v>
       </c>
       <c r="N85" t="s">
-        <v>870</v>
+        <v>791</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>871</v>
+        <v>792</v>
       </c>
       <c r="D86" t="s">
-        <v>872</v>
+        <v>793</v>
       </c>
       <c r="E86" t="s">
-        <v>873</v>
+        <v>794</v>
       </c>
       <c r="F86" t="s">
-        <v>874</v>
+        <v>795</v>
       </c>
       <c r="G86" t="s">
-        <v>875</v>
+        <v>796</v>
       </c>
       <c r="H86" t="s">
-        <v>876</v>
+        <v>797</v>
       </c>
       <c r="I86" t="s">
-        <v>877</v>
+        <v>798</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>878</v>
+        <v>799</v>
       </c>
       <c r="L86" t="s">
-        <v>879</v>
+        <v>800</v>
       </c>
       <c r="M86" t="s">
-        <v>880</v>
+        <v>801</v>
       </c>
       <c r="N86" t="s">
-        <v>881</v>
+        <v>802</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>882</v>
+        <v>803</v>
       </c>
       <c r="D87" t="s">
-        <v>883</v>
+        <v>804</v>
       </c>
       <c r="E87" t="s">
-        <v>884</v>
+        <v>805</v>
       </c>
       <c r="F87" t="s">
-        <v>885</v>
+        <v>806</v>
       </c>
       <c r="G87" t="s">
-        <v>886</v>
+        <v>807</v>
       </c>
       <c r="H87" t="s">
-        <v>887</v>
+        <v>808</v>
       </c>
       <c r="I87" t="s">
-        <v>888</v>
+        <v>809</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>889</v>
+        <v>810</v>
       </c>
       <c r="L87" t="s">
-        <v>890</v>
+        <v>811</v>
       </c>
       <c r="M87" t="s">
-        <v>891</v>
+        <v>812</v>
       </c>
       <c r="N87" t="s">
-        <v>892</v>
+        <v>813</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>893</v>
+        <v>814</v>
       </c>
       <c r="D88" t="s">
-        <v>894</v>
+        <v>815</v>
       </c>
       <c r="E88" t="s">
-        <v>895</v>
+        <v>816</v>
       </c>
       <c r="F88" t="s">
-        <v>896</v>
+        <v>817</v>
       </c>
       <c r="G88" t="s">
-        <v>897</v>
+        <v>818</v>
       </c>
       <c r="H88" t="s">
-        <v>898</v>
+        <v>819</v>
       </c>
       <c r="I88" t="s">
-        <v>899</v>
+        <v>820</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>900</v>
+        <v>821</v>
       </c>
       <c r="L88" t="s">
-        <v>901</v>
+        <v>822</v>
       </c>
       <c r="M88" t="s">
-        <v>902</v>
+        <v>823</v>
       </c>
       <c r="N88" t="s">
-        <v>903</v>
+        <v>824</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>904</v>
+        <v>825</v>
       </c>
       <c r="D89" t="s">
-        <v>905</v>
+        <v>826</v>
       </c>
       <c r="E89" t="s">
-        <v>906</v>
+        <v>827</v>
       </c>
       <c r="F89" t="s">
-        <v>907</v>
+        <v>828</v>
       </c>
       <c r="G89" t="s">
-        <v>908</v>
+        <v>829</v>
       </c>
       <c r="H89" t="s">
-        <v>909</v>
+        <v>830</v>
       </c>
       <c r="I89" t="s">
-        <v>910</v>
+        <v>831</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>911</v>
+        <v>832</v>
       </c>
       <c r="L89" t="s">
-        <v>912</v>
+        <v>833</v>
       </c>
       <c r="M89" t="s">
-        <v>913</v>
+        <v>834</v>
       </c>
       <c r="N89" t="s">
-        <v>914</v>
+        <v>835</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>915</v>
+        <v>836</v>
       </c>
       <c r="D90" t="s">
-        <v>916</v>
+        <v>837</v>
       </c>
       <c r="E90" t="s">
-        <v>917</v>
+        <v>838</v>
       </c>
       <c r="F90" t="s">
-        <v>918</v>
+        <v>839</v>
       </c>
       <c r="G90" t="s">
-        <v>919</v>
+        <v>840</v>
       </c>
       <c r="H90" t="s">
-        <v>920</v>
+        <v>841</v>
       </c>
       <c r="I90" t="s">
-        <v>921</v>
+        <v>842</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>922</v>
+        <v>843</v>
       </c>
       <c r="L90" t="s">
-        <v>923</v>
+        <v>844</v>
       </c>
       <c r="M90" t="s">
-        <v>924</v>
+        <v>845</v>
       </c>
       <c r="N90" t="s">
-        <v>925</v>
+        <v>846</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>926</v>
+        <v>847</v>
       </c>
       <c r="D91" t="s">
-        <v>927</v>
+        <v>848</v>
       </c>
       <c r="E91" t="s">
-        <v>928</v>
+        <v>849</v>
       </c>
       <c r="F91" t="s">
-        <v>929</v>
+        <v>850</v>
       </c>
       <c r="G91" t="s">
-        <v>930</v>
+        <v>851</v>
       </c>
       <c r="H91" t="s">
-        <v>931</v>
+        <v>852</v>
       </c>
       <c r="I91" t="s">
-        <v>932</v>
+        <v>853</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>933</v>
+        <v>854</v>
       </c>
       <c r="L91" t="s">
-        <v>934</v>
+        <v>855</v>
       </c>
       <c r="M91" t="s">
-        <v>935</v>
+        <v>856</v>
       </c>
       <c r="N91" t="s">
-        <v>936</v>
+        <v>857</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>937</v>
+        <v>858</v>
       </c>
       <c r="D92" t="s">
-        <v>938</v>
+        <v>859</v>
       </c>
       <c r="E92" t="s">
-        <v>939</v>
+        <v>860</v>
       </c>
       <c r="F92" t="s">
-        <v>940</v>
+        <v>861</v>
       </c>
       <c r="G92" t="s">
-        <v>941</v>
+        <v>862</v>
       </c>
       <c r="H92" t="s">
-        <v>942</v>
+        <v>863</v>
       </c>
       <c r="I92" t="s">
-        <v>943</v>
+        <v>864</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>944</v>
+        <v>865</v>
       </c>
       <c r="L92" t="s">
-        <v>945</v>
+        <v>866</v>
       </c>
       <c r="M92" t="s">
-        <v>946</v>
+        <v>867</v>
       </c>
       <c r="N92" t="s">
-        <v>947</v>
+        <v>868</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>948</v>
+        <v>869</v>
       </c>
       <c r="D93" t="s">
-        <v>949</v>
+        <v>870</v>
       </c>
       <c r="E93" t="s">
-        <v>950</v>
+        <v>871</v>
       </c>
       <c r="F93" t="s">
-        <v>694</v>
+        <v>872</v>
       </c>
       <c r="G93" t="s">
-        <v>951</v>
+        <v>873</v>
       </c>
       <c r="H93" t="s">
-        <v>952</v>
+        <v>874</v>
       </c>
       <c r="I93" t="s">
-        <v>953</v>
+        <v>875</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>954</v>
+        <v>876</v>
       </c>
       <c r="L93" t="s">
-        <v>955</v>
+        <v>877</v>
       </c>
       <c r="M93" t="s">
-        <v>956</v>
+        <v>878</v>
       </c>
       <c r="N93" t="s">
-        <v>957</v>
+        <v>879</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>958</v>
+        <v>880</v>
       </c>
       <c r="D94" t="s">
-        <v>959</v>
+        <v>881</v>
       </c>
       <c r="E94" t="s">
-        <v>960</v>
+        <v>882</v>
       </c>
       <c r="F94" t="s">
-        <v>961</v>
+        <v>883</v>
       </c>
       <c r="G94" t="s">
-        <v>962</v>
+        <v>884</v>
       </c>
       <c r="H94" t="s">
-        <v>963</v>
+        <v>885</v>
       </c>
       <c r="I94" t="s">
-        <v>964</v>
+        <v>886</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>965</v>
+        <v>887</v>
       </c>
       <c r="L94" t="s">
-        <v>966</v>
+        <v>888</v>
       </c>
       <c r="M94" t="s">
-        <v>967</v>
+        <v>889</v>
       </c>
       <c r="N94" t="s">
-        <v>968</v>
+        <v>890</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>969</v>
+        <v>891</v>
       </c>
       <c r="D95" t="s">
-        <v>970</v>
+        <v>892</v>
       </c>
       <c r="E95" t="s">
-        <v>971</v>
+        <v>893</v>
       </c>
       <c r="F95" t="s">
-        <v>972</v>
+        <v>894</v>
       </c>
       <c r="G95" t="s">
-        <v>973</v>
+        <v>895</v>
       </c>
       <c r="H95" t="s">
-        <v>974</v>
+        <v>896</v>
       </c>
       <c r="I95" t="s">
-        <v>975</v>
+        <v>897</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>976</v>
+        <v>898</v>
       </c>
       <c r="L95" t="s">
-        <v>977</v>
+        <v>899</v>
       </c>
       <c r="M95" t="s">
-        <v>978</v>
+        <v>900</v>
       </c>
       <c r="N95" t="s">
-        <v>979</v>
+        <v>901</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>980</v>
+        <v>902</v>
       </c>
       <c r="D96" t="s">
-        <v>981</v>
+        <v>903</v>
       </c>
       <c r="E96" t="s">
-        <v>982</v>
+        <v>904</v>
       </c>
       <c r="F96" t="s">
-        <v>983</v>
+        <v>905</v>
       </c>
       <c r="G96" t="s">
-        <v>984</v>
+        <v>906</v>
       </c>
       <c r="H96" t="s">
-        <v>985</v>
+        <v>907</v>
       </c>
       <c r="I96" t="s">
-        <v>986</v>
+        <v>908</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>987</v>
+        <v>909</v>
       </c>
       <c r="L96" t="s">
-        <v>988</v>
+        <v>910</v>
       </c>
       <c r="M96" t="s">
-        <v>989</v>
+        <v>911</v>
       </c>
       <c r="N96" t="s">
-        <v>990</v>
+        <v>912</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>991</v>
+        <v>913</v>
       </c>
       <c r="D97" t="s">
-        <v>992</v>
+        <v>914</v>
       </c>
       <c r="E97" t="s">
-        <v>993</v>
+        <v>915</v>
       </c>
       <c r="F97" t="s">
-        <v>994</v>
+        <v>916</v>
       </c>
       <c r="G97" t="s">
-        <v>995</v>
+        <v>917</v>
       </c>
       <c r="H97" t="s">
-        <v>996</v>
+        <v>918</v>
       </c>
       <c r="I97" t="s">
-        <v>997</v>
+        <v>919</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>998</v>
+        <v>920</v>
       </c>
       <c r="L97" t="s">
-        <v>999</v>
+        <v>921</v>
       </c>
       <c r="M97" t="s">
-        <v>1000</v>
+        <v>922</v>
       </c>
       <c r="N97" t="s">
-        <v>1001</v>
+        <v>923</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>1002</v>
+        <v>924</v>
       </c>
       <c r="D98" t="s">
-        <v>1003</v>
+        <v>925</v>
       </c>
       <c r="E98" t="s">
-        <v>1004</v>
+        <v>926</v>
       </c>
       <c r="F98" t="s">
-        <v>1005</v>
+        <v>927</v>
       </c>
       <c r="G98" t="s">
-        <v>1006</v>
+        <v>928</v>
       </c>
       <c r="H98" t="s">
-        <v>1007</v>
+        <v>929</v>
       </c>
       <c r="I98" t="s">
-        <v>1008</v>
+        <v>930</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>1009</v>
+        <v>931</v>
       </c>
       <c r="L98" t="s">
-        <v>1010</v>
+        <v>932</v>
       </c>
       <c r="M98" t="s">
-        <v>1011</v>
+        <v>933</v>
       </c>
       <c r="N98" t="s">
-        <v>1012</v>
+        <v>934</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>1013</v>
+        <v>935</v>
       </c>
       <c r="D99" t="s">
-        <v>1014</v>
+        <v>936</v>
       </c>
       <c r="E99" t="s">
-        <v>1015</v>
+        <v>937</v>
       </c>
       <c r="F99" t="s">
-        <v>1016</v>
+        <v>938</v>
       </c>
       <c r="G99" t="s">
-        <v>1017</v>
+        <v>939</v>
       </c>
       <c r="H99" t="s">
-        <v>1018</v>
+        <v>940</v>
       </c>
       <c r="I99" t="s">
-        <v>1019</v>
+        <v>941</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>1020</v>
+        <v>942</v>
       </c>
       <c r="L99" t="s">
-        <v>1021</v>
+        <v>943</v>
       </c>
       <c r="M99" t="s">
-        <v>1022</v>
+        <v>944</v>
       </c>
       <c r="N99" t="s">
-        <v>1023</v>
+        <v>945</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>1024</v>
+        <v>946</v>
       </c>
       <c r="D100" t="s">
-        <v>1025</v>
+        <v>947</v>
       </c>
       <c r="E100" t="s">
-        <v>1026</v>
+        <v>948</v>
       </c>
       <c r="F100" t="s">
-        <v>1027</v>
+        <v>949</v>
       </c>
       <c r="G100" t="s">
-        <v>1028</v>
+        <v>950</v>
       </c>
       <c r="H100" t="s">
-        <v>1029</v>
+        <v>951</v>
       </c>
       <c r="I100" t="s">
-        <v>1030</v>
+        <v>952</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>1031</v>
+        <v>953</v>
       </c>
       <c r="L100" t="s">
-        <v>1032</v>
+        <v>954</v>
       </c>
       <c r="M100" t="s">
-        <v>1033</v>
+        <v>955</v>
       </c>
       <c r="N100" t="s">
-        <v>1034</v>
+        <v>956</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>1035</v>
+        <v>957</v>
       </c>
       <c r="D101" t="s">
-        <v>1036</v>
+        <v>958</v>
       </c>
       <c r="E101" t="s">
-        <v>1037</v>
+        <v>959</v>
       </c>
       <c r="F101" t="s">
-        <v>1038</v>
+        <v>960</v>
       </c>
       <c r="G101" t="s">
-        <v>1039</v>
+        <v>961</v>
       </c>
       <c r="H101" t="s">
-        <v>1040</v>
+        <v>962</v>
       </c>
       <c r="I101" t="s">
-        <v>1041</v>
+        <v>963</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>1042</v>
+        <v>964</v>
       </c>
       <c r="L101" t="s">
-        <v>1043</v>
+        <v>965</v>
       </c>
       <c r="M101" t="s">
-        <v>1044</v>
+        <v>966</v>
       </c>
       <c r="N101" t="s">
-        <v>1045</v>
+        <v>967</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>1046</v>
+        <v>968</v>
       </c>
       <c r="D102" t="s">
-        <v>1047</v>
+        <v>969</v>
       </c>
       <c r="E102" t="s">
-        <v>1048</v>
+        <v>970</v>
       </c>
       <c r="F102" t="s">
-        <v>1049</v>
+        <v>971</v>
       </c>
       <c r="G102" t="s">
-        <v>1050</v>
+        <v>972</v>
       </c>
       <c r="H102" t="s">
-        <v>1051</v>
+        <v>973</v>
       </c>
       <c r="I102" t="s">
-        <v>1052</v>
+        <v>974</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="L102" t="s">
-        <v>1054</v>
+        <v>976</v>
       </c>
       <c r="M102" t="s">
-        <v>1055</v>
+        <v>977</v>
       </c>
       <c r="N102" t="s">
-        <v>1056</v>
+        <v>978</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>1057</v>
+        <v>979</v>
       </c>
       <c r="D103" t="s">
-        <v>1058</v>
+        <v>980</v>
       </c>
       <c r="E103" t="s">
-        <v>1059</v>
+        <v>981</v>
       </c>
       <c r="F103" t="s">
-        <v>1060</v>
+        <v>982</v>
       </c>
       <c r="G103" t="s">
-        <v>1061</v>
+        <v>983</v>
       </c>
       <c r="H103" t="s">
-        <v>1062</v>
+        <v>984</v>
       </c>
       <c r="I103" t="s">
-        <v>1063</v>
+        <v>985</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>1064</v>
+        <v>986</v>
       </c>
       <c r="L103" t="s">
-        <v>1065</v>
+        <v>987</v>
       </c>
       <c r="M103" t="s">
-        <v>1066</v>
+        <v>988</v>
       </c>
       <c r="N103" t="s">
-        <v>1067</v>
+        <v>989</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>1068</v>
+        <v>990</v>
       </c>
       <c r="D104" t="s">
-        <v>1069</v>
+        <v>991</v>
       </c>
       <c r="E104" t="s">
-        <v>1070</v>
+        <v>992</v>
       </c>
       <c r="F104" t="s">
-        <v>1071</v>
+        <v>993</v>
       </c>
       <c r="G104" t="s">
-        <v>1072</v>
+        <v>994</v>
       </c>
       <c r="H104" t="s">
-        <v>1073</v>
+        <v>995</v>
       </c>
       <c r="I104" t="s">
-        <v>1074</v>
+        <v>996</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>1075</v>
+        <v>997</v>
       </c>
       <c r="L104" t="s">
-        <v>1076</v>
+        <v>998</v>
       </c>
       <c r="M104" t="s">
-        <v>1077</v>
+        <v>999</v>
       </c>
       <c r="N104" t="s">
-        <v>1078</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>1079</v>
+        <v>1001</v>
       </c>
       <c r="D105" t="s">
-        <v>1080</v>
+        <v>1002</v>
       </c>
       <c r="E105" t="s">
-        <v>1081</v>
+        <v>1003</v>
       </c>
       <c r="F105" t="s">
-        <v>1082</v>
+        <v>1004</v>
       </c>
       <c r="G105" t="s">
-        <v>1083</v>
+        <v>1005</v>
       </c>
       <c r="H105" t="s">
-        <v>1084</v>
+        <v>1006</v>
       </c>
       <c r="I105" t="s">
-        <v>1085</v>
+        <v>1007</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>1086</v>
+        <v>1008</v>
       </c>
       <c r="L105" t="s">
-        <v>1087</v>
+        <v>1009</v>
       </c>
       <c r="M105" t="s">
-        <v>1088</v>
+        <v>1010</v>
       </c>
       <c r="N105" t="s">
-        <v>1089</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>1090</v>
+        <v>968</v>
       </c>
       <c r="D106" t="s">
-        <v>1091</v>
+        <v>969</v>
       </c>
       <c r="E106" t="s">
-        <v>1092</v>
+        <v>970</v>
       </c>
       <c r="F106" t="s">
-        <v>1093</v>
+        <v>971</v>
       </c>
       <c r="G106" t="s">
-        <v>1094</v>
+        <v>972</v>
       </c>
       <c r="H106" t="s">
-        <v>1095</v>
+        <v>973</v>
       </c>
       <c r="I106" t="s">
-        <v>1096</v>
+        <v>1012</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>1097</v>
+        <v>1013</v>
       </c>
       <c r="L106" t="s">
-        <v>1098</v>
+        <v>1014</v>
       </c>
       <c r="M106" t="s">
-        <v>1099</v>
+        <v>1015</v>
       </c>
       <c r="N106" t="s">
-        <v>1100</v>
+        <v>978</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>1101</v>
+        <v>1016</v>
       </c>
       <c r="D107" t="s">
-        <v>1102</v>
+        <v>1017</v>
       </c>
       <c r="E107" t="s">
-        <v>1103</v>
+        <v>1018</v>
       </c>
       <c r="F107" t="s">
-        <v>1104</v>
+        <v>1019</v>
       </c>
       <c r="G107" t="s">
-        <v>1105</v>
+        <v>1020</v>
       </c>
       <c r="H107" t="s">
-        <v>1106</v>
+        <v>1021</v>
       </c>
       <c r="I107" t="s">
-        <v>1107</v>
+        <v>1022</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>1108</v>
+        <v>1023</v>
       </c>
       <c r="L107" t="s">
-        <v>1109</v>
+        <v>1024</v>
       </c>
       <c r="M107" t="s">
-        <v>1110</v>
+        <v>1025</v>
       </c>
       <c r="N107" t="s">
-        <v>1111</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>1112</v>
+        <v>1027</v>
       </c>
       <c r="D108" t="s">
-        <v>1113</v>
+        <v>1028</v>
       </c>
       <c r="E108" t="s">
-        <v>1114</v>
+        <v>1029</v>
       </c>
       <c r="F108" t="s">
-        <v>1115</v>
+        <v>1030</v>
       </c>
       <c r="G108" t="s">
-        <v>1116</v>
+        <v>1031</v>
       </c>
       <c r="H108" t="s">
-        <v>1117</v>
+        <v>1032</v>
       </c>
       <c r="I108" t="s">
-        <v>1118</v>
+        <v>1033</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>1119</v>
+        <v>1034</v>
       </c>
       <c r="L108" t="s">
-        <v>1120</v>
+        <v>1035</v>
       </c>
       <c r="M108" t="s">
-        <v>1121</v>
+        <v>1036</v>
       </c>
       <c r="N108" t="s">
-        <v>1122</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>1123</v>
+        <v>1038</v>
       </c>
       <c r="D109" t="s">
-        <v>1124</v>
+        <v>1039</v>
       </c>
       <c r="E109" t="s">
-        <v>1125</v>
+        <v>1040</v>
       </c>
       <c r="F109" t="s">
-        <v>1126</v>
+        <v>1041</v>
       </c>
       <c r="G109" t="s">
-        <v>1127</v>
+        <v>1042</v>
       </c>
       <c r="H109" t="s">
-        <v>1128</v>
+        <v>1043</v>
       </c>
       <c r="I109" t="s">
-        <v>1129</v>
+        <v>1044</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>1130</v>
+        <v>1045</v>
       </c>
       <c r="L109" t="s">
-        <v>1131</v>
+        <v>1046</v>
       </c>
       <c r="M109" t="s">
-        <v>1132</v>
+        <v>1047</v>
       </c>
       <c r="N109" t="s">
-        <v>1133</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>1134</v>
+        <v>1049</v>
       </c>
       <c r="D110" t="s">
-        <v>1135</v>
+        <v>1050</v>
       </c>
       <c r="E110" t="s">
-        <v>1136</v>
+        <v>1051</v>
       </c>
       <c r="F110" t="s">
-        <v>1137</v>
+        <v>1052</v>
       </c>
       <c r="G110" t="s">
-        <v>1138</v>
+        <v>1053</v>
       </c>
       <c r="H110" t="s">
-        <v>1139</v>
+        <v>1054</v>
       </c>
       <c r="I110" t="s">
-        <v>1140</v>
+        <v>1055</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>1141</v>
+        <v>1056</v>
       </c>
       <c r="L110" t="s">
-        <v>1142</v>
+        <v>1057</v>
       </c>
       <c r="M110" t="s">
-        <v>1143</v>
+        <v>1058</v>
       </c>
       <c r="N110" t="s">
-        <v>1144</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>1145</v>
+        <v>1060</v>
       </c>
       <c r="D111" t="s">
-        <v>1146</v>
+        <v>1061</v>
       </c>
       <c r="E111" t="s">
-        <v>1147</v>
+        <v>1062</v>
       </c>
       <c r="F111" t="s">
-        <v>1148</v>
+        <v>1063</v>
       </c>
       <c r="G111" t="s">
-        <v>1149</v>
+        <v>1064</v>
       </c>
       <c r="H111" t="s">
-        <v>1150</v>
+        <v>1065</v>
       </c>
       <c r="I111" t="s">
-        <v>1151</v>
+        <v>1066</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>1152</v>
+        <v>1067</v>
       </c>
       <c r="L111" t="s">
-        <v>1153</v>
+        <v>1068</v>
       </c>
       <c r="M111" t="s">
-        <v>1154</v>
+        <v>1069</v>
       </c>
       <c r="N111" t="s">
-        <v>1155</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>1156</v>
+        <v>1071</v>
       </c>
       <c r="D112" t="s">
-        <v>1157</v>
+        <v>1072</v>
       </c>
       <c r="E112" t="s">
-        <v>1158</v>
+        <v>1073</v>
       </c>
       <c r="F112" t="s">
-        <v>1159</v>
+        <v>1074</v>
       </c>
       <c r="G112" t="s">
-        <v>1160</v>
+        <v>1075</v>
       </c>
       <c r="H112" t="s">
-        <v>1161</v>
+        <v>1076</v>
       </c>
       <c r="I112" t="s">
-        <v>1162</v>
+        <v>1077</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>1163</v>
+        <v>1078</v>
       </c>
       <c r="L112" t="s">
-        <v>1164</v>
+        <v>1079</v>
       </c>
       <c r="M112" t="s">
-        <v>1165</v>
+        <v>1080</v>
       </c>
       <c r="N112" t="s">
-        <v>1166</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1167</v>
+        <v>1082</v>
       </c>
       <c r="D113" t="s">
-        <v>1168</v>
+        <v>1083</v>
       </c>
       <c r="E113" t="s">
-        <v>1169</v>
+        <v>1084</v>
       </c>
       <c r="F113" t="s">
-        <v>1170</v>
+        <v>1085</v>
       </c>
       <c r="G113" t="s">
-        <v>1171</v>
+        <v>1086</v>
       </c>
       <c r="H113" t="s">
-        <v>1172</v>
+        <v>1087</v>
       </c>
       <c r="I113" t="s">
-        <v>1173</v>
+        <v>1088</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>1174</v>
+        <v>1089</v>
       </c>
       <c r="L113" t="s">
-        <v>1175</v>
+        <v>1090</v>
       </c>
       <c r="M113" t="s">
-        <v>1176</v>
+        <v>1091</v>
       </c>
       <c r="N113" t="s">
-        <v>1177</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1178</v>
+        <v>1093</v>
       </c>
       <c r="D114" t="s">
-        <v>1179</v>
+        <v>1094</v>
       </c>
       <c r="E114" t="s">
-        <v>1180</v>
+        <v>1095</v>
       </c>
       <c r="F114" t="s">
-        <v>1181</v>
+        <v>1096</v>
       </c>
       <c r="G114" t="s">
-        <v>1182</v>
+        <v>1097</v>
       </c>
       <c r="H114" t="s">
-        <v>1183</v>
+        <v>1098</v>
       </c>
       <c r="I114" t="s">
-        <v>1184</v>
+        <v>1099</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1185</v>
+        <v>1100</v>
       </c>
       <c r="L114" t="s">
-        <v>1186</v>
+        <v>1101</v>
       </c>
       <c r="M114" t="s">
-        <v>1187</v>
+        <v>1102</v>
       </c>
       <c r="N114" t="s">
-        <v>1188</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1189</v>
+        <v>1104</v>
       </c>
       <c r="D115" t="s">
-        <v>1190</v>
+        <v>1105</v>
       </c>
       <c r="E115" t="s">
-        <v>1191</v>
+        <v>1106</v>
       </c>
       <c r="F115" t="s">
-        <v>1192</v>
+        <v>1107</v>
       </c>
       <c r="G115" t="s">
-        <v>1193</v>
+        <v>1108</v>
       </c>
       <c r="H115" t="s">
-        <v>1194</v>
+        <v>1109</v>
       </c>
       <c r="I115" t="s">
-        <v>1195</v>
+        <v>1110</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1196</v>
+        <v>1111</v>
       </c>
       <c r="L115" t="s">
-        <v>1197</v>
+        <v>1112</v>
       </c>
       <c r="M115" t="s">
-        <v>1198</v>
+        <v>1113</v>
       </c>
       <c r="N115" t="s">
-        <v>1199</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1200</v>
+        <v>1115</v>
       </c>
       <c r="D116" t="s">
-        <v>1201</v>
+        <v>1116</v>
       </c>
       <c r="E116" t="s">
-        <v>1202</v>
+        <v>1117</v>
       </c>
       <c r="F116" t="s">
-        <v>1203</v>
+        <v>1118</v>
       </c>
       <c r="G116" t="s">
-        <v>1204</v>
+        <v>97</v>
       </c>
       <c r="H116" t="s">
-        <v>1205</v>
+        <v>1119</v>
       </c>
       <c r="I116" t="s">
-        <v>1206</v>
+        <v>1120</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1207</v>
+        <v>1121</v>
       </c>
       <c r="L116" t="s">
-        <v>1208</v>
+        <v>1122</v>
       </c>
       <c r="M116" t="s">
-        <v>1209</v>
+        <v>1123</v>
       </c>
       <c r="N116" t="s">
-        <v>1210</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1211</v>
+        <v>1125</v>
       </c>
       <c r="D117" t="s">
-        <v>1212</v>
+        <v>1126</v>
       </c>
       <c r="E117" t="s">
-        <v>1213</v>
+        <v>1127</v>
       </c>
       <c r="F117" t="s">
-        <v>1214</v>
+        <v>1128</v>
       </c>
       <c r="G117" t="s">
-        <v>1215</v>
+        <v>1129</v>
       </c>
       <c r="H117" t="s">
-        <v>1216</v>
+        <v>1130</v>
       </c>
       <c r="I117" t="s">
-        <v>1217</v>
+        <v>1131</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1218</v>
+        <v>1132</v>
       </c>
       <c r="L117" t="s">
-        <v>1219</v>
+        <v>1133</v>
       </c>
       <c r="M117" t="s">
-        <v>1220</v>
+        <v>1134</v>
       </c>
       <c r="N117" t="s">
-        <v>1221</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1222</v>
+        <v>1136</v>
       </c>
       <c r="D118" t="s">
-        <v>1223</v>
+        <v>1137</v>
       </c>
       <c r="E118" t="s">
-        <v>1224</v>
+        <v>1138</v>
       </c>
       <c r="F118" t="s">
-        <v>1225</v>
+        <v>1139</v>
       </c>
       <c r="G118" t="s">
-        <v>1226</v>
+        <v>1140</v>
       </c>
       <c r="H118" t="s">
-        <v>1227</v>
+        <v>1141</v>
       </c>
       <c r="I118" t="s">
-        <v>1228</v>
+        <v>1142</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1229</v>
+        <v>1143</v>
       </c>
       <c r="L118" t="s">
-        <v>1230</v>
+        <v>1144</v>
       </c>
       <c r="M118" t="s">
-        <v>1231</v>
+        <v>1145</v>
       </c>
       <c r="N118" t="s">
-        <v>1232</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1233</v>
+        <v>1147</v>
       </c>
       <c r="D119" t="s">
-        <v>1234</v>
+        <v>1148</v>
       </c>
       <c r="E119" t="s">
-        <v>1235</v>
+        <v>1149</v>
       </c>
       <c r="F119" t="s">
-        <v>1236</v>
+        <v>1150</v>
       </c>
       <c r="G119" t="s">
-        <v>1237</v>
+        <v>1151</v>
       </c>
       <c r="H119" t="s">
-        <v>1238</v>
+        <v>1152</v>
       </c>
       <c r="I119" t="s">
-        <v>1239</v>
+        <v>1153</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1240</v>
+        <v>1154</v>
       </c>
       <c r="L119" t="s">
-        <v>1241</v>
+        <v>1155</v>
       </c>
       <c r="M119" t="s">
-        <v>1242</v>
+        <v>1156</v>
       </c>
       <c r="N119" t="s">
-        <v>1243</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1244</v>
+        <v>1158</v>
       </c>
       <c r="D120" t="s">
-        <v>1245</v>
+        <v>1159</v>
       </c>
       <c r="E120" t="s">
-        <v>1246</v>
+        <v>1160</v>
       </c>
       <c r="F120" t="s">
-        <v>1247</v>
+        <v>905</v>
       </c>
       <c r="G120" t="s">
-        <v>1248</v>
+        <v>1161</v>
       </c>
       <c r="H120" t="s">
-        <v>1249</v>
+        <v>1162</v>
       </c>
       <c r="I120" t="s">
-        <v>1250</v>
+        <v>1163</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1251</v>
+        <v>1164</v>
       </c>
       <c r="L120" t="s">
-        <v>1252</v>
+        <v>1165</v>
       </c>
       <c r="M120" t="s">
-        <v>1253</v>
+        <v>1166</v>
       </c>
       <c r="N120" t="s">
-        <v>1254</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1255</v>
+        <v>1168</v>
       </c>
       <c r="D121" t="s">
-        <v>1256</v>
+        <v>1169</v>
       </c>
       <c r="E121" t="s">
-        <v>1257</v>
+        <v>1170</v>
       </c>
       <c r="F121" t="s">
-        <v>1258</v>
+        <v>1171</v>
       </c>
       <c r="G121" t="s">
-        <v>1259</v>
+        <v>1172</v>
       </c>
       <c r="H121" t="s">
-        <v>1260</v>
+        <v>1173</v>
       </c>
       <c r="I121" t="s">
-        <v>1261</v>
+        <v>1174</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1262</v>
+        <v>1175</v>
       </c>
       <c r="L121" t="s">
-        <v>1263</v>
+        <v>1176</v>
       </c>
       <c r="M121" t="s">
-        <v>1264</v>
+        <v>1177</v>
       </c>
       <c r="N121" t="s">
-        <v>1265</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1266</v>
+        <v>1179</v>
       </c>
       <c r="D122" t="s">
-        <v>1267</v>
+        <v>1180</v>
       </c>
       <c r="E122" t="s">
-        <v>1268</v>
+        <v>1181</v>
       </c>
       <c r="F122" t="s">
-        <v>1269</v>
+        <v>1182</v>
       </c>
       <c r="G122" t="s">
-        <v>1270</v>
+        <v>1183</v>
       </c>
       <c r="H122" t="s">
-        <v>1271</v>
+        <v>1184</v>
       </c>
       <c r="I122" t="s">
-        <v>1272</v>
+        <v>1185</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1273</v>
+        <v>1186</v>
       </c>
       <c r="L122" t="s">
-        <v>1274</v>
+        <v>1187</v>
       </c>
       <c r="M122" t="s">
-        <v>1275</v>
+        <v>1188</v>
       </c>
       <c r="N122" t="s">
-        <v>1276</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1277</v>
+        <v>1190</v>
       </c>
       <c r="D123" t="s">
-        <v>1278</v>
+        <v>1191</v>
       </c>
       <c r="E123" t="s">
-        <v>1279</v>
+        <v>1192</v>
       </c>
       <c r="F123" t="s">
-        <v>1280</v>
+        <v>1193</v>
       </c>
       <c r="G123" t="s">
-        <v>1281</v>
+        <v>1194</v>
       </c>
       <c r="H123" t="s">
-        <v>1282</v>
+        <v>1195</v>
       </c>
       <c r="I123" t="s">
-        <v>1283</v>
+        <v>1196</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1284</v>
+        <v>1197</v>
       </c>
       <c r="L123" t="s">
-        <v>1285</v>
+        <v>1198</v>
       </c>
       <c r="M123" t="s">
-        <v>1286</v>
+        <v>1199</v>
       </c>
       <c r="N123" t="s">
-        <v>1287</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1288</v>
+        <v>1201</v>
       </c>
       <c r="D124" t="s">
-        <v>1289</v>
+        <v>1202</v>
       </c>
       <c r="E124" t="s">
-        <v>1290</v>
+        <v>1203</v>
       </c>
       <c r="F124" t="s">
-        <v>1291</v>
+        <v>1204</v>
       </c>
       <c r="G124" t="s">
-        <v>1292</v>
+        <v>1205</v>
       </c>
       <c r="H124" t="s">
-        <v>1293</v>
+        <v>1206</v>
       </c>
       <c r="I124" t="s">
-        <v>1294</v>
+        <v>1207</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1295</v>
+        <v>1208</v>
       </c>
       <c r="L124" t="s">
-        <v>1296</v>
+        <v>1209</v>
       </c>
       <c r="M124" t="s">
-        <v>1297</v>
+        <v>1210</v>
       </c>
       <c r="N124" t="s">
-        <v>1298</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1299</v>
+        <v>1212</v>
       </c>
       <c r="D125" t="s">
-        <v>1300</v>
+        <v>1213</v>
       </c>
       <c r="E125" t="s">
-        <v>1301</v>
+        <v>1214</v>
       </c>
       <c r="F125" t="s">
-        <v>1302</v>
+        <v>1215</v>
       </c>
       <c r="G125" t="s">
-        <v>1303</v>
+        <v>1216</v>
       </c>
       <c r="H125" t="s">
-        <v>1304</v>
+        <v>1217</v>
       </c>
       <c r="I125" t="s">
-        <v>1305</v>
+        <v>1218</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L125" t="s">
+        <v>1220</v>
+      </c>
+      <c r="M125" t="s">
+        <v>1221</v>
+      </c>
+      <c r="N125" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G126" t="s">
+        <v>1227</v>
+      </c>
+      <c r="H126" t="s">
+        <v>1228</v>
+      </c>
+      <c r="I126" t="s">
+        <v>1229</v>
+      </c>
+      <c r="J126"/>
+      <c r="K126" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L126" t="s">
+        <v>1231</v>
+      </c>
+      <c r="M126" t="s">
+        <v>1232</v>
+      </c>
+      <c r="N126" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1239</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J127"/>
+      <c r="K127" t="s">
+        <v>1241</v>
+      </c>
+      <c r="L127" t="s">
+        <v>1242</v>
+      </c>
+      <c r="M127" t="s">
+        <v>1243</v>
+      </c>
+      <c r="N127" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G128" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H128" t="s">
+        <v>1250</v>
+      </c>
+      <c r="I128" t="s">
+        <v>1251</v>
+      </c>
+      <c r="J128"/>
+      <c r="K128" t="s">
+        <v>1252</v>
+      </c>
+      <c r="L128" t="s">
+        <v>1253</v>
+      </c>
+      <c r="M128" t="s">
+        <v>1254</v>
+      </c>
+      <c r="N128" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H129" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I129" t="s">
+        <v>1262</v>
+      </c>
+      <c r="J129"/>
+      <c r="K129" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L129" t="s">
+        <v>1264</v>
+      </c>
+      <c r="M129" t="s">
+        <v>1265</v>
+      </c>
+      <c r="N129" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G130" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H130" t="s">
+        <v>1272</v>
+      </c>
+      <c r="I130" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J130"/>
+      <c r="K130" t="s">
+        <v>1274</v>
+      </c>
+      <c r="L130" t="s">
+        <v>1275</v>
+      </c>
+      <c r="M130" t="s">
+        <v>1276</v>
+      </c>
+      <c r="N130" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G131" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1283</v>
+      </c>
+      <c r="I131" t="s">
+        <v>1284</v>
+      </c>
+      <c r="J131"/>
+      <c r="K131" t="s">
+        <v>1285</v>
+      </c>
+      <c r="L131" t="s">
+        <v>1286</v>
+      </c>
+      <c r="M131" t="s">
+        <v>1287</v>
+      </c>
+      <c r="N131" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1294</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J132"/>
+      <c r="K132" t="s">
+        <v>1296</v>
+      </c>
+      <c r="L132" t="s">
+        <v>1297</v>
+      </c>
+      <c r="M132" t="s">
+        <v>1298</v>
+      </c>
+      <c r="N132" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1303</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I133" t="s">
         <v>1306</v>
       </c>
-      <c r="L125" t="s">
+      <c r="J133"/>
+      <c r="K133" t="s">
         <v>1307</v>
       </c>
-      <c r="M125" t="s">
+      <c r="L133" t="s">
         <v>1308</v>
       </c>
-      <c r="N125" t="s">
+      <c r="M133" t="s">
         <v>1309</v>
+      </c>
+      <c r="N133" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H134" t="s">
+        <v>1316</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J134"/>
+      <c r="K134" t="s">
+        <v>1318</v>
+      </c>
+      <c r="L134" t="s">
+        <v>1319</v>
+      </c>
+      <c r="M134" t="s">
+        <v>1320</v>
+      </c>
+      <c r="N134" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G135" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H135" t="s">
+        <v>1327</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1328</v>
+      </c>
+      <c r="J135"/>
+      <c r="K135" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L135" t="s">
+        <v>1330</v>
+      </c>
+      <c r="M135" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N135" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H136" t="s">
+        <v>1338</v>
+      </c>
+      <c r="I136" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J136"/>
+      <c r="K136" t="s">
+        <v>1340</v>
+      </c>
+      <c r="L136" t="s">
+        <v>1341</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1342</v>
+      </c>
+      <c r="N136" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H137" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I137" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J137"/>
+      <c r="K137" t="s">
+        <v>1351</v>
+      </c>
+      <c r="L137" t="s">
+        <v>1352</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1353</v>
+      </c>
+      <c r="N137" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1360</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1361</v>
+      </c>
+      <c r="J138"/>
+      <c r="K138" t="s">
+        <v>1362</v>
+      </c>
+      <c r="L138" t="s">
+        <v>1363</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1364</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1371</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J139"/>
+      <c r="K139" t="s">
+        <v>1373</v>
+      </c>
+      <c r="L139" t="s">
+        <v>1374</v>
+      </c>
+      <c r="M139" t="s">
+        <v>1375</v>
+      </c>
+      <c r="N139" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1383</v>
+      </c>
+      <c r="J140"/>
+      <c r="K140" t="s">
+        <v>1384</v>
+      </c>
+      <c r="L140" t="s">
+        <v>1385</v>
+      </c>
+      <c r="M140" t="s">
+        <v>1386</v>
+      </c>
+      <c r="N140" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H141" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J141"/>
+      <c r="K141" t="s">
+        <v>1395</v>
+      </c>
+      <c r="L141" t="s">
+        <v>1396</v>
+      </c>
+      <c r="M141" t="s">
+        <v>1397</v>
+      </c>
+      <c r="N141" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1402</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1405</v>
+      </c>
+      <c r="J142"/>
+      <c r="K142" t="s">
+        <v>1406</v>
+      </c>
+      <c r="L142" t="s">
+        <v>1407</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1408</v>
+      </c>
+      <c r="N142" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1413</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H143" t="s">
+        <v>1415</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J143"/>
+      <c r="K143" t="s">
+        <v>1417</v>
+      </c>
+      <c r="L143" t="s">
+        <v>1418</v>
+      </c>
+      <c r="M143" t="s">
+        <v>1419</v>
+      </c>
+      <c r="N143" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1427</v>
+      </c>
+      <c r="J144"/>
+      <c r="K144" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L144" t="s">
+        <v>1429</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1430</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1437</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J145"/>
+      <c r="K145" t="s">
+        <v>1439</v>
+      </c>
+      <c r="L145" t="s">
+        <v>1440</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1441</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1446</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1448</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1449</v>
+      </c>
+      <c r="J146"/>
+      <c r="K146" t="s">
+        <v>1450</v>
+      </c>
+      <c r="L146" t="s">
+        <v>1451</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1452</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1459</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1460</v>
+      </c>
+      <c r="J147"/>
+      <c r="K147" t="s">
+        <v>1461</v>
+      </c>
+      <c r="L147" t="s">
+        <v>1462</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1463</v>
+      </c>
+      <c r="N147" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J148"/>
+      <c r="K148" t="s">
+        <v>1472</v>
+      </c>
+      <c r="L148" t="s">
+        <v>1473</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1474</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1482</v>
+      </c>
+      <c r="J149"/>
+      <c r="K149" t="s">
+        <v>1483</v>
+      </c>
+      <c r="L149" t="s">
+        <v>1484</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1485</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H150" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J150"/>
+      <c r="K150" t="s">
+        <v>1494</v>
+      </c>
+      <c r="L150" t="s">
+        <v>1495</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1496</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1503</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J151"/>
+      <c r="K151" t="s">
+        <v>1505</v>
+      </c>
+      <c r="L151" t="s">
+        <v>1506</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1507</v>
+      </c>
+      <c r="N151" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1514</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1515</v>
+      </c>
+      <c r="J152"/>
+      <c r="K152" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L152" t="s">
+        <v>1517</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1518</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>