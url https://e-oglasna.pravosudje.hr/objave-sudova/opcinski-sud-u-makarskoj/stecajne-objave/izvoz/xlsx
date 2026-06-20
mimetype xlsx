--- v1 (2026-05-31)
+++ v2 (2026-06-20)
@@ -6,3407 +6,3128 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2008" uniqueCount="1520">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1810" uniqueCount="1427">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Sp-207/2025</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6d4cbfcc-8b41-4d61-86b6-4b01b3cd98a9</t>
+    <t>Sp-269/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>SREĆKO GLAVOTA</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 721, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>99803265056</t>
+  </si>
+  <si>
+    <t>SREĆKO GLAVOTA 99803265056</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:08:39</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcc8f91f-3973-40b7-9b7d-78391041e2b6</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6d4cbfcc-8b41-4d61-86b6-4b01b3cd98a9/dokumenti/preuzimanje</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5ac7b26a-66d6-4e84-9142-2c8e36c01ed0</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcc8f91f-3973-40b7-9b7d-78391041e2b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=269&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DANIJELA HAIDE</t>
+  </si>
+  <si>
+    <t>DANIJELA HAIDE 48852671514</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:32:23</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dea0445c-cfb3-471f-958c-af9aff234f96</t>
+  </si>
+  <si>
+    <t>16.377310.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dea0445c-cfb3-471f-958c-af9aff234f96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-258/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO</t>
+  </si>
+  <si>
+    <t>SLIVNO 86, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>39070511579</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO 39070511579; Vjerovnic dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:04:31</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=258&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-254/2025</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN</t>
+  </si>
+  <si>
+    <t>UL. DINKA ŠTAMBAKA 7, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>54292305528</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN 54292305528; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:59:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6266b54f-99f6-4123-aea5-ebd3311f1459</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6266b54f-99f6-4123-aea5-ebd3311f1459/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=254&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-250/2025</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ</t>
+  </si>
+  <si>
+    <t>MAGISTRALA 6, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>69248833968</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ 69248833968; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:52:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78356a79-4678-4e19-af84-5311c4311494</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78356a79-4678-4e19-af84-5311c4311494/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=250&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKIH REDARSTVENIKA 1, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>76955442215</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ 76955442215; Vjerovnic dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:52:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce67ecaa-bcfe-40a9-9332-1e006d7ba80b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce67ecaa-bcfe-40a9-9332-1e006d7ba80b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANTE IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ 53636111186</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:30:07</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e31fb4eb-46d9-4d11-a672-774c0069e041</t>
+  </si>
+  <si>
+    <t>16.378782.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e31fb4eb-46d9-4d11-a672-774c0069e041/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ALEN MATUTINOVIĆ</t>
+  </si>
+  <si>
+    <t>ALEN MATUTINOVIĆ 78823362007</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3b7f480-b39a-4d08-9235-3c318ff9e166</t>
+  </si>
+  <si>
+    <t>16.377553.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3b7f480-b39a-4d08-9235-3c318ff9e166/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VICE ŠKEVA</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA 57632328661</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d957844d-464d-4d24-acd4-75c3ef0f2814</t>
+  </si>
+  <si>
+    <t>16.378035.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d957844d-464d-4d24-acd4-75c3ef0f2814/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRKO VICKOVIĆ</t>
+  </si>
+  <si>
+    <t>MIRKO VICKOVIĆ 96384459443</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea32a01f-1e9b-49c1-ab74-53c1650fabc2</t>
+  </si>
+  <si>
+    <t>16.377561.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea32a01f-1e9b-49c1-ab74-53c1650fabc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANTE ŠUTA</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA 22078124330</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9d15184-cb07-4582-a62b-184c19033374</t>
+  </si>
+  <si>
+    <t>16.378095.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9d15184-cb07-4582-a62b-184c19033374/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-181/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR MARTINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SV. JURJA 45 A, 21320 Brela, Hrvatska</t>
+  </si>
+  <si>
+    <t>30677763535</t>
+  </si>
+  <si>
+    <t>DAVOR MARTINOVIĆ 30677763535</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:20:56</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f1489f2-4084-4763-8cf7-ea2edd952473</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5ac7b26a-66d6-4e84-9142-2c8e36c01ed0/dokumenti/preuzimanje</t>
-[...32 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=3&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f1489f2-4084-4763-8cf7-ea2edd952473/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=181&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-191/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>SILVIO MRŠIĆ-BOŽINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BUDIM 13, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>92442057465</t>
+  </si>
+  <si>
+    <t>SILVIO MRŠIĆ-BOŽINOVIĆ 92442057465</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:12:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecad66-4399-42cb-9d18-1f016ca7a4ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecad66-4399-42cb-9d18-1f016ca7a4ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-265/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>MIRNELA SPAJIĆ</t>
+  </si>
+  <si>
+    <t>TRAKAČE 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>66850478431</t>
+  </si>
+  <si>
+    <t>MIRNELA SPAJIĆ 66850478431</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:12:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02276f35-48ae-48fa-acce-38fe438e3d01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02276f35-48ae-48fa-acce-38fe438e3d01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=265&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-246/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>JOSIPA LOVIĆ</t>
+  </si>
+  <si>
+    <t>STARI VELIKOBRDSKI PUT 20, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>75696455013</t>
+  </si>
+  <si>
+    <t>JOSIPA LOVIĆ 75696455013</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be8873d9-295f-45ee-831a-ce01353872ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be8873d9-295f-45ee-831a-ce01353872ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=246&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-16/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>LEJLA FAZLAGIĆ</t>
+  </si>
+  <si>
+    <t>VELIKA VRATA 4, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>74944163676</t>
+  </si>
+  <si>
+    <t>LEJLA FAZLAGIĆ 74944163676</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:10:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b33cf1b-be90-4be5-b86e-caf1f2c7eea1</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b33cf1b-be90-4be5-b86e-caf1f2c7eea1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>ZVONIMIR MADUNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE TUĐMANA 7, 21256 Cista Provo, Hrvatska</t>
+  </si>
+  <si>
+    <t>17587725233</t>
+  </si>
+  <si>
+    <t>Vjerovnici dužnika / ULOGA: ostali; ZVONIMIR MADUNIĆ 17587725233</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:05:10</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faea5e28-2474-4d5d-8933-14eef31730f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faea5e28-2474-4d5d-8933-14eef31730f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-84/2026</t>
+  </si>
+  <si>
+    <t>DENIS ĆAPIN</t>
+  </si>
+  <si>
+    <t>KRALJA ZVONIMIRA 1, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>77646279733</t>
+  </si>
+  <si>
+    <t>DENIS ĆAPIN 77646279733; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:01:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14f9aa94-7f53-46c6-adf4-79bbb1106d88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14f9aa94-7f53-46c6-adf4-79bbb1106d88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>ANKA PIVAC</t>
+  </si>
+  <si>
+    <t>TOČANOVICA 1, 21327 Podgora, Hrvatska</t>
+  </si>
+  <si>
+    <t>87527545778</t>
+  </si>
+  <si>
+    <t>ANKA PIVAC 87527545778; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>11.06.2026. 11:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e96d4550-a125-4cf6-9d81-fa4f43bbad9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e96d4550-a125-4cf6-9d81-fa4f43bbad9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DRAGAN VUJEVIĆ</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ 48755181214</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:34</t>
+  </si>
+  <si>
+    <t>04.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35fc1e20-0441-4653-b365-1e070c3a18fb</t>
+  </si>
+  <si>
+    <t>16.378903.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35fc1e20-0441-4653-b365-1e070c3a18fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BRANIMIR KUTLEŠA</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA 00194468418</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67f9768f-fd64-4826-8589-3d37dbceccfa</t>
+  </si>
+  <si>
+    <t>16.378703.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67f9768f-fd64-4826-8589-3d37dbceccfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>MIRJANA PRSKALO</t>
+  </si>
+  <si>
+    <t>SLAVONSKA 34, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>71841807817</t>
+  </si>
+  <si>
+    <t>MIRJANA PRSKALO 71841807817; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>09.06.2026. 09:41:23</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b10954e8-9df1-4a83-aeb1-e104dd9d4859</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b10954e8-9df1-4a83-aeb1-e104dd9d4859/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SUZANA RAKUŠIĆ</t>
+  </si>
+  <si>
+    <t>SUZANA RAKUŠIĆ 15389465435</t>
+  </si>
+  <si>
+    <t>09.06.2026. 03:26:33</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ec8396c-e2ac-4dd5-9e63-b7cc39d17d9c</t>
+  </si>
+  <si>
+    <t>16.378487.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ec8396c-e2ac-4dd5-9e63-b7cc39d17d9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-79/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČUNKO</t>
+  </si>
+  <si>
+    <t>DOBRANJSKA ULICA 12, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>56479036424</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČUNKO 56479036424; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>05.06.2026. 09:00:53</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c663226e-48e2-4bf0-9120-604627fc5289</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c663226e-48e2-4bf0-9120-604627fc5289/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=79&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>ANTE PRGOMET</t>
+  </si>
+  <si>
+    <t>JAKŠE RAVLIĆA 17, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>88373703154</t>
+  </si>
+  <si>
+    <t>ANTE PRGOMET 88373703154; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:56:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/702db93c-eb2e-4f13-9811-67466ac87f5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/702db93c-eb2e-4f13-9811-67466ac87f5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-76/2026</t>
+  </si>
+  <si>
+    <t>MATE VIDULIN</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 9, 21260 Dolića Draga, Hrvatska</t>
+  </si>
+  <si>
+    <t>72423087914</t>
+  </si>
+  <si>
+    <t>MATE VIDULIN 72423087914; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:49:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f288ffe-11b4-494b-8bdb-1ee3b570c7cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f288ffe-11b4-494b-8bdb-1ee3b570c7cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GORDANA BAUS DŽERAHOVIĆ</t>
+  </si>
+  <si>
+    <t>GORDANA BAUS DŽERAHOVIĆ 64419883041</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:28:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfe80dd7-57aa-49bf-972b-09289ba7a5cd</t>
+  </si>
+  <si>
+    <t>16.378577.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfe80dd7-57aa-49bf-972b-09289ba7a5cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANDREJA KLAPIRIĆ</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ 96639161469</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:28:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/565c0169-f6dc-406c-a35b-60ea8e629d90</t>
+  </si>
+  <si>
+    <t>16.378494.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/565c0169-f6dc-406c-a35b-60ea8e629d90/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - ŽELJKO ĆELIĆ</t>
   </si>
   <si>
     <t>ŽELJKO ĆELIĆ 42045724630</t>
   </si>
   <si>
     <t>28.05.2026. 03:26:48</t>
   </si>
   <si>
     <t>20.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5f322641-1510-4a8a-9d2b-0ab14b80cd2b</t>
   </si>
   <si>
     <t>16.377341.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5f322641-1510-4a8a-9d2b-0ab14b80cd2b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-36/2026</t>
-[...122 lines deleted...]
-    <t>ZADARSKA 44 B, 21300 Makarska, Hrvatska</t>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 75, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>61251195372</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA 61251195372; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:56:41</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ee8f31-7878-4e32-9023-d19408e6250c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ee8f31-7878-4e32-9023-d19408e6250c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-74/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIO CVITANOVIĆ</t>
+  </si>
+  <si>
+    <t>MASLINARSKA 26, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>19104498020</t>
+  </si>
+  <si>
+    <t>MARIO CVITANOVIĆ 19104498020; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:55:23</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83559fe4-902a-4919-a6e5-239404486f6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83559fe4-902a-4919-a6e5-239404486f6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>IVANBEGOVINA 14, 21260 Ivanbegovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>51072955379</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ 51072955379; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>20.05.2026. 08:09:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eac34658-760d-44e5-9f68-844a72a2d22a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eac34658-760d-44e5-9f68-844a72a2d22a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO</t>
+  </si>
+  <si>
+    <t>ULICA SV. ANE 18, 21260 Poljica, Hrvatska</t>
+  </si>
+  <si>
+    <t>05813353743</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO 05813353743; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 10:10:31</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebda2f7-e78e-4ed3-ba0e-5e8c49137025</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebda2f7-e78e-4ed3-ba0e-5e8c49137025/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Zoran Kraljević</t>
+  </si>
+  <si>
+    <t>DOMOVINSKE ZAHVALNOSTI 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>51576435665</t>
+  </si>
+  <si>
+    <t>VJEROVNICI POTROŠAČA; Zoran Kraljević 51576435665</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:50:05</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/183831c4-0951-4978-a3e9-f3406d21ef73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/183831c4-0951-4978-a3e9-f3406d21ef73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-44/2026</t>
+  </si>
+  <si>
+    <t>Ante Glavaš</t>
+  </si>
+  <si>
+    <t>Ulica Domovinskog Rata 25, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>51673270767</t>
+  </si>
+  <si>
+    <t>Ante Glavaš 51673270767; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:48:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d514c0-7853-4925-8e3c-99e3937d294e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d514c0-7853-4925-8e3c-99e3937d294e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=44&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-38/2026</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić</t>
+  </si>
+  <si>
+    <t>Ulica Križnog Puta 18, 21264 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>55833464580</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić 55833464580; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:46:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a04661-a953-472f-94dd-91feded68561</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3a04661-a953-472f-94dd-91feded68561/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=38&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-31/2026</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA</t>
+  </si>
+  <si>
+    <t>BIOKOVSKA 42, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>86596507740</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA 86596507740; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:44:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7596701-e5b7-4d1e-b4c9-a23dfcd720e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7596701-e5b7-4d1e-b4c9-a23dfcd720e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-26/2026</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić</t>
+  </si>
+  <si>
+    <t>Vinjani Donji 215, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96905319844</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić 96905319844; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:41:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cdd51df-b0da-4d87-b8a1-7c62df3f42b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cdd51df-b0da-4d87-b8a1-7c62df3f42b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-21/2026</t>
+  </si>
+  <si>
+    <t>Anita Jonjić</t>
+  </si>
+  <si>
+    <t>Blajburška Ulica 79, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>57799525733</t>
+  </si>
+  <si>
+    <t>Anita Jonjić 57799525733; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:39:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ccd7cf-23c3-433c-9e19-fd5bea44b4fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ccd7cf-23c3-433c-9e19-fd5bea44b4fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-13/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Boris Lojić</t>
+  </si>
+  <si>
+    <t>Runović 258, 21261 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>37351734844</t>
+  </si>
+  <si>
+    <t>Boris Lojić 37351734844; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:25:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e594a43-cc67-467c-a804-cdeb14343440</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e594a43-cc67-467c-a804-cdeb14343440/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI</t>
+  </si>
+  <si>
+    <t>PETRA KAERA 14, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>12411231919</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI 12411231919; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:13:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a745ca-7e45-41e7-904b-e93b615bea9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a745ca-7e45-41e7-904b-e93b615bea9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DAROVATELJA KRVI 4, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>49621716857</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ 49621716857; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6180b8d9-cfc8-4119-8c5c-c8d1fb10d370</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6180b8d9-cfc8-4119-8c5c-c8d1fb10d370/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>IVAN KARIN</t>
+  </si>
+  <si>
+    <t>GLAVINA DONJA 339, 21260 Glavina Donja, Hrvatska</t>
+  </si>
+  <si>
+    <t>74115445688</t>
+  </si>
+  <si>
+    <t>IVAN KARIN 74115445688; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fe7c6d-9347-4909-ad68-19d4f34dbd5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fe7c6d-9347-4909-ad68-19d4f34dbd5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-59/2026</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ</t>
+  </si>
+  <si>
+    <t>STARI VELIKOBRDSKI PUT 12, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57294072921</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ 57294072921; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:08:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a4f21c8-8cff-43e8-a241-d4529663318d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a4f21c8-8cff-43e8-a241-d4529663318d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-56/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR</t>
+  </si>
+  <si>
+    <t>ULICA SV. MARKA 36, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>09211671309</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR 09211671309; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:02:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2abe30e-18b1-47fc-a27b-08afb2f3bdc7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2abe30e-18b1-47fc-a27b-08afb2f3bdc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=56&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-68/2026</t>
+  </si>
+  <si>
+    <t>VIKTORIJA IVANDIĆ</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 1, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>25877120508</t>
+  </si>
+  <si>
+    <t>VIKTORIJA IVANDIĆ 25877120508; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:33:59</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9cc96cf-8c30-4ca4-8d43-77833719b2c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9cc96cf-8c30-4ca4-8d43-77833719b2c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=68&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>SANDRA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>PUT VODENICA 19, 21300 Veliko Brdo, Hrvatska</t>
+  </si>
+  <si>
+    <t>44070245339</t>
+  </si>
+  <si>
+    <t>SANDRA ŠIMIĆ 44070245339; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 12:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7502593-7877-4c79-a563-c1789f55effc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7502593-7877-4c79-a563-c1789f55effc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-65/2026</t>
+  </si>
+  <si>
+    <t>MARIN VRLJIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IMOTSKIH ISELJENIKA 7, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>35198303515</t>
+  </si>
+  <si>
+    <t>MARIN VRLJIĆ 35198303515; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 09:32:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/569d41ce-bd2b-4f9a-8e36-948c4546e137</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/569d41ce-bd2b-4f9a-8e36-948c4546e137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>DAVOR KURIDŽA</t>
+  </si>
+  <si>
+    <t>PALIH HRVATSKIH BORACA 7, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>49472438777</t>
+  </si>
+  <si>
+    <t>DAVOR KURIDŽA 49472438777; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>13.05.2026. 09:28:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a38838f-d7e8-4374-ab54-586aa8909f3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a38838f-d7e8-4374-ab54-586aa8909f3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.03.2022.</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>04387289237</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ 04387289237</t>
+  </si>
+  <si>
+    <t>30.03.2022. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-60/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>ANTE MILAS</t>
+  </si>
+  <si>
+    <t>DR. FRANJO TUĐMAN 191, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70768154786</t>
+  </si>
+  <si>
+    <t>ANTE MILAS 70768154786; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>10.05.2021. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-114/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2021.</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75568664396</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ 75568664396</t>
+  </si>
+  <si>
+    <t>28.01.2021. 12:48:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-684/2019</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2020.</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57717015343</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>03.07.2020. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=684&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-635/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ</t>
+  </si>
+  <si>
+    <t>SLIVNO 107, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>26778098219</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ 26778098219</t>
+  </si>
+  <si>
+    <t>29.06.2020. 12:21:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-764/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.02.2020.</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>10301669797</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID 10301669797</t>
+  </si>
+  <si>
+    <t>20.03.2020. 12:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-816/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.02.2020.</t>
+  </si>
+  <si>
+    <t>PETAR MUSTAPIĆ</t>
+  </si>
+  <si>
+    <t>DUBRAVA 19, 21256 Lovreć, Hrvatska</t>
+  </si>
+  <si>
+    <t>46460852508</t>
+  </si>
+  <si>
+    <t>PETAR MUSTAPIĆ 46460852508</t>
+  </si>
+  <si>
+    <t>21.02.2020. 09:04:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68505be3-1ab6-492a-85b0-cd1a437a77b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68505be3-1ab6-492a-85b0-cd1a437a77b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=816&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-634/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.11.2019.</t>
+  </si>
+  <si>
+    <t>ROBERT AĆIMOVIĆ</t>
+  </si>
+  <si>
+    <t>GLAVINA DONJA 374, 21260 Glavina Donja, Hrvatska</t>
+  </si>
+  <si>
+    <t>78492237835</t>
+  </si>
+  <si>
+    <t>ROBERT AĆIMOVIĆ 78492237835</t>
+  </si>
+  <si>
+    <t>26.11.2019. 12:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c90c123-3b02-4772-b649-1d32d56a0f0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c90c123-3b02-4772-b649-1d32d56a0f0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=634&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-767/2019</t>
+  </si>
+  <si>
+    <t>BOŽICA JOSIPOVIĆ</t>
+  </si>
+  <si>
+    <t>PODGORSKE SKALE 2, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>63140886299</t>
+  </si>
+  <si>
+    <t>BOŽICA JOSIPOVIĆ 63140886299</t>
+  </si>
+  <si>
+    <t>26.11.2019. 12:30:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20c2f04f-ec27-4b50-a37d-b4cc203f1ed0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20c2f04f-ec27-4b50-a37d-b4cc203f1ed0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=767&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1070/2019</t>
+  </si>
+  <si>
+    <t>Oglas od 22.11.2019.</t>
+  </si>
+  <si>
+    <t>MARIJANA ĆOSIĆ</t>
+  </si>
+  <si>
+    <t>GLAVINA GORNJA 46 A, 21260 Glavina Gornja, Hrvatska</t>
+  </si>
+  <si>
+    <t>53621259207</t>
+  </si>
+  <si>
+    <t>MARIJANA ĆOSIĆ 53621259207; VJEROVNICI POTROŠAČA / ULOGA: OSTALI</t>
+  </si>
+  <si>
+    <t>22.11.2019. 13:27:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94844f48-d7bb-40ee-9042-bab71b95ced9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94844f48-d7bb-40ee-9042-bab71b95ced9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=1070&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-437/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.11.2019.</t>
+  </si>
+  <si>
+    <t>Ana Garac</t>
+  </si>
+  <si>
+    <t>Kneza Domagoja 22, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>44559651192</t>
+  </si>
+  <si>
+    <t>Ana Garac 44559651192</t>
+  </si>
+  <si>
+    <t>22.11.2019. 12:27:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd8d0df1-3fee-420d-a1a9-1c7e50fcb7cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd8d0df1-3fee-420d-a1a9-1c7e50fcb7cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=437&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1005/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-1005/2019-3</t>
+  </si>
+  <si>
+    <t>Ana Dropuljić</t>
+  </si>
+  <si>
+    <t>Ulica Domovinske Zahvalnosti 16, 21260, Donji Proložac</t>
+  </si>
+  <si>
+    <t>26601566132</t>
+  </si>
+  <si>
+    <t>Ana Dropuljić 26601566132</t>
+  </si>
+  <si>
+    <t>28.08.2019. 11:07:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81984b69-30f0-4732-bd2c-df6ef496fa9e</t>
+  </si>
+  <si>
+    <t>36366542.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81984b69-30f0-4732-bd2c-df6ef496fa9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=1005&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1027/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-1027/2019-3</t>
+  </si>
+  <si>
+    <t>MARIJAN KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 3, 21260, Grubine</t>
+  </si>
+  <si>
+    <t>02992454175</t>
+  </si>
+  <si>
+    <t>MARIJAN KUJUNDŽIĆ 02992454175</t>
+  </si>
+  <si>
+    <t>28.08.2019. 10:38:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0a21eea-4c70-4cec-be37-f4e0c42f09ec</t>
+  </si>
+  <si>
+    <t>36365574.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0a21eea-4c70-4cec-be37-f4e0c42f09ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=1027&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1018/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-1018/2019-3</t>
+  </si>
+  <si>
+    <t>MARIJO BIŠKIĆ</t>
+  </si>
+  <si>
+    <t>MRNJAVCI 31, 21256, Lovreć</t>
+  </si>
+  <si>
+    <t>89923114991</t>
+  </si>
+  <si>
+    <t>MARIJO BIŠKIĆ 89923114991</t>
+  </si>
+  <si>
+    <t>28.08.2019. 10:36:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50f6733e-d1fd-40f2-8ab4-318942240030</t>
+  </si>
+  <si>
+    <t>36365593.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50f6733e-d1fd-40f2-8ab4-318942240030/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=1018&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-992/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-992/2019-3</t>
+  </si>
+  <si>
+    <t>Elizabeta Prša</t>
+  </si>
+  <si>
+    <t>Zrinsko-Frankopanska 24, 21300, Makarska</t>
+  </si>
+  <si>
+    <t>69360197203</t>
+  </si>
+  <si>
+    <t>Elizabeta Prša 69360197203</t>
+  </si>
+  <si>
+    <t>26.08.2019. 10:03:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d849b1-7295-4369-9e1a-6528f367e82a</t>
+  </si>
+  <si>
+    <t>36322713.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d849b1-7295-4369-9e1a-6528f367e82a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=992&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-15/2019</t>
+  </si>
+  <si>
+    <t>Oglas Sp-15/2019-5</t>
+  </si>
+  <si>
+    <t>NEDŽMI DEMIRI</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 1, 21260, Imotski</t>
+  </si>
+  <si>
+    <t>49485146969</t>
+  </si>
+  <si>
+    <t>NEDŽMI DEMIRI 49485146969</t>
+  </si>
+  <si>
+    <t>29.07.2019. 14:06:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29df4a10-c5ac-4797-8414-dd28aeb8f28d</t>
+  </si>
+  <si>
+    <t>36144709.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29df4a10-c5ac-4797-8414-dd28aeb8f28d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=15&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-12/2019</t>
+  </si>
+  <si>
+    <t>Oglas Sp-12/2019-6</t>
+  </si>
+  <si>
+    <t>MARIO LONČAR</t>
+  </si>
+  <si>
+    <t>DRAČEVICE 8 A, 21300, Tučepi</t>
+  </si>
+  <si>
+    <t>42100795848</t>
+  </si>
+  <si>
+    <t>MARIO LONČAR 42100795848</t>
+  </si>
+  <si>
+    <t>29.07.2019. 14:05:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2e30b4c-80a3-4172-9ed7-174a6ac56131</t>
+  </si>
+  <si>
+    <t>36144604.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2e30b4c-80a3-4172-9ed7-174a6ac56131/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=12&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-996/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-996/2019-3</t>
+  </si>
+  <si>
+    <t>JAKIŠA KRALJEVIĆ</t>
+  </si>
+  <si>
+    <t>BOTTERIJEV PROLAZ 3, 21300, Makarska</t>
+  </si>
+  <si>
+    <t>44588253891</t>
+  </si>
+  <si>
+    <t>JAKIŠA KRALJEVIĆ 44588253891</t>
+  </si>
+  <si>
+    <t>16.07.2019. 09:32:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1138fda-2f8d-4a7f-a02a-67a267a6506e</t>
+  </si>
+  <si>
+    <t>35988092.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1138fda-2f8d-4a7f-a02a-67a267a6506e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=996&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-13/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-13/2019-6</t>
+  </si>
+  <si>
+    <t>VESNA VICAN</t>
+  </si>
+  <si>
+    <t>VINJANI GORNJI 257, 21260, Gornji Vinjani</t>
+  </si>
+  <si>
+    <t>02119325318</t>
+  </si>
+  <si>
+    <t>VESNA VICAN 02119325318</t>
+  </si>
+  <si>
+    <t>10.07.2019. 14:37:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd92d3a0-c32e-4c54-99ae-e2cf59ce7332</t>
+  </si>
+  <si>
+    <t>35922987.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd92d3a0-c32e-4c54-99ae-e2cf59ce7332/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=13&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-993/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-993/2019-3</t>
+  </si>
+  <si>
+    <t>Mirela Okmažić</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 26, 21300, Makarska</t>
+  </si>
+  <si>
+    <t>15583506374</t>
+  </si>
+  <si>
+    <t>Mirela Okmažić 15583506374</t>
+  </si>
+  <si>
+    <t>09.07.2019. 10:03:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ba72139-3f0f-49ad-8fbd-f27d95f7c690</t>
+  </si>
+  <si>
+    <t>35890143.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ba72139-3f0f-49ad-8fbd-f27d95f7c690/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=993&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-982/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-982/2019-5</t>
+  </si>
+  <si>
+    <t>Žarko Knežević</t>
+  </si>
+  <si>
+    <t>Glavina Donja 372, 21260, Glavina Donja</t>
+  </si>
+  <si>
+    <t>38682484510</t>
+  </si>
+  <si>
+    <t>Žarko Knežević 38682484510</t>
+  </si>
+  <si>
+    <t>09.07.2019. 10:02:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b2edc06-3a11-44f0-867e-bbb349fe2c97</t>
+  </si>
+  <si>
+    <t>35889110.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b2edc06-3a11-44f0-867e-bbb349fe2c97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=982&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-727/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-727/2019-4</t>
+  </si>
+  <si>
+    <t>MLADEN TOLJ</t>
+  </si>
+  <si>
+    <t>ZRINSKO-FRANKOPANSKA 7 1, 21300, Makarska</t>
+  </si>
+  <si>
+    <t>36438649366</t>
+  </si>
+  <si>
+    <t>MLADEN TOLJ 36438649366</t>
+  </si>
+  <si>
+    <t>08.07.2019. 11:32:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aef1027-8ce1-4916-a749-ea7bf057c45f</t>
+  </si>
+  <si>
+    <t>35876900.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aef1027-8ce1-4916-a749-ea7bf057c45f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=727&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-975/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-975/2019-4</t>
+  </si>
+  <si>
+    <t>Ante Biškić</t>
+  </si>
+  <si>
+    <t>Mrnjavci 31, 21256, Lovreć</t>
+  </si>
+  <si>
+    <t>41807036427</t>
+  </si>
+  <si>
+    <t>Ante Biškić 41807036427</t>
+  </si>
+  <si>
+    <t>28.06.2019. 11:03:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be450977-d2f4-4a4f-a761-f4d9f777e4f6</t>
+  </si>
+  <si>
+    <t>35754824.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be450977-d2f4-4a4f-a761-f4d9f777e4f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=975&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-868/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-868/2019-5</t>
+  </si>
+  <si>
+    <t>SINIŠA FILIPOVIĆ</t>
+  </si>
+  <si>
+    <t>PUT POŽARA 10, 21300, Makarska</t>
+  </si>
+  <si>
+    <t>57667813776</t>
+  </si>
+  <si>
+    <t>SINIŠA FILIPOVIĆ 57667813776</t>
+  </si>
+  <si>
+    <t>21.06.2019. 10:31:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c56a2257-e71a-4e76-83f4-791853c782e4</t>
+  </si>
+  <si>
+    <t>35712290.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c56a2257-e71a-4e76-83f4-791853c782e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=868&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-748/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-748/2019-4</t>
+  </si>
+  <si>
+    <t>MIROSLAV BRKAN</t>
+  </si>
+  <si>
+    <t>ANTE STARČEVIĆA 3, 21300, Makarska</t>
+  </si>
+  <si>
+    <t>98887501174</t>
+  </si>
+  <si>
+    <t>MIROSLAV BRKAN 98887501174</t>
+  </si>
+  <si>
+    <t>18.06.2019. 13:04:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fedc3a2-99de-4913-9baa-99163c44420e</t>
+  </si>
+  <si>
+    <t>35689704.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fedc3a2-99de-4913-9baa-99163c44420e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=748&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-889/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-889/2019-4</t>
+  </si>
+  <si>
+    <t>OLIVER GRANIĆ</t>
+  </si>
+  <si>
+    <t>ŽBARE 8, 21300, Makarska</t>
+  </si>
+  <si>
+    <t>62177945845</t>
+  </si>
+  <si>
+    <t>OLIVER GRANIĆ 62177945845</t>
+  </si>
+  <si>
+    <t>18.06.2019. 13:03:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdc8a23-7fdf-45a2-84a8-edc483db5b2d</t>
+  </si>
+  <si>
+    <t>35689712.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdc8a23-7fdf-45a2-84a8-edc483db5b2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=889&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-890/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-890/2019-4</t>
+  </si>
+  <si>
+    <t>JOŠKO ALBANEZI</t>
+  </si>
+  <si>
+    <t>UL.KRALJA ZVONIMIRA 5, 21260, Imotski</t>
+  </si>
+  <si>
+    <t>50391081423</t>
+  </si>
+  <si>
+    <t>JOŠKO ALBANEZI 50391081423</t>
+  </si>
+  <si>
+    <t>18.06.2019. 13:03:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4690b01a-4dee-4737-b1c5-e54563c8990c</t>
+  </si>
+  <si>
+    <t>35689720.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4690b01a-4dee-4737-b1c5-e54563c8990c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=890&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-910/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-910/2019-3</t>
+  </si>
+  <si>
+    <t>DANICA BILOŠ</t>
+  </si>
+  <si>
+    <t>GLAVINA DONJA 393, 21260, Glavina Donja</t>
+  </si>
+  <si>
+    <t>20622676188</t>
+  </si>
+  <si>
+    <t>DANICA BILOŠ 20622676188</t>
+  </si>
+  <si>
+    <t>18.06.2019. 13:03:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d3ab0d7-a5f0-4644-a96d-caf2f06f3bec</t>
+  </si>
+  <si>
+    <t>35689745.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d3ab0d7-a5f0-4644-a96d-caf2f06f3bec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=910&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-300/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-300/2019-3</t>
+  </si>
+  <si>
+    <t>Petar Vučković</t>
+  </si>
+  <si>
+    <t>Glavina Donja 413, 21260, Glavina Donja</t>
+  </si>
+  <si>
+    <t>11757834864</t>
+  </si>
+  <si>
+    <t>Petar Vučković 11757834864</t>
+  </si>
+  <si>
+    <t>18.06.2019. 13:03:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57009c75-f2ca-4ead-aae7-176259f96fc2</t>
+  </si>
+  <si>
+    <t>35689691.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57009c75-f2ca-4ead-aae7-176259f96fc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=300&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-897/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-897/2019-4</t>
+  </si>
+  <si>
+    <t>VLADO RADIĆ</t>
+  </si>
+  <si>
+    <t>PODGRADAC 41, 21300, Tučepi</t>
+  </si>
+  <si>
+    <t>78469527518</t>
+  </si>
+  <si>
+    <t>VLADO RADIĆ 78469527518</t>
+  </si>
+  <si>
+    <t>18.06.2019. 13:02:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b79c0d9-3763-4c29-8209-b6c13948e086</t>
+  </si>
+  <si>
+    <t>35689729.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b79c0d9-3763-4c29-8209-b6c13948e086/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=897&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-277/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-277/2019-3</t>
+  </si>
+  <si>
+    <t>Robert Đurasek</t>
+  </si>
+  <si>
+    <t>Vitezićeva Ulica 57, 10000, Zagreb</t>
+  </si>
+  <si>
+    <t>98065072172</t>
+  </si>
+  <si>
+    <t>Robert Đurasek 98065072172</t>
+  </si>
+  <si>
+    <t>18.06.2019. 11:01:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64eabc93-24d5-4f89-8229-c16ceaf5a047</t>
+  </si>
+  <si>
+    <t>35685467.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64eabc93-24d5-4f89-8229-c16ceaf5a047/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=277&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-182/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-182/2019-2</t>
+  </si>
+  <si>
+    <t>Srđan Fistonić</t>
+  </si>
+  <si>
+    <t>Gundulićeva 22, 21000, Split</t>
+  </si>
+  <si>
+    <t>64727424833</t>
+  </si>
+  <si>
+    <t>Srđan Fistonić 64727424833</t>
+  </si>
+  <si>
+    <t>18.06.2019. 11:01:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8c15a56-5609-4d91-ae68-5fa307580bdf</t>
+  </si>
+  <si>
+    <t>35685465.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8c15a56-5609-4d91-ae68-5fa307580bdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=182&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-11/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-11/2019-2</t>
+  </si>
+  <si>
+    <t>Slavko Čolić</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 5, 32249, Tovarnik</t>
+  </si>
+  <si>
+    <t>61178215629</t>
+  </si>
+  <si>
+    <t>Slavko Čolić 61178215629</t>
+  </si>
+  <si>
+    <t>18.06.2019. 09:34:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd3d449-82fb-416e-a04c-333587b874bf</t>
+  </si>
+  <si>
+    <t>35681190.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd3d449-82fb-416e-a04c-333587b874bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=11&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-112/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-112/2019-3</t>
+  </si>
+  <si>
+    <t>Petar Mikulić</t>
+  </si>
+  <si>
+    <t>Ribel 31, 10437, Rakitje</t>
+  </si>
+  <si>
+    <t>85097428406</t>
+  </si>
+  <si>
+    <t>Petar Mikulić 85097428406</t>
+  </si>
+  <si>
+    <t>18.06.2019. 09:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01ec85f2-4372-4970-8647-aa73ec788512</t>
+  </si>
+  <si>
+    <t>35681211.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01ec85f2-4372-4970-8647-aa73ec788512/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=112&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-105/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-105/2019-3</t>
+  </si>
+  <si>
+    <t>Alen Hajduković</t>
+  </si>
+  <si>
+    <t>Beljska 42, 31326, Mece</t>
+  </si>
+  <si>
+    <t>63800855688</t>
+  </si>
+  <si>
+    <t>Alen Hajduković 63800855688</t>
+  </si>
+  <si>
+    <t>18.06.2019. 09:31:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee051077-4b97-4995-a989-fb18cd60fe31</t>
+  </si>
+  <si>
+    <t>35681203.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee051077-4b97-4995-a989-fb18cd60fe31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=105&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-972/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-972/2019-3</t>
+  </si>
+  <si>
+    <t>MARIJA VIDAK</t>
+  </si>
+  <si>
+    <t>ULICA IMOTSKIH ISELJENIKA 5, 21260, Imotski</t>
+  </si>
+  <si>
+    <t>20797781509</t>
+  </si>
+  <si>
+    <t>MARIJA VIDAK 20797781509</t>
+  </si>
+  <si>
+    <t>17.06.2019. 14:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9d724e1-236d-43aa-bca4-e18e455c05b5</t>
+  </si>
+  <si>
+    <t>35673153.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9d724e1-236d-43aa-bca4-e18e455c05b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=972&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-876/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-876/2019-4</t>
+  </si>
+  <si>
+    <t>TONĆI FRANIĆ</t>
+  </si>
+  <si>
+    <t>BAST 22, 21320, Bast</t>
+  </si>
+  <si>
+    <t>45555649129</t>
+  </si>
+  <si>
+    <t>TONĆI FRANIĆ 45555649129</t>
+  </si>
+  <si>
+    <t>17.06.2019. 14:02:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/982de5b8-d4f6-4394-8d7b-1e19c017b7d0</t>
+  </si>
+  <si>
+    <t>35673185.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/982de5b8-d4f6-4394-8d7b-1e19c017b7d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=876&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-875/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-875/2019-4</t>
+  </si>
+  <si>
+    <t>LJUBO REBIĆ</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 112 A, 21260, Donji Vinjani</t>
+  </si>
+  <si>
+    <t>02451531049</t>
+  </si>
+  <si>
+    <t>LJUBO REBIĆ 02451531049</t>
+  </si>
+  <si>
+    <t>17.06.2019. 14:02:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b7b08e8-ec4e-4169-b7c7-3fee79204bba</t>
+  </si>
+  <si>
+    <t>35673175.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b7b08e8-ec4e-4169-b7c7-3fee79204bba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=875&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-698/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-698/2019-3</t>
+  </si>
+  <si>
+    <t>IVAN NOGALO</t>
+  </si>
+  <si>
+    <t>SLIVNO 35, 21270, Slivno</t>
+  </si>
+  <si>
+    <t>33829037949</t>
+  </si>
+  <si>
+    <t>IVAN NOGALO 33829037949</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:07:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/546fcc6a-3721-4c93-8291-a6be13c6f02a</t>
+  </si>
+  <si>
+    <t>35615411.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/546fcc6a-3721-4c93-8291-a6be13c6f02a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=698&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-513/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-513/2019-4</t>
+  </si>
+  <si>
+    <t>DANE PERIĆ</t>
+  </si>
+  <si>
+    <t>POLJIČKA ULICA 35, 21260, Gornji Proložac</t>
+  </si>
+  <si>
+    <t>24663604631</t>
+  </si>
+  <si>
+    <t>DANE PERIĆ 24663604631</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:06:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20c8ab13-6c78-42f1-a169-476355ba30c0</t>
+  </si>
+  <si>
+    <t>35615371.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20c8ab13-6c78-42f1-a169-476355ba30c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=513&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-722/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-722/2019-4</t>
+  </si>
+  <si>
+    <t>LJUBICA FILIPOVIĆ</t>
+  </si>
+  <si>
+    <t>OBALA KNEZA DOMAGOJA 32, 21320, Brela</t>
+  </si>
+  <si>
+    <t>30132129163</t>
+  </si>
+  <si>
+    <t>LJUBICA FILIPOVIĆ 30132129163</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:06:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97b0cc03-acd3-446f-b9dd-1013e994c6ed</t>
+  </si>
+  <si>
+    <t>35615419.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97b0cc03-acd3-446f-b9dd-1013e994c6ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=722&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-758/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-758/2019-3</t>
+  </si>
+  <si>
+    <t>NENAD TODORIĆ</t>
+  </si>
+  <si>
+    <t>KRALJICE JELENE 7, 21260, Zmijavci</t>
+  </si>
+  <si>
+    <t>22317614079</t>
+  </si>
+  <si>
+    <t>NENAD TODORIĆ 22317614079</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:06:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67354784-5a24-4f27-8182-ad186464be40</t>
+  </si>
+  <si>
+    <t>35615428.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67354784-5a24-4f27-8182-ad186464be40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=758&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:06:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6173040-e8e1-4a2b-a6ce-be4d7afe62c3</t>
+  </si>
+  <si>
+    <t>35615468.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6173040-e8e1-4a2b-a6ce-be4d7afe62c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-592/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-592/2019-3</t>
+  </si>
+  <si>
+    <t>ANELA TOMIĆ</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 14, 21260, Donji Vinjani</t>
+  </si>
+  <si>
+    <t>76765101899</t>
+  </si>
+  <si>
+    <t>ANELA TOMIĆ 76765101899</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:05:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cae5ed73-fe8d-47e1-8a89-42ddeb7fe550</t>
+  </si>
+  <si>
+    <t>35615402.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cae5ed73-fe8d-47e1-8a89-42ddeb7fe550/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=592&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-807/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-807/2019-4</t>
+  </si>
+  <si>
+    <t>TONI RADALJ</t>
+  </si>
+  <si>
+    <t>DR. JAKOVA DUDANA 9, 21300, Makarska</t>
+  </si>
+  <si>
+    <t>19601414834</t>
+  </si>
+  <si>
+    <t>TONI RADALJ 19601414834</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:05:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f454aa5b-608e-48df-9b89-c54d7a69a22f</t>
+  </si>
+  <si>
+    <t>35615440.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f454aa5b-608e-48df-9b89-c54d7a69a22f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=807&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-490/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-490/2019-3</t>
+  </si>
+  <si>
+    <t>MATEA KARIN</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA RADIĆA 22, 21260, Grubine</t>
+  </si>
+  <si>
+    <t>91092174607</t>
+  </si>
+  <si>
+    <t>MATEA KARIN 91092174607</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:02:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2065d68-6833-4654-8015-eb7818951239</t>
+  </si>
+  <si>
+    <t>35615359.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2065d68-6833-4654-8015-eb7818951239/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=490&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-579/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-579/2019-3</t>
+  </si>
+  <si>
+    <t>AURELIJA PAVIĆ</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 462 A, 21260, Runović</t>
+  </si>
+  <si>
+    <t>64464378874</t>
+  </si>
+  <si>
+    <t>AURELIJA PAVIĆ 64464378874</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:02:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95dab632-f66e-414f-8723-697bc9a9c723</t>
+  </si>
+  <si>
+    <t>35615393.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95dab632-f66e-414f-8723-697bc9a9c723/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=579&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-572/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-572/2019-3</t>
+  </si>
+  <si>
+    <t>TOMISLAV BAKOTA</t>
+  </si>
+  <si>
+    <t>ULICA GORNJE BAKOTE 40, 21270, Biokovsko Selo</t>
+  </si>
+  <si>
+    <t>95695901610</t>
+  </si>
+  <si>
+    <t>TOMISLAV BAKOTA 95695901610</t>
+  </si>
+  <si>
+    <t>12.06.2019. 13:02:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d59dc3-af38-4d4d-9b0a-e9ab9b417d8a</t>
+  </si>
+  <si>
+    <t>35615377.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d59dc3-af38-4d4d-9b0a-e9ab9b417d8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=572&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-728/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-728/2019-3</t>
+  </si>
+  <si>
+    <t>Miho Havrlišan</t>
+  </si>
+  <si>
+    <t>Frana Čale 12, 20000, Dubrovnik</t>
+  </si>
+  <si>
+    <t>12175449756</t>
+  </si>
+  <si>
+    <t>Miho Havrlišan 12175449756</t>
+  </si>
+  <si>
+    <t>12.06.2019. 09:03:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77c0fe3d-f67a-42b2-a4b8-25283d495781</t>
+  </si>
+  <si>
+    <t>35606400.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77c0fe3d-f67a-42b2-a4b8-25283d495781/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=728&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-615/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-615/2019-3</t>
+  </si>
+  <si>
+    <t>Sandro Filičić</t>
+  </si>
+  <si>
+    <t>Augusta Šenoe 1, 51410, Opatija</t>
+  </si>
+  <si>
+    <t>28299182216</t>
+  </si>
+  <si>
+    <t>Sandro Filičić 28299182216</t>
+  </si>
+  <si>
+    <t>11.06.2019. 14:37:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c36cccf-87b4-4bf1-ae3f-75a0e59969c0</t>
+  </si>
+  <si>
+    <t>35600494.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c36cccf-87b4-4bf1-ae3f-75a0e59969c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=615&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-714/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-714/2019-3</t>
+  </si>
+  <si>
+    <t>Petar Glušac</t>
+  </si>
+  <si>
+    <t>Triglavska 23, 22000, Šibenik</t>
+  </si>
+  <si>
+    <t>50995103878</t>
+  </si>
+  <si>
+    <t>Petar Glušac 50995103878</t>
+  </si>
+  <si>
+    <t>11.06.2019. 14:34:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f562a5f3-b790-4abb-9381-f0e8ec19de28</t>
+  </si>
+  <si>
+    <t>35600482.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f562a5f3-b790-4abb-9381-f0e8ec19de28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=714&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-965/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-965/2019-3</t>
+  </si>
+  <si>
+    <t>LUKA MADUNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE TUĐMANA 7, 21256, Cista Provo</t>
+  </si>
+  <si>
+    <t>37891073294</t>
+  </si>
+  <si>
+    <t>LUKA MADUNIĆ 37891073294</t>
+  </si>
+  <si>
+    <t>11.06.2019. 12:37:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b75cea52-b87b-4f49-bfdb-4057c2f4f5b0</t>
+  </si>
+  <si>
+    <t>35594643.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b75cea52-b87b-4f49-bfdb-4057c2f4f5b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=965&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-580/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost Sp-580/2019-2</t>
+  </si>
+  <si>
+    <t>Ivana Vlasteličić</t>
+  </si>
+  <si>
+    <t>Poljana Tina Ujevića 2, 21000, Split</t>
   </si>
   <si>
     <t>57123785956</t>
-  </si>
-[...3061 lines deleted...]
-    <t>Poljana Tina Ujevića 2, 21000, Split</t>
   </si>
   <si>
     <t>Ivana Vlasteličić 57123785956</t>
   </si>
   <si>
     <t>11.06.2019. 12:35:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ccc8eadf-735d-43fd-975f-a18a0d8349cd</t>
   </si>
   <si>
     <t>35594621.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ccc8eadf-735d-43fd-975f-a18a0d8349cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=580&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-507/2019</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev/prijedlog Sp-507/2019-4</t>
   </si>
@@ -4613,51 +4334,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N152"/>
+  <dimension ref="A1:N140"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4714,6395 +4435,5807 @@
         <v>22</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3"/>
+      <c r="D3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
         <v>29</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I3" t="s">
         <v>30</v>
       </c>
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>31</v>
       </c>
-      <c r="H3" t="s">
+      <c r="K3" t="s">
         <v>32</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="J3" t="s">
-[...2 lines deleted...]
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>34</v>
       </c>
-      <c r="L3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>39</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>40</v>
       </c>
-      <c r="F4" t="s">
+      <c r="I4" t="s">
         <v>41</v>
       </c>
-      <c r="G4" t="s">
+      <c r="J4" t="s">
         <v>42</v>
       </c>
-      <c r="H4" t="s">
+      <c r="K4" t="s">
         <v>43</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
         <v>44</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="L4" t="s">
-[...2 lines deleted...]
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
         <v>48</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5"/>
+      <c r="F5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
       <c r="H5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="K5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L5" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
         <v>54</v>
       </c>
-      <c r="N5"/>
+      <c r="N5" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
         <v>58</v>
       </c>
       <c r="G6" t="s">
         <v>59</v>
       </c>
       <c r="H6" t="s">
         <v>60</v>
       </c>
       <c r="I6" t="s">
         <v>61</v>
       </c>
       <c r="J6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" t="s">
         <v>62</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
         <v>63</v>
       </c>
-      <c r="L6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
         <v>66</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>67</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>68</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>69</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>70</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" t="s">
         <v>71</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>44</v>
+      </c>
+      <c r="M7" t="s">
         <v>72</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8"/>
+      <c r="D8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
         <v>75</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>76</v>
       </c>
-      <c r="F8" t="s">
+      <c r="J8" t="s">
         <v>77</v>
       </c>
-      <c r="G8" t="s">
+      <c r="K8" t="s">
         <v>78</v>
       </c>
-      <c r="H8" t="s">
+      <c r="L8" t="s">
         <v>79</v>
       </c>
-      <c r="I8" t="s">
+      <c r="M8" t="s">
         <v>80</v>
       </c>
-      <c r="J8" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9"/>
+      <c r="D9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>82</v>
+      </c>
+      <c r="I9" t="s">
+        <v>83</v>
+      </c>
+      <c r="J9" t="s">
+        <v>77</v>
+      </c>
+      <c r="K9" t="s">
         <v>84</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="L9" t="s">
         <v>85</v>
       </c>
-      <c r="F9" t="s">
+      <c r="M9" t="s">
         <v>86</v>
       </c>
-      <c r="G9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C10"/>
       <c r="D10" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
       <c r="H10" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="I10" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="J10" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="K10" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="L10" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="M10" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C11"/>
       <c r="D11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
         <v>94</v>
       </c>
-      <c r="E11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="J11" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="K11" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="L11" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="M11" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12"/>
+      <c r="D12" t="s">
+        <v>99</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>100</v>
+      </c>
+      <c r="I12" t="s">
+        <v>101</v>
+      </c>
+      <c r="J12" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" t="s">
+        <v>102</v>
+      </c>
+      <c r="L12" t="s">
+        <v>103</v>
+      </c>
+      <c r="M12" t="s">
         <v>104</v>
       </c>
-      <c r="D12" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="E13" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="F13" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="G13" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="H13" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="I13" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="J13" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="K13" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="L13" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="M13" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="N13" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="E14" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="F14" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="G14" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="H14" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="I14" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="J14" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="K14" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="L14" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="M14" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="N14" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>127</v>
+      </c>
+      <c r="D15" t="s">
+        <v>128</v>
+      </c>
+      <c r="E15" t="s">
+        <v>129</v>
+      </c>
+      <c r="F15" t="s">
+        <v>130</v>
+      </c>
+      <c r="G15" t="s">
+        <v>131</v>
+      </c>
+      <c r="H15" t="s">
+        <v>132</v>
+      </c>
+      <c r="I15" t="s">
+        <v>133</v>
+      </c>
+      <c r="J15" t="s">
+        <v>112</v>
+      </c>
+      <c r="K15" t="s">
+        <v>134</v>
+      </c>
+      <c r="L15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" t="s">
+        <v>135</v>
+      </c>
+      <c r="N15" t="s">
         <v>136</v>
-      </c>
-[...31 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D16" t="s">
-        <v>94</v>
+        <v>138</v>
       </c>
       <c r="E16" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="F16" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="G16" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="H16" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="I16" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="J16" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="K16" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="L16" t="s">
         <v>25</v>
       </c>
       <c r="M16" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="N16" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D17" t="s">
-        <v>94</v>
+        <v>148</v>
       </c>
       <c r="E17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F17" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G17" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H17" t="s">
+        <v>152</v>
+      </c>
+      <c r="I17" t="s">
+        <v>153</v>
+      </c>
+      <c r="J17" t="s">
+        <v>112</v>
+      </c>
+      <c r="K17" t="s">
         <v>154</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
         <v>155</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="M17" t="s">
         <v>156</v>
       </c>
-      <c r="L17" t="s">
-[...2 lines deleted...]
-      <c r="M17" t="s">
+      <c r="N17" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>158</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>159</v>
       </c>
       <c r="E18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J18" t="s">
-        <v>100</v>
+        <v>165</v>
       </c>
       <c r="K18" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L18" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="M18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="N18" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D19" t="s">
-        <v>94</v>
+        <v>159</v>
       </c>
       <c r="E19" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="F19" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="G19" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="H19" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="I19" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="J19" t="s">
-        <v>100</v>
+        <v>165</v>
       </c>
       <c r="K19" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="L19" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="M19" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="N19" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20"/>
+      <c r="C20" t="s">
+        <v>178</v>
+      </c>
       <c r="D20" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>159</v>
+      </c>
+      <c r="E20" t="s">
+        <v>179</v>
+      </c>
+      <c r="F20" t="s">
+        <v>180</v>
+      </c>
+      <c r="G20" t="s">
+        <v>181</v>
+      </c>
       <c r="H20" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="I20" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="J20" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="K20" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="L20" t="s">
-        <v>176</v>
+        <v>44</v>
       </c>
       <c r="M20" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>185</v>
+      </c>
+      <c r="N20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>179</v>
-[...9 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="I21" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="J21" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="K21" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="L21" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="M21" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>191</v>
-[...7 lines deleted...]
-      <c r="G22" t="s">
         <v>194</v>
       </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
         <v>195</v>
       </c>
       <c r="I22" t="s">
         <v>196</v>
       </c>
       <c r="J22" t="s">
+        <v>190</v>
+      </c>
+      <c r="K22" t="s">
         <v>197</v>
       </c>
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="M22" t="s">
         <v>199</v>
       </c>
-      <c r="N22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
+        <v>200</v>
+      </c>
+      <c r="D23" t="s">
         <v>201</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>202</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>203</v>
       </c>
-      <c r="F23" t="s">
+      <c r="G23" t="s">
         <v>204</v>
       </c>
-      <c r="G23" t="s">
+      <c r="H23" t="s">
         <v>205</v>
       </c>
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>206</v>
       </c>
-      <c r="I23" t="s">
+      <c r="J23" t="s">
         <v>207</v>
       </c>
-      <c r="J23" t="s">
+      <c r="K23" t="s">
         <v>208</v>
       </c>
-      <c r="K23" t="s">
+      <c r="L23" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" t="s">
         <v>209</v>
       </c>
-      <c r="L23" t="s">
-[...2 lines deleted...]
-      <c r="M23" t="s">
+      <c r="N23" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24"/>
+      <c r="D24" t="s">
+        <v>211</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
         <v>212</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="I24" t="s">
         <v>213</v>
       </c>
-      <c r="F24" t="s">
+      <c r="J24" t="s">
         <v>214</v>
       </c>
-      <c r="G24" t="s">
+      <c r="K24" t="s">
         <v>215</v>
       </c>
-      <c r="H24" t="s">
+      <c r="L24" t="s">
         <v>216</v>
       </c>
-      <c r="I24" t="s">
+      <c r="M24" t="s">
         <v>217</v>
       </c>
-      <c r="J24" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="D25" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="E25" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="F25" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="G25" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="H25" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I25" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="J25" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="K25" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="L25" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="M25" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="N25" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
+        <v>229</v>
+      </c>
+      <c r="D26" t="s">
+        <v>219</v>
+      </c>
+      <c r="E26" t="s">
+        <v>230</v>
+      </c>
+      <c r="F26" t="s">
+        <v>231</v>
+      </c>
+      <c r="G26" t="s">
+        <v>232</v>
+      </c>
+      <c r="H26" t="s">
+        <v>233</v>
+      </c>
+      <c r="I26" t="s">
+        <v>234</v>
+      </c>
+      <c r="J26" t="s">
         <v>225</v>
       </c>
-      <c r="D26" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K26" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="L26" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="M26" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="N26" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
+        <v>238</v>
+      </c>
+      <c r="D27" t="s">
+        <v>219</v>
+      </c>
+      <c r="E27" t="s">
+        <v>239</v>
+      </c>
+      <c r="F27" t="s">
+        <v>240</v>
+      </c>
+      <c r="G27" t="s">
+        <v>241</v>
+      </c>
+      <c r="H27" t="s">
+        <v>242</v>
+      </c>
+      <c r="I27" t="s">
+        <v>243</v>
+      </c>
+      <c r="J27" t="s">
         <v>225</v>
       </c>
-      <c r="D27" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K27" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="L27" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="M27" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="N27" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C28"/>
       <c r="D28" t="s">
-        <v>202</v>
-[...9 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
       <c r="H28" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="I28" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="J28" t="s">
-        <v>208</v>
+        <v>23</v>
       </c>
       <c r="K28" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="L28" t="s">
-        <v>25</v>
+        <v>251</v>
       </c>
       <c r="M28" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C29"/>
       <c r="D29" t="s">
-        <v>202</v>
-[...9 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
       <c r="H29" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="I29" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="J29" t="s">
-        <v>208</v>
+        <v>23</v>
       </c>
       <c r="K29" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="L29" t="s">
-        <v>25</v>
+        <v>257</v>
       </c>
       <c r="M29" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C30"/>
       <c r="D30" t="s">
-        <v>252</v>
-[...9 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
       <c r="H30" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="I30" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="J30" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="K30" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="L30" t="s">
-        <v>187</v>
+        <v>264</v>
       </c>
       <c r="M30" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D31" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E31" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="F31" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="G31" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="H31" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="I31" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="J31" t="s">
-        <v>208</v>
+        <v>273</v>
       </c>
       <c r="K31" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="L31" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="M31" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="N31" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="D32" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="E32" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="F32" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="G32" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="H32" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="I32" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="J32" t="s">
-        <v>208</v>
+        <v>284</v>
       </c>
       <c r="K32" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="L32" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="M32" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="N32" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33"/>
+      <c r="C33" t="s">
+        <v>288</v>
+      </c>
       <c r="D33" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>289</v>
+      </c>
+      <c r="E33" t="s">
+        <v>290</v>
+      </c>
+      <c r="F33" t="s">
+        <v>291</v>
+      </c>
+      <c r="G33" t="s">
+        <v>292</v>
+      </c>
       <c r="H33" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="I33" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="J33" t="s">
-        <v>279</v>
+        <v>207</v>
       </c>
       <c r="K33" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="L33" t="s">
-        <v>281</v>
+        <v>44</v>
       </c>
       <c r="M33" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="N33"/>
+        <v>296</v>
+      </c>
+      <c r="N33" t="s">
+        <v>297</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34"/>
+      <c r="C34" t="s">
+        <v>298</v>
+      </c>
       <c r="D34" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>299</v>
+      </c>
+      <c r="E34" t="s">
+        <v>300</v>
+      </c>
+      <c r="F34" t="s">
+        <v>301</v>
+      </c>
+      <c r="G34" t="s">
+        <v>302</v>
+      </c>
       <c r="H34" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="I34" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="J34" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="K34" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="L34" t="s">
-        <v>288</v>
+        <v>44</v>
       </c>
       <c r="M34" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="N34"/>
+        <v>307</v>
+      </c>
+      <c r="N34" t="s">
+        <v>308</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="D35" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E35" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="F35" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="G35" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="H35" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="I35" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="J35" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="K35" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="L35" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M35" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="N35" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="D36" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E36" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="F36" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="G36" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="H36" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="I36" t="s">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="J36" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="K36" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="L36" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M36" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="N36" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="D37" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E37" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="F37" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="G37" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="H37" t="s">
+        <v>332</v>
+      </c>
+      <c r="I37" t="s">
+        <v>333</v>
+      </c>
+      <c r="J37" t="s">
         <v>315</v>
       </c>
-      <c r="I37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K37" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="L37" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M37" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="N37" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="D38" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E38" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="F38" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="G38" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="H38" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="I38" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
       <c r="J38" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="K38" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="L38" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M38" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="N38" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="D39" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E39" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="F39" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="G39" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="H39" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="I39" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="J39" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="K39" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="L39" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M39" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="N39" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="D40" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E40" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="F40" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="G40" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="H40" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="I40" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="J40" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="K40" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="L40" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M40" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="N40" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="D41" t="s">
-        <v>291</v>
+        <v>365</v>
       </c>
       <c r="E41" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="F41" t="s">
-        <v>349</v>
+        <v>367</v>
       </c>
       <c r="G41" t="s">
-        <v>350</v>
+        <v>368</v>
       </c>
       <c r="H41" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
       <c r="I41" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="J41" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="K41" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="L41" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M41" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="N41" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42"/>
+      <c r="C42" t="s">
+        <v>374</v>
+      </c>
       <c r="D42" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      <c r="G42"/>
+        <v>375</v>
+      </c>
+      <c r="E42" t="s">
+        <v>376</v>
+      </c>
+      <c r="F42" t="s">
+        <v>377</v>
+      </c>
+      <c r="G42" t="s">
+        <v>378</v>
+      </c>
       <c r="H42" t="s">
-        <v>357</v>
+        <v>379</v>
       </c>
       <c r="I42" t="s">
-        <v>358</v>
+        <v>380</v>
       </c>
       <c r="J42" t="s">
-        <v>359</v>
+        <v>225</v>
       </c>
       <c r="K42" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="L42" t="s">
-        <v>361</v>
+        <v>44</v>
       </c>
       <c r="M42" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="N42"/>
+        <v>382</v>
+      </c>
+      <c r="N42" t="s">
+        <v>383</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="D43" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="E43" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="F43" t="s">
-        <v>366</v>
+        <v>386</v>
       </c>
       <c r="G43" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="H43" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
       <c r="I43" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
       <c r="J43" t="s">
-        <v>307</v>
+        <v>225</v>
       </c>
       <c r="K43" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="L43" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M43" t="s">
-        <v>371</v>
+        <v>391</v>
       </c>
       <c r="N43" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="D44" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E44" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="F44" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="G44" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="H44" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="I44" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="J44" t="s">
-        <v>380</v>
+        <v>225</v>
       </c>
       <c r="K44" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="L44" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M44" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="N44" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="D45" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E45" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="F45" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="G45" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="H45" t="s">
-        <v>388</v>
+        <v>406</v>
       </c>
       <c r="I45" t="s">
-        <v>389</v>
+        <v>407</v>
       </c>
       <c r="J45" t="s">
-        <v>380</v>
+        <v>225</v>
       </c>
       <c r="K45" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="L45" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M45" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="N45" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="D46" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E46" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="F46" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="G46" t="s">
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="H46" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="I46" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="J46" t="s">
-        <v>380</v>
+        <v>225</v>
       </c>
       <c r="K46" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
       <c r="L46" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M46" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="N46" t="s">
-        <v>401</v>
+        <v>419</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
       <c r="D47" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E47" t="s">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="F47" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
       <c r="G47" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="H47" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="I47" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="J47" t="s">
-        <v>380</v>
+        <v>426</v>
       </c>
       <c r="K47" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="L47" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M47" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="N47" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
       <c r="D48" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E48" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="F48" t="s">
-        <v>413</v>
+        <v>432</v>
       </c>
       <c r="G48" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="H48" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="I48" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="J48" t="s">
-        <v>380</v>
+        <v>426</v>
       </c>
       <c r="K48" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
       <c r="L48" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M48" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="N48" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="D49" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E49" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="F49" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="G49" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="H49" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="I49" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="J49" t="s">
         <v>426</v>
       </c>
       <c r="K49" t="s">
-        <v>427</v>
+        <v>445</v>
       </c>
       <c r="L49" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M49" t="s">
-        <v>428</v>
+        <v>446</v>
       </c>
       <c r="N49" t="s">
-        <v>429</v>
+        <v>447</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>430</v>
+        <v>448</v>
       </c>
       <c r="D50" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E50" t="s">
-        <v>431</v>
+        <v>449</v>
       </c>
       <c r="F50" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="G50" t="s">
-        <v>433</v>
+        <v>451</v>
       </c>
       <c r="H50" t="s">
-        <v>434</v>
+        <v>452</v>
       </c>
       <c r="I50" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
       <c r="J50" t="s">
         <v>426</v>
       </c>
       <c r="K50" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="L50" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M50" t="s">
-        <v>437</v>
+        <v>455</v>
       </c>
       <c r="N50" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="D51" t="s">
-        <v>374</v>
+        <v>458</v>
       </c>
       <c r="E51" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="F51" t="s">
-        <v>441</v>
+        <v>460</v>
       </c>
       <c r="G51" t="s">
-        <v>442</v>
+        <v>461</v>
       </c>
       <c r="H51" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="I51" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
       <c r="L51" t="s">
-        <v>187</v>
+        <v>155</v>
       </c>
       <c r="M51" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="N51" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="D52" t="s">
-        <v>374</v>
+        <v>468</v>
       </c>
       <c r="E52" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="F52" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="G52" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="H52" t="s">
-        <v>452</v>
+        <v>472</v>
       </c>
       <c r="I52" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>473</v>
+      </c>
+      <c r="J52"/>
       <c r="K52" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="L52" t="s">
-        <v>187</v>
+        <v>475</v>
       </c>
       <c r="M52" t="s">
-        <v>455</v>
+        <v>476</v>
       </c>
       <c r="N52" t="s">
-        <v>456</v>
+        <v>477</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
-      <c r="C53"/>
+      <c r="C53" t="s">
+        <v>478</v>
+      </c>
       <c r="D53" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      <c r="G53"/>
+        <v>479</v>
+      </c>
+      <c r="E53" t="s">
+        <v>480</v>
+      </c>
+      <c r="F53" t="s">
+        <v>481</v>
+      </c>
+      <c r="G53" t="s">
+        <v>482</v>
+      </c>
       <c r="H53" t="s">
-        <v>458</v>
+        <v>483</v>
       </c>
       <c r="I53" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="J53"/>
       <c r="K53" t="s">
-        <v>460</v>
+        <v>485</v>
       </c>
       <c r="L53" t="s">
-        <v>461</v>
+        <v>44</v>
       </c>
       <c r="M53" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="N53"/>
+        <v>486</v>
+      </c>
+      <c r="N53" t="s">
+        <v>487</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="D54" t="s">
-        <v>464</v>
+        <v>489</v>
       </c>
       <c r="E54" t="s">
-        <v>465</v>
+        <v>490</v>
       </c>
       <c r="F54" t="s">
-        <v>466</v>
+        <v>491</v>
       </c>
       <c r="G54" t="s">
-        <v>467</v>
+        <v>492</v>
       </c>
       <c r="H54" t="s">
-        <v>468</v>
+        <v>493</v>
       </c>
       <c r="I54" t="s">
-        <v>469</v>
-[...3 lines deleted...]
-      </c>
+        <v>494</v>
+      </c>
+      <c r="J54"/>
       <c r="K54" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="L54" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="M54" t="s">
-        <v>472</v>
+        <v>496</v>
       </c>
       <c r="N54" t="s">
-        <v>473</v>
+        <v>497</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="D55" t="s">
-        <v>464</v>
+        <v>499</v>
       </c>
       <c r="E55" t="s">
-        <v>475</v>
+        <v>500</v>
       </c>
       <c r="F55" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="G55" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
       <c r="H55" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="I55" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>504</v>
+      </c>
+      <c r="J55"/>
       <c r="K55" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
       <c r="L55" t="s">
-        <v>481</v>
+        <v>44</v>
       </c>
       <c r="M55" t="s">
-        <v>482</v>
+        <v>506</v>
       </c>
       <c r="N55" t="s">
-        <v>483</v>
+        <v>507</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
       <c r="D56" t="s">
-        <v>464</v>
+        <v>509</v>
       </c>
       <c r="E56" t="s">
-        <v>485</v>
+        <v>510</v>
       </c>
       <c r="F56" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
       <c r="G56" t="s">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="H56" t="s">
-        <v>488</v>
+        <v>513</v>
       </c>
       <c r="I56" t="s">
-        <v>489</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="J56"/>
       <c r="K56" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="L56" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="M56" t="s">
-        <v>491</v>
+        <v>516</v>
       </c>
       <c r="N56" t="s">
-        <v>492</v>
+        <v>517</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>493</v>
+        <v>518</v>
       </c>
       <c r="D57" t="s">
-        <v>464</v>
+        <v>519</v>
       </c>
       <c r="E57" t="s">
-        <v>494</v>
+        <v>520</v>
       </c>
       <c r="F57" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="G57" t="s">
-        <v>496</v>
+        <v>522</v>
       </c>
       <c r="H57" t="s">
-        <v>497</v>
+        <v>523</v>
       </c>
       <c r="I57" t="s">
-        <v>498</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="J57"/>
       <c r="K57" t="s">
-        <v>499</v>
+        <v>525</v>
       </c>
       <c r="L57" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="M57" t="s">
-        <v>500</v>
+        <v>526</v>
       </c>
       <c r="N57" t="s">
-        <v>501</v>
+        <v>527</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>502</v>
+        <v>528</v>
       </c>
       <c r="D58" t="s">
-        <v>503</v>
+        <v>529</v>
       </c>
       <c r="E58" t="s">
-        <v>504</v>
+        <v>530</v>
       </c>
       <c r="F58" t="s">
-        <v>505</v>
+        <v>531</v>
       </c>
       <c r="G58" t="s">
-        <v>506</v>
+        <v>532</v>
       </c>
       <c r="H58" t="s">
-        <v>507</v>
+        <v>533</v>
       </c>
       <c r="I58" t="s">
-        <v>508</v>
-[...3 lines deleted...]
-      </c>
+        <v>534</v>
+      </c>
+      <c r="J58"/>
       <c r="K58" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
       <c r="L58" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="M58" t="s">
-        <v>511</v>
+        <v>536</v>
       </c>
       <c r="N58" t="s">
-        <v>512</v>
+        <v>537</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>513</v>
+        <v>538</v>
       </c>
       <c r="D59" t="s">
-        <v>503</v>
+        <v>539</v>
       </c>
       <c r="E59" t="s">
-        <v>514</v>
+        <v>540</v>
       </c>
       <c r="F59" t="s">
-        <v>515</v>
+        <v>541</v>
       </c>
       <c r="G59" t="s">
-        <v>516</v>
+        <v>542</v>
       </c>
       <c r="H59" t="s">
-        <v>517</v>
+        <v>543</v>
       </c>
       <c r="I59" t="s">
-        <v>518</v>
-[...3 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>520</v>
+        <v>545</v>
       </c>
       <c r="L59" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="M59" t="s">
-        <v>521</v>
+        <v>546</v>
       </c>
       <c r="N59" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
       <c r="D60" t="s">
-        <v>503</v>
+        <v>539</v>
       </c>
       <c r="E60" t="s">
-        <v>524</v>
+        <v>549</v>
       </c>
       <c r="F60" t="s">
-        <v>525</v>
+        <v>550</v>
       </c>
       <c r="G60" t="s">
-        <v>526</v>
+        <v>551</v>
       </c>
       <c r="H60" t="s">
-        <v>527</v>
+        <v>552</v>
       </c>
       <c r="I60" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>553</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>529</v>
+        <v>554</v>
       </c>
       <c r="L60" t="s">
-        <v>481</v>
+        <v>114</v>
       </c>
       <c r="M60" t="s">
-        <v>530</v>
+        <v>555</v>
       </c>
       <c r="N60" t="s">
-        <v>531</v>
+        <v>556</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>532</v>
+        <v>557</v>
       </c>
       <c r="D61" t="s">
-        <v>503</v>
+        <v>558</v>
       </c>
       <c r="E61" t="s">
-        <v>533</v>
+        <v>559</v>
       </c>
       <c r="F61" t="s">
-        <v>534</v>
+        <v>560</v>
       </c>
       <c r="G61" t="s">
-        <v>535</v>
+        <v>561</v>
       </c>
       <c r="H61" t="s">
-        <v>536</v>
+        <v>562</v>
       </c>
       <c r="I61" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>538</v>
+        <v>564</v>
       </c>
       <c r="L61" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="M61" t="s">
-        <v>539</v>
+        <v>565</v>
       </c>
       <c r="N61" t="s">
-        <v>540</v>
+        <v>566</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>541</v>
+        <v>567</v>
       </c>
       <c r="D62" t="s">
-        <v>503</v>
+        <v>568</v>
       </c>
       <c r="E62" t="s">
-        <v>542</v>
+        <v>569</v>
       </c>
       <c r="F62" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
       <c r="G62" t="s">
-        <v>544</v>
+        <v>571</v>
       </c>
       <c r="H62" t="s">
-        <v>545</v>
+        <v>572</v>
       </c>
       <c r="I62" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>573</v>
+      </c>
+      <c r="J62"/>
       <c r="K62" t="s">
-        <v>547</v>
+        <v>574</v>
       </c>
       <c r="L62" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="M62" t="s">
-        <v>548</v>
+        <v>575</v>
       </c>
       <c r="N62" t="s">
-        <v>549</v>
+        <v>576</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>550</v>
+        <v>577</v>
       </c>
       <c r="D63" t="s">
-        <v>551</v>
+        <v>578</v>
       </c>
       <c r="E63" t="s">
-        <v>552</v>
+        <v>579</v>
       </c>
       <c r="F63" t="s">
-        <v>553</v>
+        <v>580</v>
       </c>
       <c r="G63" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="H63" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="I63" t="s">
-        <v>556</v>
+        <v>583</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>557</v>
+        <v>584</v>
       </c>
       <c r="L63" t="s">
-        <v>558</v>
+        <v>585</v>
       </c>
       <c r="M63" t="s">
-        <v>559</v>
+        <v>586</v>
       </c>
       <c r="N63" t="s">
-        <v>560</v>
+        <v>587</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>561</v>
+        <v>588</v>
       </c>
       <c r="D64" t="s">
-        <v>562</v>
+        <v>589</v>
       </c>
       <c r="E64" t="s">
-        <v>563</v>
+        <v>590</v>
       </c>
       <c r="F64" t="s">
-        <v>564</v>
+        <v>591</v>
       </c>
       <c r="G64" t="s">
-        <v>565</v>
+        <v>592</v>
       </c>
       <c r="H64" t="s">
-        <v>566</v>
+        <v>593</v>
       </c>
       <c r="I64" t="s">
-        <v>567</v>
+        <v>594</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>568</v>
+        <v>595</v>
       </c>
       <c r="L64" t="s">
-        <v>569</v>
+        <v>596</v>
       </c>
       <c r="M64" t="s">
-        <v>570</v>
+        <v>597</v>
       </c>
       <c r="N64" t="s">
-        <v>571</v>
+        <v>598</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>572</v>
+        <v>599</v>
       </c>
       <c r="D65" t="s">
-        <v>573</v>
+        <v>600</v>
       </c>
       <c r="E65" t="s">
-        <v>574</v>
+        <v>601</v>
       </c>
       <c r="F65" t="s">
-        <v>575</v>
+        <v>602</v>
       </c>
       <c r="G65" t="s">
-        <v>576</v>
+        <v>603</v>
       </c>
       <c r="H65" t="s">
-        <v>577</v>
+        <v>604</v>
       </c>
       <c r="I65" t="s">
-        <v>578</v>
+        <v>605</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>579</v>
+        <v>606</v>
       </c>
       <c r="L65" t="s">
-        <v>187</v>
+        <v>607</v>
       </c>
       <c r="M65" t="s">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="N65" t="s">
-        <v>581</v>
+        <v>609</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="D66" t="s">
-        <v>583</v>
+        <v>611</v>
       </c>
       <c r="E66" t="s">
-        <v>584</v>
+        <v>612</v>
       </c>
       <c r="F66" t="s">
-        <v>585</v>
+        <v>613</v>
       </c>
       <c r="G66" t="s">
-        <v>586</v>
+        <v>614</v>
       </c>
       <c r="H66" t="s">
-        <v>587</v>
+        <v>615</v>
       </c>
       <c r="I66" t="s">
-        <v>588</v>
+        <v>616</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>589</v>
+        <v>617</v>
       </c>
       <c r="L66" t="s">
-        <v>25</v>
+        <v>618</v>
       </c>
       <c r="M66" t="s">
-        <v>590</v>
+        <v>619</v>
       </c>
       <c r="N66" t="s">
-        <v>591</v>
+        <v>620</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>592</v>
+        <v>621</v>
       </c>
       <c r="D67" t="s">
-        <v>593</v>
+        <v>622</v>
       </c>
       <c r="E67" t="s">
-        <v>594</v>
+        <v>623</v>
       </c>
       <c r="F67" t="s">
-        <v>595</v>
+        <v>624</v>
       </c>
       <c r="G67" t="s">
-        <v>596</v>
+        <v>625</v>
       </c>
       <c r="H67" t="s">
-        <v>597</v>
+        <v>626</v>
       </c>
       <c r="I67" t="s">
-        <v>598</v>
+        <v>627</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>599</v>
+        <v>628</v>
       </c>
       <c r="L67" t="s">
-        <v>187</v>
+        <v>629</v>
       </c>
       <c r="M67" t="s">
-        <v>600</v>
+        <v>630</v>
       </c>
       <c r="N67" t="s">
-        <v>601</v>
+        <v>631</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>602</v>
+        <v>632</v>
       </c>
       <c r="D68" t="s">
-        <v>603</v>
+        <v>633</v>
       </c>
       <c r="E68" t="s">
-        <v>604</v>
+        <v>634</v>
       </c>
       <c r="F68" t="s">
-        <v>605</v>
+        <v>635</v>
       </c>
       <c r="G68" t="s">
-        <v>606</v>
+        <v>636</v>
       </c>
       <c r="H68" t="s">
-        <v>607</v>
+        <v>637</v>
       </c>
       <c r="I68" t="s">
-        <v>608</v>
+        <v>638</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>609</v>
+        <v>639</v>
       </c>
       <c r="L68" t="s">
-        <v>25</v>
+        <v>640</v>
       </c>
       <c r="M68" t="s">
-        <v>610</v>
+        <v>641</v>
       </c>
       <c r="N68" t="s">
-        <v>611</v>
+        <v>642</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>612</v>
+        <v>643</v>
       </c>
       <c r="D69" t="s">
-        <v>613</v>
+        <v>644</v>
       </c>
       <c r="E69" t="s">
-        <v>614</v>
+        <v>645</v>
       </c>
       <c r="F69" t="s">
-        <v>615</v>
+        <v>646</v>
       </c>
       <c r="G69" t="s">
-        <v>616</v>
+        <v>647</v>
       </c>
       <c r="H69" t="s">
-        <v>617</v>
+        <v>648</v>
       </c>
       <c r="I69" t="s">
-        <v>618</v>
+        <v>649</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>619</v>
+        <v>650</v>
       </c>
       <c r="L69" t="s">
-        <v>35</v>
+        <v>651</v>
       </c>
       <c r="M69" t="s">
-        <v>620</v>
+        <v>652</v>
       </c>
       <c r="N69" t="s">
-        <v>621</v>
+        <v>653</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>622</v>
+        <v>654</v>
       </c>
       <c r="D70" t="s">
-        <v>623</v>
+        <v>655</v>
       </c>
       <c r="E70" t="s">
-        <v>624</v>
+        <v>656</v>
       </c>
       <c r="F70" t="s">
-        <v>625</v>
+        <v>657</v>
       </c>
       <c r="G70" t="s">
-        <v>626</v>
+        <v>658</v>
       </c>
       <c r="H70" t="s">
-        <v>627</v>
+        <v>659</v>
       </c>
       <c r="I70" t="s">
-        <v>628</v>
+        <v>660</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>629</v>
+        <v>661</v>
       </c>
       <c r="L70" t="s">
-        <v>35</v>
+        <v>662</v>
       </c>
       <c r="M70" t="s">
-        <v>630</v>
+        <v>663</v>
       </c>
       <c r="N70" t="s">
-        <v>631</v>
+        <v>664</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>632</v>
+        <v>665</v>
       </c>
       <c r="D71" t="s">
-        <v>633</v>
+        <v>666</v>
       </c>
       <c r="E71" t="s">
-        <v>634</v>
+        <v>667</v>
       </c>
       <c r="F71" t="s">
-        <v>635</v>
+        <v>668</v>
       </c>
       <c r="G71" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="H71" t="s">
-        <v>637</v>
+        <v>670</v>
       </c>
       <c r="I71" t="s">
-        <v>638</v>
+        <v>671</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>639</v>
+        <v>672</v>
       </c>
       <c r="L71" t="s">
-        <v>35</v>
+        <v>673</v>
       </c>
       <c r="M71" t="s">
-        <v>640</v>
+        <v>674</v>
       </c>
       <c r="N71" t="s">
-        <v>641</v>
+        <v>675</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>642</v>
+        <v>676</v>
       </c>
       <c r="D72" t="s">
-        <v>633</v>
+        <v>677</v>
       </c>
       <c r="E72" t="s">
-        <v>643</v>
+        <v>678</v>
       </c>
       <c r="F72" t="s">
-        <v>644</v>
+        <v>679</v>
       </c>
       <c r="G72" t="s">
-        <v>645</v>
+        <v>680</v>
       </c>
       <c r="H72" t="s">
-        <v>646</v>
+        <v>681</v>
       </c>
       <c r="I72" t="s">
-        <v>647</v>
+        <v>682</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>648</v>
+        <v>683</v>
       </c>
       <c r="L72" t="s">
-        <v>35</v>
+        <v>684</v>
       </c>
       <c r="M72" t="s">
-        <v>649</v>
+        <v>685</v>
       </c>
       <c r="N72" t="s">
-        <v>650</v>
+        <v>686</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>651</v>
+        <v>687</v>
       </c>
       <c r="D73" t="s">
-        <v>652</v>
+        <v>688</v>
       </c>
       <c r="E73" t="s">
-        <v>653</v>
+        <v>689</v>
       </c>
       <c r="F73" t="s">
-        <v>654</v>
+        <v>690</v>
       </c>
       <c r="G73" t="s">
-        <v>655</v>
+        <v>691</v>
       </c>
       <c r="H73" t="s">
-        <v>656</v>
+        <v>692</v>
       </c>
       <c r="I73" t="s">
-        <v>657</v>
+        <v>693</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>658</v>
+        <v>694</v>
       </c>
       <c r="L73" t="s">
-        <v>187</v>
+        <v>695</v>
       </c>
       <c r="M73" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="N73" t="s">
-        <v>660</v>
+        <v>697</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>661</v>
+        <v>698</v>
       </c>
       <c r="D74" t="s">
-        <v>662</v>
+        <v>699</v>
       </c>
       <c r="E74" t="s">
-        <v>663</v>
+        <v>700</v>
       </c>
       <c r="F74" t="s">
-        <v>664</v>
+        <v>701</v>
       </c>
       <c r="G74" t="s">
-        <v>665</v>
+        <v>702</v>
       </c>
       <c r="H74" t="s">
-        <v>666</v>
+        <v>703</v>
       </c>
       <c r="I74" t="s">
-        <v>667</v>
+        <v>704</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>668</v>
+        <v>705</v>
       </c>
       <c r="L74" t="s">
-        <v>35</v>
+        <v>706</v>
       </c>
       <c r="M74" t="s">
-        <v>669</v>
+        <v>707</v>
       </c>
       <c r="N74" t="s">
-        <v>670</v>
+        <v>708</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>671</v>
+        <v>709</v>
       </c>
       <c r="D75" t="s">
-        <v>672</v>
+        <v>710</v>
       </c>
       <c r="E75" t="s">
-        <v>673</v>
+        <v>711</v>
       </c>
       <c r="F75" t="s">
-        <v>674</v>
+        <v>712</v>
       </c>
       <c r="G75" t="s">
-        <v>675</v>
+        <v>713</v>
       </c>
       <c r="H75" t="s">
-        <v>676</v>
+        <v>714</v>
       </c>
       <c r="I75" t="s">
-        <v>677</v>
+        <v>715</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>678</v>
+        <v>716</v>
       </c>
       <c r="L75" t="s">
-        <v>679</v>
+        <v>717</v>
       </c>
       <c r="M75" t="s">
-        <v>680</v>
+        <v>718</v>
       </c>
       <c r="N75" t="s">
-        <v>681</v>
+        <v>719</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>682</v>
+        <v>720</v>
       </c>
       <c r="D76" t="s">
-        <v>683</v>
+        <v>721</v>
       </c>
       <c r="E76" t="s">
-        <v>684</v>
+        <v>722</v>
       </c>
       <c r="F76" t="s">
-        <v>685</v>
+        <v>723</v>
       </c>
       <c r="G76" t="s">
-        <v>686</v>
+        <v>724</v>
       </c>
       <c r="H76" t="s">
-        <v>687</v>
+        <v>725</v>
       </c>
       <c r="I76" t="s">
-        <v>688</v>
+        <v>726</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>689</v>
+        <v>727</v>
       </c>
       <c r="L76" t="s">
-        <v>690</v>
+        <v>728</v>
       </c>
       <c r="M76" t="s">
-        <v>691</v>
+        <v>729</v>
       </c>
       <c r="N76" t="s">
-        <v>692</v>
+        <v>730</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>693</v>
+        <v>731</v>
       </c>
       <c r="D77" t="s">
-        <v>694</v>
+        <v>732</v>
       </c>
       <c r="E77" t="s">
-        <v>695</v>
+        <v>733</v>
       </c>
       <c r="F77" t="s">
-        <v>696</v>
+        <v>734</v>
       </c>
       <c r="G77" t="s">
-        <v>697</v>
+        <v>735</v>
       </c>
       <c r="H77" t="s">
-        <v>698</v>
+        <v>736</v>
       </c>
       <c r="I77" t="s">
-        <v>699</v>
+        <v>737</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>700</v>
+        <v>738</v>
       </c>
       <c r="L77" t="s">
-        <v>701</v>
+        <v>739</v>
       </c>
       <c r="M77" t="s">
-        <v>702</v>
+        <v>740</v>
       </c>
       <c r="N77" t="s">
-        <v>703</v>
+        <v>741</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>704</v>
+        <v>742</v>
       </c>
       <c r="D78" t="s">
-        <v>705</v>
+        <v>743</v>
       </c>
       <c r="E78" t="s">
-        <v>706</v>
+        <v>744</v>
       </c>
       <c r="F78" t="s">
-        <v>707</v>
+        <v>745</v>
       </c>
       <c r="G78" t="s">
-        <v>708</v>
+        <v>746</v>
       </c>
       <c r="H78" t="s">
-        <v>709</v>
+        <v>747</v>
       </c>
       <c r="I78" t="s">
-        <v>710</v>
+        <v>748</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>711</v>
+        <v>749</v>
       </c>
       <c r="L78" t="s">
-        <v>712</v>
+        <v>750</v>
       </c>
       <c r="M78" t="s">
-        <v>713</v>
+        <v>751</v>
       </c>
       <c r="N78" t="s">
-        <v>714</v>
+        <v>752</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>715</v>
+        <v>753</v>
       </c>
       <c r="D79" t="s">
-        <v>716</v>
+        <v>754</v>
       </c>
       <c r="E79" t="s">
-        <v>717</v>
+        <v>755</v>
       </c>
       <c r="F79" t="s">
-        <v>718</v>
+        <v>756</v>
       </c>
       <c r="G79" t="s">
-        <v>719</v>
+        <v>757</v>
       </c>
       <c r="H79" t="s">
-        <v>720</v>
+        <v>758</v>
       </c>
       <c r="I79" t="s">
-        <v>721</v>
+        <v>759</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>722</v>
+        <v>760</v>
       </c>
       <c r="L79" t="s">
-        <v>723</v>
+        <v>761</v>
       </c>
       <c r="M79" t="s">
-        <v>724</v>
+        <v>762</v>
       </c>
       <c r="N79" t="s">
-        <v>725</v>
+        <v>763</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>726</v>
+        <v>764</v>
       </c>
       <c r="D80" t="s">
-        <v>727</v>
+        <v>765</v>
       </c>
       <c r="E80" t="s">
-        <v>728</v>
+        <v>766</v>
       </c>
       <c r="F80" t="s">
-        <v>729</v>
+        <v>767</v>
       </c>
       <c r="G80" t="s">
-        <v>730</v>
+        <v>768</v>
       </c>
       <c r="H80" t="s">
-        <v>731</v>
+        <v>769</v>
       </c>
       <c r="I80" t="s">
-        <v>732</v>
+        <v>770</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>733</v>
+        <v>771</v>
       </c>
       <c r="L80" t="s">
-        <v>734</v>
+        <v>772</v>
       </c>
       <c r="M80" t="s">
-        <v>735</v>
+        <v>773</v>
       </c>
       <c r="N80" t="s">
-        <v>736</v>
+        <v>774</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>737</v>
+        <v>775</v>
       </c>
       <c r="D81" t="s">
-        <v>738</v>
+        <v>776</v>
       </c>
       <c r="E81" t="s">
-        <v>739</v>
+        <v>777</v>
       </c>
       <c r="F81" t="s">
-        <v>740</v>
+        <v>778</v>
       </c>
       <c r="G81" t="s">
-        <v>741</v>
+        <v>779</v>
       </c>
       <c r="H81" t="s">
-        <v>742</v>
+        <v>780</v>
       </c>
       <c r="I81" t="s">
-        <v>743</v>
+        <v>781</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>744</v>
+        <v>782</v>
       </c>
       <c r="L81" t="s">
-        <v>745</v>
+        <v>783</v>
       </c>
       <c r="M81" t="s">
-        <v>746</v>
+        <v>784</v>
       </c>
       <c r="N81" t="s">
-        <v>747</v>
+        <v>785</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>748</v>
+        <v>786</v>
       </c>
       <c r="D82" t="s">
-        <v>749</v>
+        <v>787</v>
       </c>
       <c r="E82" t="s">
-        <v>750</v>
+        <v>788</v>
       </c>
       <c r="F82" t="s">
-        <v>751</v>
+        <v>789</v>
       </c>
       <c r="G82" t="s">
-        <v>752</v>
+        <v>790</v>
       </c>
       <c r="H82" t="s">
-        <v>753</v>
+        <v>791</v>
       </c>
       <c r="I82" t="s">
-        <v>754</v>
+        <v>792</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>755</v>
+        <v>793</v>
       </c>
       <c r="L82" t="s">
-        <v>756</v>
+        <v>794</v>
       </c>
       <c r="M82" t="s">
-        <v>757</v>
+        <v>795</v>
       </c>
       <c r="N82" t="s">
-        <v>758</v>
+        <v>796</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>759</v>
+        <v>797</v>
       </c>
       <c r="D83" t="s">
-        <v>760</v>
+        <v>798</v>
       </c>
       <c r="E83" t="s">
-        <v>761</v>
+        <v>799</v>
       </c>
       <c r="F83" t="s">
-        <v>762</v>
+        <v>800</v>
       </c>
       <c r="G83" t="s">
-        <v>763</v>
+        <v>801</v>
       </c>
       <c r="H83" t="s">
-        <v>764</v>
+        <v>802</v>
       </c>
       <c r="I83" t="s">
-        <v>765</v>
+        <v>803</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>766</v>
+        <v>804</v>
       </c>
       <c r="L83" t="s">
-        <v>767</v>
+        <v>805</v>
       </c>
       <c r="M83" t="s">
-        <v>768</v>
+        <v>806</v>
       </c>
       <c r="N83" t="s">
-        <v>769</v>
+        <v>807</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>770</v>
+        <v>808</v>
       </c>
       <c r="D84" t="s">
-        <v>771</v>
+        <v>809</v>
       </c>
       <c r="E84" t="s">
-        <v>772</v>
+        <v>810</v>
       </c>
       <c r="F84" t="s">
-        <v>773</v>
+        <v>811</v>
       </c>
       <c r="G84" t="s">
-        <v>774</v>
+        <v>812</v>
       </c>
       <c r="H84" t="s">
-        <v>775</v>
+        <v>813</v>
       </c>
       <c r="I84" t="s">
-        <v>776</v>
+        <v>814</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>777</v>
+        <v>815</v>
       </c>
       <c r="L84" t="s">
-        <v>778</v>
+        <v>816</v>
       </c>
       <c r="M84" t="s">
-        <v>779</v>
+        <v>817</v>
       </c>
       <c r="N84" t="s">
-        <v>780</v>
+        <v>818</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>781</v>
+        <v>819</v>
       </c>
       <c r="D85" t="s">
-        <v>782</v>
+        <v>820</v>
       </c>
       <c r="E85" t="s">
-        <v>783</v>
+        <v>821</v>
       </c>
       <c r="F85" t="s">
-        <v>784</v>
+        <v>822</v>
       </c>
       <c r="G85" t="s">
-        <v>785</v>
+        <v>823</v>
       </c>
       <c r="H85" t="s">
-        <v>786</v>
+        <v>824</v>
       </c>
       <c r="I85" t="s">
-        <v>787</v>
+        <v>825</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>788</v>
+        <v>826</v>
       </c>
       <c r="L85" t="s">
-        <v>789</v>
+        <v>827</v>
       </c>
       <c r="M85" t="s">
-        <v>790</v>
+        <v>828</v>
       </c>
       <c r="N85" t="s">
-        <v>791</v>
+        <v>829</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>792</v>
+        <v>830</v>
       </c>
       <c r="D86" t="s">
-        <v>793</v>
+        <v>831</v>
       </c>
       <c r="E86" t="s">
-        <v>794</v>
+        <v>832</v>
       </c>
       <c r="F86" t="s">
-        <v>795</v>
+        <v>833</v>
       </c>
       <c r="G86" t="s">
-        <v>796</v>
+        <v>834</v>
       </c>
       <c r="H86" t="s">
-        <v>797</v>
+        <v>835</v>
       </c>
       <c r="I86" t="s">
-        <v>798</v>
+        <v>836</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>799</v>
+        <v>837</v>
       </c>
       <c r="L86" t="s">
-        <v>800</v>
+        <v>838</v>
       </c>
       <c r="M86" t="s">
-        <v>801</v>
+        <v>839</v>
       </c>
       <c r="N86" t="s">
-        <v>802</v>
+        <v>840</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>803</v>
+        <v>841</v>
       </c>
       <c r="D87" t="s">
-        <v>804</v>
+        <v>842</v>
       </c>
       <c r="E87" t="s">
-        <v>805</v>
+        <v>843</v>
       </c>
       <c r="F87" t="s">
-        <v>806</v>
+        <v>844</v>
       </c>
       <c r="G87" t="s">
-        <v>807</v>
+        <v>845</v>
       </c>
       <c r="H87" t="s">
-        <v>808</v>
+        <v>846</v>
       </c>
       <c r="I87" t="s">
-        <v>809</v>
+        <v>847</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>810</v>
+        <v>848</v>
       </c>
       <c r="L87" t="s">
-        <v>811</v>
+        <v>849</v>
       </c>
       <c r="M87" t="s">
-        <v>812</v>
+        <v>850</v>
       </c>
       <c r="N87" t="s">
-        <v>813</v>
+        <v>851</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>814</v>
+        <v>852</v>
       </c>
       <c r="D88" t="s">
-        <v>815</v>
+        <v>853</v>
       </c>
       <c r="E88" t="s">
-        <v>816</v>
+        <v>854</v>
       </c>
       <c r="F88" t="s">
-        <v>817</v>
+        <v>855</v>
       </c>
       <c r="G88" t="s">
-        <v>818</v>
+        <v>856</v>
       </c>
       <c r="H88" t="s">
-        <v>819</v>
+        <v>857</v>
       </c>
       <c r="I88" t="s">
-        <v>820</v>
+        <v>858</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>821</v>
+        <v>859</v>
       </c>
       <c r="L88" t="s">
-        <v>822</v>
+        <v>860</v>
       </c>
       <c r="M88" t="s">
-        <v>823</v>
+        <v>861</v>
       </c>
       <c r="N88" t="s">
-        <v>824</v>
+        <v>862</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>825</v>
+        <v>863</v>
       </c>
       <c r="D89" t="s">
-        <v>826</v>
+        <v>864</v>
       </c>
       <c r="E89" t="s">
-        <v>827</v>
+        <v>865</v>
       </c>
       <c r="F89" t="s">
-        <v>828</v>
+        <v>866</v>
       </c>
       <c r="G89" t="s">
-        <v>829</v>
+        <v>867</v>
       </c>
       <c r="H89" t="s">
-        <v>830</v>
+        <v>868</v>
       </c>
       <c r="I89" t="s">
-        <v>831</v>
+        <v>869</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>832</v>
+        <v>870</v>
       </c>
       <c r="L89" t="s">
-        <v>833</v>
+        <v>871</v>
       </c>
       <c r="M89" t="s">
-        <v>834</v>
+        <v>872</v>
       </c>
       <c r="N89" t="s">
-        <v>835</v>
+        <v>873</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>836</v>
+        <v>874</v>
       </c>
       <c r="D90" t="s">
-        <v>837</v>
+        <v>875</v>
       </c>
       <c r="E90" t="s">
-        <v>838</v>
+        <v>876</v>
       </c>
       <c r="F90" t="s">
-        <v>839</v>
+        <v>877</v>
       </c>
       <c r="G90" t="s">
-        <v>840</v>
+        <v>878</v>
       </c>
       <c r="H90" t="s">
-        <v>841</v>
+        <v>879</v>
       </c>
       <c r="I90" t="s">
-        <v>842</v>
+        <v>880</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>843</v>
+        <v>881</v>
       </c>
       <c r="L90" t="s">
-        <v>844</v>
+        <v>882</v>
       </c>
       <c r="M90" t="s">
-        <v>845</v>
+        <v>883</v>
       </c>
       <c r="N90" t="s">
-        <v>846</v>
+        <v>884</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>847</v>
+        <v>885</v>
       </c>
       <c r="D91" t="s">
-        <v>848</v>
+        <v>886</v>
       </c>
       <c r="E91" t="s">
-        <v>849</v>
+        <v>887</v>
       </c>
       <c r="F91" t="s">
-        <v>850</v>
+        <v>888</v>
       </c>
       <c r="G91" t="s">
-        <v>851</v>
+        <v>889</v>
       </c>
       <c r="H91" t="s">
-        <v>852</v>
+        <v>890</v>
       </c>
       <c r="I91" t="s">
-        <v>853</v>
+        <v>891</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>854</v>
+        <v>892</v>
       </c>
       <c r="L91" t="s">
-        <v>855</v>
+        <v>893</v>
       </c>
       <c r="M91" t="s">
-        <v>856</v>
+        <v>894</v>
       </c>
       <c r="N91" t="s">
-        <v>857</v>
+        <v>895</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>858</v>
+        <v>896</v>
       </c>
       <c r="D92" t="s">
-        <v>859</v>
+        <v>897</v>
       </c>
       <c r="E92" t="s">
-        <v>860</v>
+        <v>898</v>
       </c>
       <c r="F92" t="s">
-        <v>861</v>
+        <v>899</v>
       </c>
       <c r="G92" t="s">
-        <v>862</v>
+        <v>900</v>
       </c>
       <c r="H92" t="s">
-        <v>863</v>
+        <v>901</v>
       </c>
       <c r="I92" t="s">
-        <v>864</v>
+        <v>902</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>865</v>
+        <v>903</v>
       </c>
       <c r="L92" t="s">
-        <v>866</v>
+        <v>904</v>
       </c>
       <c r="M92" t="s">
-        <v>867</v>
+        <v>905</v>
       </c>
       <c r="N92" t="s">
-        <v>868</v>
+        <v>906</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>869</v>
+        <v>907</v>
       </c>
       <c r="D93" t="s">
-        <v>870</v>
+        <v>908</v>
       </c>
       <c r="E93" t="s">
-        <v>871</v>
+        <v>909</v>
       </c>
       <c r="F93" t="s">
-        <v>872</v>
+        <v>910</v>
       </c>
       <c r="G93" t="s">
-        <v>873</v>
+        <v>911</v>
       </c>
       <c r="H93" t="s">
-        <v>874</v>
+        <v>912</v>
       </c>
       <c r="I93" t="s">
-        <v>875</v>
+        <v>913</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>876</v>
+        <v>914</v>
       </c>
       <c r="L93" t="s">
-        <v>877</v>
+        <v>915</v>
       </c>
       <c r="M93" t="s">
-        <v>878</v>
+        <v>916</v>
       </c>
       <c r="N93" t="s">
-        <v>879</v>
+        <v>917</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="D94" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="E94" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="F94" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="G94" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="H94" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="I94" t="s">
-        <v>886</v>
+        <v>918</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>887</v>
+        <v>919</v>
       </c>
       <c r="L94" t="s">
-        <v>888</v>
+        <v>920</v>
       </c>
       <c r="M94" t="s">
-        <v>889</v>
+        <v>921</v>
       </c>
       <c r="N94" t="s">
-        <v>890</v>
+        <v>884</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>891</v>
+        <v>922</v>
       </c>
       <c r="D95" t="s">
-        <v>892</v>
+        <v>923</v>
       </c>
       <c r="E95" t="s">
-        <v>893</v>
+        <v>924</v>
       </c>
       <c r="F95" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="G95" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="H95" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="I95" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="L95" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="M95" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="N95" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>902</v>
+        <v>933</v>
       </c>
       <c r="D96" t="s">
-        <v>903</v>
+        <v>934</v>
       </c>
       <c r="E96" t="s">
-        <v>904</v>
+        <v>935</v>
       </c>
       <c r="F96" t="s">
-        <v>905</v>
+        <v>936</v>
       </c>
       <c r="G96" t="s">
-        <v>906</v>
+        <v>937</v>
       </c>
       <c r="H96" t="s">
-        <v>907</v>
+        <v>938</v>
       </c>
       <c r="I96" t="s">
-        <v>908</v>
+        <v>939</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>909</v>
+        <v>940</v>
       </c>
       <c r="L96" t="s">
-        <v>910</v>
+        <v>941</v>
       </c>
       <c r="M96" t="s">
-        <v>911</v>
+        <v>942</v>
       </c>
       <c r="N96" t="s">
-        <v>912</v>
+        <v>943</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>913</v>
+        <v>944</v>
       </c>
       <c r="D97" t="s">
-        <v>914</v>
+        <v>945</v>
       </c>
       <c r="E97" t="s">
-        <v>915</v>
+        <v>946</v>
       </c>
       <c r="F97" t="s">
-        <v>916</v>
+        <v>947</v>
       </c>
       <c r="G97" t="s">
-        <v>917</v>
+        <v>948</v>
       </c>
       <c r="H97" t="s">
-        <v>918</v>
+        <v>949</v>
       </c>
       <c r="I97" t="s">
-        <v>919</v>
+        <v>950</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>920</v>
+        <v>951</v>
       </c>
       <c r="L97" t="s">
-        <v>921</v>
+        <v>952</v>
       </c>
       <c r="M97" t="s">
-        <v>922</v>
+        <v>953</v>
       </c>
       <c r="N97" t="s">
-        <v>923</v>
+        <v>954</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>924</v>
+        <v>955</v>
       </c>
       <c r="D98" t="s">
-        <v>925</v>
+        <v>956</v>
       </c>
       <c r="E98" t="s">
-        <v>926</v>
+        <v>957</v>
       </c>
       <c r="F98" t="s">
-        <v>927</v>
+        <v>958</v>
       </c>
       <c r="G98" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="H98" t="s">
-        <v>929</v>
+        <v>960</v>
       </c>
       <c r="I98" t="s">
-        <v>930</v>
+        <v>961</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>931</v>
+        <v>962</v>
       </c>
       <c r="L98" t="s">
-        <v>932</v>
+        <v>963</v>
       </c>
       <c r="M98" t="s">
-        <v>933</v>
+        <v>964</v>
       </c>
       <c r="N98" t="s">
-        <v>934</v>
+        <v>965</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>935</v>
+        <v>966</v>
       </c>
       <c r="D99" t="s">
-        <v>936</v>
+        <v>967</v>
       </c>
       <c r="E99" t="s">
-        <v>937</v>
+        <v>968</v>
       </c>
       <c r="F99" t="s">
-        <v>938</v>
+        <v>969</v>
       </c>
       <c r="G99" t="s">
-        <v>939</v>
+        <v>970</v>
       </c>
       <c r="H99" t="s">
-        <v>940</v>
+        <v>971</v>
       </c>
       <c r="I99" t="s">
-        <v>941</v>
+        <v>972</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>942</v>
+        <v>973</v>
       </c>
       <c r="L99" t="s">
-        <v>943</v>
+        <v>974</v>
       </c>
       <c r="M99" t="s">
-        <v>944</v>
+        <v>975</v>
       </c>
       <c r="N99" t="s">
-        <v>945</v>
+        <v>976</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>946</v>
+        <v>977</v>
       </c>
       <c r="D100" t="s">
-        <v>947</v>
+        <v>978</v>
       </c>
       <c r="E100" t="s">
-        <v>948</v>
+        <v>979</v>
       </c>
       <c r="F100" t="s">
-        <v>949</v>
+        <v>980</v>
       </c>
       <c r="G100" t="s">
-        <v>950</v>
+        <v>981</v>
       </c>
       <c r="H100" t="s">
-        <v>951</v>
+        <v>982</v>
       </c>
       <c r="I100" t="s">
-        <v>952</v>
+        <v>983</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>953</v>
+        <v>984</v>
       </c>
       <c r="L100" t="s">
-        <v>954</v>
+        <v>985</v>
       </c>
       <c r="M100" t="s">
-        <v>955</v>
+        <v>986</v>
       </c>
       <c r="N100" t="s">
-        <v>956</v>
+        <v>987</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>957</v>
+        <v>988</v>
       </c>
       <c r="D101" t="s">
-        <v>958</v>
+        <v>989</v>
       </c>
       <c r="E101" t="s">
-        <v>959</v>
+        <v>990</v>
       </c>
       <c r="F101" t="s">
-        <v>960</v>
+        <v>991</v>
       </c>
       <c r="G101" t="s">
-        <v>961</v>
+        <v>992</v>
       </c>
       <c r="H101" t="s">
-        <v>962</v>
+        <v>993</v>
       </c>
       <c r="I101" t="s">
-        <v>963</v>
+        <v>994</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>964</v>
+        <v>995</v>
       </c>
       <c r="L101" t="s">
-        <v>965</v>
+        <v>996</v>
       </c>
       <c r="M101" t="s">
-        <v>966</v>
+        <v>997</v>
       </c>
       <c r="N101" t="s">
-        <v>967</v>
+        <v>998</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>968</v>
+        <v>999</v>
       </c>
       <c r="D102" t="s">
-        <v>969</v>
+        <v>1000</v>
       </c>
       <c r="E102" t="s">
-        <v>970</v>
+        <v>1001</v>
       </c>
       <c r="F102" t="s">
-        <v>971</v>
+        <v>1002</v>
       </c>
       <c r="G102" t="s">
-        <v>972</v>
+        <v>1003</v>
       </c>
       <c r="H102" t="s">
-        <v>973</v>
+        <v>1004</v>
       </c>
       <c r="I102" t="s">
-        <v>974</v>
+        <v>1005</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>975</v>
+        <v>1006</v>
       </c>
       <c r="L102" t="s">
-        <v>976</v>
+        <v>1007</v>
       </c>
       <c r="M102" t="s">
-        <v>977</v>
+        <v>1008</v>
       </c>
       <c r="N102" t="s">
-        <v>978</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>979</v>
+        <v>1010</v>
       </c>
       <c r="D103" t="s">
-        <v>980</v>
+        <v>1011</v>
       </c>
       <c r="E103" t="s">
-        <v>981</v>
+        <v>1012</v>
       </c>
       <c r="F103" t="s">
-        <v>982</v>
+        <v>1013</v>
       </c>
       <c r="G103" t="s">
-        <v>983</v>
+        <v>1014</v>
       </c>
       <c r="H103" t="s">
-        <v>984</v>
+        <v>1015</v>
       </c>
       <c r="I103" t="s">
-        <v>985</v>
+        <v>1016</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>986</v>
+        <v>1017</v>
       </c>
       <c r="L103" t="s">
-        <v>987</v>
+        <v>1018</v>
       </c>
       <c r="M103" t="s">
-        <v>988</v>
+        <v>1019</v>
       </c>
       <c r="N103" t="s">
-        <v>989</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>990</v>
+        <v>1021</v>
       </c>
       <c r="D104" t="s">
-        <v>991</v>
+        <v>1022</v>
       </c>
       <c r="E104" t="s">
-        <v>992</v>
+        <v>1023</v>
       </c>
       <c r="F104" t="s">
-        <v>993</v>
+        <v>1024</v>
       </c>
       <c r="G104" t="s">
-        <v>994</v>
+        <v>1025</v>
       </c>
       <c r="H104" t="s">
-        <v>995</v>
+        <v>1026</v>
       </c>
       <c r="I104" t="s">
-        <v>996</v>
+        <v>1027</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>997</v>
+        <v>1028</v>
       </c>
       <c r="L104" t="s">
-        <v>998</v>
+        <v>1029</v>
       </c>
       <c r="M104" t="s">
-        <v>999</v>
+        <v>1030</v>
       </c>
       <c r="N104" t="s">
-        <v>1000</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>1001</v>
+        <v>1032</v>
       </c>
       <c r="D105" t="s">
-        <v>1002</v>
+        <v>1033</v>
       </c>
       <c r="E105" t="s">
-        <v>1003</v>
+        <v>1034</v>
       </c>
       <c r="F105" t="s">
-        <v>1004</v>
+        <v>1035</v>
       </c>
       <c r="G105" t="s">
-        <v>1005</v>
+        <v>1036</v>
       </c>
       <c r="H105" t="s">
-        <v>1006</v>
+        <v>1037</v>
       </c>
       <c r="I105" t="s">
-        <v>1007</v>
+        <v>1038</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>1008</v>
+        <v>1039</v>
       </c>
       <c r="L105" t="s">
-        <v>1009</v>
+        <v>1040</v>
       </c>
       <c r="M105" t="s">
-        <v>1010</v>
+        <v>1041</v>
       </c>
       <c r="N105" t="s">
-        <v>1011</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>968</v>
+        <v>1043</v>
       </c>
       <c r="D106" t="s">
-        <v>969</v>
+        <v>1044</v>
       </c>
       <c r="E106" t="s">
-        <v>970</v>
+        <v>1045</v>
       </c>
       <c r="F106" t="s">
-        <v>971</v>
+        <v>1046</v>
       </c>
       <c r="G106" t="s">
-        <v>972</v>
+        <v>1047</v>
       </c>
       <c r="H106" t="s">
-        <v>973</v>
+        <v>1048</v>
       </c>
       <c r="I106" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="L106" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
       <c r="M106" t="s">
-        <v>1015</v>
+        <v>1052</v>
       </c>
       <c r="N106" t="s">
-        <v>978</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>1016</v>
+        <v>1054</v>
       </c>
       <c r="D107" t="s">
-        <v>1017</v>
+        <v>1055</v>
       </c>
       <c r="E107" t="s">
-        <v>1018</v>
+        <v>1056</v>
       </c>
       <c r="F107" t="s">
-        <v>1019</v>
+        <v>1057</v>
       </c>
       <c r="G107" t="s">
-        <v>1020</v>
+        <v>1058</v>
       </c>
       <c r="H107" t="s">
-        <v>1021</v>
+        <v>1059</v>
       </c>
       <c r="I107" t="s">
-        <v>1022</v>
+        <v>1060</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>1023</v>
+        <v>1061</v>
       </c>
       <c r="L107" t="s">
-        <v>1024</v>
+        <v>1062</v>
       </c>
       <c r="M107" t="s">
-        <v>1025</v>
+        <v>1063</v>
       </c>
       <c r="N107" t="s">
-        <v>1026</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>1027</v>
+        <v>1065</v>
       </c>
       <c r="D108" t="s">
-        <v>1028</v>
+        <v>1066</v>
       </c>
       <c r="E108" t="s">
-        <v>1029</v>
+        <v>1067</v>
       </c>
       <c r="F108" t="s">
-        <v>1030</v>
+        <v>811</v>
       </c>
       <c r="G108" t="s">
-        <v>1031</v>
+        <v>1068</v>
       </c>
       <c r="H108" t="s">
-        <v>1032</v>
+        <v>1069</v>
       </c>
       <c r="I108" t="s">
-        <v>1033</v>
+        <v>1070</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>1034</v>
+        <v>1071</v>
       </c>
       <c r="L108" t="s">
-        <v>1035</v>
+        <v>1072</v>
       </c>
       <c r="M108" t="s">
-        <v>1036</v>
+        <v>1073</v>
       </c>
       <c r="N108" t="s">
-        <v>1037</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>1038</v>
+        <v>1075</v>
       </c>
       <c r="D109" t="s">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="E109" t="s">
-        <v>1040</v>
+        <v>1077</v>
       </c>
       <c r="F109" t="s">
-        <v>1041</v>
+        <v>1078</v>
       </c>
       <c r="G109" t="s">
-        <v>1042</v>
+        <v>1079</v>
       </c>
       <c r="H109" t="s">
-        <v>1043</v>
+        <v>1080</v>
       </c>
       <c r="I109" t="s">
-        <v>1044</v>
+        <v>1081</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>1045</v>
+        <v>1082</v>
       </c>
       <c r="L109" t="s">
-        <v>1046</v>
+        <v>1083</v>
       </c>
       <c r="M109" t="s">
-        <v>1047</v>
+        <v>1084</v>
       </c>
       <c r="N109" t="s">
-        <v>1048</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>1049</v>
+        <v>1086</v>
       </c>
       <c r="D110" t="s">
-        <v>1050</v>
+        <v>1087</v>
       </c>
       <c r="E110" t="s">
-        <v>1051</v>
+        <v>1088</v>
       </c>
       <c r="F110" t="s">
-        <v>1052</v>
+        <v>1089</v>
       </c>
       <c r="G110" t="s">
-        <v>1053</v>
+        <v>1090</v>
       </c>
       <c r="H110" t="s">
-        <v>1054</v>
+        <v>1091</v>
       </c>
       <c r="I110" t="s">
-        <v>1055</v>
+        <v>1092</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>1056</v>
+        <v>1093</v>
       </c>
       <c r="L110" t="s">
-        <v>1057</v>
+        <v>1094</v>
       </c>
       <c r="M110" t="s">
-        <v>1058</v>
+        <v>1095</v>
       </c>
       <c r="N110" t="s">
-        <v>1059</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>1060</v>
+        <v>1097</v>
       </c>
       <c r="D111" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E111" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="F111" t="s">
-        <v>1063</v>
+        <v>1100</v>
       </c>
       <c r="G111" t="s">
-        <v>1064</v>
+        <v>1101</v>
       </c>
       <c r="H111" t="s">
-        <v>1065</v>
+        <v>1102</v>
       </c>
       <c r="I111" t="s">
-        <v>1066</v>
+        <v>1103</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>1067</v>
+        <v>1104</v>
       </c>
       <c r="L111" t="s">
-        <v>1068</v>
+        <v>1105</v>
       </c>
       <c r="M111" t="s">
-        <v>1069</v>
+        <v>1106</v>
       </c>
       <c r="N111" t="s">
-        <v>1070</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>1071</v>
+        <v>1108</v>
       </c>
       <c r="D112" t="s">
-        <v>1072</v>
+        <v>1109</v>
       </c>
       <c r="E112" t="s">
-        <v>1073</v>
+        <v>1110</v>
       </c>
       <c r="F112" t="s">
-        <v>1074</v>
+        <v>1111</v>
       </c>
       <c r="G112" t="s">
-        <v>1075</v>
+        <v>1112</v>
       </c>
       <c r="H112" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
       <c r="I112" t="s">
-        <v>1077</v>
+        <v>1114</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>1078</v>
+        <v>1115</v>
       </c>
       <c r="L112" t="s">
-        <v>1079</v>
+        <v>1116</v>
       </c>
       <c r="M112" t="s">
-        <v>1080</v>
+        <v>1117</v>
       </c>
       <c r="N112" t="s">
-        <v>1081</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1082</v>
+        <v>1119</v>
       </c>
       <c r="D113" t="s">
-        <v>1083</v>
+        <v>1120</v>
       </c>
       <c r="E113" t="s">
-        <v>1084</v>
+        <v>1121</v>
       </c>
       <c r="F113" t="s">
-        <v>1085</v>
+        <v>1122</v>
       </c>
       <c r="G113" t="s">
-        <v>1086</v>
+        <v>1123</v>
       </c>
       <c r="H113" t="s">
-        <v>1087</v>
+        <v>1124</v>
       </c>
       <c r="I113" t="s">
-        <v>1088</v>
+        <v>1125</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>1089</v>
+        <v>1126</v>
       </c>
       <c r="L113" t="s">
-        <v>1090</v>
+        <v>1127</v>
       </c>
       <c r="M113" t="s">
-        <v>1091</v>
+        <v>1128</v>
       </c>
       <c r="N113" t="s">
-        <v>1092</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1093</v>
+        <v>1130</v>
       </c>
       <c r="D114" t="s">
-        <v>1094</v>
+        <v>1131</v>
       </c>
       <c r="E114" t="s">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="F114" t="s">
-        <v>1096</v>
+        <v>1133</v>
       </c>
       <c r="G114" t="s">
-        <v>1097</v>
+        <v>1134</v>
       </c>
       <c r="H114" t="s">
-        <v>1098</v>
+        <v>1135</v>
       </c>
       <c r="I114" t="s">
-        <v>1099</v>
+        <v>1136</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1100</v>
+        <v>1137</v>
       </c>
       <c r="L114" t="s">
-        <v>1101</v>
+        <v>1138</v>
       </c>
       <c r="M114" t="s">
-        <v>1102</v>
+        <v>1139</v>
       </c>
       <c r="N114" t="s">
-        <v>1103</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1104</v>
+        <v>1141</v>
       </c>
       <c r="D115" t="s">
-        <v>1105</v>
+        <v>1142</v>
       </c>
       <c r="E115" t="s">
-        <v>1106</v>
+        <v>1143</v>
       </c>
       <c r="F115" t="s">
-        <v>1107</v>
+        <v>1144</v>
       </c>
       <c r="G115" t="s">
-        <v>1108</v>
+        <v>1145</v>
       </c>
       <c r="H115" t="s">
-        <v>1109</v>
+        <v>1146</v>
       </c>
       <c r="I115" t="s">
-        <v>1110</v>
+        <v>1147</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1111</v>
+        <v>1148</v>
       </c>
       <c r="L115" t="s">
-        <v>1112</v>
+        <v>1149</v>
       </c>
       <c r="M115" t="s">
-        <v>1113</v>
+        <v>1150</v>
       </c>
       <c r="N115" t="s">
-        <v>1114</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1115</v>
+        <v>1152</v>
       </c>
       <c r="D116" t="s">
-        <v>1116</v>
+        <v>1153</v>
       </c>
       <c r="E116" t="s">
-        <v>1117</v>
+        <v>1154</v>
       </c>
       <c r="F116" t="s">
-        <v>1118</v>
+        <v>1155</v>
       </c>
       <c r="G116" t="s">
-        <v>97</v>
+        <v>1156</v>
       </c>
       <c r="H116" t="s">
-        <v>1119</v>
+        <v>1157</v>
       </c>
       <c r="I116" t="s">
-        <v>1120</v>
+        <v>1158</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1121</v>
+        <v>1159</v>
       </c>
       <c r="L116" t="s">
-        <v>1122</v>
+        <v>1160</v>
       </c>
       <c r="M116" t="s">
-        <v>1123</v>
+        <v>1161</v>
       </c>
       <c r="N116" t="s">
-        <v>1124</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1125</v>
+        <v>1163</v>
       </c>
       <c r="D117" t="s">
-        <v>1126</v>
+        <v>1164</v>
       </c>
       <c r="E117" t="s">
-        <v>1127</v>
+        <v>1165</v>
       </c>
       <c r="F117" t="s">
-        <v>1128</v>
+        <v>1166</v>
       </c>
       <c r="G117" t="s">
-        <v>1129</v>
+        <v>1167</v>
       </c>
       <c r="H117" t="s">
-        <v>1130</v>
+        <v>1168</v>
       </c>
       <c r="I117" t="s">
-        <v>1131</v>
+        <v>1169</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1132</v>
+        <v>1170</v>
       </c>
       <c r="L117" t="s">
-        <v>1133</v>
+        <v>1171</v>
       </c>
       <c r="M117" t="s">
-        <v>1134</v>
+        <v>1172</v>
       </c>
       <c r="N117" t="s">
-        <v>1135</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1136</v>
+        <v>1174</v>
       </c>
       <c r="D118" t="s">
-        <v>1137</v>
+        <v>1175</v>
       </c>
       <c r="E118" t="s">
-        <v>1138</v>
+        <v>1176</v>
       </c>
       <c r="F118" t="s">
-        <v>1139</v>
+        <v>1177</v>
       </c>
       <c r="G118" t="s">
-        <v>1140</v>
+        <v>1178</v>
       </c>
       <c r="H118" t="s">
-        <v>1141</v>
+        <v>1179</v>
       </c>
       <c r="I118" t="s">
-        <v>1142</v>
+        <v>1180</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1143</v>
+        <v>1181</v>
       </c>
       <c r="L118" t="s">
-        <v>1144</v>
+        <v>1182</v>
       </c>
       <c r="M118" t="s">
-        <v>1145</v>
+        <v>1183</v>
       </c>
       <c r="N118" t="s">
-        <v>1146</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1147</v>
+        <v>1185</v>
       </c>
       <c r="D119" t="s">
-        <v>1148</v>
+        <v>1186</v>
       </c>
       <c r="E119" t="s">
-        <v>1149</v>
+        <v>1187</v>
       </c>
       <c r="F119" t="s">
-        <v>1150</v>
+        <v>1188</v>
       </c>
       <c r="G119" t="s">
-        <v>1151</v>
+        <v>1189</v>
       </c>
       <c r="H119" t="s">
-        <v>1152</v>
+        <v>1190</v>
       </c>
       <c r="I119" t="s">
-        <v>1153</v>
+        <v>1191</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1154</v>
+        <v>1192</v>
       </c>
       <c r="L119" t="s">
-        <v>1155</v>
+        <v>1193</v>
       </c>
       <c r="M119" t="s">
-        <v>1156</v>
+        <v>1194</v>
       </c>
       <c r="N119" t="s">
-        <v>1157</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1158</v>
+        <v>1196</v>
       </c>
       <c r="D120" t="s">
-        <v>1159</v>
+        <v>1197</v>
       </c>
       <c r="E120" t="s">
-        <v>1160</v>
+        <v>1198</v>
       </c>
       <c r="F120" t="s">
-        <v>905</v>
+        <v>1199</v>
       </c>
       <c r="G120" t="s">
-        <v>1161</v>
+        <v>1200</v>
       </c>
       <c r="H120" t="s">
-        <v>1162</v>
+        <v>1201</v>
       </c>
       <c r="I120" t="s">
-        <v>1163</v>
+        <v>1202</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1164</v>
+        <v>1203</v>
       </c>
       <c r="L120" t="s">
-        <v>1165</v>
+        <v>1204</v>
       </c>
       <c r="M120" t="s">
-        <v>1166</v>
+        <v>1205</v>
       </c>
       <c r="N120" t="s">
-        <v>1167</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1168</v>
+        <v>1207</v>
       </c>
       <c r="D121" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="E121" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="F121" t="s">
-        <v>1171</v>
+        <v>1210</v>
       </c>
       <c r="G121" t="s">
-        <v>1172</v>
+        <v>1211</v>
       </c>
       <c r="H121" t="s">
-        <v>1173</v>
+        <v>1212</v>
       </c>
       <c r="I121" t="s">
-        <v>1174</v>
+        <v>1213</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1175</v>
+        <v>1214</v>
       </c>
       <c r="L121" t="s">
-        <v>1176</v>
+        <v>1215</v>
       </c>
       <c r="M121" t="s">
-        <v>1177</v>
+        <v>1216</v>
       </c>
       <c r="N121" t="s">
-        <v>1178</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1179</v>
+        <v>1218</v>
       </c>
       <c r="D122" t="s">
-        <v>1180</v>
+        <v>1219</v>
       </c>
       <c r="E122" t="s">
-        <v>1181</v>
+        <v>1220</v>
       </c>
       <c r="F122" t="s">
-        <v>1182</v>
+        <v>1221</v>
       </c>
       <c r="G122" t="s">
-        <v>1183</v>
+        <v>1222</v>
       </c>
       <c r="H122" t="s">
-        <v>1184</v>
+        <v>1223</v>
       </c>
       <c r="I122" t="s">
-        <v>1185</v>
+        <v>1224</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1186</v>
+        <v>1225</v>
       </c>
       <c r="L122" t="s">
-        <v>1187</v>
+        <v>1226</v>
       </c>
       <c r="M122" t="s">
-        <v>1188</v>
+        <v>1227</v>
       </c>
       <c r="N122" t="s">
-        <v>1189</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1190</v>
+        <v>1229</v>
       </c>
       <c r="D123" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="E123" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="F123" t="s">
-        <v>1193</v>
+        <v>1232</v>
       </c>
       <c r="G123" t="s">
-        <v>1194</v>
+        <v>1233</v>
       </c>
       <c r="H123" t="s">
-        <v>1195</v>
+        <v>1234</v>
       </c>
       <c r="I123" t="s">
-        <v>1196</v>
+        <v>1235</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1197</v>
+        <v>1236</v>
       </c>
       <c r="L123" t="s">
-        <v>1198</v>
+        <v>1237</v>
       </c>
       <c r="M123" t="s">
-        <v>1199</v>
+        <v>1238</v>
       </c>
       <c r="N123" t="s">
-        <v>1200</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1201</v>
+        <v>1240</v>
       </c>
       <c r="D124" t="s">
-        <v>1202</v>
+        <v>1241</v>
       </c>
       <c r="E124" t="s">
-        <v>1203</v>
+        <v>1242</v>
       </c>
       <c r="F124" t="s">
-        <v>1204</v>
+        <v>1243</v>
       </c>
       <c r="G124" t="s">
-        <v>1205</v>
+        <v>1244</v>
       </c>
       <c r="H124" t="s">
-        <v>1206</v>
+        <v>1245</v>
       </c>
       <c r="I124" t="s">
-        <v>1207</v>
+        <v>1246</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1208</v>
+        <v>1247</v>
       </c>
       <c r="L124" t="s">
-        <v>1209</v>
+        <v>1248</v>
       </c>
       <c r="M124" t="s">
-        <v>1210</v>
+        <v>1249</v>
       </c>
       <c r="N124" t="s">
-        <v>1211</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1212</v>
+        <v>1251</v>
       </c>
       <c r="D125" t="s">
-        <v>1213</v>
+        <v>1252</v>
       </c>
       <c r="E125" t="s">
-        <v>1214</v>
+        <v>1253</v>
       </c>
       <c r="F125" t="s">
-        <v>1215</v>
+        <v>1254</v>
       </c>
       <c r="G125" t="s">
-        <v>1216</v>
+        <v>1255</v>
       </c>
       <c r="H125" t="s">
-        <v>1217</v>
+        <v>1256</v>
       </c>
       <c r="I125" t="s">
-        <v>1218</v>
+        <v>1257</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1219</v>
+        <v>1258</v>
       </c>
       <c r="L125" t="s">
-        <v>1220</v>
+        <v>1259</v>
       </c>
       <c r="M125" t="s">
-        <v>1221</v>
+        <v>1260</v>
       </c>
       <c r="N125" t="s">
-        <v>1222</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1223</v>
+        <v>1262</v>
       </c>
       <c r="D126" t="s">
-        <v>1224</v>
+        <v>1263</v>
       </c>
       <c r="E126" t="s">
-        <v>1225</v>
+        <v>1264</v>
       </c>
       <c r="F126" t="s">
-        <v>1226</v>
+        <v>1265</v>
       </c>
       <c r="G126" t="s">
-        <v>1227</v>
+        <v>1266</v>
       </c>
       <c r="H126" t="s">
-        <v>1228</v>
+        <v>1267</v>
       </c>
       <c r="I126" t="s">
-        <v>1229</v>
+        <v>1268</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1230</v>
+        <v>1269</v>
       </c>
       <c r="L126" t="s">
-        <v>1231</v>
+        <v>1270</v>
       </c>
       <c r="M126" t="s">
-        <v>1232</v>
+        <v>1271</v>
       </c>
       <c r="N126" t="s">
-        <v>1233</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1234</v>
+        <v>1273</v>
       </c>
       <c r="D127" t="s">
-        <v>1235</v>
+        <v>1274</v>
       </c>
       <c r="E127" t="s">
-        <v>1236</v>
+        <v>1275</v>
       </c>
       <c r="F127" t="s">
-        <v>1237</v>
+        <v>1276</v>
       </c>
       <c r="G127" t="s">
-        <v>1238</v>
+        <v>1277</v>
       </c>
       <c r="H127" t="s">
-        <v>1239</v>
+        <v>1278</v>
       </c>
       <c r="I127" t="s">
-        <v>1240</v>
+        <v>1279</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1241</v>
+        <v>1280</v>
       </c>
       <c r="L127" t="s">
-        <v>1242</v>
+        <v>1281</v>
       </c>
       <c r="M127" t="s">
-        <v>1243</v>
+        <v>1282</v>
       </c>
       <c r="N127" t="s">
-        <v>1244</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1245</v>
+        <v>1284</v>
       </c>
       <c r="D128" t="s">
-        <v>1246</v>
+        <v>1285</v>
       </c>
       <c r="E128" t="s">
-        <v>1247</v>
+        <v>1286</v>
       </c>
       <c r="F128" t="s">
-        <v>1248</v>
+        <v>1287</v>
       </c>
       <c r="G128" t="s">
-        <v>1249</v>
+        <v>1288</v>
       </c>
       <c r="H128" t="s">
-        <v>1250</v>
+        <v>1289</v>
       </c>
       <c r="I128" t="s">
-        <v>1251</v>
+        <v>1290</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1252</v>
+        <v>1291</v>
       </c>
       <c r="L128" t="s">
-        <v>1253</v>
+        <v>1292</v>
       </c>
       <c r="M128" t="s">
-        <v>1254</v>
+        <v>1293</v>
       </c>
       <c r="N128" t="s">
-        <v>1255</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1256</v>
+        <v>1295</v>
       </c>
       <c r="D129" t="s">
-        <v>1257</v>
+        <v>1296</v>
       </c>
       <c r="E129" t="s">
-        <v>1258</v>
+        <v>1297</v>
       </c>
       <c r="F129" t="s">
-        <v>1259</v>
+        <v>1298</v>
       </c>
       <c r="G129" t="s">
-        <v>1260</v>
+        <v>1299</v>
       </c>
       <c r="H129" t="s">
-        <v>1261</v>
+        <v>1300</v>
       </c>
       <c r="I129" t="s">
-        <v>1262</v>
+        <v>1301</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1263</v>
+        <v>1302</v>
       </c>
       <c r="L129" t="s">
-        <v>1264</v>
+        <v>1303</v>
       </c>
       <c r="M129" t="s">
-        <v>1265</v>
+        <v>1304</v>
       </c>
       <c r="N129" t="s">
-        <v>1266</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="D130" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="E130" t="s">
-        <v>1269</v>
+        <v>1308</v>
       </c>
       <c r="F130" t="s">
-        <v>1270</v>
+        <v>1309</v>
       </c>
       <c r="G130" t="s">
-        <v>1271</v>
+        <v>1310</v>
       </c>
       <c r="H130" t="s">
-        <v>1272</v>
+        <v>1311</v>
       </c>
       <c r="I130" t="s">
-        <v>1273</v>
+        <v>1312</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1274</v>
+        <v>1313</v>
       </c>
       <c r="L130" t="s">
-        <v>1275</v>
+        <v>1314</v>
       </c>
       <c r="M130" t="s">
-        <v>1276</v>
+        <v>1315</v>
       </c>
       <c r="N130" t="s">
-        <v>1277</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1278</v>
+        <v>1317</v>
       </c>
       <c r="D131" t="s">
-        <v>1279</v>
+        <v>1318</v>
       </c>
       <c r="E131" t="s">
-        <v>1280</v>
+        <v>1319</v>
       </c>
       <c r="F131" t="s">
-        <v>1281</v>
+        <v>1320</v>
       </c>
       <c r="G131" t="s">
-        <v>1282</v>
+        <v>1321</v>
       </c>
       <c r="H131" t="s">
-        <v>1283</v>
+        <v>1322</v>
       </c>
       <c r="I131" t="s">
-        <v>1284</v>
+        <v>1323</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1285</v>
+        <v>1324</v>
       </c>
       <c r="L131" t="s">
-        <v>1286</v>
+        <v>1325</v>
       </c>
       <c r="M131" t="s">
-        <v>1287</v>
+        <v>1326</v>
       </c>
       <c r="N131" t="s">
-        <v>1288</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1289</v>
+        <v>1328</v>
       </c>
       <c r="D132" t="s">
-        <v>1290</v>
+        <v>1329</v>
       </c>
       <c r="E132" t="s">
-        <v>1291</v>
+        <v>1330</v>
       </c>
       <c r="F132" t="s">
-        <v>1292</v>
+        <v>1331</v>
       </c>
       <c r="G132" t="s">
-        <v>1293</v>
+        <v>1332</v>
       </c>
       <c r="H132" t="s">
-        <v>1294</v>
+        <v>1333</v>
       </c>
       <c r="I132" t="s">
-        <v>1295</v>
+        <v>1334</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1296</v>
+        <v>1335</v>
       </c>
       <c r="L132" t="s">
-        <v>1297</v>
+        <v>1336</v>
       </c>
       <c r="M132" t="s">
-        <v>1298</v>
+        <v>1337</v>
       </c>
       <c r="N132" t="s">
-        <v>1299</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1300</v>
+        <v>1339</v>
       </c>
       <c r="D133" t="s">
-        <v>1301</v>
+        <v>1340</v>
       </c>
       <c r="E133" t="s">
-        <v>1302</v>
+        <v>1341</v>
       </c>
       <c r="F133" t="s">
-        <v>1303</v>
+        <v>1342</v>
       </c>
       <c r="G133" t="s">
-        <v>1304</v>
+        <v>1343</v>
       </c>
       <c r="H133" t="s">
-        <v>1305</v>
+        <v>1344</v>
       </c>
       <c r="I133" t="s">
-        <v>1306</v>
+        <v>1345</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1307</v>
+        <v>1346</v>
       </c>
       <c r="L133" t="s">
-        <v>1308</v>
+        <v>1347</v>
       </c>
       <c r="M133" t="s">
-        <v>1309</v>
+        <v>1348</v>
       </c>
       <c r="N133" t="s">
-        <v>1310</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1311</v>
+        <v>1350</v>
       </c>
       <c r="D134" t="s">
-        <v>1312</v>
+        <v>1351</v>
       </c>
       <c r="E134" t="s">
-        <v>1313</v>
+        <v>1352</v>
       </c>
       <c r="F134" t="s">
-        <v>1314</v>
+        <v>1353</v>
       </c>
       <c r="G134" t="s">
-        <v>1315</v>
+        <v>1354</v>
       </c>
       <c r="H134" t="s">
-        <v>1316</v>
+        <v>1355</v>
       </c>
       <c r="I134" t="s">
-        <v>1317</v>
+        <v>1356</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1318</v>
+        <v>1357</v>
       </c>
       <c r="L134" t="s">
-        <v>1319</v>
+        <v>1358</v>
       </c>
       <c r="M134" t="s">
-        <v>1320</v>
+        <v>1359</v>
       </c>
       <c r="N134" t="s">
-        <v>1321</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1322</v>
+        <v>1361</v>
       </c>
       <c r="D135" t="s">
-        <v>1323</v>
+        <v>1362</v>
       </c>
       <c r="E135" t="s">
-        <v>1324</v>
+        <v>1363</v>
       </c>
       <c r="F135" t="s">
-        <v>1325</v>
+        <v>1364</v>
       </c>
       <c r="G135" t="s">
-        <v>1326</v>
+        <v>1365</v>
       </c>
       <c r="H135" t="s">
-        <v>1327</v>
+        <v>1366</v>
       </c>
       <c r="I135" t="s">
-        <v>1328</v>
+        <v>1367</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1329</v>
+        <v>1368</v>
       </c>
       <c r="L135" t="s">
-        <v>1330</v>
+        <v>1369</v>
       </c>
       <c r="M135" t="s">
-        <v>1331</v>
+        <v>1370</v>
       </c>
       <c r="N135" t="s">
-        <v>1332</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1333</v>
+        <v>1372</v>
       </c>
       <c r="D136" t="s">
-        <v>1334</v>
+        <v>1373</v>
       </c>
       <c r="E136" t="s">
-        <v>1335</v>
+        <v>1374</v>
       </c>
       <c r="F136" t="s">
-        <v>1336</v>
+        <v>1375</v>
       </c>
       <c r="G136" t="s">
-        <v>1337</v>
+        <v>1376</v>
       </c>
       <c r="H136" t="s">
-        <v>1338</v>
+        <v>1377</v>
       </c>
       <c r="I136" t="s">
-        <v>1339</v>
+        <v>1378</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1340</v>
+        <v>1379</v>
       </c>
       <c r="L136" t="s">
-        <v>1341</v>
+        <v>1380</v>
       </c>
       <c r="M136" t="s">
-        <v>1342</v>
+        <v>1381</v>
       </c>
       <c r="N136" t="s">
-        <v>1343</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1344</v>
+        <v>1383</v>
       </c>
       <c r="D137" t="s">
-        <v>1345</v>
+        <v>1384</v>
       </c>
       <c r="E137" t="s">
-        <v>1346</v>
+        <v>1385</v>
       </c>
       <c r="F137" t="s">
-        <v>1347</v>
+        <v>1386</v>
       </c>
       <c r="G137" t="s">
-        <v>1348</v>
+        <v>1387</v>
       </c>
       <c r="H137" t="s">
-        <v>1349</v>
+        <v>1388</v>
       </c>
       <c r="I137" t="s">
-        <v>1350</v>
+        <v>1389</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1351</v>
+        <v>1390</v>
       </c>
       <c r="L137" t="s">
-        <v>1352</v>
+        <v>1391</v>
       </c>
       <c r="M137" t="s">
-        <v>1353</v>
+        <v>1392</v>
       </c>
       <c r="N137" t="s">
-        <v>1354</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1355</v>
+        <v>1394</v>
       </c>
       <c r="D138" t="s">
-        <v>1356</v>
+        <v>1395</v>
       </c>
       <c r="E138" t="s">
-        <v>1357</v>
+        <v>1396</v>
       </c>
       <c r="F138" t="s">
-        <v>1358</v>
+        <v>1397</v>
       </c>
       <c r="G138" t="s">
-        <v>1359</v>
+        <v>1398</v>
       </c>
       <c r="H138" t="s">
-        <v>1360</v>
+        <v>1399</v>
       </c>
       <c r="I138" t="s">
-        <v>1361</v>
+        <v>1400</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1362</v>
+        <v>1401</v>
       </c>
       <c r="L138" t="s">
-        <v>1363</v>
+        <v>1402</v>
       </c>
       <c r="M138" t="s">
-        <v>1364</v>
+        <v>1403</v>
       </c>
       <c r="N138" t="s">
-        <v>1365</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1366</v>
+        <v>1405</v>
       </c>
       <c r="D139" t="s">
-        <v>1367</v>
+        <v>1406</v>
       </c>
       <c r="E139" t="s">
-        <v>1368</v>
+        <v>1407</v>
       </c>
       <c r="F139" t="s">
-        <v>1369</v>
+        <v>1408</v>
       </c>
       <c r="G139" t="s">
-        <v>1370</v>
+        <v>1409</v>
       </c>
       <c r="H139" t="s">
-        <v>1371</v>
+        <v>1410</v>
       </c>
       <c r="I139" t="s">
-        <v>1372</v>
+        <v>1411</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1373</v>
+        <v>1412</v>
       </c>
       <c r="L139" t="s">
-        <v>1374</v>
+        <v>1413</v>
       </c>
       <c r="M139" t="s">
-        <v>1375</v>
+        <v>1414</v>
       </c>
       <c r="N139" t="s">
-        <v>1376</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1377</v>
+        <v>1416</v>
       </c>
       <c r="D140" t="s">
-        <v>1378</v>
+        <v>1417</v>
       </c>
       <c r="E140" t="s">
-        <v>1379</v>
+        <v>1418</v>
       </c>
       <c r="F140" t="s">
-        <v>1380</v>
+        <v>1419</v>
       </c>
       <c r="G140" t="s">
-        <v>1381</v>
+        <v>1420</v>
       </c>
       <c r="H140" t="s">
-        <v>1382</v>
+        <v>1421</v>
       </c>
       <c r="I140" t="s">
-        <v>1383</v>
+        <v>1422</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1384</v>
+        <v>1423</v>
       </c>
       <c r="L140" t="s">
-        <v>1385</v>
+        <v>1424</v>
       </c>
       <c r="M140" t="s">
-        <v>1386</v>
+        <v>1425</v>
       </c>
       <c r="N140" t="s">
-        <v>1387</v>
-[...150 lines deleted...]
-      <c r="H144" t="s">
         <v>1426</v>
-      </c>
-[...350 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>