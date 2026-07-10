--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -6,187 +6,727 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1810" uniqueCount="1427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1790" uniqueCount="1413">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Sp-269/2025</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bcc8f91f-3973-40b7-9b7d-78391041e2b6</t>
+    <t>Sp-257/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>MARTINA ROSO</t>
+  </si>
+  <si>
+    <t>DOMOVINSKE ZAHVALNOSTI 5, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>21472820556</t>
+  </si>
+  <si>
+    <t>MARTINA ROSO 21472820556; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:10:09</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783a0f68-5746-4a6c-9e8d-5fa76a0d7837</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783a0f68-5746-4a6c-9e8d-5fa76a0d7837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-33/2026</t>
+  </si>
+  <si>
+    <t>MIJO ČEŠLJAR</t>
+  </si>
+  <si>
+    <t>POSTRANJSKA ULICA 38, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>91406303952</t>
+  </si>
+  <si>
+    <t>MIJO ČEŠLJAR 91406303952; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:07:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=33&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-93/2026</t>
+  </si>
+  <si>
+    <t>SUZANA RAKUŠIĆ</t>
+  </si>
+  <si>
+    <t>ZADARSKA 44 A, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>15389465435</t>
+  </si>
+  <si>
+    <t>SUZANA RAKUŠIĆ 15389465435; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:56:02</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a85fc41a-b3c4-475c-9d13-e73b9c20e687</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a85fc41a-b3c4-475c-9d13-e73b9c20e687/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-99/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>ALEN MATUTINOVIĆ</t>
+  </si>
+  <si>
+    <t>AKČIĆEV PROLAZ 2, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>78823362007</t>
+  </si>
+  <si>
+    <t>ALEN MATUTINOVIĆ 78823362007; vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:52:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d17698de-fdb8-422e-8d76-d7c4e69a7499</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d17698de-fdb8-422e-8d76-d7c4e69a7499/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-20/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>SRĐAN KVASINA</t>
+  </si>
+  <si>
+    <t>IGRANE 49, 21327 Igrane, Hrvatska</t>
+  </si>
+  <si>
+    <t>48246231825</t>
+  </si>
+  <si>
+    <t>SRĐAN KVASINA 48246231825</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:21:34</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74827b97-d27a-4073-80de-02b1d90fe190</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bcc8f91f-3973-40b7-9b7d-78391041e2b6/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=269&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/74827b97-d27a-4073-80de-02b1d90fe190/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=20&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-24/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>JAGODA JONJIĆ</t>
+  </si>
+  <si>
+    <t>BLAJBURŠKA ULICA 1, 21260 Grubine, Hrvatska</t>
+  </si>
+  <si>
+    <t>00357053450</t>
+  </si>
+  <si>
+    <t>JAGODA JONJIĆ 00357053450</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:00:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7d87a04-e258-4af3-8c45-a3bafa81fea2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7d87a04-e258-4af3-8c45-a3bafa81fea2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ</t>
+  </si>
+  <si>
+    <t>BLAJBURŠKA ULICA 16, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>48755181214</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ 48755181214; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:46:12</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/032768ee-0d76-48ea-a16c-1054681f8932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/032768ee-0d76-48ea-a16c-1054681f8932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-97/2026</t>
+  </si>
+  <si>
+    <t>SANJA PARLOV</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKOG PROLJEĆA 26, 21260 Ričice, Hrvatska</t>
+  </si>
+  <si>
+    <t>97119914305</t>
+  </si>
+  <si>
+    <t>SANJA PARLOV 97119914305; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b05bdb7d-8c80-4d62-ad16-b4c2cd9ae909</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b05bdb7d-8c80-4d62-ad16-b4c2cd9ae909/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=97&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI GORNJI 404, 21260 Gornji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>00194468418</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA 00194468418; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:32:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7990f9ac-5f8e-4530-8add-49f8a9fd1c58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7990f9ac-5f8e-4530-8add-49f8a9fd1c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-243/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>DRAGICA BUBALO</t>
+  </si>
+  <si>
+    <t>ULICA LUG 33, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>63010894642</t>
+  </si>
+  <si>
+    <t>DRAGICA BUBALO 63010894642</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:20:40</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c1a3cd6-34eb-4399-87c9-5dfb2a75a074</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c1a3cd6-34eb-4399-87c9-5dfb2a75a074/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=243&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-94/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>MARIO ČAGALJ</t>
+  </si>
+  <si>
+    <t>ULICA BUNJE 68 A, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>80538678955</t>
+  </si>
+  <si>
+    <t>MARIO ČAGALJ 80538678955; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:07:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/311f474f-323d-4482-8e69-38ef3f578b16</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/311f474f-323d-4482-8e69-38ef3f578b16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - STIPE BILIĆ-ERIĆ</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ 08571602948</t>
+  </si>
+  <si>
+    <t>03.07.2026. 03:24:38</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01d787d-a016-437d-a313-cb55577e789d</t>
+  </si>
+  <si>
+    <t>16.380225.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01d787d-a016-437d-a313-cb55577e789d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-82/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Jadranka Bardak</t>
+  </si>
+  <si>
+    <t>Korljanova 2, 21330 Gradac, Hrvatska</t>
+  </si>
+  <si>
+    <t>14449043983</t>
+  </si>
+  <si>
+    <t>Jadranka Bardak 14449043983; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:43:40</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/952eddd1-5212-4cd9-9ac5-5103a8540bbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/952eddd1-5212-4cd9-9ac5-5103a8540bbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-72/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>ANTE PLEIĆ</t>
+  </si>
+  <si>
+    <t>BLAJBURŠKA ULICA 32, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>46247646327</t>
+  </si>
+  <si>
+    <t>ANTE PLEIĆ 46247646327</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:40:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46fd3124-06be-4bad-b0e1-5cf5784b756b</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46fd3124-06be-4bad-b0e1-5cf5784b756b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-92/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>MIODRAG BANDUR</t>
+  </si>
+  <si>
+    <t>VLADIMIRA NAZORA 5 A, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>19511759609</t>
+  </si>
+  <si>
+    <t>MIODRAG BANDUR 19511759609; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:17:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d391d4cd-cbf3-4343-83c8-114219f3465f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d391d4cd-cbf3-4343-83c8-114219f3465f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>SANDRA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>PUT VODENICA 19, 21300 Veliko Brdo, Hrvatska</t>
+  </si>
+  <si>
+    <t>44070245339</t>
+  </si>
+  <si>
+    <t>SANDRA ŠIMIĆ 44070245339; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:14:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/025fddbd-10ba-4ab2-8aa4-22977c3da835</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/025fddbd-10ba-4ab2-8aa4-22977c3da835/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 475, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96639161469</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ 96639161469; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:33:53</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/553e06ab-6762-4050-ad50-82c79ae49973</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/553e06ab-6762-4050-ad50-82c79ae49973/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN</t>
+  </si>
+  <si>
+    <t>VLADE GOTOVCA 6, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70042336673</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN 70042336673; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:53:00</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-88/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN</t>
+  </si>
+  <si>
+    <t>ULICA PRODANI 11, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>02160357897</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN 02160357897; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=88&amp;godina=2026</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - DANIJELA HAIDE</t>
   </si>
   <si>
     <t>DANIJELA HAIDE 48852671514</t>
   </si>
   <si>
     <t>18.06.2026. 03:32:23</t>
   </si>
   <si>
-    <t>11.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dea0445c-cfb3-471f-958c-af9aff234f96</t>
   </si>
   <si>
     <t>16.377310.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dea0445c-cfb3-471f-958c-af9aff234f96/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-258/2025</t>
   </si>
   <si>
     <t>Oglas od 16.06.2026.</t>
   </si>
   <si>
     <t>NIKOLA GREPO</t>
   </si>
   <si>
     <t>SLIVNO 86, 21270 Slivno, Hrvatska</t>
   </si>
   <si>
     <t>39070511579</t>
   </si>
   <si>
     <t>NIKOLA GREPO 39070511579; Vjerovnic dužnika / ULOGA: ostali</t>
   </si>
   <si>
     <t>16.06.2026. 14:04:31</t>
   </si>
   <si>
     <t>31.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=258&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-254/2025</t>
   </si>
   <si>
     <t>DAVOR BRKAN</t>
   </si>
   <si>
     <t>UL. DINKA ŠTAMBAKA 7, 21260 Imotski, Hrvatska</t>
   </si>
   <si>
     <t>54292305528</t>
   </si>
   <si>
     <t>DAVOR BRKAN 54292305528; Vjerovnici dužnika / ULOGA: ostali</t>
   </si>
   <si>
     <t>16.06.2026. 13:59:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6266b54f-99f6-4123-aea5-ebd3311f1459</t>
@@ -230,326 +770,71 @@
   <si>
     <t>JOSIP IVKOŠIĆ</t>
   </si>
   <si>
     <t>HRVATSKIH REDARSTVENIKA 1, 21260 Zmijavci, Hrvatska</t>
   </si>
   <si>
     <t>76955442215</t>
   </si>
   <si>
     <t>JOSIP IVKOŠIĆ 76955442215; Vjerovnic dužnika / ULOGA: ostali</t>
   </si>
   <si>
     <t>16.06.2026. 08:52:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce67ecaa-bcfe-40a9-9332-1e006d7ba80b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce67ecaa-bcfe-40a9-9332-1e006d7ba80b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - ANTE IVKOŠIĆ</t>
-[...250 lines deleted...]
-  <si>
     <t>Sp-85/2026</t>
   </si>
   <si>
     <t>Oglas od 11.06.2026.</t>
   </si>
   <si>
     <t>ZVONIMIR MADUNIĆ</t>
   </si>
   <si>
     <t>ULICA FRANJE TUĐMANA 7, 21256 Cista Provo, Hrvatska</t>
   </si>
   <si>
     <t>17587725233</t>
   </si>
   <si>
     <t>Vjerovnici dužnika / ULOGA: ostali; ZVONIMIR MADUNIĆ 17587725233</t>
   </si>
   <si>
     <t>11.06.2026. 12:05:10</t>
   </si>
   <si>
-    <t>26.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/faea5e28-2474-4d5d-8933-14eef31730f2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/faea5e28-2474-4d5d-8933-14eef31730f2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-84/2026</t>
   </si>
   <si>
     <t>DENIS ĆAPIN</t>
   </si>
   <si>
     <t>KRALJA ZVONIMIRA 1, 21260 Zmijavci, Hrvatska</t>
   </si>
   <si>
     <t>77646279733</t>
   </si>
   <si>
     <t>DENIS ĆAPIN 77646279733; Vjerovnici dužnika / ULOGA: ostali</t>
   </si>
   <si>
     <t>11.06.2026. 12:01:26</t>
@@ -569,143 +854,80 @@
   <si>
     <t>ANKA PIVAC</t>
   </si>
   <si>
     <t>TOČANOVICA 1, 21327 Podgora, Hrvatska</t>
   </si>
   <si>
     <t>87527545778</t>
   </si>
   <si>
     <t>ANKA PIVAC 87527545778; Vjerovnici dužnika / ULOGA: ostalo</t>
   </si>
   <si>
     <t>11.06.2026. 11:55:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e96d4550-a125-4cf6-9d81-fa4f43bbad9f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e96d4550-a125-4cf6-9d81-fa4f43bbad9f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DRAGAN VUJEVIĆ</t>
-[...37 lines deleted...]
-  <si>
     <t>Sp-80/2026</t>
   </si>
   <si>
     <t>Oglas od 09.06.2026.</t>
   </si>
   <si>
     <t>MIRJANA PRSKALO</t>
   </si>
   <si>
     <t>SLAVONSKA 34, 21300 Makarska, Hrvatska</t>
   </si>
   <si>
     <t>71841807817</t>
   </si>
   <si>
     <t>MIRJANA PRSKALO 71841807817; Vjerovnici dužnika / ULOGA: ostalo</t>
   </si>
   <si>
     <t>09.06.2026. 09:41:23</t>
   </si>
   <si>
-    <t>24.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b10954e8-9df1-4a83-aeb1-e104dd9d4859</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b10954e8-9df1-4a83-aeb1-e104dd9d4859/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - SUZANA RAKUŠIĆ</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-79/2026</t>
   </si>
   <si>
     <t>Oglas od 05.06.2026.</t>
   </si>
   <si>
     <t>TOMISLAV ČUNKO</t>
   </si>
   <si>
     <t>DOBRANJSKA ULICA 12, 21256 Cista Velika, Hrvatska</t>
   </si>
   <si>
     <t>56479036424</t>
   </si>
   <si>
     <t>TOMISLAV ČUNKO 56479036424; Vjerovnici dužnika / ULOGA: ostali</t>
   </si>
   <si>
     <t>05.06.2026. 09:00:53</t>
   </si>
   <si>
     <t>20.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c663226e-48e2-4bf0-9120-604627fc5289</t>
@@ -749,239 +971,86 @@
   <si>
     <t>MATE VIDULIN</t>
   </si>
   <si>
     <t>ULICA STJEPANA RADIĆA 9, 21260 Dolića Draga, Hrvatska</t>
   </si>
   <si>
     <t>72423087914</t>
   </si>
   <si>
     <t>MATE VIDULIN 72423087914; Vjerovnici dužnika / ULOGA: ostali</t>
   </si>
   <si>
     <t>05.06.2026. 08:49:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f288ffe-11b4-494b-8bdb-1ee3b570c7cd</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f288ffe-11b4-494b-8bdb-1ee3b570c7cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=76&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - GORDANA BAUS DŽERAHOVIĆ</t>
-[...121 lines deleted...]
-  <si>
     <t>Sp-71/2026</t>
   </si>
   <si>
     <t>Oglas od 20.05.2026.</t>
   </si>
   <si>
     <t>ANTE KUJUNDŽIĆ</t>
   </si>
   <si>
     <t>IVANBEGOVINA 14, 21260 Ivanbegovina, Hrvatska</t>
   </si>
   <si>
     <t>51072955379</t>
   </si>
   <si>
     <t>ANTE KUJUNDŽIĆ 51072955379; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>20.05.2026. 08:09:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eac34658-760d-44e5-9f68-844a72a2d22a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eac34658-760d-44e5-9f68-844a72a2d22a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-70/2026</t>
+    <t>Sp-54/2026</t>
   </si>
   <si>
     <t>Oglas od 15.05.2026.</t>
   </si>
   <si>
-    <t>JOSIP LOZO</t>
-[...28 lines deleted...]
-  <si>
     <t>Zoran Kraljević</t>
   </si>
   <si>
     <t>DOMOVINSKE ZAHVALNOSTI 10, 21300 Makarska, Hrvatska</t>
   </si>
   <si>
     <t>51576435665</t>
   </si>
   <si>
     <t>VJEROVNICI POTROŠAČA; Zoran Kraljević 51576435665</t>
   </si>
   <si>
     <t>15.05.2026. 09:50:05</t>
   </si>
   <si>
     <t>21.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/183831c4-0951-4978-a3e9-f3406d21ef73</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/183831c4-0951-4978-a3e9-f3406d21ef73/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
@@ -1266,161 +1335,50 @@
     <t>Sp-56/2026</t>
   </si>
   <si>
     <t>ANTE ŠUŠNJAR</t>
   </si>
   <si>
     <t>ULICA SV. MARKA 36, 21260 Drum, Hrvatska</t>
   </si>
   <si>
     <t>09211671309</t>
   </si>
   <si>
     <t>ANTE ŠUŠNJAR 09211671309; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>13.05.2026. 14:02:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2abe30e-18b1-47fc-a27b-08afb2f3bdc7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2abe30e-18b1-47fc-a27b-08afb2f3bdc7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=56&amp;godina=2026</t>
-  </si>
-[...109 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 03.02.2025.</t>
   </si>
   <si>
     <t>ANTONIJA LASIĆ</t>
   </si>
   <si>
     <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
   </si>
   <si>
     <t>16715489387</t>
   </si>
   <si>
     <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
   </si>
   <si>
     <t>03.02.2025. 10:45:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
   </si>
@@ -4334,51 +4292,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N140"/>
+  <dimension ref="A1:N135"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4435,5807 +4393,5687 @@
         <v>22</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
       <c r="D3" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="G3"/>
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
       <c r="H3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="J3" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L4" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="M4" t="s">
         <v>45</v>
       </c>
       <c r="N4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="E6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F7" t="s">
+        <v>73</v>
+      </c>
+      <c r="G7" t="s">
+        <v>74</v>
+      </c>
+      <c r="H7" t="s">
+        <v>75</v>
+      </c>
+      <c r="I7" t="s">
+        <v>76</v>
+      </c>
+      <c r="J7" t="s">
         <v>65</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="K7" t="s">
+        <v>77</v>
+      </c>
+      <c r="L7" t="s">
         <v>67</v>
       </c>
-      <c r="G7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N7" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
-      <c r="C8"/>
+      <c r="C8" t="s">
+        <v>80</v>
+      </c>
       <c r="D8" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      <c r="G8"/>
+        <v>81</v>
+      </c>
+      <c r="E8" t="s">
+        <v>82</v>
+      </c>
+      <c r="F8" t="s">
+        <v>83</v>
+      </c>
+      <c r="G8" t="s">
+        <v>84</v>
+      </c>
       <c r="H8" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="I8" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="J8" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="K8" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="L8" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="N8"/>
+        <v>89</v>
+      </c>
+      <c r="N8" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9"/>
+      <c r="C9" t="s">
+        <v>91</v>
+      </c>
       <c r="D9" t="s">
         <v>81</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-      <c r="G9"/>
+      <c r="E9" t="s">
+        <v>92</v>
+      </c>
+      <c r="F9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" t="s">
+        <v>94</v>
+      </c>
       <c r="H9" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="I9" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="K9" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="L9" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="M9" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="N9"/>
+        <v>98</v>
+      </c>
+      <c r="N9" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10"/>
+      <c r="C10" t="s">
+        <v>100</v>
+      </c>
       <c r="D10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E10" t="s">
+        <v>101</v>
+      </c>
+      <c r="F10" t="s">
+        <v>102</v>
+      </c>
+      <c r="G10" t="s">
+        <v>103</v>
+      </c>
+      <c r="H10" t="s">
+        <v>104</v>
+      </c>
+      <c r="I10" t="s">
+        <v>105</v>
+      </c>
+      <c r="J10" t="s">
         <v>87</v>
       </c>
-      <c r="E10"/>
-[...10 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="L10" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="M10" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>107</v>
+      </c>
+      <c r="N10" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="C11"/>
+      <c r="C11" t="s">
+        <v>109</v>
+      </c>
       <c r="D11" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G11"/>
+        <v>110</v>
+      </c>
+      <c r="E11" t="s">
+        <v>111</v>
+      </c>
+      <c r="F11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G11" t="s">
+        <v>113</v>
+      </c>
       <c r="H11" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="I11" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="J11" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="K11" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="L11" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="M11" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="N11"/>
+        <v>118</v>
+      </c>
+      <c r="N11" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12"/>
+      <c r="C12" t="s">
+        <v>120</v>
+      </c>
       <c r="D12" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>121</v>
+      </c>
+      <c r="E12" t="s">
+        <v>122</v>
+      </c>
+      <c r="F12" t="s">
+        <v>123</v>
+      </c>
+      <c r="G12" t="s">
+        <v>124</v>
+      </c>
       <c r="H12" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="I12" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="J12" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="K12" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="L12" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="M12" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>129</v>
+      </c>
+      <c r="N12" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13" t="s">
-        <v>106</v>
-[...9 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="I13" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="J13" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="K13" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="L13" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="M13" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E14" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="F14" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="G14" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="H14" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="I14" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="J14" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="K14" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="L14" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="M14" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="N14" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="D15" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="E15" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="F15" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="G15" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="H15" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="I15" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="J15" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="K15" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="L15" t="s">
-        <v>25</v>
+        <v>157</v>
       </c>
       <c r="M15" t="s">
-        <v>135</v>
+        <v>158</v>
       </c>
       <c r="N15" t="s">
-        <v>136</v>
+        <v>159</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="D16" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
       <c r="E16" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="F16" t="s">
-        <v>140</v>
+        <v>163</v>
       </c>
       <c r="G16" t="s">
-        <v>141</v>
+        <v>164</v>
       </c>
       <c r="H16" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="I16" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="J16" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="K16" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="L16" t="s">
-        <v>25</v>
+        <v>157</v>
       </c>
       <c r="M16" t="s">
-        <v>145</v>
+        <v>168</v>
       </c>
       <c r="N16" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="D17" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="E17" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="F17" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="G17" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="H17" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="I17" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="J17" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="K17" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="L17" t="s">
-        <v>155</v>
+        <v>67</v>
       </c>
       <c r="M17" t="s">
-        <v>156</v>
+        <v>177</v>
       </c>
       <c r="N17" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="D18" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="E18" t="s">
-        <v>160</v>
+        <v>181</v>
       </c>
       <c r="F18" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="G18" t="s">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="H18" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="I18" t="s">
-        <v>164</v>
+        <v>185</v>
       </c>
       <c r="J18" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="K18" t="s">
-        <v>166</v>
+        <v>187</v>
       </c>
       <c r="L18" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M18" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="N18" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="D19" t="s">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="E19" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="F19" t="s">
-        <v>171</v>
+        <v>193</v>
       </c>
       <c r="G19" t="s">
-        <v>172</v>
+        <v>194</v>
       </c>
       <c r="H19" t="s">
-        <v>173</v>
+        <v>195</v>
       </c>
       <c r="I19" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="J19" t="s">
-        <v>165</v>
+        <v>197</v>
       </c>
       <c r="K19" t="s">
-        <v>175</v>
+        <v>198</v>
       </c>
       <c r="L19" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M19" t="s">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="N19" t="s">
-        <v>177</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>178</v>
+        <v>201</v>
       </c>
       <c r="D20" t="s">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="E20" t="s">
-        <v>179</v>
+        <v>202</v>
       </c>
       <c r="F20" t="s">
-        <v>180</v>
+        <v>203</v>
       </c>
       <c r="G20" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="H20" t="s">
-        <v>182</v>
+        <v>205</v>
       </c>
       <c r="I20" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="J20" t="s">
-        <v>165</v>
+        <v>197</v>
       </c>
       <c r="K20" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="L20" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M20" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="N20" t="s">
-        <v>186</v>
+        <v>209</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>188</v>
+        <v>211</v>
       </c>
       <c r="I21" t="s">
-        <v>189</v>
+        <v>212</v>
       </c>
       <c r="J21" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="K21" t="s">
-        <v>191</v>
+        <v>213</v>
       </c>
       <c r="L21" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
       <c r="M21" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>216</v>
+      </c>
       <c r="D22" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>217</v>
+      </c>
+      <c r="E22" t="s">
+        <v>218</v>
+      </c>
+      <c r="F22" t="s">
+        <v>219</v>
+      </c>
+      <c r="G22" t="s">
+        <v>220</v>
+      </c>
       <c r="H22" t="s">
-        <v>195</v>
+        <v>221</v>
       </c>
       <c r="I22" t="s">
-        <v>196</v>
+        <v>222</v>
       </c>
       <c r="J22" t="s">
-        <v>190</v>
+        <v>223</v>
       </c>
       <c r="K22" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="L22" t="s">
-        <v>198</v>
+        <v>55</v>
       </c>
       <c r="M22" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>225</v>
+      </c>
+      <c r="N22" t="s">
+        <v>226</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="D23" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="E23" t="s">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="F23" t="s">
-        <v>203</v>
+        <v>229</v>
       </c>
       <c r="G23" t="s">
-        <v>204</v>
+        <v>230</v>
       </c>
       <c r="H23" t="s">
-        <v>205</v>
+        <v>231</v>
       </c>
       <c r="I23" t="s">
-        <v>206</v>
+        <v>232</v>
       </c>
       <c r="J23" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="K23" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="L23" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M23" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="N23" t="s">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24"/>
+      <c r="C24" t="s">
+        <v>236</v>
+      </c>
       <c r="D24" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>217</v>
+      </c>
+      <c r="E24" t="s">
+        <v>237</v>
+      </c>
+      <c r="F24" t="s">
+        <v>238</v>
+      </c>
+      <c r="G24" t="s">
+        <v>239</v>
+      </c>
       <c r="H24" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="I24" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="J24" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="K24" t="s">
-        <v>215</v>
+        <v>242</v>
       </c>
       <c r="L24" t="s">
-        <v>216</v>
+        <v>55</v>
       </c>
       <c r="M24" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>243</v>
+      </c>
+      <c r="N24" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>218</v>
+        <v>245</v>
       </c>
       <c r="D25" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E25" t="s">
-        <v>220</v>
+        <v>246</v>
       </c>
       <c r="F25" t="s">
-        <v>221</v>
+        <v>247</v>
       </c>
       <c r="G25" t="s">
-        <v>222</v>
+        <v>248</v>
       </c>
       <c r="H25" t="s">
+        <v>249</v>
+      </c>
+      <c r="I25" t="s">
+        <v>250</v>
+      </c>
+      <c r="J25" t="s">
         <v>223</v>
       </c>
-      <c r="I25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K25" t="s">
-        <v>226</v>
+        <v>251</v>
       </c>
       <c r="L25" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M25" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="N25" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>229</v>
+        <v>254</v>
       </c>
       <c r="D26" t="s">
-        <v>219</v>
+        <v>255</v>
       </c>
       <c r="E26" t="s">
-        <v>230</v>
+        <v>256</v>
       </c>
       <c r="F26" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="G26" t="s">
-        <v>232</v>
+        <v>258</v>
       </c>
       <c r="H26" t="s">
-        <v>233</v>
+        <v>259</v>
       </c>
       <c r="I26" t="s">
-        <v>234</v>
+        <v>260</v>
       </c>
       <c r="J26" t="s">
-        <v>225</v>
+        <v>134</v>
       </c>
       <c r="K26" t="s">
-        <v>235</v>
+        <v>261</v>
       </c>
       <c r="L26" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M26" t="s">
-        <v>236</v>
+        <v>262</v>
       </c>
       <c r="N26" t="s">
-        <v>237</v>
+        <v>263</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>238</v>
+        <v>264</v>
       </c>
       <c r="D27" t="s">
-        <v>219</v>
+        <v>255</v>
       </c>
       <c r="E27" t="s">
-        <v>239</v>
+        <v>265</v>
       </c>
       <c r="F27" t="s">
-        <v>240</v>
+        <v>266</v>
       </c>
       <c r="G27" t="s">
-        <v>241</v>
+        <v>267</v>
       </c>
       <c r="H27" t="s">
-        <v>242</v>
+        <v>268</v>
       </c>
       <c r="I27" t="s">
-        <v>243</v>
+        <v>269</v>
       </c>
       <c r="J27" t="s">
-        <v>225</v>
+        <v>134</v>
       </c>
       <c r="K27" t="s">
-        <v>244</v>
+        <v>270</v>
       </c>
       <c r="L27" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M27" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="N27" t="s">
-        <v>246</v>
+        <v>272</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
-      <c r="C28"/>
+      <c r="C28" t="s">
+        <v>273</v>
+      </c>
       <c r="D28" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      <c r="G28"/>
+        <v>255</v>
+      </c>
+      <c r="E28" t="s">
+        <v>274</v>
+      </c>
+      <c r="F28" t="s">
+        <v>275</v>
+      </c>
+      <c r="G28" t="s">
+        <v>276</v>
+      </c>
       <c r="H28" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="I28" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="J28" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
       <c r="K28" t="s">
-        <v>250</v>
+        <v>279</v>
       </c>
       <c r="L28" t="s">
-        <v>251</v>
+        <v>55</v>
       </c>
       <c r="M28" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="N28"/>
+        <v>280</v>
+      </c>
+      <c r="N28" t="s">
+        <v>281</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29"/>
+      <c r="C29" t="s">
+        <v>282</v>
+      </c>
       <c r="D29" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      <c r="G29"/>
+        <v>283</v>
+      </c>
+      <c r="E29" t="s">
+        <v>284</v>
+      </c>
+      <c r="F29" t="s">
+        <v>285</v>
+      </c>
+      <c r="G29" t="s">
+        <v>286</v>
+      </c>
       <c r="H29" t="s">
-        <v>254</v>
+        <v>287</v>
       </c>
       <c r="I29" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="J29" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="K29" t="s">
-        <v>256</v>
+        <v>289</v>
       </c>
       <c r="L29" t="s">
-        <v>257</v>
+        <v>55</v>
       </c>
       <c r="M29" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="N29"/>
+        <v>290</v>
+      </c>
+      <c r="N29" t="s">
+        <v>291</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30"/>
+      <c r="C30" t="s">
+        <v>292</v>
+      </c>
       <c r="D30" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      <c r="G30"/>
+        <v>293</v>
+      </c>
+      <c r="E30" t="s">
+        <v>294</v>
+      </c>
+      <c r="F30" t="s">
+        <v>295</v>
+      </c>
+      <c r="G30" t="s">
+        <v>296</v>
+      </c>
       <c r="H30" t="s">
-        <v>260</v>
+        <v>297</v>
       </c>
       <c r="I30" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="J30" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="K30" t="s">
-        <v>263</v>
+        <v>300</v>
       </c>
       <c r="L30" t="s">
-        <v>264</v>
+        <v>55</v>
       </c>
       <c r="M30" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="N30"/>
+        <v>301</v>
+      </c>
+      <c r="N30" t="s">
+        <v>302</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>266</v>
+        <v>303</v>
       </c>
       <c r="D31" t="s">
-        <v>267</v>
+        <v>293</v>
       </c>
       <c r="E31" t="s">
-        <v>268</v>
+        <v>304</v>
       </c>
       <c r="F31" t="s">
-        <v>269</v>
+        <v>305</v>
       </c>
       <c r="G31" t="s">
-        <v>270</v>
+        <v>306</v>
       </c>
       <c r="H31" t="s">
-        <v>271</v>
+        <v>307</v>
       </c>
       <c r="I31" t="s">
-        <v>272</v>
+        <v>308</v>
       </c>
       <c r="J31" t="s">
-        <v>273</v>
+        <v>299</v>
       </c>
       <c r="K31" t="s">
-        <v>274</v>
+        <v>309</v>
       </c>
       <c r="L31" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M31" t="s">
-        <v>275</v>
+        <v>310</v>
       </c>
       <c r="N31" t="s">
-        <v>276</v>
+        <v>311</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>277</v>
+        <v>312</v>
       </c>
       <c r="D32" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="E32" t="s">
-        <v>279</v>
+        <v>313</v>
       </c>
       <c r="F32" t="s">
-        <v>280</v>
+        <v>314</v>
       </c>
       <c r="G32" t="s">
-        <v>281</v>
+        <v>315</v>
       </c>
       <c r="H32" t="s">
-        <v>282</v>
+        <v>316</v>
       </c>
       <c r="I32" t="s">
-        <v>283</v>
+        <v>317</v>
       </c>
       <c r="J32" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="K32" t="s">
-        <v>285</v>
+        <v>318</v>
       </c>
       <c r="L32" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M32" t="s">
-        <v>286</v>
+        <v>319</v>
       </c>
       <c r="N32" t="s">
-        <v>287</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>288</v>
+        <v>321</v>
       </c>
       <c r="D33" t="s">
-        <v>289</v>
+        <v>322</v>
       </c>
       <c r="E33" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="F33" t="s">
-        <v>291</v>
+        <v>324</v>
       </c>
       <c r="G33" t="s">
-        <v>292</v>
+        <v>325</v>
       </c>
       <c r="H33" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="I33" t="s">
-        <v>294</v>
+        <v>327</v>
       </c>
       <c r="J33" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="K33" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
       <c r="L33" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M33" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="N33" t="s">
-        <v>297</v>
+        <v>330</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>298</v>
+        <v>331</v>
       </c>
       <c r="D34" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
       <c r="E34" t="s">
-        <v>300</v>
+        <v>333</v>
       </c>
       <c r="F34" t="s">
-        <v>301</v>
+        <v>334</v>
       </c>
       <c r="G34" t="s">
-        <v>302</v>
+        <v>335</v>
       </c>
       <c r="H34" t="s">
-        <v>303</v>
+        <v>336</v>
       </c>
       <c r="I34" t="s">
-        <v>304</v>
+        <v>337</v>
       </c>
       <c r="J34" t="s">
-        <v>305</v>
+        <v>338</v>
       </c>
       <c r="K34" t="s">
-        <v>306</v>
+        <v>339</v>
       </c>
       <c r="L34" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M34" t="s">
-        <v>307</v>
+        <v>340</v>
       </c>
       <c r="N34" t="s">
-        <v>308</v>
+        <v>341</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>309</v>
+        <v>342</v>
       </c>
       <c r="D35" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
       <c r="E35" t="s">
-        <v>310</v>
+        <v>343</v>
       </c>
       <c r="F35" t="s">
-        <v>311</v>
+        <v>344</v>
       </c>
       <c r="G35" t="s">
-        <v>312</v>
+        <v>345</v>
       </c>
       <c r="H35" t="s">
-        <v>313</v>
+        <v>346</v>
       </c>
       <c r="I35" t="s">
-        <v>314</v>
+        <v>347</v>
       </c>
       <c r="J35" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="K35" t="s">
-        <v>316</v>
+        <v>348</v>
       </c>
       <c r="L35" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M35" t="s">
-        <v>317</v>
+        <v>349</v>
       </c>
       <c r="N35" t="s">
-        <v>318</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>319</v>
+        <v>351</v>
       </c>
       <c r="D36" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
       <c r="E36" t="s">
-        <v>320</v>
+        <v>352</v>
       </c>
       <c r="F36" t="s">
-        <v>321</v>
+        <v>353</v>
       </c>
       <c r="G36" t="s">
-        <v>322</v>
+        <v>354</v>
       </c>
       <c r="H36" t="s">
-        <v>323</v>
+        <v>355</v>
       </c>
       <c r="I36" t="s">
-        <v>324</v>
+        <v>356</v>
       </c>
       <c r="J36" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="K36" t="s">
-        <v>325</v>
+        <v>357</v>
       </c>
       <c r="L36" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M36" t="s">
-        <v>326</v>
+        <v>358</v>
       </c>
       <c r="N36" t="s">
-        <v>327</v>
+        <v>359</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>328</v>
+        <v>360</v>
       </c>
       <c r="D37" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
       <c r="E37" t="s">
-        <v>329</v>
+        <v>361</v>
       </c>
       <c r="F37" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="G37" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
       <c r="H37" t="s">
-        <v>332</v>
+        <v>364</v>
       </c>
       <c r="I37" t="s">
-        <v>333</v>
+        <v>365</v>
       </c>
       <c r="J37" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="K37" t="s">
-        <v>334</v>
+        <v>366</v>
       </c>
       <c r="L37" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M37" t="s">
-        <v>335</v>
+        <v>367</v>
       </c>
       <c r="N37" t="s">
-        <v>336</v>
+        <v>368</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>337</v>
+        <v>369</v>
       </c>
       <c r="D38" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
       <c r="E38" t="s">
+        <v>370</v>
+      </c>
+      <c r="F38" t="s">
+        <v>371</v>
+      </c>
+      <c r="G38" t="s">
+        <v>372</v>
+      </c>
+      <c r="H38" t="s">
+        <v>373</v>
+      </c>
+      <c r="I38" t="s">
+        <v>374</v>
+      </c>
+      <c r="J38" t="s">
         <v>338</v>
       </c>
-      <c r="F38" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K38" t="s">
-        <v>343</v>
+        <v>375</v>
       </c>
       <c r="L38" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M38" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="N38" t="s">
-        <v>345</v>
+        <v>377</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>346</v>
+        <v>378</v>
       </c>
       <c r="D39" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
       <c r="E39" t="s">
-        <v>347</v>
+        <v>379</v>
       </c>
       <c r="F39" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="G39" t="s">
-        <v>349</v>
+        <v>381</v>
       </c>
       <c r="H39" t="s">
-        <v>350</v>
+        <v>382</v>
       </c>
       <c r="I39" t="s">
-        <v>351</v>
+        <v>383</v>
       </c>
       <c r="J39" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="K39" t="s">
-        <v>352</v>
+        <v>384</v>
       </c>
       <c r="L39" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M39" t="s">
-        <v>353</v>
+        <v>385</v>
       </c>
       <c r="N39" t="s">
-        <v>354</v>
+        <v>386</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>355</v>
+        <v>387</v>
       </c>
       <c r="D40" t="s">
-        <v>299</v>
+        <v>388</v>
       </c>
       <c r="E40" t="s">
-        <v>356</v>
+        <v>389</v>
       </c>
       <c r="F40" t="s">
-        <v>357</v>
+        <v>390</v>
       </c>
       <c r="G40" t="s">
-        <v>358</v>
+        <v>391</v>
       </c>
       <c r="H40" t="s">
-        <v>359</v>
+        <v>392</v>
       </c>
       <c r="I40" t="s">
-        <v>360</v>
+        <v>393</v>
       </c>
       <c r="J40" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="K40" t="s">
-        <v>361</v>
+        <v>394</v>
       </c>
       <c r="L40" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M40" t="s">
-        <v>362</v>
+        <v>395</v>
       </c>
       <c r="N40" t="s">
-        <v>363</v>
+        <v>396</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>364</v>
+        <v>397</v>
       </c>
       <c r="D41" t="s">
-        <v>365</v>
+        <v>398</v>
       </c>
       <c r="E41" t="s">
-        <v>366</v>
+        <v>399</v>
       </c>
       <c r="F41" t="s">
-        <v>367</v>
+        <v>400</v>
       </c>
       <c r="G41" t="s">
-        <v>368</v>
+        <v>401</v>
       </c>
       <c r="H41" t="s">
-        <v>369</v>
+        <v>402</v>
       </c>
       <c r="I41" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="J41" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="K41" t="s">
-        <v>371</v>
+        <v>404</v>
       </c>
       <c r="L41" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M41" t="s">
-        <v>372</v>
+        <v>405</v>
       </c>
       <c r="N41" t="s">
-        <v>373</v>
+        <v>406</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>374</v>
+        <v>407</v>
       </c>
       <c r="D42" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="E42" t="s">
-        <v>376</v>
+        <v>408</v>
       </c>
       <c r="F42" t="s">
-        <v>377</v>
+        <v>409</v>
       </c>
       <c r="G42" t="s">
-        <v>378</v>
+        <v>410</v>
       </c>
       <c r="H42" t="s">
-        <v>379</v>
+        <v>411</v>
       </c>
       <c r="I42" t="s">
-        <v>380</v>
+        <v>412</v>
       </c>
       <c r="J42" t="s">
-        <v>225</v>
+        <v>299</v>
       </c>
       <c r="K42" t="s">
-        <v>381</v>
+        <v>413</v>
       </c>
       <c r="L42" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M42" t="s">
-        <v>382</v>
+        <v>414</v>
       </c>
       <c r="N42" t="s">
-        <v>383</v>
+        <v>415</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>384</v>
+        <v>416</v>
       </c>
       <c r="D43" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="E43" t="s">
-        <v>385</v>
+        <v>417</v>
       </c>
       <c r="F43" t="s">
-        <v>386</v>
+        <v>418</v>
       </c>
       <c r="G43" t="s">
-        <v>387</v>
+        <v>419</v>
       </c>
       <c r="H43" t="s">
-        <v>388</v>
+        <v>420</v>
       </c>
       <c r="I43" t="s">
-        <v>389</v>
+        <v>421</v>
       </c>
       <c r="J43" t="s">
-        <v>225</v>
+        <v>299</v>
       </c>
       <c r="K43" t="s">
-        <v>390</v>
+        <v>422</v>
       </c>
       <c r="L43" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M43" t="s">
-        <v>391</v>
+        <v>423</v>
       </c>
       <c r="N43" t="s">
-        <v>392</v>
+        <v>424</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>393</v>
+        <v>425</v>
       </c>
       <c r="D44" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="E44" t="s">
-        <v>394</v>
+        <v>426</v>
       </c>
       <c r="F44" t="s">
-        <v>395</v>
+        <v>427</v>
       </c>
       <c r="G44" t="s">
-        <v>396</v>
+        <v>428</v>
       </c>
       <c r="H44" t="s">
-        <v>397</v>
+        <v>429</v>
       </c>
       <c r="I44" t="s">
-        <v>398</v>
+        <v>430</v>
       </c>
       <c r="J44" t="s">
-        <v>225</v>
+        <v>299</v>
       </c>
       <c r="K44" t="s">
-        <v>399</v>
+        <v>431</v>
       </c>
       <c r="L44" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M44" t="s">
-        <v>400</v>
+        <v>432</v>
       </c>
       <c r="N44" t="s">
-        <v>401</v>
+        <v>433</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>402</v>
+        <v>434</v>
       </c>
       <c r="D45" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="E45" t="s">
-        <v>403</v>
+        <v>435</v>
       </c>
       <c r="F45" t="s">
-        <v>404</v>
+        <v>436</v>
       </c>
       <c r="G45" t="s">
-        <v>405</v>
+        <v>437</v>
       </c>
       <c r="H45" t="s">
-        <v>406</v>
+        <v>438</v>
       </c>
       <c r="I45" t="s">
-        <v>407</v>
+        <v>439</v>
       </c>
       <c r="J45" t="s">
-        <v>225</v>
+        <v>299</v>
       </c>
       <c r="K45" t="s">
-        <v>408</v>
+        <v>440</v>
       </c>
       <c r="L45" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M45" t="s">
-        <v>409</v>
+        <v>441</v>
       </c>
       <c r="N45" t="s">
-        <v>410</v>
+        <v>442</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>411</v>
+        <v>443</v>
       </c>
       <c r="D46" t="s">
-        <v>375</v>
+        <v>444</v>
       </c>
       <c r="E46" t="s">
-        <v>412</v>
+        <v>445</v>
       </c>
       <c r="F46" t="s">
-        <v>413</v>
+        <v>446</v>
       </c>
       <c r="G46" t="s">
-        <v>414</v>
+        <v>447</v>
       </c>
       <c r="H46" t="s">
-        <v>415</v>
+        <v>448</v>
       </c>
       <c r="I46" t="s">
-        <v>416</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="J46"/>
       <c r="K46" t="s">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="L46" t="s">
-        <v>44</v>
+        <v>157</v>
       </c>
       <c r="M46" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="N46" t="s">
-        <v>419</v>
+        <v>452</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>420</v>
+        <v>453</v>
       </c>
       <c r="D47" t="s">
-        <v>375</v>
+        <v>454</v>
       </c>
       <c r="E47" t="s">
-        <v>421</v>
+        <v>455</v>
       </c>
       <c r="F47" t="s">
-        <v>422</v>
+        <v>456</v>
       </c>
       <c r="G47" t="s">
-        <v>423</v>
+        <v>457</v>
       </c>
       <c r="H47" t="s">
-        <v>424</v>
+        <v>458</v>
       </c>
       <c r="I47" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      </c>
+        <v>459</v>
+      </c>
+      <c r="J47"/>
       <c r="K47" t="s">
-        <v>427</v>
+        <v>460</v>
       </c>
       <c r="L47" t="s">
-        <v>44</v>
+        <v>461</v>
       </c>
       <c r="M47" t="s">
-        <v>428</v>
+        <v>462</v>
       </c>
       <c r="N47" t="s">
-        <v>429</v>
+        <v>463</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>430</v>
+        <v>464</v>
       </c>
       <c r="D48" t="s">
-        <v>375</v>
+        <v>465</v>
       </c>
       <c r="E48" t="s">
-        <v>431</v>
+        <v>466</v>
       </c>
       <c r="F48" t="s">
-        <v>432</v>
+        <v>467</v>
       </c>
       <c r="G48" t="s">
-        <v>433</v>
+        <v>468</v>
       </c>
       <c r="H48" t="s">
-        <v>434</v>
+        <v>469</v>
       </c>
       <c r="I48" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>470</v>
+      </c>
+      <c r="J48"/>
       <c r="K48" t="s">
-        <v>436</v>
+        <v>471</v>
       </c>
       <c r="L48" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M48" t="s">
-        <v>437</v>
+        <v>472</v>
       </c>
       <c r="N48" t="s">
-        <v>438</v>
+        <v>473</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>439</v>
+        <v>474</v>
       </c>
       <c r="D49" t="s">
-        <v>375</v>
+        <v>475</v>
       </c>
       <c r="E49" t="s">
-        <v>440</v>
+        <v>476</v>
       </c>
       <c r="F49" t="s">
-        <v>441</v>
+        <v>477</v>
       </c>
       <c r="G49" t="s">
-        <v>442</v>
+        <v>478</v>
       </c>
       <c r="H49" t="s">
-        <v>443</v>
+        <v>479</v>
       </c>
       <c r="I49" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>445</v>
+        <v>481</v>
       </c>
       <c r="L49" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="M49" t="s">
-        <v>446</v>
+        <v>482</v>
       </c>
       <c r="N49" t="s">
-        <v>447</v>
+        <v>483</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>448</v>
+        <v>484</v>
       </c>
       <c r="D50" t="s">
-        <v>375</v>
+        <v>485</v>
       </c>
       <c r="E50" t="s">
-        <v>449</v>
+        <v>486</v>
       </c>
       <c r="F50" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="G50" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="H50" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="I50" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>490</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>454</v>
+        <v>491</v>
       </c>
       <c r="L50" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M50" t="s">
-        <v>455</v>
+        <v>492</v>
       </c>
       <c r="N50" t="s">
-        <v>456</v>
+        <v>493</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>457</v>
+        <v>494</v>
       </c>
       <c r="D51" t="s">
-        <v>458</v>
+        <v>495</v>
       </c>
       <c r="E51" t="s">
-        <v>459</v>
+        <v>496</v>
       </c>
       <c r="F51" t="s">
-        <v>460</v>
+        <v>497</v>
       </c>
       <c r="G51" t="s">
-        <v>461</v>
+        <v>498</v>
       </c>
       <c r="H51" t="s">
-        <v>462</v>
+        <v>499</v>
       </c>
       <c r="I51" t="s">
-        <v>463</v>
+        <v>500</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>464</v>
+        <v>501</v>
       </c>
       <c r="L51" t="s">
-        <v>155</v>
+        <v>67</v>
       </c>
       <c r="M51" t="s">
-        <v>465</v>
+        <v>502</v>
       </c>
       <c r="N51" t="s">
-        <v>466</v>
+        <v>503</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>467</v>
+        <v>504</v>
       </c>
       <c r="D52" t="s">
-        <v>468</v>
+        <v>505</v>
       </c>
       <c r="E52" t="s">
-        <v>469</v>
+        <v>506</v>
       </c>
       <c r="F52" t="s">
-        <v>470</v>
+        <v>507</v>
       </c>
       <c r="G52" t="s">
-        <v>471</v>
+        <v>508</v>
       </c>
       <c r="H52" t="s">
-        <v>472</v>
+        <v>509</v>
       </c>
       <c r="I52" t="s">
-        <v>473</v>
+        <v>510</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="L52" t="s">
-        <v>475</v>
+        <v>128</v>
       </c>
       <c r="M52" t="s">
-        <v>476</v>
+        <v>512</v>
       </c>
       <c r="N52" t="s">
-        <v>477</v>
+        <v>513</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>478</v>
+        <v>514</v>
       </c>
       <c r="D53" t="s">
-        <v>479</v>
+        <v>515</v>
       </c>
       <c r="E53" t="s">
-        <v>480</v>
+        <v>516</v>
       </c>
       <c r="F53" t="s">
-        <v>481</v>
+        <v>517</v>
       </c>
       <c r="G53" t="s">
-        <v>482</v>
+        <v>518</v>
       </c>
       <c r="H53" t="s">
-        <v>483</v>
+        <v>519</v>
       </c>
       <c r="I53" t="s">
-        <v>484</v>
+        <v>520</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>485</v>
+        <v>521</v>
       </c>
       <c r="L53" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="M53" t="s">
-        <v>486</v>
+        <v>522</v>
       </c>
       <c r="N53" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>488</v>
+        <v>524</v>
       </c>
       <c r="D54" t="s">
-        <v>489</v>
+        <v>525</v>
       </c>
       <c r="E54" t="s">
-        <v>490</v>
+        <v>526</v>
       </c>
       <c r="F54" t="s">
-        <v>491</v>
+        <v>527</v>
       </c>
       <c r="G54" t="s">
-        <v>492</v>
+        <v>528</v>
       </c>
       <c r="H54" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="I54" t="s">
-        <v>494</v>
+        <v>530</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>495</v>
+        <v>531</v>
       </c>
       <c r="L54" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
       <c r="M54" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="N54" t="s">
-        <v>497</v>
+        <v>533</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>498</v>
+        <v>534</v>
       </c>
       <c r="D55" t="s">
-        <v>499</v>
+        <v>525</v>
       </c>
       <c r="E55" t="s">
-        <v>500</v>
+        <v>535</v>
       </c>
       <c r="F55" t="s">
-        <v>501</v>
+        <v>536</v>
       </c>
       <c r="G55" t="s">
-        <v>502</v>
+        <v>537</v>
       </c>
       <c r="H55" t="s">
-        <v>503</v>
+        <v>538</v>
       </c>
       <c r="I55" t="s">
-        <v>504</v>
+        <v>539</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>505</v>
+        <v>540</v>
       </c>
       <c r="L55" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="M55" t="s">
-        <v>506</v>
+        <v>541</v>
       </c>
       <c r="N55" t="s">
-        <v>507</v>
+        <v>542</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>508</v>
+        <v>543</v>
       </c>
       <c r="D56" t="s">
-        <v>509</v>
+        <v>544</v>
       </c>
       <c r="E56" t="s">
-        <v>510</v>
+        <v>545</v>
       </c>
       <c r="F56" t="s">
-        <v>511</v>
+        <v>546</v>
       </c>
       <c r="G56" t="s">
-        <v>512</v>
+        <v>547</v>
       </c>
       <c r="H56" t="s">
-        <v>513</v>
+        <v>548</v>
       </c>
       <c r="I56" t="s">
-        <v>514</v>
+        <v>549</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>515</v>
+        <v>550</v>
       </c>
       <c r="L56" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="M56" t="s">
-        <v>516</v>
+        <v>551</v>
       </c>
       <c r="N56" t="s">
-        <v>517</v>
+        <v>552</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>518</v>
+        <v>553</v>
       </c>
       <c r="D57" t="s">
-        <v>519</v>
+        <v>554</v>
       </c>
       <c r="E57" t="s">
-        <v>520</v>
+        <v>555</v>
       </c>
       <c r="F57" t="s">
-        <v>521</v>
+        <v>556</v>
       </c>
       <c r="G57" t="s">
-        <v>522</v>
+        <v>557</v>
       </c>
       <c r="H57" t="s">
-        <v>523</v>
+        <v>558</v>
       </c>
       <c r="I57" t="s">
-        <v>524</v>
+        <v>559</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>525</v>
+        <v>560</v>
       </c>
       <c r="L57" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="M57" t="s">
-        <v>526</v>
+        <v>561</v>
       </c>
       <c r="N57" t="s">
-        <v>527</v>
+        <v>562</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>528</v>
+        <v>563</v>
       </c>
       <c r="D58" t="s">
-        <v>529</v>
+        <v>564</v>
       </c>
       <c r="E58" t="s">
-        <v>530</v>
+        <v>565</v>
       </c>
       <c r="F58" t="s">
-        <v>531</v>
+        <v>566</v>
       </c>
       <c r="G58" t="s">
-        <v>532</v>
+        <v>567</v>
       </c>
       <c r="H58" t="s">
-        <v>533</v>
+        <v>568</v>
       </c>
       <c r="I58" t="s">
-        <v>534</v>
+        <v>569</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>535</v>
+        <v>570</v>
       </c>
       <c r="L58" t="s">
-        <v>114</v>
+        <v>571</v>
       </c>
       <c r="M58" t="s">
-        <v>536</v>
+        <v>572</v>
       </c>
       <c r="N58" t="s">
-        <v>537</v>
+        <v>573</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>538</v>
+        <v>574</v>
       </c>
       <c r="D59" t="s">
-        <v>539</v>
+        <v>575</v>
       </c>
       <c r="E59" t="s">
-        <v>540</v>
+        <v>576</v>
       </c>
       <c r="F59" t="s">
-        <v>541</v>
+        <v>577</v>
       </c>
       <c r="G59" t="s">
-        <v>542</v>
+        <v>578</v>
       </c>
       <c r="H59" t="s">
-        <v>543</v>
+        <v>579</v>
       </c>
       <c r="I59" t="s">
-        <v>544</v>
+        <v>580</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>545</v>
+        <v>581</v>
       </c>
       <c r="L59" t="s">
-        <v>114</v>
+        <v>582</v>
       </c>
       <c r="M59" t="s">
-        <v>546</v>
+        <v>583</v>
       </c>
       <c r="N59" t="s">
-        <v>547</v>
+        <v>584</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>548</v>
+        <v>585</v>
       </c>
       <c r="D60" t="s">
-        <v>539</v>
+        <v>586</v>
       </c>
       <c r="E60" t="s">
-        <v>549</v>
+        <v>587</v>
       </c>
       <c r="F60" t="s">
-        <v>550</v>
+        <v>588</v>
       </c>
       <c r="G60" t="s">
-        <v>551</v>
+        <v>589</v>
       </c>
       <c r="H60" t="s">
-        <v>552</v>
+        <v>590</v>
       </c>
       <c r="I60" t="s">
-        <v>553</v>
+        <v>591</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>554</v>
+        <v>592</v>
       </c>
       <c r="L60" t="s">
-        <v>114</v>
+        <v>593</v>
       </c>
       <c r="M60" t="s">
-        <v>555</v>
+        <v>594</v>
       </c>
       <c r="N60" t="s">
-        <v>556</v>
+        <v>595</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>557</v>
+        <v>596</v>
       </c>
       <c r="D61" t="s">
-        <v>558</v>
+        <v>597</v>
       </c>
       <c r="E61" t="s">
-        <v>559</v>
+        <v>598</v>
       </c>
       <c r="F61" t="s">
-        <v>560</v>
+        <v>599</v>
       </c>
       <c r="G61" t="s">
-        <v>561</v>
+        <v>600</v>
       </c>
       <c r="H61" t="s">
-        <v>562</v>
+        <v>601</v>
       </c>
       <c r="I61" t="s">
-        <v>563</v>
+        <v>602</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>564</v>
+        <v>603</v>
       </c>
       <c r="L61" t="s">
-        <v>44</v>
+        <v>604</v>
       </c>
       <c r="M61" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="N61" t="s">
-        <v>566</v>
+        <v>606</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>567</v>
+        <v>607</v>
       </c>
       <c r="D62" t="s">
-        <v>568</v>
+        <v>608</v>
       </c>
       <c r="E62" t="s">
-        <v>569</v>
+        <v>609</v>
       </c>
       <c r="F62" t="s">
-        <v>570</v>
+        <v>610</v>
       </c>
       <c r="G62" t="s">
-        <v>571</v>
+        <v>611</v>
       </c>
       <c r="H62" t="s">
-        <v>572</v>
+        <v>612</v>
       </c>
       <c r="I62" t="s">
-        <v>573</v>
+        <v>613</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>574</v>
+        <v>614</v>
       </c>
       <c r="L62" t="s">
-        <v>114</v>
+        <v>615</v>
       </c>
       <c r="M62" t="s">
-        <v>575</v>
+        <v>616</v>
       </c>
       <c r="N62" t="s">
-        <v>576</v>
+        <v>617</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>577</v>
+        <v>618</v>
       </c>
       <c r="D63" t="s">
-        <v>578</v>
+        <v>619</v>
       </c>
       <c r="E63" t="s">
-        <v>579</v>
+        <v>620</v>
       </c>
       <c r="F63" t="s">
-        <v>580</v>
+        <v>621</v>
       </c>
       <c r="G63" t="s">
-        <v>581</v>
+        <v>622</v>
       </c>
       <c r="H63" t="s">
-        <v>582</v>
+        <v>623</v>
       </c>
       <c r="I63" t="s">
-        <v>583</v>
+        <v>624</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>584</v>
+        <v>625</v>
       </c>
       <c r="L63" t="s">
-        <v>585</v>
+        <v>626</v>
       </c>
       <c r="M63" t="s">
-        <v>586</v>
+        <v>627</v>
       </c>
       <c r="N63" t="s">
-        <v>587</v>
+        <v>628</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>588</v>
+        <v>629</v>
       </c>
       <c r="D64" t="s">
-        <v>589</v>
+        <v>630</v>
       </c>
       <c r="E64" t="s">
-        <v>590</v>
+        <v>631</v>
       </c>
       <c r="F64" t="s">
-        <v>591</v>
+        <v>632</v>
       </c>
       <c r="G64" t="s">
-        <v>592</v>
+        <v>633</v>
       </c>
       <c r="H64" t="s">
-        <v>593</v>
+        <v>634</v>
       </c>
       <c r="I64" t="s">
-        <v>594</v>
+        <v>635</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>595</v>
+        <v>636</v>
       </c>
       <c r="L64" t="s">
-        <v>596</v>
+        <v>637</v>
       </c>
       <c r="M64" t="s">
-        <v>597</v>
+        <v>638</v>
       </c>
       <c r="N64" t="s">
-        <v>598</v>
+        <v>639</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>599</v>
+        <v>640</v>
       </c>
       <c r="D65" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="E65" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="F65" t="s">
-        <v>602</v>
+        <v>643</v>
       </c>
       <c r="G65" t="s">
-        <v>603</v>
+        <v>644</v>
       </c>
       <c r="H65" t="s">
-        <v>604</v>
+        <v>645</v>
       </c>
       <c r="I65" t="s">
-        <v>605</v>
+        <v>646</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>606</v>
+        <v>647</v>
       </c>
       <c r="L65" t="s">
-        <v>607</v>
+        <v>648</v>
       </c>
       <c r="M65" t="s">
-        <v>608</v>
+        <v>649</v>
       </c>
       <c r="N65" t="s">
-        <v>609</v>
+        <v>650</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>610</v>
+        <v>651</v>
       </c>
       <c r="D66" t="s">
-        <v>611</v>
+        <v>652</v>
       </c>
       <c r="E66" t="s">
-        <v>612</v>
+        <v>653</v>
       </c>
       <c r="F66" t="s">
-        <v>613</v>
+        <v>654</v>
       </c>
       <c r="G66" t="s">
-        <v>614</v>
+        <v>655</v>
       </c>
       <c r="H66" t="s">
-        <v>615</v>
+        <v>656</v>
       </c>
       <c r="I66" t="s">
-        <v>616</v>
+        <v>657</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>617</v>
+        <v>658</v>
       </c>
       <c r="L66" t="s">
-        <v>618</v>
+        <v>659</v>
       </c>
       <c r="M66" t="s">
-        <v>619</v>
+        <v>660</v>
       </c>
       <c r="N66" t="s">
-        <v>620</v>
+        <v>661</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>621</v>
+        <v>662</v>
       </c>
       <c r="D67" t="s">
-        <v>622</v>
+        <v>663</v>
       </c>
       <c r="E67" t="s">
-        <v>623</v>
+        <v>664</v>
       </c>
       <c r="F67" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="G67" t="s">
-        <v>625</v>
+        <v>666</v>
       </c>
       <c r="H67" t="s">
-        <v>626</v>
+        <v>667</v>
       </c>
       <c r="I67" t="s">
-        <v>627</v>
+        <v>668</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>628</v>
+        <v>669</v>
       </c>
       <c r="L67" t="s">
-        <v>629</v>
+        <v>670</v>
       </c>
       <c r="M67" t="s">
-        <v>630</v>
+        <v>671</v>
       </c>
       <c r="N67" t="s">
-        <v>631</v>
+        <v>672</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>632</v>
+        <v>673</v>
       </c>
       <c r="D68" t="s">
-        <v>633</v>
+        <v>674</v>
       </c>
       <c r="E68" t="s">
-        <v>634</v>
+        <v>675</v>
       </c>
       <c r="F68" t="s">
-        <v>635</v>
+        <v>676</v>
       </c>
       <c r="G68" t="s">
-        <v>636</v>
+        <v>677</v>
       </c>
       <c r="H68" t="s">
-        <v>637</v>
+        <v>678</v>
       </c>
       <c r="I68" t="s">
-        <v>638</v>
+        <v>679</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>639</v>
+        <v>680</v>
       </c>
       <c r="L68" t="s">
-        <v>640</v>
+        <v>681</v>
       </c>
       <c r="M68" t="s">
-        <v>641</v>
+        <v>682</v>
       </c>
       <c r="N68" t="s">
-        <v>642</v>
+        <v>683</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>643</v>
+        <v>684</v>
       </c>
       <c r="D69" t="s">
-        <v>644</v>
+        <v>685</v>
       </c>
       <c r="E69" t="s">
-        <v>645</v>
+        <v>686</v>
       </c>
       <c r="F69" t="s">
-        <v>646</v>
+        <v>687</v>
       </c>
       <c r="G69" t="s">
-        <v>647</v>
+        <v>688</v>
       </c>
       <c r="H69" t="s">
-        <v>648</v>
+        <v>689</v>
       </c>
       <c r="I69" t="s">
-        <v>649</v>
+        <v>690</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>650</v>
+        <v>691</v>
       </c>
       <c r="L69" t="s">
-        <v>651</v>
+        <v>692</v>
       </c>
       <c r="M69" t="s">
-        <v>652</v>
+        <v>693</v>
       </c>
       <c r="N69" t="s">
-        <v>653</v>
+        <v>694</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>654</v>
+        <v>695</v>
       </c>
       <c r="D70" t="s">
-        <v>655</v>
+        <v>696</v>
       </c>
       <c r="E70" t="s">
-        <v>656</v>
+        <v>697</v>
       </c>
       <c r="F70" t="s">
-        <v>657</v>
+        <v>698</v>
       </c>
       <c r="G70" t="s">
-        <v>658</v>
+        <v>699</v>
       </c>
       <c r="H70" t="s">
-        <v>659</v>
+        <v>700</v>
       </c>
       <c r="I70" t="s">
-        <v>660</v>
+        <v>701</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>661</v>
+        <v>702</v>
       </c>
       <c r="L70" t="s">
-        <v>662</v>
+        <v>703</v>
       </c>
       <c r="M70" t="s">
-        <v>663</v>
+        <v>704</v>
       </c>
       <c r="N70" t="s">
-        <v>664</v>
+        <v>705</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>665</v>
+        <v>706</v>
       </c>
       <c r="D71" t="s">
-        <v>666</v>
+        <v>707</v>
       </c>
       <c r="E71" t="s">
-        <v>667</v>
+        <v>708</v>
       </c>
       <c r="F71" t="s">
-        <v>668</v>
+        <v>709</v>
       </c>
       <c r="G71" t="s">
-        <v>669</v>
+        <v>710</v>
       </c>
       <c r="H71" t="s">
-        <v>670</v>
+        <v>711</v>
       </c>
       <c r="I71" t="s">
-        <v>671</v>
+        <v>712</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>672</v>
+        <v>713</v>
       </c>
       <c r="L71" t="s">
-        <v>673</v>
+        <v>714</v>
       </c>
       <c r="M71" t="s">
-        <v>674</v>
+        <v>715</v>
       </c>
       <c r="N71" t="s">
-        <v>675</v>
+        <v>716</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>676</v>
+        <v>717</v>
       </c>
       <c r="D72" t="s">
-        <v>677</v>
+        <v>718</v>
       </c>
       <c r="E72" t="s">
-        <v>678</v>
+        <v>719</v>
       </c>
       <c r="F72" t="s">
-        <v>679</v>
+        <v>720</v>
       </c>
       <c r="G72" t="s">
-        <v>680</v>
+        <v>721</v>
       </c>
       <c r="H72" t="s">
-        <v>681</v>
+        <v>722</v>
       </c>
       <c r="I72" t="s">
-        <v>682</v>
+        <v>723</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>683</v>
+        <v>724</v>
       </c>
       <c r="L72" t="s">
-        <v>684</v>
+        <v>725</v>
       </c>
       <c r="M72" t="s">
-        <v>685</v>
+        <v>726</v>
       </c>
       <c r="N72" t="s">
-        <v>686</v>
+        <v>727</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>687</v>
+        <v>728</v>
       </c>
       <c r="D73" t="s">
-        <v>688</v>
+        <v>729</v>
       </c>
       <c r="E73" t="s">
-        <v>689</v>
+        <v>730</v>
       </c>
       <c r="F73" t="s">
-        <v>690</v>
+        <v>731</v>
       </c>
       <c r="G73" t="s">
-        <v>691</v>
+        <v>732</v>
       </c>
       <c r="H73" t="s">
-        <v>692</v>
+        <v>733</v>
       </c>
       <c r="I73" t="s">
-        <v>693</v>
+        <v>734</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>694</v>
+        <v>735</v>
       </c>
       <c r="L73" t="s">
-        <v>695</v>
+        <v>736</v>
       </c>
       <c r="M73" t="s">
-        <v>696</v>
+        <v>737</v>
       </c>
       <c r="N73" t="s">
-        <v>697</v>
+        <v>738</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>698</v>
+        <v>739</v>
       </c>
       <c r="D74" t="s">
-        <v>699</v>
+        <v>740</v>
       </c>
       <c r="E74" t="s">
-        <v>700</v>
+        <v>741</v>
       </c>
       <c r="F74" t="s">
-        <v>701</v>
+        <v>742</v>
       </c>
       <c r="G74" t="s">
-        <v>702</v>
+        <v>743</v>
       </c>
       <c r="H74" t="s">
-        <v>703</v>
+        <v>744</v>
       </c>
       <c r="I74" t="s">
-        <v>704</v>
+        <v>745</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>705</v>
+        <v>746</v>
       </c>
       <c r="L74" t="s">
-        <v>706</v>
+        <v>747</v>
       </c>
       <c r="M74" t="s">
-        <v>707</v>
+        <v>748</v>
       </c>
       <c r="N74" t="s">
-        <v>708</v>
+        <v>749</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>709</v>
+        <v>750</v>
       </c>
       <c r="D75" t="s">
-        <v>710</v>
+        <v>751</v>
       </c>
       <c r="E75" t="s">
-        <v>711</v>
+        <v>752</v>
       </c>
       <c r="F75" t="s">
-        <v>712</v>
+        <v>753</v>
       </c>
       <c r="G75" t="s">
-        <v>713</v>
+        <v>754</v>
       </c>
       <c r="H75" t="s">
-        <v>714</v>
+        <v>755</v>
       </c>
       <c r="I75" t="s">
-        <v>715</v>
+        <v>756</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>716</v>
+        <v>757</v>
       </c>
       <c r="L75" t="s">
-        <v>717</v>
+        <v>758</v>
       </c>
       <c r="M75" t="s">
-        <v>718</v>
+        <v>759</v>
       </c>
       <c r="N75" t="s">
-        <v>719</v>
+        <v>760</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>720</v>
+        <v>761</v>
       </c>
       <c r="D76" t="s">
-        <v>721</v>
+        <v>762</v>
       </c>
       <c r="E76" t="s">
-        <v>722</v>
+        <v>763</v>
       </c>
       <c r="F76" t="s">
-        <v>723</v>
+        <v>764</v>
       </c>
       <c r="G76" t="s">
-        <v>724</v>
+        <v>765</v>
       </c>
       <c r="H76" t="s">
-        <v>725</v>
+        <v>766</v>
       </c>
       <c r="I76" t="s">
-        <v>726</v>
+        <v>767</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>727</v>
+        <v>768</v>
       </c>
       <c r="L76" t="s">
-        <v>728</v>
+        <v>769</v>
       </c>
       <c r="M76" t="s">
-        <v>729</v>
+        <v>770</v>
       </c>
       <c r="N76" t="s">
-        <v>730</v>
+        <v>771</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>731</v>
+        <v>772</v>
       </c>
       <c r="D77" t="s">
-        <v>732</v>
+        <v>773</v>
       </c>
       <c r="E77" t="s">
-        <v>733</v>
+        <v>774</v>
       </c>
       <c r="F77" t="s">
-        <v>734</v>
+        <v>775</v>
       </c>
       <c r="G77" t="s">
-        <v>735</v>
+        <v>776</v>
       </c>
       <c r="H77" t="s">
-        <v>736</v>
+        <v>777</v>
       </c>
       <c r="I77" t="s">
-        <v>737</v>
+        <v>778</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>738</v>
+        <v>779</v>
       </c>
       <c r="L77" t="s">
-        <v>739</v>
+        <v>780</v>
       </c>
       <c r="M77" t="s">
-        <v>740</v>
+        <v>781</v>
       </c>
       <c r="N77" t="s">
-        <v>741</v>
+        <v>782</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>742</v>
+        <v>783</v>
       </c>
       <c r="D78" t="s">
-        <v>743</v>
+        <v>784</v>
       </c>
       <c r="E78" t="s">
-        <v>744</v>
+        <v>785</v>
       </c>
       <c r="F78" t="s">
-        <v>745</v>
+        <v>786</v>
       </c>
       <c r="G78" t="s">
-        <v>746</v>
+        <v>787</v>
       </c>
       <c r="H78" t="s">
-        <v>747</v>
+        <v>788</v>
       </c>
       <c r="I78" t="s">
-        <v>748</v>
+        <v>789</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>749</v>
+        <v>790</v>
       </c>
       <c r="L78" t="s">
-        <v>750</v>
+        <v>791</v>
       </c>
       <c r="M78" t="s">
-        <v>751</v>
+        <v>792</v>
       </c>
       <c r="N78" t="s">
-        <v>752</v>
+        <v>793</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>753</v>
+        <v>794</v>
       </c>
       <c r="D79" t="s">
-        <v>754</v>
+        <v>795</v>
       </c>
       <c r="E79" t="s">
-        <v>755</v>
+        <v>796</v>
       </c>
       <c r="F79" t="s">
-        <v>756</v>
+        <v>797</v>
       </c>
       <c r="G79" t="s">
-        <v>757</v>
+        <v>798</v>
       </c>
       <c r="H79" t="s">
-        <v>758</v>
+        <v>799</v>
       </c>
       <c r="I79" t="s">
-        <v>759</v>
+        <v>800</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>760</v>
+        <v>801</v>
       </c>
       <c r="L79" t="s">
-        <v>761</v>
+        <v>802</v>
       </c>
       <c r="M79" t="s">
-        <v>762</v>
+        <v>803</v>
       </c>
       <c r="N79" t="s">
-        <v>763</v>
+        <v>804</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>764</v>
+        <v>805</v>
       </c>
       <c r="D80" t="s">
-        <v>765</v>
+        <v>806</v>
       </c>
       <c r="E80" t="s">
-        <v>766</v>
+        <v>807</v>
       </c>
       <c r="F80" t="s">
-        <v>767</v>
+        <v>808</v>
       </c>
       <c r="G80" t="s">
-        <v>768</v>
+        <v>809</v>
       </c>
       <c r="H80" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
       <c r="I80" t="s">
-        <v>770</v>
+        <v>811</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>771</v>
+        <v>812</v>
       </c>
       <c r="L80" t="s">
-        <v>772</v>
+        <v>813</v>
       </c>
       <c r="M80" t="s">
-        <v>773</v>
+        <v>814</v>
       </c>
       <c r="N80" t="s">
-        <v>774</v>
+        <v>815</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>775</v>
+        <v>816</v>
       </c>
       <c r="D81" t="s">
-        <v>776</v>
+        <v>817</v>
       </c>
       <c r="E81" t="s">
-        <v>777</v>
+        <v>818</v>
       </c>
       <c r="F81" t="s">
-        <v>778</v>
+        <v>819</v>
       </c>
       <c r="G81" t="s">
-        <v>779</v>
+        <v>820</v>
       </c>
       <c r="H81" t="s">
-        <v>780</v>
+        <v>821</v>
       </c>
       <c r="I81" t="s">
-        <v>781</v>
+        <v>822</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>782</v>
+        <v>823</v>
       </c>
       <c r="L81" t="s">
-        <v>783</v>
+        <v>824</v>
       </c>
       <c r="M81" t="s">
-        <v>784</v>
+        <v>825</v>
       </c>
       <c r="N81" t="s">
-        <v>785</v>
+        <v>826</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>786</v>
+        <v>827</v>
       </c>
       <c r="D82" t="s">
-        <v>787</v>
+        <v>828</v>
       </c>
       <c r="E82" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
       <c r="F82" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="G82" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
       <c r="H82" t="s">
-        <v>791</v>
+        <v>832</v>
       </c>
       <c r="I82" t="s">
-        <v>792</v>
+        <v>833</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>793</v>
+        <v>834</v>
       </c>
       <c r="L82" t="s">
-        <v>794</v>
+        <v>835</v>
       </c>
       <c r="M82" t="s">
-        <v>795</v>
+        <v>836</v>
       </c>
       <c r="N82" t="s">
-        <v>796</v>
+        <v>837</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>797</v>
+        <v>838</v>
       </c>
       <c r="D83" t="s">
-        <v>798</v>
+        <v>839</v>
       </c>
       <c r="E83" t="s">
-        <v>799</v>
+        <v>840</v>
       </c>
       <c r="F83" t="s">
-        <v>800</v>
+        <v>841</v>
       </c>
       <c r="G83" t="s">
-        <v>801</v>
+        <v>842</v>
       </c>
       <c r="H83" t="s">
-        <v>802</v>
+        <v>843</v>
       </c>
       <c r="I83" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>804</v>
+        <v>845</v>
       </c>
       <c r="L83" t="s">
-        <v>805</v>
+        <v>846</v>
       </c>
       <c r="M83" t="s">
-        <v>806</v>
+        <v>847</v>
       </c>
       <c r="N83" t="s">
-        <v>807</v>
+        <v>848</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>808</v>
+        <v>849</v>
       </c>
       <c r="D84" t="s">
-        <v>809</v>
+        <v>850</v>
       </c>
       <c r="E84" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="F84" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="G84" t="s">
-        <v>812</v>
+        <v>853</v>
       </c>
       <c r="H84" t="s">
-        <v>813</v>
+        <v>854</v>
       </c>
       <c r="I84" t="s">
-        <v>814</v>
+        <v>855</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>815</v>
+        <v>856</v>
       </c>
       <c r="L84" t="s">
-        <v>816</v>
+        <v>857</v>
       </c>
       <c r="M84" t="s">
-        <v>817</v>
+        <v>858</v>
       </c>
       <c r="N84" t="s">
-        <v>818</v>
+        <v>859</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>819</v>
+        <v>860</v>
       </c>
       <c r="D85" t="s">
-        <v>820</v>
+        <v>861</v>
       </c>
       <c r="E85" t="s">
-        <v>821</v>
+        <v>862</v>
       </c>
       <c r="F85" t="s">
-        <v>822</v>
+        <v>863</v>
       </c>
       <c r="G85" t="s">
-        <v>823</v>
+        <v>864</v>
       </c>
       <c r="H85" t="s">
-        <v>824</v>
+        <v>865</v>
       </c>
       <c r="I85" t="s">
-        <v>825</v>
+        <v>866</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>826</v>
+        <v>867</v>
       </c>
       <c r="L85" t="s">
-        <v>827</v>
+        <v>868</v>
       </c>
       <c r="M85" t="s">
-        <v>828</v>
+        <v>869</v>
       </c>
       <c r="N85" t="s">
-        <v>829</v>
+        <v>870</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>830</v>
+        <v>871</v>
       </c>
       <c r="D86" t="s">
-        <v>831</v>
+        <v>872</v>
       </c>
       <c r="E86" t="s">
-        <v>832</v>
+        <v>873</v>
       </c>
       <c r="F86" t="s">
-        <v>833</v>
+        <v>874</v>
       </c>
       <c r="G86" t="s">
-        <v>834</v>
+        <v>875</v>
       </c>
       <c r="H86" t="s">
-        <v>835</v>
+        <v>876</v>
       </c>
       <c r="I86" t="s">
-        <v>836</v>
+        <v>877</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>837</v>
+        <v>878</v>
       </c>
       <c r="L86" t="s">
-        <v>838</v>
+        <v>879</v>
       </c>
       <c r="M86" t="s">
-        <v>839</v>
+        <v>880</v>
       </c>
       <c r="N86" t="s">
-        <v>840</v>
+        <v>881</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>841</v>
+        <v>882</v>
       </c>
       <c r="D87" t="s">
-        <v>842</v>
+        <v>883</v>
       </c>
       <c r="E87" t="s">
-        <v>843</v>
+        <v>884</v>
       </c>
       <c r="F87" t="s">
-        <v>844</v>
+        <v>885</v>
       </c>
       <c r="G87" t="s">
-        <v>845</v>
+        <v>886</v>
       </c>
       <c r="H87" t="s">
-        <v>846</v>
+        <v>887</v>
       </c>
       <c r="I87" t="s">
-        <v>847</v>
+        <v>888</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>848</v>
+        <v>889</v>
       </c>
       <c r="L87" t="s">
-        <v>849</v>
+        <v>890</v>
       </c>
       <c r="M87" t="s">
-        <v>850</v>
+        <v>891</v>
       </c>
       <c r="N87" t="s">
-        <v>851</v>
+        <v>892</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>852</v>
+        <v>893</v>
       </c>
       <c r="D88" t="s">
-        <v>853</v>
+        <v>894</v>
       </c>
       <c r="E88" t="s">
-        <v>854</v>
+        <v>895</v>
       </c>
       <c r="F88" t="s">
-        <v>855</v>
+        <v>896</v>
       </c>
       <c r="G88" t="s">
-        <v>856</v>
+        <v>897</v>
       </c>
       <c r="H88" t="s">
-        <v>857</v>
+        <v>898</v>
       </c>
       <c r="I88" t="s">
-        <v>858</v>
+        <v>899</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>859</v>
+        <v>900</v>
       </c>
       <c r="L88" t="s">
-        <v>860</v>
+        <v>901</v>
       </c>
       <c r="M88" t="s">
-        <v>861</v>
+        <v>902</v>
       </c>
       <c r="N88" t="s">
-        <v>862</v>
+        <v>903</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
+        <v>860</v>
+      </c>
+      <c r="D89" t="s">
+        <v>861</v>
+      </c>
+      <c r="E89" t="s">
+        <v>862</v>
+      </c>
+      <c r="F89" t="s">
         <v>863</v>
       </c>
-      <c r="D89" t="s">
+      <c r="G89" t="s">
         <v>864</v>
       </c>
-      <c r="E89" t="s">
+      <c r="H89" t="s">
         <v>865</v>
       </c>
-      <c r="F89" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I89" t="s">
-        <v>869</v>
+        <v>904</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
+        <v>905</v>
+      </c>
+      <c r="L89" t="s">
+        <v>906</v>
+      </c>
+      <c r="M89" t="s">
+        <v>907</v>
+      </c>
+      <c r="N89" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>874</v>
+        <v>908</v>
       </c>
       <c r="D90" t="s">
-        <v>875</v>
+        <v>909</v>
       </c>
       <c r="E90" t="s">
-        <v>876</v>
+        <v>910</v>
       </c>
       <c r="F90" t="s">
-        <v>877</v>
+        <v>911</v>
       </c>
       <c r="G90" t="s">
-        <v>878</v>
+        <v>912</v>
       </c>
       <c r="H90" t="s">
-        <v>879</v>
+        <v>913</v>
       </c>
       <c r="I90" t="s">
-        <v>880</v>
+        <v>914</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>881</v>
+        <v>915</v>
       </c>
       <c r="L90" t="s">
-        <v>882</v>
+        <v>916</v>
       </c>
       <c r="M90" t="s">
-        <v>883</v>
+        <v>917</v>
       </c>
       <c r="N90" t="s">
-        <v>884</v>
+        <v>918</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>885</v>
+        <v>919</v>
       </c>
       <c r="D91" t="s">
-        <v>886</v>
+        <v>920</v>
       </c>
       <c r="E91" t="s">
-        <v>887</v>
+        <v>921</v>
       </c>
       <c r="F91" t="s">
-        <v>888</v>
+        <v>922</v>
       </c>
       <c r="G91" t="s">
-        <v>889</v>
+        <v>923</v>
       </c>
       <c r="H91" t="s">
-        <v>890</v>
+        <v>924</v>
       </c>
       <c r="I91" t="s">
-        <v>891</v>
+        <v>925</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>892</v>
+        <v>926</v>
       </c>
       <c r="L91" t="s">
-        <v>893</v>
+        <v>927</v>
       </c>
       <c r="M91" t="s">
-        <v>894</v>
+        <v>928</v>
       </c>
       <c r="N91" t="s">
-        <v>895</v>
+        <v>929</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>896</v>
+        <v>930</v>
       </c>
       <c r="D92" t="s">
-        <v>897</v>
+        <v>931</v>
       </c>
       <c r="E92" t="s">
-        <v>898</v>
+        <v>932</v>
       </c>
       <c r="F92" t="s">
-        <v>899</v>
+        <v>933</v>
       </c>
       <c r="G92" t="s">
-        <v>900</v>
+        <v>934</v>
       </c>
       <c r="H92" t="s">
-        <v>901</v>
+        <v>935</v>
       </c>
       <c r="I92" t="s">
-        <v>902</v>
+        <v>936</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>903</v>
+        <v>937</v>
       </c>
       <c r="L92" t="s">
-        <v>904</v>
+        <v>938</v>
       </c>
       <c r="M92" t="s">
-        <v>905</v>
+        <v>939</v>
       </c>
       <c r="N92" t="s">
-        <v>906</v>
+        <v>940</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>907</v>
+        <v>941</v>
       </c>
       <c r="D93" t="s">
-        <v>908</v>
+        <v>942</v>
       </c>
       <c r="E93" t="s">
-        <v>909</v>
+        <v>943</v>
       </c>
       <c r="F93" t="s">
-        <v>910</v>
+        <v>944</v>
       </c>
       <c r="G93" t="s">
-        <v>911</v>
+        <v>945</v>
       </c>
       <c r="H93" t="s">
-        <v>912</v>
+        <v>946</v>
       </c>
       <c r="I93" t="s">
-        <v>913</v>
+        <v>947</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>914</v>
+        <v>948</v>
       </c>
       <c r="L93" t="s">
-        <v>915</v>
+        <v>949</v>
       </c>
       <c r="M93" t="s">
-        <v>916</v>
+        <v>950</v>
       </c>
       <c r="N93" t="s">
-        <v>917</v>
+        <v>951</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>874</v>
+        <v>952</v>
       </c>
       <c r="D94" t="s">
-        <v>875</v>
+        <v>953</v>
       </c>
       <c r="E94" t="s">
-        <v>876</v>
+        <v>954</v>
       </c>
       <c r="F94" t="s">
-        <v>877</v>
+        <v>955</v>
       </c>
       <c r="G94" t="s">
-        <v>878</v>
+        <v>956</v>
       </c>
       <c r="H94" t="s">
-        <v>879</v>
+        <v>957</v>
       </c>
       <c r="I94" t="s">
-        <v>918</v>
+        <v>958</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>919</v>
+        <v>959</v>
       </c>
       <c r="L94" t="s">
-        <v>920</v>
+        <v>960</v>
       </c>
       <c r="M94" t="s">
-        <v>921</v>
+        <v>961</v>
       </c>
       <c r="N94" t="s">
-        <v>884</v>
+        <v>962</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>922</v>
+        <v>963</v>
       </c>
       <c r="D95" t="s">
-        <v>923</v>
+        <v>964</v>
       </c>
       <c r="E95" t="s">
-        <v>924</v>
+        <v>965</v>
       </c>
       <c r="F95" t="s">
-        <v>925</v>
+        <v>966</v>
       </c>
       <c r="G95" t="s">
-        <v>926</v>
+        <v>967</v>
       </c>
       <c r="H95" t="s">
-        <v>927</v>
+        <v>968</v>
       </c>
       <c r="I95" t="s">
-        <v>928</v>
+        <v>969</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>929</v>
+        <v>970</v>
       </c>
       <c r="L95" t="s">
-        <v>930</v>
+        <v>971</v>
       </c>
       <c r="M95" t="s">
-        <v>931</v>
+        <v>972</v>
       </c>
       <c r="N95" t="s">
-        <v>932</v>
+        <v>973</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>933</v>
+        <v>974</v>
       </c>
       <c r="D96" t="s">
-        <v>934</v>
+        <v>975</v>
       </c>
       <c r="E96" t="s">
-        <v>935</v>
+        <v>976</v>
       </c>
       <c r="F96" t="s">
-        <v>936</v>
+        <v>977</v>
       </c>
       <c r="G96" t="s">
-        <v>937</v>
+        <v>978</v>
       </c>
       <c r="H96" t="s">
-        <v>938</v>
+        <v>979</v>
       </c>
       <c r="I96" t="s">
-        <v>939</v>
+        <v>980</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>940</v>
+        <v>981</v>
       </c>
       <c r="L96" t="s">
-        <v>941</v>
+        <v>982</v>
       </c>
       <c r="M96" t="s">
-        <v>942</v>
+        <v>983</v>
       </c>
       <c r="N96" t="s">
-        <v>943</v>
+        <v>984</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>944</v>
+        <v>985</v>
       </c>
       <c r="D97" t="s">
-        <v>945</v>
+        <v>986</v>
       </c>
       <c r="E97" t="s">
-        <v>946</v>
+        <v>987</v>
       </c>
       <c r="F97" t="s">
-        <v>947</v>
+        <v>988</v>
       </c>
       <c r="G97" t="s">
-        <v>948</v>
+        <v>989</v>
       </c>
       <c r="H97" t="s">
-        <v>949</v>
+        <v>990</v>
       </c>
       <c r="I97" t="s">
-        <v>950</v>
+        <v>991</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>951</v>
+        <v>992</v>
       </c>
       <c r="L97" t="s">
-        <v>952</v>
+        <v>993</v>
       </c>
       <c r="M97" t="s">
-        <v>953</v>
+        <v>994</v>
       </c>
       <c r="N97" t="s">
-        <v>954</v>
+        <v>995</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>955</v>
+        <v>996</v>
       </c>
       <c r="D98" t="s">
-        <v>956</v>
+        <v>997</v>
       </c>
       <c r="E98" t="s">
-        <v>957</v>
+        <v>998</v>
       </c>
       <c r="F98" t="s">
-        <v>958</v>
+        <v>999</v>
       </c>
       <c r="G98" t="s">
-        <v>959</v>
+        <v>1000</v>
       </c>
       <c r="H98" t="s">
-        <v>960</v>
+        <v>1001</v>
       </c>
       <c r="I98" t="s">
-        <v>961</v>
+        <v>1002</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>962</v>
+        <v>1003</v>
       </c>
       <c r="L98" t="s">
-        <v>963</v>
+        <v>1004</v>
       </c>
       <c r="M98" t="s">
-        <v>964</v>
+        <v>1005</v>
       </c>
       <c r="N98" t="s">
-        <v>965</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>966</v>
+        <v>1007</v>
       </c>
       <c r="D99" t="s">
-        <v>967</v>
+        <v>1008</v>
       </c>
       <c r="E99" t="s">
-        <v>968</v>
+        <v>1009</v>
       </c>
       <c r="F99" t="s">
-        <v>969</v>
+        <v>1010</v>
       </c>
       <c r="G99" t="s">
-        <v>970</v>
+        <v>1011</v>
       </c>
       <c r="H99" t="s">
-        <v>971</v>
+        <v>1012</v>
       </c>
       <c r="I99" t="s">
-        <v>972</v>
+        <v>1013</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>973</v>
+        <v>1014</v>
       </c>
       <c r="L99" t="s">
-        <v>974</v>
+        <v>1015</v>
       </c>
       <c r="M99" t="s">
-        <v>975</v>
+        <v>1016</v>
       </c>
       <c r="N99" t="s">
-        <v>976</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>977</v>
+        <v>1018</v>
       </c>
       <c r="D100" t="s">
-        <v>978</v>
+        <v>1019</v>
       </c>
       <c r="E100" t="s">
-        <v>979</v>
+        <v>1020</v>
       </c>
       <c r="F100" t="s">
-        <v>980</v>
+        <v>1021</v>
       </c>
       <c r="G100" t="s">
-        <v>981</v>
+        <v>1022</v>
       </c>
       <c r="H100" t="s">
-        <v>982</v>
+        <v>1023</v>
       </c>
       <c r="I100" t="s">
-        <v>983</v>
+        <v>1024</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>984</v>
+        <v>1025</v>
       </c>
       <c r="L100" t="s">
-        <v>985</v>
+        <v>1026</v>
       </c>
       <c r="M100" t="s">
-        <v>986</v>
+        <v>1027</v>
       </c>
       <c r="N100" t="s">
-        <v>987</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>988</v>
+        <v>1029</v>
       </c>
       <c r="D101" t="s">
-        <v>989</v>
+        <v>1030</v>
       </c>
       <c r="E101" t="s">
-        <v>990</v>
+        <v>1031</v>
       </c>
       <c r="F101" t="s">
-        <v>991</v>
+        <v>1032</v>
       </c>
       <c r="G101" t="s">
-        <v>992</v>
+        <v>1033</v>
       </c>
       <c r="H101" t="s">
-        <v>993</v>
+        <v>1034</v>
       </c>
       <c r="I101" t="s">
-        <v>994</v>
+        <v>1035</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>995</v>
+        <v>1036</v>
       </c>
       <c r="L101" t="s">
-        <v>996</v>
+        <v>1037</v>
       </c>
       <c r="M101" t="s">
-        <v>997</v>
+        <v>1038</v>
       </c>
       <c r="N101" t="s">
-        <v>998</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>999</v>
+        <v>1040</v>
       </c>
       <c r="D102" t="s">
-        <v>1000</v>
+        <v>1041</v>
       </c>
       <c r="E102" t="s">
-        <v>1001</v>
+        <v>1042</v>
       </c>
       <c r="F102" t="s">
-        <v>1002</v>
+        <v>1043</v>
       </c>
       <c r="G102" t="s">
-        <v>1003</v>
+        <v>1044</v>
       </c>
       <c r="H102" t="s">
-        <v>1004</v>
+        <v>1045</v>
       </c>
       <c r="I102" t="s">
-        <v>1005</v>
+        <v>1046</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>1006</v>
+        <v>1047</v>
       </c>
       <c r="L102" t="s">
-        <v>1007</v>
+        <v>1048</v>
       </c>
       <c r="M102" t="s">
-        <v>1008</v>
+        <v>1049</v>
       </c>
       <c r="N102" t="s">
-        <v>1009</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>1010</v>
+        <v>1051</v>
       </c>
       <c r="D103" t="s">
-        <v>1011</v>
+        <v>1052</v>
       </c>
       <c r="E103" t="s">
-        <v>1012</v>
+        <v>1053</v>
       </c>
       <c r="F103" t="s">
-        <v>1013</v>
+        <v>797</v>
       </c>
       <c r="G103" t="s">
-        <v>1014</v>
+        <v>1054</v>
       </c>
       <c r="H103" t="s">
-        <v>1015</v>
+        <v>1055</v>
       </c>
       <c r="I103" t="s">
-        <v>1016</v>
+        <v>1056</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>1017</v>
+        <v>1057</v>
       </c>
       <c r="L103" t="s">
-        <v>1018</v>
+        <v>1058</v>
       </c>
       <c r="M103" t="s">
-        <v>1019</v>
+        <v>1059</v>
       </c>
       <c r="N103" t="s">
-        <v>1020</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>1021</v>
+        <v>1061</v>
       </c>
       <c r="D104" t="s">
-        <v>1022</v>
+        <v>1062</v>
       </c>
       <c r="E104" t="s">
-        <v>1023</v>
+        <v>1063</v>
       </c>
       <c r="F104" t="s">
-        <v>1024</v>
+        <v>1064</v>
       </c>
       <c r="G104" t="s">
-        <v>1025</v>
+        <v>1065</v>
       </c>
       <c r="H104" t="s">
-        <v>1026</v>
+        <v>1066</v>
       </c>
       <c r="I104" t="s">
-        <v>1027</v>
+        <v>1067</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>1028</v>
+        <v>1068</v>
       </c>
       <c r="L104" t="s">
-        <v>1029</v>
+        <v>1069</v>
       </c>
       <c r="M104" t="s">
-        <v>1030</v>
+        <v>1070</v>
       </c>
       <c r="N104" t="s">
-        <v>1031</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>1032</v>
+        <v>1072</v>
       </c>
       <c r="D105" t="s">
-        <v>1033</v>
+        <v>1073</v>
       </c>
       <c r="E105" t="s">
-        <v>1034</v>
+        <v>1074</v>
       </c>
       <c r="F105" t="s">
-        <v>1035</v>
+        <v>1075</v>
       </c>
       <c r="G105" t="s">
-        <v>1036</v>
+        <v>1076</v>
       </c>
       <c r="H105" t="s">
-        <v>1037</v>
+        <v>1077</v>
       </c>
       <c r="I105" t="s">
-        <v>1038</v>
+        <v>1078</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>1039</v>
+        <v>1079</v>
       </c>
       <c r="L105" t="s">
-        <v>1040</v>
+        <v>1080</v>
       </c>
       <c r="M105" t="s">
-        <v>1041</v>
+        <v>1081</v>
       </c>
       <c r="N105" t="s">
-        <v>1042</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>1043</v>
+        <v>1083</v>
       </c>
       <c r="D106" t="s">
-        <v>1044</v>
+        <v>1084</v>
       </c>
       <c r="E106" t="s">
-        <v>1045</v>
+        <v>1085</v>
       </c>
       <c r="F106" t="s">
-        <v>1046</v>
+        <v>1086</v>
       </c>
       <c r="G106" t="s">
-        <v>1047</v>
+        <v>1087</v>
       </c>
       <c r="H106" t="s">
-        <v>1048</v>
+        <v>1088</v>
       </c>
       <c r="I106" t="s">
-        <v>1049</v>
+        <v>1089</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>1050</v>
+        <v>1090</v>
       </c>
       <c r="L106" t="s">
-        <v>1051</v>
+        <v>1091</v>
       </c>
       <c r="M106" t="s">
-        <v>1052</v>
+        <v>1092</v>
       </c>
       <c r="N106" t="s">
-        <v>1053</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>1054</v>
+        <v>1094</v>
       </c>
       <c r="D107" t="s">
-        <v>1055</v>
+        <v>1095</v>
       </c>
       <c r="E107" t="s">
-        <v>1056</v>
+        <v>1096</v>
       </c>
       <c r="F107" t="s">
-        <v>1057</v>
+        <v>1097</v>
       </c>
       <c r="G107" t="s">
-        <v>1058</v>
+        <v>1098</v>
       </c>
       <c r="H107" t="s">
-        <v>1059</v>
+        <v>1099</v>
       </c>
       <c r="I107" t="s">
-        <v>1060</v>
+        <v>1100</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>1061</v>
+        <v>1101</v>
       </c>
       <c r="L107" t="s">
-        <v>1062</v>
+        <v>1102</v>
       </c>
       <c r="M107" t="s">
-        <v>1063</v>
+        <v>1103</v>
       </c>
       <c r="N107" t="s">
-        <v>1064</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>1065</v>
+        <v>1105</v>
       </c>
       <c r="D108" t="s">
-        <v>1066</v>
+        <v>1106</v>
       </c>
       <c r="E108" t="s">
-        <v>1067</v>
+        <v>1107</v>
       </c>
       <c r="F108" t="s">
-        <v>811</v>
+        <v>1108</v>
       </c>
       <c r="G108" t="s">
-        <v>1068</v>
+        <v>1109</v>
       </c>
       <c r="H108" t="s">
-        <v>1069</v>
+        <v>1110</v>
       </c>
       <c r="I108" t="s">
-        <v>1070</v>
+        <v>1111</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>1071</v>
+        <v>1112</v>
       </c>
       <c r="L108" t="s">
-        <v>1072</v>
+        <v>1113</v>
       </c>
       <c r="M108" t="s">
-        <v>1073</v>
+        <v>1114</v>
       </c>
       <c r="N108" t="s">
-        <v>1074</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>1075</v>
+        <v>1116</v>
       </c>
       <c r="D109" t="s">
-        <v>1076</v>
+        <v>1117</v>
       </c>
       <c r="E109" t="s">
-        <v>1077</v>
+        <v>1118</v>
       </c>
       <c r="F109" t="s">
-        <v>1078</v>
+        <v>1119</v>
       </c>
       <c r="G109" t="s">
-        <v>1079</v>
+        <v>1120</v>
       </c>
       <c r="H109" t="s">
-        <v>1080</v>
+        <v>1121</v>
       </c>
       <c r="I109" t="s">
-        <v>1081</v>
+        <v>1122</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>1082</v>
+        <v>1123</v>
       </c>
       <c r="L109" t="s">
-        <v>1083</v>
+        <v>1124</v>
       </c>
       <c r="M109" t="s">
-        <v>1084</v>
+        <v>1125</v>
       </c>
       <c r="N109" t="s">
-        <v>1085</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>1086</v>
+        <v>1127</v>
       </c>
       <c r="D110" t="s">
-        <v>1087</v>
+        <v>1128</v>
       </c>
       <c r="E110" t="s">
-        <v>1088</v>
+        <v>1129</v>
       </c>
       <c r="F110" t="s">
-        <v>1089</v>
+        <v>1130</v>
       </c>
       <c r="G110" t="s">
-        <v>1090</v>
+        <v>1131</v>
       </c>
       <c r="H110" t="s">
-        <v>1091</v>
+        <v>1132</v>
       </c>
       <c r="I110" t="s">
-        <v>1092</v>
+        <v>1133</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>1093</v>
+        <v>1134</v>
       </c>
       <c r="L110" t="s">
-        <v>1094</v>
+        <v>1135</v>
       </c>
       <c r="M110" t="s">
-        <v>1095</v>
+        <v>1136</v>
       </c>
       <c r="N110" t="s">
-        <v>1096</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>1097</v>
+        <v>1138</v>
       </c>
       <c r="D111" t="s">
-        <v>1098</v>
+        <v>1139</v>
       </c>
       <c r="E111" t="s">
-        <v>1099</v>
+        <v>1140</v>
       </c>
       <c r="F111" t="s">
-        <v>1100</v>
+        <v>1141</v>
       </c>
       <c r="G111" t="s">
-        <v>1101</v>
+        <v>1142</v>
       </c>
       <c r="H111" t="s">
-        <v>1102</v>
+        <v>1143</v>
       </c>
       <c r="I111" t="s">
-        <v>1103</v>
+        <v>1144</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>1104</v>
+        <v>1145</v>
       </c>
       <c r="L111" t="s">
-        <v>1105</v>
+        <v>1146</v>
       </c>
       <c r="M111" t="s">
-        <v>1106</v>
+        <v>1147</v>
       </c>
       <c r="N111" t="s">
-        <v>1107</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>1108</v>
+        <v>1149</v>
       </c>
       <c r="D112" t="s">
-        <v>1109</v>
+        <v>1150</v>
       </c>
       <c r="E112" t="s">
-        <v>1110</v>
+        <v>1151</v>
       </c>
       <c r="F112" t="s">
-        <v>1111</v>
+        <v>1152</v>
       </c>
       <c r="G112" t="s">
-        <v>1112</v>
+        <v>1153</v>
       </c>
       <c r="H112" t="s">
-        <v>1113</v>
+        <v>1154</v>
       </c>
       <c r="I112" t="s">
-        <v>1114</v>
+        <v>1155</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>1115</v>
+        <v>1156</v>
       </c>
       <c r="L112" t="s">
-        <v>1116</v>
+        <v>1157</v>
       </c>
       <c r="M112" t="s">
-        <v>1117</v>
+        <v>1158</v>
       </c>
       <c r="N112" t="s">
-        <v>1118</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1119</v>
+        <v>1160</v>
       </c>
       <c r="D113" t="s">
-        <v>1120</v>
+        <v>1161</v>
       </c>
       <c r="E113" t="s">
-        <v>1121</v>
+        <v>1162</v>
       </c>
       <c r="F113" t="s">
-        <v>1122</v>
+        <v>1163</v>
       </c>
       <c r="G113" t="s">
-        <v>1123</v>
+        <v>1164</v>
       </c>
       <c r="H113" t="s">
-        <v>1124</v>
+        <v>1165</v>
       </c>
       <c r="I113" t="s">
-        <v>1125</v>
+        <v>1166</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>1126</v>
+        <v>1167</v>
       </c>
       <c r="L113" t="s">
-        <v>1127</v>
+        <v>1168</v>
       </c>
       <c r="M113" t="s">
-        <v>1128</v>
+        <v>1169</v>
       </c>
       <c r="N113" t="s">
-        <v>1129</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1130</v>
+        <v>1171</v>
       </c>
       <c r="D114" t="s">
-        <v>1131</v>
+        <v>1172</v>
       </c>
       <c r="E114" t="s">
-        <v>1132</v>
+        <v>1173</v>
       </c>
       <c r="F114" t="s">
-        <v>1133</v>
+        <v>1174</v>
       </c>
       <c r="G114" t="s">
-        <v>1134</v>
+        <v>1175</v>
       </c>
       <c r="H114" t="s">
-        <v>1135</v>
+        <v>1176</v>
       </c>
       <c r="I114" t="s">
-        <v>1136</v>
+        <v>1177</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1137</v>
+        <v>1178</v>
       </c>
       <c r="L114" t="s">
-        <v>1138</v>
+        <v>1179</v>
       </c>
       <c r="M114" t="s">
-        <v>1139</v>
+        <v>1180</v>
       </c>
       <c r="N114" t="s">
-        <v>1140</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1141</v>
+        <v>1182</v>
       </c>
       <c r="D115" t="s">
-        <v>1142</v>
+        <v>1183</v>
       </c>
       <c r="E115" t="s">
-        <v>1143</v>
+        <v>1184</v>
       </c>
       <c r="F115" t="s">
-        <v>1144</v>
+        <v>1185</v>
       </c>
       <c r="G115" t="s">
-        <v>1145</v>
+        <v>1186</v>
       </c>
       <c r="H115" t="s">
-        <v>1146</v>
+        <v>1187</v>
       </c>
       <c r="I115" t="s">
-        <v>1147</v>
+        <v>1188</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1148</v>
+        <v>1189</v>
       </c>
       <c r="L115" t="s">
-        <v>1149</v>
+        <v>1190</v>
       </c>
       <c r="M115" t="s">
-        <v>1150</v>
+        <v>1191</v>
       </c>
       <c r="N115" t="s">
-        <v>1151</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1152</v>
+        <v>1193</v>
       </c>
       <c r="D116" t="s">
-        <v>1153</v>
+        <v>1194</v>
       </c>
       <c r="E116" t="s">
-        <v>1154</v>
+        <v>1195</v>
       </c>
       <c r="F116" t="s">
-        <v>1155</v>
+        <v>1196</v>
       </c>
       <c r="G116" t="s">
-        <v>1156</v>
+        <v>1197</v>
       </c>
       <c r="H116" t="s">
-        <v>1157</v>
+        <v>1198</v>
       </c>
       <c r="I116" t="s">
-        <v>1158</v>
+        <v>1199</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1159</v>
+        <v>1200</v>
       </c>
       <c r="L116" t="s">
-        <v>1160</v>
+        <v>1201</v>
       </c>
       <c r="M116" t="s">
-        <v>1161</v>
+        <v>1202</v>
       </c>
       <c r="N116" t="s">
-        <v>1162</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1163</v>
+        <v>1204</v>
       </c>
       <c r="D117" t="s">
-        <v>1164</v>
+        <v>1205</v>
       </c>
       <c r="E117" t="s">
-        <v>1165</v>
+        <v>1206</v>
       </c>
       <c r="F117" t="s">
-        <v>1166</v>
+        <v>1207</v>
       </c>
       <c r="G117" t="s">
-        <v>1167</v>
+        <v>1208</v>
       </c>
       <c r="H117" t="s">
-        <v>1168</v>
+        <v>1209</v>
       </c>
       <c r="I117" t="s">
-        <v>1169</v>
+        <v>1210</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1170</v>
+        <v>1211</v>
       </c>
       <c r="L117" t="s">
-        <v>1171</v>
+        <v>1212</v>
       </c>
       <c r="M117" t="s">
-        <v>1172</v>
+        <v>1213</v>
       </c>
       <c r="N117" t="s">
-        <v>1173</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1174</v>
+        <v>1215</v>
       </c>
       <c r="D118" t="s">
-        <v>1175</v>
+        <v>1216</v>
       </c>
       <c r="E118" t="s">
-        <v>1176</v>
+        <v>1217</v>
       </c>
       <c r="F118" t="s">
-        <v>1177</v>
+        <v>1218</v>
       </c>
       <c r="G118" t="s">
-        <v>1178</v>
+        <v>1219</v>
       </c>
       <c r="H118" t="s">
-        <v>1179</v>
+        <v>1220</v>
       </c>
       <c r="I118" t="s">
-        <v>1180</v>
+        <v>1221</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1181</v>
+        <v>1222</v>
       </c>
       <c r="L118" t="s">
-        <v>1182</v>
+        <v>1223</v>
       </c>
       <c r="M118" t="s">
-        <v>1183</v>
+        <v>1224</v>
       </c>
       <c r="N118" t="s">
-        <v>1184</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1185</v>
+        <v>1226</v>
       </c>
       <c r="D119" t="s">
-        <v>1186</v>
+        <v>1227</v>
       </c>
       <c r="E119" t="s">
-        <v>1187</v>
+        <v>1228</v>
       </c>
       <c r="F119" t="s">
-        <v>1188</v>
+        <v>1229</v>
       </c>
       <c r="G119" t="s">
-        <v>1189</v>
+        <v>1230</v>
       </c>
       <c r="H119" t="s">
-        <v>1190</v>
+        <v>1231</v>
       </c>
       <c r="I119" t="s">
-        <v>1191</v>
+        <v>1232</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1192</v>
+        <v>1233</v>
       </c>
       <c r="L119" t="s">
-        <v>1193</v>
+        <v>1234</v>
       </c>
       <c r="M119" t="s">
-        <v>1194</v>
+        <v>1235</v>
       </c>
       <c r="N119" t="s">
-        <v>1195</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1196</v>
+        <v>1237</v>
       </c>
       <c r="D120" t="s">
-        <v>1197</v>
+        <v>1238</v>
       </c>
       <c r="E120" t="s">
-        <v>1198</v>
+        <v>1239</v>
       </c>
       <c r="F120" t="s">
-        <v>1199</v>
+        <v>1240</v>
       </c>
       <c r="G120" t="s">
-        <v>1200</v>
+        <v>1241</v>
       </c>
       <c r="H120" t="s">
-        <v>1201</v>
+        <v>1242</v>
       </c>
       <c r="I120" t="s">
-        <v>1202</v>
+        <v>1243</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1203</v>
+        <v>1244</v>
       </c>
       <c r="L120" t="s">
-        <v>1204</v>
+        <v>1245</v>
       </c>
       <c r="M120" t="s">
-        <v>1205</v>
+        <v>1246</v>
       </c>
       <c r="N120" t="s">
-        <v>1206</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1207</v>
+        <v>1248</v>
       </c>
       <c r="D121" t="s">
-        <v>1208</v>
+        <v>1249</v>
       </c>
       <c r="E121" t="s">
-        <v>1209</v>
+        <v>1250</v>
       </c>
       <c r="F121" t="s">
-        <v>1210</v>
+        <v>1251</v>
       </c>
       <c r="G121" t="s">
-        <v>1211</v>
+        <v>1252</v>
       </c>
       <c r="H121" t="s">
-        <v>1212</v>
+        <v>1253</v>
       </c>
       <c r="I121" t="s">
-        <v>1213</v>
+        <v>1254</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1214</v>
+        <v>1255</v>
       </c>
       <c r="L121" t="s">
-        <v>1215</v>
+        <v>1256</v>
       </c>
       <c r="M121" t="s">
-        <v>1216</v>
+        <v>1257</v>
       </c>
       <c r="N121" t="s">
-        <v>1217</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1218</v>
+        <v>1259</v>
       </c>
       <c r="D122" t="s">
-        <v>1219</v>
+        <v>1260</v>
       </c>
       <c r="E122" t="s">
-        <v>1220</v>
+        <v>1261</v>
       </c>
       <c r="F122" t="s">
-        <v>1221</v>
+        <v>1262</v>
       </c>
       <c r="G122" t="s">
-        <v>1222</v>
+        <v>1263</v>
       </c>
       <c r="H122" t="s">
-        <v>1223</v>
+        <v>1264</v>
       </c>
       <c r="I122" t="s">
-        <v>1224</v>
+        <v>1265</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1225</v>
+        <v>1266</v>
       </c>
       <c r="L122" t="s">
-        <v>1226</v>
+        <v>1267</v>
       </c>
       <c r="M122" t="s">
-        <v>1227</v>
+        <v>1268</v>
       </c>
       <c r="N122" t="s">
-        <v>1228</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1229</v>
+        <v>1270</v>
       </c>
       <c r="D123" t="s">
-        <v>1230</v>
+        <v>1271</v>
       </c>
       <c r="E123" t="s">
-        <v>1231</v>
+        <v>1272</v>
       </c>
       <c r="F123" t="s">
-        <v>1232</v>
+        <v>1273</v>
       </c>
       <c r="G123" t="s">
-        <v>1233</v>
+        <v>1274</v>
       </c>
       <c r="H123" t="s">
-        <v>1234</v>
+        <v>1275</v>
       </c>
       <c r="I123" t="s">
-        <v>1235</v>
+        <v>1276</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1236</v>
+        <v>1277</v>
       </c>
       <c r="L123" t="s">
-        <v>1237</v>
+        <v>1278</v>
       </c>
       <c r="M123" t="s">
-        <v>1238</v>
+        <v>1279</v>
       </c>
       <c r="N123" t="s">
-        <v>1239</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1240</v>
+        <v>1281</v>
       </c>
       <c r="D124" t="s">
-        <v>1241</v>
+        <v>1282</v>
       </c>
       <c r="E124" t="s">
-        <v>1242</v>
+        <v>1283</v>
       </c>
       <c r="F124" t="s">
-        <v>1243</v>
+        <v>1284</v>
       </c>
       <c r="G124" t="s">
-        <v>1244</v>
+        <v>1285</v>
       </c>
       <c r="H124" t="s">
-        <v>1245</v>
+        <v>1286</v>
       </c>
       <c r="I124" t="s">
-        <v>1246</v>
+        <v>1287</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1247</v>
+        <v>1288</v>
       </c>
       <c r="L124" t="s">
-        <v>1248</v>
+        <v>1289</v>
       </c>
       <c r="M124" t="s">
-        <v>1249</v>
+        <v>1290</v>
       </c>
       <c r="N124" t="s">
-        <v>1250</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1251</v>
+        <v>1292</v>
       </c>
       <c r="D125" t="s">
-        <v>1252</v>
+        <v>1293</v>
       </c>
       <c r="E125" t="s">
-        <v>1253</v>
+        <v>1294</v>
       </c>
       <c r="F125" t="s">
-        <v>1254</v>
+        <v>1295</v>
       </c>
       <c r="G125" t="s">
-        <v>1255</v>
+        <v>1296</v>
       </c>
       <c r="H125" t="s">
-        <v>1256</v>
+        <v>1297</v>
       </c>
       <c r="I125" t="s">
-        <v>1257</v>
+        <v>1298</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1258</v>
+        <v>1299</v>
       </c>
       <c r="L125" t="s">
-        <v>1259</v>
+        <v>1300</v>
       </c>
       <c r="M125" t="s">
-        <v>1260</v>
+        <v>1301</v>
       </c>
       <c r="N125" t="s">
-        <v>1261</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1262</v>
+        <v>1303</v>
       </c>
       <c r="D126" t="s">
-        <v>1263</v>
+        <v>1304</v>
       </c>
       <c r="E126" t="s">
-        <v>1264</v>
+        <v>1305</v>
       </c>
       <c r="F126" t="s">
-        <v>1265</v>
+        <v>1306</v>
       </c>
       <c r="G126" t="s">
-        <v>1266</v>
+        <v>1307</v>
       </c>
       <c r="H126" t="s">
-        <v>1267</v>
+        <v>1308</v>
       </c>
       <c r="I126" t="s">
-        <v>1268</v>
+        <v>1309</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1269</v>
+        <v>1310</v>
       </c>
       <c r="L126" t="s">
-        <v>1270</v>
+        <v>1311</v>
       </c>
       <c r="M126" t="s">
-        <v>1271</v>
+        <v>1312</v>
       </c>
       <c r="N126" t="s">
-        <v>1272</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1273</v>
+        <v>1314</v>
       </c>
       <c r="D127" t="s">
-        <v>1274</v>
+        <v>1315</v>
       </c>
       <c r="E127" t="s">
-        <v>1275</v>
+        <v>1316</v>
       </c>
       <c r="F127" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="G127" t="s">
-        <v>1277</v>
+        <v>1318</v>
       </c>
       <c r="H127" t="s">
-        <v>1278</v>
+        <v>1319</v>
       </c>
       <c r="I127" t="s">
-        <v>1279</v>
+        <v>1320</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1280</v>
+        <v>1321</v>
       </c>
       <c r="L127" t="s">
-        <v>1281</v>
+        <v>1322</v>
       </c>
       <c r="M127" t="s">
-        <v>1282</v>
+        <v>1323</v>
       </c>
       <c r="N127" t="s">
-        <v>1283</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1284</v>
+        <v>1325</v>
       </c>
       <c r="D128" t="s">
-        <v>1285</v>
+        <v>1326</v>
       </c>
       <c r="E128" t="s">
-        <v>1286</v>
+        <v>1327</v>
       </c>
       <c r="F128" t="s">
-        <v>1287</v>
+        <v>1328</v>
       </c>
       <c r="G128" t="s">
-        <v>1288</v>
+        <v>1329</v>
       </c>
       <c r="H128" t="s">
-        <v>1289</v>
+        <v>1330</v>
       </c>
       <c r="I128" t="s">
-        <v>1290</v>
+        <v>1331</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1291</v>
+        <v>1332</v>
       </c>
       <c r="L128" t="s">
-        <v>1292</v>
+        <v>1333</v>
       </c>
       <c r="M128" t="s">
-        <v>1293</v>
+        <v>1334</v>
       </c>
       <c r="N128" t="s">
-        <v>1294</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1295</v>
+        <v>1336</v>
       </c>
       <c r="D129" t="s">
-        <v>1296</v>
+        <v>1337</v>
       </c>
       <c r="E129" t="s">
-        <v>1297</v>
+        <v>1338</v>
       </c>
       <c r="F129" t="s">
-        <v>1298</v>
+        <v>1339</v>
       </c>
       <c r="G129" t="s">
-        <v>1299</v>
+        <v>1340</v>
       </c>
       <c r="H129" t="s">
-        <v>1300</v>
+        <v>1341</v>
       </c>
       <c r="I129" t="s">
-        <v>1301</v>
+        <v>1342</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1302</v>
+        <v>1343</v>
       </c>
       <c r="L129" t="s">
-        <v>1303</v>
+        <v>1344</v>
       </c>
       <c r="M129" t="s">
-        <v>1304</v>
+        <v>1345</v>
       </c>
       <c r="N129" t="s">
-        <v>1305</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1306</v>
+        <v>1347</v>
       </c>
       <c r="D130" t="s">
-        <v>1307</v>
+        <v>1348</v>
       </c>
       <c r="E130" t="s">
-        <v>1308</v>
+        <v>1349</v>
       </c>
       <c r="F130" t="s">
-        <v>1309</v>
+        <v>1350</v>
       </c>
       <c r="G130" t="s">
-        <v>1310</v>
+        <v>1351</v>
       </c>
       <c r="H130" t="s">
-        <v>1311</v>
+        <v>1352</v>
       </c>
       <c r="I130" t="s">
-        <v>1312</v>
+        <v>1353</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1313</v>
+        <v>1354</v>
       </c>
       <c r="L130" t="s">
-        <v>1314</v>
+        <v>1355</v>
       </c>
       <c r="M130" t="s">
-        <v>1315</v>
+        <v>1356</v>
       </c>
       <c r="N130" t="s">
-        <v>1316</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1317</v>
+        <v>1358</v>
       </c>
       <c r="D131" t="s">
-        <v>1318</v>
+        <v>1359</v>
       </c>
       <c r="E131" t="s">
-        <v>1319</v>
+        <v>1360</v>
       </c>
       <c r="F131" t="s">
-        <v>1320</v>
+        <v>1361</v>
       </c>
       <c r="G131" t="s">
-        <v>1321</v>
+        <v>1362</v>
       </c>
       <c r="H131" t="s">
-        <v>1322</v>
+        <v>1363</v>
       </c>
       <c r="I131" t="s">
-        <v>1323</v>
+        <v>1364</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1324</v>
+        <v>1365</v>
       </c>
       <c r="L131" t="s">
-        <v>1325</v>
+        <v>1366</v>
       </c>
       <c r="M131" t="s">
-        <v>1326</v>
+        <v>1367</v>
       </c>
       <c r="N131" t="s">
-        <v>1327</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1328</v>
+        <v>1369</v>
       </c>
       <c r="D132" t="s">
-        <v>1329</v>
+        <v>1370</v>
       </c>
       <c r="E132" t="s">
-        <v>1330</v>
+        <v>1371</v>
       </c>
       <c r="F132" t="s">
-        <v>1331</v>
+        <v>1372</v>
       </c>
       <c r="G132" t="s">
-        <v>1332</v>
+        <v>1373</v>
       </c>
       <c r="H132" t="s">
-        <v>1333</v>
+        <v>1374</v>
       </c>
       <c r="I132" t="s">
-        <v>1334</v>
+        <v>1375</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1335</v>
+        <v>1376</v>
       </c>
       <c r="L132" t="s">
-        <v>1336</v>
+        <v>1377</v>
       </c>
       <c r="M132" t="s">
-        <v>1337</v>
+        <v>1378</v>
       </c>
       <c r="N132" t="s">
-        <v>1338</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1339</v>
+        <v>1380</v>
       </c>
       <c r="D133" t="s">
-        <v>1340</v>
+        <v>1381</v>
       </c>
       <c r="E133" t="s">
-        <v>1341</v>
+        <v>1382</v>
       </c>
       <c r="F133" t="s">
-        <v>1342</v>
+        <v>1383</v>
       </c>
       <c r="G133" t="s">
-        <v>1343</v>
+        <v>1384</v>
       </c>
       <c r="H133" t="s">
-        <v>1344</v>
+        <v>1385</v>
       </c>
       <c r="I133" t="s">
-        <v>1345</v>
+        <v>1386</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1346</v>
+        <v>1387</v>
       </c>
       <c r="L133" t="s">
-        <v>1347</v>
+        <v>1388</v>
       </c>
       <c r="M133" t="s">
-        <v>1348</v>
+        <v>1389</v>
       </c>
       <c r="N133" t="s">
-        <v>1349</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1350</v>
+        <v>1391</v>
       </c>
       <c r="D134" t="s">
-        <v>1351</v>
+        <v>1392</v>
       </c>
       <c r="E134" t="s">
-        <v>1352</v>
+        <v>1393</v>
       </c>
       <c r="F134" t="s">
-        <v>1353</v>
+        <v>1394</v>
       </c>
       <c r="G134" t="s">
-        <v>1354</v>
+        <v>1395</v>
       </c>
       <c r="H134" t="s">
-        <v>1355</v>
+        <v>1396</v>
       </c>
       <c r="I134" t="s">
-        <v>1356</v>
+        <v>1397</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1357</v>
+        <v>1398</v>
       </c>
       <c r="L134" t="s">
-        <v>1358</v>
+        <v>1399</v>
       </c>
       <c r="M134" t="s">
-        <v>1359</v>
+        <v>1400</v>
       </c>
       <c r="N134" t="s">
-        <v>1360</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1361</v>
+        <v>1402</v>
       </c>
       <c r="D135" t="s">
-        <v>1362</v>
+        <v>1403</v>
       </c>
       <c r="E135" t="s">
-        <v>1363</v>
+        <v>1404</v>
       </c>
       <c r="F135" t="s">
-        <v>1364</v>
+        <v>1405</v>
       </c>
       <c r="G135" t="s">
-        <v>1365</v>
+        <v>1406</v>
       </c>
       <c r="H135" t="s">
-        <v>1366</v>
+        <v>1407</v>
       </c>
       <c r="I135" t="s">
-        <v>1367</v>
+        <v>1408</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1368</v>
+        <v>1409</v>
       </c>
       <c r="L135" t="s">
-        <v>1369</v>
+        <v>1410</v>
       </c>
       <c r="M135" t="s">
-        <v>1370</v>
+        <v>1411</v>
       </c>
       <c r="N135" t="s">
-        <v>1371</v>
-[...157 lines deleted...]
-      <c r="K139" t="s">
         <v>1412</v>
-      </c>
-[...49 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>