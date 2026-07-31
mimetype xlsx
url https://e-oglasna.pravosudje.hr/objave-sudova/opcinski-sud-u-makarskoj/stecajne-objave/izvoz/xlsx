--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -6,100 +6,193 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1790" uniqueCount="1413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1397" uniqueCount="1140">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BRANKO BAKETIĆ</t>
+  </si>
+  <si>
+    <t>BRANKO BAKETIĆ 35888357569</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:39</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aef375d-8818-40b9-abdf-15a2d43e7994</t>
+  </si>
+  <si>
+    <t>16.381986.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aef375d-8818-40b9-abdf-15a2d43e7994/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATARINA JURAS</t>
+  </si>
+  <si>
+    <t>KATARINA JURAS 01556920220</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1b0d21c-df12-4b69-b128-0b8ca3f7ebfe</t>
+  </si>
+  <si>
+    <t>16.381493.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1b0d21c-df12-4b69-b128-0b8ca3f7ebfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZORAN ZLATAR</t>
+  </si>
+  <si>
+    <t>ZORAN ZLATAR 56426649585</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/530e6aa6-bf4e-4fb4-bc9b-9985b296c7f1</t>
+  </si>
+  <si>
+    <t>16.381601.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/530e6aa6-bf4e-4fb4-bc9b-9985b296c7f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV ŠARIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV ŠARIĆ 30032113471</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b5acb9-87a5-424a-934b-3c1a32746656</t>
+  </si>
+  <si>
+    <t>16.381525.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b5acb9-87a5-424a-934b-3c1a32746656/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANJA FRANIĆ</t>
+  </si>
+  <si>
+    <t>SANJA FRANIĆ 22412263507</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:23:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2992c5d0-8140-4a08-b052-9253f5f01355</t>
+  </si>
+  <si>
+    <t>16.381310.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2992c5d0-8140-4a08-b052-9253f5f01355/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Sp-257/2025</t>
   </si>
   <si>
     <t>Dopis od 09.07.2026.</t>
   </si>
   <si>
     <t>MARTINA ROSO</t>
   </si>
   <si>
     <t>DOMOVINSKE ZAHVALNOSTI 5, 21300 Makarska, Hrvatska</t>
   </si>
   <si>
     <t>21472820556</t>
   </si>
   <si>
     <t>MARTINA ROSO 21472820556; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>09.07.2026. 13:10:09</t>
   </si>
   <si>
     <t>23.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/783a0f68-5746-4a6c-9e8d-5fa76a0d7837</t>
@@ -119,1473 +212,561 @@
   <si>
     <t>MIJO ČEŠLJAR</t>
   </si>
   <si>
     <t>POSTRANJSKA ULICA 38, 21260 Postranje, Hrvatska</t>
   </si>
   <si>
     <t>91406303952</t>
   </si>
   <si>
     <t>MIJO ČEŠLJAR 91406303952; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>09.07.2026. 13:07:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=33&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-93/2026</t>
-[...50 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d17698de-fdb8-422e-8d76-d7c4e69a7499</t>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ</t>
+  </si>
+  <si>
+    <t>BLAJBURŠKA ULICA 16, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>48755181214</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ 48755181214; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:46:12</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/032768ee-0d76-48ea-a16c-1054681f8932</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d17698de-fdb8-422e-8d76-d7c4e69a7499/dokumenti/preuzimanje</t>
-[...29 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/74827b97-d27a-4073-80de-02b1d90fe190</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/032768ee-0d76-48ea-a16c-1054681f8932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-97/2026</t>
+  </si>
+  <si>
+    <t>SANJA PARLOV</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKOG PROLJEĆA 26, 21260 Ričice, Hrvatska</t>
+  </si>
+  <si>
+    <t>97119914305</t>
+  </si>
+  <si>
+    <t>SANJA PARLOV 97119914305; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b05bdb7d-8c80-4d62-ad16-b4c2cd9ae909</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b05bdb7d-8c80-4d62-ad16-b4c2cd9ae909/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=97&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI GORNJI 404, 21260 Gornji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>00194468418</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA 00194468418; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:32:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7990f9ac-5f8e-4530-8add-49f8a9fd1c58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7990f9ac-5f8e-4530-8add-49f8a9fd1c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 475, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96639161469</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ 96639161469; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:33:53</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/553e06ab-6762-4050-ad50-82c79ae49973</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/553e06ab-6762-4050-ad50-82c79ae49973/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN</t>
+  </si>
+  <si>
+    <t>VLADE GOTOVCA 6, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70042336673</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN 70042336673; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:53:00</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-88/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN</t>
+  </si>
+  <si>
+    <t>ULICA PRODANI 11, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>02160357897</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN 02160357897; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 08:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=88&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-258/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO</t>
+  </si>
+  <si>
+    <t>SLIVNO 86, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>39070511579</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO 39070511579; Vjerovnic dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:04:31</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813b8e58-4fdb-4390-953e-bd4286c70442/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=258&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-254/2025</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN</t>
+  </si>
+  <si>
+    <t>UL. DINKA ŠTAMBAKA 7, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>54292305528</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN 54292305528; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:59:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6266b54f-99f6-4123-aea5-ebd3311f1459</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6266b54f-99f6-4123-aea5-ebd3311f1459/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=254&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-250/2025</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ</t>
+  </si>
+  <si>
+    <t>MAGISTRALA 6, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>69248833968</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ 69248833968; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:52:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78356a79-4678-4e19-af84-5311c4311494</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78356a79-4678-4e19-af84-5311c4311494/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=250&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKIH REDARSTVENIKA 1, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>76955442215</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ 76955442215; Vjerovnic dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:52:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce67ecaa-bcfe-40a9-9332-1e006d7ba80b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce67ecaa-bcfe-40a9-9332-1e006d7ba80b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.03.2022.</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>04387289237</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ 04387289237</t>
+  </si>
+  <si>
+    <t>30.03.2022. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-60/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>ANTE MILAS</t>
+  </si>
+  <si>
+    <t>DR. FRANJO TUĐMAN 191, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70768154786</t>
+  </si>
+  <si>
+    <t>ANTE MILAS 70768154786; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>10.05.2021. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-114/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2021.</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75568664396</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ 75568664396</t>
+  </si>
+  <si>
+    <t>28.01.2021. 12:48:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/74827b97-d27a-4073-80de-02b1d90fe190/dokumenti/preuzimanje</t>
-[...176 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/311f474f-323d-4482-8e69-38ef3f578b16</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-684/2019</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2020.</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57717015343</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>03.07.2020. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=684&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-635/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ</t>
+  </si>
+  <si>
+    <t>SLIVNO 107, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>26778098219</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ 26778098219</t>
+  </si>
+  <si>
+    <t>29.06.2020. 12:21:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-764/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.02.2020.</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>10301669797</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID 10301669797</t>
+  </si>
+  <si>
+    <t>20.03.2020. 12:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-  </si>
-[...1147 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-816/2019</t>
   </si>
   <si>
     <t>Rješenje od 21.02.2020.</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ</t>
   </si>
   <si>
     <t>DUBRAVA 19, 21256 Lovreć, Hrvatska</t>
   </si>
   <si>
     <t>46460852508</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ 46460852508</t>
   </si>
@@ -4292,51 +3473,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N135"/>
+  <dimension ref="A1:N108"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4349,5731 +3530,4513 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2"/>
+      <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="I2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="J2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3"/>
+      <c r="D3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4"/>
       <c r="D4" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
       <c r="H4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="M4" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="K5" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C6"/>
       <c r="D6" t="s">
-        <v>59</v>
-[...9 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="J6" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="K6" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="H7" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="I7" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="L7" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="M7" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="N7" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="E8" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="F8" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="G8" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="H8" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="I8" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="J8" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="K8" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="E9" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="F9" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="G9" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="H9" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="I9" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="J9" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" t="s">
         <v>81</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>102</v>
+        <v>82</v>
       </c>
       <c r="G10" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="H10" t="s">
-        <v>104</v>
+        <v>84</v>
       </c>
       <c r="I10" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="J10" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" t="s">
+        <v>86</v>
+      </c>
+      <c r="L10" t="s">
+        <v>77</v>
+      </c>
+      <c r="M10" t="s">
         <v>87</v>
       </c>
-      <c r="K10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N10" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E11" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="F11" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="G11" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="H11" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="I11" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="J11" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="K11" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="L11" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="M11" t="s">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="N11" t="s">
-        <v>119</v>
+        <v>97</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="D12" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E12" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F12" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="G12" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="H12" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="I12" t="s">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="J12" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="K12" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="L12" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="M12" t="s">
-        <v>129</v>
+        <v>107</v>
       </c>
       <c r="N12" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>109</v>
+      </c>
       <c r="D13" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="G13"/>
+        <v>110</v>
+      </c>
+      <c r="E13" t="s">
+        <v>111</v>
+      </c>
+      <c r="F13" t="s">
+        <v>112</v>
+      </c>
+      <c r="G13" t="s">
+        <v>113</v>
+      </c>
       <c r="H13" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="I13" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="J13" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="K13" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="L13" t="s">
-        <v>136</v>
+        <v>77</v>
       </c>
       <c r="M13" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>118</v>
+      </c>
+      <c r="N13" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="D14" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="E14" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="F14" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="G14" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="H14" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="I14" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="J14" t="s">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="K14" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="L14" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" t="s">
+        <v>127</v>
+      </c>
+      <c r="N14" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="D15" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="E15" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="F15" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="G15" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="H15" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="I15" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="J15" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="K15" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="L15" t="s">
-        <v>157</v>
+        <v>77</v>
       </c>
       <c r="M15" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="N15" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="D16" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="E16" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="F16" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="G16" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="H16" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="I16" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
       <c r="J16" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="K16" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="L16" t="s">
-        <v>157</v>
+        <v>77</v>
       </c>
       <c r="M16" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="N16" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="D17" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="E17" t="s">
-        <v>171</v>
+        <v>150</v>
       </c>
       <c r="F17" t="s">
-        <v>172</v>
+        <v>151</v>
       </c>
       <c r="G17" t="s">
-        <v>173</v>
+        <v>152</v>
       </c>
       <c r="H17" t="s">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="I17" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="J17" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="K17" t="s">
-        <v>176</v>
+        <v>155</v>
       </c>
       <c r="L17" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="M17" t="s">
-        <v>177</v>
+        <v>156</v>
       </c>
       <c r="N17" t="s">
-        <v>178</v>
+        <v>157</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="D18" t="s">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="E18" t="s">
-        <v>181</v>
+        <v>159</v>
       </c>
       <c r="F18" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="G18" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="H18" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="I18" t="s">
-        <v>185</v>
+        <v>163</v>
       </c>
       <c r="J18" t="s">
-        <v>186</v>
+        <v>136</v>
       </c>
       <c r="K18" t="s">
-        <v>187</v>
+        <v>164</v>
       </c>
       <c r="L18" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="M18" t="s">
-        <v>188</v>
+        <v>165</v>
       </c>
       <c r="N18" t="s">
-        <v>189</v>
+        <v>166</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="D19" t="s">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="E19" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="F19" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="G19" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="H19" t="s">
-        <v>195</v>
+        <v>172</v>
       </c>
       <c r="I19" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="J19"/>
       <c r="K19" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="L19" t="s">
-        <v>55</v>
+        <v>175</v>
       </c>
       <c r="M19" t="s">
-        <v>199</v>
+        <v>176</v>
       </c>
       <c r="N19" t="s">
-        <v>200</v>
+        <v>177</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="D20" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="E20" t="s">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="F20" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
       <c r="G20" t="s">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="H20" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="I20" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="J20"/>
       <c r="K20" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="L20" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="M20" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="N20" t="s">
-        <v>209</v>
+        <v>188</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>189</v>
+      </c>
       <c r="D21" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>190</v>
+      </c>
+      <c r="E21" t="s">
+        <v>191</v>
+      </c>
+      <c r="F21" t="s">
+        <v>192</v>
+      </c>
+      <c r="G21" t="s">
+        <v>193</v>
+      </c>
       <c r="H21" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="I21" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="J21"/>
       <c r="K21" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="L21" t="s">
-        <v>214</v>
+        <v>77</v>
       </c>
       <c r="M21" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>197</v>
+      </c>
+      <c r="N21" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="D22" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="E22" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="F22" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="G22" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="H22" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="I22" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="J22"/>
       <c r="K22" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="L22" t="s">
-        <v>55</v>
+        <v>207</v>
       </c>
       <c r="M22" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="N22" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="D23" t="s">
+        <v>211</v>
+      </c>
+      <c r="E23" t="s">
+        <v>212</v>
+      </c>
+      <c r="F23" t="s">
+        <v>213</v>
+      </c>
+      <c r="G23" t="s">
+        <v>214</v>
+      </c>
+      <c r="H23" t="s">
+        <v>215</v>
+      </c>
+      <c r="I23" t="s">
+        <v>216</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
         <v>217</v>
       </c>
-      <c r="E23" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L23" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="M23" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="N23" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="D24" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E24" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="F24" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G24" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="H24" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="I24" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="J24"/>
       <c r="K24" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="L24" t="s">
-        <v>55</v>
+        <v>207</v>
       </c>
       <c r="M24" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="N24" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="D25" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="E25" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="F25" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="G25" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="H25" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="I25" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="J25"/>
       <c r="K25" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="L25" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="M25" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="N25" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="D26" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="E26" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="F26" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="G26" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="H26" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="I26" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="J26"/>
       <c r="K26" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="L26" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="M26" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="N26" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="D27" t="s">
+        <v>252</v>
+      </c>
+      <c r="E27" t="s">
+        <v>253</v>
+      </c>
+      <c r="F27" t="s">
+        <v>254</v>
+      </c>
+      <c r="G27" t="s">
         <v>255</v>
       </c>
-      <c r="E27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="I27" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="J27"/>
       <c r="K27" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="L27" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="M27" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="N27" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="D28" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E28" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="F28" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="G28" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="H28" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="I28" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="J28"/>
       <c r="K28" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="L28" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="M28" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="N28" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="D29" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="E29" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="F29" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="G29" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="H29" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="I29" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="J29"/>
       <c r="K29" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="L29" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="M29" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="N29" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="D30" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="E30" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="F30" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="G30" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="H30" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="I30" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="J30"/>
       <c r="K30" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="L30" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="M30" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="N30" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="D31" t="s">
+        <v>291</v>
+      </c>
+      <c r="E31" t="s">
+        <v>292</v>
+      </c>
+      <c r="F31" t="s">
         <v>293</v>
       </c>
-      <c r="E31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="H31" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="I31" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="J31" t="s">
+        <v>296</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>297</v>
+      </c>
+      <c r="L31" t="s">
+        <v>298</v>
+      </c>
+      <c r="M31" t="s">
         <v>299</v>
       </c>
-      <c r="K31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N31" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="D32" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E32" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="F32" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="G32" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="H32" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="I32" t="s">
-        <v>317</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="J32"/>
       <c r="K32" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="L32" t="s">
-        <v>55</v>
+        <v>309</v>
       </c>
       <c r="M32" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="N32" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
+        <v>312</v>
+      </c>
+      <c r="D33" t="s">
+        <v>313</v>
+      </c>
+      <c r="E33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F33" t="s">
+        <v>315</v>
+      </c>
+      <c r="G33" t="s">
+        <v>316</v>
+      </c>
+      <c r="H33" t="s">
+        <v>317</v>
+      </c>
+      <c r="I33" t="s">
+        <v>318</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>319</v>
+      </c>
+      <c r="L33" t="s">
+        <v>320</v>
+      </c>
+      <c r="M33" t="s">
         <v>321</v>
       </c>
-      <c r="D33" t="s">
+      <c r="N33" t="s">
         <v>322</v>
-      </c>
-[...28 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>323</v>
+      </c>
+      <c r="D34" t="s">
+        <v>324</v>
+      </c>
+      <c r="E34" t="s">
+        <v>325</v>
+      </c>
+      <c r="F34" t="s">
+        <v>326</v>
+      </c>
+      <c r="G34" t="s">
+        <v>327</v>
+      </c>
+      <c r="H34" t="s">
+        <v>328</v>
+      </c>
+      <c r="I34" t="s">
+        <v>329</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34" t="s">
+        <v>330</v>
+      </c>
+      <c r="L34" t="s">
         <v>331</v>
       </c>
-      <c r="D34" t="s">
+      <c r="M34" t="s">
         <v>332</v>
       </c>
-      <c r="E34" t="s">
+      <c r="N34" t="s">
         <v>333</v>
-      </c>
-[...25 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
+        <v>334</v>
+      </c>
+      <c r="D35" t="s">
+        <v>335</v>
+      </c>
+      <c r="E35" t="s">
+        <v>336</v>
+      </c>
+      <c r="F35" t="s">
+        <v>337</v>
+      </c>
+      <c r="G35" t="s">
+        <v>338</v>
+      </c>
+      <c r="H35" t="s">
+        <v>339</v>
+      </c>
+      <c r="I35" t="s">
+        <v>340</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>341</v>
+      </c>
+      <c r="L35" t="s">
         <v>342</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="M35" t="s">
         <v>343</v>
       </c>
-      <c r="F35" t="s">
+      <c r="N35" t="s">
         <v>344</v>
-      </c>
-[...22 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
+        <v>345</v>
+      </c>
+      <c r="D36" t="s">
+        <v>346</v>
+      </c>
+      <c r="E36" t="s">
+        <v>347</v>
+      </c>
+      <c r="F36" t="s">
+        <v>348</v>
+      </c>
+      <c r="G36" t="s">
+        <v>349</v>
+      </c>
+      <c r="H36" t="s">
+        <v>350</v>
+      </c>
+      <c r="I36" t="s">
         <v>351</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="J36"/>
+      <c r="K36" t="s">
         <v>352</v>
       </c>
-      <c r="F36" t="s">
+      <c r="L36" t="s">
         <v>353</v>
       </c>
-      <c r="G36" t="s">
+      <c r="M36" t="s">
         <v>354</v>
       </c>
-      <c r="H36" t="s">
+      <c r="N36" t="s">
         <v>355</v>
-      </c>
-[...16 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
+        <v>356</v>
+      </c>
+      <c r="D37" t="s">
+        <v>357</v>
+      </c>
+      <c r="E37" t="s">
+        <v>358</v>
+      </c>
+      <c r="F37" t="s">
+        <v>359</v>
+      </c>
+      <c r="G37" t="s">
         <v>360</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37" t="s">
+      <c r="H37" t="s">
         <v>361</v>
       </c>
-      <c r="F37" t="s">
+      <c r="I37" t="s">
         <v>362</v>
       </c>
-      <c r="G37" t="s">
+      <c r="J37"/>
+      <c r="K37" t="s">
         <v>363</v>
       </c>
-      <c r="H37" t="s">
+      <c r="L37" t="s">
         <v>364</v>
       </c>
-      <c r="I37" t="s">
+      <c r="M37" t="s">
         <v>365</v>
       </c>
-      <c r="J37" t="s">
-[...2 lines deleted...]
-      <c r="K37" t="s">
+      <c r="N37" t="s">
         <v>366</v>
-      </c>
-[...7 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
+        <v>367</v>
+      </c>
+      <c r="D38" t="s">
+        <v>368</v>
+      </c>
+      <c r="E38" t="s">
         <v>369</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>370</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" t="s">
         <v>371</v>
       </c>
-      <c r="G38" t="s">
+      <c r="H38" t="s">
         <v>372</v>
       </c>
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>373</v>
       </c>
-      <c r="I38" t="s">
+      <c r="J38"/>
+      <c r="K38" t="s">
         <v>374</v>
       </c>
-      <c r="J38" t="s">
-[...2 lines deleted...]
-      <c r="K38" t="s">
+      <c r="L38" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M38" t="s">
         <v>376</v>
       </c>
       <c r="N38" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>378</v>
       </c>
       <c r="D39" t="s">
-        <v>332</v>
+        <v>379</v>
       </c>
       <c r="E39" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F39" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G39" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H39" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="I39" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="J39"/>
       <c r="K39" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="L39" t="s">
-        <v>55</v>
+        <v>386</v>
       </c>
       <c r="M39" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="N39" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D40" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E40" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F40" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="G40" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="H40" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="I40" t="s">
-        <v>393</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="J40"/>
       <c r="K40" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="L40" t="s">
-        <v>55</v>
+        <v>397</v>
       </c>
       <c r="M40" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="N40" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D41" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E41" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="F41" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="G41" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="H41" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="I41" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="J41"/>
       <c r="K41" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="L41" t="s">
-        <v>55</v>
+        <v>408</v>
       </c>
       <c r="M41" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="N41" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D42" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="E42" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F42" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G42" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="H42" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="I42" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="J42"/>
       <c r="K42" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="L42" t="s">
-        <v>55</v>
+        <v>419</v>
       </c>
       <c r="M42" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="N42" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="D43" t="s">
-        <v>398</v>
+        <v>423</v>
       </c>
       <c r="E43" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="F43" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="G43" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="H43" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="I43" t="s">
-        <v>421</v>
-[...3 lines deleted...]
-      </c>
+        <v>428</v>
+      </c>
+      <c r="J43"/>
       <c r="K43" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="L43" t="s">
-        <v>55</v>
+        <v>430</v>
       </c>
       <c r="M43" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="N43" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="D44" t="s">
-        <v>398</v>
+        <v>434</v>
       </c>
       <c r="E44" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="F44" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="G44" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="H44" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="I44" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="J44"/>
       <c r="K44" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="L44" t="s">
-        <v>55</v>
+        <v>441</v>
       </c>
       <c r="M44" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="N44" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="D45" t="s">
-        <v>398</v>
+        <v>445</v>
       </c>
       <c r="E45" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
       <c r="F45" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="G45" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="H45" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="I45" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="J45"/>
       <c r="K45" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="L45" t="s">
-        <v>55</v>
+        <v>452</v>
       </c>
       <c r="M45" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="N45" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="D46" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="E46" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="F46" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="G46" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="H46" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="I46" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>463</v>
       </c>
       <c r="M46" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="N46" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="D47" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="E47" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="F47" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="G47" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="H47" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="I47" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="L47" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="M47" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="N47" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="D48" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="E48" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="F48" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="G48" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="H48" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="I48" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="L48" t="s">
-        <v>55</v>
+        <v>485</v>
       </c>
       <c r="M48" t="s">
-        <v>472</v>
+        <v>486</v>
       </c>
       <c r="N48" t="s">
-        <v>473</v>
+        <v>487</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>474</v>
+        <v>488</v>
       </c>
       <c r="D49" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="E49" t="s">
-        <v>476</v>
+        <v>490</v>
       </c>
       <c r="F49" t="s">
-        <v>477</v>
+        <v>491</v>
       </c>
       <c r="G49" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="H49" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="I49" t="s">
-        <v>480</v>
+        <v>494</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>481</v>
+        <v>495</v>
       </c>
       <c r="L49" t="s">
-        <v>67</v>
+        <v>496</v>
       </c>
       <c r="M49" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="N49" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="D50" t="s">
-        <v>485</v>
+        <v>500</v>
       </c>
       <c r="E50" t="s">
-        <v>486</v>
+        <v>501</v>
       </c>
       <c r="F50" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="G50" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="H50" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="I50" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="L50" t="s">
-        <v>55</v>
+        <v>507</v>
       </c>
       <c r="M50" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="N50" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
       <c r="D51" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="E51" t="s">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="F51" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="G51" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="H51" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="I51" t="s">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>501</v>
+        <v>517</v>
       </c>
       <c r="L51" t="s">
-        <v>67</v>
+        <v>518</v>
       </c>
       <c r="M51" t="s">
-        <v>502</v>
+        <v>519</v>
       </c>
       <c r="N51" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="D52" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="E52" t="s">
-        <v>506</v>
+        <v>523</v>
       </c>
       <c r="F52" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="G52" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="H52" t="s">
-        <v>509</v>
+        <v>526</v>
       </c>
       <c r="I52" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>511</v>
+        <v>528</v>
       </c>
       <c r="L52" t="s">
-        <v>128</v>
+        <v>529</v>
       </c>
       <c r="M52" t="s">
-        <v>512</v>
+        <v>530</v>
       </c>
       <c r="N52" t="s">
-        <v>513</v>
+        <v>531</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
       <c r="D53" t="s">
-        <v>515</v>
+        <v>533</v>
       </c>
       <c r="E53" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
       <c r="F53" t="s">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="G53" t="s">
-        <v>518</v>
+        <v>536</v>
       </c>
       <c r="H53" t="s">
-        <v>519</v>
+        <v>537</v>
       </c>
       <c r="I53" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="L53" t="s">
-        <v>128</v>
+        <v>540</v>
       </c>
       <c r="M53" t="s">
-        <v>522</v>
+        <v>541</v>
       </c>
       <c r="N53" t="s">
-        <v>523</v>
+        <v>542</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="D54" t="s">
-        <v>525</v>
+        <v>544</v>
       </c>
       <c r="E54" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
       <c r="F54" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
       <c r="G54" t="s">
-        <v>528</v>
+        <v>547</v>
       </c>
       <c r="H54" t="s">
-        <v>529</v>
+        <v>548</v>
       </c>
       <c r="I54" t="s">
-        <v>530</v>
+        <v>549</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>531</v>
+        <v>550</v>
       </c>
       <c r="L54" t="s">
-        <v>128</v>
+        <v>551</v>
       </c>
       <c r="M54" t="s">
-        <v>532</v>
+        <v>552</v>
       </c>
       <c r="N54" t="s">
-        <v>533</v>
+        <v>553</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
       <c r="D55" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="E55" t="s">
-        <v>535</v>
+        <v>556</v>
       </c>
       <c r="F55" t="s">
-        <v>536</v>
+        <v>557</v>
       </c>
       <c r="G55" t="s">
-        <v>537</v>
+        <v>558</v>
       </c>
       <c r="H55" t="s">
-        <v>538</v>
+        <v>559</v>
       </c>
       <c r="I55" t="s">
-        <v>539</v>
+        <v>560</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>540</v>
+        <v>561</v>
       </c>
       <c r="L55" t="s">
-        <v>128</v>
+        <v>562</v>
       </c>
       <c r="M55" t="s">
-        <v>541</v>
+        <v>563</v>
       </c>
       <c r="N55" t="s">
-        <v>542</v>
+        <v>564</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="D56" t="s">
-        <v>544</v>
+        <v>566</v>
       </c>
       <c r="E56" t="s">
-        <v>545</v>
+        <v>567</v>
       </c>
       <c r="F56" t="s">
-        <v>546</v>
+        <v>568</v>
       </c>
       <c r="G56" t="s">
-        <v>547</v>
+        <v>569</v>
       </c>
       <c r="H56" t="s">
-        <v>548</v>
+        <v>570</v>
       </c>
       <c r="I56" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="L56" t="s">
-        <v>55</v>
+        <v>573</v>
       </c>
       <c r="M56" t="s">
-        <v>551</v>
+        <v>574</v>
       </c>
       <c r="N56" t="s">
-        <v>552</v>
+        <v>575</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>553</v>
+        <v>576</v>
       </c>
       <c r="D57" t="s">
-        <v>554</v>
+        <v>577</v>
       </c>
       <c r="E57" t="s">
-        <v>555</v>
+        <v>578</v>
       </c>
       <c r="F57" t="s">
-        <v>556</v>
+        <v>579</v>
       </c>
       <c r="G57" t="s">
-        <v>557</v>
+        <v>580</v>
       </c>
       <c r="H57" t="s">
-        <v>558</v>
+        <v>581</v>
       </c>
       <c r="I57" t="s">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>560</v>
+        <v>583</v>
       </c>
       <c r="L57" t="s">
-        <v>128</v>
+        <v>584</v>
       </c>
       <c r="M57" t="s">
-        <v>561</v>
+        <v>585</v>
       </c>
       <c r="N57" t="s">
-        <v>562</v>
+        <v>586</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>563</v>
+        <v>587</v>
       </c>
       <c r="D58" t="s">
-        <v>564</v>
+        <v>588</v>
       </c>
       <c r="E58" t="s">
-        <v>565</v>
+        <v>589</v>
       </c>
       <c r="F58" t="s">
-        <v>566</v>
+        <v>590</v>
       </c>
       <c r="G58" t="s">
-        <v>567</v>
+        <v>591</v>
       </c>
       <c r="H58" t="s">
-        <v>568</v>
+        <v>592</v>
       </c>
       <c r="I58" t="s">
-        <v>569</v>
+        <v>593</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="L58" t="s">
-        <v>571</v>
+        <v>595</v>
       </c>
       <c r="M58" t="s">
-        <v>572</v>
+        <v>596</v>
       </c>
       <c r="N58" t="s">
-        <v>573</v>
+        <v>597</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>574</v>
+        <v>598</v>
       </c>
       <c r="D59" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="E59" t="s">
-        <v>576</v>
+        <v>600</v>
       </c>
       <c r="F59" t="s">
-        <v>577</v>
+        <v>601</v>
       </c>
       <c r="G59" t="s">
-        <v>578</v>
+        <v>602</v>
       </c>
       <c r="H59" t="s">
-        <v>579</v>
+        <v>603</v>
       </c>
       <c r="I59" t="s">
-        <v>580</v>
+        <v>604</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>581</v>
+        <v>605</v>
       </c>
       <c r="L59" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="M59" t="s">
-        <v>583</v>
+        <v>607</v>
       </c>
       <c r="N59" t="s">
-        <v>584</v>
+        <v>608</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>585</v>
+        <v>609</v>
       </c>
       <c r="D60" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="E60" t="s">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="F60" t="s">
-        <v>588</v>
+        <v>612</v>
       </c>
       <c r="G60" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
       <c r="H60" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="I60" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="L60" t="s">
-        <v>593</v>
+        <v>617</v>
       </c>
       <c r="M60" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
       <c r="N60" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="D61" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="E61" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="F61" t="s">
-        <v>599</v>
+        <v>623</v>
       </c>
       <c r="G61" t="s">
-        <v>600</v>
+        <v>624</v>
       </c>
       <c r="H61" t="s">
-        <v>601</v>
+        <v>625</v>
       </c>
       <c r="I61" t="s">
-        <v>602</v>
+        <v>626</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
       <c r="L61" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
       <c r="M61" t="s">
-        <v>605</v>
+        <v>629</v>
       </c>
       <c r="N61" t="s">
-        <v>606</v>
+        <v>630</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>607</v>
+        <v>587</v>
       </c>
       <c r="D62" t="s">
-        <v>608</v>
+        <v>588</v>
       </c>
       <c r="E62" t="s">
-        <v>609</v>
+        <v>589</v>
       </c>
       <c r="F62" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
       <c r="G62" t="s">
-        <v>611</v>
+        <v>591</v>
       </c>
       <c r="H62" t="s">
-        <v>612</v>
+        <v>592</v>
       </c>
       <c r="I62" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="L62" t="s">
-        <v>615</v>
+        <v>633</v>
       </c>
       <c r="M62" t="s">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="N62" t="s">
-        <v>617</v>
+        <v>597</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="D63" t="s">
-        <v>619</v>
+        <v>636</v>
       </c>
       <c r="E63" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
       <c r="F63" t="s">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="G63" t="s">
-        <v>622</v>
+        <v>639</v>
       </c>
       <c r="H63" t="s">
-        <v>623</v>
+        <v>640</v>
       </c>
       <c r="I63" t="s">
-        <v>624</v>
+        <v>641</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>625</v>
+        <v>642</v>
       </c>
       <c r="L63" t="s">
-        <v>626</v>
+        <v>643</v>
       </c>
       <c r="M63" t="s">
-        <v>627</v>
+        <v>644</v>
       </c>
       <c r="N63" t="s">
-        <v>628</v>
+        <v>645</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="D64" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="E64" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="F64" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="G64" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="H64" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="I64" t="s">
-        <v>635</v>
+        <v>652</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>636</v>
+        <v>653</v>
       </c>
       <c r="L64" t="s">
-        <v>637</v>
+        <v>654</v>
       </c>
       <c r="M64" t="s">
-        <v>638</v>
+        <v>655</v>
       </c>
       <c r="N64" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
       <c r="D65" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="E65" t="s">
-        <v>642</v>
+        <v>659</v>
       </c>
       <c r="F65" t="s">
-        <v>643</v>
+        <v>660</v>
       </c>
       <c r="G65" t="s">
-        <v>644</v>
+        <v>661</v>
       </c>
       <c r="H65" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="I65" t="s">
-        <v>646</v>
+        <v>663</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="L65" t="s">
-        <v>648</v>
+        <v>665</v>
       </c>
       <c r="M65" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="N65" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="D66" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
       <c r="E66" t="s">
-        <v>653</v>
+        <v>670</v>
       </c>
       <c r="F66" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="G66" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="H66" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
       <c r="I66" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="L66" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="M66" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
       <c r="N66" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="D67" t="s">
-        <v>663</v>
+        <v>680</v>
       </c>
       <c r="E67" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="F67" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="G67" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="H67" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="I67" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
       <c r="L67" t="s">
-        <v>670</v>
+        <v>687</v>
       </c>
       <c r="M67" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="N67" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="D68" t="s">
-        <v>674</v>
+        <v>691</v>
       </c>
       <c r="E68" t="s">
-        <v>675</v>
+        <v>692</v>
       </c>
       <c r="F68" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="G68" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="H68" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
       <c r="I68" t="s">
-        <v>679</v>
+        <v>696</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>680</v>
+        <v>697</v>
       </c>
       <c r="L68" t="s">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="M68" t="s">
-        <v>682</v>
+        <v>699</v>
       </c>
       <c r="N68" t="s">
-        <v>683</v>
+        <v>700</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
       <c r="D69" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="E69" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="F69" t="s">
-        <v>687</v>
+        <v>704</v>
       </c>
       <c r="G69" t="s">
-        <v>688</v>
+        <v>705</v>
       </c>
       <c r="H69" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="I69" t="s">
-        <v>690</v>
+        <v>707</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>691</v>
+        <v>708</v>
       </c>
       <c r="L69" t="s">
-        <v>692</v>
+        <v>709</v>
       </c>
       <c r="M69" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="N69" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="D70" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="E70" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="F70" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="G70" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="H70" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="I70" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="L70" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="M70" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="N70" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="D71" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="E71" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="F71" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G71" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
       <c r="H71" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
       <c r="I71" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="L71" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="M71" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
       <c r="N71" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>717</v>
+        <v>734</v>
       </c>
       <c r="D72" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
       <c r="E72" t="s">
-        <v>719</v>
+        <v>736</v>
       </c>
       <c r="F72" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="G72" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="H72" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="I72" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
       <c r="L72" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="M72" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="N72" t="s">
-        <v>727</v>
+        <v>744</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="D73" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="E73" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
       <c r="F73" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="G73" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="H73" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
       <c r="I73" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
       <c r="L73" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
       <c r="M73" t="s">
-        <v>737</v>
+        <v>754</v>
       </c>
       <c r="N73" t="s">
-        <v>738</v>
+        <v>755</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>739</v>
+        <v>756</v>
       </c>
       <c r="D74" t="s">
-        <v>740</v>
+        <v>757</v>
       </c>
       <c r="E74" t="s">
-        <v>741</v>
+        <v>758</v>
       </c>
       <c r="F74" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
       <c r="G74" t="s">
-        <v>743</v>
+        <v>760</v>
       </c>
       <c r="H74" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
       <c r="I74" t="s">
-        <v>745</v>
+        <v>762</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="L74" t="s">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="M74" t="s">
-        <v>748</v>
+        <v>765</v>
       </c>
       <c r="N74" t="s">
-        <v>749</v>
+        <v>766</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>750</v>
+        <v>767</v>
       </c>
       <c r="D75" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
       <c r="E75" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="F75" t="s">
-        <v>753</v>
+        <v>770</v>
       </c>
       <c r="G75" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
       <c r="H75" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="I75" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="L75" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="M75" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
       <c r="N75" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="D76" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="E76" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
       <c r="F76" t="s">
-        <v>764</v>
+        <v>524</v>
       </c>
       <c r="G76" t="s">
-        <v>765</v>
+        <v>781</v>
       </c>
       <c r="H76" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="I76" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="L76" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="M76" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="N76" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="D77" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="E77" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="F77" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="G77" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="H77" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="I77" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
       <c r="L77" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
       <c r="M77" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
       <c r="N77" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
       <c r="D78" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="E78" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
       <c r="F78" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="G78" t="s">
-        <v>787</v>
+        <v>803</v>
       </c>
       <c r="H78" t="s">
-        <v>788</v>
+        <v>804</v>
       </c>
       <c r="I78" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="L78" t="s">
-        <v>791</v>
+        <v>807</v>
       </c>
       <c r="M78" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
       <c r="N78" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="D79" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
       <c r="E79" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="F79" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G79" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="H79" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
       <c r="I79" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
       <c r="L79" t="s">
-        <v>802</v>
+        <v>818</v>
       </c>
       <c r="M79" t="s">
-        <v>803</v>
+        <v>819</v>
       </c>
       <c r="N79" t="s">
-        <v>804</v>
+        <v>820</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
       <c r="D80" t="s">
-        <v>806</v>
+        <v>822</v>
       </c>
       <c r="E80" t="s">
-        <v>807</v>
+        <v>823</v>
       </c>
       <c r="F80" t="s">
-        <v>808</v>
+        <v>824</v>
       </c>
       <c r="G80" t="s">
-        <v>809</v>
+        <v>825</v>
       </c>
       <c r="H80" t="s">
-        <v>810</v>
+        <v>826</v>
       </c>
       <c r="I80" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
       <c r="L80" t="s">
-        <v>813</v>
+        <v>829</v>
       </c>
       <c r="M80" t="s">
-        <v>814</v>
+        <v>830</v>
       </c>
       <c r="N80" t="s">
-        <v>815</v>
+        <v>831</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>816</v>
+        <v>832</v>
       </c>
       <c r="D81" t="s">
-        <v>817</v>
+        <v>833</v>
       </c>
       <c r="E81" t="s">
-        <v>818</v>
+        <v>834</v>
       </c>
       <c r="F81" t="s">
-        <v>819</v>
+        <v>835</v>
       </c>
       <c r="G81" t="s">
-        <v>820</v>
+        <v>836</v>
       </c>
       <c r="H81" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="I81" t="s">
-        <v>822</v>
+        <v>838</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
       <c r="L81" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
       <c r="M81" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
       <c r="N81" t="s">
-        <v>826</v>
+        <v>842</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>827</v>
+        <v>843</v>
       </c>
       <c r="D82" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="E82" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="F82" t="s">
-        <v>830</v>
+        <v>846</v>
       </c>
       <c r="G82" t="s">
-        <v>831</v>
+        <v>847</v>
       </c>
       <c r="H82" t="s">
-        <v>832</v>
+        <v>848</v>
       </c>
       <c r="I82" t="s">
-        <v>833</v>
+        <v>849</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>834</v>
+        <v>850</v>
       </c>
       <c r="L82" t="s">
-        <v>835</v>
+        <v>851</v>
       </c>
       <c r="M82" t="s">
-        <v>836</v>
+        <v>852</v>
       </c>
       <c r="N82" t="s">
-        <v>837</v>
+        <v>853</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>838</v>
+        <v>854</v>
       </c>
       <c r="D83" t="s">
-        <v>839</v>
+        <v>855</v>
       </c>
       <c r="E83" t="s">
-        <v>840</v>
+        <v>856</v>
       </c>
       <c r="F83" t="s">
-        <v>841</v>
+        <v>857</v>
       </c>
       <c r="G83" t="s">
-        <v>842</v>
+        <v>858</v>
       </c>
       <c r="H83" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="I83" t="s">
-        <v>844</v>
+        <v>860</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>845</v>
+        <v>861</v>
       </c>
       <c r="L83" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
       <c r="M83" t="s">
-        <v>847</v>
+        <v>863</v>
       </c>
       <c r="N83" t="s">
-        <v>848</v>
+        <v>864</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>849</v>
+        <v>865</v>
       </c>
       <c r="D84" t="s">
-        <v>850</v>
+        <v>866</v>
       </c>
       <c r="E84" t="s">
-        <v>851</v>
+        <v>867</v>
       </c>
       <c r="F84" t="s">
-        <v>852</v>
+        <v>868</v>
       </c>
       <c r="G84" t="s">
-        <v>853</v>
+        <v>869</v>
       </c>
       <c r="H84" t="s">
-        <v>854</v>
+        <v>870</v>
       </c>
       <c r="I84" t="s">
-        <v>855</v>
+        <v>871</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>856</v>
+        <v>872</v>
       </c>
       <c r="L84" t="s">
-        <v>857</v>
+        <v>873</v>
       </c>
       <c r="M84" t="s">
-        <v>858</v>
+        <v>874</v>
       </c>
       <c r="N84" t="s">
-        <v>859</v>
+        <v>875</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>860</v>
+        <v>876</v>
       </c>
       <c r="D85" t="s">
-        <v>861</v>
+        <v>877</v>
       </c>
       <c r="E85" t="s">
-        <v>862</v>
+        <v>878</v>
       </c>
       <c r="F85" t="s">
-        <v>863</v>
+        <v>879</v>
       </c>
       <c r="G85" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
       <c r="H85" t="s">
-        <v>865</v>
+        <v>881</v>
       </c>
       <c r="I85" t="s">
-        <v>866</v>
+        <v>882</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>867</v>
+        <v>883</v>
       </c>
       <c r="L85" t="s">
-        <v>868</v>
+        <v>884</v>
       </c>
       <c r="M85" t="s">
-        <v>869</v>
+        <v>885</v>
       </c>
       <c r="N85" t="s">
-        <v>870</v>
+        <v>886</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>871</v>
+        <v>887</v>
       </c>
       <c r="D86" t="s">
-        <v>872</v>
+        <v>888</v>
       </c>
       <c r="E86" t="s">
-        <v>873</v>
+        <v>889</v>
       </c>
       <c r="F86" t="s">
-        <v>874</v>
+        <v>890</v>
       </c>
       <c r="G86" t="s">
-        <v>875</v>
+        <v>891</v>
       </c>
       <c r="H86" t="s">
-        <v>876</v>
+        <v>892</v>
       </c>
       <c r="I86" t="s">
-        <v>877</v>
+        <v>893</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>878</v>
+        <v>894</v>
       </c>
       <c r="L86" t="s">
-        <v>879</v>
+        <v>895</v>
       </c>
       <c r="M86" t="s">
-        <v>880</v>
+        <v>896</v>
       </c>
       <c r="N86" t="s">
-        <v>881</v>
+        <v>897</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>882</v>
+        <v>898</v>
       </c>
       <c r="D87" t="s">
-        <v>883</v>
+        <v>899</v>
       </c>
       <c r="E87" t="s">
-        <v>884</v>
+        <v>900</v>
       </c>
       <c r="F87" t="s">
-        <v>885</v>
+        <v>901</v>
       </c>
       <c r="G87" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="H87" t="s">
-        <v>887</v>
+        <v>903</v>
       </c>
       <c r="I87" t="s">
-        <v>888</v>
+        <v>904</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>889</v>
+        <v>905</v>
       </c>
       <c r="L87" t="s">
-        <v>890</v>
+        <v>906</v>
       </c>
       <c r="M87" t="s">
-        <v>891</v>
+        <v>907</v>
       </c>
       <c r="N87" t="s">
-        <v>892</v>
+        <v>908</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>893</v>
+        <v>909</v>
       </c>
       <c r="D88" t="s">
-        <v>894</v>
+        <v>910</v>
       </c>
       <c r="E88" t="s">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="F88" t="s">
-        <v>896</v>
+        <v>912</v>
       </c>
       <c r="G88" t="s">
-        <v>897</v>
+        <v>913</v>
       </c>
       <c r="H88" t="s">
-        <v>898</v>
+        <v>914</v>
       </c>
       <c r="I88" t="s">
-        <v>899</v>
+        <v>915</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>900</v>
+        <v>916</v>
       </c>
       <c r="L88" t="s">
-        <v>901</v>
+        <v>917</v>
       </c>
       <c r="M88" t="s">
-        <v>902</v>
+        <v>918</v>
       </c>
       <c r="N88" t="s">
-        <v>903</v>
+        <v>919</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>860</v>
+        <v>920</v>
       </c>
       <c r="D89" t="s">
-        <v>861</v>
+        <v>921</v>
       </c>
       <c r="E89" t="s">
-        <v>862</v>
+        <v>922</v>
       </c>
       <c r="F89" t="s">
-        <v>863</v>
+        <v>923</v>
       </c>
       <c r="G89" t="s">
-        <v>864</v>
+        <v>924</v>
       </c>
       <c r="H89" t="s">
-        <v>865</v>
+        <v>925</v>
       </c>
       <c r="I89" t="s">
-        <v>904</v>
+        <v>926</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>905</v>
+        <v>927</v>
       </c>
       <c r="L89" t="s">
-        <v>906</v>
+        <v>928</v>
       </c>
       <c r="M89" t="s">
-        <v>907</v>
+        <v>929</v>
       </c>
       <c r="N89" t="s">
-        <v>870</v>
+        <v>930</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>908</v>
+        <v>931</v>
       </c>
       <c r="D90" t="s">
-        <v>909</v>
+        <v>932</v>
       </c>
       <c r="E90" t="s">
-        <v>910</v>
+        <v>933</v>
       </c>
       <c r="F90" t="s">
-        <v>911</v>
+        <v>934</v>
       </c>
       <c r="G90" t="s">
-        <v>912</v>
+        <v>935</v>
       </c>
       <c r="H90" t="s">
-        <v>913</v>
+        <v>936</v>
       </c>
       <c r="I90" t="s">
-        <v>914</v>
+        <v>937</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>915</v>
+        <v>938</v>
       </c>
       <c r="L90" t="s">
-        <v>916</v>
+        <v>939</v>
       </c>
       <c r="M90" t="s">
-        <v>917</v>
+        <v>940</v>
       </c>
       <c r="N90" t="s">
-        <v>918</v>
+        <v>941</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>919</v>
+        <v>942</v>
       </c>
       <c r="D91" t="s">
-        <v>920</v>
+        <v>943</v>
       </c>
       <c r="E91" t="s">
-        <v>921</v>
+        <v>944</v>
       </c>
       <c r="F91" t="s">
-        <v>922</v>
+        <v>945</v>
       </c>
       <c r="G91" t="s">
-        <v>923</v>
+        <v>946</v>
       </c>
       <c r="H91" t="s">
-        <v>924</v>
+        <v>947</v>
       </c>
       <c r="I91" t="s">
-        <v>925</v>
+        <v>948</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>926</v>
+        <v>949</v>
       </c>
       <c r="L91" t="s">
-        <v>927</v>
+        <v>950</v>
       </c>
       <c r="M91" t="s">
-        <v>928</v>
+        <v>951</v>
       </c>
       <c r="N91" t="s">
-        <v>929</v>
+        <v>952</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>930</v>
+        <v>953</v>
       </c>
       <c r="D92" t="s">
-        <v>931</v>
+        <v>954</v>
       </c>
       <c r="E92" t="s">
-        <v>932</v>
+        <v>955</v>
       </c>
       <c r="F92" t="s">
-        <v>933</v>
+        <v>956</v>
       </c>
       <c r="G92" t="s">
-        <v>934</v>
+        <v>957</v>
       </c>
       <c r="H92" t="s">
-        <v>935</v>
+        <v>958</v>
       </c>
       <c r="I92" t="s">
-        <v>936</v>
+        <v>959</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>937</v>
+        <v>960</v>
       </c>
       <c r="L92" t="s">
-        <v>938</v>
+        <v>961</v>
       </c>
       <c r="M92" t="s">
-        <v>939</v>
+        <v>962</v>
       </c>
       <c r="N92" t="s">
-        <v>940</v>
+        <v>963</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>941</v>
+        <v>964</v>
       </c>
       <c r="D93" t="s">
-        <v>942</v>
+        <v>965</v>
       </c>
       <c r="E93" t="s">
-        <v>943</v>
+        <v>966</v>
       </c>
       <c r="F93" t="s">
-        <v>944</v>
+        <v>967</v>
       </c>
       <c r="G93" t="s">
-        <v>945</v>
+        <v>968</v>
       </c>
       <c r="H93" t="s">
-        <v>946</v>
+        <v>969</v>
       </c>
       <c r="I93" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>948</v>
+        <v>971</v>
       </c>
       <c r="L93" t="s">
-        <v>949</v>
+        <v>972</v>
       </c>
       <c r="M93" t="s">
-        <v>950</v>
+        <v>973</v>
       </c>
       <c r="N93" t="s">
-        <v>951</v>
+        <v>974</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>952</v>
+        <v>975</v>
       </c>
       <c r="D94" t="s">
-        <v>953</v>
+        <v>976</v>
       </c>
       <c r="E94" t="s">
-        <v>954</v>
+        <v>977</v>
       </c>
       <c r="F94" t="s">
-        <v>955</v>
+        <v>978</v>
       </c>
       <c r="G94" t="s">
-        <v>956</v>
+        <v>979</v>
       </c>
       <c r="H94" t="s">
-        <v>957</v>
+        <v>980</v>
       </c>
       <c r="I94" t="s">
-        <v>958</v>
+        <v>981</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>959</v>
+        <v>982</v>
       </c>
       <c r="L94" t="s">
-        <v>960</v>
+        <v>983</v>
       </c>
       <c r="M94" t="s">
-        <v>961</v>
+        <v>984</v>
       </c>
       <c r="N94" t="s">
-        <v>962</v>
+        <v>985</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>963</v>
+        <v>986</v>
       </c>
       <c r="D95" t="s">
-        <v>964</v>
+        <v>987</v>
       </c>
       <c r="E95" t="s">
-        <v>965</v>
+        <v>988</v>
       </c>
       <c r="F95" t="s">
-        <v>966</v>
+        <v>989</v>
       </c>
       <c r="G95" t="s">
-        <v>967</v>
+        <v>990</v>
       </c>
       <c r="H95" t="s">
-        <v>968</v>
+        <v>991</v>
       </c>
       <c r="I95" t="s">
-        <v>969</v>
+        <v>992</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>970</v>
+        <v>993</v>
       </c>
       <c r="L95" t="s">
-        <v>971</v>
+        <v>994</v>
       </c>
       <c r="M95" t="s">
-        <v>972</v>
+        <v>995</v>
       </c>
       <c r="N95" t="s">
-        <v>973</v>
+        <v>996</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>974</v>
+        <v>997</v>
       </c>
       <c r="D96" t="s">
-        <v>975</v>
+        <v>998</v>
       </c>
       <c r="E96" t="s">
-        <v>976</v>
+        <v>999</v>
       </c>
       <c r="F96" t="s">
-        <v>977</v>
+        <v>1000</v>
       </c>
       <c r="G96" t="s">
-        <v>978</v>
+        <v>1001</v>
       </c>
       <c r="H96" t="s">
-        <v>979</v>
+        <v>1002</v>
       </c>
       <c r="I96" t="s">
-        <v>980</v>
+        <v>1003</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>981</v>
+        <v>1004</v>
       </c>
       <c r="L96" t="s">
-        <v>982</v>
+        <v>1005</v>
       </c>
       <c r="M96" t="s">
-        <v>983</v>
+        <v>1006</v>
       </c>
       <c r="N96" t="s">
-        <v>984</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>985</v>
+        <v>1008</v>
       </c>
       <c r="D97" t="s">
-        <v>986</v>
+        <v>1009</v>
       </c>
       <c r="E97" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="F97" t="s">
-        <v>988</v>
+        <v>1011</v>
       </c>
       <c r="G97" t="s">
-        <v>989</v>
+        <v>1012</v>
       </c>
       <c r="H97" t="s">
-        <v>990</v>
+        <v>1013</v>
       </c>
       <c r="I97" t="s">
-        <v>991</v>
+        <v>1014</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>992</v>
+        <v>1015</v>
       </c>
       <c r="L97" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="M97" t="s">
-        <v>994</v>
+        <v>1017</v>
       </c>
       <c r="N97" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
       <c r="D98" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="E98" t="s">
-        <v>998</v>
+        <v>1021</v>
       </c>
       <c r="F98" t="s">
-        <v>999</v>
+        <v>1022</v>
       </c>
       <c r="G98" t="s">
-        <v>1000</v>
+        <v>1023</v>
       </c>
       <c r="H98" t="s">
-        <v>1001</v>
+        <v>1024</v>
       </c>
       <c r="I98" t="s">
-        <v>1002</v>
+        <v>1025</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>1003</v>
+        <v>1026</v>
       </c>
       <c r="L98" t="s">
-        <v>1004</v>
+        <v>1027</v>
       </c>
       <c r="M98" t="s">
-        <v>1005</v>
+        <v>1028</v>
       </c>
       <c r="N98" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="D99" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E99" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="F99" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="G99" t="s">
-        <v>1011</v>
+        <v>1034</v>
       </c>
       <c r="H99" t="s">
-        <v>1012</v>
+        <v>1035</v>
       </c>
       <c r="I99" t="s">
-        <v>1013</v>
+        <v>1036</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>1014</v>
+        <v>1037</v>
       </c>
       <c r="L99" t="s">
-        <v>1015</v>
+        <v>1038</v>
       </c>
       <c r="M99" t="s">
-        <v>1016</v>
+        <v>1039</v>
       </c>
       <c r="N99" t="s">
-        <v>1017</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>1018</v>
+        <v>1041</v>
       </c>
       <c r="D100" t="s">
-        <v>1019</v>
+        <v>1042</v>
       </c>
       <c r="E100" t="s">
-        <v>1020</v>
+        <v>1043</v>
       </c>
       <c r="F100" t="s">
-        <v>1021</v>
+        <v>1044</v>
       </c>
       <c r="G100" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="H100" t="s">
-        <v>1023</v>
+        <v>1046</v>
       </c>
       <c r="I100" t="s">
-        <v>1024</v>
+        <v>1047</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>1025</v>
+        <v>1048</v>
       </c>
       <c r="L100" t="s">
-        <v>1026</v>
+        <v>1049</v>
       </c>
       <c r="M100" t="s">
-        <v>1027</v>
+        <v>1050</v>
       </c>
       <c r="N100" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="D101" t="s">
-        <v>1030</v>
+        <v>1053</v>
       </c>
       <c r="E101" t="s">
-        <v>1031</v>
+        <v>1054</v>
       </c>
       <c r="F101" t="s">
-        <v>1032</v>
+        <v>1055</v>
       </c>
       <c r="G101" t="s">
-        <v>1033</v>
+        <v>1056</v>
       </c>
       <c r="H101" t="s">
-        <v>1034</v>
+        <v>1057</v>
       </c>
       <c r="I101" t="s">
-        <v>1035</v>
+        <v>1058</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>1036</v>
+        <v>1059</v>
       </c>
       <c r="L101" t="s">
-        <v>1037</v>
+        <v>1060</v>
       </c>
       <c r="M101" t="s">
-        <v>1038</v>
+        <v>1061</v>
       </c>
       <c r="N101" t="s">
-        <v>1039</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>1040</v>
+        <v>1063</v>
       </c>
       <c r="D102" t="s">
-        <v>1041</v>
+        <v>1064</v>
       </c>
       <c r="E102" t="s">
-        <v>1042</v>
+        <v>1065</v>
       </c>
       <c r="F102" t="s">
-        <v>1043</v>
+        <v>1066</v>
       </c>
       <c r="G102" t="s">
-        <v>1044</v>
+        <v>1067</v>
       </c>
       <c r="H102" t="s">
-        <v>1045</v>
+        <v>1068</v>
       </c>
       <c r="I102" t="s">
-        <v>1046</v>
+        <v>1069</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>1047</v>
+        <v>1070</v>
       </c>
       <c r="L102" t="s">
-        <v>1048</v>
+        <v>1071</v>
       </c>
       <c r="M102" t="s">
-        <v>1049</v>
+        <v>1072</v>
       </c>
       <c r="N102" t="s">
-        <v>1050</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>1051</v>
+        <v>1074</v>
       </c>
       <c r="D103" t="s">
-        <v>1052</v>
+        <v>1075</v>
       </c>
       <c r="E103" t="s">
-        <v>1053</v>
+        <v>1076</v>
       </c>
       <c r="F103" t="s">
-        <v>797</v>
+        <v>1077</v>
       </c>
       <c r="G103" t="s">
-        <v>1054</v>
+        <v>1078</v>
       </c>
       <c r="H103" t="s">
-        <v>1055</v>
+        <v>1079</v>
       </c>
       <c r="I103" t="s">
-        <v>1056</v>
+        <v>1080</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>1057</v>
+        <v>1081</v>
       </c>
       <c r="L103" t="s">
-        <v>1058</v>
+        <v>1082</v>
       </c>
       <c r="M103" t="s">
-        <v>1059</v>
+        <v>1083</v>
       </c>
       <c r="N103" t="s">
-        <v>1060</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>1061</v>
+        <v>1085</v>
       </c>
       <c r="D104" t="s">
-        <v>1062</v>
+        <v>1086</v>
       </c>
       <c r="E104" t="s">
-        <v>1063</v>
+        <v>1087</v>
       </c>
       <c r="F104" t="s">
-        <v>1064</v>
+        <v>1088</v>
       </c>
       <c r="G104" t="s">
-        <v>1065</v>
+        <v>1089</v>
       </c>
       <c r="H104" t="s">
-        <v>1066</v>
+        <v>1090</v>
       </c>
       <c r="I104" t="s">
-        <v>1067</v>
+        <v>1091</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>1068</v>
+        <v>1092</v>
       </c>
       <c r="L104" t="s">
-        <v>1069</v>
+        <v>1093</v>
       </c>
       <c r="M104" t="s">
-        <v>1070</v>
+        <v>1094</v>
       </c>
       <c r="N104" t="s">
-        <v>1071</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>1072</v>
+        <v>1096</v>
       </c>
       <c r="D105" t="s">
-        <v>1073</v>
+        <v>1097</v>
       </c>
       <c r="E105" t="s">
-        <v>1074</v>
+        <v>1098</v>
       </c>
       <c r="F105" t="s">
-        <v>1075</v>
+        <v>1099</v>
       </c>
       <c r="G105" t="s">
-        <v>1076</v>
+        <v>1100</v>
       </c>
       <c r="H105" t="s">
-        <v>1077</v>
+        <v>1101</v>
       </c>
       <c r="I105" t="s">
-        <v>1078</v>
+        <v>1102</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>1079</v>
+        <v>1103</v>
       </c>
       <c r="L105" t="s">
-        <v>1080</v>
+        <v>1104</v>
       </c>
       <c r="M105" t="s">
-        <v>1081</v>
+        <v>1105</v>
       </c>
       <c r="N105" t="s">
-        <v>1082</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>1083</v>
+        <v>1107</v>
       </c>
       <c r="D106" t="s">
-        <v>1084</v>
+        <v>1108</v>
       </c>
       <c r="E106" t="s">
-        <v>1085</v>
+        <v>1109</v>
       </c>
       <c r="F106" t="s">
-        <v>1086</v>
+        <v>1110</v>
       </c>
       <c r="G106" t="s">
-        <v>1087</v>
+        <v>1111</v>
       </c>
       <c r="H106" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="I106" t="s">
-        <v>1089</v>
+        <v>1113</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>1090</v>
+        <v>1114</v>
       </c>
       <c r="L106" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
       <c r="M106" t="s">
-        <v>1092</v>
+        <v>1116</v>
       </c>
       <c r="N106" t="s">
-        <v>1093</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>1094</v>
+        <v>1118</v>
       </c>
       <c r="D107" t="s">
-        <v>1095</v>
+        <v>1119</v>
       </c>
       <c r="E107" t="s">
-        <v>1096</v>
+        <v>1120</v>
       </c>
       <c r="F107" t="s">
-        <v>1097</v>
+        <v>1121</v>
       </c>
       <c r="G107" t="s">
-        <v>1098</v>
+        <v>1122</v>
       </c>
       <c r="H107" t="s">
-        <v>1099</v>
+        <v>1123</v>
       </c>
       <c r="I107" t="s">
-        <v>1100</v>
+        <v>1124</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>1101</v>
+        <v>1125</v>
       </c>
       <c r="L107" t="s">
-        <v>1102</v>
+        <v>1126</v>
       </c>
       <c r="M107" t="s">
-        <v>1103</v>
+        <v>1127</v>
       </c>
       <c r="N107" t="s">
-        <v>1104</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>1105</v>
+        <v>1129</v>
       </c>
       <c r="D108" t="s">
-        <v>1106</v>
+        <v>1130</v>
       </c>
       <c r="E108" t="s">
-        <v>1107</v>
+        <v>1131</v>
       </c>
       <c r="F108" t="s">
-        <v>1108</v>
+        <v>1132</v>
       </c>
       <c r="G108" t="s">
-        <v>1109</v>
+        <v>1133</v>
       </c>
       <c r="H108" t="s">
-        <v>1110</v>
+        <v>1134</v>
       </c>
       <c r="I108" t="s">
-        <v>1111</v>
+        <v>1135</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>1112</v>
+        <v>1136</v>
       </c>
       <c r="L108" t="s">
-        <v>1113</v>
+        <v>1137</v>
       </c>
       <c r="M108" t="s">
-        <v>1114</v>
+        <v>1138</v>
       </c>
       <c r="N108" t="s">
-        <v>1115</v>
-[...96 lines deleted...]
-      <c r="D111" t="s">
         <v>1139</v>
-      </c>
-[...1034 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>