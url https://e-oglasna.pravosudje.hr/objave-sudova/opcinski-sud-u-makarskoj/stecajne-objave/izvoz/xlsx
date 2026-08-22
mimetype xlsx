--- v4 (2026-07-31)
+++ v5 (2026-08-22)
@@ -6,191 +6,1637 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1397" uniqueCount="1140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2013" uniqueCount="1530">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - BRANKO BAKETIĆ</t>
-[...89 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2992c5d0-8140-4a08-b052-9253f5f01355/dokumenti/preuzimanje</t>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 475, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96639161469</t>
+  </si>
+  <si>
+    <t>ANDREJA KLAPIRIĆ 96639161469; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:03:46</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776b7add-3302-466c-b6a1-46ac569ff9a7</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776b7add-3302-466c-b6a1-46ac569ff9a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN</t>
+  </si>
+  <si>
+    <t>VLADE GOTOVCA 6, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70042336673</t>
+  </si>
+  <si>
+    <t>ANTE ĆAPIN 70042336673; vjerovnik</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:53:12</t>
+  </si>
+  <si>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa37d94e-4957-418e-8cc6-a3afd377f1d7</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa37d94e-4957-418e-8cc6-a3afd377f1d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:52:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e845ad6d-3c7b-4d5e-a52e-42271c7af46a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e845ad6d-3c7b-4d5e-a52e-42271c7af46a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-88/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN</t>
+  </si>
+  <si>
+    <t>ULICA PRODANI 11, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>02160357897</t>
+  </si>
+  <si>
+    <t>HRVOJE PRODAN 02160357897; vjerovnici</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:39:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3fad625-a041-40e4-aa0d-6951ad24620d</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3fad625-a041-40e4-aa0d-6951ad24620d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=88&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-13/2026</t>
+  </si>
+  <si>
+    <t>Boris Lojić</t>
+  </si>
+  <si>
+    <t>Runović 258, 21261 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>37351734844</t>
+  </si>
+  <si>
+    <t>Boris Lojić 37351734844; vjerovnik</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db192267-157c-4ee2-be36-96bf688a8066</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db192267-157c-4ee2-be36-96bf688a8066/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>IVANBEGOVINA 14, 21260 Ivanbegovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>51072955379</t>
+  </si>
+  <si>
+    <t>ANTE KUJUNDŽIĆ 51072955379; vjerovnici</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:20:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51377575-bd6d-4086-8efb-49bd11e2af70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51377575-bd6d-4086-8efb-49bd11e2af70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>IVAN KARIN</t>
+  </si>
+  <si>
+    <t>GLAVINA DONJA 339, 21260 Glavina Donja, Hrvatska</t>
+  </si>
+  <si>
+    <t>74115445688</t>
+  </si>
+  <si>
+    <t>IVAN KARIN 74115445688; VJEROVNICI</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854decbd-d3ab-4a05-8c27-9093bbff1fa6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854decbd-d3ab-4a05-8c27-9093bbff1fa6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-59/2026</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ</t>
+  </si>
+  <si>
+    <t>STARI VELIKOBRDSKI PUT 12, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57294072921</t>
+  </si>
+  <si>
+    <t>IVAN RAŠIĆ 57294072921; vjerovnik</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:58:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f17178c-a268-476d-adff-823c6068687b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f17178c-a268-476d-adff-823c6068687b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-258/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO</t>
+  </si>
+  <si>
+    <t>SLIVNO 86, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>39070511579</t>
+  </si>
+  <si>
+    <t>NIKOLA GREPO 39070511579; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:25:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be03972b-e9df-4232-9adf-64ed489cea2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be03972b-e9df-4232-9adf-64ed489cea2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=258&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI</t>
+  </si>
+  <si>
+    <t>PETRA KAERA 14, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>12411231919</t>
+  </si>
+  <si>
+    <t>MARIJA BALDASSARI 12411231919; VJEROVNICI</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:12:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c919855a-04fe-4a6a-be50-76fdc66a51f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c919855a-04fe-4a6a-be50-76fdc66a51f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 75, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>61251195372</t>
+  </si>
+  <si>
+    <t>GORAN PERIĆ- PEŠA 61251195372; VJEROVNICI</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/278c612d-09a7-4e9b-b5ba-1fc434baa4b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/278c612d-09a7-4e9b-b5ba-1fc434baa4b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-254/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN</t>
+  </si>
+  <si>
+    <t>UL. DINKA ŠTAMBAKA 7, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>54292305528</t>
+  </si>
+  <si>
+    <t>DAVOR BRKAN 54292305528; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:55:49</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ef534a2-f892-4291-a9e0-93310cde2433</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ef534a2-f892-4291-a9e0-93310cde2433/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=254&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-250/2025</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ</t>
+  </si>
+  <si>
+    <t>MAGISTRALA 6, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>69248833968</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ 69248833968; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:41:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4d1f62d-2748-43d3-a43a-9d596c4a9f28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4d1f62d-2748-43d3-a43a-9d596c4a9f28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=250&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKIH REDARSTVENIKA 1, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>76955442215</t>
+  </si>
+  <si>
+    <t>JOSIP IVKOŠIĆ 76955442215; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e81687b3-c356-40b0-8338-26066075bbbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e81687b3-c356-40b0-8338-26066075bbbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>JURE STAPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STAPIĆI - PIĆOLCI 4, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>30918084581</t>
+  </si>
+  <si>
+    <t>JURE STAPIĆ 30918084581; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:12:56</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>MARIO KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA TINA UJEVIĆA 5, 21260 Grubine, Hrvatska</t>
+  </si>
+  <si>
+    <t>47430891421</t>
+  </si>
+  <si>
+    <t>MARIO KUJUNDŽIĆ 47430891421; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cec8f67-963a-43f6-b1f1-ccf079c5fe43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cec8f67-963a-43f6-b1f1-ccf079c5fe43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>VUKOVARSKA 10, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>53636111186</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ 53636111186; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53aab4-82bd-46ea-893c-7d7f52b2adba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53aab4-82bd-46ea-893c-7d7f52b2adba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-100/2026</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 409, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>57632328661</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA 57632328661; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:05:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040ce65-3c81-44e8-be6f-574b0f801b3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040ce65-3c81-44e8-be6f-574b0f801b3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-26/2026</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić</t>
+  </si>
+  <si>
+    <t>Vinjani Donji 215, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96905319844</t>
+  </si>
+  <si>
+    <t>Mihaela Rebić 96905319844; VJEROVNIK</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:03:36</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c0cfba6-e906-438f-b524-f236ca62adef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c0cfba6-e906-438f-b524-f236ca62adef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-83/2026</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ</t>
+  </si>
+  <si>
+    <t>ZRINSKO-FRANKOPANSKA 7, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>91848906323</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ 91848906323; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e92b60-e086-45f4-ba18-d03aa46de038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e92b60-e086-45f4-ba18-d03aa46de038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA</t>
+  </si>
+  <si>
+    <t>PUT KAPELICE 17, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>22078124330</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA 22078124330; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ae556-a70d-41e6-8020-61c33e0304c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ae556-a70d-41e6-8020-61c33e0304c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Zoran Kraljević</t>
+  </si>
+  <si>
+    <t>DOMOVINSKE ZAHVALNOSTI 10, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>51576435665</t>
+  </si>
+  <si>
+    <t>Zoran Kraljević 51576435665; vjerovnici</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:46:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/987f333f-80f0-407c-a577-2076dd451a99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/987f333f-80f0-407c-a577-2076dd451a99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-56/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR</t>
+  </si>
+  <si>
+    <t>ULICA SV. MARKA 36, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>09211671309</t>
+  </si>
+  <si>
+    <t>ANTE ŠUŠNJAR 09211671309; vjerovnik</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e04b00ca-2adf-4132-a831-57377fe4985b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e04b00ca-2adf-4132-a831-57377fe4985b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=56&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-44/2026</t>
+  </si>
+  <si>
+    <t>Ante Glavaš</t>
+  </si>
+  <si>
+    <t>Ulica Domovinskog Rata 25, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>51673270767</t>
+  </si>
+  <si>
+    <t>Ante Glavaš 51673270767; vjerovnici</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:29:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aa35ea7-a337-4761-b40d-aff5895c12e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aa35ea7-a337-4761-b40d-aff5895c12e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=44&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-256/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKA MUŠAN</t>
+  </si>
+  <si>
+    <t>ZVIRINE 9, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>74300215097</t>
+  </si>
+  <si>
+    <t>vjerovnici; ŽELJKA MUŠAN 74300215097</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55aa8b82-e58e-4bba-bcf9-d5ec890d13f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55aa8b82-e58e-4bba-bcf9-d5ec890d13f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=256&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-263/2025</t>
+  </si>
+  <si>
+    <t>LUKA MARUŠIĆ</t>
+  </si>
+  <si>
+    <t>DOBRANJSKA ULICA 12, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>60862850227</t>
+  </si>
+  <si>
+    <t>LUKA MARUŠIĆ 60862850227; vjerovnici</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:23:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d11bfc2-80b1-47e6-9446-9babdfd3c88b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d11bfc2-80b1-47e6-9446-9babdfd3c88b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=263&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-38/2026</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić</t>
+  </si>
+  <si>
+    <t>Ulica Križnog Puta 18, 21264 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>55833464580</t>
+  </si>
+  <si>
+    <t>Teo Kujundžić 55833464580; vjerovnik</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d1b664-9116-433b-86c1-7ce8227942c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d1b664-9116-433b-86c1-7ce8227942c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=38&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>MILE ČELAN</t>
+  </si>
+  <si>
+    <t>UL. DINKA ŠTAMBAKA 25, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>50992821206</t>
+  </si>
+  <si>
+    <t>MILE ČELAN 50992821206</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:04:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2176ee2-69bc-4e26-87c4-42504cd54d75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2176ee2-69bc-4e26-87c4-42504cd54d75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-57/2026</t>
+  </si>
+  <si>
+    <t>NEDILJKO PATRLJ</t>
+  </si>
+  <si>
+    <t>BOTUŠKA 77, 21260 Gornje Podbablje, Hrvatska</t>
+  </si>
+  <si>
+    <t>64812612645</t>
+  </si>
+  <si>
+    <t>NEDILJKO PATRLJ 64812612645</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:56:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7a44eba-8d7c-4606-8215-b35a5d4882ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7a44eba-8d7c-4606-8215-b35a5d4882ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-86/2026</t>
+  </si>
+  <si>
+    <t>JOSIPA GAZILJ</t>
+  </si>
+  <si>
+    <t>BAST 11 A, 21320 Bast, Hrvatska</t>
+  </si>
+  <si>
+    <t>56158069474</t>
+  </si>
+  <si>
+    <t>JOSIPA GAZILJ 56158069474</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:55:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c609ed-dcd0-44d8-bee5-e478a632f54f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c609ed-dcd0-44d8-bee5-e478a632f54f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=86&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-91/2026</t>
+  </si>
+  <si>
+    <t>GORDANA BAUS DŽERAHOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ZRINSKIH I FRANKOPANA 31, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>64419883041</t>
+  </si>
+  <si>
+    <t>GORDANA BAUS DŽERAHOVIĆ 64419883041</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e9de13-8756-4c5c-8c37-1821c6e8b9ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e9de13-8756-4c5c-8c37-1821c6e8b9ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>MIRJANA PRSKALO</t>
+  </si>
+  <si>
+    <t>SLAVONSKA 34, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>71841807817</t>
+  </si>
+  <si>
+    <t>MIRJANA PRSKALO 71841807817; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:12:41</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/294692be-d742-40ca-880e-2cf2e6f929e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/294692be-d742-40ca-880e-2cf2e6f929e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Bunar</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 1, 42202 Jalžabet, Hrvatska</t>
+  </si>
+  <si>
+    <t>07949883273</t>
+  </si>
+  <si>
+    <t>Damir Bunar 07949883273; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:42:03</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836c8fa5-fcbf-4dfa-85a8-3ceb47dc5a7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836c8fa5-fcbf-4dfa-85a8-3ceb47dc5a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-108/2026</t>
+  </si>
+  <si>
+    <t>ANTONIJA DOGAN</t>
+  </si>
+  <si>
+    <t>PUT SVETOG ANTE 16, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>65866295825</t>
+  </si>
+  <si>
+    <t>ANTONIJA DOGAN 65866295825; vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:29:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ce129-3e94-444a-b881-75c8a29a49fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ce129-3e94-444a-b881-75c8a29a49fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>ZVONIMIR MADUNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE TUĐMANA 7, 21256 Cista Provo, Hrvatska</t>
+  </si>
+  <si>
+    <t>17587725233</t>
+  </si>
+  <si>
+    <t>Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali; ZVONIMIR MADUNIĆ 17587725233</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:28:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/900fb63d-d84e-4d33-9b54-15c0e94031e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/900fb63d-d84e-4d33-9b54-15c0e94031e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-106/2026</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ</t>
+  </si>
+  <si>
+    <t>MUSINAC 26, 21256 Studenci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08571602948</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ 08571602948; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7506b5b-b8b6-4f17-a2ff-9daa77dc3b07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7506b5b-b8b6-4f17-a2ff-9daa77dc3b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>ANKA PIVAC</t>
+  </si>
+  <si>
+    <t>TOČANOVICA 1, 21327 Podgora, Hrvatska</t>
+  </si>
+  <si>
+    <t>87527545778</t>
+  </si>
+  <si>
+    <t>ANKA PIVAC 87527545778; Svi sudionici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43174f84-91c3-4722-9b19-da9d7ca81dd4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43174f84-91c3-4722-9b19-da9d7ca81dd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-105/2026</t>
+  </si>
+  <si>
+    <t>DENIS KEGALJ</t>
+  </si>
+  <si>
+    <t>CESTA DR. FRANJE TUĐMANA 19, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>97159433681</t>
+  </si>
+  <si>
+    <t>DENIS KEGALJ 97159433681; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e495c7c-a49d-4018-a683-b65b9b9b46b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e495c7c-a49d-4018-a683-b65b9b9b46b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-259/2025</t>
+  </si>
+  <si>
+    <t>JULIA WATTS</t>
+  </si>
+  <si>
+    <t>GRADIŠĆANSKIH HRVATA 18, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>38615164334</t>
+  </si>
+  <si>
+    <t>JULIA WATTS 38615164334; vjerovnik</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c980ce9-48bd-454a-a5f2-476d714af87d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c980ce9-48bd-454a-a5f2-476d714af87d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=259&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-253/2025</t>
+  </si>
+  <si>
+    <t>ŽANA ŠONJIĆ</t>
+  </si>
+  <si>
+    <t>ŠONJIĆI 2, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>76813452859</t>
+  </si>
+  <si>
+    <t>vjerovnici; ŽANA ŠONJIĆ 76813452859</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:01:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/797c156b-4a52-4c93-823c-06ceed754c7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/797c156b-4a52-4c93-823c-06ceed754c7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=253&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO</t>
+  </si>
+  <si>
+    <t>ULICA SV. ANE 18, 21260 Poljica, Hrvatska</t>
+  </si>
+  <si>
+    <t>05813353743</t>
+  </si>
+  <si>
+    <t>JOSIP LOZO 05813353743; vjerovnici</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:53:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95c0ea6-aa99-4961-b74b-6ffe52e5e561</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95c0ea6-aa99-4961-b74b-6ffe52e5e561/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DAROVATELJA KRVI 4, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>49621716857</t>
+  </si>
+  <si>
+    <t>MATEJA PUHARIĆ 49621716857; vjerovnik</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:46:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8e78dd8-d859-4165-b2c4-24a425ed2697</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8e78dd8-d859-4165-b2c4-24a425ed2697/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-31/2026</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA</t>
+  </si>
+  <si>
+    <t>BIOKOVSKA 42, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>86596507740</t>
+  </si>
+  <si>
+    <t>ROBERT BERISHA 86596507740; vjerovnik</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:15:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55a74f61-5759-41b6-b42a-9d51e848c324</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55a74f61-5759-41b6-b42a-9d51e848c324/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-21/2026</t>
+  </si>
+  <si>
+    <t>Anita Jonjić</t>
+  </si>
+  <si>
+    <t>Blajburška Ulica 79, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>57799525733</t>
+  </si>
+  <si>
+    <t>Anita Jonjić 57799525733; VJEROVNICI</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:06:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ee2836-e0f1-4835-9ab7-f9e525136084</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ee2836-e0f1-4835-9ab7-f9e525136084/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-238/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>MARIN PARLOV</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKOG PROLJEĆA 26, 21260 Ričice, Hrvatska</t>
+  </si>
+  <si>
+    <t>89404944197</t>
+  </si>
+  <si>
+    <t>MARIN PARLOV 89404944197; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:52:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c479cb-81f4-467b-890e-a1a36a031f75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c479cb-81f4-467b-890e-a1a36a031f75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=238&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-252/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKO PIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>PUT JAZINE 6, 21260 Kamenmost, Hrvatska</t>
+  </si>
+  <si>
+    <t>49634967297</t>
+  </si>
+  <si>
+    <t>vjerovnici; ŽELJKO PIJANOVIĆ 49634967297</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:45:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c0f8cf8-4ed6-4971-af09-ba0d9d5df6c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c0f8cf8-4ed6-4971-af09-ba0d9d5df6c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=252&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-244/2025</t>
+  </si>
+  <si>
+    <t>IVICA JUKIĆ</t>
+  </si>
+  <si>
+    <t>PUT TOPIĆA 8 A, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>84959245605</t>
+  </si>
+  <si>
+    <t>IVICA JUKIĆ 84959245605; vjerovnik</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:24:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a27decf-f222-47c5-ad3d-8aa10190ce43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a27decf-f222-47c5-ad3d-8aa10190ce43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=244&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-237/2025</t>
+  </si>
+  <si>
+    <t>ANTE PULJIZ</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 38, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>69239067760</t>
+  </si>
+  <si>
+    <t>ANTE PULJIZ 69239067760; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:07:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf1850a3-0194-4743-ac06-e39867fb4593</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf1850a3-0194-4743-ac06-e39867fb4593/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=237&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-202/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKO KATIĆ</t>
+  </si>
+  <si>
+    <t>POBOJI 275, 21260 Lokvičići, Hrvatska</t>
+  </si>
+  <si>
+    <t>05531735230</t>
+  </si>
+  <si>
+    <t>vjerovnik; ŽELJKO KATIĆ 05531735230</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:51:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b5805fe-6440-4865-9971-7b0bf0cc9738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b5805fe-6440-4865-9971-7b0bf0cc9738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=202&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-212/2025</t>
+  </si>
+  <si>
+    <t>VELIMIR RONČEVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA TOMISLAVA 5, 21334 Gradac, Hrvatska</t>
+  </si>
+  <si>
+    <t>19155372341</t>
+  </si>
+  <si>
+    <t>VELIMIR RONČEVIĆ 19155372341; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a55be223-4d1f-4cc0-9e4f-1685aecfcf6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a55be223-4d1f-4cc0-9e4f-1685aecfcf6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=212&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-158/2025</t>
+  </si>
+  <si>
+    <t>MARIJO BAJIĆ</t>
+  </si>
+  <si>
+    <t>PUT SVETOG ANTE 41, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>77686182258</t>
+  </si>
+  <si>
+    <t>MARIJO BAJIĆ 77686182258; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6df0d3db-7470-4239-acff-1ea56ea896c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6df0d3db-7470-4239-acff-1ea56ea896c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=158&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-232/2025</t>
+  </si>
+  <si>
+    <t>SONJA ZOVKO</t>
+  </si>
+  <si>
+    <t>BRUNE BUŠIĆA 29, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>67517038588</t>
+  </si>
+  <si>
+    <t>SONJA ZOVKO 67517038588; vjerovnici</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:25:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f69e057d-7887-4fcf-8c63-7eae81818030</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f69e057d-7887-4fcf-8c63-7eae81818030/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=232&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROSA BOGDAN</t>
+  </si>
+  <si>
+    <t>ROSA BOGDAN 05376113652</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:12</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a62f3673-0e3b-4385-97c9-917d7f728137</t>
+  </si>
+  <si>
+    <t>16.379822.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a62f3673-0e3b-4385-97c9-917d7f728137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROMILDA ĆUTUK</t>
+  </si>
+  <si>
+    <t>ROMILDA ĆUTUK 32959514777</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:48</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb046cf-1bb8-463f-a1ac-3eb410649248</t>
+  </si>
+  <si>
+    <t>16.383655.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb046cf-1bb8-463f-a1ac-3eb410649248/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATA PRKA</t>
+  </si>
+  <si>
+    <t>KATA PRKA 91747518951</t>
+  </si>
+  <si>
+    <t>13.08.2026. 03:25:39</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c05e4e9-e045-4cb1-9bbb-dbd1ee2e81cc</t>
+  </si>
+  <si>
+    <t>16.382962.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c05e4e9-e045-4cb1-9bbb-dbd1ee2e81cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DANIJELA DRAGOVIĆ</t>
+  </si>
+  <si>
+    <t>DANIJELA DRAGOVIĆ 51885412171</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb2a441-e8fa-4237-ac31-2de6919df2fc</t>
+  </si>
+  <si>
+    <t>16.382699.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb2a441-e8fa-4237-ac31-2de6919df2fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRO MRKONJIĆ</t>
+  </si>
+  <si>
+    <t>MIRO MRKONJIĆ 63781666017</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6a4c88-6c13-4d07-aba3-712f219af207</t>
+  </si>
+  <si>
+    <t>16.382325.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6a4c88-6c13-4d07-aba3-712f219af207/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-257/2025</t>
   </si>
   <si>
     <t>Dopis od 09.07.2026.</t>
   </si>
   <si>
     <t>MARTINA ROSO</t>
   </si>
   <si>
     <t>DOMOVINSKE ZAHVALNOSTI 5, 21300 Makarska, Hrvatska</t>
   </si>
   <si>
     <t>21472820556</t>
   </si>
   <si>
     <t>MARTINA ROSO 21472820556; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>09.07.2026. 13:10:09</t>
   </si>
   <si>
     <t>23.08.2026.</t>
   </si>
@@ -212,374 +1658,104 @@
   <si>
     <t>MIJO ČEŠLJAR</t>
   </si>
   <si>
     <t>POSTRANJSKA ULICA 38, 21260 Postranje, Hrvatska</t>
   </si>
   <si>
     <t>91406303952</t>
   </si>
   <si>
     <t>MIJO ČEŠLJAR 91406303952; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>09.07.2026. 13:07:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a91b1866-9de2-46e0-9cca-73b0d523c92a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=33&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-96/2026</t>
-[...124 lines deleted...]
-  <si>
     <t>Oglas od 23.06.2026.</t>
   </si>
   <si>
-    <t>ANTE ĆAPIN</t>
-[...7 lines deleted...]
-  <si>
     <t>ANTE ĆAPIN 70042336673; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>23.06.2026. 08:53:00</t>
   </si>
   <si>
     <t>25.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db3efe8a-6d47-46ce-a48a-0cf84de61d3c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
-[...13 lines deleted...]
-  <si>
     <t>HRVOJE PRODAN 02160357897; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>23.06.2026. 08:52:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5eb92aa0-29e7-4f01-8500-79453d1241b0/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=88&amp;godina=2026</t>
-[...115 lines deleted...]
-  <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 03.02.2025.</t>
   </si>
   <si>
     <t>ANTONIJA LASIĆ</t>
   </si>
   <si>
     <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
   </si>
   <si>
     <t>16715489387</t>
   </si>
   <si>
     <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
   </si>
   <si>
     <t>03.02.2025. 10:45:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-96/2020</t>
   </si>
   <si>
     <t>Rješenje od 29.03.2022.</t>
   </si>
   <si>
     <t>FILIP DUJMOVIĆ</t>
   </si>
   <si>
     <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
   </si>
   <si>
     <t>04387289237</t>
   </si>
   <si>
     <t>FILIP DUJMOVIĆ 04387289237</t>
   </si>
   <si>
     <t>30.03.2022. 13:15:05</t>
@@ -629,53 +1805,50 @@
   <si>
     <t>Sp-114/2020</t>
   </si>
   <si>
     <t>Rješenje od 28.01.2021.</t>
   </si>
   <si>
     <t>ZVONIMIR TOLIĆ</t>
   </si>
   <si>
     <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
   </si>
   <si>
     <t>75568664396</t>
   </si>
   <si>
     <t>ZVONIMIR TOLIĆ 75568664396</t>
   </si>
   <si>
     <t>28.01.2021. 12:48:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
   </si>
   <si>
     <t>Sp-684/2019</t>
   </si>
   <si>
     <t>Oglas od 03.07.2020.</t>
   </si>
   <si>
     <t>SLAVKO STRUKAR</t>
   </si>
   <si>
     <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
   </si>
   <si>
     <t>57717015343</t>
   </si>
   <si>
     <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>03.07.2020. 09:23:28</t>
@@ -720,53 +1893,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-764/2019</t>
   </si>
   <si>
     <t>Rješenje od 28.02.2020.</t>
   </si>
   <si>
     <t>DOMAGOJ KUNDID</t>
   </si>
   <si>
     <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
   </si>
   <si>
     <t>10301669797</t>
   </si>
   <si>
     <t>DOMAGOJ KUNDID 10301669797</t>
   </si>
   <si>
     <t>20.03.2020. 12:45:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-816/2019</t>
   </si>
   <si>
     <t>Rješenje od 21.02.2020.</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ</t>
   </si>
   <si>
     <t>DUBRAVA 19, 21256 Lovreć, Hrvatska</t>
   </si>
   <si>
     <t>46460852508</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ 46460852508</t>
   </si>
@@ -3473,51 +4643,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N108"/>
+  <dimension ref="A1:N152"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3530,4513 +4700,6449 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2"/>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
       <c r="D2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="G2"/>
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
       <c r="D3" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="G3"/>
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="J3" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>28</v>
+      </c>
       <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
         <v>29</v>
       </c>
-      <c r="E4"/>
-[...1 lines deleted...]
-      <c r="G4"/>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>31</v>
+      </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="J4" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
       <c r="D5" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="G5"/>
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" t="s">
+        <v>45</v>
+      </c>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="J5" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="N5"/>
+        <v>50</v>
+      </c>
+      <c r="N5" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
       <c r="D6" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" t="s">
+        <v>55</v>
+      </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="J6" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>59</v>
+      </c>
+      <c r="N6" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G7" t="s">
+        <v>64</v>
+      </c>
+      <c r="H7" t="s">
+        <v>65</v>
+      </c>
+      <c r="I7" t="s">
+        <v>66</v>
+      </c>
+      <c r="J7" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="F7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="N7" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="F8" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G8" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H8" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="I8" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="J8" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K8" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="L8" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="M8" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="N8" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F9" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H9" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="I9" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="K9" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="L9" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="N9" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F10" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="G10" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="H10" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="I10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="J10" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="M10" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="N10" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D11" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F11" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G11" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="H11" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="I11" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="J11" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="K11" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="L11" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="M11" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="N11" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="F12" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G12" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="H12" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="I12" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="J12" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="K12" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="L12" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="M12" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N12" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D13" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E13" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F13" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="G13" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H13" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="I13" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="K13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="L13" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="M13" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="N13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E14" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="F14" t="s">
+        <v>128</v>
+      </c>
+      <c r="G14" t="s">
+        <v>129</v>
+      </c>
+      <c r="H14" t="s">
+        <v>130</v>
+      </c>
+      <c r="I14" t="s">
+        <v>131</v>
+      </c>
+      <c r="J14" t="s">
         <v>122</v>
       </c>
-      <c r="G14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K14" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="L14" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="M14" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="N14" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D15" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="E15" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="F15" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="G15" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="H15" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="I15" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="J15" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="K15" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="L15" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="M15" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="N15" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D16" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="E16" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="F16" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="G16" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="H16" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I16" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="J16" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K16" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="L16" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="M16" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="N16" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="E17" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="F17" t="s">
+        <v>158</v>
+      </c>
+      <c r="G17" t="s">
+        <v>159</v>
+      </c>
+      <c r="H17" t="s">
+        <v>160</v>
+      </c>
+      <c r="I17" t="s">
+        <v>161</v>
+      </c>
+      <c r="J17" t="s">
         <v>151</v>
       </c>
-      <c r="G17" t="s">
-[...2 lines deleted...]
-      <c r="H17" t="s">
+      <c r="K17" t="s">
+        <v>162</v>
+      </c>
+      <c r="L17" t="s">
         <v>153</v>
       </c>
-      <c r="I17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M17" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="N17" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="E18" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="F18" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="G18" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="H18" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="I18" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="J18" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K18" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="M18" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="N18" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="D19" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="E19" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F19" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="G19" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="H19" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="I19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="J19"/>
+        <v>179</v>
+      </c>
+      <c r="J19" t="s">
+        <v>151</v>
+      </c>
       <c r="K19" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="L19" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="M19" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="N19" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D20" t="s">
-        <v>179</v>
+        <v>116</v>
       </c>
       <c r="E20" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F20" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G20" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H20" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="I20" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="J20"/>
+        <v>188</v>
+      </c>
+      <c r="J20" t="s">
+        <v>189</v>
+      </c>
       <c r="K20" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="L20" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="M20" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="N20" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D21" t="s">
-        <v>190</v>
+        <v>145</v>
       </c>
       <c r="E21" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F21" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="G21" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H21" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="I21" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="J21"/>
+        <v>198</v>
+      </c>
+      <c r="J21" t="s">
+        <v>151</v>
+      </c>
       <c r="K21" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="L21" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="M21" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="N21" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D22" t="s">
-        <v>200</v>
+        <v>145</v>
       </c>
       <c r="E22" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F22" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G22" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H22" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="I22" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J22"/>
+        <v>207</v>
+      </c>
+      <c r="J22" t="s">
+        <v>151</v>
+      </c>
       <c r="K22" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="L22" t="s">
-        <v>207</v>
+        <v>153</v>
       </c>
       <c r="M22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N22" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D23" t="s">
-        <v>211</v>
+        <v>116</v>
       </c>
       <c r="E23" t="s">
         <v>212</v>
       </c>
       <c r="F23" t="s">
         <v>213</v>
       </c>
       <c r="G23" t="s">
         <v>214</v>
       </c>
       <c r="H23" t="s">
         <v>215</v>
       </c>
       <c r="I23" t="s">
         <v>216</v>
       </c>
-      <c r="J23"/>
+      <c r="J23" t="s">
+        <v>189</v>
+      </c>
       <c r="K23" t="s">
         <v>217</v>
       </c>
       <c r="L23" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="M23" t="s">
         <v>218</v>
       </c>
       <c r="N23" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>220</v>
       </c>
       <c r="D24" t="s">
+        <v>116</v>
+      </c>
+      <c r="E24" t="s">
         <v>221</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>222</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" t="s">
         <v>223</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>224</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>225</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
+        <v>189</v>
+      </c>
+      <c r="K24" t="s">
         <v>226</v>
       </c>
-      <c r="J24"/>
-      <c r="K24" t="s">
+      <c r="L24" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" t="s">
         <v>227</v>
       </c>
-      <c r="L24" t="s">
-[...2 lines deleted...]
-      <c r="M24" t="s">
+      <c r="N24" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
+        <v>229</v>
+      </c>
+      <c r="D25" t="s">
+        <v>116</v>
+      </c>
+      <c r="E25" t="s">
         <v>230</v>
       </c>
-      <c r="D25" t="s">
+      <c r="F25" t="s">
         <v>231</v>
       </c>
-      <c r="E25" t="s">
+      <c r="G25" t="s">
         <v>232</v>
       </c>
-      <c r="F25" t="s">
+      <c r="H25" t="s">
         <v>233</v>
       </c>
-      <c r="G25" t="s">
+      <c r="I25" t="s">
         <v>234</v>
       </c>
-      <c r="H25" t="s">
+      <c r="J25" t="s">
+        <v>189</v>
+      </c>
+      <c r="K25" t="s">
         <v>235</v>
       </c>
-      <c r="I25" t="s">
+      <c r="L25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M25" t="s">
         <v>236</v>
       </c>
-      <c r="J25"/>
-      <c r="K25" t="s">
+      <c r="N25" t="s">
         <v>237</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
+        <v>238</v>
+      </c>
+      <c r="D26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E26" t="s">
+        <v>239</v>
+      </c>
+      <c r="F26" t="s">
+        <v>240</v>
+      </c>
+      <c r="G26" t="s">
         <v>241</v>
       </c>
-      <c r="D26" t="s">
+      <c r="H26" t="s">
         <v>242</v>
       </c>
-      <c r="E26" t="s">
+      <c r="I26" t="s">
         <v>243</v>
       </c>
-      <c r="F26" t="s">
+      <c r="J26" t="s">
+        <v>189</v>
+      </c>
+      <c r="K26" t="s">
         <v>244</v>
       </c>
-      <c r="G26" t="s">
+      <c r="L26" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" t="s">
         <v>245</v>
       </c>
-      <c r="H26" t="s">
+      <c r="N26" t="s">
         <v>246</v>
-      </c>
-[...14 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
+        <v>247</v>
+      </c>
+      <c r="D27" t="s">
+        <v>116</v>
+      </c>
+      <c r="E27" t="s">
+        <v>248</v>
+      </c>
+      <c r="F27" t="s">
+        <v>249</v>
+      </c>
+      <c r="G27" t="s">
+        <v>250</v>
+      </c>
+      <c r="H27" t="s">
         <v>251</v>
       </c>
-      <c r="D27" t="s">
+      <c r="I27" t="s">
         <v>252</v>
       </c>
-      <c r="E27" t="s">
+      <c r="J27" t="s">
+        <v>189</v>
+      </c>
+      <c r="K27" t="s">
         <v>253</v>
       </c>
-      <c r="F27" t="s">
+      <c r="L27" t="s">
+        <v>25</v>
+      </c>
+      <c r="M27" t="s">
         <v>254</v>
       </c>
-      <c r="G27" t="s">
+      <c r="N27" t="s">
         <v>255</v>
-      </c>
-[...17 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
+        <v>256</v>
+      </c>
+      <c r="D28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" t="s">
+        <v>257</v>
+      </c>
+      <c r="F28" t="s">
+        <v>258</v>
+      </c>
+      <c r="G28" t="s">
+        <v>259</v>
+      </c>
+      <c r="H28" t="s">
+        <v>260</v>
+      </c>
+      <c r="I28" t="s">
         <v>261</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28" t="s">
+      <c r="J28" t="s">
+        <v>189</v>
+      </c>
+      <c r="K28" t="s">
         <v>262</v>
       </c>
-      <c r="F28" t="s">
+      <c r="L28" t="s">
+        <v>36</v>
+      </c>
+      <c r="M28" t="s">
         <v>263</v>
       </c>
-      <c r="G28" t="s">
+      <c r="N28" t="s">
         <v>264</v>
-      </c>
-[...17 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
+        <v>265</v>
+      </c>
+      <c r="D29" t="s">
+        <v>266</v>
+      </c>
+      <c r="E29" t="s">
+        <v>267</v>
+      </c>
+      <c r="F29" t="s">
+        <v>268</v>
+      </c>
+      <c r="G29" t="s">
+        <v>269</v>
+      </c>
+      <c r="H29" t="s">
         <v>270</v>
       </c>
-      <c r="D29" t="s">
+      <c r="I29" t="s">
         <v>271</v>
       </c>
-      <c r="E29" t="s">
+      <c r="J29" t="s">
+        <v>122</v>
+      </c>
+      <c r="K29" t="s">
         <v>272</v>
       </c>
-      <c r="F29" t="s">
+      <c r="L29" t="s">
+        <v>49</v>
+      </c>
+      <c r="M29" t="s">
         <v>273</v>
       </c>
-      <c r="G29" t="s">
+      <c r="N29" t="s">
         <v>274</v>
-      </c>
-[...17 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
+        <v>275</v>
+      </c>
+      <c r="D30" t="s">
+        <v>266</v>
+      </c>
+      <c r="E30" t="s">
+        <v>276</v>
+      </c>
+      <c r="F30" t="s">
+        <v>277</v>
+      </c>
+      <c r="G30" t="s">
+        <v>278</v>
+      </c>
+      <c r="H30" t="s">
+        <v>279</v>
+      </c>
+      <c r="I30" t="s">
         <v>280</v>
       </c>
-      <c r="D30" t="s">
+      <c r="J30" t="s">
+        <v>122</v>
+      </c>
+      <c r="K30" t="s">
         <v>281</v>
       </c>
-      <c r="E30" t="s">
+      <c r="L30" t="s">
+        <v>36</v>
+      </c>
+      <c r="M30" t="s">
         <v>282</v>
       </c>
-      <c r="F30" t="s">
+      <c r="N30" t="s">
         <v>283</v>
-      </c>
-[...20 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
+        <v>284</v>
+      </c>
+      <c r="D31" t="s">
+        <v>266</v>
+      </c>
+      <c r="E31" t="s">
+        <v>285</v>
+      </c>
+      <c r="F31" t="s">
+        <v>286</v>
+      </c>
+      <c r="G31" t="s">
+        <v>287</v>
+      </c>
+      <c r="H31" t="s">
+        <v>288</v>
+      </c>
+      <c r="I31" t="s">
+        <v>289</v>
+      </c>
+      <c r="J31" t="s">
+        <v>122</v>
+      </c>
+      <c r="K31" t="s">
         <v>290</v>
       </c>
-      <c r="D31" t="s">
+      <c r="L31" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" t="s">
         <v>291</v>
       </c>
-      <c r="E31" t="s">
+      <c r="N31" t="s">
         <v>292</v>
-      </c>
-[...23 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
+        <v>293</v>
+      </c>
+      <c r="D32" t="s">
+        <v>266</v>
+      </c>
+      <c r="E32" t="s">
+        <v>294</v>
+      </c>
+      <c r="F32" t="s">
+        <v>295</v>
+      </c>
+      <c r="G32" t="s">
+        <v>296</v>
+      </c>
+      <c r="H32" t="s">
+        <v>297</v>
+      </c>
+      <c r="I32" t="s">
+        <v>298</v>
+      </c>
+      <c r="J32" t="s">
+        <v>122</v>
+      </c>
+      <c r="K32" t="s">
+        <v>299</v>
+      </c>
+      <c r="L32" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" t="s">
+        <v>300</v>
+      </c>
+      <c r="N32" t="s">
         <v>301</v>
-      </c>
-[...29 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
+        <v>302</v>
+      </c>
+      <c r="D33" t="s">
+        <v>303</v>
+      </c>
+      <c r="E33" t="s">
+        <v>304</v>
+      </c>
+      <c r="F33" t="s">
+        <v>305</v>
+      </c>
+      <c r="G33" t="s">
+        <v>306</v>
+      </c>
+      <c r="H33" t="s">
+        <v>307</v>
+      </c>
+      <c r="I33" t="s">
+        <v>308</v>
+      </c>
+      <c r="J33" t="s">
+        <v>309</v>
+      </c>
+      <c r="K33" t="s">
+        <v>310</v>
+      </c>
+      <c r="L33" t="s">
+        <v>49</v>
+      </c>
+      <c r="M33" t="s">
+        <v>311</v>
+      </c>
+      <c r="N33" t="s">
         <v>312</v>
-      </c>
-[...29 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>313</v>
+      </c>
+      <c r="D34" t="s">
+        <v>314</v>
+      </c>
+      <c r="E34" t="s">
+        <v>315</v>
+      </c>
+      <c r="F34" t="s">
+        <v>316</v>
+      </c>
+      <c r="G34" t="s">
+        <v>317</v>
+      </c>
+      <c r="H34" t="s">
+        <v>318</v>
+      </c>
+      <c r="I34" t="s">
+        <v>319</v>
+      </c>
+      <c r="J34" t="s">
+        <v>320</v>
+      </c>
+      <c r="K34" t="s">
+        <v>321</v>
+      </c>
+      <c r="L34" t="s">
+        <v>153</v>
+      </c>
+      <c r="M34" t="s">
+        <v>322</v>
+      </c>
+      <c r="N34" t="s">
         <v>323</v>
-      </c>
-[...29 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="D35" t="s">
-        <v>335</v>
+        <v>314</v>
       </c>
       <c r="E35" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="F35" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="G35" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="H35" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="I35" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="J35"/>
+        <v>329</v>
+      </c>
+      <c r="J35" t="s">
+        <v>320</v>
+      </c>
       <c r="K35" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="L35" t="s">
-        <v>342</v>
+        <v>153</v>
       </c>
       <c r="M35" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="N35" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="D36" t="s">
-        <v>346</v>
+        <v>303</v>
       </c>
       <c r="E36" t="s">
-        <v>347</v>
+        <v>334</v>
       </c>
       <c r="F36" t="s">
-        <v>348</v>
+        <v>335</v>
       </c>
       <c r="G36" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="H36" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="I36" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="J36"/>
+        <v>338</v>
+      </c>
+      <c r="J36" t="s">
+        <v>309</v>
+      </c>
       <c r="K36" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="L36" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="M36" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="N36" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="D37" t="s">
-        <v>357</v>
+        <v>314</v>
       </c>
       <c r="E37" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="F37" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
       <c r="G37" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="H37" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="I37" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="J37"/>
+        <v>347</v>
+      </c>
+      <c r="J37" t="s">
+        <v>320</v>
+      </c>
       <c r="K37" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="L37" t="s">
-        <v>364</v>
+        <v>153</v>
       </c>
       <c r="M37" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="N37" t="s">
-        <v>366</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="D38" t="s">
-        <v>368</v>
+        <v>303</v>
       </c>
       <c r="E38" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="F38" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="G38" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="H38" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="I38" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="J38"/>
+        <v>356</v>
+      </c>
+      <c r="J38" t="s">
+        <v>309</v>
+      </c>
       <c r="K38" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="L38" t="s">
-        <v>375</v>
+        <v>49</v>
       </c>
       <c r="M38" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="N38" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>378</v>
+        <v>360</v>
       </c>
       <c r="D39" t="s">
-        <v>379</v>
+        <v>314</v>
       </c>
       <c r="E39" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="F39" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="G39" t="s">
-        <v>382</v>
+        <v>363</v>
       </c>
       <c r="H39" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="I39" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="J39"/>
+        <v>365</v>
+      </c>
+      <c r="J39" t="s">
+        <v>320</v>
+      </c>
       <c r="K39" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="L39" t="s">
-        <v>386</v>
+        <v>153</v>
       </c>
       <c r="M39" t="s">
-        <v>387</v>
+        <v>367</v>
       </c>
       <c r="N39" t="s">
-        <v>388</v>
+        <v>368</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
       <c r="D40" t="s">
-        <v>390</v>
+        <v>303</v>
       </c>
       <c r="E40" t="s">
-        <v>391</v>
+        <v>370</v>
       </c>
       <c r="F40" t="s">
-        <v>392</v>
+        <v>371</v>
       </c>
       <c r="G40" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="H40" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="I40" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="J40"/>
+        <v>374</v>
+      </c>
+      <c r="J40" t="s">
+        <v>122</v>
+      </c>
       <c r="K40" t="s">
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="L40" t="s">
-        <v>397</v>
+        <v>25</v>
       </c>
       <c r="M40" t="s">
-        <v>398</v>
+        <v>376</v>
       </c>
       <c r="N40" t="s">
-        <v>399</v>
+        <v>377</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>400</v>
+        <v>378</v>
       </c>
       <c r="D41" t="s">
-        <v>401</v>
+        <v>303</v>
       </c>
       <c r="E41" t="s">
-        <v>402</v>
+        <v>379</v>
       </c>
       <c r="F41" t="s">
-        <v>403</v>
+        <v>380</v>
       </c>
       <c r="G41" t="s">
-        <v>404</v>
+        <v>381</v>
       </c>
       <c r="H41" t="s">
-        <v>405</v>
+        <v>382</v>
       </c>
       <c r="I41" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="J41"/>
+        <v>383</v>
+      </c>
+      <c r="J41" t="s">
+        <v>23</v>
+      </c>
       <c r="K41" t="s">
-        <v>407</v>
+        <v>384</v>
       </c>
       <c r="L41" t="s">
-        <v>408</v>
+        <v>49</v>
       </c>
       <c r="M41" t="s">
-        <v>409</v>
+        <v>385</v>
       </c>
       <c r="N41" t="s">
-        <v>410</v>
+        <v>386</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>411</v>
+        <v>387</v>
       </c>
       <c r="D42" t="s">
-        <v>412</v>
+        <v>303</v>
       </c>
       <c r="E42" t="s">
-        <v>413</v>
+        <v>388</v>
       </c>
       <c r="F42" t="s">
-        <v>414</v>
+        <v>389</v>
       </c>
       <c r="G42" t="s">
-        <v>415</v>
+        <v>390</v>
       </c>
       <c r="H42" t="s">
-        <v>416</v>
+        <v>391</v>
       </c>
       <c r="I42" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="J42"/>
+        <v>392</v>
+      </c>
+      <c r="J42" t="s">
+        <v>23</v>
+      </c>
       <c r="K42" t="s">
-        <v>418</v>
+        <v>393</v>
       </c>
       <c r="L42" t="s">
-        <v>419</v>
+        <v>49</v>
       </c>
       <c r="M42" t="s">
-        <v>420</v>
+        <v>394</v>
       </c>
       <c r="N42" t="s">
-        <v>421</v>
+        <v>395</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>422</v>
+        <v>396</v>
       </c>
       <c r="D43" t="s">
-        <v>423</v>
+        <v>303</v>
       </c>
       <c r="E43" t="s">
-        <v>424</v>
+        <v>397</v>
       </c>
       <c r="F43" t="s">
-        <v>425</v>
+        <v>398</v>
       </c>
       <c r="G43" t="s">
-        <v>426</v>
+        <v>399</v>
       </c>
       <c r="H43" t="s">
-        <v>427</v>
+        <v>400</v>
       </c>
       <c r="I43" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="J43"/>
+        <v>401</v>
+      </c>
+      <c r="J43" t="s">
+        <v>23</v>
+      </c>
       <c r="K43" t="s">
-        <v>429</v>
+        <v>402</v>
       </c>
       <c r="L43" t="s">
-        <v>430</v>
+        <v>49</v>
       </c>
       <c r="M43" t="s">
-        <v>431</v>
+        <v>403</v>
       </c>
       <c r="N43" t="s">
-        <v>432</v>
+        <v>404</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>433</v>
+        <v>405</v>
       </c>
       <c r="D44" t="s">
-        <v>434</v>
+        <v>303</v>
       </c>
       <c r="E44" t="s">
-        <v>435</v>
+        <v>406</v>
       </c>
       <c r="F44" t="s">
-        <v>436</v>
+        <v>407</v>
       </c>
       <c r="G44" t="s">
-        <v>437</v>
+        <v>408</v>
       </c>
       <c r="H44" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="I44" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>410</v>
+      </c>
+      <c r="J44" t="s">
+        <v>23</v>
+      </c>
       <c r="K44" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="L44" t="s">
-        <v>441</v>
+        <v>49</v>
       </c>
       <c r="M44" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="N44" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>444</v>
+        <v>414</v>
       </c>
       <c r="D45" t="s">
-        <v>445</v>
+        <v>303</v>
       </c>
       <c r="E45" t="s">
-        <v>446</v>
+        <v>415</v>
       </c>
       <c r="F45" t="s">
-        <v>447</v>
+        <v>416</v>
       </c>
       <c r="G45" t="s">
-        <v>448</v>
+        <v>417</v>
       </c>
       <c r="H45" t="s">
-        <v>449</v>
+        <v>418</v>
       </c>
       <c r="I45" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>419</v>
+      </c>
+      <c r="J45" t="s">
+        <v>23</v>
+      </c>
       <c r="K45" t="s">
-        <v>451</v>
+        <v>420</v>
       </c>
       <c r="L45" t="s">
-        <v>452</v>
+        <v>49</v>
       </c>
       <c r="M45" t="s">
-        <v>453</v>
+        <v>421</v>
       </c>
       <c r="N45" t="s">
-        <v>454</v>
+        <v>422</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>455</v>
+        <v>423</v>
       </c>
       <c r="D46" t="s">
-        <v>456</v>
+        <v>424</v>
       </c>
       <c r="E46" t="s">
-        <v>457</v>
+        <v>425</v>
       </c>
       <c r="F46" t="s">
-        <v>458</v>
+        <v>426</v>
       </c>
       <c r="G46" t="s">
-        <v>459</v>
+        <v>427</v>
       </c>
       <c r="H46" t="s">
-        <v>460</v>
+        <v>428</v>
       </c>
       <c r="I46" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>429</v>
+      </c>
+      <c r="J46" t="s">
+        <v>122</v>
+      </c>
       <c r="K46" t="s">
-        <v>462</v>
+        <v>430</v>
       </c>
       <c r="L46" t="s">
-        <v>463</v>
+        <v>36</v>
       </c>
       <c r="M46" t="s">
-        <v>464</v>
+        <v>431</v>
       </c>
       <c r="N46" t="s">
-        <v>465</v>
+        <v>432</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>466</v>
+        <v>433</v>
       </c>
       <c r="D47" t="s">
-        <v>467</v>
+        <v>424</v>
       </c>
       <c r="E47" t="s">
-        <v>468</v>
+        <v>434</v>
       </c>
       <c r="F47" t="s">
-        <v>469</v>
+        <v>435</v>
       </c>
       <c r="G47" t="s">
-        <v>470</v>
+        <v>436</v>
       </c>
       <c r="H47" t="s">
-        <v>471</v>
+        <v>437</v>
       </c>
       <c r="I47" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>438</v>
+      </c>
+      <c r="J47" t="s">
+        <v>122</v>
+      </c>
       <c r="K47" t="s">
-        <v>473</v>
+        <v>439</v>
       </c>
       <c r="L47" t="s">
-        <v>474</v>
+        <v>49</v>
       </c>
       <c r="M47" t="s">
-        <v>475</v>
+        <v>440</v>
       </c>
       <c r="N47" t="s">
-        <v>476</v>
+        <v>441</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>477</v>
+        <v>442</v>
       </c>
       <c r="D48" t="s">
-        <v>478</v>
+        <v>424</v>
       </c>
       <c r="E48" t="s">
-        <v>479</v>
+        <v>443</v>
       </c>
       <c r="F48" t="s">
-        <v>480</v>
+        <v>444</v>
       </c>
       <c r="G48" t="s">
-        <v>481</v>
+        <v>445</v>
       </c>
       <c r="H48" t="s">
-        <v>482</v>
+        <v>446</v>
       </c>
       <c r="I48" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>447</v>
+      </c>
+      <c r="J48" t="s">
+        <v>122</v>
+      </c>
       <c r="K48" t="s">
-        <v>484</v>
+        <v>448</v>
       </c>
       <c r="L48" t="s">
-        <v>485</v>
+        <v>36</v>
       </c>
       <c r="M48" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="N48" t="s">
-        <v>487</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>488</v>
+        <v>451</v>
       </c>
       <c r="D49" t="s">
-        <v>489</v>
+        <v>424</v>
       </c>
       <c r="E49" t="s">
-        <v>490</v>
+        <v>452</v>
       </c>
       <c r="F49" t="s">
-        <v>491</v>
+        <v>453</v>
       </c>
       <c r="G49" t="s">
-        <v>492</v>
+        <v>454</v>
       </c>
       <c r="H49" t="s">
-        <v>493</v>
+        <v>455</v>
       </c>
       <c r="I49" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>456</v>
+      </c>
+      <c r="J49" t="s">
+        <v>122</v>
+      </c>
       <c r="K49" t="s">
-        <v>495</v>
+        <v>457</v>
       </c>
       <c r="L49" t="s">
-        <v>496</v>
+        <v>49</v>
       </c>
       <c r="M49" t="s">
-        <v>497</v>
+        <v>458</v>
       </c>
       <c r="N49" t="s">
-        <v>498</v>
+        <v>459</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>499</v>
+        <v>460</v>
       </c>
       <c r="D50" t="s">
-        <v>500</v>
+        <v>424</v>
       </c>
       <c r="E50" t="s">
-        <v>501</v>
+        <v>461</v>
       </c>
       <c r="F50" t="s">
-        <v>502</v>
+        <v>462</v>
       </c>
       <c r="G50" t="s">
-        <v>503</v>
+        <v>463</v>
       </c>
       <c r="H50" t="s">
-        <v>504</v>
+        <v>464</v>
       </c>
       <c r="I50" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>465</v>
+      </c>
+      <c r="J50" t="s">
+        <v>122</v>
+      </c>
       <c r="K50" t="s">
-        <v>506</v>
+        <v>466</v>
       </c>
       <c r="L50" t="s">
-        <v>507</v>
+        <v>49</v>
       </c>
       <c r="M50" t="s">
-        <v>508</v>
+        <v>467</v>
       </c>
       <c r="N50" t="s">
-        <v>509</v>
+        <v>468</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>510</v>
+        <v>469</v>
       </c>
       <c r="D51" t="s">
-        <v>511</v>
+        <v>424</v>
       </c>
       <c r="E51" t="s">
-        <v>512</v>
+        <v>470</v>
       </c>
       <c r="F51" t="s">
-        <v>513</v>
+        <v>471</v>
       </c>
       <c r="G51" t="s">
-        <v>514</v>
+        <v>472</v>
       </c>
       <c r="H51" t="s">
-        <v>515</v>
+        <v>473</v>
       </c>
       <c r="I51" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="J51"/>
+        <v>474</v>
+      </c>
+      <c r="J51" t="s">
+        <v>122</v>
+      </c>
       <c r="K51" t="s">
-        <v>517</v>
+        <v>475</v>
       </c>
       <c r="L51" t="s">
-        <v>518</v>
+        <v>25</v>
       </c>
       <c r="M51" t="s">
-        <v>519</v>
+        <v>476</v>
       </c>
       <c r="N51" t="s">
-        <v>520</v>
+        <v>477</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>521</v>
+        <v>478</v>
       </c>
       <c r="D52" t="s">
-        <v>522</v>
+        <v>424</v>
       </c>
       <c r="E52" t="s">
-        <v>523</v>
+        <v>479</v>
       </c>
       <c r="F52" t="s">
-        <v>524</v>
+        <v>480</v>
       </c>
       <c r="G52" t="s">
-        <v>525</v>
+        <v>481</v>
       </c>
       <c r="H52" t="s">
-        <v>526</v>
+        <v>482</v>
       </c>
       <c r="I52" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>483</v>
+      </c>
+      <c r="J52" t="s">
+        <v>122</v>
+      </c>
       <c r="K52" t="s">
-        <v>528</v>
+        <v>484</v>
       </c>
       <c r="L52" t="s">
-        <v>529</v>
+        <v>25</v>
       </c>
       <c r="M52" t="s">
-        <v>530</v>
+        <v>485</v>
       </c>
       <c r="N52" t="s">
-        <v>531</v>
+        <v>486</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>532</v>
+        <v>487</v>
       </c>
       <c r="D53" t="s">
-        <v>533</v>
+        <v>424</v>
       </c>
       <c r="E53" t="s">
-        <v>534</v>
+        <v>488</v>
       </c>
       <c r="F53" t="s">
-        <v>535</v>
+        <v>489</v>
       </c>
       <c r="G53" t="s">
-        <v>536</v>
+        <v>490</v>
       </c>
       <c r="H53" t="s">
-        <v>537</v>
+        <v>491</v>
       </c>
       <c r="I53" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="J53"/>
+        <v>492</v>
+      </c>
+      <c r="J53" t="s">
+        <v>122</v>
+      </c>
       <c r="K53" t="s">
-        <v>539</v>
+        <v>493</v>
       </c>
       <c r="L53" t="s">
-        <v>540</v>
+        <v>25</v>
       </c>
       <c r="M53" t="s">
-        <v>541</v>
+        <v>494</v>
       </c>
       <c r="N53" t="s">
-        <v>542</v>
+        <v>495</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C54"/>
       <c r="D54" t="s">
-        <v>544</v>
-[...9 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
       <c r="H54" t="s">
-        <v>548</v>
+        <v>497</v>
       </c>
       <c r="I54" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="J54"/>
+        <v>498</v>
+      </c>
+      <c r="J54" t="s">
+        <v>499</v>
+      </c>
       <c r="K54" t="s">
-        <v>550</v>
+        <v>500</v>
       </c>
       <c r="L54" t="s">
-        <v>551</v>
+        <v>501</v>
       </c>
       <c r="M54" t="s">
-        <v>552</v>
-[...3 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="N54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C55"/>
       <c r="D55" t="s">
-        <v>555</v>
-[...9 lines deleted...]
-      </c>
+        <v>503</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
       <c r="H55" t="s">
-        <v>559</v>
+        <v>504</v>
       </c>
       <c r="I55" t="s">
-        <v>560</v>
-[...1 lines deleted...]
-      <c r="J55"/>
+        <v>505</v>
+      </c>
+      <c r="J55" t="s">
+        <v>506</v>
+      </c>
       <c r="K55" t="s">
-        <v>561</v>
+        <v>507</v>
       </c>
       <c r="L55" t="s">
-        <v>562</v>
+        <v>508</v>
       </c>
       <c r="M55" t="s">
-        <v>563</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="N55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C56"/>
       <c r="D56" t="s">
-        <v>566</v>
-[...9 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>570</v>
+        <v>511</v>
       </c>
       <c r="I56" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="J56"/>
+        <v>512</v>
+      </c>
+      <c r="J56" t="s">
+        <v>513</v>
+      </c>
       <c r="K56" t="s">
-        <v>572</v>
+        <v>514</v>
       </c>
       <c r="L56" t="s">
-        <v>573</v>
+        <v>515</v>
       </c>
       <c r="M56" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>516</v>
+      </c>
+      <c r="N56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C57"/>
       <c r="D57" t="s">
-        <v>577</v>
-[...9 lines deleted...]
-      </c>
+        <v>517</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
       <c r="H57" t="s">
-        <v>581</v>
+        <v>518</v>
       </c>
       <c r="I57" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="J57"/>
+        <v>519</v>
+      </c>
+      <c r="J57" t="s">
+        <v>122</v>
+      </c>
       <c r="K57" t="s">
-        <v>583</v>
+        <v>520</v>
       </c>
       <c r="L57" t="s">
-        <v>584</v>
+        <v>521</v>
       </c>
       <c r="M57" t="s">
-        <v>585</v>
-[...3 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="N57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
-      <c r="C58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C58"/>
       <c r="D58" t="s">
-        <v>588</v>
-[...9 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
       <c r="H58" t="s">
-        <v>592</v>
+        <v>524</v>
       </c>
       <c r="I58" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="J58"/>
+        <v>525</v>
+      </c>
+      <c r="J58" t="s">
+        <v>122</v>
+      </c>
       <c r="K58" t="s">
-        <v>594</v>
+        <v>526</v>
       </c>
       <c r="L58" t="s">
-        <v>595</v>
+        <v>527</v>
       </c>
       <c r="M58" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="N58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>598</v>
+        <v>529</v>
       </c>
       <c r="D59" t="s">
-        <v>599</v>
+        <v>530</v>
       </c>
       <c r="E59" t="s">
-        <v>600</v>
+        <v>531</v>
       </c>
       <c r="F59" t="s">
-        <v>601</v>
+        <v>532</v>
       </c>
       <c r="G59" t="s">
-        <v>602</v>
+        <v>533</v>
       </c>
       <c r="H59" t="s">
-        <v>603</v>
+        <v>534</v>
       </c>
       <c r="I59" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="J59"/>
+        <v>535</v>
+      </c>
+      <c r="J59" t="s">
+        <v>536</v>
+      </c>
       <c r="K59" t="s">
-        <v>605</v>
+        <v>537</v>
       </c>
       <c r="L59" t="s">
-        <v>606</v>
+        <v>538</v>
       </c>
       <c r="M59" t="s">
-        <v>607</v>
+        <v>539</v>
       </c>
       <c r="N59" t="s">
-        <v>608</v>
+        <v>540</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>609</v>
+        <v>541</v>
       </c>
       <c r="D60" t="s">
-        <v>610</v>
+        <v>530</v>
       </c>
       <c r="E60" t="s">
-        <v>611</v>
+        <v>542</v>
       </c>
       <c r="F60" t="s">
-        <v>612</v>
+        <v>543</v>
       </c>
       <c r="G60" t="s">
-        <v>613</v>
+        <v>544</v>
       </c>
       <c r="H60" t="s">
-        <v>614</v>
+        <v>545</v>
       </c>
       <c r="I60" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="J60"/>
+        <v>546</v>
+      </c>
+      <c r="J60" t="s">
+        <v>536</v>
+      </c>
       <c r="K60" t="s">
-        <v>616</v>
+        <v>547</v>
       </c>
       <c r="L60" t="s">
-        <v>617</v>
+        <v>538</v>
       </c>
       <c r="M60" t="s">
-        <v>618</v>
+        <v>548</v>
       </c>
       <c r="N60" t="s">
-        <v>619</v>
+        <v>549</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>620</v>
+        <v>28</v>
       </c>
       <c r="D61" t="s">
-        <v>621</v>
+        <v>550</v>
       </c>
       <c r="E61" t="s">
-        <v>622</v>
+        <v>29</v>
       </c>
       <c r="F61" t="s">
-        <v>623</v>
+        <v>30</v>
       </c>
       <c r="G61" t="s">
-        <v>624</v>
+        <v>31</v>
       </c>
       <c r="H61" t="s">
-        <v>625</v>
+        <v>551</v>
       </c>
       <c r="I61" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="J61"/>
+        <v>552</v>
+      </c>
+      <c r="J61" t="s">
+        <v>553</v>
+      </c>
       <c r="K61" t="s">
-        <v>627</v>
+        <v>554</v>
       </c>
       <c r="L61" t="s">
-        <v>628</v>
+        <v>153</v>
       </c>
       <c r="M61" t="s">
-        <v>629</v>
+        <v>555</v>
       </c>
       <c r="N61" t="s">
-        <v>630</v>
+        <v>38</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>587</v>
+        <v>42</v>
       </c>
       <c r="D62" t="s">
-        <v>588</v>
+        <v>550</v>
       </c>
       <c r="E62" t="s">
-        <v>589</v>
+        <v>43</v>
       </c>
       <c r="F62" t="s">
-        <v>590</v>
+        <v>44</v>
       </c>
       <c r="G62" t="s">
-        <v>591</v>
+        <v>45</v>
       </c>
       <c r="H62" t="s">
-        <v>592</v>
+        <v>556</v>
       </c>
       <c r="I62" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="J62"/>
+        <v>557</v>
+      </c>
+      <c r="J62" t="s">
+        <v>553</v>
+      </c>
       <c r="K62" t="s">
-        <v>632</v>
+        <v>558</v>
       </c>
       <c r="L62" t="s">
-        <v>633</v>
+        <v>153</v>
       </c>
       <c r="M62" t="s">
-        <v>634</v>
+        <v>559</v>
       </c>
       <c r="N62" t="s">
-        <v>597</v>
+        <v>51</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>635</v>
+        <v>560</v>
       </c>
       <c r="D63" t="s">
-        <v>636</v>
+        <v>561</v>
       </c>
       <c r="E63" t="s">
-        <v>637</v>
+        <v>562</v>
       </c>
       <c r="F63" t="s">
-        <v>638</v>
+        <v>563</v>
       </c>
       <c r="G63" t="s">
-        <v>639</v>
+        <v>564</v>
       </c>
       <c r="H63" t="s">
-        <v>640</v>
+        <v>565</v>
       </c>
       <c r="I63" t="s">
-        <v>641</v>
+        <v>566</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>642</v>
+        <v>567</v>
       </c>
       <c r="L63" t="s">
-        <v>643</v>
+        <v>36</v>
       </c>
       <c r="M63" t="s">
-        <v>644</v>
+        <v>568</v>
       </c>
       <c r="N63" t="s">
-        <v>645</v>
+        <v>569</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>646</v>
+        <v>570</v>
       </c>
       <c r="D64" t="s">
-        <v>647</v>
+        <v>571</v>
       </c>
       <c r="E64" t="s">
-        <v>648</v>
+        <v>572</v>
       </c>
       <c r="F64" t="s">
-        <v>649</v>
+        <v>573</v>
       </c>
       <c r="G64" t="s">
-        <v>650</v>
+        <v>574</v>
       </c>
       <c r="H64" t="s">
-        <v>651</v>
+        <v>575</v>
       </c>
       <c r="I64" t="s">
-        <v>652</v>
+        <v>576</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>653</v>
+        <v>577</v>
       </c>
       <c r="L64" t="s">
-        <v>654</v>
+        <v>578</v>
       </c>
       <c r="M64" t="s">
-        <v>655</v>
+        <v>579</v>
       </c>
       <c r="N64" t="s">
-        <v>656</v>
+        <v>580</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>657</v>
+        <v>581</v>
       </c>
       <c r="D65" t="s">
-        <v>658</v>
+        <v>582</v>
       </c>
       <c r="E65" t="s">
-        <v>659</v>
+        <v>583</v>
       </c>
       <c r="F65" t="s">
-        <v>660</v>
+        <v>584</v>
       </c>
       <c r="G65" t="s">
-        <v>661</v>
+        <v>585</v>
       </c>
       <c r="H65" t="s">
-        <v>662</v>
+        <v>586</v>
       </c>
       <c r="I65" t="s">
-        <v>663</v>
+        <v>587</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>664</v>
+        <v>588</v>
       </c>
       <c r="L65" t="s">
-        <v>665</v>
+        <v>153</v>
       </c>
       <c r="M65" t="s">
-        <v>666</v>
+        <v>589</v>
       </c>
       <c r="N65" t="s">
-        <v>667</v>
+        <v>590</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>668</v>
+        <v>591</v>
       </c>
       <c r="D66" t="s">
-        <v>669</v>
+        <v>592</v>
       </c>
       <c r="E66" t="s">
-        <v>670</v>
+        <v>593</v>
       </c>
       <c r="F66" t="s">
-        <v>671</v>
+        <v>594</v>
       </c>
       <c r="G66" t="s">
-        <v>672</v>
+        <v>595</v>
       </c>
       <c r="H66" t="s">
-        <v>673</v>
+        <v>596</v>
       </c>
       <c r="I66" t="s">
-        <v>674</v>
+        <v>597</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>675</v>
+        <v>598</v>
       </c>
       <c r="L66" t="s">
-        <v>676</v>
+        <v>49</v>
       </c>
       <c r="M66" t="s">
-        <v>677</v>
+        <v>599</v>
       </c>
       <c r="N66" t="s">
-        <v>678</v>
+        <v>600</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>679</v>
+        <v>601</v>
       </c>
       <c r="D67" t="s">
-        <v>680</v>
+        <v>602</v>
       </c>
       <c r="E67" t="s">
-        <v>681</v>
+        <v>603</v>
       </c>
       <c r="F67" t="s">
-        <v>682</v>
+        <v>604</v>
       </c>
       <c r="G67" t="s">
-        <v>683</v>
+        <v>605</v>
       </c>
       <c r="H67" t="s">
-        <v>684</v>
+        <v>606</v>
       </c>
       <c r="I67" t="s">
-        <v>685</v>
+        <v>607</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>686</v>
+        <v>608</v>
       </c>
       <c r="L67" t="s">
-        <v>687</v>
+        <v>153</v>
       </c>
       <c r="M67" t="s">
-        <v>688</v>
+        <v>609</v>
       </c>
       <c r="N67" t="s">
-        <v>689</v>
+        <v>610</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>690</v>
+        <v>611</v>
       </c>
       <c r="D68" t="s">
-        <v>691</v>
+        <v>612</v>
       </c>
       <c r="E68" t="s">
-        <v>692</v>
+        <v>613</v>
       </c>
       <c r="F68" t="s">
-        <v>693</v>
+        <v>614</v>
       </c>
       <c r="G68" t="s">
-        <v>694</v>
+        <v>615</v>
       </c>
       <c r="H68" t="s">
-        <v>695</v>
+        <v>616</v>
       </c>
       <c r="I68" t="s">
-        <v>696</v>
+        <v>617</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>697</v>
+        <v>618</v>
       </c>
       <c r="L68" t="s">
-        <v>698</v>
+        <v>49</v>
       </c>
       <c r="M68" t="s">
-        <v>699</v>
+        <v>619</v>
       </c>
       <c r="N68" t="s">
-        <v>700</v>
+        <v>620</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>701</v>
+        <v>621</v>
       </c>
       <c r="D69" t="s">
-        <v>702</v>
+        <v>622</v>
       </c>
       <c r="E69" t="s">
-        <v>703</v>
+        <v>623</v>
       </c>
       <c r="F69" t="s">
-        <v>704</v>
+        <v>624</v>
       </c>
       <c r="G69" t="s">
-        <v>705</v>
+        <v>625</v>
       </c>
       <c r="H69" t="s">
-        <v>706</v>
+        <v>626</v>
       </c>
       <c r="I69" t="s">
-        <v>707</v>
+        <v>627</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>708</v>
+        <v>628</v>
       </c>
       <c r="L69" t="s">
-        <v>709</v>
+        <v>25</v>
       </c>
       <c r="M69" t="s">
-        <v>710</v>
+        <v>629</v>
       </c>
       <c r="N69" t="s">
-        <v>711</v>
+        <v>630</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>712</v>
+        <v>631</v>
       </c>
       <c r="D70" t="s">
-        <v>713</v>
+        <v>632</v>
       </c>
       <c r="E70" t="s">
-        <v>714</v>
+        <v>633</v>
       </c>
       <c r="F70" t="s">
-        <v>715</v>
+        <v>634</v>
       </c>
       <c r="G70" t="s">
-        <v>716</v>
+        <v>635</v>
       </c>
       <c r="H70" t="s">
-        <v>717</v>
+        <v>636</v>
       </c>
       <c r="I70" t="s">
-        <v>718</v>
+        <v>637</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>719</v>
+        <v>638</v>
       </c>
       <c r="L70" t="s">
-        <v>720</v>
+        <v>25</v>
       </c>
       <c r="M70" t="s">
-        <v>721</v>
+        <v>639</v>
       </c>
       <c r="N70" t="s">
-        <v>722</v>
+        <v>640</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>723</v>
+        <v>641</v>
       </c>
       <c r="D71" t="s">
-        <v>724</v>
+        <v>642</v>
       </c>
       <c r="E71" t="s">
-        <v>725</v>
+        <v>643</v>
       </c>
       <c r="F71" t="s">
-        <v>726</v>
+        <v>644</v>
       </c>
       <c r="G71" t="s">
-        <v>727</v>
+        <v>645</v>
       </c>
       <c r="H71" t="s">
-        <v>728</v>
+        <v>646</v>
       </c>
       <c r="I71" t="s">
-        <v>729</v>
+        <v>647</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>730</v>
+        <v>648</v>
       </c>
       <c r="L71" t="s">
-        <v>731</v>
+        <v>25</v>
       </c>
       <c r="M71" t="s">
-        <v>732</v>
+        <v>649</v>
       </c>
       <c r="N71" t="s">
-        <v>733</v>
+        <v>650</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>734</v>
+        <v>651</v>
       </c>
       <c r="D72" t="s">
-        <v>735</v>
+        <v>642</v>
       </c>
       <c r="E72" t="s">
-        <v>736</v>
+        <v>652</v>
       </c>
       <c r="F72" t="s">
-        <v>737</v>
+        <v>653</v>
       </c>
       <c r="G72" t="s">
-        <v>738</v>
+        <v>654</v>
       </c>
       <c r="H72" t="s">
-        <v>739</v>
+        <v>655</v>
       </c>
       <c r="I72" t="s">
-        <v>740</v>
+        <v>656</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>741</v>
+        <v>657</v>
       </c>
       <c r="L72" t="s">
-        <v>742</v>
+        <v>25</v>
       </c>
       <c r="M72" t="s">
-        <v>743</v>
+        <v>658</v>
       </c>
       <c r="N72" t="s">
-        <v>744</v>
+        <v>659</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>745</v>
+        <v>660</v>
       </c>
       <c r="D73" t="s">
-        <v>746</v>
+        <v>661</v>
       </c>
       <c r="E73" t="s">
-        <v>747</v>
+        <v>662</v>
       </c>
       <c r="F73" t="s">
-        <v>748</v>
+        <v>663</v>
       </c>
       <c r="G73" t="s">
-        <v>749</v>
+        <v>664</v>
       </c>
       <c r="H73" t="s">
-        <v>750</v>
+        <v>665</v>
       </c>
       <c r="I73" t="s">
-        <v>751</v>
+        <v>666</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>752</v>
+        <v>667</v>
       </c>
       <c r="L73" t="s">
-        <v>753</v>
+        <v>153</v>
       </c>
       <c r="M73" t="s">
-        <v>754</v>
+        <v>668</v>
       </c>
       <c r="N73" t="s">
-        <v>755</v>
+        <v>669</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>756</v>
+        <v>670</v>
       </c>
       <c r="D74" t="s">
-        <v>757</v>
+        <v>671</v>
       </c>
       <c r="E74" t="s">
-        <v>758</v>
+        <v>672</v>
       </c>
       <c r="F74" t="s">
-        <v>759</v>
+        <v>673</v>
       </c>
       <c r="G74" t="s">
-        <v>760</v>
+        <v>674</v>
       </c>
       <c r="H74" t="s">
-        <v>761</v>
+        <v>675</v>
       </c>
       <c r="I74" t="s">
-        <v>762</v>
+        <v>676</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>763</v>
+        <v>677</v>
       </c>
       <c r="L74" t="s">
-        <v>764</v>
+        <v>25</v>
       </c>
       <c r="M74" t="s">
-        <v>765</v>
+        <v>678</v>
       </c>
       <c r="N74" t="s">
-        <v>766</v>
+        <v>679</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>767</v>
+        <v>680</v>
       </c>
       <c r="D75" t="s">
-        <v>768</v>
+        <v>681</v>
       </c>
       <c r="E75" t="s">
-        <v>769</v>
+        <v>682</v>
       </c>
       <c r="F75" t="s">
-        <v>770</v>
+        <v>683</v>
       </c>
       <c r="G75" t="s">
-        <v>771</v>
+        <v>684</v>
       </c>
       <c r="H75" t="s">
-        <v>772</v>
+        <v>685</v>
       </c>
       <c r="I75" t="s">
-        <v>773</v>
+        <v>686</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>774</v>
+        <v>687</v>
       </c>
       <c r="L75" t="s">
-        <v>775</v>
+        <v>688</v>
       </c>
       <c r="M75" t="s">
-        <v>776</v>
+        <v>689</v>
       </c>
       <c r="N75" t="s">
-        <v>777</v>
+        <v>690</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>778</v>
+        <v>691</v>
       </c>
       <c r="D76" t="s">
-        <v>779</v>
+        <v>692</v>
       </c>
       <c r="E76" t="s">
-        <v>780</v>
+        <v>693</v>
       </c>
       <c r="F76" t="s">
-        <v>524</v>
+        <v>694</v>
       </c>
       <c r="G76" t="s">
-        <v>781</v>
+        <v>695</v>
       </c>
       <c r="H76" t="s">
-        <v>782</v>
+        <v>696</v>
       </c>
       <c r="I76" t="s">
-        <v>783</v>
+        <v>697</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>784</v>
+        <v>698</v>
       </c>
       <c r="L76" t="s">
-        <v>785</v>
+        <v>699</v>
       </c>
       <c r="M76" t="s">
-        <v>786</v>
+        <v>700</v>
       </c>
       <c r="N76" t="s">
-        <v>787</v>
+        <v>701</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>788</v>
+        <v>702</v>
       </c>
       <c r="D77" t="s">
-        <v>789</v>
+        <v>703</v>
       </c>
       <c r="E77" t="s">
-        <v>790</v>
+        <v>704</v>
       </c>
       <c r="F77" t="s">
-        <v>791</v>
+        <v>705</v>
       </c>
       <c r="G77" t="s">
-        <v>792</v>
+        <v>706</v>
       </c>
       <c r="H77" t="s">
-        <v>793</v>
+        <v>707</v>
       </c>
       <c r="I77" t="s">
-        <v>794</v>
+        <v>708</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>795</v>
+        <v>709</v>
       </c>
       <c r="L77" t="s">
-        <v>796</v>
+        <v>710</v>
       </c>
       <c r="M77" t="s">
-        <v>797</v>
+        <v>711</v>
       </c>
       <c r="N77" t="s">
-        <v>798</v>
+        <v>712</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>799</v>
+        <v>713</v>
       </c>
       <c r="D78" t="s">
-        <v>800</v>
+        <v>714</v>
       </c>
       <c r="E78" t="s">
-        <v>801</v>
+        <v>715</v>
       </c>
       <c r="F78" t="s">
-        <v>802</v>
+        <v>716</v>
       </c>
       <c r="G78" t="s">
-        <v>803</v>
+        <v>717</v>
       </c>
       <c r="H78" t="s">
-        <v>804</v>
+        <v>718</v>
       </c>
       <c r="I78" t="s">
-        <v>805</v>
+        <v>719</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>806</v>
+        <v>720</v>
       </c>
       <c r="L78" t="s">
-        <v>807</v>
+        <v>721</v>
       </c>
       <c r="M78" t="s">
-        <v>808</v>
+        <v>722</v>
       </c>
       <c r="N78" t="s">
-        <v>809</v>
+        <v>723</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>810</v>
+        <v>724</v>
       </c>
       <c r="D79" t="s">
-        <v>811</v>
+        <v>725</v>
       </c>
       <c r="E79" t="s">
-        <v>812</v>
+        <v>726</v>
       </c>
       <c r="F79" t="s">
-        <v>813</v>
+        <v>727</v>
       </c>
       <c r="G79" t="s">
-        <v>814</v>
+        <v>728</v>
       </c>
       <c r="H79" t="s">
-        <v>815</v>
+        <v>729</v>
       </c>
       <c r="I79" t="s">
-        <v>816</v>
+        <v>730</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>817</v>
+        <v>731</v>
       </c>
       <c r="L79" t="s">
-        <v>818</v>
+        <v>732</v>
       </c>
       <c r="M79" t="s">
-        <v>819</v>
+        <v>733</v>
       </c>
       <c r="N79" t="s">
-        <v>820</v>
+        <v>734</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>821</v>
+        <v>735</v>
       </c>
       <c r="D80" t="s">
-        <v>822</v>
+        <v>736</v>
       </c>
       <c r="E80" t="s">
-        <v>823</v>
+        <v>737</v>
       </c>
       <c r="F80" t="s">
-        <v>824</v>
+        <v>738</v>
       </c>
       <c r="G80" t="s">
-        <v>825</v>
+        <v>739</v>
       </c>
       <c r="H80" t="s">
-        <v>826</v>
+        <v>740</v>
       </c>
       <c r="I80" t="s">
-        <v>827</v>
+        <v>741</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>828</v>
+        <v>742</v>
       </c>
       <c r="L80" t="s">
-        <v>829</v>
+        <v>743</v>
       </c>
       <c r="M80" t="s">
-        <v>830</v>
+        <v>744</v>
       </c>
       <c r="N80" t="s">
-        <v>831</v>
+        <v>745</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>832</v>
+        <v>746</v>
       </c>
       <c r="D81" t="s">
-        <v>833</v>
+        <v>747</v>
       </c>
       <c r="E81" t="s">
-        <v>834</v>
+        <v>748</v>
       </c>
       <c r="F81" t="s">
-        <v>835</v>
+        <v>749</v>
       </c>
       <c r="G81" t="s">
-        <v>836</v>
+        <v>750</v>
       </c>
       <c r="H81" t="s">
-        <v>837</v>
+        <v>751</v>
       </c>
       <c r="I81" t="s">
-        <v>838</v>
+        <v>752</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>839</v>
+        <v>753</v>
       </c>
       <c r="L81" t="s">
-        <v>840</v>
+        <v>754</v>
       </c>
       <c r="M81" t="s">
-        <v>841</v>
+        <v>755</v>
       </c>
       <c r="N81" t="s">
-        <v>842</v>
+        <v>756</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>843</v>
+        <v>757</v>
       </c>
       <c r="D82" t="s">
-        <v>844</v>
+        <v>758</v>
       </c>
       <c r="E82" t="s">
-        <v>845</v>
+        <v>759</v>
       </c>
       <c r="F82" t="s">
-        <v>846</v>
+        <v>760</v>
       </c>
       <c r="G82" t="s">
-        <v>847</v>
+        <v>761</v>
       </c>
       <c r="H82" t="s">
-        <v>848</v>
+        <v>762</v>
       </c>
       <c r="I82" t="s">
-        <v>849</v>
+        <v>763</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>850</v>
+        <v>764</v>
       </c>
       <c r="L82" t="s">
-        <v>851</v>
+        <v>765</v>
       </c>
       <c r="M82" t="s">
-        <v>852</v>
+        <v>766</v>
       </c>
       <c r="N82" t="s">
-        <v>853</v>
+        <v>767</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>854</v>
+        <v>768</v>
       </c>
       <c r="D83" t="s">
-        <v>855</v>
+        <v>769</v>
       </c>
       <c r="E83" t="s">
-        <v>856</v>
+        <v>770</v>
       </c>
       <c r="F83" t="s">
-        <v>857</v>
+        <v>771</v>
       </c>
       <c r="G83" t="s">
-        <v>858</v>
+        <v>772</v>
       </c>
       <c r="H83" t="s">
-        <v>859</v>
+        <v>773</v>
       </c>
       <c r="I83" t="s">
-        <v>860</v>
+        <v>774</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>861</v>
+        <v>775</v>
       </c>
       <c r="L83" t="s">
-        <v>862</v>
+        <v>776</v>
       </c>
       <c r="M83" t="s">
-        <v>863</v>
+        <v>777</v>
       </c>
       <c r="N83" t="s">
-        <v>864</v>
+        <v>778</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>865</v>
+        <v>779</v>
       </c>
       <c r="D84" t="s">
-        <v>866</v>
+        <v>780</v>
       </c>
       <c r="E84" t="s">
-        <v>867</v>
+        <v>781</v>
       </c>
       <c r="F84" t="s">
-        <v>868</v>
+        <v>782</v>
       </c>
       <c r="G84" t="s">
-        <v>869</v>
+        <v>783</v>
       </c>
       <c r="H84" t="s">
-        <v>870</v>
+        <v>784</v>
       </c>
       <c r="I84" t="s">
-        <v>871</v>
+        <v>785</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>872</v>
+        <v>786</v>
       </c>
       <c r="L84" t="s">
-        <v>873</v>
+        <v>787</v>
       </c>
       <c r="M84" t="s">
-        <v>874</v>
+        <v>788</v>
       </c>
       <c r="N84" t="s">
-        <v>875</v>
+        <v>789</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>876</v>
+        <v>790</v>
       </c>
       <c r="D85" t="s">
-        <v>877</v>
+        <v>791</v>
       </c>
       <c r="E85" t="s">
-        <v>878</v>
+        <v>792</v>
       </c>
       <c r="F85" t="s">
-        <v>879</v>
+        <v>793</v>
       </c>
       <c r="G85" t="s">
-        <v>880</v>
+        <v>794</v>
       </c>
       <c r="H85" t="s">
-        <v>881</v>
+        <v>795</v>
       </c>
       <c r="I85" t="s">
-        <v>882</v>
+        <v>796</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>883</v>
+        <v>797</v>
       </c>
       <c r="L85" t="s">
-        <v>884</v>
+        <v>798</v>
       </c>
       <c r="M85" t="s">
-        <v>885</v>
+        <v>799</v>
       </c>
       <c r="N85" t="s">
-        <v>886</v>
+        <v>800</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>887</v>
+        <v>801</v>
       </c>
       <c r="D86" t="s">
-        <v>888</v>
+        <v>802</v>
       </c>
       <c r="E86" t="s">
-        <v>889</v>
+        <v>803</v>
       </c>
       <c r="F86" t="s">
-        <v>890</v>
+        <v>804</v>
       </c>
       <c r="G86" t="s">
-        <v>891</v>
+        <v>805</v>
       </c>
       <c r="H86" t="s">
-        <v>892</v>
+        <v>806</v>
       </c>
       <c r="I86" t="s">
-        <v>893</v>
+        <v>807</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>894</v>
+        <v>808</v>
       </c>
       <c r="L86" t="s">
-        <v>895</v>
+        <v>809</v>
       </c>
       <c r="M86" t="s">
-        <v>896</v>
+        <v>810</v>
       </c>
       <c r="N86" t="s">
-        <v>897</v>
+        <v>811</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>898</v>
+        <v>812</v>
       </c>
       <c r="D87" t="s">
-        <v>899</v>
+        <v>813</v>
       </c>
       <c r="E87" t="s">
-        <v>900</v>
+        <v>814</v>
       </c>
       <c r="F87" t="s">
-        <v>901</v>
+        <v>815</v>
       </c>
       <c r="G87" t="s">
-        <v>902</v>
+        <v>816</v>
       </c>
       <c r="H87" t="s">
-        <v>903</v>
+        <v>817</v>
       </c>
       <c r="I87" t="s">
-        <v>904</v>
+        <v>818</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>905</v>
+        <v>819</v>
       </c>
       <c r="L87" t="s">
-        <v>906</v>
+        <v>820</v>
       </c>
       <c r="M87" t="s">
-        <v>907</v>
+        <v>821</v>
       </c>
       <c r="N87" t="s">
-        <v>908</v>
+        <v>822</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>909</v>
+        <v>823</v>
       </c>
       <c r="D88" t="s">
-        <v>910</v>
+        <v>824</v>
       </c>
       <c r="E88" t="s">
-        <v>911</v>
+        <v>825</v>
       </c>
       <c r="F88" t="s">
-        <v>912</v>
+        <v>826</v>
       </c>
       <c r="G88" t="s">
-        <v>913</v>
+        <v>827</v>
       </c>
       <c r="H88" t="s">
-        <v>914</v>
+        <v>828</v>
       </c>
       <c r="I88" t="s">
-        <v>915</v>
+        <v>829</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>916</v>
+        <v>830</v>
       </c>
       <c r="L88" t="s">
-        <v>917</v>
+        <v>831</v>
       </c>
       <c r="M88" t="s">
-        <v>918</v>
+        <v>832</v>
       </c>
       <c r="N88" t="s">
-        <v>919</v>
+        <v>833</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>920</v>
+        <v>834</v>
       </c>
       <c r="D89" t="s">
-        <v>921</v>
+        <v>835</v>
       </c>
       <c r="E89" t="s">
-        <v>922</v>
+        <v>836</v>
       </c>
       <c r="F89" t="s">
-        <v>923</v>
+        <v>837</v>
       </c>
       <c r="G89" t="s">
-        <v>924</v>
+        <v>838</v>
       </c>
       <c r="H89" t="s">
-        <v>925</v>
+        <v>839</v>
       </c>
       <c r="I89" t="s">
-        <v>926</v>
+        <v>840</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>927</v>
+        <v>841</v>
       </c>
       <c r="L89" t="s">
-        <v>928</v>
+        <v>842</v>
       </c>
       <c r="M89" t="s">
-        <v>929</v>
+        <v>843</v>
       </c>
       <c r="N89" t="s">
-        <v>930</v>
+        <v>844</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>931</v>
+        <v>845</v>
       </c>
       <c r="D90" t="s">
-        <v>932</v>
+        <v>846</v>
       </c>
       <c r="E90" t="s">
-        <v>933</v>
+        <v>847</v>
       </c>
       <c r="F90" t="s">
-        <v>934</v>
+        <v>848</v>
       </c>
       <c r="G90" t="s">
-        <v>935</v>
+        <v>849</v>
       </c>
       <c r="H90" t="s">
-        <v>936</v>
+        <v>850</v>
       </c>
       <c r="I90" t="s">
-        <v>937</v>
+        <v>851</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>938</v>
+        <v>852</v>
       </c>
       <c r="L90" t="s">
-        <v>939</v>
+        <v>853</v>
       </c>
       <c r="M90" t="s">
-        <v>940</v>
+        <v>854</v>
       </c>
       <c r="N90" t="s">
-        <v>941</v>
+        <v>855</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>942</v>
+        <v>856</v>
       </c>
       <c r="D91" t="s">
-        <v>943</v>
+        <v>857</v>
       </c>
       <c r="E91" t="s">
-        <v>944</v>
+        <v>858</v>
       </c>
       <c r="F91" t="s">
-        <v>945</v>
+        <v>859</v>
       </c>
       <c r="G91" t="s">
-        <v>946</v>
+        <v>860</v>
       </c>
       <c r="H91" t="s">
-        <v>947</v>
+        <v>861</v>
       </c>
       <c r="I91" t="s">
-        <v>948</v>
+        <v>862</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>949</v>
+        <v>863</v>
       </c>
       <c r="L91" t="s">
-        <v>950</v>
+        <v>864</v>
       </c>
       <c r="M91" t="s">
-        <v>951</v>
+        <v>865</v>
       </c>
       <c r="N91" t="s">
-        <v>952</v>
+        <v>866</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>953</v>
+        <v>867</v>
       </c>
       <c r="D92" t="s">
-        <v>954</v>
+        <v>868</v>
       </c>
       <c r="E92" t="s">
-        <v>955</v>
+        <v>869</v>
       </c>
       <c r="F92" t="s">
-        <v>956</v>
+        <v>870</v>
       </c>
       <c r="G92" t="s">
-        <v>957</v>
+        <v>871</v>
       </c>
       <c r="H92" t="s">
-        <v>958</v>
+        <v>872</v>
       </c>
       <c r="I92" t="s">
-        <v>959</v>
+        <v>873</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>960</v>
+        <v>874</v>
       </c>
       <c r="L92" t="s">
-        <v>961</v>
+        <v>875</v>
       </c>
       <c r="M92" t="s">
-        <v>962</v>
+        <v>876</v>
       </c>
       <c r="N92" t="s">
-        <v>963</v>
+        <v>877</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>964</v>
+        <v>878</v>
       </c>
       <c r="D93" t="s">
-        <v>965</v>
+        <v>879</v>
       </c>
       <c r="E93" t="s">
-        <v>966</v>
+        <v>880</v>
       </c>
       <c r="F93" t="s">
-        <v>967</v>
+        <v>881</v>
       </c>
       <c r="G93" t="s">
-        <v>968</v>
+        <v>882</v>
       </c>
       <c r="H93" t="s">
-        <v>969</v>
+        <v>883</v>
       </c>
       <c r="I93" t="s">
-        <v>970</v>
+        <v>884</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>971</v>
+        <v>885</v>
       </c>
       <c r="L93" t="s">
-        <v>972</v>
+        <v>886</v>
       </c>
       <c r="M93" t="s">
-        <v>973</v>
+        <v>887</v>
       </c>
       <c r="N93" t="s">
-        <v>974</v>
+        <v>888</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>975</v>
+        <v>889</v>
       </c>
       <c r="D94" t="s">
-        <v>976</v>
+        <v>890</v>
       </c>
       <c r="E94" t="s">
-        <v>977</v>
+        <v>891</v>
       </c>
       <c r="F94" t="s">
-        <v>978</v>
+        <v>892</v>
       </c>
       <c r="G94" t="s">
-        <v>979</v>
+        <v>893</v>
       </c>
       <c r="H94" t="s">
-        <v>980</v>
+        <v>894</v>
       </c>
       <c r="I94" t="s">
-        <v>981</v>
+        <v>895</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>982</v>
+        <v>896</v>
       </c>
       <c r="L94" t="s">
-        <v>983</v>
+        <v>897</v>
       </c>
       <c r="M94" t="s">
-        <v>984</v>
+        <v>898</v>
       </c>
       <c r="N94" t="s">
-        <v>985</v>
+        <v>899</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>986</v>
+        <v>900</v>
       </c>
       <c r="D95" t="s">
-        <v>987</v>
+        <v>901</v>
       </c>
       <c r="E95" t="s">
-        <v>988</v>
+        <v>902</v>
       </c>
       <c r="F95" t="s">
-        <v>989</v>
+        <v>903</v>
       </c>
       <c r="G95" t="s">
-        <v>990</v>
+        <v>904</v>
       </c>
       <c r="H95" t="s">
-        <v>991</v>
+        <v>905</v>
       </c>
       <c r="I95" t="s">
-        <v>992</v>
+        <v>906</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>993</v>
+        <v>907</v>
       </c>
       <c r="L95" t="s">
-        <v>994</v>
+        <v>908</v>
       </c>
       <c r="M95" t="s">
-        <v>995</v>
+        <v>909</v>
       </c>
       <c r="N95" t="s">
-        <v>996</v>
+        <v>910</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>997</v>
+        <v>911</v>
       </c>
       <c r="D96" t="s">
-        <v>998</v>
+        <v>912</v>
       </c>
       <c r="E96" t="s">
-        <v>999</v>
+        <v>913</v>
       </c>
       <c r="F96" t="s">
-        <v>1000</v>
+        <v>914</v>
       </c>
       <c r="G96" t="s">
-        <v>1001</v>
+        <v>915</v>
       </c>
       <c r="H96" t="s">
-        <v>1002</v>
+        <v>916</v>
       </c>
       <c r="I96" t="s">
-        <v>1003</v>
+        <v>917</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>1004</v>
+        <v>918</v>
       </c>
       <c r="L96" t="s">
-        <v>1005</v>
+        <v>919</v>
       </c>
       <c r="M96" t="s">
-        <v>1006</v>
+        <v>920</v>
       </c>
       <c r="N96" t="s">
-        <v>1007</v>
+        <v>921</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>1008</v>
+        <v>922</v>
       </c>
       <c r="D97" t="s">
-        <v>1009</v>
+        <v>923</v>
       </c>
       <c r="E97" t="s">
-        <v>1010</v>
+        <v>924</v>
       </c>
       <c r="F97" t="s">
-        <v>1011</v>
+        <v>925</v>
       </c>
       <c r="G97" t="s">
-        <v>1012</v>
+        <v>926</v>
       </c>
       <c r="H97" t="s">
-        <v>1013</v>
+        <v>927</v>
       </c>
       <c r="I97" t="s">
-        <v>1014</v>
+        <v>928</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>1015</v>
+        <v>929</v>
       </c>
       <c r="L97" t="s">
-        <v>1016</v>
+        <v>930</v>
       </c>
       <c r="M97" t="s">
-        <v>1017</v>
+        <v>931</v>
       </c>
       <c r="N97" t="s">
-        <v>1018</v>
+        <v>932</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>1019</v>
+        <v>933</v>
       </c>
       <c r="D98" t="s">
-        <v>1020</v>
+        <v>934</v>
       </c>
       <c r="E98" t="s">
-        <v>1021</v>
+        <v>935</v>
       </c>
       <c r="F98" t="s">
-        <v>1022</v>
+        <v>936</v>
       </c>
       <c r="G98" t="s">
-        <v>1023</v>
+        <v>937</v>
       </c>
       <c r="H98" t="s">
-        <v>1024</v>
+        <v>938</v>
       </c>
       <c r="I98" t="s">
-        <v>1025</v>
+        <v>939</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>1026</v>
+        <v>940</v>
       </c>
       <c r="L98" t="s">
-        <v>1027</v>
+        <v>941</v>
       </c>
       <c r="M98" t="s">
-        <v>1028</v>
+        <v>942</v>
       </c>
       <c r="N98" t="s">
-        <v>1029</v>
+        <v>943</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>1030</v>
+        <v>944</v>
       </c>
       <c r="D99" t="s">
-        <v>1031</v>
+        <v>945</v>
       </c>
       <c r="E99" t="s">
-        <v>1032</v>
+        <v>946</v>
       </c>
       <c r="F99" t="s">
-        <v>1033</v>
+        <v>947</v>
       </c>
       <c r="G99" t="s">
-        <v>1034</v>
+        <v>948</v>
       </c>
       <c r="H99" t="s">
-        <v>1035</v>
+        <v>949</v>
       </c>
       <c r="I99" t="s">
-        <v>1036</v>
+        <v>950</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>1037</v>
+        <v>951</v>
       </c>
       <c r="L99" t="s">
-        <v>1038</v>
+        <v>952</v>
       </c>
       <c r="M99" t="s">
-        <v>1039</v>
+        <v>953</v>
       </c>
       <c r="N99" t="s">
-        <v>1040</v>
+        <v>954</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>1041</v>
+        <v>955</v>
       </c>
       <c r="D100" t="s">
-        <v>1042</v>
+        <v>956</v>
       </c>
       <c r="E100" t="s">
-        <v>1043</v>
+        <v>957</v>
       </c>
       <c r="F100" t="s">
-        <v>1044</v>
+        <v>958</v>
       </c>
       <c r="G100" t="s">
-        <v>1045</v>
+        <v>959</v>
       </c>
       <c r="H100" t="s">
-        <v>1046</v>
+        <v>960</v>
       </c>
       <c r="I100" t="s">
-        <v>1047</v>
+        <v>961</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>1048</v>
+        <v>962</v>
       </c>
       <c r="L100" t="s">
-        <v>1049</v>
+        <v>963</v>
       </c>
       <c r="M100" t="s">
-        <v>1050</v>
+        <v>964</v>
       </c>
       <c r="N100" t="s">
-        <v>1051</v>
+        <v>965</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>1052</v>
+        <v>966</v>
       </c>
       <c r="D101" t="s">
-        <v>1053</v>
+        <v>967</v>
       </c>
       <c r="E101" t="s">
-        <v>1054</v>
+        <v>968</v>
       </c>
       <c r="F101" t="s">
-        <v>1055</v>
+        <v>969</v>
       </c>
       <c r="G101" t="s">
-        <v>1056</v>
+        <v>970</v>
       </c>
       <c r="H101" t="s">
-        <v>1057</v>
+        <v>971</v>
       </c>
       <c r="I101" t="s">
-        <v>1058</v>
+        <v>972</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>1059</v>
+        <v>973</v>
       </c>
       <c r="L101" t="s">
-        <v>1060</v>
+        <v>974</v>
       </c>
       <c r="M101" t="s">
-        <v>1061</v>
+        <v>975</v>
       </c>
       <c r="N101" t="s">
-        <v>1062</v>
+        <v>976</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>1063</v>
+        <v>977</v>
       </c>
       <c r="D102" t="s">
-        <v>1064</v>
+        <v>978</v>
       </c>
       <c r="E102" t="s">
-        <v>1065</v>
+        <v>979</v>
       </c>
       <c r="F102" t="s">
-        <v>1066</v>
+        <v>980</v>
       </c>
       <c r="G102" t="s">
-        <v>1067</v>
+        <v>981</v>
       </c>
       <c r="H102" t="s">
-        <v>1068</v>
+        <v>982</v>
       </c>
       <c r="I102" t="s">
-        <v>1069</v>
+        <v>983</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>1070</v>
+        <v>984</v>
       </c>
       <c r="L102" t="s">
-        <v>1071</v>
+        <v>985</v>
       </c>
       <c r="M102" t="s">
-        <v>1072</v>
+        <v>986</v>
       </c>
       <c r="N102" t="s">
-        <v>1073</v>
+        <v>987</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>1074</v>
+        <v>988</v>
       </c>
       <c r="D103" t="s">
-        <v>1075</v>
+        <v>989</v>
       </c>
       <c r="E103" t="s">
-        <v>1076</v>
+        <v>990</v>
       </c>
       <c r="F103" t="s">
-        <v>1077</v>
+        <v>991</v>
       </c>
       <c r="G103" t="s">
-        <v>1078</v>
+        <v>992</v>
       </c>
       <c r="H103" t="s">
-        <v>1079</v>
+        <v>993</v>
       </c>
       <c r="I103" t="s">
-        <v>1080</v>
+        <v>994</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>1081</v>
+        <v>995</v>
       </c>
       <c r="L103" t="s">
-        <v>1082</v>
+        <v>996</v>
       </c>
       <c r="M103" t="s">
-        <v>1083</v>
+        <v>997</v>
       </c>
       <c r="N103" t="s">
-        <v>1084</v>
+        <v>998</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>1085</v>
+        <v>999</v>
       </c>
       <c r="D104" t="s">
-        <v>1086</v>
+        <v>1000</v>
       </c>
       <c r="E104" t="s">
-        <v>1087</v>
+        <v>1001</v>
       </c>
       <c r="F104" t="s">
-        <v>1088</v>
+        <v>1002</v>
       </c>
       <c r="G104" t="s">
-        <v>1089</v>
+        <v>1003</v>
       </c>
       <c r="H104" t="s">
-        <v>1090</v>
+        <v>1004</v>
       </c>
       <c r="I104" t="s">
-        <v>1091</v>
+        <v>1005</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>1092</v>
+        <v>1006</v>
       </c>
       <c r="L104" t="s">
-        <v>1093</v>
+        <v>1007</v>
       </c>
       <c r="M104" t="s">
-        <v>1094</v>
+        <v>1008</v>
       </c>
       <c r="N104" t="s">
-        <v>1095</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>1096</v>
+        <v>1010</v>
       </c>
       <c r="D105" t="s">
-        <v>1097</v>
+        <v>1011</v>
       </c>
       <c r="E105" t="s">
-        <v>1098</v>
+        <v>1012</v>
       </c>
       <c r="F105" t="s">
-        <v>1099</v>
+        <v>1013</v>
       </c>
       <c r="G105" t="s">
-        <v>1100</v>
+        <v>1014</v>
       </c>
       <c r="H105" t="s">
-        <v>1101</v>
+        <v>1015</v>
       </c>
       <c r="I105" t="s">
-        <v>1102</v>
+        <v>1016</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>1103</v>
+        <v>1017</v>
       </c>
       <c r="L105" t="s">
-        <v>1104</v>
+        <v>1018</v>
       </c>
       <c r="M105" t="s">
-        <v>1105</v>
+        <v>1019</v>
       </c>
       <c r="N105" t="s">
-        <v>1106</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>1107</v>
+        <v>977</v>
       </c>
       <c r="D106" t="s">
-        <v>1108</v>
+        <v>978</v>
       </c>
       <c r="E106" t="s">
-        <v>1109</v>
+        <v>979</v>
       </c>
       <c r="F106" t="s">
-        <v>1110</v>
+        <v>980</v>
       </c>
       <c r="G106" t="s">
-        <v>1111</v>
+        <v>981</v>
       </c>
       <c r="H106" t="s">
-        <v>1112</v>
+        <v>982</v>
       </c>
       <c r="I106" t="s">
-        <v>1113</v>
+        <v>1021</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>1114</v>
+        <v>1022</v>
       </c>
       <c r="L106" t="s">
-        <v>1115</v>
+        <v>1023</v>
       </c>
       <c r="M106" t="s">
-        <v>1116</v>
+        <v>1024</v>
       </c>
       <c r="N106" t="s">
-        <v>1117</v>
+        <v>987</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>1118</v>
+        <v>1025</v>
       </c>
       <c r="D107" t="s">
-        <v>1119</v>
+        <v>1026</v>
       </c>
       <c r="E107" t="s">
-        <v>1120</v>
+        <v>1027</v>
       </c>
       <c r="F107" t="s">
-        <v>1121</v>
+        <v>1028</v>
       </c>
       <c r="G107" t="s">
-        <v>1122</v>
+        <v>1029</v>
       </c>
       <c r="H107" t="s">
-        <v>1123</v>
+        <v>1030</v>
       </c>
       <c r="I107" t="s">
-        <v>1124</v>
+        <v>1031</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>1125</v>
+        <v>1032</v>
       </c>
       <c r="L107" t="s">
-        <v>1126</v>
+        <v>1033</v>
       </c>
       <c r="M107" t="s">
-        <v>1127</v>
+        <v>1034</v>
       </c>
       <c r="N107" t="s">
-        <v>1128</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>1129</v>
+        <v>1036</v>
       </c>
       <c r="D108" t="s">
-        <v>1130</v>
+        <v>1037</v>
       </c>
       <c r="E108" t="s">
-        <v>1131</v>
+        <v>1038</v>
       </c>
       <c r="F108" t="s">
-        <v>1132</v>
+        <v>1039</v>
       </c>
       <c r="G108" t="s">
-        <v>1133</v>
+        <v>1040</v>
       </c>
       <c r="H108" t="s">
-        <v>1134</v>
+        <v>1041</v>
       </c>
       <c r="I108" t="s">
-        <v>1135</v>
+        <v>1042</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L108" t="s">
+        <v>1044</v>
+      </c>
+      <c r="M108" t="s">
+        <v>1045</v>
+      </c>
+      <c r="N108" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F109" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J109"/>
+      <c r="K109" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L109" t="s">
+        <v>1055</v>
+      </c>
+      <c r="M109" t="s">
+        <v>1056</v>
+      </c>
+      <c r="N109" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F110" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H110" t="s">
+        <v>1063</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J110"/>
+      <c r="K110" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L110" t="s">
+        <v>1066</v>
+      </c>
+      <c r="M110" t="s">
+        <v>1067</v>
+      </c>
+      <c r="N110" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F111" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J111"/>
+      <c r="K111" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L111" t="s">
+        <v>1077</v>
+      </c>
+      <c r="M111" t="s">
+        <v>1078</v>
+      </c>
+      <c r="N111" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J112"/>
+      <c r="K112" t="s">
+        <v>1087</v>
+      </c>
+      <c r="L112" t="s">
+        <v>1088</v>
+      </c>
+      <c r="M112" t="s">
+        <v>1089</v>
+      </c>
+      <c r="N112" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1097</v>
+      </c>
+      <c r="J113"/>
+      <c r="K113" t="s">
+        <v>1098</v>
+      </c>
+      <c r="L113" t="s">
+        <v>1099</v>
+      </c>
+      <c r="M113" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N113" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G114" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J114"/>
+      <c r="K114" t="s">
+        <v>1109</v>
+      </c>
+      <c r="L114" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M114" t="s">
+        <v>1111</v>
+      </c>
+      <c r="N114" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F115" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1119</v>
+      </c>
+      <c r="J115"/>
+      <c r="K115" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L115" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M115" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N115" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G116" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I116" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J116"/>
+      <c r="K116" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L116" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M116" t="s">
+        <v>1133</v>
+      </c>
+      <c r="N116" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D117" t="s">
         <v>1136</v>
       </c>
-      <c r="L108" t="s">
+      <c r="E117" t="s">
         <v>1137</v>
       </c>
-      <c r="M108" t="s">
+      <c r="F117" t="s">
         <v>1138</v>
       </c>
-      <c r="N108" t="s">
+      <c r="G117" t="s">
         <v>1139</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1140</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1141</v>
+      </c>
+      <c r="J117"/>
+      <c r="K117" t="s">
+        <v>1142</v>
+      </c>
+      <c r="L117" t="s">
+        <v>1143</v>
+      </c>
+      <c r="M117" t="s">
+        <v>1144</v>
+      </c>
+      <c r="N117" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1151</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J118"/>
+      <c r="K118" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L118" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M118" t="s">
+        <v>1155</v>
+      </c>
+      <c r="N118" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H119" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I119" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J119"/>
+      <c r="K119" t="s">
+        <v>1164</v>
+      </c>
+      <c r="L119" t="s">
+        <v>1165</v>
+      </c>
+      <c r="M119" t="s">
+        <v>1166</v>
+      </c>
+      <c r="N119" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F120" t="s">
+        <v>914</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J120"/>
+      <c r="K120" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L120" t="s">
+        <v>1175</v>
+      </c>
+      <c r="M120" t="s">
+        <v>1176</v>
+      </c>
+      <c r="N120" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H121" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I121" t="s">
+        <v>1184</v>
+      </c>
+      <c r="J121"/>
+      <c r="K121" t="s">
+        <v>1185</v>
+      </c>
+      <c r="L121" t="s">
+        <v>1186</v>
+      </c>
+      <c r="M121" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N121" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1192</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1195</v>
+      </c>
+      <c r="J122"/>
+      <c r="K122" t="s">
+        <v>1196</v>
+      </c>
+      <c r="L122" t="s">
+        <v>1197</v>
+      </c>
+      <c r="M122" t="s">
+        <v>1198</v>
+      </c>
+      <c r="N122" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F123" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G123" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H123" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J123"/>
+      <c r="K123" t="s">
+        <v>1207</v>
+      </c>
+      <c r="L123" t="s">
+        <v>1208</v>
+      </c>
+      <c r="M123" t="s">
+        <v>1209</v>
+      </c>
+      <c r="N123" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>15</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E124" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F124" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G124" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H124" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J124"/>
+      <c r="K124" t="s">
+        <v>1218</v>
+      </c>
+      <c r="L124" t="s">
+        <v>1219</v>
+      </c>
+      <c r="M124" t="s">
+        <v>1220</v>
+      </c>
+      <c r="N124" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F125" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G125" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I125" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J125"/>
+      <c r="K125" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L125" t="s">
+        <v>1230</v>
+      </c>
+      <c r="M125" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N125" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1236</v>
+      </c>
+      <c r="G126" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H126" t="s">
+        <v>1238</v>
+      </c>
+      <c r="I126" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J126"/>
+      <c r="K126" t="s">
+        <v>1240</v>
+      </c>
+      <c r="L126" t="s">
+        <v>1241</v>
+      </c>
+      <c r="M126" t="s">
+        <v>1242</v>
+      </c>
+      <c r="N126" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1250</v>
+      </c>
+      <c r="J127"/>
+      <c r="K127" t="s">
+        <v>1251</v>
+      </c>
+      <c r="L127" t="s">
+        <v>1252</v>
+      </c>
+      <c r="M127" t="s">
+        <v>1253</v>
+      </c>
+      <c r="N127" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G128" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H128" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I128" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J128"/>
+      <c r="K128" t="s">
+        <v>1262</v>
+      </c>
+      <c r="L128" t="s">
+        <v>1263</v>
+      </c>
+      <c r="M128" t="s">
+        <v>1264</v>
+      </c>
+      <c r="N128" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H129" t="s">
+        <v>1271</v>
+      </c>
+      <c r="I129" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J129"/>
+      <c r="K129" t="s">
+        <v>1273</v>
+      </c>
+      <c r="L129" t="s">
+        <v>1274</v>
+      </c>
+      <c r="M129" t="s">
+        <v>1275</v>
+      </c>
+      <c r="N129" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G130" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H130" t="s">
+        <v>1282</v>
+      </c>
+      <c r="I130" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J130"/>
+      <c r="K130" t="s">
+        <v>1284</v>
+      </c>
+      <c r="L130" t="s">
+        <v>1285</v>
+      </c>
+      <c r="M130" t="s">
+        <v>1286</v>
+      </c>
+      <c r="N130" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1291</v>
+      </c>
+      <c r="G131" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1293</v>
+      </c>
+      <c r="I131" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J131"/>
+      <c r="K131" t="s">
+        <v>1295</v>
+      </c>
+      <c r="L131" t="s">
+        <v>1296</v>
+      </c>
+      <c r="M131" t="s">
+        <v>1297</v>
+      </c>
+      <c r="N131" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1304</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J132"/>
+      <c r="K132" t="s">
+        <v>1306</v>
+      </c>
+      <c r="L132" t="s">
+        <v>1307</v>
+      </c>
+      <c r="M132" t="s">
+        <v>1308</v>
+      </c>
+      <c r="N132" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1316</v>
+      </c>
+      <c r="J133"/>
+      <c r="K133" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L133" t="s">
+        <v>1318</v>
+      </c>
+      <c r="M133" t="s">
+        <v>1319</v>
+      </c>
+      <c r="N133" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H134" t="s">
+        <v>1326</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J134"/>
+      <c r="K134" t="s">
+        <v>1328</v>
+      </c>
+      <c r="L134" t="s">
+        <v>1329</v>
+      </c>
+      <c r="M134" t="s">
+        <v>1330</v>
+      </c>
+      <c r="N134" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G135" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H135" t="s">
+        <v>1337</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1338</v>
+      </c>
+      <c r="J135"/>
+      <c r="K135" t="s">
+        <v>1339</v>
+      </c>
+      <c r="L135" t="s">
+        <v>1340</v>
+      </c>
+      <c r="M135" t="s">
+        <v>1341</v>
+      </c>
+      <c r="N135" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H136" t="s">
+        <v>1348</v>
+      </c>
+      <c r="I136" t="s">
+        <v>1349</v>
+      </c>
+      <c r="J136"/>
+      <c r="K136" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L136" t="s">
+        <v>1351</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1352</v>
+      </c>
+      <c r="N136" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H137" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I137" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J137"/>
+      <c r="K137" t="s">
+        <v>1361</v>
+      </c>
+      <c r="L137" t="s">
+        <v>1362</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1363</v>
+      </c>
+      <c r="N137" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1370</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1371</v>
+      </c>
+      <c r="J138"/>
+      <c r="K138" t="s">
+        <v>1372</v>
+      </c>
+      <c r="L138" t="s">
+        <v>1373</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1374</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1379</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J139"/>
+      <c r="K139" t="s">
+        <v>1383</v>
+      </c>
+      <c r="L139" t="s">
+        <v>1384</v>
+      </c>
+      <c r="M139" t="s">
+        <v>1385</v>
+      </c>
+      <c r="N139" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1392</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1393</v>
+      </c>
+      <c r="J140"/>
+      <c r="K140" t="s">
+        <v>1394</v>
+      </c>
+      <c r="L140" t="s">
+        <v>1395</v>
+      </c>
+      <c r="M140" t="s">
+        <v>1396</v>
+      </c>
+      <c r="N140" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H141" t="s">
+        <v>1403</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1404</v>
+      </c>
+      <c r="J141"/>
+      <c r="K141" t="s">
+        <v>1405</v>
+      </c>
+      <c r="L141" t="s">
+        <v>1406</v>
+      </c>
+      <c r="M141" t="s">
+        <v>1407</v>
+      </c>
+      <c r="N141" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1414</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J142"/>
+      <c r="K142" t="s">
+        <v>1416</v>
+      </c>
+      <c r="L142" t="s">
+        <v>1417</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1418</v>
+      </c>
+      <c r="N142" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H143" t="s">
+        <v>1425</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1426</v>
+      </c>
+      <c r="J143"/>
+      <c r="K143" t="s">
+        <v>1427</v>
+      </c>
+      <c r="L143" t="s">
+        <v>1428</v>
+      </c>
+      <c r="M143" t="s">
+        <v>1429</v>
+      </c>
+      <c r="N143" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1436</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J144"/>
+      <c r="K144" t="s">
+        <v>1438</v>
+      </c>
+      <c r="L144" t="s">
+        <v>1439</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1440</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J145"/>
+      <c r="K145" t="s">
+        <v>1449</v>
+      </c>
+      <c r="L145" t="s">
+        <v>1450</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1451</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1459</v>
+      </c>
+      <c r="J146"/>
+      <c r="K146" t="s">
+        <v>1460</v>
+      </c>
+      <c r="L146" t="s">
+        <v>1461</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1462</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1469</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1470</v>
+      </c>
+      <c r="J147"/>
+      <c r="K147" t="s">
+        <v>1471</v>
+      </c>
+      <c r="L147" t="s">
+        <v>1472</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1473</v>
+      </c>
+      <c r="N147" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1481</v>
+      </c>
+      <c r="J148"/>
+      <c r="K148" t="s">
+        <v>1482</v>
+      </c>
+      <c r="L148" t="s">
+        <v>1483</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1484</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1489</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1491</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1492</v>
+      </c>
+      <c r="J149"/>
+      <c r="K149" t="s">
+        <v>1493</v>
+      </c>
+      <c r="L149" t="s">
+        <v>1494</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1495</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H150" t="s">
+        <v>1502</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J150"/>
+      <c r="K150" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L150" t="s">
+        <v>1505</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1506</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1513</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1514</v>
+      </c>
+      <c r="J151"/>
+      <c r="K151" t="s">
+        <v>1515</v>
+      </c>
+      <c r="L151" t="s">
+        <v>1516</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1517</v>
+      </c>
+      <c r="N151" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1524</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J152"/>
+      <c r="K152" t="s">
+        <v>1526</v>
+      </c>
+      <c r="L152" t="s">
+        <v>1527</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1528</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1529</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>