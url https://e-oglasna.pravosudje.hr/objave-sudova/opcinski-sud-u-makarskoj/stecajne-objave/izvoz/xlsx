--- v5 (2026-08-22)
+++ v6 (2026-09-14)
@@ -6,1937 +6,683 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2013" uniqueCount="1530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1361" uniqueCount="1112">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Sp-90/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/776b7add-3302-466c-b6a1-46ac569ff9a7</t>
+    <t>Sp-107/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>JOZIP LEŠINA</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 207, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>41851252264</t>
+  </si>
+  <si>
+    <t>JOZIP LEŠINA 41851252264; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:21:56</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a313cbb-7fa9-42cd-93f7-89ebbf7165b0</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a313cbb-7fa9-42cd-93f7-89ebbf7165b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-104/2026</t>
+  </si>
+  <si>
+    <t>ŽARKO GALIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADE GOTOVCA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>98106499827</t>
+  </si>
+  <si>
+    <t>VJEROVNICI POTROŠAČA; ŽARKO GALIĆ 98106499827</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:19:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f3b8e9-9116-4db1-966f-c4f31388cf5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f3b8e9-9116-4db1-966f-c4f31388cf5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DRAGAN BRKAN</t>
+  </si>
+  <si>
+    <t>DRAGAN BRKAN 55437332380</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:31:56</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5492a11d-a48b-453b-9bb3-35e6721576c8</t>
+  </si>
+  <si>
+    <t>16.383887.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5492a11d-a48b-453b-9bb3-35e6721576c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>JURE STAPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA STAPIĆI - PIĆOLCI 4, 21270 Zagvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>30918084581</t>
+  </si>
+  <si>
+    <t>JURE STAPIĆ 30918084581; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:12:56</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>MARIO KUJUNDŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA TINA UJEVIĆA 5, 21260 Grubine, Hrvatska</t>
+  </si>
+  <si>
+    <t>47430891421</t>
+  </si>
+  <si>
+    <t>MARIO KUJUNDŽIĆ 47430891421; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cec8f67-963a-43f6-b1f1-ccf079c5fe43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cec8f67-963a-43f6-b1f1-ccf079c5fe43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ</t>
+  </si>
+  <si>
+    <t>VUKOVARSKA 10, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>53636111186</t>
+  </si>
+  <si>
+    <t>ANTE IVKOŠIĆ 53636111186; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53aab4-82bd-46ea-893c-7d7f52b2adba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b53aab4-82bd-46ea-893c-7d7f52b2adba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-100/2026</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA</t>
+  </si>
+  <si>
+    <t>VINJANI DONJI 409, 21260 Donji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>57632328661</t>
+  </si>
+  <si>
+    <t>VICE ŠKEVA 57632328661; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:05:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040ce65-3c81-44e8-be6f-574b0f801b3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040ce65-3c81-44e8-be6f-574b0f801b3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-83/2026</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ</t>
+  </si>
+  <si>
+    <t>ZRINSKO-FRANKOPANSKA 7, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>91848906323</t>
+  </si>
+  <si>
+    <t>MILAN KOSTIĆ 91848906323; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e92b60-e086-45f4-ba18-d03aa46de038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e92b60-e086-45f4-ba18-d03aa46de038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA</t>
+  </si>
+  <si>
+    <t>PUT KAPELICE 17, 21320 Baška Voda, Hrvatska</t>
+  </si>
+  <si>
+    <t>22078124330</t>
+  </si>
+  <si>
+    <t>ANTE ŠUTA 22078124330; Vjerovnici dužnika / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:58:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ae556-a70d-41e6-8020-61c33e0304c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ae556-a70d-41e6-8020-61c33e0304c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Bunar</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 1, 42202 Jalžabet, Hrvatska</t>
+  </si>
+  <si>
+    <t>07949883273</t>
+  </si>
+  <si>
+    <t>Damir Bunar 07949883273; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:42:03</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836c8fa5-fcbf-4dfa-85a8-3ceb47dc5a7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836c8fa5-fcbf-4dfa-85a8-3ceb47dc5a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-108/2026</t>
+  </si>
+  <si>
+    <t>ANTONIJA DOGAN</t>
+  </si>
+  <si>
+    <t>PUT SVETOG ANTE 16, 21260 Postranje, Hrvatska</t>
+  </si>
+  <si>
+    <t>65866295825</t>
+  </si>
+  <si>
+    <t>ANTONIJA DOGAN 65866295825; vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:29:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ce129-3e94-444a-b881-75c8a29a49fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ce129-3e94-444a-b881-75c8a29a49fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-106/2026</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ</t>
+  </si>
+  <si>
+    <t>MUSINAC 26, 21256 Studenci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08571602948</t>
+  </si>
+  <si>
+    <t>STIPE BILIĆ-ERIĆ 08571602948; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7506b5b-b8b6-4f17-a2ff-9daa77dc3b07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7506b5b-b8b6-4f17-a2ff-9daa77dc3b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-105/2026</t>
+  </si>
+  <si>
+    <t>DENIS KEGALJ</t>
+  </si>
+  <si>
+    <t>CESTA DR. FRANJE TUĐMANA 19, 21256 Cista Velika, Hrvatska</t>
+  </si>
+  <si>
+    <t>97159433681</t>
+  </si>
+  <si>
+    <t>DENIS KEGALJ 97159433681; Vjerovnici dužnika / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e495c7c-a49d-4018-a683-b65b9b9b46b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e495c7c-a49d-4018-a683-b65b9b9b46b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.03.2022.</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>04387289237</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ 04387289237</t>
+  </si>
+  <si>
+    <t>30.03.2022. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-60/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>ANTE MILAS</t>
+  </si>
+  <si>
+    <t>DR. FRANJO TUĐMAN 191, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70768154786</t>
+  </si>
+  <si>
+    <t>ANTE MILAS 70768154786; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>10.05.2021. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-114/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2021.</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75568664396</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ 75568664396</t>
+  </si>
+  <si>
+    <t>28.01.2021. 12:48:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-684/2019</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2020.</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57717015343</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>03.07.2020. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=684&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-635/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ</t>
+  </si>
+  <si>
+    <t>SLIVNO 107, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>26778098219</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ 26778098219</t>
+  </si>
+  <si>
+    <t>29.06.2020. 12:21:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-764/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.02.2020.</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>10301669797</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID 10301669797</t>
+  </si>
+  <si>
+    <t>20.03.2020. 12:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-  </si>
-[...1807 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-816/2019</t>
   </si>
   <si>
     <t>Rješenje od 21.02.2020.</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ</t>
   </si>
   <si>
     <t>DUBRAVA 19, 21256 Lovreć, Hrvatska</t>
   </si>
   <si>
     <t>46460852508</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ 46460852508</t>
   </si>
@@ -4643,51 +3389,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N152"/>
+  <dimension ref="A1:N104"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4766,6383 +3512,4311 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3" t="s">
         <v>32</v>
       </c>
       <c r="I3" t="s">
         <v>33</v>
       </c>
       <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4"/>
       <c r="D4" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I4" t="s">
         <v>39</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M4" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G6" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I6" t="s">
+        <v>61</v>
+      </c>
+      <c r="J6" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" t="s">
+        <v>62</v>
+      </c>
+      <c r="L6" t="s">
         <v>53</v>
       </c>
-      <c r="F6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G7" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="K7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N7" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="G8" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H8" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I8" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="K8" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M8" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N8" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F9" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H9" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I9" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="K9" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L9" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M9" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N9" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="F10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G10" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H10" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I10" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L10" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="M10" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N10" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="E11" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="F11" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="G11" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H11" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="I11" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="J11" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="K11" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M11" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="N11" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="E12" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="F12" t="s">
+        <v>114</v>
+      </c>
+      <c r="G12" t="s">
+        <v>115</v>
+      </c>
+      <c r="H12" t="s">
+        <v>116</v>
+      </c>
+      <c r="I12" t="s">
+        <v>117</v>
+      </c>
+      <c r="J12" t="s">
         <v>108</v>
       </c>
-      <c r="G12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="L12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M12" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="N12" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="D13" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="E13" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F13" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H13" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I13" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="J13" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="K13" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="L13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="N13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D14" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="E14" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F14" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G14" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H14" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="I14" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="J14" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="K14" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="L14" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M14" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="N14" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D15" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="E15" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F15" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="G15" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="H15" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="I15" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="J15"/>
       <c r="K15" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="L15" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="M15" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="N15" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D16" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E16" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F16" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G16" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H16" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I16" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="J16"/>
       <c r="K16" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L16" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="M16" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="N16" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D17" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="E17" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="F17" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="G17" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="H17" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="I17" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="J17"/>
       <c r="K17" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="L17" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="M17" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="N17" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D18" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="E18" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="F18" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="G18" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="H18" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="I18" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="J18"/>
       <c r="K18" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="L18" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="M18" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="N18" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D19" t="s">
-        <v>145</v>
+        <v>183</v>
       </c>
       <c r="E19" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="F19" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="G19" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="H19" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="I19" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="J19"/>
       <c r="K19" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="L19" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="M19" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="N19" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="D20" t="s">
-        <v>116</v>
+        <v>193</v>
       </c>
       <c r="E20" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="F20" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="G20" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="H20" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="I20" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="J20"/>
       <c r="K20" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="L20" t="s">
-        <v>49</v>
+        <v>179</v>
       </c>
       <c r="M20" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="N20" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="D21" t="s">
-        <v>145</v>
+        <v>203</v>
       </c>
       <c r="E21" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="F21" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="G21" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="H21" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="I21" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="J21"/>
       <c r="K21" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="L21" t="s">
-        <v>153</v>
+        <v>210</v>
       </c>
       <c r="M21" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="N21" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="D22" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E22" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="F22" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="G22" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="H22" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="I22" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="J22"/>
       <c r="K22" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="L22" t="s">
-        <v>153</v>
+        <v>210</v>
       </c>
       <c r="M22" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="N22" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="D23" t="s">
-        <v>116</v>
+        <v>224</v>
       </c>
       <c r="E23" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="F23" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="G23" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="H23" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="I23" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="J23"/>
       <c r="K23" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="L23" t="s">
-        <v>36</v>
+        <v>210</v>
       </c>
       <c r="M23" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="N23" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="D24" t="s">
-        <v>116</v>
+        <v>224</v>
       </c>
       <c r="E24" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="F24" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="G24" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="H24" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="I24" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="J24"/>
       <c r="K24" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="L24" t="s">
-        <v>25</v>
+        <v>210</v>
       </c>
       <c r="M24" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="N24" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
+        <v>243</v>
       </c>
       <c r="E25" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="F25" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="G25" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="H25" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="I25" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="J25"/>
       <c r="K25" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="L25" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M25" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="N25" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="D26" t="s">
-        <v>116</v>
+        <v>253</v>
       </c>
       <c r="E26" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="F26" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="G26" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="H26" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="I26" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="J26"/>
       <c r="K26" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="L26" t="s">
-        <v>25</v>
+        <v>210</v>
       </c>
       <c r="M26" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="N26" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="D27" t="s">
-        <v>116</v>
+        <v>263</v>
       </c>
       <c r="E27" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="F27" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="G27" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="H27" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="I27" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="J27"/>
       <c r="K27" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="L27" t="s">
-        <v>25</v>
+        <v>270</v>
       </c>
       <c r="M27" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="N27" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="D28" t="s">
-        <v>116</v>
+        <v>274</v>
       </c>
       <c r="E28" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="F28" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="G28" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="H28" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="I28" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="J28"/>
       <c r="K28" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="L28" t="s">
-        <v>36</v>
+        <v>281</v>
       </c>
       <c r="M28" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="N28" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="D29" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="E29" t="s">
-        <v>267</v>
+        <v>286</v>
       </c>
       <c r="F29" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="G29" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="H29" t="s">
-        <v>270</v>
+        <v>289</v>
       </c>
       <c r="I29" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="J29"/>
       <c r="K29" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="L29" t="s">
-        <v>49</v>
+        <v>292</v>
       </c>
       <c r="M29" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="N29" t="s">
-        <v>274</v>
+        <v>294</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="D30" t="s">
-        <v>266</v>
+        <v>296</v>
       </c>
       <c r="E30" t="s">
-        <v>276</v>
+        <v>297</v>
       </c>
       <c r="F30" t="s">
-        <v>277</v>
+        <v>298</v>
       </c>
       <c r="G30" t="s">
-        <v>278</v>
+        <v>299</v>
       </c>
       <c r="H30" t="s">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="I30" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="J30"/>
       <c r="K30" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
       <c r="L30" t="s">
-        <v>36</v>
+        <v>303</v>
       </c>
       <c r="M30" t="s">
-        <v>282</v>
+        <v>304</v>
       </c>
       <c r="N30" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>284</v>
+        <v>306</v>
       </c>
       <c r="D31" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
       <c r="E31" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="F31" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
       <c r="G31" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="H31" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="I31" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="J31"/>
       <c r="K31" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
       <c r="L31" t="s">
-        <v>25</v>
+        <v>314</v>
       </c>
       <c r="M31" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="N31" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="D32" t="s">
-        <v>266</v>
+        <v>318</v>
       </c>
       <c r="E32" t="s">
-        <v>294</v>
+        <v>319</v>
       </c>
       <c r="F32" t="s">
-        <v>295</v>
+        <v>320</v>
       </c>
       <c r="G32" t="s">
-        <v>296</v>
+        <v>321</v>
       </c>
       <c r="H32" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
       <c r="I32" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="J32"/>
       <c r="K32" t="s">
-        <v>299</v>
+        <v>324</v>
       </c>
       <c r="L32" t="s">
-        <v>25</v>
+        <v>325</v>
       </c>
       <c r="M32" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
       <c r="N32" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="D33" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="E33" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
       <c r="F33" t="s">
-        <v>305</v>
+        <v>331</v>
       </c>
       <c r="G33" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="H33" t="s">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="I33" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="J33"/>
       <c r="K33" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="L33" t="s">
-        <v>49</v>
+        <v>336</v>
       </c>
       <c r="M33" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="N33" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="D34" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="E34" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
       <c r="F34" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="G34" t="s">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="H34" t="s">
-        <v>318</v>
+        <v>344</v>
       </c>
       <c r="I34" t="s">
-        <v>319</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="J34"/>
       <c r="K34" t="s">
-        <v>321</v>
+        <v>346</v>
       </c>
       <c r="L34" t="s">
-        <v>153</v>
+        <v>347</v>
       </c>
       <c r="M34" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="N34" t="s">
-        <v>323</v>
+        <v>349</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>324</v>
+        <v>350</v>
       </c>
       <c r="D35" t="s">
-        <v>314</v>
+        <v>351</v>
       </c>
       <c r="E35" t="s">
-        <v>325</v>
+        <v>352</v>
       </c>
       <c r="F35" t="s">
-        <v>326</v>
+        <v>353</v>
       </c>
       <c r="G35" t="s">
-        <v>327</v>
+        <v>354</v>
       </c>
       <c r="H35" t="s">
-        <v>328</v>
+        <v>355</v>
       </c>
       <c r="I35" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="J35"/>
       <c r="K35" t="s">
-        <v>330</v>
+        <v>357</v>
       </c>
       <c r="L35" t="s">
-        <v>153</v>
+        <v>358</v>
       </c>
       <c r="M35" t="s">
-        <v>331</v>
+        <v>359</v>
       </c>
       <c r="N35" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
       <c r="D36" t="s">
-        <v>303</v>
+        <v>362</v>
       </c>
       <c r="E36" t="s">
-        <v>334</v>
+        <v>363</v>
       </c>
       <c r="F36" t="s">
-        <v>335</v>
+        <v>364</v>
       </c>
       <c r="G36" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="H36" t="s">
-        <v>337</v>
+        <v>366</v>
       </c>
       <c r="I36" t="s">
-        <v>338</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="J36"/>
       <c r="K36" t="s">
-        <v>339</v>
+        <v>368</v>
       </c>
       <c r="L36" t="s">
-        <v>25</v>
+        <v>369</v>
       </c>
       <c r="M36" t="s">
-        <v>340</v>
+        <v>370</v>
       </c>
       <c r="N36" t="s">
-        <v>341</v>
+        <v>371</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>342</v>
+        <v>372</v>
       </c>
       <c r="D37" t="s">
-        <v>314</v>
+        <v>373</v>
       </c>
       <c r="E37" t="s">
-        <v>343</v>
+        <v>374</v>
       </c>
       <c r="F37" t="s">
-        <v>344</v>
+        <v>375</v>
       </c>
       <c r="G37" t="s">
-        <v>345</v>
+        <v>376</v>
       </c>
       <c r="H37" t="s">
-        <v>346</v>
+        <v>377</v>
       </c>
       <c r="I37" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="J37"/>
       <c r="K37" t="s">
-        <v>348</v>
+        <v>379</v>
       </c>
       <c r="L37" t="s">
-        <v>153</v>
+        <v>380</v>
       </c>
       <c r="M37" t="s">
-        <v>349</v>
+        <v>381</v>
       </c>
       <c r="N37" t="s">
-        <v>350</v>
+        <v>382</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>351</v>
+        <v>383</v>
       </c>
       <c r="D38" t="s">
-        <v>303</v>
+        <v>384</v>
       </c>
       <c r="E38" t="s">
-        <v>352</v>
+        <v>385</v>
       </c>
       <c r="F38" t="s">
-        <v>353</v>
+        <v>386</v>
       </c>
       <c r="G38" t="s">
-        <v>354</v>
+        <v>387</v>
       </c>
       <c r="H38" t="s">
-        <v>355</v>
+        <v>388</v>
       </c>
       <c r="I38" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="J38"/>
       <c r="K38" t="s">
-        <v>357</v>
+        <v>390</v>
       </c>
       <c r="L38" t="s">
-        <v>49</v>
+        <v>391</v>
       </c>
       <c r="M38" t="s">
-        <v>358</v>
+        <v>392</v>
       </c>
       <c r="N38" t="s">
-        <v>359</v>
+        <v>393</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>360</v>
+        <v>394</v>
       </c>
       <c r="D39" t="s">
-        <v>314</v>
+        <v>395</v>
       </c>
       <c r="E39" t="s">
-        <v>361</v>
+        <v>396</v>
       </c>
       <c r="F39" t="s">
-        <v>362</v>
+        <v>397</v>
       </c>
       <c r="G39" t="s">
-        <v>363</v>
+        <v>398</v>
       </c>
       <c r="H39" t="s">
-        <v>364</v>
+        <v>399</v>
       </c>
       <c r="I39" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="J39"/>
       <c r="K39" t="s">
-        <v>366</v>
+        <v>401</v>
       </c>
       <c r="L39" t="s">
-        <v>153</v>
+        <v>402</v>
       </c>
       <c r="M39" t="s">
-        <v>367</v>
+        <v>403</v>
       </c>
       <c r="N39" t="s">
-        <v>368</v>
+        <v>404</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>369</v>
+        <v>405</v>
       </c>
       <c r="D40" t="s">
-        <v>303</v>
+        <v>406</v>
       </c>
       <c r="E40" t="s">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="F40" t="s">
-        <v>371</v>
+        <v>408</v>
       </c>
       <c r="G40" t="s">
-        <v>372</v>
+        <v>409</v>
       </c>
       <c r="H40" t="s">
-        <v>373</v>
+        <v>410</v>
       </c>
       <c r="I40" t="s">
-        <v>374</v>
-[...3 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+      <c r="J40"/>
       <c r="K40" t="s">
-        <v>375</v>
+        <v>412</v>
       </c>
       <c r="L40" t="s">
-        <v>25</v>
+        <v>413</v>
       </c>
       <c r="M40" t="s">
-        <v>376</v>
+        <v>414</v>
       </c>
       <c r="N40" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="D41" t="s">
-        <v>303</v>
+        <v>417</v>
       </c>
       <c r="E41" t="s">
-        <v>379</v>
+        <v>418</v>
       </c>
       <c r="F41" t="s">
-        <v>380</v>
+        <v>419</v>
       </c>
       <c r="G41" t="s">
-        <v>381</v>
+        <v>420</v>
       </c>
       <c r="H41" t="s">
-        <v>382</v>
+        <v>421</v>
       </c>
       <c r="I41" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J41"/>
       <c r="K41" t="s">
-        <v>384</v>
+        <v>423</v>
       </c>
       <c r="L41" t="s">
-        <v>49</v>
+        <v>424</v>
       </c>
       <c r="M41" t="s">
-        <v>385</v>
+        <v>425</v>
       </c>
       <c r="N41" t="s">
-        <v>386</v>
+        <v>426</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>387</v>
+        <v>427</v>
       </c>
       <c r="D42" t="s">
-        <v>303</v>
+        <v>428</v>
       </c>
       <c r="E42" t="s">
-        <v>388</v>
+        <v>429</v>
       </c>
       <c r="F42" t="s">
-        <v>389</v>
+        <v>430</v>
       </c>
       <c r="G42" t="s">
-        <v>390</v>
+        <v>431</v>
       </c>
       <c r="H42" t="s">
-        <v>391</v>
+        <v>432</v>
       </c>
       <c r="I42" t="s">
-        <v>392</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="J42"/>
       <c r="K42" t="s">
-        <v>393</v>
+        <v>434</v>
       </c>
       <c r="L42" t="s">
-        <v>49</v>
+        <v>435</v>
       </c>
       <c r="M42" t="s">
-        <v>394</v>
+        <v>436</v>
       </c>
       <c r="N42" t="s">
-        <v>395</v>
+        <v>437</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>396</v>
+        <v>438</v>
       </c>
       <c r="D43" t="s">
-        <v>303</v>
+        <v>439</v>
       </c>
       <c r="E43" t="s">
-        <v>397</v>
+        <v>440</v>
       </c>
       <c r="F43" t="s">
-        <v>398</v>
+        <v>441</v>
       </c>
       <c r="G43" t="s">
-        <v>399</v>
+        <v>442</v>
       </c>
       <c r="H43" t="s">
-        <v>400</v>
+        <v>443</v>
       </c>
       <c r="I43" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="J43"/>
       <c r="K43" t="s">
-        <v>402</v>
+        <v>445</v>
       </c>
       <c r="L43" t="s">
-        <v>49</v>
+        <v>446</v>
       </c>
       <c r="M43" t="s">
-        <v>403</v>
+        <v>447</v>
       </c>
       <c r="N43" t="s">
-        <v>404</v>
+        <v>448</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>405</v>
+        <v>449</v>
       </c>
       <c r="D44" t="s">
-        <v>303</v>
+        <v>450</v>
       </c>
       <c r="E44" t="s">
-        <v>406</v>
+        <v>451</v>
       </c>
       <c r="F44" t="s">
-        <v>407</v>
+        <v>452</v>
       </c>
       <c r="G44" t="s">
-        <v>408</v>
+        <v>453</v>
       </c>
       <c r="H44" t="s">
-        <v>409</v>
+        <v>454</v>
       </c>
       <c r="I44" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>455</v>
+      </c>
+      <c r="J44"/>
       <c r="K44" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="L44" t="s">
-        <v>49</v>
+        <v>457</v>
       </c>
       <c r="M44" t="s">
-        <v>412</v>
+        <v>458</v>
       </c>
       <c r="N44" t="s">
-        <v>413</v>
+        <v>459</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>414</v>
+        <v>460</v>
       </c>
       <c r="D45" t="s">
-        <v>303</v>
+        <v>461</v>
       </c>
       <c r="E45" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="F45" t="s">
-        <v>416</v>
+        <v>463</v>
       </c>
       <c r="G45" t="s">
-        <v>417</v>
+        <v>464</v>
       </c>
       <c r="H45" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="I45" t="s">
-        <v>419</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="J45"/>
       <c r="K45" t="s">
-        <v>420</v>
+        <v>467</v>
       </c>
       <c r="L45" t="s">
-        <v>49</v>
+        <v>468</v>
       </c>
       <c r="M45" t="s">
-        <v>421</v>
+        <v>469</v>
       </c>
       <c r="N45" t="s">
-        <v>422</v>
+        <v>470</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>423</v>
+        <v>471</v>
       </c>
       <c r="D46" t="s">
-        <v>424</v>
+        <v>472</v>
       </c>
       <c r="E46" t="s">
-        <v>425</v>
+        <v>473</v>
       </c>
       <c r="F46" t="s">
-        <v>426</v>
+        <v>474</v>
       </c>
       <c r="G46" t="s">
-        <v>427</v>
+        <v>475</v>
       </c>
       <c r="H46" t="s">
-        <v>428</v>
+        <v>476</v>
       </c>
       <c r="I46" t="s">
-        <v>429</v>
-[...3 lines deleted...]
-      </c>
+        <v>477</v>
+      </c>
+      <c r="J46"/>
       <c r="K46" t="s">
-        <v>430</v>
+        <v>478</v>
       </c>
       <c r="L46" t="s">
-        <v>36</v>
+        <v>479</v>
       </c>
       <c r="M46" t="s">
-        <v>431</v>
+        <v>480</v>
       </c>
       <c r="N46" t="s">
-        <v>432</v>
+        <v>481</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>433</v>
+        <v>482</v>
       </c>
       <c r="D47" t="s">
-        <v>424</v>
+        <v>483</v>
       </c>
       <c r="E47" t="s">
-        <v>434</v>
+        <v>484</v>
       </c>
       <c r="F47" t="s">
-        <v>435</v>
+        <v>485</v>
       </c>
       <c r="G47" t="s">
-        <v>436</v>
+        <v>486</v>
       </c>
       <c r="H47" t="s">
-        <v>437</v>
+        <v>487</v>
       </c>
       <c r="I47" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>488</v>
+      </c>
+      <c r="J47"/>
       <c r="K47" t="s">
-        <v>439</v>
+        <v>489</v>
       </c>
       <c r="L47" t="s">
-        <v>49</v>
+        <v>490</v>
       </c>
       <c r="M47" t="s">
-        <v>440</v>
+        <v>491</v>
       </c>
       <c r="N47" t="s">
-        <v>441</v>
+        <v>492</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>442</v>
+        <v>493</v>
       </c>
       <c r="D48" t="s">
-        <v>424</v>
+        <v>494</v>
       </c>
       <c r="E48" t="s">
-        <v>443</v>
+        <v>495</v>
       </c>
       <c r="F48" t="s">
-        <v>444</v>
+        <v>496</v>
       </c>
       <c r="G48" t="s">
-        <v>445</v>
+        <v>497</v>
       </c>
       <c r="H48" t="s">
-        <v>446</v>
+        <v>498</v>
       </c>
       <c r="I48" t="s">
-        <v>447</v>
-[...3 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="J48"/>
       <c r="K48" t="s">
-        <v>448</v>
+        <v>500</v>
       </c>
       <c r="L48" t="s">
-        <v>36</v>
+        <v>501</v>
       </c>
       <c r="M48" t="s">
-        <v>449</v>
+        <v>502</v>
       </c>
       <c r="N48" t="s">
-        <v>450</v>
+        <v>503</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>451</v>
+        <v>504</v>
       </c>
       <c r="D49" t="s">
-        <v>424</v>
+        <v>505</v>
       </c>
       <c r="E49" t="s">
-        <v>452</v>
+        <v>506</v>
       </c>
       <c r="F49" t="s">
-        <v>453</v>
+        <v>507</v>
       </c>
       <c r="G49" t="s">
-        <v>454</v>
+        <v>508</v>
       </c>
       <c r="H49" t="s">
-        <v>455</v>
+        <v>509</v>
       </c>
       <c r="I49" t="s">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>457</v>
+        <v>511</v>
       </c>
       <c r="L49" t="s">
-        <v>49</v>
+        <v>512</v>
       </c>
       <c r="M49" t="s">
-        <v>458</v>
+        <v>513</v>
       </c>
       <c r="N49" t="s">
-        <v>459</v>
+        <v>514</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>460</v>
+        <v>515</v>
       </c>
       <c r="D50" t="s">
-        <v>424</v>
+        <v>516</v>
       </c>
       <c r="E50" t="s">
-        <v>461</v>
+        <v>517</v>
       </c>
       <c r="F50" t="s">
-        <v>462</v>
+        <v>518</v>
       </c>
       <c r="G50" t="s">
-        <v>463</v>
+        <v>519</v>
       </c>
       <c r="H50" t="s">
-        <v>464</v>
+        <v>520</v>
       </c>
       <c r="I50" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>466</v>
+        <v>522</v>
       </c>
       <c r="L50" t="s">
-        <v>49</v>
+        <v>523</v>
       </c>
       <c r="M50" t="s">
-        <v>467</v>
+        <v>524</v>
       </c>
       <c r="N50" t="s">
-        <v>468</v>
+        <v>525</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>469</v>
+        <v>526</v>
       </c>
       <c r="D51" t="s">
-        <v>424</v>
+        <v>527</v>
       </c>
       <c r="E51" t="s">
-        <v>470</v>
+        <v>528</v>
       </c>
       <c r="F51" t="s">
-        <v>471</v>
+        <v>529</v>
       </c>
       <c r="G51" t="s">
-        <v>472</v>
+        <v>530</v>
       </c>
       <c r="H51" t="s">
-        <v>473</v>
+        <v>531</v>
       </c>
       <c r="I51" t="s">
-        <v>474</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>475</v>
+        <v>533</v>
       </c>
       <c r="L51" t="s">
-        <v>25</v>
+        <v>534</v>
       </c>
       <c r="M51" t="s">
-        <v>476</v>
+        <v>535</v>
       </c>
       <c r="N51" t="s">
-        <v>477</v>
+        <v>536</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>478</v>
+        <v>537</v>
       </c>
       <c r="D52" t="s">
-        <v>424</v>
+        <v>538</v>
       </c>
       <c r="E52" t="s">
-        <v>479</v>
+        <v>539</v>
       </c>
       <c r="F52" t="s">
-        <v>480</v>
+        <v>540</v>
       </c>
       <c r="G52" t="s">
-        <v>481</v>
+        <v>541</v>
       </c>
       <c r="H52" t="s">
-        <v>482</v>
+        <v>542</v>
       </c>
       <c r="I52" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>543</v>
+      </c>
+      <c r="J52"/>
       <c r="K52" t="s">
-        <v>484</v>
+        <v>544</v>
       </c>
       <c r="L52" t="s">
-        <v>25</v>
+        <v>545</v>
       </c>
       <c r="M52" t="s">
-        <v>485</v>
+        <v>546</v>
       </c>
       <c r="N52" t="s">
-        <v>486</v>
+        <v>547</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>487</v>
+        <v>548</v>
       </c>
       <c r="D53" t="s">
-        <v>424</v>
+        <v>549</v>
       </c>
       <c r="E53" t="s">
-        <v>488</v>
+        <v>550</v>
       </c>
       <c r="F53" t="s">
-        <v>489</v>
+        <v>551</v>
       </c>
       <c r="G53" t="s">
-        <v>490</v>
+        <v>552</v>
       </c>
       <c r="H53" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="I53" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>554</v>
+      </c>
+      <c r="J53"/>
       <c r="K53" t="s">
-        <v>493</v>
+        <v>555</v>
       </c>
       <c r="L53" t="s">
-        <v>25</v>
+        <v>556</v>
       </c>
       <c r="M53" t="s">
-        <v>494</v>
+        <v>557</v>
       </c>
       <c r="N53" t="s">
-        <v>495</v>
+        <v>558</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
-      <c r="C54"/>
+      <c r="C54" t="s">
+        <v>559</v>
+      </c>
       <c r="D54" t="s">
-        <v>496</v>
-[...3 lines deleted...]
-      <c r="G54"/>
+        <v>560</v>
+      </c>
+      <c r="E54" t="s">
+        <v>561</v>
+      </c>
+      <c r="F54" t="s">
+        <v>562</v>
+      </c>
+      <c r="G54" t="s">
+        <v>563</v>
+      </c>
       <c r="H54" t="s">
-        <v>497</v>
+        <v>564</v>
       </c>
       <c r="I54" t="s">
-        <v>498</v>
-[...3 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="J54"/>
       <c r="K54" t="s">
-        <v>500</v>
+        <v>566</v>
       </c>
       <c r="L54" t="s">
-        <v>501</v>
+        <v>567</v>
       </c>
       <c r="M54" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="N54"/>
+        <v>568</v>
+      </c>
+      <c r="N54" t="s">
+        <v>569</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
-      <c r="C55"/>
+      <c r="C55" t="s">
+        <v>570</v>
+      </c>
       <c r="D55" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      <c r="G55"/>
+        <v>571</v>
+      </c>
+      <c r="E55" t="s">
+        <v>572</v>
+      </c>
+      <c r="F55" t="s">
+        <v>573</v>
+      </c>
+      <c r="G55" t="s">
+        <v>574</v>
+      </c>
       <c r="H55" t="s">
-        <v>504</v>
+        <v>575</v>
       </c>
       <c r="I55" t="s">
-        <v>505</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="J55"/>
       <c r="K55" t="s">
-        <v>507</v>
+        <v>577</v>
       </c>
       <c r="L55" t="s">
-        <v>508</v>
+        <v>578</v>
       </c>
       <c r="M55" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="N55"/>
+        <v>579</v>
+      </c>
+      <c r="N55" t="s">
+        <v>580</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
-      <c r="C56"/>
+      <c r="C56" t="s">
+        <v>581</v>
+      </c>
       <c r="D56" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      <c r="G56"/>
+        <v>582</v>
+      </c>
+      <c r="E56" t="s">
+        <v>583</v>
+      </c>
+      <c r="F56" t="s">
+        <v>584</v>
+      </c>
+      <c r="G56" t="s">
+        <v>585</v>
+      </c>
       <c r="H56" t="s">
-        <v>511</v>
+        <v>586</v>
       </c>
       <c r="I56" t="s">
-        <v>512</v>
-[...3 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="J56"/>
       <c r="K56" t="s">
-        <v>514</v>
+        <v>588</v>
       </c>
       <c r="L56" t="s">
-        <v>515</v>
+        <v>589</v>
       </c>
       <c r="M56" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="N56"/>
+        <v>590</v>
+      </c>
+      <c r="N56" t="s">
+        <v>591</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
-      <c r="C57"/>
+      <c r="C57" t="s">
+        <v>592</v>
+      </c>
       <c r="D57" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      <c r="G57"/>
+        <v>593</v>
+      </c>
+      <c r="E57" t="s">
+        <v>594</v>
+      </c>
+      <c r="F57" t="s">
+        <v>595</v>
+      </c>
+      <c r="G57" t="s">
+        <v>596</v>
+      </c>
       <c r="H57" t="s">
-        <v>518</v>
+        <v>597</v>
       </c>
       <c r="I57" t="s">
-        <v>519</v>
-[...3 lines deleted...]
-      </c>
+        <v>598</v>
+      </c>
+      <c r="J57"/>
       <c r="K57" t="s">
-        <v>520</v>
+        <v>599</v>
       </c>
       <c r="L57" t="s">
-        <v>521</v>
+        <v>600</v>
       </c>
       <c r="M57" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="N57"/>
+        <v>601</v>
+      </c>
+      <c r="N57" t="s">
+        <v>602</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
-      <c r="C58"/>
+      <c r="C58" t="s">
+        <v>559</v>
+      </c>
       <c r="D58" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      <c r="G58"/>
+        <v>560</v>
+      </c>
+      <c r="E58" t="s">
+        <v>561</v>
+      </c>
+      <c r="F58" t="s">
+        <v>562</v>
+      </c>
+      <c r="G58" t="s">
+        <v>563</v>
+      </c>
       <c r="H58" t="s">
-        <v>524</v>
+        <v>564</v>
       </c>
       <c r="I58" t="s">
-        <v>525</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="J58"/>
       <c r="K58" t="s">
-        <v>526</v>
+        <v>604</v>
       </c>
       <c r="L58" t="s">
-        <v>527</v>
+        <v>605</v>
       </c>
       <c r="M58" t="s">
-        <v>528</v>
-[...1 lines deleted...]
-      <c r="N58"/>
+        <v>606</v>
+      </c>
+      <c r="N58" t="s">
+        <v>569</v>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>529</v>
+        <v>607</v>
       </c>
       <c r="D59" t="s">
-        <v>530</v>
+        <v>608</v>
       </c>
       <c r="E59" t="s">
-        <v>531</v>
+        <v>609</v>
       </c>
       <c r="F59" t="s">
-        <v>532</v>
+        <v>610</v>
       </c>
       <c r="G59" t="s">
-        <v>533</v>
+        <v>611</v>
       </c>
       <c r="H59" t="s">
-        <v>534</v>
+        <v>612</v>
       </c>
       <c r="I59" t="s">
-        <v>535</v>
-[...3 lines deleted...]
-      </c>
+        <v>613</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>537</v>
+        <v>614</v>
       </c>
       <c r="L59" t="s">
-        <v>538</v>
+        <v>615</v>
       </c>
       <c r="M59" t="s">
-        <v>539</v>
+        <v>616</v>
       </c>
       <c r="N59" t="s">
-        <v>540</v>
+        <v>617</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>541</v>
+        <v>618</v>
       </c>
       <c r="D60" t="s">
-        <v>530</v>
+        <v>619</v>
       </c>
       <c r="E60" t="s">
-        <v>542</v>
+        <v>620</v>
       </c>
       <c r="F60" t="s">
-        <v>543</v>
+        <v>621</v>
       </c>
       <c r="G60" t="s">
-        <v>544</v>
+        <v>622</v>
       </c>
       <c r="H60" t="s">
-        <v>545</v>
+        <v>623</v>
       </c>
       <c r="I60" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>624</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>547</v>
+        <v>625</v>
       </c>
       <c r="L60" t="s">
-        <v>538</v>
+        <v>626</v>
       </c>
       <c r="M60" t="s">
-        <v>548</v>
+        <v>627</v>
       </c>
       <c r="N60" t="s">
-        <v>549</v>
+        <v>628</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>28</v>
+        <v>629</v>
       </c>
       <c r="D61" t="s">
-        <v>550</v>
+        <v>630</v>
       </c>
       <c r="E61" t="s">
-        <v>29</v>
+        <v>631</v>
       </c>
       <c r="F61" t="s">
-        <v>30</v>
+        <v>632</v>
       </c>
       <c r="G61" t="s">
-        <v>31</v>
+        <v>633</v>
       </c>
       <c r="H61" t="s">
-        <v>551</v>
+        <v>634</v>
       </c>
       <c r="I61" t="s">
-        <v>552</v>
-[...3 lines deleted...]
-      </c>
+        <v>635</v>
+      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>554</v>
+        <v>636</v>
       </c>
       <c r="L61" t="s">
-        <v>153</v>
+        <v>637</v>
       </c>
       <c r="M61" t="s">
-        <v>555</v>
+        <v>638</v>
       </c>
       <c r="N61" t="s">
-        <v>38</v>
+        <v>639</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>42</v>
+        <v>640</v>
       </c>
       <c r="D62" t="s">
-        <v>550</v>
+        <v>641</v>
       </c>
       <c r="E62" t="s">
-        <v>43</v>
+        <v>642</v>
       </c>
       <c r="F62" t="s">
-        <v>44</v>
+        <v>643</v>
       </c>
       <c r="G62" t="s">
-        <v>45</v>
+        <v>644</v>
       </c>
       <c r="H62" t="s">
-        <v>556</v>
+        <v>645</v>
       </c>
       <c r="I62" t="s">
-        <v>557</v>
-[...3 lines deleted...]
-      </c>
+        <v>646</v>
+      </c>
+      <c r="J62"/>
       <c r="K62" t="s">
-        <v>558</v>
+        <v>647</v>
       </c>
       <c r="L62" t="s">
-        <v>153</v>
+        <v>648</v>
       </c>
       <c r="M62" t="s">
-        <v>559</v>
+        <v>649</v>
       </c>
       <c r="N62" t="s">
-        <v>51</v>
+        <v>650</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>560</v>
+        <v>651</v>
       </c>
       <c r="D63" t="s">
-        <v>561</v>
+        <v>652</v>
       </c>
       <c r="E63" t="s">
-        <v>562</v>
+        <v>653</v>
       </c>
       <c r="F63" t="s">
-        <v>563</v>
+        <v>654</v>
       </c>
       <c r="G63" t="s">
-        <v>564</v>
+        <v>655</v>
       </c>
       <c r="H63" t="s">
-        <v>565</v>
+        <v>656</v>
       </c>
       <c r="I63" t="s">
-        <v>566</v>
+        <v>657</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>567</v>
+        <v>658</v>
       </c>
       <c r="L63" t="s">
-        <v>36</v>
+        <v>659</v>
       </c>
       <c r="M63" t="s">
-        <v>568</v>
+        <v>660</v>
       </c>
       <c r="N63" t="s">
-        <v>569</v>
+        <v>661</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>570</v>
+        <v>662</v>
       </c>
       <c r="D64" t="s">
-        <v>571</v>
+        <v>663</v>
       </c>
       <c r="E64" t="s">
-        <v>572</v>
+        <v>664</v>
       </c>
       <c r="F64" t="s">
-        <v>573</v>
+        <v>665</v>
       </c>
       <c r="G64" t="s">
-        <v>574</v>
+        <v>666</v>
       </c>
       <c r="H64" t="s">
-        <v>575</v>
+        <v>667</v>
       </c>
       <c r="I64" t="s">
-        <v>576</v>
+        <v>668</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>577</v>
+        <v>669</v>
       </c>
       <c r="L64" t="s">
-        <v>578</v>
+        <v>670</v>
       </c>
       <c r="M64" t="s">
-        <v>579</v>
+        <v>671</v>
       </c>
       <c r="N64" t="s">
-        <v>580</v>
+        <v>672</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>581</v>
+        <v>673</v>
       </c>
       <c r="D65" t="s">
-        <v>582</v>
+        <v>674</v>
       </c>
       <c r="E65" t="s">
-        <v>583</v>
+        <v>675</v>
       </c>
       <c r="F65" t="s">
-        <v>584</v>
+        <v>676</v>
       </c>
       <c r="G65" t="s">
-        <v>585</v>
+        <v>677</v>
       </c>
       <c r="H65" t="s">
-        <v>586</v>
+        <v>678</v>
       </c>
       <c r="I65" t="s">
-        <v>587</v>
+        <v>679</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>588</v>
+        <v>680</v>
       </c>
       <c r="L65" t="s">
-        <v>153</v>
+        <v>681</v>
       </c>
       <c r="M65" t="s">
-        <v>589</v>
+        <v>682</v>
       </c>
       <c r="N65" t="s">
-        <v>590</v>
+        <v>683</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>591</v>
+        <v>684</v>
       </c>
       <c r="D66" t="s">
-        <v>592</v>
+        <v>685</v>
       </c>
       <c r="E66" t="s">
-        <v>593</v>
+        <v>686</v>
       </c>
       <c r="F66" t="s">
-        <v>594</v>
+        <v>687</v>
       </c>
       <c r="G66" t="s">
-        <v>595</v>
+        <v>688</v>
       </c>
       <c r="H66" t="s">
-        <v>596</v>
+        <v>689</v>
       </c>
       <c r="I66" t="s">
-        <v>597</v>
+        <v>690</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>598</v>
+        <v>691</v>
       </c>
       <c r="L66" t="s">
-        <v>49</v>
+        <v>692</v>
       </c>
       <c r="M66" t="s">
-        <v>599</v>
+        <v>693</v>
       </c>
       <c r="N66" t="s">
-        <v>600</v>
+        <v>694</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>601</v>
+        <v>695</v>
       </c>
       <c r="D67" t="s">
-        <v>602</v>
+        <v>696</v>
       </c>
       <c r="E67" t="s">
-        <v>603</v>
+        <v>697</v>
       </c>
       <c r="F67" t="s">
-        <v>604</v>
+        <v>698</v>
       </c>
       <c r="G67" t="s">
-        <v>605</v>
+        <v>699</v>
       </c>
       <c r="H67" t="s">
-        <v>606</v>
+        <v>700</v>
       </c>
       <c r="I67" t="s">
-        <v>607</v>
+        <v>701</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>608</v>
+        <v>702</v>
       </c>
       <c r="L67" t="s">
-        <v>153</v>
+        <v>703</v>
       </c>
       <c r="M67" t="s">
-        <v>609</v>
+        <v>704</v>
       </c>
       <c r="N67" t="s">
-        <v>610</v>
+        <v>705</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>611</v>
+        <v>706</v>
       </c>
       <c r="D68" t="s">
-        <v>612</v>
+        <v>707</v>
       </c>
       <c r="E68" t="s">
-        <v>613</v>
+        <v>708</v>
       </c>
       <c r="F68" t="s">
-        <v>614</v>
+        <v>709</v>
       </c>
       <c r="G68" t="s">
-        <v>615</v>
+        <v>710</v>
       </c>
       <c r="H68" t="s">
-        <v>616</v>
+        <v>711</v>
       </c>
       <c r="I68" t="s">
-        <v>617</v>
+        <v>712</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>618</v>
+        <v>713</v>
       </c>
       <c r="L68" t="s">
-        <v>49</v>
+        <v>714</v>
       </c>
       <c r="M68" t="s">
-        <v>619</v>
+        <v>715</v>
       </c>
       <c r="N68" t="s">
-        <v>620</v>
+        <v>716</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>621</v>
+        <v>717</v>
       </c>
       <c r="D69" t="s">
-        <v>622</v>
+        <v>718</v>
       </c>
       <c r="E69" t="s">
-        <v>623</v>
+        <v>719</v>
       </c>
       <c r="F69" t="s">
-        <v>624</v>
+        <v>720</v>
       </c>
       <c r="G69" t="s">
-        <v>625</v>
+        <v>721</v>
       </c>
       <c r="H69" t="s">
-        <v>626</v>
+        <v>722</v>
       </c>
       <c r="I69" t="s">
-        <v>627</v>
+        <v>723</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>628</v>
+        <v>724</v>
       </c>
       <c r="L69" t="s">
-        <v>25</v>
+        <v>725</v>
       </c>
       <c r="M69" t="s">
-        <v>629</v>
+        <v>726</v>
       </c>
       <c r="N69" t="s">
-        <v>630</v>
+        <v>727</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>631</v>
+        <v>728</v>
       </c>
       <c r="D70" t="s">
-        <v>632</v>
+        <v>729</v>
       </c>
       <c r="E70" t="s">
-        <v>633</v>
+        <v>730</v>
       </c>
       <c r="F70" t="s">
-        <v>634</v>
+        <v>731</v>
       </c>
       <c r="G70" t="s">
-        <v>635</v>
+        <v>732</v>
       </c>
       <c r="H70" t="s">
-        <v>636</v>
+        <v>733</v>
       </c>
       <c r="I70" t="s">
-        <v>637</v>
+        <v>734</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>638</v>
+        <v>735</v>
       </c>
       <c r="L70" t="s">
-        <v>25</v>
+        <v>736</v>
       </c>
       <c r="M70" t="s">
-        <v>639</v>
+        <v>737</v>
       </c>
       <c r="N70" t="s">
-        <v>640</v>
+        <v>738</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>641</v>
+        <v>739</v>
       </c>
       <c r="D71" t="s">
-        <v>642</v>
+        <v>740</v>
       </c>
       <c r="E71" t="s">
-        <v>643</v>
+        <v>741</v>
       </c>
       <c r="F71" t="s">
-        <v>644</v>
+        <v>742</v>
       </c>
       <c r="G71" t="s">
-        <v>645</v>
+        <v>743</v>
       </c>
       <c r="H71" t="s">
-        <v>646</v>
+        <v>744</v>
       </c>
       <c r="I71" t="s">
-        <v>647</v>
+        <v>745</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>648</v>
+        <v>746</v>
       </c>
       <c r="L71" t="s">
-        <v>25</v>
+        <v>747</v>
       </c>
       <c r="M71" t="s">
-        <v>649</v>
+        <v>748</v>
       </c>
       <c r="N71" t="s">
-        <v>650</v>
+        <v>749</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>651</v>
+        <v>750</v>
       </c>
       <c r="D72" t="s">
-        <v>642</v>
+        <v>751</v>
       </c>
       <c r="E72" t="s">
-        <v>652</v>
+        <v>752</v>
       </c>
       <c r="F72" t="s">
-        <v>653</v>
+        <v>496</v>
       </c>
       <c r="G72" t="s">
-        <v>654</v>
+        <v>753</v>
       </c>
       <c r="H72" t="s">
-        <v>655</v>
+        <v>754</v>
       </c>
       <c r="I72" t="s">
-        <v>656</v>
+        <v>755</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>657</v>
+        <v>756</v>
       </c>
       <c r="L72" t="s">
-        <v>25</v>
+        <v>757</v>
       </c>
       <c r="M72" t="s">
-        <v>658</v>
+        <v>758</v>
       </c>
       <c r="N72" t="s">
-        <v>659</v>
+        <v>759</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>660</v>
+        <v>760</v>
       </c>
       <c r="D73" t="s">
-        <v>661</v>
+        <v>761</v>
       </c>
       <c r="E73" t="s">
-        <v>662</v>
+        <v>762</v>
       </c>
       <c r="F73" t="s">
-        <v>663</v>
+        <v>763</v>
       </c>
       <c r="G73" t="s">
-        <v>664</v>
+        <v>764</v>
       </c>
       <c r="H73" t="s">
-        <v>665</v>
+        <v>765</v>
       </c>
       <c r="I73" t="s">
-        <v>666</v>
+        <v>766</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>667</v>
+        <v>767</v>
       </c>
       <c r="L73" t="s">
-        <v>153</v>
+        <v>768</v>
       </c>
       <c r="M73" t="s">
-        <v>668</v>
+        <v>769</v>
       </c>
       <c r="N73" t="s">
-        <v>669</v>
+        <v>770</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>670</v>
+        <v>771</v>
       </c>
       <c r="D74" t="s">
-        <v>671</v>
+        <v>772</v>
       </c>
       <c r="E74" t="s">
-        <v>672</v>
+        <v>773</v>
       </c>
       <c r="F74" t="s">
-        <v>673</v>
+        <v>774</v>
       </c>
       <c r="G74" t="s">
-        <v>674</v>
+        <v>775</v>
       </c>
       <c r="H74" t="s">
-        <v>675</v>
+        <v>776</v>
       </c>
       <c r="I74" t="s">
-        <v>676</v>
+        <v>777</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>677</v>
+        <v>778</v>
       </c>
       <c r="L74" t="s">
-        <v>25</v>
+        <v>779</v>
       </c>
       <c r="M74" t="s">
-        <v>678</v>
+        <v>780</v>
       </c>
       <c r="N74" t="s">
-        <v>679</v>
+        <v>781</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>680</v>
+        <v>782</v>
       </c>
       <c r="D75" t="s">
-        <v>681</v>
+        <v>783</v>
       </c>
       <c r="E75" t="s">
-        <v>682</v>
+        <v>784</v>
       </c>
       <c r="F75" t="s">
-        <v>683</v>
+        <v>785</v>
       </c>
       <c r="G75" t="s">
-        <v>684</v>
+        <v>786</v>
       </c>
       <c r="H75" t="s">
-        <v>685</v>
+        <v>787</v>
       </c>
       <c r="I75" t="s">
-        <v>686</v>
+        <v>788</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>687</v>
+        <v>789</v>
       </c>
       <c r="L75" t="s">
-        <v>688</v>
+        <v>790</v>
       </c>
       <c r="M75" t="s">
-        <v>689</v>
+        <v>791</v>
       </c>
       <c r="N75" t="s">
-        <v>690</v>
+        <v>792</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>691</v>
+        <v>793</v>
       </c>
       <c r="D76" t="s">
-        <v>692</v>
+        <v>794</v>
       </c>
       <c r="E76" t="s">
-        <v>693</v>
+        <v>795</v>
       </c>
       <c r="F76" t="s">
-        <v>694</v>
+        <v>796</v>
       </c>
       <c r="G76" t="s">
-        <v>695</v>
+        <v>797</v>
       </c>
       <c r="H76" t="s">
-        <v>696</v>
+        <v>798</v>
       </c>
       <c r="I76" t="s">
-        <v>697</v>
+        <v>799</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>698</v>
+        <v>800</v>
       </c>
       <c r="L76" t="s">
-        <v>699</v>
+        <v>801</v>
       </c>
       <c r="M76" t="s">
-        <v>700</v>
+        <v>802</v>
       </c>
       <c r="N76" t="s">
-        <v>701</v>
+        <v>803</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>702</v>
+        <v>804</v>
       </c>
       <c r="D77" t="s">
-        <v>703</v>
+        <v>805</v>
       </c>
       <c r="E77" t="s">
-        <v>704</v>
+        <v>806</v>
       </c>
       <c r="F77" t="s">
-        <v>705</v>
+        <v>807</v>
       </c>
       <c r="G77" t="s">
-        <v>706</v>
+        <v>808</v>
       </c>
       <c r="H77" t="s">
-        <v>707</v>
+        <v>809</v>
       </c>
       <c r="I77" t="s">
-        <v>708</v>
+        <v>810</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>709</v>
+        <v>811</v>
       </c>
       <c r="L77" t="s">
-        <v>710</v>
+        <v>812</v>
       </c>
       <c r="M77" t="s">
-        <v>711</v>
+        <v>813</v>
       </c>
       <c r="N77" t="s">
-        <v>712</v>
+        <v>814</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>713</v>
+        <v>815</v>
       </c>
       <c r="D78" t="s">
-        <v>714</v>
+        <v>816</v>
       </c>
       <c r="E78" t="s">
-        <v>715</v>
+        <v>817</v>
       </c>
       <c r="F78" t="s">
-        <v>716</v>
+        <v>818</v>
       </c>
       <c r="G78" t="s">
-        <v>717</v>
+        <v>819</v>
       </c>
       <c r="H78" t="s">
-        <v>718</v>
+        <v>820</v>
       </c>
       <c r="I78" t="s">
-        <v>719</v>
+        <v>821</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>720</v>
+        <v>822</v>
       </c>
       <c r="L78" t="s">
-        <v>721</v>
+        <v>823</v>
       </c>
       <c r="M78" t="s">
-        <v>722</v>
+        <v>824</v>
       </c>
       <c r="N78" t="s">
-        <v>723</v>
+        <v>825</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>724</v>
+        <v>826</v>
       </c>
       <c r="D79" t="s">
-        <v>725</v>
+        <v>827</v>
       </c>
       <c r="E79" t="s">
-        <v>726</v>
+        <v>828</v>
       </c>
       <c r="F79" t="s">
-        <v>727</v>
+        <v>829</v>
       </c>
       <c r="G79" t="s">
-        <v>728</v>
+        <v>830</v>
       </c>
       <c r="H79" t="s">
-        <v>729</v>
+        <v>831</v>
       </c>
       <c r="I79" t="s">
-        <v>730</v>
+        <v>832</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>731</v>
+        <v>833</v>
       </c>
       <c r="L79" t="s">
-        <v>732</v>
+        <v>834</v>
       </c>
       <c r="M79" t="s">
-        <v>733</v>
+        <v>835</v>
       </c>
       <c r="N79" t="s">
-        <v>734</v>
+        <v>836</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>735</v>
+        <v>837</v>
       </c>
       <c r="D80" t="s">
-        <v>736</v>
+        <v>838</v>
       </c>
       <c r="E80" t="s">
-        <v>737</v>
+        <v>839</v>
       </c>
       <c r="F80" t="s">
-        <v>738</v>
+        <v>840</v>
       </c>
       <c r="G80" t="s">
-        <v>739</v>
+        <v>841</v>
       </c>
       <c r="H80" t="s">
-        <v>740</v>
+        <v>842</v>
       </c>
       <c r="I80" t="s">
-        <v>741</v>
+        <v>843</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>742</v>
+        <v>844</v>
       </c>
       <c r="L80" t="s">
-        <v>743</v>
+        <v>845</v>
       </c>
       <c r="M80" t="s">
-        <v>744</v>
+        <v>846</v>
       </c>
       <c r="N80" t="s">
-        <v>745</v>
+        <v>847</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>746</v>
+        <v>848</v>
       </c>
       <c r="D81" t="s">
-        <v>747</v>
+        <v>849</v>
       </c>
       <c r="E81" t="s">
-        <v>748</v>
+        <v>850</v>
       </c>
       <c r="F81" t="s">
-        <v>749</v>
+        <v>851</v>
       </c>
       <c r="G81" t="s">
-        <v>750</v>
+        <v>852</v>
       </c>
       <c r="H81" t="s">
-        <v>751</v>
+        <v>853</v>
       </c>
       <c r="I81" t="s">
-        <v>752</v>
+        <v>854</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>753</v>
+        <v>855</v>
       </c>
       <c r="L81" t="s">
-        <v>754</v>
+        <v>856</v>
       </c>
       <c r="M81" t="s">
-        <v>755</v>
+        <v>857</v>
       </c>
       <c r="N81" t="s">
-        <v>756</v>
+        <v>858</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>757</v>
+        <v>859</v>
       </c>
       <c r="D82" t="s">
-        <v>758</v>
+        <v>860</v>
       </c>
       <c r="E82" t="s">
-        <v>759</v>
+        <v>861</v>
       </c>
       <c r="F82" t="s">
-        <v>760</v>
+        <v>862</v>
       </c>
       <c r="G82" t="s">
-        <v>761</v>
+        <v>863</v>
       </c>
       <c r="H82" t="s">
-        <v>762</v>
+        <v>864</v>
       </c>
       <c r="I82" t="s">
-        <v>763</v>
+        <v>865</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>764</v>
+        <v>866</v>
       </c>
       <c r="L82" t="s">
-        <v>765</v>
+        <v>867</v>
       </c>
       <c r="M82" t="s">
-        <v>766</v>
+        <v>868</v>
       </c>
       <c r="N82" t="s">
-        <v>767</v>
+        <v>869</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>768</v>
+        <v>870</v>
       </c>
       <c r="D83" t="s">
-        <v>769</v>
+        <v>871</v>
       </c>
       <c r="E83" t="s">
-        <v>770</v>
+        <v>872</v>
       </c>
       <c r="F83" t="s">
-        <v>771</v>
+        <v>873</v>
       </c>
       <c r="G83" t="s">
-        <v>772</v>
+        <v>874</v>
       </c>
       <c r="H83" t="s">
-        <v>773</v>
+        <v>875</v>
       </c>
       <c r="I83" t="s">
-        <v>774</v>
+        <v>876</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>775</v>
+        <v>877</v>
       </c>
       <c r="L83" t="s">
-        <v>776</v>
+        <v>878</v>
       </c>
       <c r="M83" t="s">
-        <v>777</v>
+        <v>879</v>
       </c>
       <c r="N83" t="s">
-        <v>778</v>
+        <v>880</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>779</v>
+        <v>881</v>
       </c>
       <c r="D84" t="s">
-        <v>780</v>
+        <v>882</v>
       </c>
       <c r="E84" t="s">
-        <v>781</v>
+        <v>883</v>
       </c>
       <c r="F84" t="s">
-        <v>782</v>
+        <v>884</v>
       </c>
       <c r="G84" t="s">
-        <v>783</v>
+        <v>885</v>
       </c>
       <c r="H84" t="s">
-        <v>784</v>
+        <v>886</v>
       </c>
       <c r="I84" t="s">
-        <v>785</v>
+        <v>887</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>786</v>
+        <v>888</v>
       </c>
       <c r="L84" t="s">
-        <v>787</v>
+        <v>889</v>
       </c>
       <c r="M84" t="s">
-        <v>788</v>
+        <v>890</v>
       </c>
       <c r="N84" t="s">
-        <v>789</v>
+        <v>891</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>790</v>
+        <v>892</v>
       </c>
       <c r="D85" t="s">
-        <v>791</v>
+        <v>893</v>
       </c>
       <c r="E85" t="s">
-        <v>792</v>
+        <v>894</v>
       </c>
       <c r="F85" t="s">
-        <v>793</v>
+        <v>895</v>
       </c>
       <c r="G85" t="s">
-        <v>794</v>
+        <v>896</v>
       </c>
       <c r="H85" t="s">
-        <v>795</v>
+        <v>897</v>
       </c>
       <c r="I85" t="s">
-        <v>796</v>
+        <v>898</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>797</v>
+        <v>899</v>
       </c>
       <c r="L85" t="s">
-        <v>798</v>
+        <v>900</v>
       </c>
       <c r="M85" t="s">
-        <v>799</v>
+        <v>901</v>
       </c>
       <c r="N85" t="s">
-        <v>800</v>
+        <v>902</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>801</v>
+        <v>903</v>
       </c>
       <c r="D86" t="s">
-        <v>802</v>
+        <v>904</v>
       </c>
       <c r="E86" t="s">
-        <v>803</v>
+        <v>905</v>
       </c>
       <c r="F86" t="s">
-        <v>804</v>
+        <v>906</v>
       </c>
       <c r="G86" t="s">
-        <v>805</v>
+        <v>907</v>
       </c>
       <c r="H86" t="s">
-        <v>806</v>
+        <v>908</v>
       </c>
       <c r="I86" t="s">
-        <v>807</v>
+        <v>909</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>808</v>
+        <v>910</v>
       </c>
       <c r="L86" t="s">
-        <v>809</v>
+        <v>911</v>
       </c>
       <c r="M86" t="s">
-        <v>810</v>
+        <v>912</v>
       </c>
       <c r="N86" t="s">
-        <v>811</v>
+        <v>913</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>812</v>
+        <v>914</v>
       </c>
       <c r="D87" t="s">
-        <v>813</v>
+        <v>915</v>
       </c>
       <c r="E87" t="s">
-        <v>814</v>
+        <v>916</v>
       </c>
       <c r="F87" t="s">
-        <v>815</v>
+        <v>917</v>
       </c>
       <c r="G87" t="s">
-        <v>816</v>
+        <v>918</v>
       </c>
       <c r="H87" t="s">
-        <v>817</v>
+        <v>919</v>
       </c>
       <c r="I87" t="s">
-        <v>818</v>
+        <v>920</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>819</v>
+        <v>921</v>
       </c>
       <c r="L87" t="s">
-        <v>820</v>
+        <v>922</v>
       </c>
       <c r="M87" t="s">
-        <v>821</v>
+        <v>923</v>
       </c>
       <c r="N87" t="s">
-        <v>822</v>
+        <v>924</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>823</v>
+        <v>925</v>
       </c>
       <c r="D88" t="s">
-        <v>824</v>
+        <v>926</v>
       </c>
       <c r="E88" t="s">
-        <v>825</v>
+        <v>927</v>
       </c>
       <c r="F88" t="s">
-        <v>826</v>
+        <v>928</v>
       </c>
       <c r="G88" t="s">
-        <v>827</v>
+        <v>929</v>
       </c>
       <c r="H88" t="s">
-        <v>828</v>
+        <v>930</v>
       </c>
       <c r="I88" t="s">
-        <v>829</v>
+        <v>931</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>830</v>
+        <v>932</v>
       </c>
       <c r="L88" t="s">
-        <v>831</v>
+        <v>933</v>
       </c>
       <c r="M88" t="s">
-        <v>832</v>
+        <v>934</v>
       </c>
       <c r="N88" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="D89" t="s">
-        <v>835</v>
+        <v>937</v>
       </c>
       <c r="E89" t="s">
-        <v>836</v>
+        <v>938</v>
       </c>
       <c r="F89" t="s">
-        <v>837</v>
+        <v>939</v>
       </c>
       <c r="G89" t="s">
-        <v>838</v>
+        <v>940</v>
       </c>
       <c r="H89" t="s">
-        <v>839</v>
+        <v>941</v>
       </c>
       <c r="I89" t="s">
-        <v>840</v>
+        <v>942</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>841</v>
+        <v>943</v>
       </c>
       <c r="L89" t="s">
-        <v>842</v>
+        <v>944</v>
       </c>
       <c r="M89" t="s">
-        <v>843</v>
+        <v>945</v>
       </c>
       <c r="N89" t="s">
-        <v>844</v>
+        <v>946</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>845</v>
+        <v>947</v>
       </c>
       <c r="D90" t="s">
-        <v>846</v>
+        <v>948</v>
       </c>
       <c r="E90" t="s">
-        <v>847</v>
+        <v>949</v>
       </c>
       <c r="F90" t="s">
-        <v>848</v>
+        <v>950</v>
       </c>
       <c r="G90" t="s">
-        <v>849</v>
+        <v>951</v>
       </c>
       <c r="H90" t="s">
-        <v>850</v>
+        <v>952</v>
       </c>
       <c r="I90" t="s">
-        <v>851</v>
+        <v>953</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>852</v>
+        <v>954</v>
       </c>
       <c r="L90" t="s">
-        <v>853</v>
+        <v>955</v>
       </c>
       <c r="M90" t="s">
-        <v>854</v>
+        <v>956</v>
       </c>
       <c r="N90" t="s">
-        <v>855</v>
+        <v>957</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>856</v>
+        <v>958</v>
       </c>
       <c r="D91" t="s">
-        <v>857</v>
+        <v>959</v>
       </c>
       <c r="E91" t="s">
-        <v>858</v>
+        <v>960</v>
       </c>
       <c r="F91" t="s">
-        <v>859</v>
+        <v>961</v>
       </c>
       <c r="G91" t="s">
-        <v>860</v>
+        <v>962</v>
       </c>
       <c r="H91" t="s">
-        <v>861</v>
+        <v>963</v>
       </c>
       <c r="I91" t="s">
-        <v>862</v>
+        <v>964</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>863</v>
+        <v>965</v>
       </c>
       <c r="L91" t="s">
-        <v>864</v>
+        <v>966</v>
       </c>
       <c r="M91" t="s">
-        <v>865</v>
+        <v>967</v>
       </c>
       <c r="N91" t="s">
-        <v>866</v>
+        <v>968</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>867</v>
+        <v>969</v>
       </c>
       <c r="D92" t="s">
-        <v>868</v>
+        <v>970</v>
       </c>
       <c r="E92" t="s">
-        <v>869</v>
+        <v>971</v>
       </c>
       <c r="F92" t="s">
-        <v>870</v>
+        <v>972</v>
       </c>
       <c r="G92" t="s">
-        <v>871</v>
+        <v>973</v>
       </c>
       <c r="H92" t="s">
-        <v>872</v>
+        <v>974</v>
       </c>
       <c r="I92" t="s">
-        <v>873</v>
+        <v>975</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>874</v>
+        <v>976</v>
       </c>
       <c r="L92" t="s">
-        <v>875</v>
+        <v>977</v>
       </c>
       <c r="M92" t="s">
-        <v>876</v>
+        <v>978</v>
       </c>
       <c r="N92" t="s">
-        <v>877</v>
+        <v>979</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>878</v>
+        <v>980</v>
       </c>
       <c r="D93" t="s">
-        <v>879</v>
+        <v>981</v>
       </c>
       <c r="E93" t="s">
-        <v>880</v>
+        <v>982</v>
       </c>
       <c r="F93" t="s">
-        <v>881</v>
+        <v>983</v>
       </c>
       <c r="G93" t="s">
-        <v>882</v>
+        <v>984</v>
       </c>
       <c r="H93" t="s">
-        <v>883</v>
+        <v>985</v>
       </c>
       <c r="I93" t="s">
-        <v>884</v>
+        <v>986</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>885</v>
+        <v>987</v>
       </c>
       <c r="L93" t="s">
-        <v>886</v>
+        <v>988</v>
       </c>
       <c r="M93" t="s">
-        <v>887</v>
+        <v>989</v>
       </c>
       <c r="N93" t="s">
-        <v>888</v>
+        <v>990</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>889</v>
+        <v>991</v>
       </c>
       <c r="D94" t="s">
-        <v>890</v>
+        <v>992</v>
       </c>
       <c r="E94" t="s">
-        <v>891</v>
+        <v>993</v>
       </c>
       <c r="F94" t="s">
-        <v>892</v>
+        <v>994</v>
       </c>
       <c r="G94" t="s">
-        <v>893</v>
+        <v>995</v>
       </c>
       <c r="H94" t="s">
-        <v>894</v>
+        <v>996</v>
       </c>
       <c r="I94" t="s">
-        <v>895</v>
+        <v>997</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>896</v>
+        <v>998</v>
       </c>
       <c r="L94" t="s">
-        <v>897</v>
+        <v>999</v>
       </c>
       <c r="M94" t="s">
-        <v>898</v>
+        <v>1000</v>
       </c>
       <c r="N94" t="s">
-        <v>899</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>900</v>
+        <v>1002</v>
       </c>
       <c r="D95" t="s">
-        <v>901</v>
+        <v>1003</v>
       </c>
       <c r="E95" t="s">
-        <v>902</v>
+        <v>1004</v>
       </c>
       <c r="F95" t="s">
-        <v>903</v>
+        <v>1005</v>
       </c>
       <c r="G95" t="s">
-        <v>904</v>
+        <v>1006</v>
       </c>
       <c r="H95" t="s">
-        <v>905</v>
+        <v>1007</v>
       </c>
       <c r="I95" t="s">
-        <v>906</v>
+        <v>1008</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>907</v>
+        <v>1009</v>
       </c>
       <c r="L95" t="s">
-        <v>908</v>
+        <v>1010</v>
       </c>
       <c r="M95" t="s">
-        <v>909</v>
+        <v>1011</v>
       </c>
       <c r="N95" t="s">
-        <v>910</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>911</v>
+        <v>1013</v>
       </c>
       <c r="D96" t="s">
-        <v>912</v>
+        <v>1014</v>
       </c>
       <c r="E96" t="s">
-        <v>913</v>
+        <v>1015</v>
       </c>
       <c r="F96" t="s">
-        <v>914</v>
+        <v>1016</v>
       </c>
       <c r="G96" t="s">
-        <v>915</v>
+        <v>1017</v>
       </c>
       <c r="H96" t="s">
-        <v>916</v>
+        <v>1018</v>
       </c>
       <c r="I96" t="s">
-        <v>917</v>
+        <v>1019</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>918</v>
+        <v>1020</v>
       </c>
       <c r="L96" t="s">
-        <v>919</v>
+        <v>1021</v>
       </c>
       <c r="M96" t="s">
-        <v>920</v>
+        <v>1022</v>
       </c>
       <c r="N96" t="s">
-        <v>921</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>922</v>
+        <v>1024</v>
       </c>
       <c r="D97" t="s">
-        <v>923</v>
+        <v>1025</v>
       </c>
       <c r="E97" t="s">
-        <v>924</v>
+        <v>1026</v>
       </c>
       <c r="F97" t="s">
-        <v>925</v>
+        <v>1027</v>
       </c>
       <c r="G97" t="s">
-        <v>926</v>
+        <v>1028</v>
       </c>
       <c r="H97" t="s">
-        <v>927</v>
+        <v>1029</v>
       </c>
       <c r="I97" t="s">
-        <v>928</v>
+        <v>1030</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>929</v>
+        <v>1031</v>
       </c>
       <c r="L97" t="s">
-        <v>930</v>
+        <v>1032</v>
       </c>
       <c r="M97" t="s">
-        <v>931</v>
+        <v>1033</v>
       </c>
       <c r="N97" t="s">
-        <v>932</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>933</v>
+        <v>1035</v>
       </c>
       <c r="D98" t="s">
-        <v>934</v>
+        <v>1036</v>
       </c>
       <c r="E98" t="s">
-        <v>935</v>
+        <v>1037</v>
       </c>
       <c r="F98" t="s">
-        <v>936</v>
+        <v>1038</v>
       </c>
       <c r="G98" t="s">
-        <v>937</v>
+        <v>1039</v>
       </c>
       <c r="H98" t="s">
-        <v>938</v>
+        <v>1040</v>
       </c>
       <c r="I98" t="s">
-        <v>939</v>
+        <v>1041</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>940</v>
+        <v>1042</v>
       </c>
       <c r="L98" t="s">
-        <v>941</v>
+        <v>1043</v>
       </c>
       <c r="M98" t="s">
-        <v>942</v>
+        <v>1044</v>
       </c>
       <c r="N98" t="s">
-        <v>943</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>944</v>
+        <v>1046</v>
       </c>
       <c r="D99" t="s">
-        <v>945</v>
+        <v>1047</v>
       </c>
       <c r="E99" t="s">
-        <v>946</v>
+        <v>1048</v>
       </c>
       <c r="F99" t="s">
-        <v>947</v>
+        <v>1049</v>
       </c>
       <c r="G99" t="s">
-        <v>948</v>
+        <v>1050</v>
       </c>
       <c r="H99" t="s">
-        <v>949</v>
+        <v>1051</v>
       </c>
       <c r="I99" t="s">
-        <v>950</v>
+        <v>1052</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>951</v>
+        <v>1053</v>
       </c>
       <c r="L99" t="s">
-        <v>952</v>
+        <v>1054</v>
       </c>
       <c r="M99" t="s">
-        <v>953</v>
+        <v>1055</v>
       </c>
       <c r="N99" t="s">
-        <v>954</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>955</v>
+        <v>1057</v>
       </c>
       <c r="D100" t="s">
-        <v>956</v>
+        <v>1058</v>
       </c>
       <c r="E100" t="s">
-        <v>957</v>
+        <v>1059</v>
       </c>
       <c r="F100" t="s">
-        <v>958</v>
+        <v>1060</v>
       </c>
       <c r="G100" t="s">
-        <v>959</v>
+        <v>1061</v>
       </c>
       <c r="H100" t="s">
-        <v>960</v>
+        <v>1062</v>
       </c>
       <c r="I100" t="s">
-        <v>961</v>
+        <v>1063</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>962</v>
+        <v>1064</v>
       </c>
       <c r="L100" t="s">
-        <v>963</v>
+        <v>1065</v>
       </c>
       <c r="M100" t="s">
-        <v>964</v>
+        <v>1066</v>
       </c>
       <c r="N100" t="s">
-        <v>965</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>966</v>
+        <v>1068</v>
       </c>
       <c r="D101" t="s">
-        <v>967</v>
+        <v>1069</v>
       </c>
       <c r="E101" t="s">
-        <v>968</v>
+        <v>1070</v>
       </c>
       <c r="F101" t="s">
-        <v>969</v>
+        <v>1071</v>
       </c>
       <c r="G101" t="s">
-        <v>970</v>
+        <v>1072</v>
       </c>
       <c r="H101" t="s">
-        <v>971</v>
+        <v>1073</v>
       </c>
       <c r="I101" t="s">
-        <v>972</v>
+        <v>1074</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>973</v>
+        <v>1075</v>
       </c>
       <c r="L101" t="s">
-        <v>974</v>
+        <v>1076</v>
       </c>
       <c r="M101" t="s">
-        <v>975</v>
+        <v>1077</v>
       </c>
       <c r="N101" t="s">
-        <v>976</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>977</v>
+        <v>1079</v>
       </c>
       <c r="D102" t="s">
-        <v>978</v>
+        <v>1080</v>
       </c>
       <c r="E102" t="s">
-        <v>979</v>
+        <v>1081</v>
       </c>
       <c r="F102" t="s">
-        <v>980</v>
+        <v>1082</v>
       </c>
       <c r="G102" t="s">
-        <v>981</v>
+        <v>1083</v>
       </c>
       <c r="H102" t="s">
-        <v>982</v>
+        <v>1084</v>
       </c>
       <c r="I102" t="s">
-        <v>983</v>
+        <v>1085</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>984</v>
+        <v>1086</v>
       </c>
       <c r="L102" t="s">
-        <v>985</v>
+        <v>1087</v>
       </c>
       <c r="M102" t="s">
-        <v>986</v>
+        <v>1088</v>
       </c>
       <c r="N102" t="s">
-        <v>987</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>988</v>
+        <v>1090</v>
       </c>
       <c r="D103" t="s">
-        <v>989</v>
+        <v>1091</v>
       </c>
       <c r="E103" t="s">
-        <v>990</v>
+        <v>1092</v>
       </c>
       <c r="F103" t="s">
-        <v>991</v>
+        <v>1093</v>
       </c>
       <c r="G103" t="s">
-        <v>992</v>
+        <v>1094</v>
       </c>
       <c r="H103" t="s">
-        <v>993</v>
+        <v>1095</v>
       </c>
       <c r="I103" t="s">
-        <v>994</v>
+        <v>1096</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>995</v>
+        <v>1097</v>
       </c>
       <c r="L103" t="s">
-        <v>996</v>
+        <v>1098</v>
       </c>
       <c r="M103" t="s">
-        <v>997</v>
+        <v>1099</v>
       </c>
       <c r="N103" t="s">
-        <v>998</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>999</v>
+        <v>1101</v>
       </c>
       <c r="D104" t="s">
-        <v>1000</v>
+        <v>1102</v>
       </c>
       <c r="E104" t="s">
-        <v>1001</v>
+        <v>1103</v>
       </c>
       <c r="F104" t="s">
-        <v>1002</v>
+        <v>1104</v>
       </c>
       <c r="G104" t="s">
-        <v>1003</v>
+        <v>1105</v>
       </c>
       <c r="H104" t="s">
-        <v>1004</v>
+        <v>1106</v>
       </c>
       <c r="I104" t="s">
-        <v>1005</v>
+        <v>1107</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>1006</v>
+        <v>1108</v>
       </c>
       <c r="L104" t="s">
-        <v>1007</v>
+        <v>1109</v>
       </c>
       <c r="M104" t="s">
-        <v>1008</v>
+        <v>1110</v>
       </c>
       <c r="N104" t="s">
-        <v>1009</v>
-[...415 lines deleted...]
-      <c r="M114" t="s">
         <v>1111</v>
-      </c>
-[...1597 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>