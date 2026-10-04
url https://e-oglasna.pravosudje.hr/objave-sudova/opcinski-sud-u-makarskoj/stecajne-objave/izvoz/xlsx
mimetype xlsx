--- v6 (2026-09-14)
+++ v7 (2026-10-04)
@@ -6,592 +6,352 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1361" uniqueCount="1112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1240" uniqueCount="1031">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Sp-107/2026</t>
-[...107 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa</t>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ</t>
+  </si>
+  <si>
+    <t>BLAJBURŠKA ULICA 16, 21260 Drum, Hrvatska</t>
+  </si>
+  <si>
+    <t>48755181214</t>
+  </si>
+  <si>
+    <t>DRAGAN VUJEVIĆ 48755181214</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:20:29</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9cf8f2d-eb93-417e-b4af-a8a53676492c</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9cf8f2d-eb93-417e-b4af-a8a53676492c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA</t>
+  </si>
+  <si>
+    <t>VINJANI GORNJI 404, 21260 Gornji Vinjani, Hrvatska</t>
+  </si>
+  <si>
+    <t>00194468418</t>
+  </si>
+  <si>
+    <t>BRANIMIR KUTLEŠA 00194468418</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:19:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23504be4-520b-4f42-816d-821adcdd22a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23504be4-520b-4f42-816d-821adcdd22a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-250/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ</t>
+  </si>
+  <si>
+    <t>MAGISTRALA 6, 21334 Podaca, Hrvatska</t>
+  </si>
+  <si>
+    <t>69248833968</t>
+  </si>
+  <si>
+    <t>MARINA HADROVIĆ 69248833968</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:53:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4925a38-76cd-434c-88e0-a6bf50bba5d7</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4925a38-76cd-434c-88e0-a6bf50bba5d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=250&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>ANTONELA VUJČIĆ</t>
+  </si>
+  <si>
+    <t>PODGORSKE SKALE 7, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>33508248202</t>
+  </si>
+  <si>
+    <t>ANTONELA VUJČIĆ 33508248202; Svi sudinici postupka / ULOGA: Dužnik, vjerovnici dužnika i ostali</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:40:38</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ab801ff-d521-4b62-bd6a-d0dbd2640375</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ab801ff-d521-4b62-bd6a-d0dbd2640375/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.03.2022.</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>04387289237</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ 04387289237</t>
+  </si>
+  <si>
+    <t>30.03.2022. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-60/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>ANTE MILAS</t>
+  </si>
+  <si>
+    <t>DR. FRANJO TUĐMAN 191, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70768154786</t>
+  </si>
+  <si>
+    <t>ANTE MILAS 70768154786; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>10.05.2021. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f3e75623-ddda-47e0-8eb7-a444ad2fb9aa/dokumenti/preuzimanje</t>
-[...343 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2021</t>
   </si>
   <si>
     <t>Sp-114/2020</t>
   </si>
   <si>
     <t>Rješenje od 28.01.2021.</t>
   </si>
   <si>
     <t>ZVONIMIR TOLIĆ</t>
   </si>
   <si>
     <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
   </si>
   <si>
     <t>75568664396</t>
   </si>
   <si>
     <t>ZVONIMIR TOLIĆ 75568664396</t>
   </si>
   <si>
     <t>28.01.2021. 12:48:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
   </si>
   <si>
     <t>Sp-684/2019</t>
   </si>
   <si>
     <t>Oglas od 03.07.2020.</t>
   </si>
   <si>
     <t>SLAVKO STRUKAR</t>
   </si>
   <si>
     <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
   </si>
   <si>
     <t>57717015343</t>
   </si>
   <si>
     <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
   </si>
   <si>
     <t>03.07.2020. 09:23:28</t>
@@ -636,53 +396,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-764/2019</t>
   </si>
   <si>
     <t>Rješenje od 28.02.2020.</t>
   </si>
   <si>
     <t>DOMAGOJ KUNDID</t>
   </si>
   <si>
     <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
   </si>
   <si>
     <t>10301669797</t>
   </si>
   <si>
     <t>DOMAGOJ KUNDID 10301669797</t>
   </si>
   <si>
     <t>20.03.2020. 12:45:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-816/2019</t>
   </si>
   <si>
     <t>Rješenje od 21.02.2020.</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ</t>
   </si>
   <si>
     <t>DUBRAVA 19, 21256 Lovreć, Hrvatska</t>
   </si>
   <si>
     <t>46460852508</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ 46460852508</t>
   </si>
@@ -3389,51 +3146,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N104"/>
+  <dimension ref="A1:N95"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3534,4289 +3291,3903 @@
         <v>33</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>25</v>
       </c>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
       <c r="D4" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      <c r="G4"/>
+        <v>38</v>
+      </c>
+      <c r="E4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" t="s">
+        <v>41</v>
+      </c>
       <c r="H4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M4" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>46</v>
+      </c>
+      <c r="N4" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="H5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="K5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="H6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I6" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="J6"/>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="E7" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="F7" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G7" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="H7" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I7" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="J7"/>
       <c r="K7" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N7" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="E8" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="F8" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G8" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="H8" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="I8" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="J8"/>
       <c r="K8" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="M8" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="N8" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="E9" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="F9" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G9" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H9" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="I9" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="J9"/>
       <c r="K9" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="N9" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="E10" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="F10" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="G10" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="H10" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="I10" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="J10"/>
       <c r="K10" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="M10" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="N10" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="D11" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="E11" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="F11" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="G11" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="H11" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="I11" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="J11"/>
       <c r="K11" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="L11" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="M11" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="N11" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="D12" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="E12" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="F12" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="G12" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="H12" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="I12" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="J12"/>
       <c r="K12" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="L12" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="M12" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="N12" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="D13" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="E13" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="F13" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="G13" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="H13" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="I13" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="J13"/>
       <c r="K13" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="L13" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="M13" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="N13" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>143</v>
       </c>
       <c r="E14" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="F14" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="G14" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="H14" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="I14" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="J14"/>
       <c r="K14" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="L14" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="M14" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="N14" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="D15" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E15" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="F15" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="G15" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="H15" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="I15" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="L15" t="s">
-        <v>147</v>
+        <v>45</v>
       </c>
       <c r="M15" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="N15" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="D16" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="E16" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="F16" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="G16" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="H16" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="I16" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="L16" t="s">
-        <v>158</v>
+        <v>89</v>
       </c>
       <c r="M16" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="N16" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="D17" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="E17" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="F17" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="G17" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="H17" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="I17" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="L17" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="M17" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="N17" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="D18" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="E18" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="F18" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="G18" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="H18" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="I18" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="L18" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="M18" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="N18" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="D19" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="E19" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="F19" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="G19" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="H19" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="I19" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="L19" t="s">
-        <v>53</v>
+        <v>200</v>
       </c>
       <c r="M19" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="N19" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="D20" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="E20" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="F20" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
       <c r="G20" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="H20" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="I20" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="L20" t="s">
-        <v>179</v>
+        <v>211</v>
       </c>
       <c r="M20" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="N20" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="D21" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="E21" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="F21" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="G21" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="H21" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="I21" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="L21" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="M21" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="N21" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="D22" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E22" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F22" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="G22" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="H22" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="I22" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="L22" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="M22" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="N22" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="D23" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="E23" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="F23" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="G23" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="H23" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="I23" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="L23" t="s">
-        <v>210</v>
+        <v>244</v>
       </c>
       <c r="M23" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="N23" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="D24" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
       <c r="E24" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="F24" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="G24" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="H24" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="I24" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="L24" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="M24" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="N24" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="D25" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="E25" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="F25" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="G25" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="H25" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="I25" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="L25" t="s">
-        <v>53</v>
+        <v>266</v>
       </c>
       <c r="M25" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="N25" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="D26" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="E26" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="F26" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="G26" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="H26" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="I26" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="L26" t="s">
-        <v>210</v>
+        <v>277</v>
       </c>
       <c r="M26" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="N26" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="D27" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="E27" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="F27" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="G27" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="H27" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="I27" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="L27" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="M27" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="N27" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="D28" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="E28" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="F28" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="G28" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="H28" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="I28" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
       <c r="L28" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="M28" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
       <c r="N28" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="D29" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="E29" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="F29" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="G29" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="H29" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="I29" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="L29" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="M29" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="N29" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="D30" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="E30" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="F30" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="G30" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="H30" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
       <c r="I30" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="L30" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="M30" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="N30" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="D31" t="s">
-        <v>307</v>
+        <v>325</v>
       </c>
       <c r="E31" t="s">
-        <v>308</v>
+        <v>326</v>
       </c>
       <c r="F31" t="s">
-        <v>309</v>
+        <v>327</v>
       </c>
       <c r="G31" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="H31" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="I31" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="L31" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="M31" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="N31" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>317</v>
+        <v>335</v>
       </c>
       <c r="D32" t="s">
-        <v>318</v>
+        <v>336</v>
       </c>
       <c r="E32" t="s">
-        <v>319</v>
+        <v>337</v>
       </c>
       <c r="F32" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="G32" t="s">
-        <v>321</v>
+        <v>339</v>
       </c>
       <c r="H32" t="s">
-        <v>322</v>
+        <v>340</v>
       </c>
       <c r="I32" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="L32" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="M32" t="s">
-        <v>326</v>
+        <v>344</v>
       </c>
       <c r="N32" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>328</v>
+        <v>346</v>
       </c>
       <c r="D33" t="s">
-        <v>329</v>
+        <v>347</v>
       </c>
       <c r="E33" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
       <c r="F33" t="s">
-        <v>331</v>
+        <v>349</v>
       </c>
       <c r="G33" t="s">
-        <v>332</v>
+        <v>350</v>
       </c>
       <c r="H33" t="s">
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="I33" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
       <c r="L33" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="M33" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="N33" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="D34" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="E34" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="F34" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="G34" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="H34" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="I34" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="L34" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="M34" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="N34" t="s">
-        <v>349</v>
+        <v>367</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>350</v>
+        <v>368</v>
       </c>
       <c r="D35" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
       <c r="E35" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="F35" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="G35" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="H35" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="I35" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>357</v>
+        <v>375</v>
       </c>
       <c r="L35" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
       <c r="M35" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="N35" t="s">
-        <v>360</v>
+        <v>378</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="D36" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="E36" t="s">
-        <v>363</v>
+        <v>381</v>
       </c>
       <c r="F36" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
       <c r="G36" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="H36" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="I36" t="s">
-        <v>367</v>
+        <v>385</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="L36" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="M36" t="s">
-        <v>370</v>
+        <v>388</v>
       </c>
       <c r="N36" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="D37" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
       <c r="E37" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="F37" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="G37" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="H37" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
       <c r="I37" t="s">
-        <v>378</v>
+        <v>396</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>379</v>
+        <v>397</v>
       </c>
       <c r="L37" t="s">
-        <v>380</v>
+        <v>398</v>
       </c>
       <c r="M37" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="N37" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="D38" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="E38" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="F38" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="G38" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="H38" t="s">
-        <v>388</v>
+        <v>406</v>
       </c>
       <c r="I38" t="s">
-        <v>389</v>
+        <v>407</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="L38" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="M38" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
       <c r="N38" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="D39" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="E39" t="s">
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="F39" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="G39" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="H39" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
       <c r="I39" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>401</v>
+        <v>419</v>
       </c>
       <c r="L39" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
       <c r="M39" t="s">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="N39" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="D40" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="E40" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="F40" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="G40" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="H40" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="I40" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="L40" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="M40" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="N40" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="D41" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="E41" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="F41" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="G41" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="H41" t="s">
-        <v>421</v>
+        <v>439</v>
       </c>
       <c r="I41" t="s">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>423</v>
+        <v>441</v>
       </c>
       <c r="L41" t="s">
-        <v>424</v>
+        <v>442</v>
       </c>
       <c r="M41" t="s">
-        <v>425</v>
+        <v>443</v>
       </c>
       <c r="N41" t="s">
-        <v>426</v>
+        <v>444</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>427</v>
+        <v>445</v>
       </c>
       <c r="D42" t="s">
-        <v>428</v>
+        <v>446</v>
       </c>
       <c r="E42" t="s">
-        <v>429</v>
+        <v>447</v>
       </c>
       <c r="F42" t="s">
-        <v>430</v>
+        <v>448</v>
       </c>
       <c r="G42" t="s">
-        <v>431</v>
+        <v>449</v>
       </c>
       <c r="H42" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="I42" t="s">
-        <v>433</v>
+        <v>451</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>434</v>
+        <v>452</v>
       </c>
       <c r="L42" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
       <c r="M42" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="N42" t="s">
-        <v>437</v>
+        <v>455</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="D43" t="s">
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="E43" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
       <c r="F43" t="s">
-        <v>441</v>
+        <v>459</v>
       </c>
       <c r="G43" t="s">
-        <v>442</v>
+        <v>460</v>
       </c>
       <c r="H43" t="s">
-        <v>443</v>
+        <v>461</v>
       </c>
       <c r="I43" t="s">
-        <v>444</v>
+        <v>462</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>445</v>
+        <v>463</v>
       </c>
       <c r="L43" t="s">
-        <v>446</v>
+        <v>464</v>
       </c>
       <c r="M43" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="N43" t="s">
-        <v>448</v>
+        <v>466</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>449</v>
+        <v>467</v>
       </c>
       <c r="D44" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="E44" t="s">
-        <v>451</v>
+        <v>469</v>
       </c>
       <c r="F44" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="G44" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="H44" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="I44" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="L44" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="M44" t="s">
-        <v>458</v>
+        <v>476</v>
       </c>
       <c r="N44" t="s">
-        <v>459</v>
+        <v>477</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="D45" t="s">
-        <v>461</v>
+        <v>479</v>
       </c>
       <c r="E45" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="F45" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="G45" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="H45" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
       <c r="I45" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="L45" t="s">
-        <v>468</v>
+        <v>486</v>
       </c>
       <c r="M45" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="N45" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="D46" t="s">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="E46" t="s">
-        <v>473</v>
+        <v>491</v>
       </c>
       <c r="F46" t="s">
-        <v>474</v>
+        <v>492</v>
       </c>
       <c r="G46" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="H46" t="s">
-        <v>476</v>
+        <v>494</v>
       </c>
       <c r="I46" t="s">
-        <v>477</v>
+        <v>495</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="L46" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="M46" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="N46" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>482</v>
+        <v>500</v>
       </c>
       <c r="D47" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
       <c r="E47" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="F47" t="s">
-        <v>485</v>
+        <v>503</v>
       </c>
       <c r="G47" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="H47" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="I47" t="s">
-        <v>488</v>
+        <v>506</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="L47" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
       <c r="M47" t="s">
-        <v>491</v>
+        <v>509</v>
       </c>
       <c r="N47" t="s">
-        <v>492</v>
+        <v>510</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>493</v>
+        <v>511</v>
       </c>
       <c r="D48" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
       <c r="E48" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="F48" t="s">
-        <v>496</v>
+        <v>514</v>
       </c>
       <c r="G48" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="H48" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
       <c r="I48" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>500</v>
+        <v>518</v>
       </c>
       <c r="L48" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
       <c r="M48" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
       <c r="N48" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>504</v>
+        <v>478</v>
       </c>
       <c r="D49" t="s">
-        <v>505</v>
+        <v>479</v>
       </c>
       <c r="E49" t="s">
-        <v>506</v>
+        <v>480</v>
       </c>
       <c r="F49" t="s">
-        <v>507</v>
+        <v>481</v>
       </c>
       <c r="G49" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
       <c r="H49" t="s">
-        <v>509</v>
+        <v>483</v>
       </c>
       <c r="I49" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="L49" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="M49" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="N49" t="s">
-        <v>514</v>
+        <v>488</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="D50" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
       <c r="E50" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="F50" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="G50" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="H50" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="I50" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="L50" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="M50" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="N50" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="D51" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="E51" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="F51" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="G51" t="s">
-        <v>530</v>
+        <v>541</v>
       </c>
       <c r="H51" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="I51" t="s">
-        <v>532</v>
+        <v>543</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>533</v>
+        <v>544</v>
       </c>
       <c r="L51" t="s">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="M51" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="N51" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="D52" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="E52" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="F52" t="s">
-        <v>540</v>
+        <v>551</v>
       </c>
       <c r="G52" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="H52" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
       <c r="I52" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="L52" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="M52" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="N52" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>548</v>
+        <v>559</v>
       </c>
       <c r="D53" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="E53" t="s">
-        <v>550</v>
+        <v>561</v>
       </c>
       <c r="F53" t="s">
-        <v>551</v>
+        <v>562</v>
       </c>
       <c r="G53" t="s">
-        <v>552</v>
+        <v>563</v>
       </c>
       <c r="H53" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="I53" t="s">
-        <v>554</v>
+        <v>565</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="L53" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="M53" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="N53" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>559</v>
+        <v>570</v>
       </c>
       <c r="D54" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="E54" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="F54" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="G54" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="H54" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="I54" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="L54" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="M54" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="N54" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="D55" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E55" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="F55" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="G55" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="H55" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="I55" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>577</v>
+        <v>588</v>
       </c>
       <c r="L55" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="M55" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="N55" t="s">
-        <v>580</v>
+        <v>591</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="D56" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="E56" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="F56" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="G56" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
       <c r="H56" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="I56" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>588</v>
+        <v>599</v>
       </c>
       <c r="L56" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="M56" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="N56" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="D57" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="E57" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="F57" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="G57" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="H57" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="I57" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>599</v>
+        <v>610</v>
       </c>
       <c r="L57" t="s">
-        <v>600</v>
+        <v>611</v>
       </c>
       <c r="M57" t="s">
-        <v>601</v>
+        <v>612</v>
       </c>
       <c r="N57" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>559</v>
+        <v>614</v>
       </c>
       <c r="D58" t="s">
-        <v>560</v>
+        <v>615</v>
       </c>
       <c r="E58" t="s">
-        <v>561</v>
+        <v>616</v>
       </c>
       <c r="F58" t="s">
-        <v>562</v>
+        <v>617</v>
       </c>
       <c r="G58" t="s">
-        <v>563</v>
+        <v>618</v>
       </c>
       <c r="H58" t="s">
-        <v>564</v>
+        <v>619</v>
       </c>
       <c r="I58" t="s">
-        <v>603</v>
+        <v>620</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>604</v>
+        <v>621</v>
       </c>
       <c r="L58" t="s">
-        <v>605</v>
+        <v>622</v>
       </c>
       <c r="M58" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="N58" t="s">
-        <v>569</v>
+        <v>624</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>607</v>
+        <v>625</v>
       </c>
       <c r="D59" t="s">
-        <v>608</v>
+        <v>626</v>
       </c>
       <c r="E59" t="s">
-        <v>609</v>
+        <v>627</v>
       </c>
       <c r="F59" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
       <c r="G59" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="H59" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="I59" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="L59" t="s">
-        <v>615</v>
+        <v>633</v>
       </c>
       <c r="M59" t="s">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="N59" t="s">
-        <v>617</v>
+        <v>635</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>618</v>
+        <v>636</v>
       </c>
       <c r="D60" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="E60" t="s">
-        <v>620</v>
+        <v>638</v>
       </c>
       <c r="F60" t="s">
-        <v>621</v>
+        <v>639</v>
       </c>
       <c r="G60" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
       <c r="H60" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="I60" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>625</v>
+        <v>643</v>
       </c>
       <c r="L60" t="s">
-        <v>626</v>
+        <v>644</v>
       </c>
       <c r="M60" t="s">
-        <v>627</v>
+        <v>645</v>
       </c>
       <c r="N60" t="s">
-        <v>628</v>
+        <v>646</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>629</v>
+        <v>647</v>
       </c>
       <c r="D61" t="s">
-        <v>630</v>
+        <v>648</v>
       </c>
       <c r="E61" t="s">
-        <v>631</v>
+        <v>649</v>
       </c>
       <c r="F61" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="G61" t="s">
-        <v>633</v>
+        <v>651</v>
       </c>
       <c r="H61" t="s">
-        <v>634</v>
+        <v>652</v>
       </c>
       <c r="I61" t="s">
-        <v>635</v>
+        <v>653</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>636</v>
+        <v>654</v>
       </c>
       <c r="L61" t="s">
-        <v>637</v>
+        <v>655</v>
       </c>
       <c r="M61" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
       <c r="N61" t="s">
-        <v>639</v>
+        <v>657</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>640</v>
+        <v>658</v>
       </c>
       <c r="D62" t="s">
-        <v>641</v>
+        <v>659</v>
       </c>
       <c r="E62" t="s">
-        <v>642</v>
+        <v>660</v>
       </c>
       <c r="F62" t="s">
-        <v>643</v>
+        <v>661</v>
       </c>
       <c r="G62" t="s">
-        <v>644</v>
+        <v>662</v>
       </c>
       <c r="H62" t="s">
-        <v>645</v>
+        <v>663</v>
       </c>
       <c r="I62" t="s">
-        <v>646</v>
+        <v>664</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>647</v>
+        <v>665</v>
       </c>
       <c r="L62" t="s">
-        <v>648</v>
+        <v>666</v>
       </c>
       <c r="M62" t="s">
-        <v>649</v>
+        <v>667</v>
       </c>
       <c r="N62" t="s">
-        <v>650</v>
+        <v>668</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="D63" t="s">
-        <v>652</v>
+        <v>670</v>
       </c>
       <c r="E63" t="s">
-        <v>653</v>
+        <v>671</v>
       </c>
       <c r="F63" t="s">
-        <v>654</v>
+        <v>415</v>
       </c>
       <c r="G63" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="H63" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
       <c r="I63" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="L63" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="M63" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
       <c r="N63" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="D64" t="s">
-        <v>663</v>
+        <v>680</v>
       </c>
       <c r="E64" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="F64" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="G64" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="H64" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="I64" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
       <c r="L64" t="s">
-        <v>670</v>
+        <v>687</v>
       </c>
       <c r="M64" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="N64" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="D65" t="s">
-        <v>674</v>
+        <v>691</v>
       </c>
       <c r="E65" t="s">
-        <v>675</v>
+        <v>692</v>
       </c>
       <c r="F65" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="G65" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="H65" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
       <c r="I65" t="s">
-        <v>679</v>
+        <v>696</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>680</v>
+        <v>697</v>
       </c>
       <c r="L65" t="s">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="M65" t="s">
-        <v>682</v>
+        <v>699</v>
       </c>
       <c r="N65" t="s">
-        <v>683</v>
+        <v>700</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
       <c r="D66" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="E66" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="F66" t="s">
-        <v>687</v>
+        <v>704</v>
       </c>
       <c r="G66" t="s">
-        <v>688</v>
+        <v>705</v>
       </c>
       <c r="H66" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="I66" t="s">
-        <v>690</v>
+        <v>707</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>691</v>
+        <v>708</v>
       </c>
       <c r="L66" t="s">
-        <v>692</v>
+        <v>709</v>
       </c>
       <c r="M66" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="N66" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="D67" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="E67" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="F67" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="G67" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="H67" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="I67" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="L67" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="M67" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="N67" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="D68" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="E68" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="F68" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G68" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
       <c r="H68" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
       <c r="I68" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="L68" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="M68" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
       <c r="N68" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>717</v>
+        <v>734</v>
       </c>
       <c r="D69" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
       <c r="E69" t="s">
-        <v>719</v>
+        <v>736</v>
       </c>
       <c r="F69" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="G69" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="H69" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="I69" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
       <c r="L69" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="M69" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="N69" t="s">
-        <v>727</v>
+        <v>744</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="D70" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="E70" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
       <c r="F70" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="G70" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="H70" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
       <c r="I70" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
       <c r="L70" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
       <c r="M70" t="s">
-        <v>737</v>
+        <v>754</v>
       </c>
       <c r="N70" t="s">
-        <v>738</v>
+        <v>755</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>739</v>
+        <v>756</v>
       </c>
       <c r="D71" t="s">
-        <v>740</v>
+        <v>757</v>
       </c>
       <c r="E71" t="s">
-        <v>741</v>
+        <v>758</v>
       </c>
       <c r="F71" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
       <c r="G71" t="s">
-        <v>743</v>
+        <v>760</v>
       </c>
       <c r="H71" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
       <c r="I71" t="s">
-        <v>745</v>
+        <v>762</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="L71" t="s">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="M71" t="s">
-        <v>748</v>
+        <v>765</v>
       </c>
       <c r="N71" t="s">
-        <v>749</v>
+        <v>766</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>750</v>
+        <v>767</v>
       </c>
       <c r="D72" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
       <c r="E72" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="F72" t="s">
-        <v>496</v>
+        <v>770</v>
       </c>
       <c r="G72" t="s">
-        <v>753</v>
+        <v>771</v>
       </c>
       <c r="H72" t="s">
-        <v>754</v>
+        <v>772</v>
       </c>
       <c r="I72" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="L72" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="M72" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="N72" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
       <c r="D73" t="s">
-        <v>761</v>
+        <v>779</v>
       </c>
       <c r="E73" t="s">
-        <v>762</v>
+        <v>780</v>
       </c>
       <c r="F73" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="G73" t="s">
-        <v>764</v>
+        <v>782</v>
       </c>
       <c r="H73" t="s">
-        <v>765</v>
+        <v>783</v>
       </c>
       <c r="I73" t="s">
-        <v>766</v>
+        <v>784</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>767</v>
+        <v>785</v>
       </c>
       <c r="L73" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
       <c r="M73" t="s">
-        <v>769</v>
+        <v>787</v>
       </c>
       <c r="N73" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>771</v>
+        <v>789</v>
       </c>
       <c r="D74" t="s">
-        <v>772</v>
+        <v>790</v>
       </c>
       <c r="E74" t="s">
-        <v>773</v>
+        <v>791</v>
       </c>
       <c r="F74" t="s">
-        <v>774</v>
+        <v>792</v>
       </c>
       <c r="G74" t="s">
-        <v>775</v>
+        <v>793</v>
       </c>
       <c r="H74" t="s">
-        <v>776</v>
+        <v>794</v>
       </c>
       <c r="I74" t="s">
-        <v>777</v>
+        <v>795</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>778</v>
+        <v>796</v>
       </c>
       <c r="L74" t="s">
-        <v>779</v>
+        <v>797</v>
       </c>
       <c r="M74" t="s">
-        <v>780</v>
+        <v>798</v>
       </c>
       <c r="N74" t="s">
-        <v>781</v>
+        <v>799</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>782</v>
+        <v>800</v>
       </c>
       <c r="D75" t="s">
-        <v>783</v>
+        <v>801</v>
       </c>
       <c r="E75" t="s">
-        <v>784</v>
+        <v>802</v>
       </c>
       <c r="F75" t="s">
-        <v>785</v>
+        <v>803</v>
       </c>
       <c r="G75" t="s">
-        <v>786</v>
+        <v>804</v>
       </c>
       <c r="H75" t="s">
-        <v>787</v>
+        <v>805</v>
       </c>
       <c r="I75" t="s">
-        <v>788</v>
+        <v>806</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>789</v>
+        <v>807</v>
       </c>
       <c r="L75" t="s">
-        <v>790</v>
+        <v>808</v>
       </c>
       <c r="M75" t="s">
-        <v>791</v>
+        <v>809</v>
       </c>
       <c r="N75" t="s">
-        <v>792</v>
+        <v>810</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>793</v>
+        <v>811</v>
       </c>
       <c r="D76" t="s">
-        <v>794</v>
+        <v>812</v>
       </c>
       <c r="E76" t="s">
-        <v>795</v>
+        <v>813</v>
       </c>
       <c r="F76" t="s">
-        <v>796</v>
+        <v>814</v>
       </c>
       <c r="G76" t="s">
-        <v>797</v>
+        <v>815</v>
       </c>
       <c r="H76" t="s">
-        <v>798</v>
+        <v>816</v>
       </c>
       <c r="I76" t="s">
-        <v>799</v>
+        <v>817</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>800</v>
+        <v>818</v>
       </c>
       <c r="L76" t="s">
-        <v>801</v>
+        <v>819</v>
       </c>
       <c r="M76" t="s">
-        <v>802</v>
+        <v>820</v>
       </c>
       <c r="N76" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>804</v>
+        <v>822</v>
       </c>
       <c r="D77" t="s">
-        <v>805</v>
+        <v>823</v>
       </c>
       <c r="E77" t="s">
-        <v>806</v>
+        <v>824</v>
       </c>
       <c r="F77" t="s">
-        <v>807</v>
+        <v>825</v>
       </c>
       <c r="G77" t="s">
-        <v>808</v>
+        <v>826</v>
       </c>
       <c r="H77" t="s">
-        <v>809</v>
+        <v>827</v>
       </c>
       <c r="I77" t="s">
-        <v>810</v>
+        <v>828</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>811</v>
+        <v>829</v>
       </c>
       <c r="L77" t="s">
-        <v>812</v>
+        <v>830</v>
       </c>
       <c r="M77" t="s">
-        <v>813</v>
+        <v>831</v>
       </c>
       <c r="N77" t="s">
-        <v>814</v>
+        <v>832</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>815</v>
+        <v>833</v>
       </c>
       <c r="D78" t="s">
-        <v>816</v>
+        <v>834</v>
       </c>
       <c r="E78" t="s">
-        <v>817</v>
+        <v>835</v>
       </c>
       <c r="F78" t="s">
-        <v>818</v>
+        <v>836</v>
       </c>
       <c r="G78" t="s">
-        <v>819</v>
+        <v>837</v>
       </c>
       <c r="H78" t="s">
-        <v>820</v>
+        <v>838</v>
       </c>
       <c r="I78" t="s">
-        <v>821</v>
+        <v>839</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>822</v>
+        <v>840</v>
       </c>
       <c r="L78" t="s">
-        <v>823</v>
+        <v>841</v>
       </c>
       <c r="M78" t="s">
-        <v>824</v>
+        <v>842</v>
       </c>
       <c r="N78" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>826</v>
+        <v>844</v>
       </c>
       <c r="D79" t="s">
-        <v>827</v>
+        <v>845</v>
       </c>
       <c r="E79" t="s">
-        <v>828</v>
+        <v>846</v>
       </c>
       <c r="F79" t="s">
-        <v>829</v>
+        <v>847</v>
       </c>
       <c r="G79" t="s">
-        <v>830</v>
+        <v>848</v>
       </c>
       <c r="H79" t="s">
-        <v>831</v>
+        <v>849</v>
       </c>
       <c r="I79" t="s">
-        <v>832</v>
+        <v>850</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>833</v>
+        <v>851</v>
       </c>
       <c r="L79" t="s">
-        <v>834</v>
+        <v>852</v>
       </c>
       <c r="M79" t="s">
-        <v>835</v>
+        <v>853</v>
       </c>
       <c r="N79" t="s">
-        <v>836</v>
+        <v>854</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>837</v>
+        <v>855</v>
       </c>
       <c r="D80" t="s">
-        <v>838</v>
+        <v>856</v>
       </c>
       <c r="E80" t="s">
-        <v>839</v>
+        <v>857</v>
       </c>
       <c r="F80" t="s">
-        <v>840</v>
+        <v>858</v>
       </c>
       <c r="G80" t="s">
-        <v>841</v>
+        <v>859</v>
       </c>
       <c r="H80" t="s">
-        <v>842</v>
+        <v>860</v>
       </c>
       <c r="I80" t="s">
-        <v>843</v>
+        <v>861</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>844</v>
+        <v>862</v>
       </c>
       <c r="L80" t="s">
-        <v>845</v>
+        <v>863</v>
       </c>
       <c r="M80" t="s">
-        <v>846</v>
+        <v>864</v>
       </c>
       <c r="N80" t="s">
-        <v>847</v>
+        <v>865</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
       <c r="D81" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="E81" t="s">
-        <v>850</v>
+        <v>868</v>
       </c>
       <c r="F81" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="G81" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="H81" t="s">
-        <v>853</v>
+        <v>871</v>
       </c>
       <c r="I81" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
       <c r="L81" t="s">
-        <v>856</v>
+        <v>874</v>
       </c>
       <c r="M81" t="s">
-        <v>857</v>
+        <v>875</v>
       </c>
       <c r="N81" t="s">
-        <v>858</v>
+        <v>876</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>859</v>
+        <v>877</v>
       </c>
       <c r="D82" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="E82" t="s">
-        <v>861</v>
+        <v>879</v>
       </c>
       <c r="F82" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="G82" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="H82" t="s">
-        <v>864</v>
+        <v>882</v>
       </c>
       <c r="I82" t="s">
-        <v>865</v>
+        <v>883</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>866</v>
+        <v>884</v>
       </c>
       <c r="L82" t="s">
-        <v>867</v>
+        <v>885</v>
       </c>
       <c r="M82" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="N82" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>870</v>
+        <v>888</v>
       </c>
       <c r="D83" t="s">
-        <v>871</v>
+        <v>889</v>
       </c>
       <c r="E83" t="s">
-        <v>872</v>
+        <v>890</v>
       </c>
       <c r="F83" t="s">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="G83" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="H83" t="s">
-        <v>875</v>
+        <v>893</v>
       </c>
       <c r="I83" t="s">
-        <v>876</v>
+        <v>894</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>877</v>
+        <v>895</v>
       </c>
       <c r="L83" t="s">
-        <v>878</v>
+        <v>896</v>
       </c>
       <c r="M83" t="s">
-        <v>879</v>
+        <v>897</v>
       </c>
       <c r="N83" t="s">
-        <v>880</v>
+        <v>898</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>881</v>
+        <v>899</v>
       </c>
       <c r="D84" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
       <c r="E84" t="s">
-        <v>883</v>
+        <v>901</v>
       </c>
       <c r="F84" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="G84" t="s">
-        <v>885</v>
+        <v>903</v>
       </c>
       <c r="H84" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="I84" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
       <c r="L84" t="s">
-        <v>889</v>
+        <v>907</v>
       </c>
       <c r="M84" t="s">
-        <v>890</v>
+        <v>908</v>
       </c>
       <c r="N84" t="s">
-        <v>891</v>
+        <v>909</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>892</v>
+        <v>910</v>
       </c>
       <c r="D85" t="s">
-        <v>893</v>
+        <v>911</v>
       </c>
       <c r="E85" t="s">
-        <v>894</v>
+        <v>912</v>
       </c>
       <c r="F85" t="s">
-        <v>895</v>
+        <v>913</v>
       </c>
       <c r="G85" t="s">
-        <v>896</v>
+        <v>914</v>
       </c>
       <c r="H85" t="s">
-        <v>897</v>
+        <v>915</v>
       </c>
       <c r="I85" t="s">
-        <v>898</v>
+        <v>916</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>899</v>
+        <v>917</v>
       </c>
       <c r="L85" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="M85" t="s">
-        <v>901</v>
+        <v>919</v>
       </c>
       <c r="N85" t="s">
-        <v>902</v>
+        <v>920</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>903</v>
+        <v>921</v>
       </c>
       <c r="D86" t="s">
-        <v>904</v>
+        <v>922</v>
       </c>
       <c r="E86" t="s">
-        <v>905</v>
+        <v>923</v>
       </c>
       <c r="F86" t="s">
-        <v>906</v>
+        <v>924</v>
       </c>
       <c r="G86" t="s">
-        <v>907</v>
+        <v>925</v>
       </c>
       <c r="H86" t="s">
-        <v>908</v>
+        <v>926</v>
       </c>
       <c r="I86" t="s">
-        <v>909</v>
+        <v>927</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>910</v>
+        <v>928</v>
       </c>
       <c r="L86" t="s">
-        <v>911</v>
+        <v>929</v>
       </c>
       <c r="M86" t="s">
-        <v>912</v>
+        <v>930</v>
       </c>
       <c r="N86" t="s">
-        <v>913</v>
+        <v>931</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>914</v>
+        <v>932</v>
       </c>
       <c r="D87" t="s">
-        <v>915</v>
+        <v>933</v>
       </c>
       <c r="E87" t="s">
-        <v>916</v>
+        <v>934</v>
       </c>
       <c r="F87" t="s">
-        <v>917</v>
+        <v>935</v>
       </c>
       <c r="G87" t="s">
-        <v>918</v>
+        <v>936</v>
       </c>
       <c r="H87" t="s">
-        <v>919</v>
+        <v>937</v>
       </c>
       <c r="I87" t="s">
-        <v>920</v>
+        <v>938</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>921</v>
+        <v>939</v>
       </c>
       <c r="L87" t="s">
-        <v>922</v>
+        <v>940</v>
       </c>
       <c r="M87" t="s">
-        <v>923</v>
+        <v>941</v>
       </c>
       <c r="N87" t="s">
-        <v>924</v>
+        <v>942</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>925</v>
+        <v>943</v>
       </c>
       <c r="D88" t="s">
-        <v>926</v>
+        <v>944</v>
       </c>
       <c r="E88" t="s">
-        <v>927</v>
+        <v>945</v>
       </c>
       <c r="F88" t="s">
-        <v>928</v>
+        <v>946</v>
       </c>
       <c r="G88" t="s">
-        <v>929</v>
+        <v>947</v>
       </c>
       <c r="H88" t="s">
-        <v>930</v>
+        <v>948</v>
       </c>
       <c r="I88" t="s">
-        <v>931</v>
+        <v>949</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>932</v>
+        <v>950</v>
       </c>
       <c r="L88" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="M88" t="s">
-        <v>934</v>
+        <v>952</v>
       </c>
       <c r="N88" t="s">
-        <v>935</v>
+        <v>953</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>936</v>
+        <v>954</v>
       </c>
       <c r="D89" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
       <c r="E89" t="s">
-        <v>938</v>
+        <v>956</v>
       </c>
       <c r="F89" t="s">
-        <v>939</v>
+        <v>957</v>
       </c>
       <c r="G89" t="s">
-        <v>940</v>
+        <v>958</v>
       </c>
       <c r="H89" t="s">
-        <v>941</v>
+        <v>959</v>
       </c>
       <c r="I89" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>943</v>
+        <v>961</v>
       </c>
       <c r="L89" t="s">
-        <v>944</v>
+        <v>962</v>
       </c>
       <c r="M89" t="s">
-        <v>945</v>
+        <v>963</v>
       </c>
       <c r="N89" t="s">
-        <v>946</v>
+        <v>964</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>947</v>
+        <v>965</v>
       </c>
       <c r="D90" t="s">
-        <v>948</v>
+        <v>966</v>
       </c>
       <c r="E90" t="s">
-        <v>949</v>
+        <v>967</v>
       </c>
       <c r="F90" t="s">
-        <v>950</v>
+        <v>968</v>
       </c>
       <c r="G90" t="s">
-        <v>951</v>
+        <v>969</v>
       </c>
       <c r="H90" t="s">
-        <v>952</v>
+        <v>970</v>
       </c>
       <c r="I90" t="s">
-        <v>953</v>
+        <v>971</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>954</v>
+        <v>972</v>
       </c>
       <c r="L90" t="s">
-        <v>955</v>
+        <v>973</v>
       </c>
       <c r="M90" t="s">
-        <v>956</v>
+        <v>974</v>
       </c>
       <c r="N90" t="s">
-        <v>957</v>
+        <v>975</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>958</v>
+        <v>976</v>
       </c>
       <c r="D91" t="s">
-        <v>959</v>
+        <v>977</v>
       </c>
       <c r="E91" t="s">
-        <v>960</v>
+        <v>978</v>
       </c>
       <c r="F91" t="s">
-        <v>961</v>
+        <v>979</v>
       </c>
       <c r="G91" t="s">
-        <v>962</v>
+        <v>980</v>
       </c>
       <c r="H91" t="s">
-        <v>963</v>
+        <v>981</v>
       </c>
       <c r="I91" t="s">
-        <v>964</v>
+        <v>982</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>965</v>
+        <v>983</v>
       </c>
       <c r="L91" t="s">
-        <v>966</v>
+        <v>984</v>
       </c>
       <c r="M91" t="s">
-        <v>967</v>
+        <v>985</v>
       </c>
       <c r="N91" t="s">
-        <v>968</v>
+        <v>986</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>969</v>
+        <v>987</v>
       </c>
       <c r="D92" t="s">
-        <v>970</v>
+        <v>988</v>
       </c>
       <c r="E92" t="s">
-        <v>971</v>
+        <v>989</v>
       </c>
       <c r="F92" t="s">
-        <v>972</v>
+        <v>990</v>
       </c>
       <c r="G92" t="s">
-        <v>973</v>
+        <v>991</v>
       </c>
       <c r="H92" t="s">
-        <v>974</v>
+        <v>992</v>
       </c>
       <c r="I92" t="s">
-        <v>975</v>
+        <v>993</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>976</v>
+        <v>994</v>
       </c>
       <c r="L92" t="s">
-        <v>977</v>
+        <v>995</v>
       </c>
       <c r="M92" t="s">
-        <v>978</v>
+        <v>996</v>
       </c>
       <c r="N92" t="s">
-        <v>979</v>
+        <v>997</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>980</v>
+        <v>998</v>
       </c>
       <c r="D93" t="s">
-        <v>981</v>
+        <v>999</v>
       </c>
       <c r="E93" t="s">
-        <v>982</v>
+        <v>1000</v>
       </c>
       <c r="F93" t="s">
-        <v>983</v>
+        <v>1001</v>
       </c>
       <c r="G93" t="s">
-        <v>984</v>
+        <v>1002</v>
       </c>
       <c r="H93" t="s">
-        <v>985</v>
+        <v>1003</v>
       </c>
       <c r="I93" t="s">
-        <v>986</v>
+        <v>1004</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>987</v>
+        <v>1005</v>
       </c>
       <c r="L93" t="s">
-        <v>988</v>
+        <v>1006</v>
       </c>
       <c r="M93" t="s">
-        <v>989</v>
+        <v>1007</v>
       </c>
       <c r="N93" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>991</v>
+        <v>1009</v>
       </c>
       <c r="D94" t="s">
-        <v>992</v>
+        <v>1010</v>
       </c>
       <c r="E94" t="s">
-        <v>993</v>
+        <v>1011</v>
       </c>
       <c r="F94" t="s">
-        <v>994</v>
+        <v>1012</v>
       </c>
       <c r="G94" t="s">
-        <v>995</v>
+        <v>1013</v>
       </c>
       <c r="H94" t="s">
-        <v>996</v>
+        <v>1014</v>
       </c>
       <c r="I94" t="s">
-        <v>997</v>
+        <v>1015</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>998</v>
+        <v>1016</v>
       </c>
       <c r="L94" t="s">
-        <v>999</v>
+        <v>1017</v>
       </c>
       <c r="M94" t="s">
-        <v>1000</v>
+        <v>1018</v>
       </c>
       <c r="N94" t="s">
-        <v>1001</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>1002</v>
+        <v>1020</v>
       </c>
       <c r="D95" t="s">
-        <v>1003</v>
+        <v>1021</v>
       </c>
       <c r="E95" t="s">
-        <v>1004</v>
+        <v>1022</v>
       </c>
       <c r="F95" t="s">
-        <v>1005</v>
+        <v>1023</v>
       </c>
       <c r="G95" t="s">
-        <v>1006</v>
+        <v>1024</v>
       </c>
       <c r="H95" t="s">
-        <v>1007</v>
+        <v>1025</v>
       </c>
       <c r="I95" t="s">
-        <v>1008</v>
+        <v>1026</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>1009</v>
+        <v>1027</v>
       </c>
       <c r="L95" t="s">
-        <v>1010</v>
+        <v>1028</v>
       </c>
       <c r="M95" t="s">
-        <v>1011</v>
+        <v>1029</v>
       </c>
       <c r="N95" t="s">
-        <v>1012</v>
-[...69 lines deleted...]
-      <c r="I97" t="s">
         <v>1030</v>
-      </c>
-[...305 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>