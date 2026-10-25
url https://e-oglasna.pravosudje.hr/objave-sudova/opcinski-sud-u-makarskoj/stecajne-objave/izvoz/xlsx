--- v7 (2026-10-04)
+++ v8 (2026-10-25)
@@ -6,440 +6,317 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1240" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="990">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Makarskoj</t>
   </si>
   <si>
-    <t>Sp-96/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d9cf8f2d-eb93-417e-b4af-a8a53676492c</t>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJICE MIRA 26, 21260 Šumet, Hrvatska</t>
+  </si>
+  <si>
+    <t>16715489387</t>
+  </si>
+  <si>
+    <t>ANTONIJA LASIĆ 16715489387; Svi sudionici postupka / ULOGA: Dužnik iostali</t>
+  </si>
+  <si>
+    <t>03.02.2025. 10:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b43307c2-885b-4a16-849c-382166c1aa6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-96/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.03.2022.</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>UL.FRA.STJEPANA VRLJIĆA 2, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>04387289237</t>
+  </si>
+  <si>
+    <t>FILIP DUJMOVIĆ 04387289237</t>
+  </si>
+  <si>
+    <t>30.03.2022. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834ea415-6e8a-465d-b3b0-23aee5f7d5e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=96&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-60/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 10.05.2021.</t>
+  </si>
+  <si>
+    <t>ANTE MILAS</t>
+  </si>
+  <si>
+    <t>DR. FRANJO TUĐMAN 191, 21260 Zmijavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70768154786</t>
+  </si>
+  <si>
+    <t>ANTE MILAS 70768154786; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>10.05.2021. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ebfd191-0640-4f91-b10d-b1314d60a2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=60&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-114/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2021.</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 140, 21260 Donji Proložac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75568664396</t>
+  </si>
+  <si>
+    <t>ZVONIMIR TOLIĆ 75568664396</t>
+  </si>
+  <si>
+    <t>28.01.2021. 12:48:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d9cf8f2d-eb93-417e-b4af-a8a53676492c/dokumenti/preuzimanje</t>
-[...53 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e4925a38-76cd-434c-88e0-a6bf50bba5d7</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/68069cc1-cff5-42d3-ad44-179ba4a96de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=114&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-684/2019</t>
+  </si>
+  <si>
+    <t>Oglas od 03.07.2020.</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR</t>
+  </si>
+  <si>
+    <t>TUČEPSKA 3, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>57717015343</t>
+  </si>
+  <si>
+    <t>SLAVKO STRUKAR 57717015343; VJEROVNICI POTROŠAČA</t>
+  </si>
+  <si>
+    <t>03.07.2020. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6beacf5e-1dea-42b2-8ab4-45b0ffccf1ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=684&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-635/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2020.</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ</t>
+  </si>
+  <si>
+    <t>SLIVNO 107, 21270 Slivno, Hrvatska</t>
+  </si>
+  <si>
+    <t>26778098219</t>
+  </si>
+  <si>
+    <t>ANTE VULETIĆ 26778098219</t>
+  </si>
+  <si>
+    <t>29.06.2020. 12:21:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f10313e0-2309-4f7e-b9a0-426a6a7672a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=635&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-764/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.02.2020.</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID</t>
+  </si>
+  <si>
+    <t>RUNOVIĆ 720, 21260 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>10301669797</t>
+  </si>
+  <si>
+    <t>DOMAGOJ KUNDID 10301669797</t>
+  </si>
+  <si>
+    <t>20.03.2020. 12:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-  </si>
-[...250 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72a956e4-ab34-4019-9e17-554cdcb6152b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5119&amp;upisnik=Sp&amp;predmet=764&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-816/2019</t>
   </si>
   <si>
     <t>Rješenje od 21.02.2020.</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ</t>
   </si>
   <si>
     <t>DUBRAVA 19, 21256 Lovreć, Hrvatska</t>
   </si>
   <si>
     <t>46460852508</t>
   </si>
   <si>
     <t>PETAR MUSTAPIĆ 46460852508</t>
   </si>
@@ -3146,51 +3023,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N95"/>
+  <dimension ref="A1:N91"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3224,3970 +3101,3794 @@
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2"/>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3" t="s">
         <v>32</v>
       </c>
       <c r="I3" t="s">
         <v>33</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="J4"/>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I5" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="J5" t="s">
         <v>55</v>
       </c>
+      <c r="J5"/>
       <c r="K5" t="s">
         <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="M5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L6" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>68</v>
       </c>
       <c r="N6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>70</v>
       </c>
       <c r="D7" t="s">
         <v>71</v>
       </c>
       <c r="E7" t="s">
         <v>72</v>
       </c>
       <c r="F7" t="s">
         <v>73</v>
       </c>
       <c r="G7" t="s">
         <v>74</v>
       </c>
       <c r="H7" t="s">
         <v>75</v>
       </c>
       <c r="I7" t="s">
         <v>76</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>77</v>
       </c>
       <c r="L7" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" t="s">
         <v>78</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D8" t="s">
         <v>81</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>82</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>83</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>84</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>85</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>87</v>
+      </c>
+      <c r="L8" t="s">
         <v>88</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>89</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" t="s">
         <v>92</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>93</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>94</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>95</v>
       </c>
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>96</v>
       </c>
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>98</v>
+      </c>
+      <c r="L9" t="s">
+        <v>88</v>
+      </c>
+      <c r="M9" t="s">
         <v>99</v>
       </c>
-      <c r="L9" t="s">
-[...2 lines deleted...]
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>101</v>
+      </c>
+      <c r="D10" t="s">
         <v>102</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>103</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>104</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>105</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>106</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>108</v>
+      </c>
+      <c r="L10" t="s">
+        <v>88</v>
+      </c>
+      <c r="M10" t="s">
         <v>109</v>
       </c>
-      <c r="L10" t="s">
-[...2 lines deleted...]
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D11" t="s">
+        <v>102</v>
+      </c>
+      <c r="E11" t="s">
         <v>112</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>113</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>114</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>115</v>
       </c>
-      <c r="G11" t="s">
+      <c r="I11" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>117</v>
+      </c>
+      <c r="L11" t="s">
+        <v>88</v>
+      </c>
+      <c r="M11" t="s">
+        <v>118</v>
+      </c>
+      <c r="N11" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D12" t="s">
+        <v>121</v>
+      </c>
+      <c r="E12" t="s">
         <v>122</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>123</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>124</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>125</v>
       </c>
-      <c r="G12" t="s">
+      <c r="I12" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>127</v>
+      </c>
+      <c r="L12" t="s">
+        <v>46</v>
+      </c>
+      <c r="M12" t="s">
+        <v>128</v>
+      </c>
+      <c r="N12" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>130</v>
+      </c>
+      <c r="D13" t="s">
+        <v>131</v>
+      </c>
+      <c r="E13" t="s">
         <v>132</v>
       </c>
-      <c r="D13" t="s">
+      <c r="F13" t="s">
         <v>133</v>
       </c>
-      <c r="E13" t="s">
+      <c r="G13" t="s">
         <v>134</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>135</v>
       </c>
-      <c r="G13" t="s">
+      <c r="I13" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>137</v>
+      </c>
+      <c r="L13" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" t="s">
+        <v>138</v>
+      </c>
+      <c r="N13" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>140</v>
+      </c>
+      <c r="D14" t="s">
+        <v>141</v>
+      </c>
+      <c r="E14" t="s">
         <v>142</v>
       </c>
-      <c r="D14" t="s">
+      <c r="F14" t="s">
         <v>143</v>
       </c>
-      <c r="E14" t="s">
+      <c r="G14" t="s">
         <v>144</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>145</v>
       </c>
-      <c r="G14" t="s">
+      <c r="I14" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>147</v>
+      </c>
+      <c r="L14" t="s">
+        <v>148</v>
+      </c>
+      <c r="M14" t="s">
         <v>149</v>
       </c>
-      <c r="L14" t="s">
-[...2 lines deleted...]
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D15" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E15" t="s">
         <v>153</v>
       </c>
       <c r="F15" t="s">
         <v>154</v>
       </c>
       <c r="G15" t="s">
         <v>155</v>
       </c>
       <c r="H15" t="s">
         <v>156</v>
       </c>
       <c r="I15" t="s">
         <v>157</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>158</v>
       </c>
       <c r="L15" t="s">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="M15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L16" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="M16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="N16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F17" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G17" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H17" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I17" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L17" t="s">
-        <v>45</v>
+        <v>181</v>
       </c>
       <c r="M17" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="N17" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D18" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E18" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F18" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="G18" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H18" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="I18" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="L18" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="M18" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="N18" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D19" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E19" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F19" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="G19" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="H19" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I19" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="L19" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="M19" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="N19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D20" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E20" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F20" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G20" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="H20" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I20" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L20" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M20" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="N20" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D21" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E21" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F21" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G21" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H21" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I21" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="L21" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="M21" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="N21" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D22" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E22" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="F22" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G22" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H22" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I22" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="L22" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M22" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="N22" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D23" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E23" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="F23" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="G23" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H23" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="I23" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="L23" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M23" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="N23" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D24" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E24" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="F24" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="G24" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="H24" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="I24" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="L24" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="M24" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="N24" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D25" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E25" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F25" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="G25" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H25" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I25" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="L25" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M25" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="N25" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D26" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E26" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F26" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G26" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="H26" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I26" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="L26" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="M26" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="N26" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D27" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E27" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="F27" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="G27" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="H27" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="I27" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="L27" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="M27" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="N27" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D28" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E28" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="F28" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="G28" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="H28" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="I28" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="L28" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M28" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="N28" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D29" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E29" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="F29" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="G29" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="H29" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="I29" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="L29" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="M29" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="N29" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D30" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="E30" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="F30" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="G30" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="H30" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="I30" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="L30" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="M30" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="N30" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D31" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E31" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F31" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="G31" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="H31" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="I31" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="L31" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M31" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="N31" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D32" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E32" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="F32" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="G32" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="H32" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="I32" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="L32" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="M32" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="N32" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D33" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E33" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="F33" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="G33" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="H33" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="I33" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="L33" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="M33" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="N33" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D34" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E34" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F34" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G34" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="H34" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="I34" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="L34" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="M34" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="N34" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D35" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E35" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F35" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="G35" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="H35" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I35" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="L35" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M35" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="N35" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D36" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E36" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F36" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="G36" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="H36" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="I36" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="L36" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M36" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="N36" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="D37" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="E37" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="F37" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G37" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H37" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="I37" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="L37" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="M37" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="N37" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="D38" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="E38" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F38" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G38" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="H38" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="I38" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="L38" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="M38" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="N38" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="D39" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="E39" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="F39" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="G39" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="H39" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="I39" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="L39" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="M39" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="N39" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="D40" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="E40" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="F40" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="G40" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="H40" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="I40" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="L40" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="M40" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="N40" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D41" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E41" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="F41" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="G41" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="H41" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="I41" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="L41" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M41" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="N41" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="D42" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E42" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="F42" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="G42" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="H42" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="I42" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="L42" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M42" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="N42" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D43" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="E43" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F43" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="G43" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="H43" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="I43" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="L43" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="M43" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="N43" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D44" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="E44" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F44" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G44" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="H44" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="I44" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="L44" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="M44" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="N44" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>478</v>
+        <v>437</v>
       </c>
       <c r="D45" t="s">
-        <v>479</v>
+        <v>438</v>
       </c>
       <c r="E45" t="s">
-        <v>480</v>
+        <v>439</v>
       </c>
       <c r="F45" t="s">
+        <v>440</v>
+      </c>
+      <c r="G45" t="s">
+        <v>441</v>
+      </c>
+      <c r="H45" t="s">
+        <v>442</v>
+      </c>
+      <c r="I45" t="s">
         <v>481</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="L45" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="M45" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="N45" t="s">
-        <v>488</v>
+        <v>447</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
+        <v>485</v>
+      </c>
+      <c r="D46" t="s">
+        <v>486</v>
+      </c>
+      <c r="E46" t="s">
+        <v>487</v>
+      </c>
+      <c r="F46" t="s">
+        <v>488</v>
+      </c>
+      <c r="G46" t="s">
         <v>489</v>
       </c>
-      <c r="D46" t="s">
+      <c r="H46" t="s">
         <v>490</v>
       </c>
-      <c r="E46" t="s">
+      <c r="I46" t="s">
         <v>491</v>
-      </c>
-[...10 lines deleted...]
-        <v>495</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="L46" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="M46" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="N46" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
+        <v>496</v>
+      </c>
+      <c r="D47" t="s">
+        <v>497</v>
+      </c>
+      <c r="E47" t="s">
+        <v>498</v>
+      </c>
+      <c r="F47" t="s">
+        <v>499</v>
+      </c>
+      <c r="G47" t="s">
         <v>500</v>
       </c>
-      <c r="D47" t="s">
+      <c r="H47" t="s">
         <v>501</v>
       </c>
-      <c r="E47" t="s">
+      <c r="I47" t="s">
         <v>502</v>
-      </c>
-[...10 lines deleted...]
-        <v>506</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="L47" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="M47" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="N47" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
+        <v>507</v>
+      </c>
+      <c r="D48" t="s">
+        <v>508</v>
+      </c>
+      <c r="E48" t="s">
+        <v>509</v>
+      </c>
+      <c r="F48" t="s">
+        <v>510</v>
+      </c>
+      <c r="G48" t="s">
         <v>511</v>
       </c>
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>512</v>
       </c>
-      <c r="E48" t="s">
+      <c r="I48" t="s">
         <v>513</v>
-      </c>
-[...10 lines deleted...]
-        <v>517</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="L48" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="M48" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="N48" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>478</v>
+        <v>518</v>
       </c>
       <c r="D49" t="s">
-        <v>479</v>
+        <v>519</v>
       </c>
       <c r="E49" t="s">
-        <v>480</v>
+        <v>520</v>
       </c>
       <c r="F49" t="s">
-        <v>481</v>
+        <v>521</v>
       </c>
       <c r="G49" t="s">
-        <v>482</v>
+        <v>522</v>
       </c>
       <c r="H49" t="s">
-        <v>483</v>
+        <v>523</v>
       </c>
       <c r="I49" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="L49" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="M49" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="N49" t="s">
-        <v>488</v>
+        <v>528</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="D50" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="E50" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="F50" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="G50" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="H50" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="I50" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="L50" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="M50" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N50" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="D51" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="E51" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F51" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="G51" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="H51" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="I51" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="L51" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="M51" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="N51" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="D52" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E52" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F52" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="G52" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="H52" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="I52" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="L52" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="M52" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="N52" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="D53" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="E53" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="F53" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="G53" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="H53" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="I53" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="L53" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="M53" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="N53" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="D54" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="E54" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="F54" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="G54" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="H54" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="I54" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="L54" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="M54" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="N54" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D55" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E55" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F55" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="G55" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="H55" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="I55" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="L55" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="M55" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="N55" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="D56" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="E56" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="F56" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="G56" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="H56" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="I56" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="L56" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="M56" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="N56" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="D57" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E57" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F57" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="G57" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="H57" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="I57" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="L57" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="M57" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="N57" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="D58" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="E58" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F58" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="G58" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="H58" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="I58" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="L58" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="M58" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="N58" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="D59" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="E59" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="F59" t="s">
-        <v>628</v>
+        <v>374</v>
       </c>
       <c r="G59" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="H59" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="I59" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="L59" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="M59" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="N59" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D60" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E60" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="F60" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="G60" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="H60" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="I60" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="L60" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="M60" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="N60" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="D61" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E61" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F61" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G61" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="H61" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="I61" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="L61" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="M61" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="N61" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D62" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="E62" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="F62" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="G62" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="H62" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="I62" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="L62" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="M62" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="N62" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="D63" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E63" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="F63" t="s">
-        <v>415</v>
+        <v>674</v>
       </c>
       <c r="G63" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="H63" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="I63" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="L63" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="M63" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="N63" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D64" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="E64" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="F64" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="G64" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="H64" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="I64" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="L64" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="M64" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="N64" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="D65" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="E65" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="F65" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="G65" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="H65" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="I65" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="L65" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="M65" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="N65" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="D66" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E66" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="F66" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="G66" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="H66" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="I66" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="L66" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="M66" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="N66" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="D67" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="E67" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="F67" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="G67" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="H67" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="I67" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="L67" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="M67" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="N67" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="D68" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="E68" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="F68" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="G68" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="H68" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="I68" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="L68" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="M68" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="N68" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="D69" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="E69" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="F69" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="G69" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="H69" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="I69" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="L69" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="M69" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="N69" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="D70" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E70" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F70" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="G70" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="H70" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="I70" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="L70" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="M70" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="N70" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="D71" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="E71" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="F71" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="G71" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="H71" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="I71" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="L71" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="M71" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="N71" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="D72" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="E72" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="F72" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="G72" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="H72" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="I72" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="L72" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="M72" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="N72" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="D73" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="E73" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F73" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="G73" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="H73" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="I73" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="L73" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="M73" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="N73" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="D74" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="E74" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="F74" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="G74" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="H74" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="I74" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="L74" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="M74" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="N74" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="D75" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="E75" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="F75" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="G75" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="H75" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="I75" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="L75" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="M75" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="N75" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="D76" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="E76" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F76" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="G76" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="H76" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="I76" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="L76" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="M76" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="N76" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="D77" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="E77" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="F77" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="G77" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="H77" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="I77" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="L77" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="M77" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="N77" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="D78" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="E78" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="F78" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="G78" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="H78" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="I78" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="L78" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="M78" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="N78" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="D79" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="E79" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="F79" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="G79" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="H79" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="I79" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="L79" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="M79" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="N79" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D80" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E80" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="F80" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="G80" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="H80" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="I80" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="L80" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="M80" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="N80" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="D81" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="E81" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="F81" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="G81" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="H81" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="I81" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="L81" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="M81" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="N81" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="D82" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="E82" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="F82" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="G82" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="H82" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="I82" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="L82" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="M82" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="N82" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="D83" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="E83" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="F83" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="G83" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="H83" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="I83" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="L83" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="M83" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="N83" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="D84" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="E84" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F84" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="G84" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="H84" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="I84" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="L84" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="M84" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="N84" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="D85" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="E85" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="F85" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="G85" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="H85" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="I85" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="L85" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="M85" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="N85" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="D86" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="E86" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="F86" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="G86" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="H86" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="I86" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="L86" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="M86" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="N86" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="D87" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="E87" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="F87" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="G87" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="H87" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="I87" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="L87" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="M87" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="N87" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="D88" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E88" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F88" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="G88" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="H88" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="I88" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="L88" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="M88" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="N88" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D89" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="E89" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="F89" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="G89" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="H89" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="I89" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="L89" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="M89" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="N89" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="D90" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="E90" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="F90" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="G90" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="H90" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="I90" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="L90" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="M90" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="N90" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="D91" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="E91" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="F91" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="G91" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="H91" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="I91" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="L91" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="M91" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="N91" t="s">
-        <v>986</v>
-[...15 lines deleted...]
-      <c r="E92" t="s">
         <v>989</v>
-      </c>
-[...149 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>