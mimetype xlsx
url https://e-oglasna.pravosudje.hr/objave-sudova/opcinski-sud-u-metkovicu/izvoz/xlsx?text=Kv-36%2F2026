--- v0 (2026-08-04)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Metkoviću</t>
   </si>
   <si>
     <t>Kv-36/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 26.08.2026.</t>
+    <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>Raj Kumar Tamang 80779603497</t>
   </si>
   <si>
-    <t>31.07.2026. 09:38:46</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2365a4b9-2251-4cb7-a412-f52eb311f3aa/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 13:50:12</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e04d03-164c-463b-af0e-b95b2398c65d</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e04d03-164c-463b-af0e-b95b2398c65d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5138&amp;upisnik=Kv&amp;predmet=36&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>