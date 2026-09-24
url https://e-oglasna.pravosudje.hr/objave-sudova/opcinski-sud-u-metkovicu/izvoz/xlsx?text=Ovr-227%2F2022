--- v0 (2026-06-04)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Metkoviću</t>
   </si>
   <si>
     <t>Ovr-227/2022</t>
   </si>
   <si>
-    <t>Rješenje od 24.02.2026.</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a879ac29-c6b3-450e-8b08-abeefaa74d4c</t>
+    <t>Rješenje od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:48:06</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96aff549-29b8-4e90-8d7c-e41fdf79f521</t>
   </si>
   <si>
     <t>Rješenje - dosuda.pdf O160O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a879ac29-c6b3-450e-8b08-abeefaa74d4c/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/96aff549-29b8-4e90-8d7c-e41fdf79f521/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5138&amp;upisnik=Ovr&amp;predmet=227&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>