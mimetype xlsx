--- v0 (2026-09-13)
+++ v1 (2026-11-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Metkoviću</t>
   </si>
   <si>
     <t>Pn-5/2026</t>
   </si>
   <si>
     <t>Rješenje od 21.07.2026.; Podnesak od 29.01.2026.; Prilog od: 29.01.2026.</t>
   </si>
   <si>
     <t>Vera Čelar 17409754970</t>
   </si>
   <si>
-    <t>11.09.2026. 13:59:55</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d3dceb89-d3f0-44da-8f05-534ff349cb90</t>
+    <t>30.10.2026. 08:38:54</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01060338-b7ec-460e-9101-47e2eb7a2d87</t>
   </si>
   <si>
     <t>Tužba.pdf P185P; Prilog Pn-5_2026-1-1 - Zapisnici.pdf; Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d3dceb89-d3f0-44da-8f05-534ff349cb90/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/01060338-b7ec-460e-9101-47e2eb7a2d87/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5138&amp;upisnik=Pn&amp;predmet=5&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>