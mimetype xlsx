--- v0 (2026-04-29)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Kov-101/2022</t>
   </si>
   <si>
-    <t>Rješenje od 05.03.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/47776c13-30d9-436d-8abb-f1b7fe89e034/dokumenti/preuzimanje</t>
+    <t>Rješenje od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Milan Katavić 56007618827</t>
+  </si>
+  <si>
+    <t>17.09.2026. 07:46:10</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad32f87-fda1-4514-b77b-b0a2730fd89c</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad32f87-fda1-4514-b77b-b0a2730fd89c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Kov&amp;predmet=101&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>