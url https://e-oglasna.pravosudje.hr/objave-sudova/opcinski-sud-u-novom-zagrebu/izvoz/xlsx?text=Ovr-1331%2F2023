--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Ovr-1331/2023</t>
   </si>
   <si>
-    <t>Zaključak o prodaji nekretnina 1. usmenom javnom dražbom od 14.05.2026.</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8df9de81-7841-4dd3-9399-707ea879d12d</t>
+    <t>Zaključak o prodaji nekretnine II. usmenom javnom dražbom od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima / ULOGA: Svi zainteresirani</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:23:55</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a270847-f8ef-41b3-9b64-020d9d5e19a2</t>
   </si>
   <si>
     <t>Zaključak - o prodaji.pdf O348O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8df9de81-7841-4dd3-9399-707ea879d12d/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a270847-f8ef-41b3-9b64-020d9d5e19a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Ovr&amp;predmet=1331&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>