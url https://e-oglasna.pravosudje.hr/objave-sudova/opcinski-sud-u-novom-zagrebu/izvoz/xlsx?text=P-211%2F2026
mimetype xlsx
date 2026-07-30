--- v0 (2026-06-12)
+++ v1 (2026-07-30)
@@ -59,70 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>P-211/2026</t>
   </si>
   <si>
-    <t>Dopis od 19.03.2026. godine 
-i tužba s prilozima</t>
+    <t>Presuda od 24.07.2026. g.</t>
   </si>
   <si>
     <t>Darko Šerbedžija 76685492882</t>
   </si>
   <si>
-    <t>09.06.2026. 13:33:18</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/13324c07-a228-437b-80de-bfd3f003e775/dokumenti/preuzimanje</t>
+    <t>24.07.2026. 14:36:18</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15d46d9-2f58-4b9f-a7f8-4e70053201eb</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15d46d9-2f58-4b9f-a7f8-4e70053201eb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=P&amp;predmet=211&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>