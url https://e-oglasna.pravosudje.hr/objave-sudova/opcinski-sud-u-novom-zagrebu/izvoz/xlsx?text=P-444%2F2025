--- v0 (2026-05-31)
+++ v1 (2026-10-09)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>P-444/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 09.06.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/54a21a00-346f-45ab-9ee4-90f63802daae/dokumenti/preuzimanje</t>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Cepak 68632275558</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:09:11</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff7f3890-a256-4a96-82f5-d17ed8216fe3</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen prijedlog za povrat u prijašnje stanje.pdf O123O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff7f3890-a256-4a96-82f5-d17ed8216fe3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=P&amp;predmet=444&amp;godina=2025</t>
   </si>
   <si>
-    <t>Josip Cepak 68632275558</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/aab8bf62-b6d6-49ac-bfcc-427239fc02ac/dokumenti/preuzimanje</t>
+    <t>Marina Cepak 17887571345</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:09:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef438b1-cfcb-4033-bc74-7c1d2e24f916</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef438b1-cfcb-4033-bc74-7c1d2e24f916/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">