--- v0 (2026-05-31)
+++ v1 (2026-10-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Pp Ikp-383/2026</t>
   </si>
   <si>
-    <t>Poziv za 16.6.2026. u 8.10 sati</t>
+    <t>Rješenje od 29.09.2026.</t>
   </si>
   <si>
     <t>Zvonimir Švigač 72483093417</t>
   </si>
   <si>
-    <t>27.05.2026. 12:19:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/75d2e03d-c030-4220-960b-147af7770495/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 08:36:41</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c508ac19-854b-4be3-9079-5fe1a8ba00c6</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c508ac19-854b-4be3-9079-5fe1a8ba00c6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Pp Ikp&amp;predmet=383&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>