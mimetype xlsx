--- v0 (2026-05-31)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Pp Ikp-59/2026</t>
   </si>
   <si>
-    <t>Odluka od 27.05.2026.</t>
+    <t>Rješenje od 25.10.2026.</t>
   </si>
   <si>
     <t>Sanja Bilić 18615068557</t>
   </si>
   <si>
-    <t>28.05.2026. 15:29:16</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/115f38f1-00d9-42b5-aed9-b92bf006ef9f/dokumenti/preuzimanje</t>
+    <t>26.10.2026. 12:02:48</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fb46dbe-e624-4cff-9efa-fdeb9387830a</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fb46dbe-e624-4cff-9efa-fdeb9387830a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Pp Ikp&amp;predmet=59&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>