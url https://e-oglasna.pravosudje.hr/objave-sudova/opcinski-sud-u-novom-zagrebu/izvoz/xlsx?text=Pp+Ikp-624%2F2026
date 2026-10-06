--- v0 (2026-06-18)
+++ v1 (2026-10-06)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Pp Ikp-624/2026</t>
   </si>
   <si>
-    <t>Rješenje od 15.04.2026.</t>
+    <t>Odluka od 05.10.2026.</t>
   </si>
   <si>
     <t>Marica Jurić 91977437230</t>
   </si>
   <si>
-    <t>18.06.2026. 12:22:46</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b8a3c31e-41a6-4710-85d4-2d7d38677fb2/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 14:42:18</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dc58c17-d14c-47c7-a7ff-35c4c51ca43e</t>
+  </si>
+  <si>
+    <t>Naredba.docx O1000000136O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dc58c17-d14c-47c7-a7ff-35c4c51ca43e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Pp Ikp&amp;predmet=624&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>