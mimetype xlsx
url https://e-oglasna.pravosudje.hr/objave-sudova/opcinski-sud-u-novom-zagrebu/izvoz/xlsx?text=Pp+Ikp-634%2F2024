--- v0 (2026-07-30)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Pp Ikp-634/2024</t>
   </si>
   <si>
-    <t>Rješenje od 21.05.2026.</t>
+    <t>Rješenje od 17.09.2026.</t>
   </si>
   <si>
     <t>Mario Turković 30449976842</t>
   </si>
   <si>
-    <t>28.07.2026. 13:08:28</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f8c475e8-64ab-4b7c-9c68-4ab1c6f4d947/dokumenti/preuzimanje</t>
+    <t>28.10.2026. 08:30:28</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6efb498b-dad9-4133-8b2e-b23ce7036d12</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi izvršenja rada za opće dobro_supletorni zatvor zbog naknadne uplate novčane kazne.docx O1597O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6efb498b-dad9-4133-8b2e-b23ce7036d12/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Pp Ikp&amp;predmet=634&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>