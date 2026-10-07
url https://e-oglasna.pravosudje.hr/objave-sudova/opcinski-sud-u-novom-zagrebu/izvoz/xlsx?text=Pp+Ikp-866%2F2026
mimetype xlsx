--- v0 (2026-07-30)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Pp Ikp-866/2026</t>
   </si>
   <si>
-    <t>Rješenje od 14.05.2026.</t>
+    <t>Odluka od 06.10.2026.</t>
   </si>
   <si>
     <t>Sara Burja 32829507842</t>
   </si>
   <si>
-    <t>28.07.2026. 13:25:07</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/407a13d0-96dd-4b03-85d7-6c06129f667a/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 12:54:14</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fefb153-9cde-42e0-95ec-4ebf2135bc78</t>
+  </si>
+  <si>
+    <t>Poziv osuđeniku.docx O1562O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fefb153-9cde-42e0-95ec-4ebf2135bc78/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Pp Ikp&amp;predmet=866&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>